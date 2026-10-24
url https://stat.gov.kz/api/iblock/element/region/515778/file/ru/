--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -157,90 +157,90 @@
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Для предприятий общественного питания объем оказанных услуг приравнивается к его товарообороту, включая поставку готовой пищи. Проданные напитки и продукты являются материальными затратами и включаются в объем произведенной продукции.</t>
   </si>
   <si>
     <t>Управление статистики торговли</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>код КСП 171501</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
   <si>
     <t>код КАТО</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t>КАТО=150000000</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -477,89 +477,89 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 13" xfId="11"/>
     <cellStyle name="Обычный 14" xfId="12"/>
     <cellStyle name="Обычный 15" xfId="13"/>
     <cellStyle name="Обычный 16" xfId="14"/>
     <cellStyle name="Обычный 17" xfId="15"/>
     <cellStyle name="Обычный 18" xfId="16"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="18"/>
     <cellStyle name="Обычный 21" xfId="19"/>
     <cellStyle name="Обычный 22" xfId="20"/>
     <cellStyle name="Обычный 23" xfId="21"/>
     <cellStyle name="Обычный 24" xfId="22"/>
     <cellStyle name="Обычный 25" xfId="23"/>
     <cellStyle name="Обычный 26" xfId="24"/>
     <cellStyle name="Обычный 27" xfId="25"/>
     <cellStyle name="Обычный 28" xfId="26"/>
     <cellStyle name="Обычный 29" xfId="27"/>
     <cellStyle name="Обычный 3" xfId="2"/>
@@ -994,664 +994,666 @@
       <c r="B13" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="18">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="18">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="22"/>
       <c r="B1" s="22"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="22"/>
       <c r="B2" s="23"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="22"/>
       <c r="B6" s="24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="22"/>
       <c r="B7" s="24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="22"/>
       <c r="B8" s="24" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="22"/>
       <c r="B9" s="24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="22"/>
       <c r="B10" s="24" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="22"/>
       <c r="B11" s="24"/>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="22"/>
       <c r="B12" s="25" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="22"/>
       <c r="B13" s="24"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="22"/>
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22"/>
       <c r="B17" s="22"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:Z16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="27" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="28"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="B5" s="29" t="s">
+      <c r="B5" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="42"/>
+    </row>
+    <row r="6" spans="1:26" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="29"/>
-[...13 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="B6" s="31"/>
+      <c r="C6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="32" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="33"/>
-[...41 lines deleted...]
-      <c r="B7" s="41">
+      <c r="B7" s="39">
         <v>2020</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="40">
         <v>1099.5</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="40">
         <v>1458.1</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="40">
         <v>868.7</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="40">
         <v>716.9</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="40">
         <v>819.2</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="40">
         <v>903.3</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="40">
         <v>811.9</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="40">
         <v>879.5</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="40">
         <v>2596.6</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="40">
         <v>6576.6</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="40">
         <v>4334</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="40">
         <v>3196.4</v>
       </c>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="35">
+      <c r="A8" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="33">
         <v>2021</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="34">
         <v>1799.4</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="34">
         <v>842.9</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="34">
         <v>971.7</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="34">
         <v>878.7</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="34">
         <v>944.6</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="34">
         <v>1039.8</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="34">
         <v>1112.8</v>
       </c>
-      <c r="J8" s="36">
+      <c r="J8" s="34">
         <v>1084.3</v>
       </c>
-      <c r="K8" s="36">
+      <c r="K8" s="34">
         <v>1885.7</v>
       </c>
-      <c r="L8" s="36">
+      <c r="L8" s="34">
         <v>1848.7</v>
       </c>
-      <c r="M8" s="36">
+      <c r="M8" s="34">
         <v>1779.8</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N8" s="34">
         <v>6124.2</v>
       </c>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B9" s="35">
+      <c r="B9" s="33">
         <v>2022</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="34">
         <v>1288.7</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="34">
         <v>1229.9000000000001</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="34">
         <v>1710.7</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="34">
         <v>1783.3</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="34">
         <v>1699.5</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="34">
         <v>2859.1</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="34">
         <v>2413.8000000000002</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="34">
         <v>2280.6</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K9" s="34">
         <v>2195.9</v>
       </c>
-      <c r="L9" s="36">
+      <c r="L9" s="34">
         <v>2947.9</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M9" s="34">
         <v>4151.8</v>
       </c>
-      <c r="N9" s="36">
+      <c r="N9" s="34">
         <v>4161.3999999999996</v>
       </c>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B10" s="35">
+      <c r="B10" s="33">
         <v>2023</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="34">
         <v>2114.1</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="34">
         <v>1630.9</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="34">
         <v>1809.1</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="35">
         <v>1818.1</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="35">
         <v>2207.6999999999998</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="35">
         <v>3259.5</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="35">
         <v>3136.1</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="35">
         <v>2938.8</v>
       </c>
-      <c r="K10" s="37">
+      <c r="K10" s="35">
         <v>3018.7</v>
       </c>
-      <c r="L10" s="37">
+      <c r="L10" s="35">
         <v>2969.8</v>
       </c>
-      <c r="M10" s="38">
+      <c r="M10" s="36">
         <v>4477.2</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="35">
         <v>4958.8</v>
       </c>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
       <c r="U10" s="4"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
       <c r="X10" s="4"/>
       <c r="Y10" s="4"/>
       <c r="Z10" s="4"/>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B11" s="39">
+      <c r="B11" s="37">
         <v>2024</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="34">
         <v>2003.9</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="34">
         <v>1648.9</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="34">
         <v>2244.6999999999998</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="34">
         <v>1911.7</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="34">
         <v>2276.3000000000002</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="34">
         <v>3384.2</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="34">
         <v>3690.8</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J11" s="34">
         <v>3085.5</v>
       </c>
-      <c r="K11" s="36">
+      <c r="K11" s="34">
         <v>3294.3</v>
       </c>
-      <c r="L11" s="36">
+      <c r="L11" s="34">
         <v>3255.2</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M11" s="34">
         <v>3801.2</v>
       </c>
-      <c r="N11" s="36">
+      <c r="N11" s="34">
         <v>6298.3</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B12" s="39">
+      <c r="B12" s="37">
         <v>2025</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="34">
         <v>2392.9</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="34">
         <v>1894.3</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="34">
         <v>2425.1999999999998</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="34">
         <v>2658.4</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="34">
         <v>2843.8</v>
       </c>
-      <c r="H12" s="40">
+      <c r="H12" s="38">
         <v>3983.5</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I12" s="34">
         <v>3583.1</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J12" s="34">
         <v>3315.5</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K12" s="34">
         <v>3270.4</v>
       </c>
-      <c r="L12" s="36">
+      <c r="L12" s="34">
         <v>3000.2</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M12" s="34">
         <v>3720.4</v>
       </c>
-      <c r="N12" s="36">
+      <c r="N12" s="34">
         <v>6922.8</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B13" s="39">
+      <c r="B13" s="37">
         <v>2026</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="34">
         <v>2795.8</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="34">
         <v>2431.6</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="34">
         <v>3217.6</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="34">
         <v>2966</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="34">
         <v>2881.1</v>
       </c>
-      <c r="H13" s="40">
+      <c r="H13" s="38">
         <v>3309.3</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="34">
         <v>3855.2</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J13" s="34">
         <v>3803.8</v>
       </c>
-      <c r="K13" s="36"/>
-[...2 lines deleted...]
-      <c r="N13" s="36"/>
+      <c r="K13" s="34">
+        <v>3679.2</v>
+      </c>
+      <c r="L13" s="34"/>
+      <c r="M13" s="34"/>
+      <c r="N13" s="34"/>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B5:N5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>