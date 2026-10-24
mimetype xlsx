--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -156,53 +156,50 @@
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>ИФО услуг по предоставлению продуктов питания и напитков в разрезе районов</t>
   </si>
   <si>
     <t>ИФО  услуг по предоставлению продуктов питания и напитков в разрезе районов</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
 Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Управление статистики торговли </t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>код КСП 171501</t>
@@ -526,50 +523,53 @@
     <t>январь-май 2026 года</t>
   </si>
   <si>
     <t>январь-июнь 2026 года</t>
   </si>
   <si>
     <t>январь-июль 2026 года</t>
   </si>
   <si>
     <t>январь-август 2026 года</t>
   </si>
   <si>
     <t>январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>январь-декабрь 2026 года</t>
   </si>
   <si>
     <t>ИФО в разрезе районов об оказанных услуг по предоставлению и обеспечению питанием и напитками *</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -791,51 +791,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1061,73 +1061,74 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 13" xfId="11"/>
     <cellStyle name="Обычный 14" xfId="12"/>
     <cellStyle name="Обычный 15" xfId="13"/>
     <cellStyle name="Обычный 16" xfId="14"/>
     <cellStyle name="Обычный 17" xfId="15"/>
     <cellStyle name="Обычный 18" xfId="16"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="18"/>
     <cellStyle name="Обычный 21" xfId="19"/>
     <cellStyle name="Обычный 22" xfId="20"/>
     <cellStyle name="Обычный 23" xfId="21"/>
     <cellStyle name="Обычный 24" xfId="22"/>
     <cellStyle name="Обычный 25" xfId="23"/>
     <cellStyle name="Обычный 26" xfId="24"/>
     <cellStyle name="Обычный 27" xfId="25"/>
     <cellStyle name="Обычный 28" xfId="26"/>
     <cellStyle name="Обычный 29" xfId="27"/>
@@ -1831,70 +1832,70 @@
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="71" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="75" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="55"/>
       <c r="D15" s="55"/>
       <c r="E15" s="54"/>
       <c r="F15" s="54"/>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="54"/>
       <c r="J15" s="54"/>
       <c r="K15" s="54"/>
       <c r="L15" s="55"/>
       <c r="M15" s="58"/>
     </row>
     <row r="16" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="76">
-        <v>46279</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="55"/>
       <c r="D16" s="55"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="55"/>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="68" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="76">
-        <v>46307</v>
+        <v>46338</v>
       </c>
       <c r="C17" s="55"/>
       <c r="D17" s="55"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="58"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="55"/>
       <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="68" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="77" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="55"/>
       <c r="D18" s="55"/>
       <c r="E18" s="54"/>
       <c r="F18" s="54"/>
       <c r="G18" s="58"/>
@@ -1907,70 +1908,70 @@
     </row>
     <row r="19" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="68" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="77" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="55"/>
       <c r="D19" s="55"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="55"/>
       <c r="M19" s="58"/>
     </row>
     <row r="20" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="68" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="78" t="s">
-        <v>36</v>
+        <v>159</v>
       </c>
       <c r="C20" s="66"/>
       <c r="D20" s="66"/>
       <c r="E20" s="66"/>
       <c r="F20" s="66"/>
       <c r="G20" s="66"/>
       <c r="H20" s="66"/>
       <c r="I20" s="66"/>
       <c r="J20" s="66"/>
       <c r="K20" s="66"/>
       <c r="L20" s="66"/>
       <c r="M20" s="66"/>
     </row>
     <row r="21" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="68" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="79" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="54"/>
       <c r="F21" s="54"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="54"/>
       <c r="K21" s="54"/>
       <c r="L21" s="54"/>
       <c r="M21" s="54"/>
     </row>
     <row r="22" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="59"/>
       <c r="B22" s="54"/>
       <c r="C22" s="54"/>
       <c r="D22" s="54"/>
       <c r="E22" s="54"/>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="54"/>
       <c r="K22" s="54"/>
@@ -2061,63 +2062,63 @@
       <c r="F28" s="60"/>
       <c r="G28" s="61"/>
       <c r="H28" s="47"/>
       <c r="I28" s="60"/>
       <c r="J28" s="60"/>
       <c r="K28" s="60"/>
       <c r="L28" s="55"/>
       <c r="M28" s="54"/>
     </row>
     <row r="29" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="59"/>
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
       <c r="I29" s="60"/>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="55"/>
       <c r="M29" s="54"/>
     </row>
     <row r="30" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="103"/>
-[...11 lines deleted...]
-      <c r="M30" s="103"/>
+      <c r="A30" s="106"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="106"/>
+      <c r="J30" s="106"/>
+      <c r="K30" s="106"/>
+      <c r="L30" s="106"/>
+      <c r="M30" s="106"/>
     </row>
     <row r="31" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="53"/>
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
     </row>
     <row r="32" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="53"/>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="54"/>
       <c r="E32" s="54"/>
       <c r="F32" s="54"/>
       <c r="G32" s="54"/>
       <c r="H32" s="54"/>
@@ -2317,1024 +2318,1024 @@
       <c r="H4" s="52"/>
       <c r="I4" s="52"/>
       <c r="J4" s="52"/>
       <c r="K4" s="52"/>
       <c r="L4" s="52"/>
       <c r="M4" s="52"/>
     </row>
     <row r="5" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="87"/>
       <c r="B5" s="87"/>
       <c r="C5" s="81"/>
       <c r="D5" s="81"/>
       <c r="E5" s="81"/>
       <c r="F5" s="81"/>
       <c r="G5" s="81"/>
       <c r="H5" s="81"/>
       <c r="I5" s="81"/>
       <c r="J5" s="81"/>
       <c r="K5" s="81"/>
       <c r="L5" s="82"/>
       <c r="M5" s="81"/>
     </row>
     <row r="6" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="87"/>
       <c r="B6" s="89" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C6" s="83"/>
       <c r="D6" s="83"/>
       <c r="E6" s="83"/>
       <c r="F6" s="83"/>
       <c r="G6" s="83"/>
       <c r="H6" s="83"/>
       <c r="I6" s="83"/>
       <c r="J6" s="83"/>
       <c r="K6" s="83"/>
       <c r="L6" s="83"/>
       <c r="M6" s="83"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
     </row>
     <row r="7" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="87"/>
       <c r="B7" s="89" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C7" s="83"/>
       <c r="D7" s="83"/>
       <c r="E7" s="83"/>
       <c r="F7" s="83"/>
       <c r="G7" s="83"/>
       <c r="H7" s="83"/>
       <c r="I7" s="83"/>
       <c r="J7" s="83"/>
       <c r="K7" s="83"/>
       <c r="L7" s="83"/>
       <c r="M7" s="83"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
       <c r="U7" s="6"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="6"/>
     </row>
     <row r="8" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="87"/>
       <c r="B8" s="89" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C8" s="83"/>
       <c r="D8" s="83"/>
       <c r="E8" s="83"/>
       <c r="F8" s="83"/>
       <c r="G8" s="83"/>
       <c r="H8" s="83"/>
       <c r="I8" s="83"/>
       <c r="J8" s="83"/>
       <c r="K8" s="83"/>
       <c r="L8" s="83"/>
       <c r="M8" s="83"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="87"/>
       <c r="B9" s="89" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C9" s="83"/>
       <c r="D9" s="83"/>
       <c r="E9" s="83"/>
       <c r="F9" s="83"/>
       <c r="G9" s="83"/>
       <c r="H9" s="83"/>
       <c r="I9" s="83"/>
       <c r="J9" s="83"/>
       <c r="K9" s="83"/>
       <c r="L9" s="83"/>
       <c r="M9" s="83"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
       <c r="T9" s="6"/>
       <c r="U9" s="6"/>
       <c r="V9" s="6"/>
       <c r="W9" s="6"/>
       <c r="X9" s="6"/>
       <c r="Y9" s="6"/>
     </row>
     <row r="10" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="87"/>
       <c r="B10" s="89" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C10" s="83"/>
       <c r="D10" s="83"/>
       <c r="E10" s="82"/>
       <c r="F10" s="82"/>
       <c r="G10" s="82"/>
       <c r="H10" s="82"/>
       <c r="I10" s="82"/>
       <c r="J10" s="82"/>
       <c r="K10" s="82"/>
       <c r="L10" s="84"/>
       <c r="M10" s="82"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
     </row>
     <row r="11" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="87"/>
       <c r="B11" s="89"/>
       <c r="C11" s="83"/>
       <c r="D11" s="83"/>
       <c r="E11" s="83"/>
       <c r="F11" s="83"/>
       <c r="G11" s="83"/>
       <c r="H11" s="83"/>
       <c r="I11" s="83"/>
       <c r="J11" s="83"/>
       <c r="K11" s="83"/>
       <c r="L11" s="83"/>
       <c r="M11" s="83"/>
     </row>
     <row r="12" spans="1:25" s="5" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="87"/>
       <c r="B12" s="90" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C12" s="83"/>
       <c r="D12" s="83"/>
       <c r="E12" s="83"/>
       <c r="F12" s="83"/>
       <c r="G12" s="85"/>
       <c r="H12" s="83"/>
       <c r="I12" s="83"/>
       <c r="J12" s="83"/>
       <c r="K12" s="83"/>
       <c r="L12" s="83"/>
       <c r="M12" s="83"/>
     </row>
     <row r="13" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="87"/>
       <c r="B13" s="89"/>
       <c r="C13" s="83"/>
       <c r="D13" s="83"/>
       <c r="E13" s="83"/>
       <c r="F13" s="83"/>
       <c r="G13" s="85"/>
       <c r="H13" s="83"/>
       <c r="I13" s="83"/>
       <c r="J13" s="83"/>
       <c r="K13" s="83"/>
       <c r="L13" s="83"/>
       <c r="M13" s="83"/>
     </row>
     <row r="14" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="87"/>
       <c r="B14" s="89"/>
     </row>
     <row r="15" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="87"/>
       <c r="B15" s="87"/>
     </row>
     <row r="16" spans="1:25" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="87"/>
       <c r="B16" s="87"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="87"/>
       <c r="B17" s="87"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="87"/>
       <c r="B18" s="91" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:O135"/>
+  <dimension ref="A2:O136"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="14.7109375" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="96" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B2" s="96"/>
       <c r="C2" s="92"/>
       <c r="D2" s="92"/>
       <c r="E2" s="92"/>
       <c r="F2" s="92"/>
       <c r="G2" s="92"/>
       <c r="H2" s="92"/>
       <c r="I2" s="92"/>
       <c r="J2" s="92"/>
       <c r="K2" s="92"/>
       <c r="L2" s="92"/>
       <c r="M2" s="92"/>
       <c r="N2" s="92"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="92"/>
       <c r="B3" s="92"/>
       <c r="C3" s="92"/>
       <c r="D3" s="92"/>
       <c r="E3" s="92"/>
       <c r="F3" s="92"/>
       <c r="G3" s="92"/>
       <c r="H3" s="92"/>
       <c r="I3" s="92"/>
       <c r="J3" s="92"/>
       <c r="K3" s="92"/>
       <c r="L3" s="92"/>
       <c r="M3" s="92"/>
       <c r="N3" s="92"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="104" t="s">
-[...14 lines deleted...]
-      <c r="N4" s="104"/>
+      <c r="A4" s="107" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4" s="107"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107"/>
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="92"/>
       <c r="B5" s="92"/>
       <c r="C5" s="92"/>
       <c r="D5" s="92"/>
       <c r="E5" s="92"/>
       <c r="F5" s="92"/>
       <c r="G5" s="92"/>
       <c r="H5" s="92"/>
       <c r="I5" s="92"/>
       <c r="J5" s="92"/>
       <c r="K5" s="92"/>
       <c r="L5" s="92"/>
       <c r="M5" s="92"/>
       <c r="N5" s="92"/>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="92"/>
       <c r="B6" s="92"/>
       <c r="C6" s="92"/>
       <c r="D6" s="92"/>
       <c r="E6" s="92"/>
       <c r="F6" s="92"/>
       <c r="G6" s="92"/>
       <c r="H6" s="92"/>
       <c r="I6" s="92"/>
       <c r="J6" s="92"/>
       <c r="K6" s="92"/>
       <c r="L6" s="92"/>
       <c r="M6" s="92"/>
       <c r="N6" s="92"/>
     </row>
     <row r="7" spans="1:15" s="19" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="106"/>
+      <c r="A7" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="109"/>
       <c r="C7" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="D7" s="49" t="s">
+      <c r="E7" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="E7" s="49" t="s">
+      <c r="F7" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="F7" s="49" t="s">
+      <c r="G7" s="49" t="s">
         <v>78</v>
       </c>
-      <c r="G7" s="49" t="s">
+      <c r="H7" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="H7" s="49" t="s">
+      <c r="I7" s="49" t="s">
         <v>80</v>
       </c>
-      <c r="I7" s="49" t="s">
+      <c r="J7" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="J7" s="49" t="s">
+      <c r="K7" s="49" t="s">
         <v>82</v>
       </c>
-      <c r="K7" s="49" t="s">
+      <c r="L7" s="49" t="s">
         <v>83</v>
       </c>
-      <c r="L7" s="49" t="s">
+      <c r="M7" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="M7" s="49" t="s">
+      <c r="N7" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="N7" s="49" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="105"/>
-      <c r="B8" s="107"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="110"/>
       <c r="C8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="N8" s="49" t="s">
         <v>0</v>
       </c>
       <c r="O8" s="21"/>
     </row>
     <row r="9" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="98" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B9" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C9" s="9">
         <v>98.2</v>
       </c>
       <c r="D9" s="9">
         <v>114.9</v>
       </c>
       <c r="E9" s="10">
         <v>89.7</v>
       </c>
       <c r="F9" s="11">
         <v>76.2</v>
       </c>
       <c r="G9" s="12">
         <v>70</v>
       </c>
       <c r="H9" s="13">
         <v>65.7</v>
       </c>
       <c r="I9" s="9">
         <v>61.6</v>
       </c>
       <c r="J9" s="9">
         <v>54.5</v>
       </c>
       <c r="K9" s="9">
         <v>60.8</v>
       </c>
       <c r="L9" s="9">
         <v>85.9</v>
       </c>
       <c r="M9" s="9">
         <v>96.3</v>
       </c>
       <c r="N9" s="9">
         <v>96.9</v>
       </c>
     </row>
     <row r="10" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C10" s="9">
         <v>95.1</v>
       </c>
       <c r="D10" s="9">
         <v>126</v>
       </c>
       <c r="E10" s="10">
         <v>94.6</v>
       </c>
       <c r="F10" s="11">
         <v>77.5</v>
       </c>
       <c r="G10" s="12">
         <v>70.2</v>
       </c>
       <c r="H10" s="13">
         <v>65.400000000000006</v>
       </c>
       <c r="I10" s="9">
         <v>60.4</v>
       </c>
       <c r="J10" s="9">
         <v>53.3</v>
       </c>
       <c r="K10" s="9">
         <v>61.8</v>
       </c>
       <c r="L10" s="9">
         <v>94.1</v>
       </c>
       <c r="M10" s="9">
         <v>107.8</v>
       </c>
       <c r="N10" s="9">
         <v>108.6</v>
       </c>
     </row>
     <row r="11" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C11" s="9">
         <v>103.6</v>
       </c>
       <c r="D11" s="9">
         <v>51.9</v>
       </c>
       <c r="E11" s="10">
         <v>35.1</v>
       </c>
       <c r="F11" s="11">
         <v>37</v>
       </c>
       <c r="G11" s="12">
         <v>38.200000000000003</v>
       </c>
       <c r="H11" s="13">
         <v>38.9</v>
       </c>
       <c r="I11" s="9">
         <v>39.4</v>
       </c>
       <c r="J11" s="9">
         <v>35.1</v>
       </c>
       <c r="K11" s="9">
         <v>32.4</v>
       </c>
       <c r="L11" s="9">
         <v>30.3</v>
       </c>
       <c r="M11" s="9">
         <v>28.8</v>
       </c>
       <c r="N11" s="9">
         <v>27.7</v>
       </c>
     </row>
     <row r="12" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C12" s="9">
         <v>118.9</v>
       </c>
       <c r="D12" s="9">
         <v>59.6</v>
       </c>
       <c r="E12" s="10">
         <v>6.1</v>
       </c>
       <c r="F12" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="G12" s="12">
         <v>3.8</v>
       </c>
       <c r="H12" s="13">
         <v>3.4</v>
       </c>
       <c r="I12" s="9">
         <v>3.2</v>
       </c>
       <c r="J12" s="9">
         <v>3</v>
       </c>
       <c r="K12" s="9">
         <v>51.7</v>
       </c>
       <c r="L12" s="9">
         <v>87.3</v>
       </c>
       <c r="M12" s="9">
         <v>114.6</v>
       </c>
       <c r="N12" s="9">
         <v>135.4</v>
       </c>
     </row>
     <row r="13" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C13" s="9">
         <v>105.9</v>
       </c>
       <c r="D13" s="9">
         <v>53.1</v>
       </c>
       <c r="E13" s="10">
         <v>35.9</v>
       </c>
       <c r="F13" s="11">
         <v>37.6</v>
       </c>
       <c r="G13" s="12">
         <v>38.799999999999997</v>
       </c>
       <c r="H13" s="13">
         <v>39.5</v>
       </c>
       <c r="I13" s="9">
         <v>40</v>
       </c>
       <c r="J13" s="9">
         <v>32.299999999999997</v>
       </c>
       <c r="K13" s="9">
         <v>28.1</v>
       </c>
       <c r="L13" s="9">
         <v>25.7</v>
       </c>
       <c r="M13" s="9">
         <v>23.1</v>
       </c>
       <c r="N13" s="9">
         <v>21.3</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="100" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C14" s="9">
         <v>124.5</v>
       </c>
       <c r="D14" s="9">
         <v>64.599999999999994</v>
       </c>
       <c r="E14" s="10">
         <v>45.5</v>
       </c>
       <c r="F14" s="11">
         <v>45.1</v>
       </c>
       <c r="G14" s="12">
         <v>45.3</v>
       </c>
       <c r="H14" s="13">
         <v>45</v>
       </c>
       <c r="I14" s="9">
         <v>45</v>
       </c>
       <c r="J14" s="9">
         <v>43.6</v>
       </c>
       <c r="K14" s="9">
         <v>42.6</v>
       </c>
       <c r="L14" s="9">
         <v>41.8</v>
       </c>
       <c r="M14" s="9">
         <v>41.3</v>
       </c>
       <c r="N14" s="9">
         <v>40.799999999999997</v>
       </c>
     </row>
     <row r="15" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C15" s="9">
         <v>110.2</v>
       </c>
       <c r="D15" s="9">
         <v>55.3</v>
       </c>
       <c r="E15" s="10">
         <v>37.299999999999997</v>
       </c>
       <c r="F15" s="11">
         <v>39.1</v>
       </c>
       <c r="G15" s="12">
         <v>40.1</v>
       </c>
       <c r="H15" s="13">
         <v>40.700000000000003</v>
       </c>
       <c r="I15" s="9">
         <v>41.1</v>
       </c>
       <c r="J15" s="9">
         <v>35.4</v>
       </c>
       <c r="K15" s="9">
         <v>32</v>
       </c>
       <c r="L15" s="9">
         <v>29.8</v>
       </c>
       <c r="M15" s="9">
         <v>28.2</v>
       </c>
       <c r="N15" s="9">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="100" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C16" s="9">
         <v>106.5</v>
       </c>
       <c r="D16" s="9">
         <v>53.4</v>
       </c>
       <c r="E16" s="10">
         <v>36.1</v>
       </c>
       <c r="F16" s="11">
         <v>38</v>
       </c>
       <c r="G16" s="12">
         <v>38.9</v>
       </c>
       <c r="H16" s="13">
         <v>39.4</v>
       </c>
       <c r="I16" s="9">
         <v>39.799999999999997</v>
       </c>
       <c r="J16" s="9">
         <v>35.799999999999997</v>
       </c>
       <c r="K16" s="9">
         <v>33.299999999999997</v>
       </c>
       <c r="L16" s="9">
         <v>31.6</v>
       </c>
       <c r="M16" s="9">
         <v>30.1</v>
       </c>
       <c r="N16" s="9">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="100" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C17" s="9">
         <v>97.3</v>
       </c>
       <c r="D17" s="9">
         <v>48.8</v>
       </c>
       <c r="E17" s="10">
         <v>33</v>
       </c>
       <c r="F17" s="11">
         <v>34.700000000000003</v>
       </c>
       <c r="G17" s="12">
         <v>35.799999999999997</v>
       </c>
       <c r="H17" s="13">
         <v>36.4</v>
       </c>
       <c r="I17" s="9">
         <v>36.799999999999997</v>
       </c>
       <c r="J17" s="9">
         <v>32.4</v>
       </c>
       <c r="K17" s="9">
         <v>22.8</v>
       </c>
       <c r="L17" s="9">
         <v>18.399999999999999</v>
       </c>
       <c r="M17" s="9">
         <v>19.600000000000001</v>
       </c>
       <c r="N17" s="9">
         <v>20.7</v>
       </c>
     </row>
     <row r="18" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C18" s="9">
         <v>234</v>
       </c>
       <c r="D18" s="9">
         <v>117.3</v>
       </c>
       <c r="E18" s="10">
         <v>79.2</v>
       </c>
       <c r="F18" s="11">
         <v>70.3</v>
       </c>
       <c r="G18" s="12">
         <v>64.900000000000006</v>
       </c>
       <c r="H18" s="13">
         <v>61.1</v>
       </c>
       <c r="I18" s="9">
         <v>58.4</v>
       </c>
       <c r="J18" s="9">
         <v>48</v>
       </c>
       <c r="K18" s="9">
         <v>41.9</v>
       </c>
       <c r="L18" s="9">
         <v>37.799999999999997</v>
       </c>
       <c r="M18" s="9">
         <v>34.1</v>
       </c>
       <c r="N18" s="9">
         <v>31.5</v>
       </c>
     </row>
     <row r="19" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C19" s="9">
         <v>56.9</v>
       </c>
       <c r="D19" s="9">
         <v>34.799999999999997</v>
       </c>
       <c r="E19" s="10">
         <v>25</v>
       </c>
       <c r="F19" s="11">
         <v>27.4</v>
       </c>
       <c r="G19" s="12">
         <v>29</v>
       </c>
       <c r="H19" s="13">
         <v>30.1</v>
       </c>
       <c r="I19" s="9">
         <v>30.9</v>
       </c>
       <c r="J19" s="9">
         <v>28.7</v>
       </c>
       <c r="K19" s="9">
         <v>35.9</v>
       </c>
       <c r="L19" s="9">
         <v>39.6</v>
       </c>
       <c r="M19" s="9">
         <v>41.8</v>
       </c>
       <c r="N19" s="9">
         <v>43.3</v>
       </c>
     </row>
     <row r="20" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C20" s="9">
         <v>115.9</v>
       </c>
       <c r="D20" s="9">
         <v>104.4</v>
       </c>
       <c r="E20" s="10">
         <v>100.1</v>
       </c>
       <c r="F20" s="11">
         <v>97.3</v>
       </c>
       <c r="G20" s="12">
         <v>92.3</v>
       </c>
       <c r="H20" s="13">
         <v>88.6</v>
       </c>
       <c r="I20" s="9">
         <v>88</v>
       </c>
       <c r="J20" s="9">
         <v>80.900000000000006</v>
       </c>
       <c r="K20" s="9">
         <v>76.7</v>
       </c>
       <c r="L20" s="9">
         <v>72.3</v>
       </c>
       <c r="M20" s="9">
         <v>69</v>
       </c>
       <c r="N20" s="9">
         <v>66.8</v>
       </c>
     </row>
     <row r="21" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C21" s="9">
         <v>96.3</v>
       </c>
       <c r="D21" s="9">
         <v>48.3</v>
       </c>
       <c r="E21" s="10">
         <v>32.6</v>
       </c>
       <c r="F21" s="11">
         <v>34.1</v>
       </c>
       <c r="G21" s="12">
         <v>35.1</v>
       </c>
       <c r="H21" s="13">
         <v>35.6</v>
       </c>
       <c r="I21" s="9">
         <v>36</v>
       </c>
       <c r="J21" s="9">
         <v>29.8</v>
       </c>
       <c r="K21" s="9">
         <v>26.3</v>
       </c>
       <c r="L21" s="9">
         <v>24.1</v>
       </c>
       <c r="M21" s="9">
         <v>22.5</v>
       </c>
       <c r="N21" s="9">
         <v>21.2</v>
       </c>
     </row>
     <row r="22" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="31" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C22" s="14">
         <v>111.8</v>
       </c>
       <c r="D22" s="14">
         <v>56</v>
       </c>
       <c r="E22" s="15">
         <v>37.799999999999997</v>
       </c>
       <c r="F22" s="16">
         <v>40</v>
       </c>
       <c r="G22" s="17">
         <v>41.5</v>
       </c>
       <c r="H22" s="18">
         <v>42.4</v>
       </c>
       <c r="I22" s="14">
         <v>43.1</v>
       </c>
       <c r="J22" s="14">
         <v>34.200000000000003</v>
       </c>
@@ -3365,2117 +3366,2117 @@
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="9"/>
       <c r="N23" s="21"/>
     </row>
     <row r="24" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="101"/>
     </row>
     <row r="25" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="101"/>
       <c r="B25" s="92"/>
       <c r="C25" s="92"/>
       <c r="D25" s="92"/>
       <c r="E25" s="92"/>
       <c r="F25" s="92"/>
       <c r="G25" s="92"/>
       <c r="H25" s="92"/>
       <c r="I25" s="92"/>
       <c r="J25" s="92"/>
       <c r="K25" s="92"/>
       <c r="L25" s="92"/>
       <c r="M25" s="92"/>
       <c r="N25" s="92"/>
     </row>
     <row r="26" spans="1:15" s="19" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="106"/>
+      <c r="A26" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="109"/>
       <c r="C26" s="49" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="49" t="s">
+      <c r="E26" s="49" t="s">
         <v>88</v>
       </c>
-      <c r="E26" s="49" t="s">
+      <c r="F26" s="49" t="s">
         <v>89</v>
       </c>
-      <c r="F26" s="49" t="s">
+      <c r="G26" s="49" t="s">
         <v>90</v>
       </c>
-      <c r="G26" s="49" t="s">
+      <c r="H26" s="49" t="s">
         <v>91</v>
       </c>
-      <c r="H26" s="49" t="s">
+      <c r="I26" s="49" t="s">
         <v>92</v>
       </c>
-      <c r="I26" s="49" t="s">
+      <c r="J26" s="49" t="s">
         <v>93</v>
       </c>
-      <c r="J26" s="49" t="s">
+      <c r="K26" s="49" t="s">
         <v>94</v>
       </c>
-      <c r="K26" s="49" t="s">
+      <c r="L26" s="49" t="s">
         <v>95</v>
       </c>
-      <c r="L26" s="49" t="s">
+      <c r="M26" s="49" t="s">
         <v>96</v>
       </c>
-      <c r="M26" s="49" t="s">
+      <c r="N26" s="49" t="s">
         <v>97</v>
       </c>
-      <c r="N26" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="21"/>
     </row>
     <row r="27" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="105"/>
-      <c r="B27" s="107"/>
+      <c r="A27" s="108"/>
+      <c r="B27" s="110"/>
       <c r="C27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M27" s="7" t="s">
         <v>0</v>
       </c>
       <c r="N27" s="49" t="s">
         <v>0</v>
       </c>
       <c r="O27" s="21"/>
     </row>
     <row r="28" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="98" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B28" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C28" s="22">
         <v>154.4</v>
       </c>
       <c r="D28" s="23">
         <v>97.5</v>
       </c>
       <c r="E28" s="24">
         <v>99.5</v>
       </c>
       <c r="F28" s="9">
         <v>102</v>
       </c>
       <c r="G28" s="25">
         <v>103</v>
       </c>
       <c r="H28" s="26">
         <v>104.7</v>
       </c>
       <c r="I28" s="27">
         <v>108.5</v>
       </c>
       <c r="J28" s="28">
         <v>110</v>
       </c>
       <c r="K28" s="29">
         <v>100</v>
       </c>
       <c r="L28" s="9">
         <v>71.3</v>
       </c>
       <c r="M28" s="30">
         <v>64.8</v>
       </c>
       <c r="N28" s="9">
         <v>80.5</v>
       </c>
     </row>
     <row r="29" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C29" s="22">
         <v>175.8</v>
       </c>
       <c r="D29" s="23">
         <v>95</v>
       </c>
       <c r="E29" s="24">
         <v>96.5</v>
       </c>
       <c r="F29" s="9">
         <v>99.8</v>
       </c>
       <c r="G29" s="25">
         <v>100.5</v>
       </c>
       <c r="H29" s="26">
         <v>102.2</v>
       </c>
       <c r="I29" s="27">
         <v>106.5</v>
       </c>
       <c r="J29" s="28">
         <v>108.7</v>
       </c>
       <c r="K29" s="29">
         <v>98.1</v>
       </c>
       <c r="L29" s="9">
         <v>66.3</v>
       </c>
       <c r="M29" s="30">
         <v>59.7</v>
       </c>
       <c r="N29" s="9">
         <v>76.400000000000006</v>
       </c>
     </row>
     <row r="30" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C30" s="22">
         <v>18.7</v>
       </c>
       <c r="D30" s="23">
         <v>37.4</v>
       </c>
       <c r="E30" s="24">
         <v>56.1</v>
       </c>
       <c r="F30" s="9">
         <v>53.4</v>
       </c>
       <c r="G30" s="25">
         <v>51.9</v>
       </c>
       <c r="H30" s="26">
         <v>51.4</v>
       </c>
       <c r="I30" s="27">
         <v>51.1</v>
       </c>
       <c r="J30" s="28">
         <v>50.9</v>
       </c>
       <c r="K30" s="29">
         <v>50.7</v>
       </c>
       <c r="L30" s="9">
         <v>50.4</v>
       </c>
       <c r="M30" s="30">
         <v>50.1</v>
       </c>
       <c r="N30" s="9">
         <v>126.4</v>
       </c>
     </row>
     <row r="31" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C31" s="22">
         <v>66.7</v>
       </c>
       <c r="D31" s="23">
         <v>133.5</v>
       </c>
       <c r="E31" s="24">
         <v>133.5</v>
       </c>
       <c r="F31" s="9">
         <v>98.6</v>
       </c>
       <c r="G31" s="25">
         <v>78.3</v>
       </c>
       <c r="H31" s="26">
         <v>65.5</v>
       </c>
       <c r="I31" s="27">
         <v>56.3</v>
       </c>
       <c r="J31" s="28">
         <v>49.4</v>
       </c>
       <c r="K31" s="29">
         <v>2.4</v>
       </c>
       <c r="L31" s="9">
         <v>1.3</v>
       </c>
       <c r="M31" s="30">
         <v>0.8</v>
       </c>
       <c r="N31" s="9">
         <v>0.6</v>
       </c>
     </row>
     <row r="32" spans="1:15" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C32" s="22">
         <v>19.7</v>
       </c>
       <c r="D32" s="23">
         <v>39.4</v>
       </c>
       <c r="E32" s="24">
         <v>219.9</v>
       </c>
       <c r="F32" s="9">
         <v>287</v>
       </c>
       <c r="G32" s="25">
         <v>324.7</v>
       </c>
       <c r="H32" s="26">
         <v>352</v>
       </c>
       <c r="I32" s="27">
         <v>371.5</v>
       </c>
       <c r="J32" s="28">
         <v>386</v>
       </c>
       <c r="K32" s="29">
         <v>396.8</v>
       </c>
       <c r="L32" s="9">
         <v>404.5</v>
       </c>
       <c r="M32" s="30">
         <v>410.8</v>
       </c>
       <c r="N32" s="9">
         <v>579.1</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="100" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C33" s="22">
         <v>35.799999999999997</v>
       </c>
       <c r="D33" s="23">
         <v>198.5</v>
       </c>
       <c r="E33" s="24">
         <v>189.5</v>
       </c>
       <c r="F33" s="9">
         <v>140.6</v>
       </c>
       <c r="G33" s="25">
         <v>111.8</v>
       </c>
       <c r="H33" s="26">
         <v>93.6</v>
       </c>
       <c r="I33" s="27">
         <v>80.599999999999994</v>
       </c>
       <c r="J33" s="28">
         <v>70.8</v>
       </c>
       <c r="K33" s="29">
         <v>63</v>
       </c>
       <c r="L33" s="9">
         <v>56.6</v>
       </c>
       <c r="M33" s="30">
         <v>51.4</v>
       </c>
       <c r="N33" s="9">
         <v>47.1</v>
       </c>
     </row>
     <row r="34" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C34" s="22">
         <v>21.2</v>
       </c>
       <c r="D34" s="23">
         <v>42.4</v>
       </c>
       <c r="E34" s="24">
         <v>63.6</v>
       </c>
       <c r="F34" s="9">
         <v>60.8</v>
       </c>
       <c r="G34" s="25">
         <v>59.3</v>
       </c>
       <c r="H34" s="26">
         <v>58.9</v>
       </c>
       <c r="I34" s="27">
         <v>58.6</v>
       </c>
       <c r="J34" s="28">
         <v>58.4</v>
       </c>
       <c r="K34" s="29">
         <v>58.2</v>
       </c>
       <c r="L34" s="9">
         <v>57.9</v>
       </c>
       <c r="M34" s="30">
         <v>57.7</v>
       </c>
       <c r="N34" s="9">
         <v>198.5</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="100" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C35" s="22">
         <v>24.9</v>
       </c>
       <c r="D35" s="23">
         <v>49.8</v>
       </c>
       <c r="E35" s="24">
         <v>74.7</v>
       </c>
       <c r="F35" s="9">
         <v>71</v>
       </c>
       <c r="G35" s="25">
         <v>69</v>
       </c>
       <c r="H35" s="26">
         <v>68.400000000000006</v>
       </c>
       <c r="I35" s="27">
         <v>68</v>
       </c>
       <c r="J35" s="28">
         <v>67.7</v>
       </c>
       <c r="K35" s="29">
         <v>67.400000000000006</v>
       </c>
       <c r="L35" s="9">
         <v>67</v>
       </c>
       <c r="M35" s="30">
         <v>66.7</v>
       </c>
       <c r="N35" s="9">
         <v>131.80000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="100" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C36" s="22">
         <v>20.5</v>
       </c>
       <c r="D36" s="23">
         <v>41</v>
       </c>
       <c r="E36" s="24">
         <v>61.5</v>
       </c>
       <c r="F36" s="9">
         <v>58.6</v>
       </c>
       <c r="G36" s="25">
         <v>57</v>
       </c>
       <c r="H36" s="26">
         <v>56.5</v>
       </c>
       <c r="I36" s="27">
         <v>56.2</v>
       </c>
       <c r="J36" s="28">
         <v>56</v>
       </c>
       <c r="K36" s="29">
         <v>55.7</v>
       </c>
       <c r="L36" s="9">
         <v>55.4</v>
       </c>
       <c r="M36" s="30">
         <v>55.2</v>
       </c>
       <c r="N36" s="9">
         <v>95.1</v>
       </c>
     </row>
     <row r="37" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C37" s="22">
         <v>30.4</v>
       </c>
       <c r="D37" s="23">
         <v>60.8</v>
       </c>
       <c r="E37" s="24">
         <v>91.2</v>
       </c>
       <c r="F37" s="9">
         <v>103.1</v>
       </c>
       <c r="G37" s="25">
         <v>111.9</v>
       </c>
       <c r="H37" s="26">
         <v>119.8</v>
       </c>
       <c r="I37" s="27">
         <v>126.1</v>
       </c>
       <c r="J37" s="28">
         <v>131.19999999999999</v>
       </c>
       <c r="K37" s="29">
         <v>135.4</v>
       </c>
       <c r="L37" s="9">
         <v>138.5</v>
       </c>
       <c r="M37" s="30">
         <v>141.19999999999999</v>
       </c>
       <c r="N37" s="9">
         <v>174.2</v>
       </c>
     </row>
     <row r="38" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C38" s="22">
         <v>43.1</v>
       </c>
       <c r="D38" s="23">
         <v>52.5</v>
       </c>
       <c r="E38" s="24">
         <v>62</v>
       </c>
       <c r="F38" s="9">
         <v>51.1</v>
       </c>
       <c r="G38" s="25">
         <v>45</v>
       </c>
       <c r="H38" s="26">
         <v>41.5</v>
       </c>
       <c r="I38" s="27">
         <v>39.1</v>
       </c>
       <c r="J38" s="28">
         <v>37.299999999999997</v>
       </c>
       <c r="K38" s="29">
         <v>21.6</v>
       </c>
       <c r="L38" s="9">
         <v>15.9</v>
       </c>
       <c r="M38" s="30">
         <v>12.9</v>
       </c>
       <c r="N38" s="9">
         <v>17.5</v>
       </c>
     </row>
     <row r="39" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C39" s="22">
         <v>144.69999999999999</v>
       </c>
       <c r="D39" s="23">
         <v>126.8</v>
       </c>
       <c r="E39" s="24">
         <v>119.6</v>
       </c>
       <c r="F39" s="9">
         <v>117.2</v>
       </c>
       <c r="G39" s="25">
         <v>120.3</v>
       </c>
       <c r="H39" s="26">
         <v>123</v>
       </c>
       <c r="I39" s="27">
         <v>125.1</v>
       </c>
       <c r="J39" s="28">
         <v>124.2</v>
       </c>
       <c r="K39" s="29">
         <v>123.9</v>
       </c>
       <c r="L39" s="9">
         <v>126.1</v>
       </c>
       <c r="M39" s="30">
         <v>128.5</v>
       </c>
       <c r="N39" s="9">
         <v>130.1</v>
       </c>
     </row>
     <row r="40" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C40" s="22">
         <v>20.3</v>
       </c>
       <c r="D40" s="23">
         <v>40.6</v>
       </c>
       <c r="E40" s="24">
         <v>60.9</v>
       </c>
       <c r="F40" s="9">
         <v>58.4</v>
       </c>
       <c r="G40" s="25">
         <v>57</v>
       </c>
       <c r="H40" s="26">
         <v>56.6</v>
       </c>
       <c r="I40" s="27">
         <v>56.4</v>
       </c>
       <c r="J40" s="28">
         <v>56.2</v>
       </c>
       <c r="K40" s="29">
         <v>56</v>
       </c>
       <c r="L40" s="9">
         <v>55.7</v>
       </c>
       <c r="M40" s="30">
         <v>55.5</v>
       </c>
       <c r="N40" s="9">
         <v>101.5</v>
       </c>
     </row>
     <row r="41" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="31" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C41" s="32">
         <v>24.6</v>
       </c>
       <c r="D41" s="33">
         <v>49.2</v>
       </c>
       <c r="E41" s="34">
         <v>73.8</v>
       </c>
       <c r="F41" s="14">
         <v>70.099999999999994</v>
       </c>
       <c r="G41" s="35">
         <v>68</v>
       </c>
       <c r="H41" s="36">
         <v>67.400000000000006</v>
       </c>
       <c r="I41" s="37">
         <v>66.900000000000006</v>
       </c>
       <c r="J41" s="38">
         <v>66.599999999999994</v>
       </c>
       <c r="K41" s="39">
         <v>66.3</v>
       </c>
       <c r="L41" s="14">
         <v>65.900000000000006</v>
       </c>
       <c r="M41" s="40">
         <v>65.599999999999994</v>
       </c>
       <c r="N41" s="14">
         <v>130.1</v>
       </c>
     </row>
     <row r="42" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" spans="1:14" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="M44" s="21"/>
     </row>
     <row r="45" spans="1:14" s="19" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="106"/>
+      <c r="A45" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="109"/>
       <c r="C45" s="49" t="s">
+        <v>98</v>
+      </c>
+      <c r="D45" s="49" t="s">
         <v>99</v>
       </c>
-      <c r="D45" s="49" t="s">
+      <c r="E45" s="49" t="s">
         <v>100</v>
       </c>
-      <c r="E45" s="49" t="s">
+      <c r="F45" s="49" t="s">
         <v>101</v>
       </c>
-      <c r="F45" s="49" t="s">
+      <c r="G45" s="49" t="s">
         <v>102</v>
       </c>
-      <c r="G45" s="49" t="s">
+      <c r="H45" s="49" t="s">
         <v>103</v>
       </c>
-      <c r="H45" s="49" t="s">
+      <c r="I45" s="49" t="s">
         <v>104</v>
       </c>
-      <c r="I45" s="49" t="s">
+      <c r="J45" s="49" t="s">
         <v>105</v>
       </c>
-      <c r="J45" s="49" t="s">
+      <c r="K45" s="49" t="s">
         <v>106</v>
       </c>
-      <c r="K45" s="49" t="s">
+      <c r="L45" s="49" t="s">
         <v>107</v>
       </c>
-      <c r="L45" s="49" t="s">
+      <c r="M45" s="49" t="s">
         <v>108</v>
       </c>
-      <c r="M45" s="49" t="s">
+      <c r="N45" s="49" t="s">
         <v>109</v>
       </c>
-      <c r="N45" s="49" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="46" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A46" s="105"/>
-      <c r="B46" s="107"/>
+      <c r="A46" s="108"/>
+      <c r="B46" s="110"/>
       <c r="C46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="49" t="s">
         <v>0</v>
       </c>
       <c r="H46" s="49" t="s">
         <v>0</v>
       </c>
       <c r="I46" s="49" t="s">
         <v>0</v>
       </c>
       <c r="J46" s="49" t="s">
         <v>0</v>
       </c>
       <c r="K46" s="49" t="s">
         <v>0</v>
       </c>
       <c r="L46" s="49" t="s">
         <v>0</v>
       </c>
       <c r="M46" s="49" t="s">
         <v>0</v>
       </c>
       <c r="N46" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="98" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B47" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C47" s="9">
         <v>69</v>
       </c>
       <c r="D47" s="9">
         <v>91.8</v>
       </c>
       <c r="E47" s="9">
         <v>110.5</v>
       </c>
       <c r="F47" s="9">
         <v>124.5</v>
       </c>
       <c r="G47" s="9">
         <v>130.6</v>
       </c>
       <c r="H47" s="9">
         <v>149.19999999999999</v>
       </c>
       <c r="I47" s="9">
         <v>155.69999999999999</v>
       </c>
       <c r="J47" s="9">
         <v>158.4</v>
       </c>
       <c r="K47" s="9">
         <v>147.80000000000001</v>
       </c>
       <c r="L47" s="9">
         <v>146.5</v>
       </c>
       <c r="M47" s="9">
         <v>153.6</v>
       </c>
       <c r="N47" s="9">
         <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C48" s="9">
         <v>67.3</v>
       </c>
       <c r="D48" s="9">
         <v>94.7</v>
       </c>
       <c r="E48" s="9">
         <v>118.6</v>
       </c>
       <c r="F48" s="9">
         <v>136.4</v>
       </c>
       <c r="G48" s="9">
         <v>143.5</v>
       </c>
       <c r="H48" s="9">
         <v>164.7</v>
       </c>
       <c r="I48" s="9">
         <v>164.9</v>
       </c>
       <c r="J48" s="9">
         <v>163</v>
       </c>
       <c r="K48" s="9">
         <v>145.9</v>
       </c>
       <c r="L48" s="9">
         <v>141.80000000000001</v>
       </c>
       <c r="M48" s="9">
         <v>148.80000000000001</v>
       </c>
       <c r="N48" s="9">
         <v>118.7</v>
       </c>
     </row>
     <row r="49" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C49" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D49" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G49" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I49" s="9">
         <v>84.7</v>
       </c>
       <c r="J49" s="9">
         <v>146.6</v>
       </c>
       <c r="K49" s="9">
         <v>194.1</v>
       </c>
       <c r="L49" s="9">
         <v>248.1</v>
       </c>
       <c r="M49" s="9">
         <v>291.8</v>
       </c>
       <c r="N49" s="9">
         <v>128.5</v>
       </c>
     </row>
     <row r="50" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B50" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C50" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D50" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F50" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G50" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H50" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I50" s="9">
         <v>92.5</v>
       </c>
       <c r="J50" s="9">
         <v>183</v>
       </c>
       <c r="K50" s="9">
         <v>272.5</v>
       </c>
       <c r="L50" s="9">
         <v>360.6</v>
       </c>
       <c r="M50" s="9">
         <v>448</v>
       </c>
       <c r="N50" s="9">
         <v>442.9</v>
       </c>
     </row>
     <row r="51" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B51" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C51" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D51" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G51" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H51" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I51" s="9">
         <v>73.900000000000006</v>
       </c>
       <c r="J51" s="9">
         <v>122.6</v>
       </c>
       <c r="K51" s="9">
         <v>157.30000000000001</v>
       </c>
       <c r="L51" s="9">
         <v>210.1</v>
       </c>
       <c r="M51" s="9">
         <v>251</v>
       </c>
       <c r="N51" s="9">
         <v>160.80000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="100" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C52" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I52" s="9">
         <v>92</v>
       </c>
       <c r="J52" s="9">
         <v>182</v>
       </c>
       <c r="K52" s="9">
         <v>271.10000000000002</v>
       </c>
       <c r="L52" s="9">
         <v>353.6</v>
       </c>
       <c r="M52" s="9">
         <v>435.5</v>
       </c>
       <c r="N52" s="9">
         <v>430.5</v>
       </c>
     </row>
     <row r="53" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B53" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C53" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="9">
         <v>0</v>
       </c>
       <c r="E53" s="9">
         <v>0</v>
       </c>
       <c r="F53" s="9">
         <v>0</v>
       </c>
       <c r="G53" s="9">
         <v>0</v>
       </c>
       <c r="H53" s="9">
         <v>0</v>
       </c>
       <c r="I53" s="9">
         <v>78.599999999999994</v>
       </c>
       <c r="J53" s="9">
         <v>136.1</v>
       </c>
       <c r="K53" s="9">
         <v>180.2</v>
       </c>
       <c r="L53" s="9">
         <v>239.7</v>
       </c>
       <c r="M53" s="9">
         <v>287.8</v>
       </c>
       <c r="N53" s="9">
         <v>94.1</v>
       </c>
     </row>
     <row r="54" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="100" t="s">
+        <v>60</v>
+      </c>
+      <c r="B54" s="8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C54" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G54" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H54" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I54" s="9">
         <v>78.2</v>
       </c>
       <c r="J54" s="9">
         <v>135.4</v>
       </c>
       <c r="K54" s="9">
         <v>179.2</v>
       </c>
       <c r="L54" s="9">
         <v>239.2</v>
       </c>
       <c r="M54" s="9">
         <v>287.7</v>
       </c>
       <c r="N54" s="9">
         <v>163.80000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="100" t="s">
+        <v>62</v>
+      </c>
+      <c r="B55" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C55" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F55" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H55" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I55" s="9">
         <v>78</v>
       </c>
       <c r="J55" s="9">
         <v>135</v>
       </c>
       <c r="K55" s="9">
         <v>178.8</v>
       </c>
       <c r="L55" s="9">
         <v>240.2</v>
       </c>
       <c r="M55" s="9">
         <v>290</v>
       </c>
       <c r="N55" s="9">
         <v>151.9</v>
       </c>
     </row>
     <row r="56" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="B56" s="8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C56" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D56" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G56" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H56" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I56" s="9">
         <v>79.2</v>
       </c>
       <c r="J56" s="9">
         <v>137.1</v>
       </c>
       <c r="K56" s="9">
         <v>181.5</v>
       </c>
       <c r="L56" s="9">
         <v>239.8</v>
       </c>
       <c r="M56" s="9">
         <v>287</v>
       </c>
       <c r="N56" s="9">
         <v>214.4</v>
       </c>
     </row>
     <row r="57" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57" s="8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C57" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D57" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G57" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H57" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I57" s="9">
         <v>83.1</v>
       </c>
       <c r="J57" s="9">
         <v>124</v>
       </c>
       <c r="K57" s="9">
         <v>157.9</v>
       </c>
       <c r="L57" s="9">
         <v>223.3</v>
       </c>
       <c r="M57" s="9">
         <v>279.3</v>
       </c>
       <c r="N57" s="9">
         <v>163.69999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C58" s="9">
         <v>86.3</v>
       </c>
       <c r="D58" s="9">
         <v>92.9</v>
       </c>
       <c r="E58" s="9">
         <v>93.2</v>
       </c>
       <c r="F58" s="9">
         <v>96.1</v>
       </c>
       <c r="G58" s="9">
         <v>100.9</v>
       </c>
       <c r="H58" s="9">
         <v>111.7</v>
       </c>
       <c r="I58" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="J58" s="9">
         <v>143</v>
       </c>
       <c r="K58" s="9">
         <v>151.30000000000001</v>
       </c>
       <c r="L58" s="9">
         <v>153.69999999999999</v>
       </c>
       <c r="M58" s="9">
         <v>155.6</v>
       </c>
       <c r="N58" s="9">
         <v>150.6</v>
       </c>
     </row>
     <row r="59" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59" s="8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C59" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="42" t="s">
         <v>1</v>
       </c>
       <c r="E59" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F59" s="42" t="s">
         <v>1</v>
       </c>
       <c r="G59" s="42" t="s">
         <v>1</v>
       </c>
       <c r="H59" s="42" t="s">
         <v>1</v>
       </c>
       <c r="I59" s="43">
         <v>78.7</v>
       </c>
       <c r="J59" s="43">
         <v>136.30000000000001</v>
       </c>
       <c r="K59" s="43">
         <v>180.4</v>
       </c>
       <c r="L59" s="43">
         <v>239.8</v>
       </c>
       <c r="M59" s="43">
         <v>287.89999999999998</v>
       </c>
       <c r="N59" s="43">
         <v>142.1</v>
       </c>
     </row>
     <row r="60" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B60" s="31" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C60" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E60" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F60" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G60" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H60" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I60" s="14">
         <v>79.099999999999994</v>
       </c>
       <c r="J60" s="14">
         <v>136.9</v>
       </c>
       <c r="K60" s="14">
         <v>181.2</v>
       </c>
       <c r="L60" s="14">
         <v>235.9</v>
       </c>
       <c r="M60" s="14">
         <v>280.2</v>
       </c>
       <c r="N60" s="14">
         <v>127.5</v>
       </c>
     </row>
     <row r="61" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" spans="1:14" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="64" spans="1:14" s="19" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="106"/>
+      <c r="A64" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="B64" s="109"/>
       <c r="C64" s="49" t="s">
+        <v>110</v>
+      </c>
+      <c r="D64" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="D64" s="49" t="s">
+      <c r="E64" s="49" t="s">
         <v>112</v>
       </c>
-      <c r="E64" s="49" t="s">
+      <c r="F64" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="F64" s="49" t="s">
+      <c r="G64" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="G64" s="49" t="s">
+      <c r="H64" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="H64" s="49" t="s">
+      <c r="I64" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="I64" s="49" t="s">
+      <c r="J64" s="49" t="s">
         <v>117</v>
       </c>
-      <c r="J64" s="49" t="s">
+      <c r="K64" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="K64" s="49" t="s">
+      <c r="L64" s="49" t="s">
         <v>119</v>
       </c>
-      <c r="L64" s="49" t="s">
+      <c r="M64" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="M64" s="49" t="s">
+      <c r="N64" s="49" t="s">
         <v>121</v>
       </c>
-      <c r="N64" s="49" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A65" s="105"/>
-      <c r="B65" s="107"/>
+      <c r="A65" s="108"/>
+      <c r="B65" s="110"/>
       <c r="C65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="D65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="G65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="H65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="I65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="J65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="K65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="L65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="M65" s="49" t="s">
         <v>0</v>
       </c>
       <c r="N65" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="98" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B66" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C66" s="9">
         <v>128.1</v>
       </c>
       <c r="D66" s="9">
         <v>116.1</v>
       </c>
       <c r="E66" s="9">
         <v>104.6</v>
       </c>
       <c r="F66" s="9">
         <v>99.4</v>
       </c>
       <c r="G66" s="9">
         <v>101.8</v>
       </c>
       <c r="H66" s="9">
         <v>99.6</v>
       </c>
       <c r="I66" s="9">
         <v>101.1</v>
       </c>
       <c r="J66" s="9">
         <v>102.6</v>
       </c>
       <c r="K66" s="9">
         <v>104.6</v>
       </c>
       <c r="L66" s="9">
         <v>101.9</v>
       </c>
       <c r="M66" s="9">
         <v>100.1</v>
       </c>
       <c r="N66" s="9">
         <v>101.2</v>
       </c>
     </row>
     <row r="67" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C67" s="9">
         <v>126.4</v>
       </c>
       <c r="D67" s="9">
         <v>113.2</v>
       </c>
       <c r="E67" s="9">
         <v>97.2</v>
       </c>
       <c r="F67" s="9">
         <v>89.1</v>
       </c>
       <c r="G67" s="9">
         <v>91</v>
       </c>
       <c r="H67" s="9">
         <v>90</v>
       </c>
       <c r="I67" s="9">
         <v>97</v>
       </c>
       <c r="J67" s="9">
         <v>102.7</v>
       </c>
       <c r="K67" s="9">
         <v>108.1</v>
       </c>
       <c r="L67" s="9">
         <v>104.4</v>
       </c>
       <c r="M67" s="9">
         <v>100</v>
       </c>
       <c r="N67" s="9">
         <v>98.3</v>
       </c>
     </row>
     <row r="68" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B68" s="8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C68" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G68" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H68" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I68" s="9">
         <v>278.3</v>
       </c>
       <c r="J68" s="9">
         <v>140.19999999999999</v>
       </c>
       <c r="K68" s="9">
         <v>94</v>
       </c>
       <c r="L68" s="9">
         <v>99.9</v>
       </c>
       <c r="M68" s="9">
         <v>103.2</v>
       </c>
       <c r="N68" s="9">
         <v>106.4</v>
       </c>
     </row>
     <row r="69" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B69" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C69" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E69" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F69" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G69" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H69" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I69" s="9">
         <v>204.3</v>
       </c>
       <c r="J69" s="9">
         <v>102.9</v>
       </c>
       <c r="K69" s="9">
         <v>69</v>
       </c>
       <c r="L69" s="9">
         <v>85.6</v>
       </c>
       <c r="M69" s="9">
         <v>95.8</v>
       </c>
       <c r="N69" s="9">
         <v>124.2</v>
       </c>
     </row>
     <row r="70" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B70" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C70" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E70" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F70" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G70" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H70" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I70" s="9">
         <v>27.8</v>
       </c>
       <c r="J70" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="K70" s="9">
         <v>12.8</v>
       </c>
       <c r="L70" s="9">
         <v>55</v>
       </c>
       <c r="M70" s="9">
         <v>96.9</v>
       </c>
       <c r="N70" s="9">
         <v>154.6</v>
       </c>
     </row>
     <row r="71" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="100" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C71" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D71" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E71" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F71" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G71" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H71" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I71" s="9">
         <v>294.7</v>
       </c>
       <c r="J71" s="9">
         <v>148.5</v>
       </c>
       <c r="K71" s="9">
         <v>99.6</v>
       </c>
       <c r="L71" s="9">
         <v>100.1</v>
       </c>
       <c r="M71" s="9">
         <v>100.5</v>
       </c>
       <c r="N71" s="9">
         <v>121.3</v>
       </c>
     </row>
     <row r="72" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A72" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B72" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C72" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="9">
         <v>415300.5</v>
       </c>
       <c r="E72" s="9">
         <v>317675.2</v>
       </c>
       <c r="F72" s="9">
         <v>431118.3</v>
       </c>
       <c r="G72" s="9">
         <v>545082</v>
       </c>
       <c r="H72" s="9">
         <v>436423.3</v>
       </c>
       <c r="I72" s="9">
         <v>141.9</v>
       </c>
       <c r="J72" s="9">
         <v>71.5</v>
       </c>
       <c r="K72" s="9">
         <v>47.9</v>
       </c>
       <c r="L72" s="9">
         <v>80.400000000000006</v>
       </c>
       <c r="M72" s="9">
         <v>167.3</v>
       </c>
       <c r="N72" s="9">
         <v>222.4</v>
       </c>
     </row>
     <row r="73" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="100" t="s">
+        <v>60</v>
+      </c>
+      <c r="B73" s="8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C73" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D73" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E73" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F73" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G73" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H73" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I73" s="9">
         <v>271.7</v>
       </c>
       <c r="J73" s="9">
         <v>136.9</v>
       </c>
       <c r="K73" s="9">
         <v>91.8</v>
       </c>
       <c r="L73" s="9">
         <v>92.6</v>
       </c>
       <c r="M73" s="9">
         <v>177.5</v>
       </c>
       <c r="N73" s="9">
         <v>231.3</v>
       </c>
     </row>
     <row r="74" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A74" s="100" t="s">
+        <v>62</v>
+      </c>
+      <c r="B74" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C74" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D74" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E74" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F74" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G74" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H74" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I74" s="9">
         <v>191.6</v>
       </c>
       <c r="J74" s="9">
         <v>96.5</v>
       </c>
       <c r="K74" s="9">
         <v>64.7</v>
       </c>
       <c r="L74" s="9">
         <v>99.5</v>
       </c>
       <c r="M74" s="9">
         <v>117.1</v>
       </c>
       <c r="N74" s="9">
         <v>161.30000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A75" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="B75" s="8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C75" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E75" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F75" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G75" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H75" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I75" s="9">
         <v>55.9</v>
       </c>
       <c r="J75" s="9">
         <v>32.200000000000003</v>
       </c>
       <c r="K75" s="9">
         <v>24.3</v>
       </c>
       <c r="L75" s="9">
         <v>18.399999999999999</v>
       </c>
       <c r="M75" s="9">
         <v>15.3</v>
       </c>
       <c r="N75" s="9">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="76" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A76" s="100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B76" s="8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="E76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="G76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="H76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="I76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="J76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="K76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="L76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="M76" s="42" t="s">
         <v>1</v>
       </c>
       <c r="N76" s="42" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A77" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B77" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C77" s="43">
         <v>128.9</v>
       </c>
       <c r="D77" s="43">
         <v>122.8</v>
       </c>
       <c r="E77" s="43">
         <v>139.4</v>
       </c>
       <c r="F77" s="43">
         <v>146.19999999999999</v>
       </c>
       <c r="G77" s="43">
         <v>146.5</v>
       </c>
       <c r="H77" s="43">
         <v>139.4</v>
       </c>
       <c r="I77" s="43">
         <v>119.4</v>
       </c>
       <c r="J77" s="43">
         <v>108</v>
       </c>
       <c r="K77" s="43">
         <v>100.9</v>
       </c>
       <c r="L77" s="43">
         <v>100.2</v>
       </c>
       <c r="M77" s="43">
         <v>103.7</v>
       </c>
       <c r="N77" s="43">
         <v>108.4</v>
       </c>
     </row>
     <row r="78" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A78" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B78" s="8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C78" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D78" s="42" t="s">
         <v>1</v>
       </c>
       <c r="E78" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F78" s="42" t="s">
         <v>1</v>
       </c>
       <c r="G78" s="42" t="s">
         <v>1</v>
       </c>
       <c r="H78" s="42" t="s">
         <v>1</v>
       </c>
       <c r="I78" s="43">
         <v>286.10000000000002</v>
       </c>
       <c r="J78" s="43">
         <v>144.1</v>
       </c>
       <c r="K78" s="43">
         <v>96.6</v>
       </c>
       <c r="L78" s="43">
         <v>100.1</v>
       </c>
       <c r="M78" s="43">
         <v>102</v>
       </c>
       <c r="N78" s="43">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="79" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A79" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B79" s="31" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C79" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D79" s="44" t="s">
         <v>1</v>
       </c>
       <c r="E79" s="44" t="s">
         <v>1</v>
       </c>
       <c r="F79" s="44" t="s">
         <v>1</v>
       </c>
       <c r="G79" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H79" s="44" t="s">
         <v>1</v>
       </c>
       <c r="I79" s="14">
         <v>121.8</v>
       </c>
       <c r="J79" s="14">
         <v>61.4</v>
       </c>
@@ -5503,709 +5504,709 @@
       <c r="H80" s="46"/>
       <c r="I80" s="46"/>
       <c r="J80" s="46"/>
       <c r="K80" s="46"/>
       <c r="L80" s="46"/>
       <c r="M80" s="46"/>
       <c r="N80" s="46"/>
     </row>
     <row r="81" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A81" s="45"/>
       <c r="B81" s="45"/>
       <c r="D81" s="46"/>
       <c r="E81" s="46"/>
       <c r="F81" s="46"/>
       <c r="G81" s="46"/>
       <c r="H81" s="46"/>
       <c r="I81" s="46"/>
       <c r="J81" s="46"/>
       <c r="K81" s="46"/>
       <c r="L81" s="46"/>
       <c r="M81" s="46"/>
       <c r="N81" s="46"/>
     </row>
     <row r="82" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="83" spans="1:14" s="19" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="105" t="s">
-[...2 lines deleted...]
-      <c r="B83" s="106"/>
+      <c r="A83" s="108" t="s">
+        <v>45</v>
+      </c>
+      <c r="B83" s="109"/>
       <c r="C83" s="49" t="s">
+        <v>122</v>
+      </c>
+      <c r="D83" s="49" t="s">
         <v>123</v>
       </c>
-      <c r="D83" s="49" t="s">
+      <c r="E83" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="E83" s="49" t="s">
+      <c r="F83" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="F83" s="49" t="s">
+      <c r="G83" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="G83" s="49" t="s">
+      <c r="H83" s="49" t="s">
         <v>127</v>
       </c>
-      <c r="H83" s="49" t="s">
+      <c r="I83" s="49" t="s">
         <v>128</v>
       </c>
-      <c r="I83" s="49" t="s">
+      <c r="J83" s="49" t="s">
         <v>129</v>
       </c>
-      <c r="J83" s="49" t="s">
+      <c r="K83" s="49" t="s">
         <v>130</v>
       </c>
-      <c r="K83" s="49" t="s">
+      <c r="L83" s="49" t="s">
         <v>131</v>
       </c>
-      <c r="L83" s="49" t="s">
+      <c r="M83" s="49" t="s">
         <v>132</v>
       </c>
-      <c r="M83" s="49" t="s">
+      <c r="N83" s="49" t="s">
         <v>133</v>
       </c>
-      <c r="N83" s="49" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A84" s="105"/>
-      <c r="B84" s="107"/>
+      <c r="A84" s="108"/>
+      <c r="B84" s="110"/>
       <c r="C84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="D84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="E84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="F84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="G84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="H84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="I84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="J84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="K84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="L84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="M84" s="49" t="s">
         <v>0</v>
       </c>
       <c r="N84" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A85" s="98" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B85" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C85" s="9">
         <v>89.8</v>
       </c>
       <c r="D85" s="9">
         <v>92.4</v>
       </c>
       <c r="E85" s="9">
         <v>100.6</v>
       </c>
       <c r="F85" s="9">
         <v>100.5</v>
       </c>
       <c r="G85" s="9">
         <v>100</v>
       </c>
       <c r="H85" s="9">
         <v>100.2</v>
       </c>
       <c r="I85" s="9">
         <v>103.1</v>
       </c>
       <c r="J85" s="9">
         <v>103</v>
       </c>
       <c r="K85" s="9">
         <v>103.5</v>
       </c>
       <c r="L85" s="9">
         <v>104.2</v>
       </c>
       <c r="M85" s="9">
         <v>101</v>
       </c>
       <c r="N85" s="9">
         <v>104.4</v>
       </c>
     </row>
     <row r="86" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A86" s="99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C86" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="D86" s="9">
         <v>83.5</v>
       </c>
       <c r="E86" s="9">
         <v>94</v>
       </c>
       <c r="F86" s="9">
         <v>93.2</v>
       </c>
       <c r="G86" s="9">
         <v>94</v>
       </c>
       <c r="H86" s="9">
         <v>93</v>
       </c>
       <c r="I86" s="9">
         <v>92.3</v>
       </c>
       <c r="J86" s="9">
         <v>92.8</v>
       </c>
       <c r="K86" s="9">
         <v>94.1</v>
       </c>
       <c r="L86" s="9">
         <v>97.4</v>
       </c>
       <c r="M86" s="9">
         <v>96.1</v>
       </c>
       <c r="N86" s="9">
         <v>103.2</v>
       </c>
     </row>
     <row r="87" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A87" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B87" s="8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C87" s="9">
         <v>94.7</v>
       </c>
       <c r="D87" s="9">
         <v>94.8</v>
       </c>
       <c r="E87" s="9">
         <v>94.8</v>
       </c>
       <c r="F87" s="9">
         <v>90.5</v>
       </c>
       <c r="G87" s="9">
         <v>89.9</v>
       </c>
       <c r="H87" s="9">
         <v>90.1</v>
       </c>
       <c r="I87" s="9">
         <v>114.9</v>
       </c>
       <c r="J87" s="9">
         <v>139.6</v>
       </c>
       <c r="K87" s="9">
         <v>164.4</v>
       </c>
       <c r="L87" s="9">
         <v>125.5</v>
       </c>
       <c r="M87" s="9">
         <v>106.1</v>
       </c>
       <c r="N87" s="9">
         <v>94.6</v>
       </c>
     </row>
     <row r="88" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A88" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B88" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C88" s="9">
         <v>94.7</v>
       </c>
       <c r="D88" s="9">
         <v>95</v>
       </c>
       <c r="E88" s="9">
         <v>95.1</v>
       </c>
       <c r="F88" s="9">
         <v>95.4</v>
       </c>
       <c r="G88" s="9">
         <v>95.5</v>
       </c>
       <c r="H88" s="9">
         <v>96.1</v>
       </c>
       <c r="I88" s="9">
         <v>112.6</v>
       </c>
       <c r="J88" s="9">
         <v>129.1</v>
       </c>
       <c r="K88" s="9">
         <v>145.6</v>
       </c>
       <c r="L88" s="9">
         <v>98.8</v>
       </c>
       <c r="M88" s="9">
         <v>78.3</v>
       </c>
       <c r="N88" s="9">
         <v>66.8</v>
       </c>
     </row>
     <row r="89" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A89" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B89" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C89" s="9">
         <v>94.7</v>
       </c>
       <c r="D89" s="9">
         <v>92.1</v>
       </c>
       <c r="E89" s="9">
         <v>91.2</v>
       </c>
       <c r="F89" s="9">
         <v>71.2</v>
       </c>
       <c r="G89" s="9">
         <v>62.8</v>
       </c>
       <c r="H89" s="9">
         <v>58.6</v>
       </c>
       <c r="I89" s="9">
         <v>90.9</v>
       </c>
       <c r="J89" s="9">
         <v>113.3</v>
       </c>
       <c r="K89" s="9">
         <v>129.69999999999999</v>
       </c>
       <c r="L89" s="9">
         <v>24.8</v>
       </c>
       <c r="M89" s="9">
         <v>12.6</v>
       </c>
       <c r="N89" s="9">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="90" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A90" s="100" t="s">
+        <v>56</v>
+      </c>
+      <c r="B90" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C90" s="9">
         <v>94.7</v>
       </c>
       <c r="D90" s="9">
         <v>95</v>
       </c>
       <c r="E90" s="9">
         <v>101.2</v>
       </c>
       <c r="F90" s="9">
         <v>98.5</v>
       </c>
       <c r="G90" s="9">
         <v>98.3</v>
       </c>
       <c r="H90" s="9">
         <v>98.7</v>
       </c>
       <c r="I90" s="9">
         <v>129.9</v>
       </c>
       <c r="J90" s="9">
         <v>161</v>
       </c>
       <c r="K90" s="9">
         <v>192.1</v>
       </c>
       <c r="L90" s="9">
         <v>170.4</v>
       </c>
       <c r="M90" s="9">
         <v>156.9</v>
       </c>
       <c r="N90" s="9">
         <v>147.9</v>
       </c>
     </row>
     <row r="91" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A91" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B91" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C91" s="9">
         <v>94.7</v>
       </c>
       <c r="D91" s="9">
         <v>90.1</v>
       </c>
       <c r="E91" s="9">
         <v>100.1</v>
       </c>
       <c r="F91" s="9">
         <v>105.3</v>
       </c>
       <c r="G91" s="9">
         <v>108.4</v>
       </c>
       <c r="H91" s="9">
         <v>111</v>
       </c>
       <c r="I91" s="9">
         <v>131.80000000000001</v>
       </c>
       <c r="J91" s="9">
         <v>152.6</v>
       </c>
       <c r="K91" s="9">
         <v>173.2</v>
       </c>
       <c r="L91" s="9">
         <v>78.3</v>
       </c>
       <c r="M91" s="9">
         <v>31.5</v>
       </c>
       <c r="N91" s="9">
         <v>21.1</v>
       </c>
     </row>
     <row r="92" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A92" s="100" t="s">
+        <v>60</v>
+      </c>
+      <c r="B92" s="8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C92" s="9">
         <v>94.7</v>
       </c>
       <c r="D92" s="9">
         <v>92.3</v>
       </c>
       <c r="E92" s="9">
         <v>101.5</v>
       </c>
       <c r="F92" s="9">
         <v>89.9</v>
       </c>
       <c r="G92" s="9">
         <v>87.9</v>
       </c>
       <c r="H92" s="9">
         <v>87.5</v>
       </c>
       <c r="I92" s="9">
         <v>113</v>
       </c>
       <c r="J92" s="9">
         <v>138.4</v>
       </c>
       <c r="K92" s="9">
         <v>163.80000000000001</v>
       </c>
       <c r="L92" s="9">
         <v>126.7</v>
       </c>
       <c r="M92" s="9">
         <v>56.6</v>
       </c>
       <c r="N92" s="9">
         <v>39.5</v>
       </c>
     </row>
     <row r="93" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A93" s="100" t="s">
+        <v>62</v>
+      </c>
+      <c r="B93" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C93" s="9">
         <v>94.7</v>
       </c>
       <c r="D93" s="9">
         <v>93.5</v>
       </c>
       <c r="E93" s="9">
         <v>102</v>
       </c>
       <c r="F93" s="9">
         <v>81.2</v>
       </c>
       <c r="G93" s="9">
         <v>79.3</v>
       </c>
       <c r="H93" s="9">
         <v>79.099999999999994</v>
       </c>
       <c r="I93" s="9">
         <v>103.1</v>
       </c>
       <c r="J93" s="9">
         <v>127</v>
       </c>
       <c r="K93" s="9">
         <v>151</v>
       </c>
       <c r="L93" s="9">
         <v>76.3</v>
       </c>
       <c r="M93" s="9">
         <v>55.5</v>
       </c>
       <c r="N93" s="9">
         <v>45.7</v>
       </c>
     </row>
     <row r="94" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A94" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="B94" s="8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C94" s="9">
         <v>94.7</v>
       </c>
       <c r="D94" s="9">
         <v>90.2</v>
       </c>
       <c r="E94" s="9">
         <v>88.7</v>
       </c>
       <c r="F94" s="9">
         <v>88.1</v>
       </c>
       <c r="G94" s="9">
         <v>87.7</v>
       </c>
       <c r="H94" s="9">
         <v>87.9</v>
       </c>
       <c r="I94" s="9">
         <v>88.2</v>
       </c>
       <c r="J94" s="9">
         <v>88.2</v>
       </c>
       <c r="K94" s="9">
         <v>88.3</v>
       </c>
       <c r="L94" s="9">
         <v>88.5</v>
       </c>
       <c r="M94" s="9">
         <v>88.6</v>
       </c>
       <c r="N94" s="9">
         <v>88.7</v>
       </c>
     </row>
     <row r="95" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A95" s="100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B95" s="8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="J95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="K95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="L95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="M95" s="41" t="s">
         <v>1</v>
       </c>
       <c r="N95" s="41" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A96" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B96" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C96" s="9">
         <v>137.9</v>
       </c>
       <c r="D96" s="9">
         <v>130.1</v>
       </c>
       <c r="E96" s="9">
         <v>126.7</v>
       </c>
       <c r="F96" s="9">
         <v>127.8</v>
       </c>
       <c r="G96" s="9">
         <v>122.5</v>
       </c>
       <c r="H96" s="9">
         <v>129.80000000000001</v>
       </c>
       <c r="I96" s="9">
         <v>147.9</v>
       </c>
       <c r="J96" s="9">
         <v>146.6</v>
       </c>
       <c r="K96" s="9">
         <v>144.5</v>
       </c>
       <c r="L96" s="9">
         <v>139.19999999999999</v>
       </c>
       <c r="M96" s="9">
         <v>137.30000000000001</v>
       </c>
       <c r="N96" s="9">
         <v>132.9</v>
       </c>
     </row>
     <row r="97" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A97" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B97" s="8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C97" s="9">
         <v>94.7</v>
       </c>
       <c r="D97" s="9">
         <v>92.5</v>
       </c>
       <c r="E97" s="9">
         <v>102.5</v>
       </c>
       <c r="F97" s="9">
         <v>100.1</v>
       </c>
       <c r="G97" s="9">
         <v>99.8</v>
       </c>
       <c r="H97" s="9">
         <v>100.2</v>
       </c>
       <c r="I97" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="J97" s="9">
         <v>161.30000000000001</v>
       </c>
       <c r="K97" s="9">
         <v>191.9</v>
       </c>
       <c r="L97" s="9">
         <v>145.6</v>
       </c>
       <c r="M97" s="9">
         <v>123.1</v>
       </c>
       <c r="N97" s="9">
         <v>109.8</v>
       </c>
     </row>
     <row r="98" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A98" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B98" s="31" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C98" s="14">
         <v>94.7</v>
       </c>
       <c r="D98" s="14">
         <v>90.1</v>
       </c>
       <c r="E98" s="14">
         <v>88.6</v>
       </c>
       <c r="F98" s="14">
         <v>88</v>
       </c>
       <c r="G98" s="14">
         <v>87.6</v>
       </c>
       <c r="H98" s="14">
         <v>87.8</v>
       </c>
       <c r="I98" s="14">
         <v>102.6</v>
       </c>
       <c r="J98" s="14">
         <v>117.4</v>
       </c>
@@ -6227,709 +6228,709 @@
       <c r="B99" s="45"/>
       <c r="C99" s="46"/>
     </row>
     <row r="100" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A100" s="45"/>
       <c r="B100" s="45"/>
       <c r="C100" s="46"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A101" s="92"/>
       <c r="B101" s="92"/>
       <c r="C101" s="92"/>
       <c r="D101" s="92"/>
       <c r="E101" s="92"/>
       <c r="F101" s="92"/>
       <c r="G101" s="92"/>
       <c r="H101" s="92"/>
       <c r="I101" s="92"/>
       <c r="J101" s="92"/>
       <c r="K101" s="92"/>
       <c r="L101" s="92"/>
       <c r="M101" s="92"/>
       <c r="N101" s="92"/>
     </row>
     <row r="102" spans="1:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B102" s="106"/>
+      <c r="A102" s="111" t="s">
+        <v>45</v>
+      </c>
+      <c r="B102" s="109"/>
       <c r="C102" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="D102" s="49" t="s">
         <v>135</v>
       </c>
-      <c r="D102" s="49" t="s">
+      <c r="E102" s="49" t="s">
         <v>136</v>
       </c>
-      <c r="E102" s="49" t="s">
+      <c r="F102" s="49" t="s">
         <v>137</v>
       </c>
-      <c r="F102" s="49" t="s">
+      <c r="G102" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="G102" s="49" t="s">
+      <c r="H102" s="49" t="s">
         <v>139</v>
       </c>
-      <c r="H102" s="49" t="s">
+      <c r="I102" s="49" t="s">
         <v>140</v>
       </c>
-      <c r="I102" s="49" t="s">
+      <c r="J102" s="49" t="s">
         <v>141</v>
       </c>
-      <c r="J102" s="49" t="s">
+      <c r="K102" s="49" t="s">
         <v>142</v>
       </c>
-      <c r="K102" s="49" t="s">
+      <c r="L102" s="49" t="s">
         <v>143</v>
       </c>
-      <c r="L102" s="49" t="s">
+      <c r="M102" s="49" t="s">
         <v>144</v>
       </c>
-      <c r="M102" s="49" t="s">
+      <c r="N102" s="49" t="s">
         <v>145</v>
       </c>
-      <c r="N102" s="49" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A103" s="108"/>
-      <c r="B103" s="107"/>
+      <c r="A103" s="111"/>
+      <c r="B103" s="110"/>
       <c r="C103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="D103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="E103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="F103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="G103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="H103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="I103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="J103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="K103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="L103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="M103" s="49" t="s">
         <v>0</v>
       </c>
       <c r="N103" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="98" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B104" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C104" s="9">
         <v>118.5</v>
       </c>
       <c r="D104" s="9">
         <v>116.4</v>
       </c>
       <c r="E104" s="9">
         <v>112.9</v>
       </c>
       <c r="F104" s="9">
         <v>118.7</v>
       </c>
       <c r="G104" s="9">
         <v>118.3</v>
       </c>
       <c r="H104" s="93">
         <v>116.4</v>
       </c>
       <c r="I104" s="93">
         <v>110.9</v>
       </c>
       <c r="J104" s="93">
         <v>109.3</v>
       </c>
       <c r="K104" s="9">
         <v>106.9</v>
       </c>
       <c r="L104" s="9">
         <v>104.2</v>
       </c>
       <c r="M104" s="9">
         <v>102.4</v>
       </c>
       <c r="N104" s="94">
         <v>102.5</v>
       </c>
     </row>
     <row r="105" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C105" s="9">
         <v>100.9</v>
       </c>
       <c r="D105" s="9">
         <v>104.2</v>
       </c>
       <c r="E105" s="9">
         <v>102</v>
       </c>
       <c r="F105" s="9">
         <v>113.1</v>
       </c>
       <c r="G105" s="9">
         <v>115.6</v>
       </c>
       <c r="H105" s="93">
         <v>115.8</v>
       </c>
       <c r="I105" s="93">
         <v>115.5</v>
       </c>
       <c r="J105" s="93">
         <v>113.5</v>
       </c>
       <c r="K105" s="9">
         <v>110.6</v>
       </c>
       <c r="L105" s="9">
         <v>107</v>
       </c>
       <c r="M105" s="9">
         <v>105.2</v>
       </c>
       <c r="N105" s="43">
         <v>105.4</v>
       </c>
     </row>
     <row r="106" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B106" s="8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C106" s="9">
         <v>97.1</v>
       </c>
       <c r="D106" s="9">
         <v>96.3</v>
       </c>
       <c r="E106" s="9">
         <v>96.4</v>
       </c>
       <c r="F106" s="9">
         <v>36.4</v>
       </c>
       <c r="G106" s="9">
         <v>25.8</v>
       </c>
       <c r="H106" s="93">
         <v>21.4</v>
       </c>
       <c r="I106" s="93">
         <v>19.3</v>
       </c>
       <c r="J106" s="93">
         <v>17.899999999999999</v>
       </c>
       <c r="K106" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="L106" s="9">
         <v>16.100000000000001</v>
       </c>
       <c r="M106" s="9">
         <v>15.6</v>
       </c>
       <c r="N106" s="43">
         <v>15.1</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B107" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C107" s="9">
         <v>92.4</v>
       </c>
       <c r="D107" s="9">
         <v>91</v>
       </c>
       <c r="E107" s="9">
         <v>93.4</v>
       </c>
       <c r="F107" s="9">
         <v>90.1</v>
       </c>
       <c r="G107" s="9">
         <v>87.4</v>
       </c>
       <c r="H107" s="93">
         <v>85.5</v>
       </c>
       <c r="I107" s="93">
         <v>83.8</v>
       </c>
       <c r="J107" s="93">
         <v>82.5</v>
       </c>
       <c r="K107" s="9">
         <v>81.5</v>
       </c>
       <c r="L107" s="9">
         <v>80.599999999999994</v>
       </c>
       <c r="M107" s="9">
         <v>79.8</v>
       </c>
       <c r="N107" s="43">
         <v>79.3</v>
       </c>
     </row>
     <row r="108" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B108" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C108" s="9">
         <v>90.2</v>
       </c>
       <c r="D108" s="9">
         <v>91.2</v>
       </c>
       <c r="E108" s="9">
         <v>91.3</v>
       </c>
       <c r="F108" s="9">
         <v>89.1</v>
       </c>
       <c r="G108" s="9">
         <v>86.8</v>
       </c>
       <c r="H108" s="93">
         <v>85.3</v>
       </c>
       <c r="I108" s="93">
         <v>51.4</v>
       </c>
       <c r="J108" s="93">
         <v>39.200000000000003</v>
       </c>
       <c r="K108" s="9">
         <v>32.9</v>
       </c>
       <c r="L108" s="9">
         <v>29.1</v>
       </c>
       <c r="M108" s="9">
         <v>26.5</v>
       </c>
       <c r="N108" s="43">
         <v>24.6</v>
       </c>
     </row>
     <row r="109" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="100" t="s">
+        <v>56</v>
+      </c>
+      <c r="B109" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C109" s="9">
         <v>98.5</v>
       </c>
       <c r="D109" s="9">
         <v>94.5</v>
       </c>
       <c r="E109" s="9">
         <v>85.2</v>
       </c>
       <c r="F109" s="9">
         <v>20.8</v>
       </c>
       <c r="G109" s="9">
         <v>13.8</v>
       </c>
       <c r="H109" s="93">
         <v>11.1</v>
       </c>
       <c r="I109" s="93">
         <v>9.6999999999999993</v>
       </c>
       <c r="J109" s="93">
         <v>8.8000000000000007</v>
       </c>
       <c r="K109" s="9">
         <v>8.1999999999999993</v>
       </c>
       <c r="L109" s="9">
         <v>7.8</v>
       </c>
       <c r="M109" s="9">
         <v>7.5</v>
       </c>
       <c r="N109" s="43">
         <v>7.2</v>
       </c>
     </row>
     <row r="110" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B110" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C110" s="9">
         <v>96.8</v>
       </c>
       <c r="D110" s="9">
         <v>99.2</v>
       </c>
       <c r="E110" s="9">
         <v>87</v>
       </c>
       <c r="F110" s="9">
         <v>83</v>
       </c>
       <c r="G110" s="9">
         <v>79.900000000000006</v>
       </c>
       <c r="H110" s="93">
         <v>77.900000000000006</v>
       </c>
       <c r="I110" s="93">
         <v>77.099999999999994</v>
       </c>
       <c r="J110" s="93">
         <v>76.400000000000006</v>
       </c>
       <c r="K110" s="9">
         <v>75.900000000000006</v>
       </c>
       <c r="L110" s="9">
         <v>75.5</v>
       </c>
       <c r="M110" s="9">
         <v>75.099999999999994</v>
       </c>
       <c r="N110" s="43">
         <v>74.8</v>
       </c>
     </row>
     <row r="111" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="100" t="s">
+        <v>60</v>
+      </c>
+      <c r="B111" s="8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C111" s="9">
         <v>99.9</v>
       </c>
       <c r="D111" s="9">
         <v>102.2</v>
       </c>
       <c r="E111" s="9">
         <v>91.4</v>
       </c>
       <c r="F111" s="9">
         <v>40.5</v>
       </c>
       <c r="G111" s="9">
         <v>29.8</v>
       </c>
       <c r="H111" s="93">
         <v>25.2</v>
       </c>
       <c r="I111" s="93">
         <v>22.6</v>
       </c>
       <c r="J111" s="93">
         <v>21</v>
       </c>
       <c r="K111" s="9">
         <v>19.8</v>
       </c>
       <c r="L111" s="9">
         <v>19</v>
       </c>
       <c r="M111" s="9">
         <v>18.3</v>
       </c>
       <c r="N111" s="43">
         <v>17.8</v>
       </c>
     </row>
     <row r="112" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="100" t="s">
+        <v>62</v>
+      </c>
+      <c r="B112" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C112" s="9">
         <v>99.8</v>
       </c>
       <c r="D112" s="9">
         <v>99.1</v>
       </c>
       <c r="E112" s="9">
         <v>94.4</v>
       </c>
       <c r="F112" s="9">
         <v>27.2</v>
       </c>
       <c r="G112" s="9">
         <v>19.100000000000001</v>
       </c>
       <c r="H112" s="93">
         <v>16</v>
       </c>
       <c r="I112" s="93">
         <v>14.4</v>
       </c>
       <c r="J112" s="93">
         <v>13.5</v>
       </c>
       <c r="K112" s="9">
         <v>12.8</v>
       </c>
       <c r="L112" s="9">
         <v>12.3</v>
       </c>
       <c r="M112" s="9">
         <v>11.9</v>
       </c>
       <c r="N112" s="43">
         <v>11.6</v>
       </c>
     </row>
     <row r="113" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="B113" s="8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C113" s="9">
         <v>99.2</v>
       </c>
       <c r="D113" s="9">
         <v>103.3</v>
       </c>
       <c r="E113" s="9">
         <v>103.5</v>
       </c>
       <c r="F113" s="9">
         <v>101.4</v>
       </c>
       <c r="G113" s="9">
         <v>99.7</v>
       </c>
       <c r="H113" s="93">
         <v>98.6</v>
       </c>
       <c r="I113" s="93">
         <v>97.3</v>
       </c>
       <c r="J113" s="93">
         <v>96.3</v>
       </c>
       <c r="K113" s="9">
         <v>95.6</v>
       </c>
       <c r="L113" s="9">
         <v>94.9</v>
       </c>
       <c r="M113" s="9">
         <v>94.3</v>
       </c>
       <c r="N113" s="43">
         <v>93.9</v>
       </c>
     </row>
     <row r="114" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B114" s="8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C114" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D114" s="9">
         <v>111.7</v>
       </c>
       <c r="E114" s="9">
         <v>100</v>
       </c>
       <c r="F114" s="9">
         <v>95.9</v>
       </c>
       <c r="G114" s="9">
         <v>92.7</v>
       </c>
       <c r="H114" s="93">
         <v>90.8</v>
       </c>
       <c r="I114" s="93">
         <v>89.2</v>
       </c>
       <c r="J114" s="93">
         <v>88</v>
       </c>
       <c r="K114" s="9">
         <v>87.1</v>
       </c>
       <c r="L114" s="9">
         <v>86.4</v>
       </c>
       <c r="M114" s="9">
         <v>85.7</v>
       </c>
       <c r="N114" s="43">
         <v>85.3</v>
       </c>
     </row>
     <row r="115" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B115" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C115" s="9">
         <v>157.6</v>
       </c>
       <c r="D115" s="9">
         <v>150.6</v>
       </c>
       <c r="E115" s="9">
         <v>146</v>
       </c>
       <c r="F115" s="9">
         <v>138.69999999999999</v>
       </c>
       <c r="G115" s="9">
         <v>133.1</v>
       </c>
       <c r="H115" s="93">
         <v>126.2</v>
       </c>
       <c r="I115" s="93">
         <v>106.5</v>
       </c>
       <c r="J115" s="93">
         <v>105.4</v>
       </c>
       <c r="K115" s="9">
         <v>104.3</v>
       </c>
       <c r="L115" s="9">
         <v>104.4</v>
       </c>
       <c r="M115" s="9">
         <v>102.6</v>
       </c>
       <c r="N115" s="43">
         <v>101.4</v>
       </c>
     </row>
     <row r="116" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B116" s="8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C116" s="9">
         <v>99.2</v>
       </c>
       <c r="D116" s="9">
         <v>98.6</v>
       </c>
       <c r="E116" s="9">
         <v>90.6</v>
       </c>
       <c r="F116" s="9">
         <v>30.7</v>
       </c>
       <c r="G116" s="9">
         <v>21.6</v>
       </c>
       <c r="H116" s="93">
         <v>18</v>
       </c>
       <c r="I116" s="93">
         <v>15.9</v>
       </c>
       <c r="J116" s="93">
         <v>14.6</v>
       </c>
       <c r="K116" s="9">
         <v>13.7</v>
       </c>
       <c r="L116" s="9">
         <v>13.1</v>
       </c>
       <c r="M116" s="9">
         <v>12.6</v>
       </c>
       <c r="N116" s="43">
         <v>12.2</v>
       </c>
     </row>
     <row r="117" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B117" s="31" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C117" s="14">
         <v>99.2</v>
       </c>
       <c r="D117" s="14">
         <v>102.8</v>
       </c>
       <c r="E117" s="14">
         <v>107.5</v>
       </c>
       <c r="F117" s="14">
         <v>111.8</v>
       </c>
       <c r="G117" s="14">
         <v>113.1</v>
       </c>
       <c r="H117" s="95">
         <v>113.9</v>
       </c>
       <c r="I117" s="95">
         <v>114.8</v>
       </c>
       <c r="J117" s="95">
         <v>115.5</v>
       </c>
@@ -6957,648 +6958,679 @@
       <c r="H118" s="92"/>
       <c r="I118" s="92"/>
       <c r="J118" s="92"/>
       <c r="K118" s="92"/>
       <c r="L118" s="92"/>
       <c r="M118" s="92"/>
       <c r="N118" s="92"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A119" s="92"/>
       <c r="B119" s="92"/>
       <c r="C119" s="92"/>
       <c r="D119" s="92"/>
       <c r="E119" s="92"/>
       <c r="F119" s="92"/>
       <c r="G119" s="92"/>
       <c r="H119" s="92"/>
       <c r="I119" s="92"/>
       <c r="J119" s="92"/>
       <c r="K119" s="92"/>
       <c r="L119" s="92"/>
       <c r="M119" s="92"/>
       <c r="N119" s="92"/>
     </row>
     <row r="120" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="108" t="s">
-[...2 lines deleted...]
-      <c r="B120" s="106"/>
+      <c r="A120" s="111" t="s">
+        <v>45</v>
+      </c>
+      <c r="B120" s="109"/>
       <c r="C120" s="49" t="s">
+        <v>146</v>
+      </c>
+      <c r="D120" s="49" t="s">
         <v>147</v>
       </c>
-      <c r="D120" s="49" t="s">
+      <c r="E120" s="49" t="s">
         <v>148</v>
       </c>
-      <c r="E120" s="49" t="s">
+      <c r="F120" s="49" t="s">
         <v>149</v>
       </c>
-      <c r="F120" s="49" t="s">
+      <c r="G120" s="49" t="s">
         <v>150</v>
       </c>
-      <c r="G120" s="49" t="s">
+      <c r="H120" s="49" t="s">
         <v>151</v>
       </c>
-      <c r="H120" s="49" t="s">
+      <c r="I120" s="49" t="s">
         <v>152</v>
       </c>
-      <c r="I120" s="49" t="s">
+      <c r="J120" s="49" t="s">
         <v>153</v>
       </c>
-      <c r="J120" s="49" t="s">
+      <c r="K120" s="49" t="s">
         <v>154</v>
       </c>
-      <c r="K120" s="49" t="s">
+      <c r="L120" s="49" t="s">
         <v>155</v>
       </c>
-      <c r="L120" s="49" t="s">
+      <c r="M120" s="49" t="s">
         <v>156</v>
       </c>
-      <c r="M120" s="49" t="s">
+      <c r="N120" s="49" t="s">
         <v>157</v>
       </c>
-      <c r="N120" s="49" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="108"/>
-      <c r="B121" s="107"/>
+      <c r="A121" s="111"/>
+      <c r="B121" s="110"/>
       <c r="C121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="D121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="E121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="F121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="G121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="H121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="I121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="J121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="K121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="L121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="M121" s="49" t="s">
         <v>0</v>
       </c>
       <c r="N121" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="98" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B122" s="102" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C122" s="93">
         <v>107.4</v>
       </c>
       <c r="D122" s="9">
         <v>112.1</v>
       </c>
       <c r="E122" s="9">
         <v>115.3</v>
       </c>
       <c r="F122" s="93">
         <v>111.4</v>
       </c>
       <c r="G122" s="9">
         <v>108.3</v>
       </c>
       <c r="H122" s="93">
         <f>'[1]1'!L6</f>
         <v>100.9</v>
       </c>
       <c r="I122" s="9">
         <v>100.9</v>
       </c>
-      <c r="J122" s="109">
+      <c r="J122" s="103">
         <v>101.5</v>
       </c>
-      <c r="K122" s="9"/>
+      <c r="K122" s="103">
+        <v>101.8</v>
+      </c>
       <c r="L122" s="9"/>
       <c r="M122" s="9"/>
       <c r="N122" s="94"/>
     </row>
     <row r="123" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="99" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C123" s="9">
         <v>124.2</v>
       </c>
       <c r="D123" s="9">
         <v>126.1</v>
       </c>
       <c r="E123" s="9">
         <v>129.4</v>
       </c>
       <c r="F123" s="93">
         <v>123.9</v>
       </c>
       <c r="G123" s="9">
         <v>117.1</v>
       </c>
       <c r="H123" s="93">
         <f>'[1]1'!L7</f>
         <v>103.5</v>
       </c>
       <c r="I123" s="9">
         <v>101.7</v>
       </c>
-      <c r="J123" s="109">
+      <c r="J123" s="103">
         <v>101.3</v>
       </c>
-      <c r="K123" s="9"/>
+      <c r="K123" s="103">
+        <v>101.8</v>
+      </c>
       <c r="L123" s="9"/>
       <c r="M123" s="9"/>
       <c r="N123" s="43"/>
     </row>
     <row r="124" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="B124" s="8" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C124" s="9">
         <v>81</v>
       </c>
       <c r="D124" s="9">
         <v>81.599999999999994</v>
       </c>
       <c r="E124" s="9">
         <v>81.3</v>
       </c>
       <c r="F124" s="93">
         <v>83.6</v>
       </c>
       <c r="G124" s="9">
         <v>86.3</v>
       </c>
       <c r="H124" s="93">
         <f>'[1]1'!L8</f>
         <v>100.1</v>
       </c>
       <c r="I124" s="9">
         <v>110.9</v>
       </c>
-      <c r="J124" s="109">
+      <c r="J124" s="103">
         <v>118.8</v>
       </c>
-      <c r="K124" s="9"/>
+      <c r="K124" s="103">
+        <v>125.2</v>
+      </c>
       <c r="L124" s="9"/>
       <c r="M124" s="9"/>
       <c r="N124" s="43"/>
     </row>
     <row r="125" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B125" s="8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C125" s="9">
         <v>83.4</v>
       </c>
       <c r="D125" s="9">
         <v>84.3</v>
       </c>
       <c r="E125" s="9">
         <v>81.8</v>
       </c>
       <c r="F125" s="93">
         <v>84.3</v>
       </c>
       <c r="G125" s="9">
         <v>86.9</v>
       </c>
       <c r="H125" s="93">
         <f>'[1]1'!L9</f>
         <v>100.4</v>
       </c>
       <c r="I125" s="9">
         <v>110.8</v>
       </c>
-      <c r="J125" s="109">
+      <c r="J125" s="103">
         <v>118.5</v>
       </c>
-      <c r="K125" s="9"/>
+      <c r="K125" s="103">
+        <v>124.7</v>
+      </c>
       <c r="L125" s="9"/>
       <c r="M125" s="9"/>
       <c r="N125" s="43"/>
     </row>
     <row r="126" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B126" s="8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C126" s="9">
         <v>80</v>
       </c>
       <c r="D126" s="9">
         <v>81.400000000000006</v>
       </c>
       <c r="E126" s="9">
         <v>81.8</v>
       </c>
       <c r="F126" s="93">
         <v>83.8</v>
       </c>
       <c r="G126" s="9">
         <v>86.2</v>
       </c>
       <c r="H126" s="93">
         <f>'[1]1'!L10</f>
         <v>87.4</v>
       </c>
       <c r="I126" s="9">
         <v>89.1</v>
       </c>
-      <c r="J126" s="109">
+      <c r="J126" s="103">
         <v>90.1</v>
       </c>
-      <c r="K126" s="9"/>
+      <c r="K126" s="103">
+        <v>90.9</v>
+      </c>
       <c r="L126" s="9"/>
       <c r="M126" s="9"/>
       <c r="N126" s="43"/>
     </row>
     <row r="127" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="100" t="s">
+        <v>56</v>
+      </c>
+      <c r="B127" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C127" s="9">
         <v>143.19999999999999</v>
       </c>
       <c r="D127" s="9">
         <v>112.6</v>
       </c>
       <c r="E127" s="9">
         <v>104.4</v>
       </c>
       <c r="F127" s="93">
         <v>102.4</v>
       </c>
       <c r="G127" s="9">
         <v>102.6</v>
       </c>
       <c r="H127" s="93">
         <f>'[1]1'!L11</f>
         <v>102.1</v>
       </c>
       <c r="I127" s="9">
         <v>101.7</v>
       </c>
-      <c r="J127" s="109">
+      <c r="J127" s="103">
         <v>101.1</v>
       </c>
-      <c r="K127" s="9"/>
+      <c r="K127" s="103">
+        <v>100.7</v>
+      </c>
       <c r="L127" s="9"/>
       <c r="M127" s="9"/>
       <c r="N127" s="43"/>
     </row>
     <row r="128" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" s="8" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C128" s="9">
         <v>90.6</v>
       </c>
       <c r="D128" s="9">
         <v>93</v>
       </c>
       <c r="E128" s="9">
         <v>95.1</v>
       </c>
       <c r="F128" s="93">
         <v>94.6</v>
       </c>
       <c r="G128" s="9">
         <v>95.4</v>
       </c>
       <c r="H128" s="93">
         <f>'[1]1'!L12</f>
         <v>95.5</v>
       </c>
       <c r="I128" s="9">
         <v>94.9</v>
       </c>
-      <c r="J128" s="109">
+      <c r="J128" s="103">
         <v>94.2</v>
       </c>
-      <c r="K128" s="9"/>
+      <c r="K128" s="103">
+        <v>93.6</v>
+      </c>
       <c r="L128" s="9"/>
       <c r="M128" s="9"/>
       <c r="N128" s="43"/>
     </row>
     <row r="129" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="100" t="s">
+        <v>60</v>
+      </c>
+      <c r="B129" s="8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C129" s="9">
         <v>85.2</v>
       </c>
       <c r="D129" s="9">
         <v>85.4</v>
       </c>
       <c r="E129" s="9">
         <v>86.7</v>
       </c>
       <c r="F129" s="93">
         <v>88.1</v>
       </c>
       <c r="G129" s="9">
         <v>90.1</v>
       </c>
       <c r="H129" s="93">
         <f>'[1]1'!L13</f>
         <v>101.5</v>
       </c>
       <c r="I129" s="9">
         <v>109.8</v>
       </c>
-      <c r="J129" s="109">
+      <c r="J129" s="103">
         <v>115.8</v>
       </c>
-      <c r="K129" s="9"/>
+      <c r="K129" s="103">
+        <v>120.5</v>
+      </c>
       <c r="L129" s="9"/>
       <c r="M129" s="9"/>
       <c r="N129" s="43"/>
     </row>
     <row r="130" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="100" t="s">
+        <v>62</v>
+      </c>
+      <c r="B130" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C130" s="9">
         <v>103.5</v>
       </c>
       <c r="D130" s="9">
         <v>105.5</v>
       </c>
       <c r="E130" s="9">
         <v>101.3</v>
       </c>
       <c r="F130" s="93">
         <v>97.8</v>
       </c>
       <c r="G130" s="9">
         <v>96.9</v>
       </c>
       <c r="H130" s="93">
         <f>'[1]1'!L14</f>
         <v>101.9</v>
       </c>
       <c r="I130" s="9">
         <v>105.4</v>
       </c>
-      <c r="J130" s="109">
+      <c r="J130" s="103">
         <v>107.6</v>
       </c>
-      <c r="K130" s="9"/>
+      <c r="K130" s="103">
+        <v>109.4</v>
+      </c>
       <c r="L130" s="9"/>
       <c r="M130" s="9"/>
       <c r="N130" s="43"/>
     </row>
     <row r="131" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="100" t="s">
+        <v>64</v>
+      </c>
+      <c r="B131" s="8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C131" s="9">
         <v>83.3</v>
       </c>
       <c r="D131" s="9">
         <v>84.1</v>
       </c>
       <c r="E131" s="9">
         <v>85.1</v>
       </c>
       <c r="F131" s="93">
         <v>87.2</v>
       </c>
       <c r="G131" s="9">
         <v>89</v>
       </c>
       <c r="H131" s="93">
         <f>'[1]1'!L15</f>
         <v>89.8</v>
       </c>
       <c r="I131" s="9">
         <v>90.8</v>
       </c>
-      <c r="J131" s="109">
+      <c r="J131" s="103">
         <v>91.3</v>
       </c>
-      <c r="K131" s="9"/>
+      <c r="K131" s="103">
+        <v>91.7</v>
+      </c>
       <c r="L131" s="9"/>
       <c r="M131" s="9"/>
       <c r="N131" s="43"/>
     </row>
     <row r="132" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B132" s="8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C132" s="9">
         <v>67.599999999999994</v>
       </c>
       <c r="D132" s="9">
         <v>135.1</v>
       </c>
       <c r="E132" s="9">
         <v>112.9</v>
       </c>
       <c r="F132" s="93">
         <v>104.1</v>
       </c>
       <c r="G132" s="9">
         <v>100.8</v>
       </c>
       <c r="H132" s="93">
         <f>'[1]1'!L16</f>
         <v>101.6</v>
       </c>
       <c r="I132" s="9">
         <v>102.4</v>
       </c>
-      <c r="J132" s="109">
+      <c r="J132" s="103">
         <v>102.7</v>
       </c>
-      <c r="K132" s="9"/>
+      <c r="K132" s="103">
+        <v>103</v>
+      </c>
       <c r="L132" s="9"/>
       <c r="M132" s="9"/>
       <c r="N132" s="43"/>
     </row>
     <row r="133" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B133" s="8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C133" s="9">
         <v>84</v>
       </c>
       <c r="D133" s="9">
         <v>85.9</v>
       </c>
       <c r="E133" s="9">
         <v>86.8</v>
       </c>
       <c r="F133" s="93">
         <v>84.7</v>
       </c>
       <c r="G133" s="9">
         <v>87.6</v>
       </c>
       <c r="H133" s="93">
         <f>'[1]1'!L17</f>
         <v>94.1</v>
       </c>
       <c r="I133" s="9">
         <v>98.5</v>
       </c>
-      <c r="J133" s="109">
+      <c r="J133" s="103">
         <v>102.4</v>
       </c>
-      <c r="K133" s="9"/>
+      <c r="K133" s="103">
+        <v>101.8</v>
+      </c>
       <c r="L133" s="9"/>
       <c r="M133" s="9"/>
       <c r="N133" s="43"/>
     </row>
     <row r="134" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B134" s="8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C134" s="9">
         <v>86.7</v>
       </c>
       <c r="D134" s="9">
         <v>89.3</v>
       </c>
       <c r="E134" s="9">
         <v>87.5</v>
       </c>
       <c r="F134" s="93">
         <v>88</v>
       </c>
       <c r="G134" s="9">
         <v>89.5</v>
       </c>
       <c r="H134" s="93">
         <f>'[1]1'!L18</f>
         <v>100.9</v>
       </c>
       <c r="I134" s="9">
         <v>109.9</v>
       </c>
-      <c r="J134" s="109">
+      <c r="J134" s="103">
         <v>116.4</v>
       </c>
-      <c r="K134" s="9"/>
+      <c r="K134" s="103">
+        <v>121.5</v>
+      </c>
       <c r="L134" s="9"/>
       <c r="M134" s="9"/>
       <c r="N134" s="43"/>
     </row>
     <row r="135" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="100" t="s">
+        <v>72</v>
+      </c>
+      <c r="B135" s="31" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C135" s="14">
         <v>103.4</v>
       </c>
       <c r="D135" s="14">
         <v>104.8</v>
       </c>
       <c r="E135" s="14">
         <v>101.7</v>
       </c>
       <c r="F135" s="95">
         <v>98.2</v>
       </c>
       <c r="G135" s="14">
         <v>97.5</v>
       </c>
       <c r="H135" s="95">
         <f>'[1]1'!L19</f>
         <v>96.6</v>
       </c>
       <c r="I135" s="14">
         <v>95.6</v>
       </c>
-      <c r="J135" s="110">
+      <c r="J135" s="104">
         <v>94.7</v>
       </c>
-      <c r="K135" s="14"/>
+      <c r="K135" s="103">
+        <v>94</v>
+      </c>
       <c r="L135" s="14"/>
       <c r="M135" s="14"/>
       <c r="N135" s="14"/>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="K136" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B120:B121"/>
     <mergeCell ref="A120:A121"/>
     <mergeCell ref="A64:A65"/>
     <mergeCell ref="A83:A84"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="A102:A103"/>
     <mergeCell ref="B83:B84"/>
     <mergeCell ref="B102:B103"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="B45:B46"/>
     <mergeCell ref="B64:B65"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>