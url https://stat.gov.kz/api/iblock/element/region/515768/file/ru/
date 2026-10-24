--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -153,78 +153,78 @@
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Управление статистики торговли</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -315,51 +315,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -399,50 +399,51 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -855,258 +856,258 @@
       <c r="B13" s="14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="16">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="16">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="18" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="19" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="113.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="20"/>
       <c r="B2" s="21"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="20"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
       <c r="B5" s="20"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="20"/>
       <c r="B6" s="22" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="20"/>
       <c r="B7" s="22" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="B8" s="22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="20"/>
       <c r="B9" s="22" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="20"/>
       <c r="B10" s="22" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="20"/>
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="20"/>
       <c r="B12" s="23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="B13" s="22"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="20"/>
       <c r="B14" s="22"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="20"/>
       <c r="B18" s="24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...10 lines deleted...]
-      <c r="M1" s="35"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="36" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="A2" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="2" t="s">
@@ -1418,51 +1419,53 @@
       </c>
       <c r="B11" s="31">
         <v>584.6</v>
       </c>
       <c r="C11" s="31">
         <v>548.4</v>
       </c>
       <c r="D11" s="27">
         <v>649.70000000000005</v>
       </c>
       <c r="E11" s="33">
         <v>647.29999999999995</v>
       </c>
       <c r="F11" s="27">
         <v>1306.4000000000001</v>
       </c>
       <c r="G11" s="34">
         <v>851.2</v>
       </c>
       <c r="H11" s="33">
         <v>763.1</v>
       </c>
       <c r="I11" s="34">
         <v>799.2</v>
       </c>
-      <c r="J11" s="34"/>
+      <c r="J11" s="35">
+        <v>1301.5</v>
+      </c>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>