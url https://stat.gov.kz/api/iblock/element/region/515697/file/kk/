--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -1,84 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31CDB06D-C532-492E-9B2B-0A7B0E13F27F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="911" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Ұлытау" sheetId="10" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C11" i="10" l="1"/>
+  <c r="S11" i="10" l="1"/>
   <c r="Y7" i="10"/>
   <c r="X7" i="10"/>
+  <c r="W7" i="10"/>
+  <c r="V7" i="10"/>
   <c r="U7" i="10"/>
   <c r="T7" i="10"/>
   <c r="S7" i="10"/>
-  <c r="S11" i="10" s="1"/>
   <c r="R7" i="10"/>
+  <c r="C11" i="10" l="1"/>
   <c r="Q7" i="10"/>
   <c r="P7" i="10"/>
   <c r="O7" i="10"/>
   <c r="O11" i="10" s="1"/>
   <c r="N7" i="10"/>
   <c r="M7" i="10"/>
   <c r="L7" i="10"/>
   <c r="K7" i="10"/>
   <c r="K11" i="10" s="1"/>
   <c r="J7" i="10"/>
   <c r="I7" i="10"/>
   <c r="H7" i="10"/>
   <c r="G7" i="10"/>
   <c r="G11" i="10" s="1"/>
   <c r="F7" i="10"/>
   <c r="E7" i="10"/>
   <c r="D7" i="10"/>
   <c r="C7" i="10"/>
   <c r="B7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="16">
   <si>
@@ -119,55 +120,56 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">
    * Алдын ала деректер.</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>ү</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-маусым*</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым*</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -233,50 +235,57 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -339,189 +348,194 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -549,51 +563,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -726,307 +740,307 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="J15" sqref="J15"/>
+      <selection pane="bottomRight" activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="39.44140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="28" max="29" width="9.33203125" customWidth="1"/>
+    <col min="1" max="1" width="39.42578125" customWidth="1"/>
+    <col min="24" max="25" width="9.28515625" customWidth="1"/>
+    <col min="26" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="29" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:45" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="25"/>
-[...38 lines deleted...]
-      <c r="AO1" s="26"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="16"/>
+      <c r="AA1" s="16"/>
+      <c r="AB1" s="16"/>
+      <c r="AC1" s="16"/>
+      <c r="AD1" s="16"/>
+      <c r="AE1" s="16"/>
+      <c r="AF1" s="16"/>
+      <c r="AG1" s="16"/>
+      <c r="AH1" s="16"/>
+      <c r="AI1" s="16"/>
+      <c r="AJ1" s="16"/>
+      <c r="AK1" s="16"/>
+      <c r="AL1" s="16"/>
+      <c r="AM1" s="16"/>
+      <c r="AN1" s="16"/>
+      <c r="AO1" s="16"/>
       <c r="AP1" s="15"/>
       <c r="AQ1" s="15"/>
       <c r="AR1" s="15"/>
       <c r="AS1" s="15"/>
     </row>
-    <row r="2" spans="1:45" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+    <row r="2" spans="1:45" s="2" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A2" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="25"/>
-[...38 lines deleted...]
-      <c r="AO2" s="26"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="16"/>
+      <c r="AA2" s="16"/>
+      <c r="AB2" s="16"/>
+      <c r="AC2" s="16"/>
+      <c r="AD2" s="16"/>
+      <c r="AE2" s="16"/>
+      <c r="AF2" s="16"/>
+      <c r="AG2" s="16"/>
+      <c r="AH2" s="16"/>
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AL2" s="16"/>
+      <c r="AM2" s="16"/>
+      <c r="AN2" s="16"/>
+      <c r="AO2" s="16"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
     </row>
-    <row r="3" spans="1:45" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:45" s="2" customFormat="1" ht="12">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
       <c r="AA3" s="15"/>
       <c r="AB3" s="15"/>
       <c r="AC3" s="15"/>
       <c r="AD3" s="15"/>
       <c r="AE3" s="15"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="15"/>
       <c r="AK3" s="15"/>
       <c r="AL3" s="15"/>
       <c r="AM3" s="15"/>
       <c r="AN3" s="15"/>
       <c r="AO3" s="15"/>
       <c r="AP3" s="15"/>
       <c r="AQ3" s="15"/>
       <c r="AR3" s="15"/>
       <c r="AS3" s="15"/>
     </row>
-    <row r="4" spans="1:45" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="22" t="s">
+    <row r="4" spans="1:45" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="25">
         <v>2022</v>
       </c>
-      <c r="C4" s="20"/>
-[...2 lines deleted...]
-      <c r="F4" s="16">
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="25">
         <v>2023</v>
       </c>
-      <c r="G4" s="17"/>
-[...2 lines deleted...]
-      <c r="J4" s="16">
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="25">
         <v>2024</v>
       </c>
-      <c r="K4" s="17"/>
-[...2 lines deleted...]
-      <c r="N4" s="16">
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="25">
         <v>2025</v>
       </c>
-      <c r="O4" s="17"/>
-[...2 lines deleted...]
-      <c r="R4" s="16" t="s">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="17"/>
-[...2 lines deleted...]
-      <c r="V4" s="16" t="s">
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="W4" s="17"/>
-[...1 lines deleted...]
-      <c r="Y4" s="18"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="27"/>
     </row>
-    <row r="5" spans="1:45" s="4" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="D5" s="19" t="s">
+    <row r="5" spans="1:45" s="4" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A5" s="30"/>
+      <c r="B5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="19"/>
-[...4 lines deleted...]
-      <c r="H5" s="19" t="s">
+      <c r="E5" s="28"/>
+      <c r="F5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="19"/>
-[...4 lines deleted...]
-      <c r="L5" s="19" t="s">
+      <c r="I5" s="28"/>
+      <c r="J5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="19"/>
-[...4 lines deleted...]
-      <c r="P5" s="19" t="s">
+      <c r="M5" s="28"/>
+      <c r="N5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="28"/>
+      <c r="P5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="19"/>
-[...4 lines deleted...]
-      <c r="T5" s="19" t="s">
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="28"/>
+      <c r="T5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="19"/>
-[...4 lines deleted...]
-      <c r="X5" s="19" t="s">
+      <c r="U5" s="28"/>
+      <c r="V5" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="19"/>
+      <c r="Y5" s="28"/>
     </row>
-    <row r="6" spans="1:45" s="3" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
-      <c r="A6" s="24"/>
+    <row r="6" spans="1:45" s="3" customFormat="1" ht="33.75">
+      <c r="A6" s="31"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -1056,691 +1070,693 @@
       <c r="R6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:45" s="5" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="33" t="s">
+    <row r="7" spans="1:45" s="5" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="27">
+      <c r="B7" s="17">
         <f t="shared" ref="B7:Y7" si="0">B8+B9+B10</f>
         <v>228.22150000000002</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="17">
         <f t="shared" si="0"/>
         <v>142.66201000000001</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="17">
         <f t="shared" si="0"/>
         <v>2092.2952700000005</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="17">
         <f t="shared" si="0"/>
         <v>5489.5795799999996</v>
       </c>
-      <c r="F7" s="27">
+      <c r="F7" s="17">
         <f t="shared" si="0"/>
         <v>340.423</v>
       </c>
-      <c r="G7" s="27">
+      <c r="G7" s="17">
         <f t="shared" si="0"/>
         <v>85.164900000000003</v>
       </c>
-      <c r="H7" s="27">
+      <c r="H7" s="17">
         <f t="shared" si="0"/>
         <v>3288.2187500000005</v>
       </c>
-      <c r="I7" s="27">
+      <c r="I7" s="17">
         <f t="shared" si="0"/>
         <v>5604.7142800000001</v>
       </c>
-      <c r="J7" s="27">
+      <c r="J7" s="17">
         <f t="shared" si="0"/>
         <v>553.77</v>
       </c>
-      <c r="K7" s="27">
+      <c r="K7" s="17">
         <f t="shared" si="0"/>
         <v>145.19999999999999</v>
       </c>
-      <c r="L7" s="27">
+      <c r="L7" s="17">
         <f t="shared" si="0"/>
         <v>2784.7</v>
       </c>
-      <c r="M7" s="27">
+      <c r="M7" s="17">
         <f t="shared" si="0"/>
         <v>5120.2</v>
       </c>
-      <c r="N7" s="27">
+      <c r="N7" s="17">
         <f t="shared" si="0"/>
         <v>2.081</v>
       </c>
-      <c r="O7" s="27">
+      <c r="O7" s="17">
         <f t="shared" si="0"/>
         <v>10.4</v>
       </c>
-      <c r="P7" s="27">
+      <c r="P7" s="17">
         <f t="shared" si="0"/>
         <v>2102.9</v>
       </c>
-      <c r="Q7" s="27">
+      <c r="Q7" s="17">
         <f t="shared" si="0"/>
         <v>6550.5</v>
       </c>
-      <c r="R7" s="27">
-        <f>R9+R10</f>
+      <c r="R7" s="37">
+        <f>R9+R10+T21</f>
         <v>0.8</v>
       </c>
-      <c r="S7" s="27">
-        <f>S9+S10</f>
+      <c r="S7" s="37">
+        <f>S9+S10+S8</f>
         <v>1.7</v>
       </c>
-      <c r="T7" s="27">
-[...19 lines deleted...]
-        <v>3130.6000000000004</v>
+      <c r="T7" s="37">
+        <f t="shared" ref="T7:Y7" si="1">T8+T9+T10</f>
+        <v>1033.8</v>
+      </c>
+      <c r="U7" s="37">
+        <f t="shared" si="1"/>
+        <v>3723.3</v>
+      </c>
+      <c r="V7" s="37">
+        <f>V8+V9+V10</f>
+        <v>0</v>
+      </c>
+      <c r="W7" s="37">
+        <f>W8+W9+W10</f>
+        <v>0</v>
+      </c>
+      <c r="X7" s="37">
+        <f t="shared" si="1"/>
+        <v>1206.3</v>
+      </c>
+      <c r="Y7" s="37">
+        <f t="shared" si="1"/>
+        <v>3663.6</v>
       </c>
     </row>
-    <row r="8" spans="1:45" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="29" t="s">
+    <row r="8" spans="1:45" s="1" customFormat="1" ht="30" customHeight="1">
+      <c r="A8" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="18">
         <v>13.288500000000001</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="18">
         <v>34.758989999999997</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="18">
         <v>38.318330000000003</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="18">
         <v>99.539500000000018</v>
       </c>
-      <c r="F8" s="28">
-[...5 lines deleted...]
-      <c r="H8" s="28">
+      <c r="F8" s="18">
+        <v>0</v>
+      </c>
+      <c r="G8" s="18">
+        <v>0</v>
+      </c>
+      <c r="H8" s="18">
         <v>707.79484000000002</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="18">
         <v>176.07602</v>
       </c>
-      <c r="J8" s="28">
-[...5 lines deleted...]
-      <c r="L8" s="28">
+      <c r="J8" s="18">
+        <v>0</v>
+      </c>
+      <c r="K8" s="18">
+        <v>0</v>
+      </c>
+      <c r="L8" s="18">
         <v>213.6</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="18">
         <v>61.3</v>
       </c>
-      <c r="N8" s="29">
-[...5 lines deleted...]
-      <c r="P8" s="29">
+      <c r="N8" s="19">
+        <v>0</v>
+      </c>
+      <c r="O8" s="19">
+        <v>0</v>
+      </c>
+      <c r="P8" s="19">
         <v>19.2</v>
       </c>
-      <c r="Q8" s="29">
+      <c r="Q8" s="19">
         <v>26.8</v>
       </c>
-      <c r="R8" s="30">
-[...5 lines deleted...]
-      <c r="T8" s="30">
+      <c r="R8" s="34">
+        <v>0</v>
+      </c>
+      <c r="S8" s="34">
+        <v>0</v>
+      </c>
+      <c r="T8" s="35">
         <v>10.4</v>
       </c>
-      <c r="U8" s="30">
+      <c r="U8" s="35">
         <v>15.2</v>
       </c>
-      <c r="V8" s="30">
-[...5 lines deleted...]
-      <c r="X8" s="30">
+      <c r="V8" s="34">
+        <v>0</v>
+      </c>
+      <c r="W8" s="34">
+        <v>0</v>
+      </c>
+      <c r="X8" s="35">
         <v>2.6</v>
       </c>
-      <c r="Y8" s="30">
+      <c r="Y8" s="35">
         <v>6.7</v>
       </c>
     </row>
-    <row r="9" spans="1:45" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:45" s="1" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="28">
-[...5 lines deleted...]
-      <c r="D9" s="28">
+      <c r="B9" s="18">
+        <v>0</v>
+      </c>
+      <c r="C9" s="18">
+        <v>0</v>
+      </c>
+      <c r="D9" s="18">
         <v>171.66936000000001</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="18">
         <v>389.14970999999997</v>
       </c>
-      <c r="F9" s="28">
-[...5 lines deleted...]
-      <c r="H9" s="28">
+      <c r="F9" s="18">
+        <v>0</v>
+      </c>
+      <c r="G9" s="18">
+        <v>0</v>
+      </c>
+      <c r="H9" s="18">
         <v>167.67384999999999</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="18">
         <v>290.07015000000001</v>
       </c>
-      <c r="J9" s="28">
-[...5 lines deleted...]
-      <c r="L9" s="28">
+      <c r="J9" s="18">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>0</v>
+      </c>
+      <c r="L9" s="18">
         <v>192.6</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="18">
         <v>390</v>
       </c>
-      <c r="N9" s="31">
-[...5 lines deleted...]
-      <c r="P9" s="31">
+      <c r="N9" s="20">
+        <v>0</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0</v>
+      </c>
+      <c r="P9" s="20">
         <v>155.19999999999999</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="Q9" s="20">
         <v>602.79999999999995</v>
       </c>
-      <c r="R9" s="30">
-[...21 lines deleted...]
-        <v>256.10000000000002</v>
+      <c r="R9" s="34">
+        <v>0</v>
+      </c>
+      <c r="S9" s="34">
+        <v>0</v>
+      </c>
+      <c r="T9" s="34">
+        <v>85.5</v>
+      </c>
+      <c r="U9" s="34">
+        <v>407.2</v>
+      </c>
+      <c r="V9" s="34">
+        <v>0</v>
+      </c>
+      <c r="W9" s="34">
+        <v>0</v>
+      </c>
+      <c r="X9" s="34">
+        <v>97.1</v>
+      </c>
+      <c r="Y9" s="34">
+        <v>443.5</v>
       </c>
     </row>
-    <row r="10" spans="1:45" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:45" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="18">
         <v>214.93300000000002</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="18">
         <v>107.90302</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="18">
         <v>1882.3075800000004</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="18">
         <v>5000.8903699999992</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="18">
         <v>340.423</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="18">
         <v>85.164900000000003</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="18">
         <v>2412.7500600000003</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="18">
         <v>5138.5681100000002</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="18">
         <v>553.77</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="18">
         <v>145.19999999999999</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="18">
         <v>2378.5</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="18">
         <v>4668.8999999999996</v>
       </c>
-      <c r="N10" s="31">
+      <c r="N10" s="20">
         <v>2.081</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O10" s="20">
         <v>10.4</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="20">
         <v>1928.5</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="Q10" s="20">
         <v>5920.9</v>
       </c>
-      <c r="R10" s="30">
+      <c r="R10" s="35">
         <v>0.8</v>
       </c>
-      <c r="S10" s="30">
+      <c r="S10" s="35">
         <v>1.7</v>
       </c>
-      <c r="T10" s="30">
-[...15 lines deleted...]
-        <v>2867.8</v>
+      <c r="T10" s="35">
+        <v>937.9</v>
+      </c>
+      <c r="U10" s="35">
+        <v>3300.9</v>
+      </c>
+      <c r="V10" s="34">
+        <v>0</v>
+      </c>
+      <c r="W10" s="34">
+        <v>0</v>
+      </c>
+      <c r="X10" s="35">
+        <v>1106.5999999999999</v>
+      </c>
+      <c r="Y10" s="35">
+        <v>3213.4</v>
       </c>
     </row>
-    <row r="11" spans="1:45" s="6" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="34" t="s">
+    <row r="11" spans="1:45" s="6" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A11" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="32"/>
-      <c r="C11" s="32">
+      <c r="B11" s="21"/>
+      <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>75.635426698390134</v>
       </c>
-      <c r="D11" s="32"/>
-[...2 lines deleted...]
-      <c r="G11" s="32">
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>100</v>
       </c>
-      <c r="H11" s="32"/>
-[...2 lines deleted...]
-      <c r="K11" s="28">
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18">
         <f>K10/K7*100</f>
         <v>100</v>
       </c>
-      <c r="L11" s="28"/>
-[...3 lines deleted...]
-        <f t="shared" ref="O11" si="1">O10/O7*100</f>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21">
+        <f t="shared" ref="O11" si="2">O10/O7*100</f>
         <v>100</v>
       </c>
-      <c r="P11" s="32"/>
-[...2 lines deleted...]
-      <c r="S11" s="32">
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="36">
         <f>S10/S7*100</f>
         <v>100</v>
       </c>
-      <c r="T11" s="32"/>
-[...6 lines deleted...]
-      <c r="Y11" s="32"/>
+      <c r="T11" s="36"/>
+      <c r="U11" s="36"/>
+      <c r="V11" s="36"/>
+      <c r="W11" s="36">
+        <v>0</v>
+      </c>
+      <c r="X11" s="36"/>
+      <c r="Y11" s="36"/>
     </row>
-    <row r="12" spans="1:45" s="6" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:45" s="6" customFormat="1" ht="11.25" customHeight="1">
       <c r="A12" s="8"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="9"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="9"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
       <c r="AB12" s="9"/>
       <c r="AC12" s="9"/>
       <c r="AD12" s="9"/>
       <c r="AE12" s="9"/>
       <c r="AF12" s="9"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="9"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
     </row>
-    <row r="13" spans="1:45" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:45" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
       <c r="X13" s="12"/>
       <c r="Y13" s="12"/>
       <c r="Z13" s="12"/>
       <c r="AA13" s="12"/>
       <c r="AB13" s="12"/>
       <c r="AC13" s="12"/>
       <c r="AD13" s="12"/>
       <c r="AE13" s="12"/>
       <c r="AF13" s="12"/>
       <c r="AG13" s="12"/>
       <c r="AH13" s="12"/>
       <c r="AI13" s="12"/>
       <c r="AJ13" s="12"/>
       <c r="AK13" s="12"/>
       <c r="AL13" s="12"/>
       <c r="AM13" s="12"/>
       <c r="AN13" s="12"/>
       <c r="AO13" s="12"/>
       <c r="AP13" s="12"/>
       <c r="AQ13" s="12"/>
       <c r="AR13" s="12"/>
       <c r="AS13" s="12"/>
     </row>
-    <row r="14" spans="1:45" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:45">
       <c r="A14" s="15"/>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" s="15"/>
       <c r="S14" s="15"/>
       <c r="T14" s="15"/>
       <c r="U14" s="15"/>
       <c r="V14" s="15"/>
       <c r="W14" s="15"/>
       <c r="X14" s="15"/>
       <c r="Y14" s="15"/>
       <c r="Z14" s="15"/>
       <c r="AA14" s="15"/>
       <c r="AB14" s="15"/>
       <c r="AC14" s="15"/>
       <c r="AD14" s="15"/>
       <c r="AE14" s="15"/>
       <c r="AF14" s="15"/>
       <c r="AG14" s="15"/>
       <c r="AH14" s="15"/>
       <c r="AI14" s="15"/>
       <c r="AJ14" s="15"/>
       <c r="AK14" s="15"/>
       <c r="AL14" s="15"/>
       <c r="AM14" s="15"/>
       <c r="AN14" s="15"/>
       <c r="AO14" s="15"/>
       <c r="AP14" s="15"/>
       <c r="AQ14" s="15"/>
       <c r="AR14" s="15"/>
       <c r="AS14" s="15"/>
     </row>
-    <row r="15" spans="1:45" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:45">
       <c r="A15" s="15"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="13"/>
       <c r="U15" s="13"/>
       <c r="V15" s="13"/>
       <c r="W15" s="13"/>
       <c r="X15" s="13"/>
       <c r="Y15" s="14"/>
       <c r="Z15" s="14"/>
       <c r="AA15" s="14"/>
       <c r="AB15" s="14"/>
       <c r="AC15" s="14"/>
       <c r="AD15" s="14"/>
       <c r="AE15" s="14"/>
       <c r="AF15" s="14"/>
       <c r="AG15" s="14"/>
       <c r="AH15" s="15"/>
       <c r="AI15" s="15"/>
       <c r="AJ15" s="15"/>
       <c r="AK15" s="15"/>
       <c r="AL15" s="15"/>
       <c r="AM15" s="15"/>
       <c r="AN15" s="15"/>
       <c r="AO15" s="15"/>
       <c r="AP15" s="15"/>
       <c r="AQ15" s="15"/>
       <c r="AR15" s="15"/>
       <c r="AS15" s="15"/>
     </row>
-    <row r="16" spans="1:45" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:45">
       <c r="A16" s="15"/>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16" s="15"/>
       <c r="S16" s="15"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="15"/>
       <c r="W16" s="15"/>
       <c r="X16" s="15"/>
       <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
       <c r="AA16" s="15"/>
       <c r="AB16" s="15"/>
       <c r="AC16" s="15"/>
       <c r="AD16" s="15"/>
       <c r="AE16" s="15"/>
       <c r="AF16" s="15"/>
       <c r="AG16" s="15"/>
       <c r="AH16" s="15"/>
       <c r="AI16" s="15"/>
       <c r="AJ16" s="15"/>
       <c r="AK16" s="15"/>
       <c r="AL16" s="15"/>
       <c r="AM16" s="15"/>
       <c r="AN16" s="15"/>
       <c r="AO16" s="15"/>
       <c r="AP16" s="15"/>
       <c r="AQ16" s="15"/>
       <c r="AR16" s="15"/>
       <c r="AS16" s="15"/>
     </row>
-    <row r="20" spans="40:40" x14ac:dyDescent="0.3">
+    <row r="20" spans="40:40">
       <c r="AN20" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="R4:U4"/>
-    <mergeCell ref="R5:S5"/>
-[...3 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ұлытау</vt:lpstr>
     </vt:vector>