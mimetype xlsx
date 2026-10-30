--- v1 (2026-10-10)
+++ v2 (2026-10-30)
@@ -1,175 +1,308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890" tabRatio="911"/>
+    <workbookView xWindow="13590" yWindow="-315" windowWidth="14520" windowHeight="12120" tabRatio="911" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Ұлытау" sheetId="10" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="12" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="10" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="S11" i="10" l="1"/>
-  <c r="Y7" i="10"/>
+  <c r="Y7" i="10" l="1"/>
   <c r="X7" i="10"/>
   <c r="W7" i="10"/>
   <c r="V7" i="10"/>
   <c r="U7" i="10"/>
   <c r="T7" i="10"/>
   <c r="S7" i="10"/>
+  <c r="S11" i="10" s="1"/>
   <c r="R7" i="10"/>
   <c r="C11" i="10" l="1"/>
   <c r="Q7" i="10"/>
   <c r="P7" i="10"/>
   <c r="O7" i="10"/>
   <c r="O11" i="10" s="1"/>
   <c r="N7" i="10"/>
   <c r="M7" i="10"/>
   <c r="L7" i="10"/>
   <c r="K7" i="10"/>
   <c r="K11" i="10" s="1"/>
   <c r="J7" i="10"/>
   <c r="I7" i="10"/>
   <c r="H7" i="10"/>
   <c r="G7" i="10"/>
   <c r="G11" i="10" s="1"/>
   <c r="F7" i="10"/>
   <c r="E7" i="10"/>
   <c r="D7" i="10"/>
   <c r="C7" i="10"/>
   <c r="B7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="59">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>АӨК өнімдерінің экспорты мен импорты</t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
   </si>
   <si>
     <t xml:space="preserve">
    * Алдын ала деректер.</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>ү</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым*</t>
-[...4 lines deleted...]
-  <si>
     <t>Ұлытау</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ТС нысаны " Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп"  (айлық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету статистикасы</t>
+  </si>
+  <si>
+    <t>Гулзат Барыстанбаевна Жакеева</t>
+  </si>
+  <si>
+    <t>+7 710 2 773028</t>
+  </si>
+  <si>
+    <t>g.zhakeyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Ұлытау облысы 2022 жылы құрылған</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/ulytau/dynamic-tables/4481/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -242,60 +375,129 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -342,156 +544,278 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="10" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="10"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4"/>
+    <cellStyle name="Обычный 2 5" xfId="8"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -736,149 +1060,417 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="34.28515625" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="33"/>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="54"/>
+      <c r="B15" s="47" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="39">
+        <v>46343</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="50" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="40"/>
+      <c r="B8" s="41" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="40"/>
+      <c r="B9" s="41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="40"/>
+      <c r="B10" s="42"/>
+    </row>
+    <row r="11" spans="1:2" ht="26.25">
+      <c r="A11" s="40"/>
+      <c r="B11" s="43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="40"/>
+      <c r="B12" s="42"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="40"/>
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="B14" s="44" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="K28" sqref="K28"/>
+      <selection pane="bottomRight" activeCell="U20" sqref="U20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="29" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="24"/>
-[...22 lines deleted...]
-      <c r="Y1" s="24"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
       <c r="Z1" s="16"/>
       <c r="AA1" s="16"/>
       <c r="AB1" s="16"/>
       <c r="AC1" s="16"/>
       <c r="AD1" s="16"/>
       <c r="AE1" s="16"/>
       <c r="AF1" s="16"/>
       <c r="AG1" s="16"/>
       <c r="AH1" s="16"/>
       <c r="AI1" s="16"/>
       <c r="AJ1" s="16"/>
       <c r="AK1" s="16"/>
       <c r="AL1" s="16"/>
       <c r="AM1" s="16"/>
       <c r="AN1" s="16"/>
       <c r="AO1" s="16"/>
       <c r="AP1" s="15"/>
       <c r="AQ1" s="15"/>
       <c r="AR1" s="15"/>
       <c r="AS1" s="15"/>
     </row>
     <row r="2" spans="1:45" s="2" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A2" s="24" t="s">
-[...25 lines deleted...]
-      <c r="Y2" s="24"/>
+      <c r="A2" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
       <c r="Z2" s="16"/>
       <c r="AA2" s="16"/>
       <c r="AB2" s="16"/>
       <c r="AC2" s="16"/>
       <c r="AD2" s="16"/>
       <c r="AE2" s="16"/>
       <c r="AF2" s="16"/>
       <c r="AG2" s="16"/>
       <c r="AH2" s="16"/>
       <c r="AI2" s="16"/>
       <c r="AJ2" s="16"/>
       <c r="AK2" s="16"/>
       <c r="AL2" s="16"/>
       <c r="AM2" s="16"/>
       <c r="AN2" s="16"/>
       <c r="AO2" s="16"/>
       <c r="AP2" s="15"/>
       <c r="AQ2" s="15"/>
       <c r="AR2" s="15"/>
       <c r="AS2" s="15"/>
     </row>
     <row r="3" spans="1:45" s="2" customFormat="1" ht="12">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
@@ -904,143 +1496,143 @@
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
       <c r="AA3" s="15"/>
       <c r="AB3" s="15"/>
       <c r="AC3" s="15"/>
       <c r="AD3" s="15"/>
       <c r="AE3" s="15"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="15"/>
       <c r="AK3" s="15"/>
       <c r="AL3" s="15"/>
       <c r="AM3" s="15"/>
       <c r="AN3" s="15"/>
       <c r="AO3" s="15"/>
       <c r="AP3" s="15"/>
       <c r="AQ3" s="15"/>
       <c r="AR3" s="15"/>
       <c r="AS3" s="15"/>
     </row>
     <row r="4" spans="1:45" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="56">
         <v>2022</v>
       </c>
-      <c r="C4" s="32"/>
-[...2 lines deleted...]
-      <c r="F4" s="25">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="56">
         <v>2023</v>
       </c>
-      <c r="G4" s="26"/>
-[...2 lines deleted...]
-      <c r="J4" s="25">
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="56">
         <v>2024</v>
       </c>
-      <c r="K4" s="26"/>
-[...2 lines deleted...]
-      <c r="N4" s="25">
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="56">
         <v>2025</v>
       </c>
-      <c r="O4" s="26"/>
-[...8 lines deleted...]
-      <c r="V4" s="25" t="s">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="W4" s="26"/>
-[...1 lines deleted...]
-      <c r="Y4" s="27"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="58"/>
     </row>
     <row r="5" spans="1:45" s="4" customFormat="1" ht="17.45" customHeight="1">
-      <c r="A5" s="30"/>
-[...4 lines deleted...]
-      <c r="D5" s="28" t="s">
+      <c r="A5" s="61"/>
+      <c r="B5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="28"/>
-[...4 lines deleted...]
-      <c r="H5" s="28" t="s">
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="28"/>
-[...4 lines deleted...]
-      <c r="L5" s="28" t="s">
+      <c r="I5" s="59"/>
+      <c r="J5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="28"/>
-[...4 lines deleted...]
-      <c r="P5" s="28" t="s">
+      <c r="M5" s="59"/>
+      <c r="N5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="28"/>
-[...4 lines deleted...]
-      <c r="T5" s="28" t="s">
+      <c r="Q5" s="59"/>
+      <c r="R5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="28"/>
-[...4 lines deleted...]
-      <c r="X5" s="28" t="s">
+      <c r="U5" s="59"/>
+      <c r="V5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="59"/>
+      <c r="X5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="28"/>
+      <c r="Y5" s="59"/>
     </row>
     <row r="6" spans="1:45" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="31"/>
+      <c r="A6" s="62"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -1075,51 +1667,51 @@
       </c>
       <c r="T6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:45" s="5" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="17">
-        <f t="shared" ref="B7:Y7" si="0">B8+B9+B10</f>
+        <f t="shared" ref="B7:Q7" si="0">B8+B9+B10</f>
         <v>228.22150000000002</v>
       </c>
       <c r="C7" s="17">
         <f t="shared" si="0"/>
         <v>142.66201000000001</v>
       </c>
       <c r="D7" s="17">
         <f t="shared" si="0"/>
         <v>2092.2952700000005</v>
       </c>
       <c r="E7" s="17">
         <f t="shared" si="0"/>
         <v>5489.5795799999996</v>
       </c>
       <c r="F7" s="17">
         <f t="shared" si="0"/>
         <v>340.423</v>
       </c>
       <c r="G7" s="17">
         <f t="shared" si="0"/>
         <v>85.164900000000003</v>
       </c>
       <c r="H7" s="17">
         <f t="shared" si="0"/>
         <v>3288.2187500000005</v>
@@ -1138,81 +1730,81 @@
       </c>
       <c r="L7" s="17">
         <f t="shared" si="0"/>
         <v>2784.7</v>
       </c>
       <c r="M7" s="17">
         <f t="shared" si="0"/>
         <v>5120.2</v>
       </c>
       <c r="N7" s="17">
         <f t="shared" si="0"/>
         <v>2.081</v>
       </c>
       <c r="O7" s="17">
         <f t="shared" si="0"/>
         <v>10.4</v>
       </c>
       <c r="P7" s="17">
         <f t="shared" si="0"/>
         <v>2102.9</v>
       </c>
       <c r="Q7" s="17">
         <f t="shared" si="0"/>
         <v>6550.5</v>
       </c>
-      <c r="R7" s="37">
-[...3 lines deleted...]
-      <c r="S7" s="37">
+      <c r="R7" s="27">
+        <f>R9+R10+R8</f>
+        <v>0.9</v>
+      </c>
+      <c r="S7" s="27">
         <f>S9+S10+S8</f>
-        <v>1.7</v>
-[...1 lines deleted...]
-      <c r="T7" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="T7" s="27">
         <f t="shared" ref="T7:Y7" si="1">T8+T9+T10</f>
-        <v>1033.8</v>
-[...1 lines deleted...]
-      <c r="U7" s="37">
+        <v>1128.9000000000001</v>
+      </c>
+      <c r="U7" s="27">
         <f t="shared" si="1"/>
-        <v>3723.3</v>
-[...1 lines deleted...]
-      <c r="V7" s="37">
+        <v>4032.7000000000007</v>
+      </c>
+      <c r="V7" s="65">
         <f>V8+V9+V10</f>
         <v>0</v>
       </c>
-      <c r="W7" s="37">
+      <c r="W7" s="65">
         <f>W8+W9+W10</f>
         <v>0</v>
       </c>
-      <c r="X7" s="37">
+      <c r="X7" s="27">
         <f t="shared" si="1"/>
-        <v>1206.3</v>
-[...1 lines deleted...]
-      <c r="Y7" s="37">
+        <v>1222.2</v>
+      </c>
+      <c r="Y7" s="27">
         <f t="shared" si="1"/>
-        <v>3663.6</v>
+        <v>3775.8000000000011</v>
       </c>
     </row>
     <row r="8" spans="1:45" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="18">
         <v>13.288500000000001</v>
       </c>
       <c r="C8" s="18">
         <v>34.758989999999997</v>
       </c>
       <c r="D8" s="18">
         <v>38.318330000000003</v>
       </c>
       <c r="E8" s="18">
         <v>99.539500000000018</v>
       </c>
       <c r="F8" s="18">
         <v>0</v>
       </c>
       <c r="G8" s="18">
         <v>0</v>
       </c>
       <c r="H8" s="18">
@@ -1223,73 +1815,73 @@
       </c>
       <c r="J8" s="18">
         <v>0</v>
       </c>
       <c r="K8" s="18">
         <v>0</v>
       </c>
       <c r="L8" s="18">
         <v>213.6</v>
       </c>
       <c r="M8" s="18">
         <v>61.3</v>
       </c>
       <c r="N8" s="19">
         <v>0</v>
       </c>
       <c r="O8" s="19">
         <v>0</v>
       </c>
       <c r="P8" s="19">
         <v>19.2</v>
       </c>
       <c r="Q8" s="19">
         <v>26.8</v>
       </c>
-      <c r="R8" s="34">
-[...5 lines deleted...]
-      <c r="T8" s="35">
+      <c r="R8" s="51">
+        <v>0</v>
+      </c>
+      <c r="S8" s="51">
+        <v>0</v>
+      </c>
+      <c r="T8" s="52">
         <v>10.4</v>
       </c>
-      <c r="U8" s="35">
+      <c r="U8" s="52">
         <v>15.2</v>
       </c>
-      <c r="V8" s="34">
-[...9 lines deleted...]
-        <v>6.7</v>
+      <c r="V8" s="51">
+        <v>0</v>
+      </c>
+      <c r="W8" s="51">
+        <v>0</v>
+      </c>
+      <c r="X8" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="Y8" s="52">
+        <v>6.9</v>
       </c>
     </row>
     <row r="9" spans="1:45" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="18">
         <v>0</v>
       </c>
       <c r="C9" s="18">
         <v>0</v>
       </c>
       <c r="D9" s="18">
         <v>171.66936000000001</v>
       </c>
       <c r="E9" s="18">
         <v>389.14970999999997</v>
       </c>
       <c r="F9" s="18">
         <v>0</v>
       </c>
       <c r="G9" s="18">
         <v>0</v>
       </c>
       <c r="H9" s="18">
@@ -1300,72 +1892,72 @@
       </c>
       <c r="J9" s="18">
         <v>0</v>
       </c>
       <c r="K9" s="18">
         <v>0</v>
       </c>
       <c r="L9" s="18">
         <v>192.6</v>
       </c>
       <c r="M9" s="18">
         <v>390</v>
       </c>
       <c r="N9" s="20">
         <v>0</v>
       </c>
       <c r="O9" s="20">
         <v>0</v>
       </c>
       <c r="P9" s="20">
         <v>155.19999999999999</v>
       </c>
       <c r="Q9" s="20">
         <v>602.79999999999995</v>
       </c>
-      <c r="R9" s="34">
-[...17 lines deleted...]
-      <c r="X9" s="34">
+      <c r="R9" s="24">
+        <v>0</v>
+      </c>
+      <c r="S9" s="24">
+        <v>0</v>
+      </c>
+      <c r="T9" s="24">
+        <v>108</v>
+      </c>
+      <c r="U9" s="24">
+        <v>456.7</v>
+      </c>
+      <c r="V9" s="24">
+        <v>0</v>
+      </c>
+      <c r="W9" s="24">
+        <v>0</v>
+      </c>
+      <c r="X9" s="24">
         <v>97.1</v>
       </c>
-      <c r="Y9" s="34">
+      <c r="Y9" s="24">
         <v>443.5</v>
       </c>
     </row>
     <row r="10" spans="1:45" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
         <v>214.93300000000002</v>
       </c>
       <c r="C10" s="18">
         <v>107.90302</v>
       </c>
       <c r="D10" s="18">
         <v>1882.3075800000004</v>
       </c>
       <c r="E10" s="18">
         <v>5000.8903699999992</v>
       </c>
       <c r="F10" s="18">
         <v>340.423</v>
       </c>
       <c r="G10" s="18">
         <v>85.164900000000003</v>
       </c>
@@ -1377,120 +1969,120 @@
       </c>
       <c r="J10" s="18">
         <v>553.77</v>
       </c>
       <c r="K10" s="18">
         <v>145.19999999999999</v>
       </c>
       <c r="L10" s="18">
         <v>2378.5</v>
       </c>
       <c r="M10" s="18">
         <v>4668.8999999999996</v>
       </c>
       <c r="N10" s="20">
         <v>2.081</v>
       </c>
       <c r="O10" s="20">
         <v>10.4</v>
       </c>
       <c r="P10" s="20">
         <v>1928.5</v>
       </c>
       <c r="Q10" s="20">
         <v>5920.9</v>
       </c>
-      <c r="R10" s="35">
-[...21 lines deleted...]
-        <v>3213.4</v>
+      <c r="R10" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="S10" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="T10" s="25">
+        <v>1010.5</v>
+      </c>
+      <c r="U10" s="25">
+        <v>3560.8000000000006</v>
+      </c>
+      <c r="V10" s="24">
+        <v>0</v>
+      </c>
+      <c r="W10" s="24">
+        <v>0</v>
+      </c>
+      <c r="X10" s="25">
+        <v>1122.4000000000001</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>3325.400000000001</v>
       </c>
     </row>
     <row r="11" spans="1:45" s="6" customFormat="1" ht="28.5" customHeight="1">
       <c r="A11" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>75.635426698390134</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>100</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18">
         <f>K10/K7*100</f>
         <v>100</v>
       </c>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="21"/>
       <c r="O11" s="21">
         <f t="shared" ref="O11" si="2">O10/O7*100</f>
         <v>100</v>
       </c>
       <c r="P11" s="21"/>
       <c r="Q11" s="21"/>
-      <c r="R11" s="36"/>
-      <c r="S11" s="36">
+      <c r="R11" s="26"/>
+      <c r="S11" s="26">
         <f>S10/S7*100</f>
         <v>100</v>
       </c>
-      <c r="T11" s="36"/>
-[...6 lines deleted...]
-      <c r="Y11" s="36"/>
+      <c r="T11" s="26"/>
+      <c r="U11" s="26"/>
+      <c r="V11" s="26"/>
+      <c r="W11" s="26">
+        <v>0</v>
+      </c>
+      <c r="X11" s="26"/>
+      <c r="Y11" s="26"/>
     </row>
     <row r="12" spans="1:45" s="6" customFormat="1" ht="11.25" customHeight="1">
       <c r="A12" s="8"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="9"/>
@@ -1730,49 +2322,51 @@
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="R4:U4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ұлытау</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>