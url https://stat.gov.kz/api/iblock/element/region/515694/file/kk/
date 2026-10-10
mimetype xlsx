--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="6030" windowWidth="28830" windowHeight="6075"/>
   </bookViews>
   <sheets>
     <sheet name="Ұлытау" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Ұлытау!$A$5:$F$137</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Ұлытау!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2910" uniqueCount="275">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
@@ -456,56 +456,50 @@
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>«-» құбылыс жоқ</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым*</t>
-[...4 lines deleted...]
-  <si>
     <t>Азық-түлік тауарлары бойынша Ұлытау облысының экспорты және импорты</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Жаңа піскен немесе салқындатылған ірі қара мал еті</t>
   </si>
   <si>
     <t>Ірі қара мал еті, мұздатылған</t>
   </si>
   <si>
     <t>Шошқа еті, жаңа піскен, салқындатылған немесе мұздатылған</t>
   </si>
   <si>
     <t>Қой немесе ешкі еті, жаңа піскен, салқындатылған немесе мұздатылған</t>
   </si>
   <si>
     <t>Жаңа піскен, салқындатылған немесе мұздатылған жылқы еті (жылқы еті), есек, қашыр немесе қарлығаш еті</t>
   </si>
   <si>
     <t>Ірі қара малдың, шошқаның, қойдың, ешкінің, жылқының, есектің, қашырдың немесе қарияның жаңа, салқындатылған немесе мұздатылған жеуге жарамды қосалқы бұйымдары</t>
   </si>
   <si>
     <t>Жаңа, салқындатылған немесе мұздатылған 0105 тауар позициясындағы құс етінің және тағамдық қосалқы бұйымдары</t>
@@ -853,50 +847,56 @@
     <t>Өзге ашытылған сусындар (алма сидрі, перри [алмұрт сидрі], бал сусыны); өзге жерде аталмаған ашытылған сусындардың қоспалары және ашытылған сусындар мен алкогольсіз сусындардың қоспалары</t>
   </si>
   <si>
     <t>Сірке суы және сірке қышқылынан алынған оның алмастырғыштары</t>
   </si>
   <si>
     <t>Тамақтану үшін жарамсыз ет немесе ет суббұйымдарынің, балықтың немесе шаянтәрізділердің, моллюскалардың немесе өзге де су омыртқасыздарының ұн, ұн және түйіршіктері; сырылдар</t>
   </si>
   <si>
     <t>Түйіршіктелмеген немесе түйіршіктелген дәнді дақылдарды немесе дәнді бұршақтарды елеу, ұнтақтау немесе өңдеудің өзге әдістерінің кебек, тұқым, езбе және өзге қалдықтары</t>
   </si>
   <si>
     <t>Сигарлар, ұштары кесілген сигаралар, сигариллалар және темекіден немесе темекі алмастырғыштарынан жасалған темекілер</t>
   </si>
   <si>
     <t>Өзге де өндірілген темекі және өндірілген темекі алмастырғыштар; «гомогенизацияланған» немесе «қалпына келтірілген» темекі; темекі сығындылары мен эссенциялары</t>
   </si>
   <si>
     <t>Тұз (асханалық және денатуратталған тұзды қоса алғанда) және таза натрий хлориді, суда ерітілген немесе ерітілмеген, сондай-ақ құрамында қоспалар бар; теңіз суы</t>
   </si>
   <si>
     <t>Майсыз немесе майсыз какао пастасы</t>
   </si>
   <si>
     <t>Мате (парагвай шәйі)</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>2026 жылғы  қаңтар-шілде*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1686,51 +1686,51 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
@@ -1744,91 +1744,94 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2181,54 +2184,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AT142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="K2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A63" sqref="A63"/>
+      <selection pane="bottomRight" activeCell="AB12" sqref="AB12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
@@ -2247,78 +2250,78 @@
     <col min="34" max="34" width="13.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="13.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="13.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="1" customWidth="1"/>
     <col min="40" max="40" width="13.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.7109375" style="1" customWidth="1"/>
     <col min="42" max="42" width="13.7109375" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="13.7109375" style="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="1" customWidth="1"/>
     <col min="48" max="48" width="13.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.7109375" style="1" customWidth="1"/>
     <col min="50" max="50" width="13.7109375" style="1" customWidth="1"/>
     <col min="51" max="51" width="11.7109375" style="1" customWidth="1"/>
     <col min="52" max="52" width="13.7109375" style="1" customWidth="1"/>
     <col min="53" max="53" width="11.7109375" style="1" customWidth="1"/>
     <col min="54" max="54" width="13.7109375" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="30" customHeight="1">
-      <c r="A1" s="35" t="s">
-[...26 lines deleted...]
-      <c r="Z1" s="35"/>
+      <c r="A1" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
+      <c r="Y1" s="25"/>
+      <c r="Z1" s="25"/>
       <c r="AA1" s="15"/>
       <c r="AB1" s="15"/>
       <c r="AC1" s="15"/>
       <c r="AD1" s="15"/>
       <c r="AE1" s="15"/>
       <c r="AF1" s="15"/>
       <c r="AG1" s="15"/>
       <c r="AH1" s="15"/>
       <c r="AI1" s="15"/>
       <c r="AJ1" s="15"/>
       <c r="AK1" s="15"/>
       <c r="AL1" s="15"/>
       <c r="AM1" s="15"/>
       <c r="AN1" s="15"/>
       <c r="AO1" s="15"/>
       <c r="AP1" s="15"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" s="4"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
@@ -2345,148 +2348,148 @@
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AR2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
     </row>
     <row r="3" spans="1:46" ht="16.5" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="34" t="s">
         <v>139</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="31" t="s">
         <v>135</v>
       </c>
-      <c r="C3" s="32">
+      <c r="C3" s="37">
         <v>2022</v>
       </c>
-      <c r="D3" s="33"/>
-[...2 lines deleted...]
-      <c r="G3" s="36">
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="26">
         <v>2023</v>
       </c>
-      <c r="H3" s="37"/>
-[...2 lines deleted...]
-      <c r="K3" s="36">
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="26">
         <v>2024</v>
       </c>
-      <c r="L3" s="37"/>
-[...2 lines deleted...]
-      <c r="O3" s="36">
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="26">
         <v>2025</v>
       </c>
-      <c r="P3" s="37"/>
-[...13 lines deleted...]
-      <c r="Z3" s="38"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="26" t="s">
+        <v>273</v>
+      </c>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="26" t="s">
+        <v>274</v>
+      </c>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="27"/>
+      <c r="Z3" s="28"/>
     </row>
     <row r="4" spans="1:46" ht="15" customHeight="1">
-      <c r="A4" s="30"/>
-[...1 lines deleted...]
-      <c r="C4" s="34" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="32"/>
+      <c r="C4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="34"/>
-      <c r="E4" s="34" t="s">
+      <c r="D4" s="29"/>
+      <c r="E4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="34"/>
-      <c r="G4" s="34" t="s">
+      <c r="F4" s="29"/>
+      <c r="G4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="34"/>
-      <c r="I4" s="34" t="s">
+      <c r="H4" s="29"/>
+      <c r="I4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="34"/>
-      <c r="K4" s="34" t="s">
+      <c r="J4" s="29"/>
+      <c r="K4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="34"/>
-      <c r="M4" s="34" t="s">
+      <c r="L4" s="29"/>
+      <c r="M4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="34"/>
-      <c r="O4" s="34" t="s">
+      <c r="N4" s="29"/>
+      <c r="O4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="34"/>
-      <c r="Q4" s="34" t="s">
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="34"/>
-      <c r="S4" s="34" t="s">
+      <c r="R4" s="29"/>
+      <c r="S4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="34"/>
-      <c r="U4" s="34" t="s">
+      <c r="T4" s="29"/>
+      <c r="U4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="34"/>
-      <c r="W4" s="34" t="s">
+      <c r="V4" s="29"/>
+      <c r="W4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="34"/>
-      <c r="Y4" s="34" t="s">
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="34"/>
+      <c r="Z4" s="29"/>
     </row>
     <row r="5" spans="1:46" ht="32.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="28"/>
+      <c r="A5" s="36"/>
+      <c r="B5" s="33"/>
       <c r="C5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -2522,10600 +2525,10600 @@
       <c r="U5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="Y5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="Z5" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:46" ht="11.45" customHeight="1">
       <c r="A6" s="12"/>
       <c r="B6" s="16" t="s">
         <v>138</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E6" s="5">
         <v>1925.9</v>
       </c>
       <c r="F6" s="5">
         <v>5121.8999999999996</v>
       </c>
       <c r="G6" s="5">
         <v>0.4</v>
       </c>
       <c r="H6" s="5">
         <v>1.9</v>
       </c>
       <c r="I6" s="5">
         <v>2208.1</v>
       </c>
       <c r="J6" s="5">
         <v>4241.8999999999996</v>
       </c>
       <c r="K6" s="5">
         <v>1.8</v>
       </c>
       <c r="L6" s="5">
         <v>7.1</v>
       </c>
       <c r="M6" s="5">
         <v>2268.5</v>
       </c>
       <c r="N6" s="5">
         <v>3904.9</v>
       </c>
       <c r="O6" s="5">
         <v>2.1</v>
       </c>
       <c r="P6" s="5">
         <v>10.4</v>
       </c>
       <c r="Q6" s="5">
         <v>1687.6</v>
       </c>
       <c r="R6" s="5">
         <v>4614.2</v>
       </c>
       <c r="S6" s="5">
         <v>0.8</v>
       </c>
       <c r="T6" s="5">
         <v>1.7</v>
       </c>
       <c r="U6" s="5">
-        <v>745.5</v>
+        <v>849.8</v>
       </c>
       <c r="V6" s="5">
-        <v>2198.5</v>
+        <v>2764.9</v>
       </c>
       <c r="W6" s="19" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X6" s="19" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y6" s="5">
-        <v>769.9</v>
+        <v>803.6</v>
       </c>
       <c r="Z6" s="5">
-        <v>2355.5</v>
+        <v>2571.8000000000002</v>
       </c>
     </row>
     <row r="7" spans="1:46" ht="11.45" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z7" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:46" ht="11.45" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I8" s="20">
         <v>0.69310000000000005</v>
       </c>
       <c r="J8" s="20">
         <v>3.39025</v>
       </c>
       <c r="K8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z8" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:46" ht="11.45" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E9" s="7">
         <v>57.364199999999997</v>
       </c>
       <c r="F9" s="21">
         <v>157.14653000000001</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I9" s="20">
         <v>1.5813999999999999</v>
       </c>
       <c r="J9" s="20">
         <v>6.3609400000000003</v>
       </c>
       <c r="K9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q9" s="20">
         <v>38.544289999999997</v>
       </c>
       <c r="R9" s="20">
         <v>133.63337999999999</v>
       </c>
       <c r="S9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U9" s="20">
         <v>19.038989999999998</v>
       </c>
       <c r="V9" s="20">
         <v>63.443460000000002</v>
       </c>
       <c r="W9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X9" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y9" s="20">
         <v>58.991120000000009</v>
       </c>
       <c r="Z9" s="20">
         <v>155.34906000000001</v>
       </c>
     </row>
     <row r="10" spans="1:46" ht="11.45" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z10" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:46" ht="11.45" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z11" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="12" spans="1:46" ht="11.45" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z12" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="13" spans="1:46" ht="11.45" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E13" s="20">
         <v>70.72784</v>
       </c>
       <c r="F13" s="20">
         <v>177.84164000000001</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I13" s="20">
         <v>1.5813999999999999</v>
       </c>
       <c r="J13" s="20">
         <v>6.3609400000000003</v>
       </c>
       <c r="K13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M13" s="20">
         <v>32.932670000000002</v>
       </c>
       <c r="N13" s="20">
         <v>60.07573</v>
       </c>
       <c r="O13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q13" s="20">
         <v>209.67254</v>
       </c>
       <c r="R13" s="20">
         <v>379.59663999999998</v>
       </c>
       <c r="S13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U13" s="20">
         <v>33.537260000000003</v>
       </c>
       <c r="V13" s="20">
         <v>72.014049999999997</v>
       </c>
       <c r="W13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X13" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y13" s="20">
         <v>197.07285000000002</v>
       </c>
       <c r="Z13" s="20">
         <v>356.41147000000001</v>
       </c>
     </row>
     <row r="14" spans="1:46" ht="11.45" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z14" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:46" ht="11.45" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z15" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:46" ht="11.45" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z16" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="11.45" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z17" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="18" spans="1:26" ht="11.45" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z18" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="11.45" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E19" s="20">
         <v>112.5984</v>
       </c>
       <c r="F19" s="20">
         <v>224.89149</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I19" s="20">
         <v>159.14275000000001</v>
       </c>
       <c r="J19" s="20">
         <v>248.63220999999999</v>
       </c>
       <c r="K19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M19" s="20">
         <v>176.94649999999999</v>
       </c>
       <c r="N19" s="20">
         <v>298.43776000000003</v>
       </c>
       <c r="O19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q19" s="20">
         <v>109.401</v>
       </c>
       <c r="R19" s="20">
         <v>241.76541</v>
       </c>
       <c r="S19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U19" s="20">
         <v>60.247</v>
       </c>
       <c r="V19" s="20">
         <v>121.82465000000001</v>
       </c>
       <c r="W19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X19" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y19" s="20">
         <v>31.782</v>
       </c>
       <c r="Z19" s="20">
         <v>93.098090000000013</v>
       </c>
     </row>
     <row r="20" spans="1:26" ht="11.45" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E20" s="20">
         <v>12.406000000000001</v>
       </c>
       <c r="F20" s="20">
         <v>42.256549999999997</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I20" s="20">
         <v>10.94258</v>
       </c>
       <c r="J20" s="20">
         <v>30.582319999999999</v>
       </c>
       <c r="K20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M20" s="20">
         <v>14.817</v>
       </c>
       <c r="N20" s="20">
         <v>43.002600000000001</v>
       </c>
       <c r="O20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q20" s="20">
         <v>10.725</v>
       </c>
       <c r="R20" s="20">
         <v>32.939340000000001</v>
       </c>
       <c r="S20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U20" s="20">
         <v>5.8040000000000003</v>
       </c>
       <c r="V20" s="20">
         <v>17.995830000000002</v>
       </c>
       <c r="W20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X20" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y20" s="20">
         <v>3.43</v>
       </c>
       <c r="Z20" s="20">
         <v>9.6700299999999988</v>
       </c>
     </row>
     <row r="21" spans="1:26" ht="11.45" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E21" s="20">
         <v>4.0948700000000002</v>
       </c>
       <c r="F21" s="20">
         <v>31.896740000000001</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I21" s="20">
         <v>2.9154</v>
       </c>
       <c r="J21" s="20">
         <v>33.59854</v>
       </c>
       <c r="K21" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L21" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M21" s="20">
         <v>3.8813800000000001</v>
       </c>
       <c r="N21" s="20">
         <v>44.275069999999999</v>
       </c>
       <c r="O21" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P21" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q21" s="20">
         <v>3.3117800000000002</v>
       </c>
       <c r="R21" s="20">
         <v>48.820540000000001</v>
       </c>
       <c r="S21" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T21" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>19.992439999999998</v>
+        <v>143</v>
+      </c>
+      <c r="U21" s="39">
+        <v>1.77616</v>
+      </c>
+      <c r="V21" s="39">
+        <v>23.326619999999998</v>
       </c>
       <c r="W21" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X21" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y21" s="20">
         <v>0.82007999999999992</v>
       </c>
       <c r="Z21" s="20">
         <v>12.709479999999999</v>
       </c>
     </row>
     <row r="22" spans="1:26" ht="11.45" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E22" s="20">
         <v>0.185</v>
       </c>
       <c r="F22" s="20">
         <v>1.53</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I22" s="20">
         <v>5.8133999999999997</v>
       </c>
       <c r="J22" s="20">
         <v>29.558039999999998</v>
       </c>
       <c r="K22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M22" s="20">
         <v>10.281000000000001</v>
       </c>
       <c r="N22" s="20">
         <v>56.31071</v>
       </c>
       <c r="O22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q22" s="20">
         <v>1.21</v>
       </c>
       <c r="R22" s="20">
         <v>9.0059100000000001</v>
       </c>
       <c r="S22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U22" s="20">
         <v>0.7</v>
       </c>
       <c r="V22" s="20">
         <v>5.4771099999999997</v>
       </c>
       <c r="W22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X22" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y22" s="20">
         <v>1</v>
       </c>
       <c r="Z22" s="20">
         <v>6.7720000000000002</v>
       </c>
     </row>
     <row r="23" spans="1:26" ht="11.45" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E23" s="20">
         <v>0.71799999999999997</v>
       </c>
       <c r="F23" s="20">
         <v>3.1846000000000001</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I23" s="20">
         <v>0.44319999999999998</v>
       </c>
       <c r="J23" s="20">
         <v>2.1287099999999999</v>
       </c>
       <c r="K23" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L23" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M23" s="20">
         <v>0.40216000000000002</v>
       </c>
       <c r="N23" s="20">
         <v>1.2351799999999999</v>
       </c>
       <c r="O23" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P23" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q23" s="20">
         <v>0.75905999999999996</v>
       </c>
       <c r="R23" s="20">
         <v>3.7463600000000001</v>
       </c>
       <c r="S23" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T23" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>1.5175700000000001</v>
+        <v>143</v>
+      </c>
+      <c r="U23" s="39">
+        <v>0.33223999999999998</v>
+      </c>
+      <c r="V23" s="39">
+        <v>1.8341000000000001</v>
       </c>
       <c r="W23" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X23" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y23" s="20">
         <v>0.15663999999999997</v>
       </c>
       <c r="Z23" s="20">
         <v>0.94782</v>
       </c>
     </row>
     <row r="24" spans="1:26" ht="11.45" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z24" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="11.45" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E25" s="20">
         <v>4.8243400000000003</v>
       </c>
       <c r="F25" s="20">
         <v>3.26112</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I25" s="20">
         <v>101.40192</v>
       </c>
       <c r="J25" s="20">
         <v>68.606399999999994</v>
       </c>
       <c r="K25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M25" s="20">
         <v>101.15519999999999</v>
       </c>
       <c r="N25" s="20">
         <v>69.864000000000004</v>
       </c>
       <c r="O25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q25" s="20">
         <v>99.777600000000007</v>
       </c>
       <c r="R25" s="20">
         <v>85.608000000000004</v>
       </c>
       <c r="S25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U25" s="20">
         <v>50.577599999999997</v>
       </c>
       <c r="V25" s="20">
         <v>41.82</v>
       </c>
       <c r="W25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X25" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y25" s="20">
         <v>50.577599999999997</v>
       </c>
       <c r="Z25" s="20">
         <v>41.328000000000003</v>
       </c>
     </row>
     <row r="26" spans="1:26" ht="11.45" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E26" s="20">
         <v>2.2462</v>
       </c>
       <c r="F26" s="20">
         <v>5.9331800000000001</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I26" s="20">
         <v>1.4683999999999999</v>
       </c>
       <c r="J26" s="20">
         <v>3.4752000000000001</v>
       </c>
       <c r="K26" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L26" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M26" s="20">
         <v>1.5307999999999999</v>
       </c>
       <c r="N26" s="20">
         <v>3.0365099999999998</v>
       </c>
       <c r="O26" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P26" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q26" s="20">
         <v>1.2435</v>
       </c>
       <c r="R26" s="20">
         <v>3.2805</v>
       </c>
       <c r="S26" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T26" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>1.0281</v>
+        <v>143</v>
+      </c>
+      <c r="U26" s="39">
+        <v>0.8135</v>
+      </c>
+      <c r="V26" s="39">
+        <v>2.05355</v>
       </c>
       <c r="W26" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X26" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y26" s="20">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="Z26" s="20">
         <v>0.14845</v>
       </c>
     </row>
     <row r="27" spans="1:26" ht="11.45" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E27" s="20">
         <v>7.0670099999999998</v>
       </c>
       <c r="F27" s="20">
         <v>14.32752</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I27" s="20">
         <v>7.1502600000000003</v>
       </c>
       <c r="J27" s="20">
         <v>14.79102</v>
       </c>
       <c r="K27" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L27" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M27" s="20">
         <v>12.97171</v>
       </c>
       <c r="N27" s="20">
         <v>27.926100000000002</v>
       </c>
       <c r="O27" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P27" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q27" s="20">
         <v>15.34944</v>
       </c>
       <c r="R27" s="20">
         <v>33.771720000000002</v>
       </c>
       <c r="S27" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T27" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>14.549759999999999</v>
+        <v>143</v>
+      </c>
+      <c r="U27" s="39">
+        <v>8.0861999999999998</v>
+      </c>
+      <c r="V27" s="39">
+        <v>17.508299999999998</v>
       </c>
       <c r="W27" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X27" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y27" s="20">
         <v>3.1453199999999999</v>
       </c>
       <c r="Z27" s="20">
         <v>6.3277799999999997</v>
       </c>
     </row>
     <row r="28" spans="1:26" ht="11.45" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E28" s="20">
         <v>1.31752</v>
       </c>
       <c r="F28" s="20">
         <v>0.66761999999999999</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I28" s="20">
         <v>0.33150000000000002</v>
       </c>
       <c r="J28" s="20">
         <v>0.1404</v>
       </c>
       <c r="K28" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L28" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M28" s="20">
         <v>0.82110000000000005</v>
       </c>
       <c r="N28" s="20">
         <v>0.62790000000000001</v>
       </c>
       <c r="O28" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P28" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q28" s="20">
         <v>1.2342</v>
       </c>
       <c r="R28" s="20">
         <v>0.78203999999999996</v>
       </c>
       <c r="S28" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T28" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>0.31752000000000002</v>
+        <v>143</v>
+      </c>
+      <c r="U28" s="39">
+        <v>1.1271</v>
+      </c>
+      <c r="V28" s="39">
+        <v>0.64973999999999998</v>
       </c>
       <c r="W28" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X28" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y28" s="20">
         <v>9.1799999999999993E-2</v>
       </c>
       <c r="Z28" s="20">
         <v>5.7239999999999999E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" ht="11.45" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E29" s="20">
         <v>2.6036000000000001</v>
       </c>
       <c r="F29" s="20">
         <v>19.650400000000001</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I29" s="20">
         <v>3.0247999999999999</v>
       </c>
       <c r="J29" s="20">
         <v>18.773499999999999</v>
       </c>
       <c r="K29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M29" s="20">
         <v>6.6841999999999997</v>
       </c>
       <c r="N29" s="20">
         <v>50.024799999999999</v>
       </c>
       <c r="O29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q29" s="20">
         <v>8.2669999999999995</v>
       </c>
       <c r="R29" s="20">
         <v>74.467749999999995</v>
       </c>
       <c r="S29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U29" s="20">
         <v>5.7960000000000003</v>
       </c>
       <c r="V29" s="20">
         <v>51.60425</v>
       </c>
       <c r="W29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X29" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y29" s="20">
         <v>4.5670000000000002</v>
       </c>
       <c r="Z29" s="20">
         <v>34.807250000000003</v>
       </c>
     </row>
     <row r="30" spans="1:26" ht="11.45" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E30" s="20">
         <v>24.516159999999999</v>
       </c>
       <c r="F30" s="20">
         <v>126.9258</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I30" s="20">
         <v>33.550600000000003</v>
       </c>
       <c r="J30" s="20">
         <v>100.87276</v>
       </c>
       <c r="K30" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L30" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M30" s="20">
         <v>37.701210000000003</v>
       </c>
       <c r="N30" s="20">
         <v>159.30529999999999</v>
       </c>
       <c r="O30" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P30" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q30" s="20">
         <v>46.385770000000001</v>
       </c>
       <c r="R30" s="20">
         <v>227.48286999999999</v>
       </c>
       <c r="S30" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T30" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>108.34876</v>
+        <v>143</v>
+      </c>
+      <c r="U30" s="39">
+        <v>27.112649999999999</v>
+      </c>
+      <c r="V30" s="39">
+        <v>124.86588</v>
       </c>
       <c r="W30" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X30" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y30" s="20">
         <v>13.866530000000001</v>
       </c>
       <c r="Z30" s="20">
         <v>72.205820000000003</v>
       </c>
     </row>
     <row r="31" spans="1:26" ht="11.45" customHeight="1">
       <c r="A31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J31" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z31" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:26" ht="11.45" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z32" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:26" ht="11.45" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J33" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z33" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:26" ht="11.45" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z34" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:26" ht="11.45" customHeight="1">
       <c r="A35" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J35" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z35" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:26" ht="11.45" customHeight="1">
       <c r="A36" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J36" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z36" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:26" ht="11.45" customHeight="1">
       <c r="A37" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z37" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:26" ht="11.45" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J38" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z38" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:26" ht="11.45" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z39" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="11.45" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J40" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z40" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="11.45" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z41" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:26" ht="11.45" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z42" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:26" ht="11.45" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z43" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:26" ht="11.45" customHeight="1">
       <c r="A44" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E44" s="20">
         <v>25.602599999999999</v>
       </c>
       <c r="F44" s="20">
         <v>57.52957</v>
       </c>
       <c r="G44" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I44" s="20">
         <v>24.204000000000001</v>
       </c>
       <c r="J44" s="20">
         <v>43.498890000000003</v>
       </c>
       <c r="K44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M44" s="20">
         <v>13.3352</v>
       </c>
       <c r="N44" s="20">
         <v>22.968689999999999</v>
       </c>
       <c r="O44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q44" s="20">
         <v>4.6824000000000003</v>
       </c>
       <c r="R44" s="20">
         <v>9.3125699999999991</v>
       </c>
       <c r="S44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U44" s="20">
         <v>3.1911999999999998</v>
       </c>
       <c r="V44" s="20">
         <v>6.07918</v>
       </c>
       <c r="W44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X44" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y44" s="20">
         <v>2.4</v>
       </c>
       <c r="Z44" s="20">
         <v>5.9828100000000006</v>
       </c>
     </row>
     <row r="45" spans="1:26" ht="11.45" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z45" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:26" ht="11.45" customHeight="1">
       <c r="A46" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z46" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:26" ht="11.45" customHeight="1">
       <c r="A47" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E47" s="20">
         <v>0.71279999999999999</v>
       </c>
       <c r="F47" s="20">
         <v>0.47460999999999998</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I47" s="20">
         <v>1.9512</v>
       </c>
       <c r="J47" s="20">
         <v>1.54924</v>
       </c>
       <c r="K47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M47" s="20">
         <v>0.15840000000000001</v>
       </c>
       <c r="N47" s="20">
         <v>0.14562</v>
       </c>
       <c r="O47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q47" s="20">
         <v>1.728</v>
       </c>
       <c r="R47" s="20">
         <v>1.47496</v>
       </c>
       <c r="S47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U47" s="20">
         <v>0.87119999999999997</v>
       </c>
       <c r="V47" s="20">
         <v>0.88897999999999999</v>
       </c>
       <c r="W47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z47" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:26" ht="11.45" customHeight="1">
       <c r="A48" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J48" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z48" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="11.45" customHeight="1">
       <c r="A49" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E49" s="20">
         <v>7.4529999999999999E-2</v>
       </c>
       <c r="F49" s="20">
         <v>1.66015</v>
       </c>
       <c r="G49" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I49" s="20">
         <v>0.10644000000000001</v>
       </c>
       <c r="J49" s="20">
         <v>2.0032700000000001</v>
       </c>
       <c r="K49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z49" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:26" ht="11.45" customHeight="1">
       <c r="A50" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z50" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:26" ht="11.45" customHeight="1">
       <c r="A51" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J51" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z51" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="52" spans="1:26" ht="11.45" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J52" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z52" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="53" spans="1:26" ht="11.45" customHeight="1">
       <c r="A53" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J53" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z53" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:26" ht="11.45" customHeight="1">
       <c r="A54" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z54" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26" ht="11.45" customHeight="1">
       <c r="A55" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J55" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z55" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:26" ht="11.45" customHeight="1">
       <c r="A56" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z56" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="57" spans="1:26" ht="11.45" customHeight="1">
       <c r="A57" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E57" s="20">
         <v>6.6660000000000004</v>
       </c>
       <c r="F57" s="20">
         <v>33.855220000000003</v>
       </c>
       <c r="G57" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I57" s="20">
         <v>5.9420000000000002</v>
       </c>
       <c r="J57" s="20">
         <v>19.42137</v>
       </c>
       <c r="K57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M57" s="20">
         <v>5.3280000000000003</v>
       </c>
       <c r="N57" s="20">
         <v>17.565460000000002</v>
       </c>
       <c r="O57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q57" s="20">
         <v>0.32</v>
       </c>
       <c r="R57" s="20">
         <v>1.5842700000000001</v>
       </c>
       <c r="S57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U57" s="20">
         <v>0.24</v>
       </c>
       <c r="V57" s="20">
         <v>1.1575899999999999</v>
       </c>
       <c r="W57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X57" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y57" s="20">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="Z57" s="20">
         <v>0.59394999999999998</v>
       </c>
     </row>
     <row r="58" spans="1:26" ht="11.45" customHeight="1">
       <c r="A58" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E58" s="20">
         <v>0.05</v>
       </c>
       <c r="F58" s="20">
         <v>0.124</v>
       </c>
       <c r="G58" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I58" s="20">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="J58" s="20">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="K58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M58" s="20">
         <v>0.08</v>
       </c>
       <c r="N58" s="20">
         <v>0.20599999999999999</v>
       </c>
       <c r="O58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z58" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:26" ht="11.45" customHeight="1">
       <c r="A59" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J59" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z59" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="60" spans="1:26" ht="11.45" customHeight="1">
       <c r="A60" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J60" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z60" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="61" spans="1:26" ht="11.45" customHeight="1">
       <c r="A61" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E61" s="20">
         <v>2.18641</v>
       </c>
       <c r="F61" s="20">
         <v>10.097</v>
       </c>
       <c r="G61" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J61" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z61" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:26" ht="11.45" customHeight="1">
       <c r="A62" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J62" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z62" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="63" spans="1:26" ht="11.45" customHeight="1">
       <c r="A63" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="17" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z63" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="64" spans="1:26" ht="11.45" customHeight="1">
       <c r="A64" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z64" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="65" spans="1:26" ht="11.45" customHeight="1">
       <c r="A65" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z65" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:26" ht="11.45" customHeight="1">
       <c r="A66" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J66" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z66" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="67" spans="1:26" ht="11.45" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J67" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z67" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="68" spans="1:26" ht="11.45" customHeight="1">
       <c r="A68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J68" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z68" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="69" spans="1:26" ht="11.45" customHeight="1">
       <c r="A69" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J69" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z69" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="70" spans="1:26" ht="11.45" customHeight="1">
       <c r="A70" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J70" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z70" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:26" ht="11.45" customHeight="1">
       <c r="A71" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E71" s="20">
         <v>70.822000000000003</v>
       </c>
       <c r="F71" s="20">
         <v>30.973600000000001</v>
       </c>
       <c r="G71" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I71" s="20">
         <v>137.08000000000001</v>
       </c>
       <c r="J71" s="20">
         <v>41.174810000000001</v>
       </c>
       <c r="K71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M71" s="20">
         <v>474.608</v>
       </c>
       <c r="N71" s="20">
         <v>110.58531000000001</v>
       </c>
       <c r="O71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q71" s="20">
         <v>79.358999999999995</v>
       </c>
       <c r="R71" s="20">
         <v>28.501449999999998</v>
       </c>
       <c r="S71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U71" s="20">
         <v>54.259</v>
       </c>
       <c r="V71" s="20">
         <v>18.593699999999998</v>
       </c>
       <c r="W71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X71" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y71" s="20">
         <v>39.479999999999997</v>
       </c>
       <c r="Z71" s="20">
         <v>15.4376</v>
       </c>
     </row>
     <row r="72" spans="1:26" ht="11.45" customHeight="1">
       <c r="A72" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G72" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H72" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I72" s="20">
         <v>46.98</v>
       </c>
       <c r="J72" s="20">
         <v>2.51186</v>
       </c>
       <c r="K72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q72" s="20">
         <v>4.7249999999999996</v>
       </c>
       <c r="R72" s="20">
         <v>1.4014</v>
       </c>
       <c r="S72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X72" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y72" s="20">
         <v>9.4499999999999993</v>
       </c>
       <c r="Z72" s="20">
         <v>2.75936</v>
       </c>
     </row>
     <row r="73" spans="1:26" ht="11.45" customHeight="1">
       <c r="A73" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E73" s="20">
         <v>3.9668000000000001</v>
       </c>
       <c r="F73" s="20">
         <v>3.2551399999999999</v>
       </c>
       <c r="G73" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H73" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I73" s="20">
         <v>3.5676000000000001</v>
       </c>
       <c r="J73" s="20">
         <v>1.77502</v>
       </c>
       <c r="K73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M73" s="20">
         <v>3.1248</v>
       </c>
       <c r="N73" s="20">
         <v>1.6867700000000001</v>
       </c>
       <c r="O73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q73" s="20">
         <v>6.3936000000000002</v>
       </c>
       <c r="R73" s="20">
         <v>3.5502199999999999</v>
       </c>
       <c r="S73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U73" s="20">
         <v>3.2616000000000001</v>
       </c>
       <c r="V73" s="20">
         <v>1.67841</v>
       </c>
       <c r="W73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z73" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:26" ht="11.45" customHeight="1">
       <c r="A74" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E74" s="20">
         <v>3.9887999999999999</v>
       </c>
       <c r="F74" s="20">
         <v>3.5541700000000001</v>
       </c>
       <c r="G74" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H74" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I74" s="20">
         <v>10.6416</v>
       </c>
       <c r="J74" s="20">
         <v>7.2497100000000003</v>
       </c>
       <c r="K74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M74" s="20">
         <v>9.0576000000000008</v>
       </c>
       <c r="N74" s="20">
         <v>4.5783500000000004</v>
       </c>
       <c r="O74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q74" s="20">
         <v>17.236799999999999</v>
       </c>
       <c r="R74" s="20">
         <v>9.8757999999999999</v>
       </c>
       <c r="S74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U74" s="20">
         <v>8.5464000000000002</v>
       </c>
       <c r="V74" s="20">
         <v>4.2063499999999996</v>
       </c>
       <c r="W74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z74" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:26" ht="11.45" customHeight="1">
       <c r="A75" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J75" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z75" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="76" spans="1:26" ht="11.45" customHeight="1">
       <c r="A76" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J76" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z76" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="77" spans="1:26" ht="11.45" customHeight="1">
       <c r="A77" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J77" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z77" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="78" spans="1:26" ht="11.45" customHeight="1">
       <c r="A78" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J78" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z78" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="79" spans="1:26" ht="11.45" customHeight="1">
       <c r="A79" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J79" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z79" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="80" spans="1:26" ht="11.45" customHeight="1">
       <c r="A80" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J80" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z80" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:26" ht="11.45" customHeight="1">
       <c r="A81" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B81" s="17" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J81" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z81" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="82" spans="1:26" ht="11.45" customHeight="1">
       <c r="A82" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J82" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z82" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="83" spans="1:26" ht="11.45" customHeight="1">
       <c r="A83" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J83" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z83" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:26" ht="11.45" customHeight="1">
       <c r="A84" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J84" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z84" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:26" ht="11.45" customHeight="1">
       <c r="A85" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J85" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z85" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:26" ht="11.45" customHeight="1">
       <c r="A86" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J86" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z86" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="87" spans="1:26" ht="11.45" customHeight="1">
       <c r="A87" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J87" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z87" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="88" spans="1:26" ht="11.45" customHeight="1">
       <c r="A88" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J88" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z88" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:26" ht="11.45" customHeight="1">
       <c r="A89" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E89" s="20">
         <v>62.372999999999998</v>
       </c>
       <c r="F89" s="20">
         <v>90.350920000000002</v>
       </c>
       <c r="G89" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H89" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I89" s="20">
         <v>65.778999999999996</v>
       </c>
       <c r="J89" s="20">
         <v>78.711579999999998</v>
       </c>
       <c r="K89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z89" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="90" spans="1:26" ht="11.45" customHeight="1">
       <c r="A90" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J90" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z90" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="91" spans="1:26" ht="11.45" customHeight="1">
       <c r="A91" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J91" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z91" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="92" spans="1:26" ht="11.45" customHeight="1">
       <c r="A92" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E92" s="20">
         <v>2.6280000000000001</v>
       </c>
       <c r="F92" s="20">
         <v>3.9491100000000001</v>
       </c>
       <c r="G92" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H92" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J92" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M92" s="20">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="N92" s="20">
         <v>0.2036</v>
       </c>
       <c r="O92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z92" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="93" spans="1:26" ht="11.45" customHeight="1">
       <c r="A93" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J93" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z93" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="94" spans="1:26" ht="11.45" customHeight="1">
       <c r="A94" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E94" s="20">
         <v>4.68</v>
       </c>
       <c r="F94" s="20">
         <v>7.3447399999999998</v>
       </c>
       <c r="G94" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H94" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I94" s="20">
         <v>19.077999999999999</v>
       </c>
       <c r="J94" s="20">
         <v>21.472809999999999</v>
       </c>
       <c r="K94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M94" s="20">
         <v>81.842399999999998</v>
       </c>
       <c r="N94" s="20">
         <v>101.58325000000001</v>
       </c>
       <c r="O94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q94" s="20">
         <v>69.453500000000005</v>
       </c>
       <c r="R94" s="20">
         <v>109.3305</v>
       </c>
       <c r="S94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U94" s="20">
         <v>28.4</v>
       </c>
       <c r="V94" s="20">
         <v>44.86815</v>
       </c>
       <c r="W94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X94" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y94" s="20">
         <v>29.21</v>
       </c>
       <c r="Z94" s="20">
         <v>74.157170000000008</v>
       </c>
     </row>
     <row r="95" spans="1:26" ht="11.45" customHeight="1">
       <c r="A95" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E95" s="20">
         <v>123.06435</v>
       </c>
       <c r="F95" s="20">
         <v>334.40591000000001</v>
       </c>
       <c r="G95" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H95" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I95" s="20">
         <v>95.905829999999995</v>
       </c>
       <c r="J95" s="20">
         <v>207.57481999999999</v>
       </c>
       <c r="K95" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L95" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M95" s="20">
         <v>95.208730000000003</v>
       </c>
       <c r="N95" s="20">
         <v>233.27547000000001</v>
       </c>
       <c r="O95" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P95" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q95" s="20">
         <v>96.605469999999997</v>
       </c>
       <c r="R95" s="20">
         <v>254.85856000000001</v>
       </c>
       <c r="S95" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T95" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>113.81496</v>
+        <v>143</v>
+      </c>
+      <c r="U95" s="39">
+        <v>47.947989999999997</v>
+      </c>
+      <c r="V95" s="39">
+        <v>135.81657000000001</v>
       </c>
       <c r="W95" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X95" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y95" s="20">
         <v>78.227539999999991</v>
       </c>
-      <c r="Z95" s="20">
-        <v>178.9469</v>
+      <c r="Z95" s="8">
+        <v>179.49422999999999</v>
       </c>
     </row>
     <row r="96" spans="1:26" ht="11.45" customHeight="1">
       <c r="A96" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E96" s="20">
         <v>14.27032</v>
       </c>
       <c r="F96" s="20">
         <v>54.589309999999998</v>
       </c>
       <c r="G96" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H96" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I96" s="20">
         <v>23.062570000000001</v>
       </c>
       <c r="J96" s="20">
         <v>43.025419999999997</v>
       </c>
       <c r="K96" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L96" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M96" s="20">
         <v>17.707740000000001</v>
       </c>
       <c r="N96" s="20">
         <v>55.717289999999998</v>
       </c>
       <c r="O96" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P96" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q96" s="20">
         <v>19.775069999999999</v>
       </c>
       <c r="R96" s="20">
         <v>68.879649999999998</v>
       </c>
       <c r="S96" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T96" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>33.993490000000001</v>
+        <v>143</v>
+      </c>
+      <c r="U96" s="39">
+        <v>10.9353</v>
+      </c>
+      <c r="V96" s="39">
+        <v>38.687309999999997</v>
       </c>
       <c r="W96" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X96" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y96" s="20">
         <v>13.837810000000001</v>
       </c>
       <c r="Z96" s="20">
         <v>37.464930000000003</v>
       </c>
     </row>
     <row r="97" spans="1:26" ht="11.45" customHeight="1">
       <c r="A97" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J97" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z97" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="98" spans="1:26" ht="11.45" customHeight="1">
       <c r="A98" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E98" s="20">
         <v>17.325040000000001</v>
       </c>
       <c r="F98" s="20">
         <v>80.216700000000003</v>
       </c>
       <c r="G98" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I98" s="20">
         <v>16.10595</v>
       </c>
       <c r="J98" s="20">
         <v>76.706800000000001</v>
       </c>
       <c r="K98" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L98" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M98" s="20">
         <v>30.219580000000001</v>
       </c>
       <c r="N98" s="20">
         <v>134.50199000000001</v>
       </c>
       <c r="O98" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P98" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q98" s="20">
         <v>35.910559999999997</v>
       </c>
       <c r="R98" s="20">
         <v>176.50319999999999</v>
       </c>
       <c r="S98" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T98" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>67.560239999999993</v>
+        <v>143</v>
+      </c>
+      <c r="U98" s="39">
+        <v>19.42484</v>
+      </c>
+      <c r="V98" s="39">
+        <v>77.132080000000002</v>
       </c>
       <c r="W98" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X98" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y98" s="20">
         <v>11.57368</v>
       </c>
       <c r="Z98" s="20">
         <v>54.476820000000004</v>
       </c>
     </row>
     <row r="99" spans="1:26" ht="11.45" customHeight="1">
       <c r="A99" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E99" s="20">
         <v>1.90883</v>
       </c>
       <c r="F99" s="20">
         <v>11.6792</v>
       </c>
       <c r="G99" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I99" s="20">
         <v>2.3769900000000002</v>
       </c>
       <c r="J99" s="20">
         <v>17.826979999999999</v>
       </c>
       <c r="K99" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L99" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M99" s="20">
         <v>1.9443999999999999</v>
       </c>
       <c r="N99" s="20">
         <v>13.419040000000001</v>
       </c>
       <c r="O99" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P99" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q99" s="20">
         <v>3.2053199999999999</v>
       </c>
       <c r="R99" s="20">
         <v>20.194749999999999</v>
       </c>
       <c r="S99" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T99" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>9.0792400000000004</v>
+        <v>143</v>
+      </c>
+      <c r="U99" s="39">
+        <v>1.74116</v>
+      </c>
+      <c r="V99" s="39">
+        <v>10.1455</v>
       </c>
       <c r="W99" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X99" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y99" s="20">
         <v>1.1860199999999999</v>
       </c>
       <c r="Z99" s="20">
         <v>7.2159200000000006</v>
       </c>
     </row>
     <row r="100" spans="1:26" ht="11.45" customHeight="1">
       <c r="A100" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E100" s="20">
         <v>472.9</v>
       </c>
       <c r="F100" s="20">
         <v>349.67791</v>
       </c>
       <c r="G100" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H100" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I100" s="20">
         <v>677</v>
       </c>
       <c r="J100" s="20">
         <v>480.50420000000003</v>
       </c>
       <c r="K100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M100" s="20">
         <v>533.6</v>
       </c>
       <c r="N100" s="20">
         <v>361.43099999999998</v>
       </c>
       <c r="O100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q100" s="20">
         <v>199.1</v>
       </c>
       <c r="R100" s="20">
         <v>123.79955</v>
       </c>
       <c r="S100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U100" s="20">
         <v>66.7</v>
       </c>
       <c r="V100" s="20">
         <v>43.883339999999997</v>
       </c>
       <c r="W100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z100" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="101" spans="1:26" ht="11.45" customHeight="1">
       <c r="A101" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J101" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M101" s="20">
         <v>9.4000000000000004E-3</v>
       </c>
       <c r="N101" s="20">
         <v>0.21078</v>
       </c>
       <c r="O101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q101" s="20">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="R101" s="20">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="S101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U101" s="20">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="V101" s="20">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="W101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z101" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="102" spans="1:26" ht="11.45" customHeight="1">
       <c r="A102" s="13" t="s">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E102" s="20">
         <v>13.5029</v>
       </c>
       <c r="F102" s="20">
         <v>42.429810000000003</v>
       </c>
       <c r="G102" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I102" s="20">
         <v>12.85388</v>
       </c>
       <c r="J102" s="20">
         <v>29.69285</v>
       </c>
       <c r="K102" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L102" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M102" s="20">
         <v>10.600059999999999</v>
       </c>
       <c r="N102" s="20">
         <v>31.140979999999999</v>
       </c>
       <c r="O102" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P102" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q102" s="20">
         <v>10.63508</v>
       </c>
       <c r="R102" s="20">
         <v>36.972529999999999</v>
       </c>
       <c r="S102" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T102" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>15.87185</v>
+        <v>143</v>
+      </c>
+      <c r="U102" s="39">
+        <v>5.1040099999999997</v>
+      </c>
+      <c r="V102" s="39">
+        <v>18.59318</v>
       </c>
       <c r="W102" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X102" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>10.819509999999999</v>
+        <v>143</v>
+      </c>
+      <c r="Y102" s="8">
+        <v>3.3720099999999995</v>
+      </c>
+      <c r="Z102" s="8">
+        <v>11.544879999999999</v>
       </c>
     </row>
     <row r="103" spans="1:26" ht="11.45" customHeight="1">
       <c r="A103" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J103" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z103" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="104" spans="1:26" ht="11.45" customHeight="1">
       <c r="A104" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J104" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z104" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="105" spans="1:26" ht="11.45" customHeight="1">
       <c r="A105" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J105" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z105" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="106" spans="1:26" ht="11.45" customHeight="1">
       <c r="A106" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E106" s="20">
         <v>22.007680000000001</v>
       </c>
       <c r="F106" s="20">
         <v>99.816959999999995</v>
       </c>
       <c r="G106" s="20">
         <v>0.42299999999999999</v>
       </c>
       <c r="H106" s="20">
         <v>1.8649</v>
       </c>
       <c r="I106" s="20">
         <v>20.655419999999999</v>
       </c>
       <c r="J106" s="20">
         <v>82.542950000000005</v>
       </c>
       <c r="K106" s="20">
         <v>1.77</v>
       </c>
       <c r="L106" s="20">
         <v>7.12</v>
       </c>
       <c r="M106" s="20">
         <v>18.760929999999998</v>
       </c>
       <c r="N106" s="20">
         <v>79.309970000000007</v>
       </c>
       <c r="O106" s="20">
         <v>2.081</v>
       </c>
       <c r="P106" s="20">
         <v>10.413</v>
       </c>
       <c r="Q106" s="20">
         <v>23.681550000000001</v>
       </c>
       <c r="R106" s="20">
         <v>118.45107</v>
       </c>
-      <c r="S106" s="20">
+      <c r="S106" s="39">
         <v>0.75</v>
       </c>
-      <c r="T106" s="20">
+      <c r="T106" s="39">
         <v>1.7230000000000001</v>
       </c>
-      <c r="U106" s="20">
-[...3 lines deleted...]
-        <v>67.673959999999994</v>
+      <c r="U106" s="39">
+        <v>13.6754</v>
+      </c>
+      <c r="V106" s="39">
+        <v>68.011030000000005</v>
       </c>
       <c r="W106" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X106" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y106" s="20">
         <v>6.6799499999999998</v>
       </c>
       <c r="Z106" s="20">
         <v>33.990789999999997</v>
       </c>
     </row>
     <row r="107" spans="1:26" ht="11.45" customHeight="1">
       <c r="A107" s="13" t="s">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E107" s="20">
         <v>56.876420000000003</v>
       </c>
       <c r="F107" s="20">
         <v>61.77599</v>
       </c>
       <c r="G107" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H107" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I107" s="20">
         <v>41.957180000000001</v>
       </c>
       <c r="J107" s="20">
         <v>47.764850000000003</v>
       </c>
       <c r="K107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M107" s="20">
         <v>57.651240000000001</v>
       </c>
       <c r="N107" s="20">
         <v>71.644090000000006</v>
       </c>
       <c r="O107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q107" s="20">
         <v>63.340470000000003</v>
       </c>
       <c r="R107" s="20">
         <v>104.16457</v>
       </c>
       <c r="S107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U107" s="20">
         <v>19.22691</v>
       </c>
       <c r="V107" s="20">
         <v>40.937809999999999</v>
       </c>
       <c r="W107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X107" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y107" s="20">
         <v>9.7662399999999998</v>
       </c>
       <c r="Z107" s="20">
         <v>21.916359999999997</v>
       </c>
     </row>
     <row r="108" spans="1:26" ht="11.45" customHeight="1">
       <c r="A108" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J108" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z108" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="109" spans="1:26" ht="11.45" customHeight="1">
       <c r="A109" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E109" s="20">
         <v>1.01522</v>
       </c>
       <c r="F109" s="20">
         <v>2.4558800000000001</v>
       </c>
       <c r="G109" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H109" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I109" s="20">
         <v>0.92920999999999998</v>
       </c>
       <c r="J109" s="20">
         <v>2.0270100000000002</v>
       </c>
       <c r="K109" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L109" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M109" s="20">
         <v>1.30017</v>
       </c>
       <c r="N109" s="20">
         <v>4.1614199999999997</v>
       </c>
       <c r="O109" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P109" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q109" s="20">
         <v>1.63992</v>
       </c>
       <c r="R109" s="20">
         <v>7.1166400000000003</v>
       </c>
       <c r="S109" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T109" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>3.9612400000000001</v>
+        <v>143</v>
+      </c>
+      <c r="U109" s="39">
+        <v>1.08002</v>
+      </c>
+      <c r="V109" s="39">
+        <v>5.2146100000000004</v>
       </c>
       <c r="W109" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X109" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y109" s="20">
         <v>0.57323999999999997</v>
       </c>
       <c r="Z109" s="20">
         <v>2.5975299999999999</v>
       </c>
     </row>
     <row r="110" spans="1:26" ht="11.45" customHeight="1">
       <c r="A110" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E110" s="20">
         <v>181.93725000000001</v>
       </c>
       <c r="F110" s="20">
         <v>327.48730999999998</v>
       </c>
       <c r="G110" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H110" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I110" s="20">
         <v>132.29127</v>
       </c>
       <c r="J110" s="20">
         <v>183.45639</v>
       </c>
       <c r="K110" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L110" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M110" s="20">
         <v>139.52042</v>
       </c>
       <c r="N110" s="20">
         <v>242.67392000000001</v>
       </c>
       <c r="O110" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P110" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q110" s="20">
         <v>125.78715</v>
       </c>
       <c r="R110" s="20">
         <v>269.3947</v>
       </c>
       <c r="S110" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T110" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>124.44601</v>
+        <v>143</v>
+      </c>
+      <c r="U110" s="39">
+        <v>65.172659999999993</v>
+      </c>
+      <c r="V110" s="39">
+        <v>148.95366999999999</v>
       </c>
       <c r="W110" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X110" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>98.315469999999991</v>
+        <v>143</v>
+      </c>
+      <c r="Y110" s="8">
+        <v>45.350080000000005</v>
+      </c>
+      <c r="Z110" s="8">
+        <v>102.77740999999999</v>
       </c>
     </row>
     <row r="111" spans="1:26" ht="11.45" customHeight="1">
       <c r="A111" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E111" s="20">
         <v>11.176489999999999</v>
       </c>
       <c r="F111" s="20">
         <v>19.038930000000001</v>
       </c>
       <c r="G111" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I111" s="20">
         <v>3.9467400000000001</v>
       </c>
       <c r="J111" s="20">
         <v>8.6927599999999998</v>
       </c>
       <c r="K111" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L111" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M111" s="20">
         <v>8.3790600000000008</v>
       </c>
       <c r="N111" s="20">
         <v>12.685320000000001</v>
       </c>
       <c r="O111" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P111" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q111" s="20">
         <v>8.7767999999999997</v>
       </c>
       <c r="R111" s="20">
         <v>17.51464</v>
       </c>
       <c r="S111" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T111" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>5.9901499999999999</v>
+        <v>143</v>
+      </c>
+      <c r="U111" s="39">
+        <v>5.2901999999999996</v>
+      </c>
+      <c r="V111" s="39">
+        <v>9.5414899999999996</v>
       </c>
       <c r="W111" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X111" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y111" s="20">
         <v>1.9128000000000001</v>
       </c>
       <c r="Z111" s="20">
         <v>4.94069</v>
       </c>
     </row>
     <row r="112" spans="1:26" ht="11.45" customHeight="1">
       <c r="A112" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E112" s="20">
         <v>0.57454000000000005</v>
       </c>
       <c r="F112" s="20">
         <v>0.92764999999999997</v>
       </c>
       <c r="G112" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I112" s="20">
         <v>0.17532</v>
       </c>
       <c r="J112" s="20">
         <v>0.29762</v>
       </c>
       <c r="K112" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L112" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M112" s="20">
         <v>0.43859999999999999</v>
       </c>
       <c r="N112" s="20">
         <v>0.43614000000000003</v>
       </c>
       <c r="O112" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P112" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q112" s="20">
         <v>0.19040000000000001</v>
       </c>
       <c r="R112" s="20">
         <v>0.27271000000000001</v>
       </c>
       <c r="S112" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T112" s="20" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="U112" s="20">
+        <v>143</v>
+      </c>
+      <c r="U112" s="39">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="V112" s="20">
+      <c r="V112" s="39">
         <v>8.7299999999999999E-3</v>
       </c>
       <c r="W112" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X112" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y112" s="20">
         <v>0.24480000000000002</v>
       </c>
       <c r="Z112" s="20">
         <v>0.35603000000000001</v>
       </c>
     </row>
     <row r="113" spans="1:26" ht="11.45" customHeight="1">
       <c r="A113" s="13" t="s">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E113" s="20">
         <v>1.05148</v>
       </c>
       <c r="F113" s="20">
         <v>2.8428900000000001</v>
       </c>
       <c r="G113" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H113" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I113" s="20">
         <v>0.22209999999999999</v>
       </c>
       <c r="J113" s="20">
         <v>1.22682</v>
       </c>
       <c r="K113" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L113" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M113" s="20">
         <v>0.55020000000000002</v>
       </c>
       <c r="N113" s="20">
         <v>2.0681600000000002</v>
       </c>
       <c r="O113" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P113" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q113" s="20">
         <v>0.64739999999999998</v>
       </c>
       <c r="R113" s="20">
         <v>2.1513399999999998</v>
       </c>
       <c r="S113" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T113" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>1.23448</v>
+        <v>143</v>
+      </c>
+      <c r="U113" s="39">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="V113" s="39">
+        <v>1.3468</v>
       </c>
       <c r="W113" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X113" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y113" s="20">
         <v>0.1125</v>
       </c>
       <c r="Z113" s="20">
         <v>0.53999999999999992</v>
       </c>
     </row>
     <row r="114" spans="1:26" ht="11.45" customHeight="1">
       <c r="A114" s="13" t="s">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E114" s="20">
         <v>0.10199999999999999</v>
       </c>
       <c r="F114" s="20">
         <v>0.30303000000000002</v>
       </c>
       <c r="G114" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H114" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I114" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J114" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z114" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="115" spans="1:26" ht="11.45" customHeight="1">
       <c r="A115" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E115" s="20">
         <v>27.962219999999999</v>
       </c>
       <c r="F115" s="20">
         <v>62.941220000000001</v>
       </c>
       <c r="G115" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I115" s="20">
         <v>14.139200000000001</v>
       </c>
       <c r="J115" s="20">
         <v>51.152389999999997</v>
       </c>
       <c r="K115" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L115" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M115" s="20">
         <v>26.078119999999998</v>
       </c>
       <c r="N115" s="20">
         <v>64.950159999999997</v>
       </c>
       <c r="O115" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P115" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q115" s="20">
         <v>28.037299999999998</v>
       </c>
       <c r="R115" s="20">
         <v>83.868099999999998</v>
       </c>
       <c r="S115" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T115" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>33.973399999999998</v>
+        <v>143</v>
+      </c>
+      <c r="U115" s="39">
+        <v>15.17398</v>
+      </c>
+      <c r="V115" s="39">
+        <v>44.63908</v>
       </c>
       <c r="W115" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X115" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y115" s="20">
         <v>8.116579999999999</v>
       </c>
       <c r="Z115" s="20">
         <v>28.55209</v>
       </c>
     </row>
     <row r="116" spans="1:26" ht="11.45" customHeight="1">
       <c r="A116" s="13" t="s">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J116" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z116" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="117" spans="1:26" ht="11.45" customHeight="1">
       <c r="A117" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E117" s="20">
         <v>0.51698</v>
       </c>
       <c r="F117" s="20">
         <v>0.38727</v>
       </c>
       <c r="G117" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I117" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J117" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K117" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L117" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M117" s="20">
         <v>1.3432200000000001</v>
       </c>
       <c r="N117" s="20">
         <v>1.5297700000000001</v>
       </c>
       <c r="O117" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P117" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q117" s="20">
         <v>2.5239600000000002</v>
       </c>
       <c r="R117" s="20">
         <v>3.53233</v>
       </c>
       <c r="S117" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T117" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>0.91624000000000005</v>
+        <v>143</v>
+      </c>
+      <c r="U117" s="39">
+        <v>0.85504000000000002</v>
+      </c>
+      <c r="V117" s="39">
+        <v>1.13304</v>
       </c>
       <c r="W117" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X117" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>3.5794800000000002</v>
+        <v>143</v>
+      </c>
+      <c r="Y117" s="8">
+        <v>2.5527200000000003</v>
+      </c>
+      <c r="Z117" s="8">
+        <v>4.3849499999999999</v>
       </c>
     </row>
     <row r="118" spans="1:26" ht="11.45" customHeight="1">
       <c r="A118" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E118" s="20">
         <v>1.31168</v>
       </c>
       <c r="F118" s="20">
         <v>4.5634399999999999</v>
       </c>
       <c r="G118" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I118" s="20">
         <v>0.96752000000000005</v>
       </c>
       <c r="J118" s="20">
         <v>4.3011799999999996</v>
       </c>
       <c r="K118" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L118" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M118" s="20">
         <v>1.67822</v>
       </c>
       <c r="N118" s="20">
         <v>6.3616200000000003</v>
       </c>
       <c r="O118" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P118" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q118" s="20">
         <v>1.7466200000000001</v>
       </c>
       <c r="R118" s="20">
         <v>6.5113200000000004</v>
       </c>
       <c r="S118" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T118" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>3.3980000000000001</v>
+        <v>143</v>
+      </c>
+      <c r="U118" s="39">
+        <v>1.2876399999999999</v>
+      </c>
+      <c r="V118" s="39">
+        <v>4.5982900000000004</v>
       </c>
       <c r="W118" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X118" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y118" s="20">
         <v>0.66418999999999995</v>
       </c>
       <c r="Z118" s="20">
         <v>2.7615799999999999</v>
       </c>
     </row>
     <row r="119" spans="1:26" ht="11.45" customHeight="1">
       <c r="A119" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E119" s="20">
         <v>1.0234000000000001</v>
       </c>
       <c r="F119" s="20">
         <v>0.32507000000000003</v>
       </c>
       <c r="G119" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H119" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I119" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J119" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K119" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L119" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M119" s="20">
         <v>2.1891799999999999</v>
       </c>
       <c r="N119" s="20">
         <v>1.4016200000000001</v>
       </c>
       <c r="O119" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P119" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q119" s="20">
         <v>6.0368000000000004</v>
       </c>
       <c r="R119" s="20">
         <v>4.5519100000000003</v>
       </c>
       <c r="S119" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T119" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>2.21225</v>
+        <v>143</v>
+      </c>
+      <c r="U119" s="39">
+        <v>3.2498</v>
+      </c>
+      <c r="V119" s="39">
+        <v>2.47559</v>
       </c>
       <c r="W119" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X119" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>3.9200999999999997</v>
+        <v>143</v>
+      </c>
+      <c r="Y119" s="8">
+        <v>5.3499600000000003</v>
+      </c>
+      <c r="Z119" s="8">
+        <v>4.38443</v>
       </c>
     </row>
     <row r="120" spans="1:26" ht="11.45" customHeight="1">
       <c r="A120" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J120" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z120" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="121" spans="1:26" ht="11.45" customHeight="1">
       <c r="A121" s="13" t="s">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J121" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z121" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="122" spans="1:26" ht="11.45" customHeight="1">
       <c r="A122" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E122" s="20">
         <v>6.7033100000000001</v>
       </c>
       <c r="F122" s="20">
         <v>8.9462499999999991</v>
       </c>
       <c r="G122" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H122" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I122" s="20">
         <v>0.25109999999999999</v>
       </c>
       <c r="J122" s="20">
         <v>0.57450999999999997</v>
       </c>
       <c r="K122" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L122" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M122" s="20">
         <v>0.59299000000000002</v>
       </c>
       <c r="N122" s="20">
         <v>0.82899999999999996</v>
       </c>
       <c r="O122" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P122" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q122" s="20">
         <v>0.9012</v>
       </c>
       <c r="R122" s="20">
         <v>3.4171100000000001</v>
       </c>
       <c r="S122" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T122" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>1.10673</v>
+        <v>143</v>
+      </c>
+      <c r="U122" s="39">
+        <v>0.28520000000000001</v>
+      </c>
+      <c r="V122" s="39">
+        <v>2.6232899999999999</v>
       </c>
       <c r="W122" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X122" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y122" s="20">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="Z122" s="20">
         <v>0.16839999999999999</v>
       </c>
     </row>
     <row r="123" spans="1:26" ht="11.45" customHeight="1">
       <c r="A123" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E123" s="20">
         <v>0.316</v>
       </c>
       <c r="F123" s="20">
         <v>0.93405000000000005</v>
       </c>
       <c r="G123" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I123" s="20">
         <v>0.42799999999999999</v>
       </c>
       <c r="J123" s="20">
         <v>1.0303500000000001</v>
       </c>
       <c r="K123" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L123" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M123" s="20">
         <v>0.27</v>
       </c>
       <c r="N123" s="20">
         <v>0.68932000000000004</v>
       </c>
       <c r="O123" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P123" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q123" s="20">
         <v>0.77400000000000002</v>
       </c>
       <c r="R123" s="20">
         <v>2.5223300000000002</v>
       </c>
       <c r="S123" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T123" s="20" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="U123" s="20">
+        <v>143</v>
+      </c>
+      <c r="U123" s="39">
         <v>0.496</v>
       </c>
-      <c r="V123" s="20">
+      <c r="V123" s="39">
         <v>1.5522400000000001</v>
       </c>
       <c r="W123" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X123" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y123" s="20">
         <v>0.18</v>
       </c>
       <c r="Z123" s="20">
         <v>0.66632999999999998</v>
       </c>
     </row>
     <row r="124" spans="1:26" ht="11.45" customHeight="1">
       <c r="A124" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E124" s="20">
         <v>405.40552000000002</v>
       </c>
       <c r="F124" s="20">
         <v>2526.1275799999999</v>
       </c>
       <c r="G124" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I124" s="20">
         <v>461.44922000000003</v>
       </c>
       <c r="J124" s="20">
         <v>2173.9675099999999</v>
       </c>
       <c r="K124" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L124" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M124" s="20">
         <v>324.36594000000002</v>
       </c>
       <c r="N124" s="20">
         <v>1496.7439099999999</v>
       </c>
       <c r="O124" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P124" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q124" s="20">
         <v>297.78798</v>
       </c>
       <c r="R124" s="20">
         <v>1821.4151899999999</v>
       </c>
       <c r="S124" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T124" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>1008.6916199999999</v>
+        <v>143</v>
+      </c>
+      <c r="U124" s="39">
+        <v>240.19448</v>
+      </c>
+      <c r="V124" s="39">
+        <v>1460.24774</v>
       </c>
       <c r="W124" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X124" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>961.91705000000002</v>
+        <v>143</v>
+      </c>
+      <c r="Y124" s="8">
+        <v>159.96868000000001</v>
+      </c>
+      <c r="Z124" s="8">
+        <v>1171.2100499999999</v>
       </c>
     </row>
     <row r="125" spans="1:26" ht="11.45" customHeight="1">
       <c r="A125" s="13" t="s">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E125" s="20">
         <v>14.9818</v>
       </c>
       <c r="F125" s="20">
         <v>36.499310000000001</v>
       </c>
       <c r="G125" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I125" s="20">
         <v>9.9178899999999999</v>
       </c>
       <c r="J125" s="20">
         <v>26.059840000000001</v>
       </c>
       <c r="K125" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L125" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M125" s="20">
         <v>3.9701399999999998</v>
       </c>
       <c r="N125" s="20">
         <v>12.96974</v>
       </c>
       <c r="O125" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P125" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q125" s="20">
         <v>7.1471600000000004</v>
       </c>
       <c r="R125" s="20">
         <v>24.392050000000001</v>
       </c>
       <c r="S125" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T125" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>11.301589999999999</v>
+        <v>143</v>
+      </c>
+      <c r="U125" s="39">
+        <v>4.3294800000000002</v>
+      </c>
+      <c r="V125" s="39">
+        <v>15.44026</v>
       </c>
       <c r="W125" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X125" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y125" s="20">
         <v>3.0201599999999997</v>
       </c>
       <c r="Z125" s="20">
         <v>8.7982800000000001</v>
       </c>
     </row>
     <row r="126" spans="1:26" ht="11.45" customHeight="1">
       <c r="A126" s="13" t="s">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J126" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q126" s="20">
         <v>1.046</v>
       </c>
       <c r="R126" s="20">
         <v>0.28099000000000002</v>
       </c>
       <c r="S126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T126" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>9.2030000000000001E-2</v>
+        <v>143</v>
+      </c>
+      <c r="U126" s="39">
+        <v>0.71</v>
+      </c>
+      <c r="V126" s="39">
+        <v>0.17935000000000001</v>
       </c>
       <c r="W126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z126" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="127" spans="1:26" ht="11.45" customHeight="1">
       <c r="A127" s="13" t="s">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E127" s="20">
         <v>62.275930000000002</v>
       </c>
       <c r="F127" s="20">
         <v>39.373429999999999</v>
       </c>
       <c r="G127" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H127" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I127" s="20">
         <v>46.402290000000001</v>
       </c>
       <c r="J127" s="20">
         <v>15.89634</v>
       </c>
       <c r="K127" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L127" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M127" s="20">
         <v>4.4359000000000002</v>
       </c>
       <c r="N127" s="20">
         <v>3.1472600000000002</v>
       </c>
       <c r="O127" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P127" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q127" s="20">
         <v>22.540199999999999</v>
       </c>
       <c r="R127" s="20">
         <v>23.44293</v>
       </c>
       <c r="S127" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T127" s="20" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>9.3397199999999998</v>
+        <v>143</v>
+      </c>
+      <c r="U127" s="39">
+        <v>12.7538</v>
+      </c>
+      <c r="V127" s="39">
+        <v>11.8063</v>
       </c>
       <c r="W127" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X127" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y127" s="20">
         <v>4.5867000000000013</v>
       </c>
       <c r="Z127" s="20">
         <v>4.7823700000000002</v>
       </c>
     </row>
     <row r="128" spans="1:26" ht="11.45" customHeight="1">
       <c r="A128" s="13" t="s">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J128" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z128" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="129" spans="1:46" ht="11.45" customHeight="1">
       <c r="A129" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J129" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z129" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="130" spans="1:46" ht="11.45" customHeight="1">
       <c r="A130" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J130" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z130" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="131" spans="1:46" ht="11.45" customHeight="1">
       <c r="A131" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E131" s="20">
         <v>3.016</v>
       </c>
       <c r="F131" s="20">
         <v>1.20184</v>
       </c>
       <c r="G131" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H131" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I131" s="20">
         <v>1.6619999999999999</v>
       </c>
       <c r="J131" s="20">
         <v>0.91407000000000005</v>
       </c>
       <c r="K131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z131" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="132" spans="1:46" ht="11.45" customHeight="1">
       <c r="A132" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E132" s="20">
         <v>0.21786</v>
       </c>
       <c r="F132" s="20">
         <v>0.24626000000000001</v>
       </c>
       <c r="G132" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H132" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I132" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J132" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z132" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="133" spans="1:46" ht="11.45" customHeight="1">
       <c r="A133" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J133" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z133" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="134" spans="1:46" ht="11.45" customHeight="1">
       <c r="A134" s="13" t="s">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J134" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z134" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="135" spans="1:46" ht="11.45" customHeight="1">
       <c r="A135" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J135" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z135" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="136" spans="1:46" ht="11.45" customHeight="1">
       <c r="A136" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J136" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z136" s="20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="137" spans="1:46" ht="11.45" customHeight="1">
       <c r="A137" s="14" t="s">
         <v>134</v>
       </c>
       <c r="B137" s="24" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="L137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="M137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="N137" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="O137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="P137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Q137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="R137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="S137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="T137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="U137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="V137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="W137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="X137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Y137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="Z137" s="22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="138" spans="1:46">
       <c r="A138" s="11"/>
       <c r="B138" s="18"/>
       <c r="C138" s="7"/>
       <c r="D138" s="7"/>
       <c r="E138" s="9"/>
       <c r="F138" s="9"/>
       <c r="G138" s="7"/>
       <c r="H138" s="7"/>
       <c r="I138" s="8"/>
       <c r="J138" s="8"/>
       <c r="K138" s="7"/>
       <c r="L138" s="7"/>
       <c r="M138" s="8"/>
       <c r="N138" s="8"/>
       <c r="O138" s="9"/>
       <c r="P138" s="9"/>
       <c r="Q138" s="9"/>
       <c r="R138" s="9"/>
       <c r="S138" s="8"/>
       <c r="T138" s="8"/>
       <c r="U138" s="8"/>
       <c r="V138" s="8"/>
@@ -13123,104 +13126,104 @@
       <c r="X138" s="9"/>
       <c r="Y138" s="9"/>
       <c r="Z138" s="9"/>
       <c r="AA138" s="8"/>
       <c r="AB138" s="8"/>
       <c r="AC138" s="8"/>
       <c r="AD138" s="8"/>
       <c r="AE138" s="7"/>
       <c r="AF138" s="7"/>
       <c r="AG138" s="7"/>
       <c r="AH138" s="7"/>
       <c r="AI138" s="3"/>
       <c r="AJ138" s="3"/>
       <c r="AK138" s="3"/>
       <c r="AL138" s="3"/>
       <c r="AM138" s="3"/>
       <c r="AN138" s="3"/>
       <c r="AO138" s="3"/>
       <c r="AP138" s="3"/>
       <c r="AQ138" s="3"/>
       <c r="AR138" s="3"/>
       <c r="AS138" s="3"/>
       <c r="AT138" s="3"/>
     </row>
     <row r="139" spans="1:46">
-      <c r="A139" s="25" t="s">
+      <c r="A139" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="B139" s="25"/>
+      <c r="B139" s="30"/>
       <c r="C139" s="3"/>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3"/>
       <c r="K139" s="3"/>
       <c r="L139" s="3"/>
       <c r="M139" s="3"/>
       <c r="N139" s="3"/>
       <c r="O139" s="3"/>
       <c r="P139" s="3"/>
       <c r="Q139" s="3"/>
       <c r="R139" s="3"/>
       <c r="S139" s="3"/>
       <c r="T139" s="3"/>
       <c r="U139" s="3"/>
       <c r="V139" s="3"/>
       <c r="W139" s="3"/>
       <c r="X139" s="3"/>
       <c r="Y139" s="3"/>
       <c r="Z139" s="3"/>
       <c r="AA139" s="3"/>
       <c r="AB139" s="3"/>
       <c r="AC139" s="3"/>
       <c r="AD139" s="3"/>
       <c r="AE139" s="3"/>
       <c r="AF139" s="3"/>
       <c r="AG139" s="3"/>
       <c r="AH139" s="3"/>
       <c r="AI139" s="3"/>
       <c r="AJ139" s="3"/>
       <c r="AK139" s="3"/>
       <c r="AL139" s="3"/>
       <c r="AM139" s="3"/>
       <c r="AN139" s="3"/>
       <c r="AO139" s="3"/>
       <c r="AP139" s="3"/>
       <c r="AQ139" s="3"/>
       <c r="AR139" s="3"/>
       <c r="AS139" s="3"/>
       <c r="AT139" s="3"/>
     </row>
     <row r="140" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A140" s="25" t="s">
+      <c r="A140" s="30" t="s">
         <v>141</v>
       </c>
-      <c r="B140" s="25"/>
+      <c r="B140" s="30"/>
       <c r="C140" s="3"/>
       <c r="D140" s="3"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3"/>
       <c r="K140" s="3"/>
       <c r="L140" s="3"/>
       <c r="M140" s="3"/>
       <c r="N140" s="3"/>
       <c r="O140" s="3"/>
       <c r="P140" s="3"/>
       <c r="Q140" s="3"/>
       <c r="R140" s="3"/>
       <c r="S140" s="3"/>
       <c r="T140" s="3"/>
       <c r="U140" s="3"/>
       <c r="V140" s="3"/>
       <c r="W140" s="3"/>
       <c r="X140" s="3"/>
       <c r="Y140" s="3"/>
       <c r="Z140" s="3"/>
       <c r="AA140" s="3"/>
@@ -13320,73 +13323,73 @@
       <c r="Y142" s="3"/>
       <c r="Z142" s="3"/>
       <c r="AA142" s="3"/>
       <c r="AB142" s="3"/>
       <c r="AC142" s="3"/>
       <c r="AD142" s="3"/>
       <c r="AE142" s="3"/>
       <c r="AF142" s="3"/>
       <c r="AG142" s="3"/>
       <c r="AH142" s="3"/>
       <c r="AI142" s="3"/>
       <c r="AJ142" s="3"/>
       <c r="AK142" s="3"/>
       <c r="AL142" s="3"/>
       <c r="AM142" s="3"/>
       <c r="AN142" s="3"/>
       <c r="AO142" s="3"/>
       <c r="AP142" s="3"/>
       <c r="AQ142" s="3"/>
       <c r="AR142" s="3"/>
       <c r="AS142" s="3"/>
       <c r="AT142" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A140:B140"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
-    <mergeCell ref="A140:B140"/>
-[...5 lines deleted...]
-    <mergeCell ref="E4:F4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>