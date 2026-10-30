--- v1 (2026-10-10)
+++ v2 (2026-10-30)
@@ -1,78 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6030" windowWidth="28830" windowHeight="6075"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12120"/>
   </bookViews>
   <sheets>
-    <sheet name="Ұлытау" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Ұлытау!$A$5:$F$137</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Ұлытау!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Көрсеткіш!$A$5:$F$137</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіш!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2910" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2947" uniqueCount="319">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>0204</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
@@ -849,64 +853,196 @@
   <si>
     <t>Сірке суы және сірке қышқылынан алынған оның алмастырғыштары</t>
   </si>
   <si>
     <t>Тамақтану үшін жарамсыз ет немесе ет суббұйымдарынің, балықтың немесе шаянтәрізділердің, моллюскалардың немесе өзге де су омыртқасыздарының ұн, ұн және түйіршіктері; сырылдар</t>
   </si>
   <si>
     <t>Түйіршіктелмеген немесе түйіршіктелген дәнді дақылдарды немесе дәнді бұршақтарды елеу, ұнтақтау немесе өңдеудің өзге әдістерінің кебек, тұқым, езбе және өзге қалдықтары</t>
   </si>
   <si>
     <t>Сигарлар, ұштары кесілген сигаралар, сигариллалар және темекіден немесе темекі алмастырғыштарынан жасалған темекілер</t>
   </si>
   <si>
     <t>Өзге де өндірілген темекі және өндірілген темекі алмастырғыштар; «гомогенизацияланған» немесе «қалпына келтірілген» темекі; темекі сығындылары мен эссенциялары</t>
   </si>
   <si>
     <t>Тұз (асханалық және денатуратталған тұзды қоса алғанда) және таза натрий хлориді, суда ерітілген немесе ерітілмеген, сондай-ақ құрамында қоспалар бар; теңіз суы</t>
   </si>
   <si>
     <t>Майсыз немесе майсыз какао пастасы</t>
   </si>
   <si>
     <t>Мате (парагвай шәйі)</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы  қаңтар-шілде*</t>
+    <t>2025 жылғы қаңтар-тамыз*</t>
+  </si>
+  <si>
+    <t>2026 жылғы  қаңтар-тамыз*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ТС нысаны " Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп"  (айлық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Ұлытау облысы 2022 жылы құрылған</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/ulytau/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету статистикасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Гулзат Барыстанбаевна Жакеева</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 710 2 773028</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>g.zhakeyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Азық-түлік тауарлары бойынша экспорты және импорты</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1108,52 +1244,137 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
   </fonts>
-  <fills count="32">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
@@ -1273,52 +1494,58 @@
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="21">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1517,61 +1744,52 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="81">
+  <cellStyleXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1685,156 +1903,247 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="39" fillId="32" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="13" xfId="84" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="85" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="86" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="87" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="86" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="87" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="9"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="81">
+  <cellStyles count="88">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
     <cellStyle name="SAPBEXexcBad7" xfId="24"/>
     <cellStyle name="SAPBEXexcBad8" xfId="25"/>
@@ -1856,82 +2165,89 @@
     <cellStyle name="SAPBEXHLevel1" xfId="41"/>
     <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
     <cellStyle name="SAPBEXHLevel2" xfId="43"/>
     <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
     <cellStyle name="SAPBEXHLevel3" xfId="45"/>
     <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
     <cellStyle name="SAPBEXresData" xfId="47"/>
     <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
     <cellStyle name="SAPBEXresItem" xfId="49"/>
     <cellStyle name="SAPBEXresItemX" xfId="50"/>
     <cellStyle name="SAPBEXstdData" xfId="51"/>
     <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
     <cellStyle name="SAPBEXstdItem" xfId="53"/>
     <cellStyle name="SAPBEXstdItemX" xfId="54"/>
     <cellStyle name="SAPBEXtitle" xfId="55"/>
     <cellStyle name="SAPBEXundefined" xfId="56"/>
     <cellStyle name="Акцент1 2" xfId="57"/>
     <cellStyle name="Акцент2 2" xfId="58"/>
     <cellStyle name="Акцент3 2" xfId="59"/>
     <cellStyle name="Акцент4 2" xfId="60"/>
     <cellStyle name="Акцент5 2" xfId="61"/>
     <cellStyle name="Акцент6 2" xfId="62"/>
     <cellStyle name="Ввод  2" xfId="63"/>
     <cellStyle name="Вывод 2" xfId="64"/>
     <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Гиперссылка" xfId="83" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="66"/>
     <cellStyle name="Заголовок 2 2" xfId="67"/>
     <cellStyle name="Заголовок 3 2" xfId="68"/>
     <cellStyle name="Заголовок 4 2" xfId="69"/>
     <cellStyle name="Итог 2" xfId="70"/>
     <cellStyle name="Контрольная ячейка 2" xfId="71"/>
     <cellStyle name="Название 2" xfId="72"/>
     <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Обычный 2 2 2" xfId="84"/>
+    <cellStyle name="Обычный 2 4" xfId="85"/>
+    <cellStyle name="Обычный 2 4 2" xfId="82"/>
+    <cellStyle name="Обычный 2 5" xfId="87"/>
+    <cellStyle name="Обычный 4" xfId="81"/>
+    <cellStyle name="Обычный 4 2" xfId="86"/>
     <cellStyle name="Плохой 2" xfId="75"/>
     <cellStyle name="Пояснение 2" xfId="76"/>
     <cellStyle name="Примечание 2" xfId="77"/>
     <cellStyle name="Связанная ячейка 2" xfId="78"/>
     <cellStyle name="Текст предупреждения 2" xfId="79"/>
     <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2176,62 +2492,330 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2972493?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="34.28515625" customWidth="1"/>
+    <col min="2" max="2" width="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="24" t="s">
+        <v>275</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5">
+      <c r="A3" s="24" t="s">
+        <v>277</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="24" t="s">
+        <v>278</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="27" t="s">
+        <v>280</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="27" t="s">
+        <v>283</v>
+      </c>
+      <c r="B7" s="29"/>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="A9" s="24" t="s">
+        <v>286</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="24" t="s">
+        <v>290</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="32" t="s">
+        <v>292</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
+        <v>294</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="46" t="s">
+        <v>296</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="47"/>
+      <c r="B15" s="36" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
+        <v>299</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46316</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="24" t="s">
+        <v>302</v>
+      </c>
+      <c r="B18" s="38">
+        <v>46343</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="24" t="s">
+        <v>303</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="24" t="s">
+        <v>307</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>310</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:2">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="41"/>
+      <c r="B7" s="42" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="41"/>
+      <c r="B8" s="42" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="41"/>
+      <c r="B9" s="42" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="41"/>
+      <c r="B10" s="43"/>
+    </row>
+    <row r="11" spans="1:2" ht="26.25">
+      <c r="A11" s="41"/>
+      <c r="B11" s="44" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="41"/>
+      <c r="B12" s="43"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="41"/>
+      <c r="B13" s="43"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="B14" s="45" t="s">
+        <v>317</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AT142"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="K2" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AB12" sqref="AB12"/>
+      <selection pane="bottomRight" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
@@ -2250,78 +2834,78 @@
     <col min="34" max="34" width="13.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="13.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="13.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="1" customWidth="1"/>
     <col min="40" max="40" width="13.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.7109375" style="1" customWidth="1"/>
     <col min="42" max="42" width="13.7109375" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="13.7109375" style="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="1" customWidth="1"/>
     <col min="48" max="48" width="13.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.7109375" style="1" customWidth="1"/>
     <col min="50" max="50" width="13.7109375" style="1" customWidth="1"/>
     <col min="51" max="51" width="11.7109375" style="1" customWidth="1"/>
     <col min="52" max="52" width="13.7109375" style="1" customWidth="1"/>
     <col min="53" max="53" width="11.7109375" style="1" customWidth="1"/>
     <col min="54" max="54" width="13.7109375" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="30" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="48" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="25"/>
-[...23 lines deleted...]
-      <c r="Z1" s="25"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
       <c r="AA1" s="15"/>
       <c r="AB1" s="15"/>
       <c r="AC1" s="15"/>
       <c r="AD1" s="15"/>
       <c r="AE1" s="15"/>
       <c r="AF1" s="15"/>
       <c r="AG1" s="15"/>
       <c r="AH1" s="15"/>
       <c r="AI1" s="15"/>
       <c r="AJ1" s="15"/>
       <c r="AK1" s="15"/>
       <c r="AL1" s="15"/>
       <c r="AM1" s="15"/>
       <c r="AN1" s="15"/>
       <c r="AO1" s="15"/>
       <c r="AP1" s="15"/>
       <c r="AQ1" s="3"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" s="4"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
@@ -2348,148 +2932,148 @@
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AR2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
     </row>
     <row r="3" spans="1:46" ht="16.5" customHeight="1">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="57" t="s">
         <v>139</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="C3" s="37">
+      <c r="C3" s="60">
         <v>2022</v>
       </c>
-      <c r="D3" s="38"/>
-[...2 lines deleted...]
-      <c r="G3" s="26">
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="49">
         <v>2023</v>
       </c>
-      <c r="H3" s="27"/>
-[...2 lines deleted...]
-      <c r="K3" s="26">
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="49">
         <v>2024</v>
       </c>
-      <c r="L3" s="27"/>
-[...2 lines deleted...]
-      <c r="O3" s="26">
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="49">
         <v>2025</v>
       </c>
-      <c r="P3" s="27"/>
-[...2 lines deleted...]
-      <c r="S3" s="26" t="s">
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="49" t="s">
         <v>273</v>
       </c>
-      <c r="T3" s="27"/>
-[...2 lines deleted...]
-      <c r="W3" s="26" t="s">
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="49" t="s">
         <v>274</v>
       </c>
-      <c r="X3" s="27"/>
-[...1 lines deleted...]
-      <c r="Z3" s="28"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="51"/>
     </row>
     <row r="4" spans="1:46" ht="15" customHeight="1">
-      <c r="A4" s="35"/>
-[...1 lines deleted...]
-      <c r="C4" s="29" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="29"/>
-      <c r="E4" s="29" t="s">
+      <c r="D4" s="52"/>
+      <c r="E4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="29"/>
-      <c r="G4" s="29" t="s">
+      <c r="F4" s="52"/>
+      <c r="G4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="29"/>
-      <c r="I4" s="29" t="s">
+      <c r="H4" s="52"/>
+      <c r="I4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="29"/>
-      <c r="K4" s="29" t="s">
+      <c r="J4" s="52"/>
+      <c r="K4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="29"/>
-      <c r="M4" s="29" t="s">
+      <c r="L4" s="52"/>
+      <c r="M4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="29"/>
-      <c r="O4" s="29" t="s">
+      <c r="N4" s="52"/>
+      <c r="O4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="29"/>
-      <c r="Q4" s="29" t="s">
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="29"/>
-      <c r="S4" s="29" t="s">
+      <c r="R4" s="52"/>
+      <c r="S4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="29"/>
-      <c r="U4" s="29" t="s">
+      <c r="T4" s="52"/>
+      <c r="U4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="29"/>
-      <c r="W4" s="29" t="s">
+      <c r="V4" s="52"/>
+      <c r="W4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="29"/>
-      <c r="Y4" s="29" t="s">
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="29"/>
+      <c r="Z4" s="52"/>
     </row>
     <row r="5" spans="1:46" ht="32.25" customHeight="1">
-      <c r="A5" s="36"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="59"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>136</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>137</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -2572,10552 +3156,10552 @@
       </c>
       <c r="K6" s="5">
         <v>1.8</v>
       </c>
       <c r="L6" s="5">
         <v>7.1</v>
       </c>
       <c r="M6" s="5">
         <v>2268.5</v>
       </c>
       <c r="N6" s="5">
         <v>3904.9</v>
       </c>
       <c r="O6" s="5">
         <v>2.1</v>
       </c>
       <c r="P6" s="5">
         <v>10.4</v>
       </c>
       <c r="Q6" s="5">
         <v>1687.6</v>
       </c>
       <c r="R6" s="5">
         <v>4614.2</v>
       </c>
-      <c r="S6" s="5">
-[...21 lines deleted...]
-        <v>2571.8000000000002</v>
+      <c r="S6" s="62">
+        <v>0.9</v>
+      </c>
+      <c r="T6" s="62">
+        <v>2.6</v>
+      </c>
+      <c r="U6" s="62">
+        <v>915.7</v>
+      </c>
+      <c r="V6" s="62">
+        <v>2947.3</v>
+      </c>
+      <c r="W6" s="63">
+        <v>0</v>
+      </c>
+      <c r="X6" s="63">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="64">
+        <v>1219.4000000000001</v>
+      </c>
+      <c r="Z6" s="64">
+        <v>3769.2</v>
       </c>
     </row>
     <row r="7" spans="1:46" ht="11.45" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K7" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z7" s="20" t="s">
+      <c r="K7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R7" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S7" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T7" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U7" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V7" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W7" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X7" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y7" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z7" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="8" spans="1:46" ht="11.45" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>0.69310000000000005</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="19">
         <v>3.39025</v>
       </c>
-      <c r="K8" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z8" s="20" t="s">
+      <c r="K8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R8" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S8" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T8" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U8" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V8" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W8" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X8" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y8" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z8" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:46" ht="11.45" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E9" s="7">
         <v>57.364199999999997</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>157.14653000000001</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="19">
         <v>1.5813999999999999</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="19">
         <v>6.3609400000000003</v>
       </c>
-      <c r="K9" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Q9" s="20">
+      <c r="K9" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L9" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M9" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N9" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O9" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P9" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q9" s="19">
         <v>38.544289999999997</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="19">
         <v>133.63337999999999</v>
       </c>
-      <c r="S9" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U9" s="20">
+      <c r="S9" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T9" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U9" s="65">
         <v>19.038989999999998</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="65">
         <v>63.443460000000002</v>
       </c>
-      <c r="W9" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y9" s="20">
+      <c r="W9" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X9" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y9" s="66">
         <v>58.991120000000009</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="66">
         <v>155.34906000000001</v>
       </c>
     </row>
     <row r="10" spans="1:46" ht="11.45" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>147</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J10" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K10" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z10" s="20" t="s">
+      <c r="K10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R10" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S10" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T10" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U10" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V10" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W10" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X10" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y10" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z10" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:46" ht="11.45" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K11" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z11" s="20" t="s">
+      <c r="K11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R11" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S11" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T11" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U11" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V11" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W11" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X11" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y11" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z11" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="12" spans="1:46" ht="11.45" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J12" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K12" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z12" s="20" t="s">
+      <c r="K12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R12" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z12" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="13" spans="1:46" ht="11.45" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>150</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="19">
         <v>70.72784</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="19">
         <v>177.84164000000001</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="19">
         <v>1.5813999999999999</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="19">
         <v>6.3609400000000003</v>
       </c>
-      <c r="K13" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M13" s="20">
+      <c r="K13" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L13" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M13" s="19">
         <v>32.932670000000002</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N13" s="19">
         <v>60.07573</v>
       </c>
-      <c r="O13" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q13" s="20">
+      <c r="O13" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q13" s="19">
         <v>209.67254</v>
       </c>
-      <c r="R13" s="20">
+      <c r="R13" s="19">
         <v>379.59663999999998</v>
       </c>
-      <c r="S13" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U13" s="20">
+      <c r="S13" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T13" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U13" s="65">
         <v>33.537260000000003</v>
       </c>
-      <c r="V13" s="20">
+      <c r="V13" s="65">
         <v>72.014049999999997</v>
       </c>
-      <c r="W13" s="20" t="s">
-[...8 lines deleted...]
-      <c r="Z13" s="20">
+      <c r="W13" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X13" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y13" s="66">
+        <v>197.07284999999999</v>
+      </c>
+      <c r="Z13" s="66">
         <v>356.41147000000001</v>
       </c>
     </row>
     <row r="14" spans="1:46" ht="11.45" customHeight="1">
-      <c r="A14" s="23" t="s">
+      <c r="A14" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J14" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K14" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z14" s="20" t="s">
+      <c r="K14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R14" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S14" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T14" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U14" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V14" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W14" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X14" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y14" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z14" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:46" ht="11.45" customHeight="1">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J15" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K15" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z15" s="20" t="s">
+      <c r="K15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R15" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S15" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T15" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U15" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V15" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W15" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X15" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y15" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z15" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:46" ht="11.45" customHeight="1">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J16" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K16" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z16" s="20" t="s">
+      <c r="K16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R16" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S16" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T16" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U16" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V16" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W16" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X16" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y16" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z16" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J17" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K17" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z17" s="20" t="s">
+      <c r="K17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R17" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S17" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T17" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U17" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V17" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W17" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X17" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y17" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z17" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="18" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J18" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K18" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z18" s="20" t="s">
+      <c r="K18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R18" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S18" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T18" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U18" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V18" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W18" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X18" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y18" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z18" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="11.45" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="19">
         <v>112.5984</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F19" s="19">
         <v>224.89149</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="19">
         <v>159.14275000000001</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="19">
         <v>248.63220999999999</v>
       </c>
-      <c r="K19" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M19" s="20">
+      <c r="K19" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L19" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M19" s="19">
         <v>176.94649999999999</v>
       </c>
-      <c r="N19" s="20">
+      <c r="N19" s="19">
         <v>298.43776000000003</v>
       </c>
-      <c r="O19" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q19" s="20">
+      <c r="O19" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P19" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q19" s="19">
         <v>109.401</v>
       </c>
-      <c r="R19" s="20">
+      <c r="R19" s="19">
         <v>241.76541</v>
       </c>
-      <c r="S19" s="20" t="s">
-[...21 lines deleted...]
-        <v>93.098090000000013</v>
+      <c r="S19" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T19" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U19" s="65">
+        <v>82.069000000000003</v>
+      </c>
+      <c r="V19" s="65">
+        <v>167.42756</v>
+      </c>
+      <c r="W19" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X19" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y19" s="66">
+        <v>31.782000000000004</v>
+      </c>
+      <c r="Z19" s="66">
+        <v>93.098089999999999</v>
       </c>
     </row>
     <row r="20" spans="1:26" ht="11.45" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="19">
         <v>12.406000000000001</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F20" s="19">
         <v>42.256549999999997</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="19">
         <v>10.94258</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="19">
         <v>30.582319999999999</v>
       </c>
-      <c r="K20" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M20" s="20">
+      <c r="K20" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L20" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M20" s="19">
         <v>14.817</v>
       </c>
-      <c r="N20" s="20">
+      <c r="N20" s="19">
         <v>43.002600000000001</v>
       </c>
-      <c r="O20" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q20" s="20">
+      <c r="O20" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P20" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q20" s="19">
         <v>10.725</v>
       </c>
-      <c r="R20" s="20">
+      <c r="R20" s="19">
         <v>32.939340000000001</v>
       </c>
-      <c r="S20" s="20" t="s">
-[...21 lines deleted...]
-        <v>9.6700299999999988</v>
+      <c r="S20" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T20" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U20" s="65">
+        <v>7.8140000000000001</v>
+      </c>
+      <c r="V20" s="65">
+        <v>24.167619999999999</v>
+      </c>
+      <c r="W20" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X20" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y20" s="66">
+        <v>3.4300000000000006</v>
+      </c>
+      <c r="Z20" s="66">
+        <v>9.6700300000000006</v>
       </c>
     </row>
     <row r="21" spans="1:26" ht="11.45" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>156</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="19">
         <v>4.0948700000000002</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="19">
         <v>31.896740000000001</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="19">
         <v>2.9154</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="19">
         <v>33.59854</v>
       </c>
-      <c r="K21" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M21" s="20">
+      <c r="K21" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L21" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M21" s="19">
         <v>3.8813800000000001</v>
       </c>
-      <c r="N21" s="20">
+      <c r="N21" s="19">
         <v>44.275069999999999</v>
       </c>
-      <c r="O21" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q21" s="20">
+      <c r="O21" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P21" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q21" s="19">
         <v>3.3117800000000002</v>
       </c>
-      <c r="R21" s="20">
+      <c r="R21" s="19">
         <v>48.820540000000001</v>
       </c>
-      <c r="S21" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y21" s="20">
+      <c r="S21" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T21" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U21" s="65">
+        <v>2.0214599999999998</v>
+      </c>
+      <c r="V21" s="65">
+        <v>27.09834</v>
+      </c>
+      <c r="W21" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X21" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y21" s="66">
         <v>0.82007999999999992</v>
       </c>
-      <c r="Z21" s="20">
+      <c r="Z21" s="66">
         <v>12.709479999999999</v>
       </c>
     </row>
     <row r="22" spans="1:26" ht="11.45" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E22" s="19">
         <v>0.185</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="19">
         <v>1.53</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I22" s="20">
+      <c r="I22" s="19">
         <v>5.8133999999999997</v>
       </c>
-      <c r="J22" s="20">
+      <c r="J22" s="19">
         <v>29.558039999999998</v>
       </c>
-      <c r="K22" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M22" s="20">
+      <c r="K22" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L22" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M22" s="19">
         <v>10.281000000000001</v>
       </c>
-      <c r="N22" s="20">
+      <c r="N22" s="19">
         <v>56.31071</v>
       </c>
-      <c r="O22" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q22" s="20">
+      <c r="O22" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P22" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q22" s="19">
         <v>1.21</v>
       </c>
-      <c r="R22" s="20">
+      <c r="R22" s="19">
         <v>9.0059100000000001</v>
       </c>
-      <c r="S22" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y22" s="20">
+      <c r="S22" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T22" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U22" s="65">
+        <v>1.21</v>
+      </c>
+      <c r="V22" s="65">
+        <v>9.0059100000000001</v>
+      </c>
+      <c r="W22" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X22" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y22" s="66">
         <v>1</v>
       </c>
-      <c r="Z22" s="20">
+      <c r="Z22" s="66">
         <v>6.7720000000000002</v>
       </c>
     </row>
     <row r="23" spans="1:26" ht="11.45" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>158</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="19">
         <v>0.71799999999999997</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="19">
         <v>3.1846000000000001</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>0.44319999999999998</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="19">
         <v>2.1287099999999999</v>
       </c>
-      <c r="K23" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M23" s="20">
+      <c r="K23" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L23" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M23" s="19">
         <v>0.40216000000000002</v>
       </c>
-      <c r="N23" s="20">
+      <c r="N23" s="19">
         <v>1.2351799999999999</v>
       </c>
-      <c r="O23" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q23" s="20">
+      <c r="O23" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P23" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q23" s="19">
         <v>0.75905999999999996</v>
       </c>
-      <c r="R23" s="20">
+      <c r="R23" s="19">
         <v>3.7463600000000001</v>
       </c>
-      <c r="S23" s="20" t="s">
-[...21 lines deleted...]
-        <v>0.94782</v>
+      <c r="S23" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T23" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U23" s="65">
+        <v>0.41224</v>
+      </c>
+      <c r="V23" s="65">
+        <v>2.2351000000000001</v>
+      </c>
+      <c r="W23" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X23" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y23" s="66">
+        <v>0.15664</v>
+      </c>
+      <c r="Z23" s="66">
+        <v>0.94782000000000011</v>
       </c>
     </row>
     <row r="24" spans="1:26" ht="11.45" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K24" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z24" s="20" t="s">
+      <c r="K24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R24" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y24" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z24" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="11.45" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="19">
         <v>4.8243400000000003</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="19">
         <v>3.26112</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="19">
         <v>101.40192</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="19">
         <v>68.606399999999994</v>
       </c>
-      <c r="K25" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M25" s="20">
+      <c r="K25" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M25" s="19">
         <v>101.15519999999999</v>
       </c>
-      <c r="N25" s="20">
+      <c r="N25" s="19">
         <v>69.864000000000004</v>
       </c>
-      <c r="O25" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q25" s="20">
+      <c r="O25" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P25" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q25" s="19">
         <v>99.777600000000007</v>
       </c>
-      <c r="R25" s="20">
+      <c r="R25" s="19">
         <v>85.608000000000004</v>
       </c>
-      <c r="S25" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U25" s="20">
+      <c r="S25" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T25" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U25" s="65">
         <v>50.577599999999997</v>
       </c>
-      <c r="V25" s="20">
+      <c r="V25" s="65">
         <v>41.82</v>
       </c>
-      <c r="W25" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y25" s="20">
+      <c r="W25" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X25" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y25" s="66">
         <v>50.577599999999997</v>
       </c>
-      <c r="Z25" s="20">
+      <c r="Z25" s="66">
         <v>41.328000000000003</v>
       </c>
     </row>
     <row r="26" spans="1:26" ht="11.45" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>160</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E26" s="20">
+      <c r="E26" s="19">
         <v>2.2462</v>
       </c>
-      <c r="F26" s="20">
+      <c r="F26" s="19">
         <v>5.9331800000000001</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I26" s="20">
+      <c r="I26" s="19">
         <v>1.4683999999999999</v>
       </c>
-      <c r="J26" s="20">
+      <c r="J26" s="19">
         <v>3.4752000000000001</v>
       </c>
-      <c r="K26" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M26" s="20">
+      <c r="K26" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M26" s="19">
         <v>1.5307999999999999</v>
       </c>
-      <c r="N26" s="20">
+      <c r="N26" s="19">
         <v>3.0365099999999998</v>
       </c>
-      <c r="O26" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q26" s="20">
+      <c r="O26" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q26" s="19">
         <v>1.2435</v>
       </c>
-      <c r="R26" s="20">
+      <c r="R26" s="19">
         <v>3.2805</v>
       </c>
-      <c r="S26" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U26" s="39">
+      <c r="S26" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T26" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U26" s="65">
         <v>0.8135</v>
       </c>
-      <c r="V26" s="39">
+      <c r="V26" s="65">
         <v>2.05355</v>
       </c>
-      <c r="W26" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y26" s="20">
+      <c r="W26" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X26" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y26" s="66">
         <v>7.1999999999999995E-2</v>
       </c>
-      <c r="Z26" s="20">
+      <c r="Z26" s="66">
         <v>0.14845</v>
       </c>
     </row>
     <row r="27" spans="1:26" ht="11.45" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E27" s="20">
+      <c r="E27" s="19">
         <v>7.0670099999999998</v>
       </c>
-      <c r="F27" s="20">
+      <c r="F27" s="19">
         <v>14.32752</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I27" s="20">
+      <c r="I27" s="19">
         <v>7.1502600000000003</v>
       </c>
-      <c r="J27" s="20">
+      <c r="J27" s="19">
         <v>14.79102</v>
       </c>
-      <c r="K27" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M27" s="20">
+      <c r="K27" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L27" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M27" s="19">
         <v>12.97171</v>
       </c>
-      <c r="N27" s="20">
+      <c r="N27" s="19">
         <v>27.926100000000002</v>
       </c>
-      <c r="O27" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q27" s="20">
+      <c r="O27" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P27" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q27" s="19">
         <v>15.34944</v>
       </c>
-      <c r="R27" s="20">
+      <c r="R27" s="19">
         <v>33.771720000000002</v>
       </c>
-      <c r="S27" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y27" s="20">
+      <c r="S27" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T27" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U27" s="65">
+        <v>9.2947799999999994</v>
+      </c>
+      <c r="V27" s="65">
+        <v>20.7225</v>
+      </c>
+      <c r="W27" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X27" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y27" s="66">
         <v>3.1453199999999999</v>
       </c>
-      <c r="Z27" s="20">
+      <c r="Z27" s="66">
         <v>6.3277799999999997</v>
       </c>
     </row>
     <row r="28" spans="1:26" ht="11.45" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>162</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E28" s="20">
+      <c r="E28" s="19">
         <v>1.31752</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F28" s="19">
         <v>0.66761999999999999</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I28" s="20">
+      <c r="I28" s="19">
         <v>0.33150000000000002</v>
       </c>
-      <c r="J28" s="20">
+      <c r="J28" s="19">
         <v>0.1404</v>
       </c>
-      <c r="K28" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M28" s="20">
+      <c r="K28" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L28" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" s="19">
         <v>0.82110000000000005</v>
       </c>
-      <c r="N28" s="20">
+      <c r="N28" s="19">
         <v>0.62790000000000001</v>
       </c>
-      <c r="O28" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q28" s="20">
+      <c r="O28" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P28" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q28" s="19">
         <v>1.2342</v>
       </c>
-      <c r="R28" s="20">
+      <c r="R28" s="19">
         <v>0.78203999999999996</v>
       </c>
-      <c r="S28" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y28" s="20">
+      <c r="S28" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T28" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U28" s="65">
+        <v>1.2342</v>
+      </c>
+      <c r="V28" s="65">
+        <v>0.78203999999999996</v>
+      </c>
+      <c r="W28" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X28" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y28" s="66">
         <v>9.1799999999999993E-2</v>
       </c>
-      <c r="Z28" s="20">
+      <c r="Z28" s="66">
         <v>5.7239999999999999E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" ht="11.45" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="19">
         <v>2.6036000000000001</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="19">
         <v>19.650400000000001</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="19">
         <v>3.0247999999999999</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="19">
         <v>18.773499999999999</v>
       </c>
-      <c r="K29" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="20">
+      <c r="K29" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L29" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M29" s="19">
         <v>6.6841999999999997</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="19">
         <v>50.024799999999999</v>
       </c>
-      <c r="O29" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q29" s="20">
+      <c r="O29" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P29" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q29" s="19">
         <v>8.2669999999999995</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="19">
         <v>74.467749999999995</v>
       </c>
-      <c r="S29" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U29" s="20">
+      <c r="S29" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T29" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U29" s="65">
         <v>5.7960000000000003</v>
       </c>
-      <c r="V29" s="20">
+      <c r="V29" s="65">
         <v>51.60425</v>
       </c>
-      <c r="W29" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y29" s="20">
+      <c r="W29" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X29" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y29" s="66">
         <v>4.5670000000000002</v>
       </c>
-      <c r="Z29" s="20">
+      <c r="Z29" s="66">
         <v>34.807250000000003</v>
       </c>
     </row>
     <row r="30" spans="1:26" ht="11.45" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>164</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E30" s="20">
+      <c r="E30" s="19">
         <v>24.516159999999999</v>
       </c>
-      <c r="F30" s="20">
+      <c r="F30" s="19">
         <v>126.9258</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I30" s="20">
+      <c r="I30" s="19">
         <v>33.550600000000003</v>
       </c>
-      <c r="J30" s="20">
+      <c r="J30" s="19">
         <v>100.87276</v>
       </c>
-      <c r="K30" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M30" s="20">
+      <c r="K30" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L30" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M30" s="19">
         <v>37.701210000000003</v>
       </c>
-      <c r="N30" s="20">
+      <c r="N30" s="19">
         <v>159.30529999999999</v>
       </c>
-      <c r="O30" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q30" s="20">
+      <c r="O30" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P30" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q30" s="19">
         <v>46.385770000000001</v>
       </c>
-      <c r="R30" s="20">
+      <c r="R30" s="19">
         <v>227.48286999999999</v>
       </c>
-      <c r="S30" s="20" t="s">
-[...20 lines deleted...]
-      <c r="Z30" s="20">
+      <c r="S30" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T30" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U30" s="65">
+        <v>30.81456</v>
+      </c>
+      <c r="V30" s="65">
+        <v>146.53765000000001</v>
+      </c>
+      <c r="W30" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X30" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y30" s="66">
+        <v>13.866529999999999</v>
+      </c>
+      <c r="Z30" s="66">
         <v>72.205820000000003</v>
       </c>
     </row>
     <row r="31" spans="1:26" ht="11.45" customHeight="1">
       <c r="A31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K31" s="20" t="s">
-[...45 lines deleted...]
-        <v>143</v>
+      <c r="K31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R31" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S31" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T31" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U31" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V31" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W31" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X31" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y31" s="66">
+        <v>5.0550000000000006</v>
+      </c>
+      <c r="Z31" s="66">
+        <v>187.4016</v>
       </c>
     </row>
     <row r="32" spans="1:26" ht="11.45" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>166</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K32" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z32" s="20" t="s">
+      <c r="K32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R32" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S32" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T32" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U32" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V32" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W32" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X32" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y32" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z32" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:26" ht="11.45" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K33" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z33" s="20" t="s">
+      <c r="K33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R33" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S33" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T33" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U33" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V33" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W33" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X33" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y33" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z33" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A34" s="23" t="s">
+      <c r="A34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K34" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z34" s="20" t="s">
+      <c r="K34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R34" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S34" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T34" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U34" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V34" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W34" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X34" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y34" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z34" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:26" ht="11.45" customHeight="1">
       <c r="A35" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>168</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K35" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z35" s="20" t="s">
+      <c r="K35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R35" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S35" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T35" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U35" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V35" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W35" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X35" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y35" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z35" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:26" ht="11.45" customHeight="1">
       <c r="A36" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J36" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K36" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z36" s="20" t="s">
+      <c r="K36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R36" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S36" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T36" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U36" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V36" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W36" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X36" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y36" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z36" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:26" ht="11.45" customHeight="1">
       <c r="A37" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K37" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z37" s="20" t="s">
+      <c r="K37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R37" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S37" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T37" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U37" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V37" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W37" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X37" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y37" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z37" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:26" ht="11.45" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K38" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z38" s="20" t="s">
+      <c r="K38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R38" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S38" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T38" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U38" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V38" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W38" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X38" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y38" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z38" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:26" ht="11.45" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J39" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K39" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z39" s="20" t="s">
+      <c r="K39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R39" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S39" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T39" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U39" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V39" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W39" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X39" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y39" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z39" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="11.45" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J40" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K40" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z40" s="20" t="s">
+      <c r="K40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R40" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S40" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T40" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U40" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V40" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W40" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X40" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y40" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z40" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:26" ht="11.45" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>174</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K41" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z41" s="20" t="s">
+      <c r="K41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R41" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S41" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T41" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U41" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V41" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W41" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X41" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y41" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z41" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:26" ht="11.45" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J42" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K42" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z42" s="20" t="s">
+      <c r="K42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R42" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S42" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T42" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U42" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V42" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W42" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X42" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y42" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z42" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:26" ht="11.45" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J43" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K43" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z43" s="20" t="s">
+      <c r="K43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R43" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S43" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T43" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U43" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V43" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W43" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X43" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y43" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z43" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:26" ht="11.45" customHeight="1">
       <c r="A44" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E44" s="20">
+      <c r="E44" s="19">
         <v>25.602599999999999</v>
       </c>
-      <c r="F44" s="20">
+      <c r="F44" s="19">
         <v>57.52957</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I44" s="20">
+      <c r="I44" s="19">
         <v>24.204000000000001</v>
       </c>
-      <c r="J44" s="20">
+      <c r="J44" s="19">
         <v>43.498890000000003</v>
       </c>
-      <c r="K44" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M44" s="20">
+      <c r="K44" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L44" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M44" s="19">
         <v>13.3352</v>
       </c>
-      <c r="N44" s="20">
+      <c r="N44" s="19">
         <v>22.968689999999999</v>
       </c>
-      <c r="O44" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q44" s="20">
+      <c r="O44" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P44" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q44" s="19">
         <v>4.6824000000000003</v>
       </c>
-      <c r="R44" s="20">
+      <c r="R44" s="19">
         <v>9.3125699999999991</v>
       </c>
-      <c r="S44" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U44" s="20">
+      <c r="S44" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T44" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U44" s="65">
         <v>3.1911999999999998</v>
       </c>
-      <c r="V44" s="20">
+      <c r="V44" s="65">
         <v>6.07918</v>
       </c>
-      <c r="W44" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y44" s="20">
+      <c r="W44" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X44" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y44" s="66">
         <v>2.4</v>
       </c>
-      <c r="Z44" s="20">
+      <c r="Z44" s="66">
         <v>5.9828100000000006</v>
       </c>
     </row>
     <row r="45" spans="1:26" ht="11.45" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J45" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K45" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z45" s="20" t="s">
+      <c r="K45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R45" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S45" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T45" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U45" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V45" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W45" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X45" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y45" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z45" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:26" ht="11.45" customHeight="1">
       <c r="A46" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I46" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J46" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K46" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z46" s="20" t="s">
+      <c r="K46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R46" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S46" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T46" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U46" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V46" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W46" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X46" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y46" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z46" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:26" ht="11.45" customHeight="1">
       <c r="A47" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>180</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E47" s="20">
+      <c r="E47" s="19">
         <v>0.71279999999999999</v>
       </c>
-      <c r="F47" s="20">
+      <c r="F47" s="19">
         <v>0.47460999999999998</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I47" s="20">
+      <c r="I47" s="19">
         <v>1.9512</v>
       </c>
-      <c r="J47" s="20">
+      <c r="J47" s="19">
         <v>1.54924</v>
       </c>
-      <c r="K47" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M47" s="20">
+      <c r="K47" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L47" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M47" s="19">
         <v>0.15840000000000001</v>
       </c>
-      <c r="N47" s="20">
+      <c r="N47" s="19">
         <v>0.14562</v>
       </c>
-      <c r="O47" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q47" s="20">
+      <c r="O47" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P47" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q47" s="19">
         <v>1.728</v>
       </c>
-      <c r="R47" s="20">
+      <c r="R47" s="19">
         <v>1.47496</v>
       </c>
-      <c r="S47" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U47" s="20">
+      <c r="S47" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T47" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U47" s="65">
         <v>0.87119999999999997</v>
       </c>
-      <c r="V47" s="20">
+      <c r="V47" s="65">
         <v>0.88897999999999999</v>
       </c>
-      <c r="W47" s="20" t="s">
-[...8 lines deleted...]
-      <c r="Z47" s="20" t="s">
+      <c r="W47" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X47" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y47" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z47" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:26" ht="11.45" customHeight="1">
       <c r="A48" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J48" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K48" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z48" s="20" t="s">
+      <c r="K48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R48" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S48" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T48" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U48" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V48" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W48" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X48" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y48" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z48" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:26" ht="11.45" customHeight="1">
       <c r="A49" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E49" s="20">
+      <c r="E49" s="19">
         <v>7.4529999999999999E-2</v>
       </c>
-      <c r="F49" s="20">
+      <c r="F49" s="19">
         <v>1.66015</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I49" s="20">
+      <c r="I49" s="19">
         <v>0.10644000000000001</v>
       </c>
-      <c r="J49" s="20">
+      <c r="J49" s="19">
         <v>2.0032700000000001</v>
       </c>
-      <c r="K49" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z49" s="20" t="s">
+      <c r="K49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R49" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S49" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T49" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U49" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V49" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W49" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X49" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y49" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z49" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:26" ht="11.45" customHeight="1">
       <c r="A50" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J50" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K50" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z50" s="20" t="s">
+      <c r="K50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R50" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S50" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T50" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U50" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V50" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W50" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X50" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y50" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z50" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:26" ht="11.45" customHeight="1">
       <c r="A51" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J51" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K51" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z51" s="20" t="s">
+      <c r="K51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R51" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S51" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T51" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U51" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V51" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W51" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X51" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y51" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z51" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="52" spans="1:26" ht="11.45" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J52" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K52" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z52" s="20" t="s">
+      <c r="K52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R52" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S52" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T52" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U52" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V52" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W52" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X52" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y52" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z52" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="53" spans="1:26" ht="11.45" customHeight="1">
       <c r="A53" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I53" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J53" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K53" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z53" s="20" t="s">
+      <c r="K53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R53" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S53" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T53" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U53" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V53" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W53" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X53" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y53" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z53" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:26" ht="11.45" customHeight="1">
       <c r="A54" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I54" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J54" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K54" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z54" s="20" t="s">
+      <c r="K54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R54" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S54" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T54" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U54" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V54" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W54" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X54" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y54" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z54" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26" ht="11.45" customHeight="1">
       <c r="A55" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J55" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K55" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z55" s="20" t="s">
+      <c r="K55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R55" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S55" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T55" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U55" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V55" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W55" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X55" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y55" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z55" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:26" ht="11.45" customHeight="1">
       <c r="A56" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J56" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K56" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z56" s="20" t="s">
+      <c r="K56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R56" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S56" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T56" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U56" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V56" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W56" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X56" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y56" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z56" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="57" spans="1:26" ht="11.45" customHeight="1">
       <c r="A57" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E57" s="20">
+      <c r="E57" s="19">
         <v>6.6660000000000004</v>
       </c>
-      <c r="F57" s="20">
+      <c r="F57" s="19">
         <v>33.855220000000003</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I57" s="20">
+      <c r="I57" s="19">
         <v>5.9420000000000002</v>
       </c>
-      <c r="J57" s="20">
+      <c r="J57" s="19">
         <v>19.42137</v>
       </c>
-      <c r="K57" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M57" s="20">
+      <c r="K57" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L57" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M57" s="19">
         <v>5.3280000000000003</v>
       </c>
-      <c r="N57" s="20">
+      <c r="N57" s="19">
         <v>17.565460000000002</v>
       </c>
-      <c r="O57" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q57" s="20">
+      <c r="O57" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P57" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q57" s="19">
         <v>0.32</v>
       </c>
-      <c r="R57" s="20">
+      <c r="R57" s="19">
         <v>1.5842700000000001</v>
       </c>
-      <c r="S57" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U57" s="20">
+      <c r="S57" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T57" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U57" s="65">
         <v>0.24</v>
       </c>
-      <c r="V57" s="20">
+      <c r="V57" s="65">
         <v>1.1575899999999999</v>
       </c>
-      <c r="W57" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y57" s="20">
+      <c r="W57" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X57" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y57" s="66">
         <v>9.6000000000000002E-2</v>
       </c>
-      <c r="Z57" s="20">
+      <c r="Z57" s="66">
         <v>0.59394999999999998</v>
       </c>
     </row>
     <row r="58" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A58" s="23" t="s">
+      <c r="A58" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E58" s="20">
+      <c r="E58" s="19">
         <v>0.05</v>
       </c>
-      <c r="F58" s="20">
+      <c r="F58" s="19">
         <v>0.124</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I58" s="20">
+      <c r="I58" s="19">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="J58" s="20">
+      <c r="J58" s="19">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="K58" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M58" s="20">
+      <c r="K58" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L58" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M58" s="19">
         <v>0.08</v>
       </c>
-      <c r="N58" s="20">
+      <c r="N58" s="19">
         <v>0.20599999999999999</v>
       </c>
-      <c r="O58" s="20" t="s">
-[...32 lines deleted...]
-      <c r="Z58" s="20" t="s">
+      <c r="O58" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P58" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q58" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R58" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S58" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T58" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U58" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V58" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W58" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X58" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y58" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z58" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:26" ht="11.45" customHeight="1">
       <c r="A59" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J59" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K59" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z59" s="20" t="s">
+      <c r="K59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R59" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S59" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T59" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U59" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V59" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W59" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X59" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y59" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z59" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="60" spans="1:26" ht="11.45" customHeight="1">
       <c r="A60" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J60" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K60" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z60" s="20" t="s">
+      <c r="K60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R60" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S60" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T60" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U60" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V60" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W60" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X60" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y60" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z60" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="61" spans="1:26" ht="11.45" customHeight="1">
       <c r="A61" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E61" s="20">
+      <c r="E61" s="19">
         <v>2.18641</v>
       </c>
-      <c r="F61" s="20">
+      <c r="F61" s="19">
         <v>10.097</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J61" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K61" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z61" s="20" t="s">
+      <c r="K61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R61" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S61" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T61" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U61" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V61" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W61" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X61" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y61" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z61" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:26" ht="11.45" customHeight="1">
       <c r="A62" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J62" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K62" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z62" s="20" t="s">
+      <c r="K62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R62" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S62" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T62" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U62" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V62" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W62" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X62" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y62" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z62" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="63" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A63" s="23" t="s">
+      <c r="A63" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>272</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J63" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K63" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z63" s="20" t="s">
+      <c r="K63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R63" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S63" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T63" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U63" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V63" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W63" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X63" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y63" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z63" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="64" spans="1:26" ht="11.45" customHeight="1">
       <c r="A64" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J64" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K64" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z64" s="20" t="s">
+      <c r="K64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R64" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S64" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T64" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U64" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V64" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W64" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X64" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y64" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z64" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="65" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A65" s="23" t="s">
+      <c r="A65" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I65" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J65" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K65" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z65" s="20" t="s">
+      <c r="K65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R65" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S65" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T65" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U65" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V65" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W65" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X65" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y65" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z65" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:26" ht="11.45" customHeight="1">
       <c r="A66" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I66" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J66" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K66" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z66" s="20" t="s">
+      <c r="K66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R66" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S66" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T66" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U66" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V66" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W66" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X66" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y66" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z66" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="67" spans="1:26" ht="11.45" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I67" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J67" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K67" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z67" s="20" t="s">
+      <c r="K67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R67" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S67" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T67" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U67" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V67" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W67" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X67" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y67" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z67" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="68" spans="1:26" ht="11.45" customHeight="1">
       <c r="A68" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J68" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K68" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z68" s="20" t="s">
+      <c r="K68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R68" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S68" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T68" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U68" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V68" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W68" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X68" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y68" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z68" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="69" spans="1:26" ht="11.45" customHeight="1">
       <c r="A69" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I69" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J69" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K69" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z69" s="20" t="s">
+      <c r="K69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R69" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S69" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T69" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U69" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V69" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W69" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X69" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y69" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z69" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="70" spans="1:26" ht="11.45" customHeight="1">
       <c r="A70" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>200</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J70" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K70" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z70" s="20" t="s">
+      <c r="K70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R70" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S70" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T70" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U70" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V70" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W70" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X70" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y70" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z70" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:26" ht="11.45" customHeight="1">
       <c r="A71" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E71" s="20">
+      <c r="E71" s="19">
         <v>70.822000000000003</v>
       </c>
-      <c r="F71" s="20">
+      <c r="F71" s="19">
         <v>30.973600000000001</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I71" s="20">
+      <c r="I71" s="19">
         <v>137.08000000000001</v>
       </c>
-      <c r="J71" s="20">
+      <c r="J71" s="19">
         <v>41.174810000000001</v>
       </c>
-      <c r="K71" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M71" s="20">
+      <c r="K71" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L71" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M71" s="19">
         <v>474.608</v>
       </c>
-      <c r="N71" s="20">
+      <c r="N71" s="19">
         <v>110.58531000000001</v>
       </c>
-      <c r="O71" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q71" s="20">
+      <c r="O71" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P71" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q71" s="19">
         <v>79.358999999999995</v>
       </c>
-      <c r="R71" s="20">
+      <c r="R71" s="19">
         <v>28.501449999999998</v>
       </c>
-      <c r="S71" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U71" s="20">
+      <c r="S71" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T71" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U71" s="65">
         <v>54.259</v>
       </c>
-      <c r="V71" s="20">
+      <c r="V71" s="65">
         <v>18.593699999999998</v>
       </c>
-      <c r="W71" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y71" s="20">
+      <c r="W71" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X71" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y71" s="66">
         <v>39.479999999999997</v>
       </c>
-      <c r="Z71" s="20">
+      <c r="Z71" s="66">
         <v>15.4376</v>
       </c>
     </row>
     <row r="72" spans="1:26" ht="11.45" customHeight="1">
       <c r="A72" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I72" s="20">
+      <c r="I72" s="19">
         <v>46.98</v>
       </c>
-      <c r="J72" s="20">
+      <c r="J72" s="19">
         <v>2.51186</v>
       </c>
-      <c r="K72" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Q72" s="20">
+      <c r="K72" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L72" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M72" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N72" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O72" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P72" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q72" s="19">
         <v>4.7249999999999996</v>
       </c>
-      <c r="R72" s="20">
+      <c r="R72" s="19">
         <v>1.4014</v>
       </c>
-      <c r="S72" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y72" s="20">
+      <c r="S72" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T72" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U72" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V72" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W72" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X72" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y72" s="66">
         <v>9.4499999999999993</v>
       </c>
-      <c r="Z72" s="20">
+      <c r="Z72" s="66">
         <v>2.75936</v>
       </c>
     </row>
     <row r="73" spans="1:26" ht="11.45" customHeight="1">
       <c r="A73" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E73" s="20">
+      <c r="E73" s="19">
         <v>3.9668000000000001</v>
       </c>
-      <c r="F73" s="20">
+      <c r="F73" s="19">
         <v>3.2551399999999999</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I73" s="20">
+      <c r="I73" s="19">
         <v>3.5676000000000001</v>
       </c>
-      <c r="J73" s="20">
+      <c r="J73" s="19">
         <v>1.77502</v>
       </c>
-      <c r="K73" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M73" s="20">
+      <c r="K73" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L73" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M73" s="19">
         <v>3.1248</v>
       </c>
-      <c r="N73" s="20">
+      <c r="N73" s="19">
         <v>1.6867700000000001</v>
       </c>
-      <c r="O73" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q73" s="20">
+      <c r="O73" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P73" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q73" s="19">
         <v>6.3936000000000002</v>
       </c>
-      <c r="R73" s="20">
+      <c r="R73" s="19">
         <v>3.5502199999999999</v>
       </c>
-      <c r="S73" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U73" s="20">
+      <c r="S73" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T73" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U73" s="65">
         <v>3.2616000000000001</v>
       </c>
-      <c r="V73" s="20">
+      <c r="V73" s="65">
         <v>1.67841</v>
       </c>
-      <c r="W73" s="20" t="s">
-[...8 lines deleted...]
-      <c r="Z73" s="20" t="s">
+      <c r="W73" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X73" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y73" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z73" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:26" ht="11.45" customHeight="1">
       <c r="A74" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E74" s="20">
+      <c r="E74" s="19">
         <v>3.9887999999999999</v>
       </c>
-      <c r="F74" s="20">
+      <c r="F74" s="19">
         <v>3.5541700000000001</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I74" s="20">
+      <c r="I74" s="19">
         <v>10.6416</v>
       </c>
-      <c r="J74" s="20">
+      <c r="J74" s="19">
         <v>7.2497100000000003</v>
       </c>
-      <c r="K74" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M74" s="20">
+      <c r="K74" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L74" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M74" s="19">
         <v>9.0576000000000008</v>
       </c>
-      <c r="N74" s="20">
+      <c r="N74" s="19">
         <v>4.5783500000000004</v>
       </c>
-      <c r="O74" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q74" s="20">
+      <c r="O74" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P74" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q74" s="19">
         <v>17.236799999999999</v>
       </c>
-      <c r="R74" s="20">
+      <c r="R74" s="19">
         <v>9.8757999999999999</v>
       </c>
-      <c r="S74" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U74" s="20">
+      <c r="S74" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T74" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U74" s="65">
         <v>8.5464000000000002</v>
       </c>
-      <c r="V74" s="20">
+      <c r="V74" s="65">
         <v>4.2063499999999996</v>
       </c>
-      <c r="W74" s="20" t="s">
-[...8 lines deleted...]
-      <c r="Z74" s="20" t="s">
+      <c r="W74" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X74" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y74" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z74" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A75" s="23" t="s">
+      <c r="A75" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J75" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K75" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z75" s="20" t="s">
+      <c r="K75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R75" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S75" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T75" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U75" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V75" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W75" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X75" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y75" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z75" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="76" spans="1:26" ht="11.45" customHeight="1">
       <c r="A76" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J76" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K76" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z76" s="20" t="s">
+      <c r="K76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R76" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S76" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T76" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U76" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V76" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W76" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X76" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y76" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z76" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="77" spans="1:26" ht="11.45" customHeight="1">
       <c r="A77" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J77" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K77" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z77" s="20" t="s">
+      <c r="K77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R77" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S77" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T77" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U77" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V77" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W77" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X77" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y77" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z77" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="78" spans="1:26" ht="11.45" customHeight="1">
       <c r="A78" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I78" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J78" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K78" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z78" s="20" t="s">
+      <c r="K78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R78" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S78" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T78" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U78" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V78" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W78" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X78" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y78" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z78" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="79" spans="1:26" ht="11.45" customHeight="1">
       <c r="A79" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G79" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J79" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K79" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z79" s="20" t="s">
+      <c r="K79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R79" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S79" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T79" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U79" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V79" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W79" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X79" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y79" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z79" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="80" spans="1:26" ht="11.45" customHeight="1">
       <c r="A80" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G80" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J80" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K80" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z80" s="20" t="s">
+      <c r="K80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R80" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S80" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T80" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U80" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V80" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W80" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X80" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y80" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z80" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A81" s="23" t="s">
+      <c r="A81" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B81" s="17" t="s">
         <v>228</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J81" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K81" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z81" s="20" t="s">
+      <c r="K81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R81" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S81" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T81" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U81" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V81" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W81" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X81" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y81" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z81" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="82" spans="1:26" ht="11.45" customHeight="1">
       <c r="A82" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>215</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J82" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K82" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z82" s="20" t="s">
+      <c r="K82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R82" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S82" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T82" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U82" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V82" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W82" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X82" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y82" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z82" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="83" spans="1:26" ht="11.45" customHeight="1">
       <c r="A83" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G83" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J83" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K83" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z83" s="20" t="s">
+      <c r="K83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R83" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S83" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T83" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U83" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V83" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W83" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X83" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y83" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z83" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:26" ht="11.45" customHeight="1">
       <c r="A84" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J84" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K84" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z84" s="20" t="s">
+      <c r="K84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R84" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S84" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T84" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U84" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V84" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W84" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X84" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y84" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z84" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:26" ht="11.45" customHeight="1">
       <c r="A85" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G85" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J85" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K85" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z85" s="20" t="s">
+      <c r="K85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R85" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S85" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T85" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U85" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V85" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W85" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X85" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y85" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z85" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:26" ht="11.45" customHeight="1">
       <c r="A86" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J86" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K86" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z86" s="20" t="s">
+      <c r="K86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R86" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S86" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T86" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U86" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V86" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W86" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X86" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y86" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z86" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="87" spans="1:26" ht="11.45" customHeight="1">
       <c r="A87" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I87" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J87" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K87" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z87" s="20" t="s">
+      <c r="K87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R87" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S87" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T87" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U87" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V87" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W87" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X87" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y87" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z87" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="88" spans="1:26" ht="11.45" customHeight="1">
       <c r="A88" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J88" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K88" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z88" s="20" t="s">
+      <c r="K88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R88" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S88" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T88" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U88" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V88" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W88" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X88" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y88" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z88" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="89" spans="1:26" ht="11.45" customHeight="1">
       <c r="A89" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E89" s="20">
+      <c r="E89" s="19">
         <v>62.372999999999998</v>
       </c>
-      <c r="F89" s="20">
+      <c r="F89" s="19">
         <v>90.350920000000002</v>
       </c>
       <c r="G89" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I89" s="20">
+      <c r="I89" s="19">
         <v>65.778999999999996</v>
       </c>
-      <c r="J89" s="20">
+      <c r="J89" s="19">
         <v>78.711579999999998</v>
       </c>
-      <c r="K89" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z89" s="20" t="s">
+      <c r="K89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R89" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S89" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T89" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U89" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V89" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W89" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X89" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y89" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z89" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="90" spans="1:26" ht="11.45" customHeight="1">
       <c r="A90" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J90" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K90" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z90" s="20" t="s">
+      <c r="K90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R90" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S90" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T90" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U90" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V90" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W90" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X90" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y90" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z90" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="91" spans="1:26" ht="11.45" customHeight="1">
       <c r="A91" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>223</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G91" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J91" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K91" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z91" s="20" t="s">
+      <c r="K91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R91" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S91" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T91" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U91" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V91" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W91" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X91" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y91" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z91" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="92" spans="1:26" ht="11.45" customHeight="1">
       <c r="A92" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E92" s="20">
+      <c r="E92" s="19">
         <v>2.6280000000000001</v>
       </c>
-      <c r="F92" s="20">
+      <c r="F92" s="19">
         <v>3.9491100000000001</v>
       </c>
       <c r="G92" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J92" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K92" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M92" s="20">
+      <c r="K92" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L92" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M92" s="19">
         <v>2.7000000000000001E-3</v>
       </c>
-      <c r="N92" s="20">
+      <c r="N92" s="19">
         <v>0.2036</v>
       </c>
-      <c r="O92" s="20" t="s">
-[...32 lines deleted...]
-      <c r="Z92" s="20" t="s">
+      <c r="O92" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P92" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q92" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R92" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S92" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T92" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U92" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V92" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W92" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X92" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y92" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z92" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="93" spans="1:26" ht="11.45" customHeight="1">
       <c r="A93" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>225</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J93" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K93" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z93" s="20" t="s">
+      <c r="K93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R93" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S93" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T93" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U93" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V93" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W93" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X93" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y93" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z93" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="94" spans="1:26" ht="11.45" customHeight="1">
       <c r="A94" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E94" s="20">
+      <c r="E94" s="19">
         <v>4.68</v>
       </c>
-      <c r="F94" s="20">
+      <c r="F94" s="19">
         <v>7.3447399999999998</v>
       </c>
       <c r="G94" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I94" s="20">
+      <c r="I94" s="19">
         <v>19.077999999999999</v>
       </c>
-      <c r="J94" s="20">
+      <c r="J94" s="19">
         <v>21.472809999999999</v>
       </c>
-      <c r="K94" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M94" s="20">
+      <c r="K94" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L94" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M94" s="19">
         <v>81.842399999999998</v>
       </c>
-      <c r="N94" s="20">
+      <c r="N94" s="19">
         <v>101.58325000000001</v>
       </c>
-      <c r="O94" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q94" s="20">
+      <c r="O94" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P94" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q94" s="19">
         <v>69.453500000000005</v>
       </c>
-      <c r="R94" s="20">
+      <c r="R94" s="19">
         <v>109.3305</v>
       </c>
-      <c r="S94" s="20" t="s">
-[...20 lines deleted...]
-      <c r="Z94" s="20">
+      <c r="S94" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T94" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U94" s="65">
+        <v>43.15</v>
+      </c>
+      <c r="V94" s="65">
+        <v>67.275199999999998</v>
+      </c>
+      <c r="W94" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X94" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y94" s="66">
+        <v>29.209999999999997</v>
+      </c>
+      <c r="Z94" s="66">
         <v>74.157170000000008</v>
       </c>
     </row>
     <row r="95" spans="1:26" ht="11.45" customHeight="1">
       <c r="A95" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E95" s="20">
+      <c r="E95" s="19">
         <v>123.06435</v>
       </c>
-      <c r="F95" s="20">
+      <c r="F95" s="19">
         <v>334.40591000000001</v>
       </c>
       <c r="G95" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I95" s="20">
+      <c r="I95" s="19">
         <v>95.905829999999995</v>
       </c>
-      <c r="J95" s="20">
+      <c r="J95" s="19">
         <v>207.57481999999999</v>
       </c>
-      <c r="K95" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M95" s="20">
+      <c r="K95" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L95" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M95" s="19">
         <v>95.208730000000003</v>
       </c>
-      <c r="N95" s="20">
+      <c r="N95" s="19">
         <v>233.27547000000001</v>
       </c>
-      <c r="O95" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q95" s="20">
+      <c r="O95" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P95" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q95" s="19">
         <v>96.605469999999997</v>
       </c>
-      <c r="R95" s="20">
+      <c r="R95" s="19">
         <v>254.85856000000001</v>
       </c>
-      <c r="S95" s="20" t="s">
-[...21 lines deleted...]
-        <v>179.49422999999999</v>
+      <c r="S95" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T95" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U95" s="65">
+        <v>51.914540000000002</v>
+      </c>
+      <c r="V95" s="65">
+        <v>153.26647</v>
+      </c>
+      <c r="W95" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X95" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y95" s="66">
+        <v>82.282399999999996</v>
+      </c>
+      <c r="Z95" s="66">
+        <v>194.23060000000001</v>
       </c>
     </row>
     <row r="96" spans="1:26" ht="11.45" customHeight="1">
       <c r="A96" s="13" t="s">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E96" s="20">
+      <c r="E96" s="19">
         <v>14.27032</v>
       </c>
-      <c r="F96" s="20">
+      <c r="F96" s="19">
         <v>54.589309999999998</v>
       </c>
       <c r="G96" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I96" s="20">
+      <c r="I96" s="19">
         <v>23.062570000000001</v>
       </c>
-      <c r="J96" s="20">
+      <c r="J96" s="19">
         <v>43.025419999999997</v>
       </c>
-      <c r="K96" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M96" s="20">
+      <c r="K96" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L96" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M96" s="19">
         <v>17.707740000000001</v>
       </c>
-      <c r="N96" s="20">
+      <c r="N96" s="19">
         <v>55.717289999999998</v>
       </c>
-      <c r="O96" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q96" s="20">
+      <c r="O96" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P96" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q96" s="19">
         <v>19.775069999999999</v>
       </c>
-      <c r="R96" s="20">
+      <c r="R96" s="19">
         <v>68.879649999999998</v>
       </c>
-      <c r="S96" s="20" t="s">
-[...21 lines deleted...]
-        <v>37.464930000000003</v>
+      <c r="S96" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T96" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U96" s="65">
+        <v>11.634270000000001</v>
+      </c>
+      <c r="V96" s="65">
+        <v>42.064410000000002</v>
+      </c>
+      <c r="W96" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X96" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y96" s="66">
+        <v>14.506039999999999</v>
+      </c>
+      <c r="Z96" s="66">
+        <v>40.402900000000002</v>
       </c>
     </row>
     <row r="97" spans="1:26" ht="11.45" customHeight="1">
       <c r="A97" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G97" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I97" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J97" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K97" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z97" s="20" t="s">
+      <c r="K97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R97" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S97" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T97" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U97" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V97" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W97" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X97" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y97" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z97" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="98" spans="1:26" ht="11.45" customHeight="1">
       <c r="A98" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E98" s="20">
+      <c r="E98" s="19">
         <v>17.325040000000001</v>
       </c>
-      <c r="F98" s="20">
+      <c r="F98" s="19">
         <v>80.216700000000003</v>
       </c>
       <c r="G98" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I98" s="20">
+      <c r="I98" s="19">
         <v>16.10595</v>
       </c>
-      <c r="J98" s="20">
+      <c r="J98" s="19">
         <v>76.706800000000001</v>
       </c>
-      <c r="K98" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M98" s="20">
+      <c r="K98" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L98" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M98" s="19">
         <v>30.219580000000001</v>
       </c>
-      <c r="N98" s="20">
+      <c r="N98" s="19">
         <v>134.50199000000001</v>
       </c>
-      <c r="O98" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q98" s="20">
+      <c r="O98" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P98" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q98" s="19">
         <v>35.910559999999997</v>
       </c>
-      <c r="R98" s="20">
+      <c r="R98" s="19">
         <v>176.50319999999999</v>
       </c>
-      <c r="S98" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y98" s="20">
+      <c r="S98" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T98" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U98" s="65">
+        <v>21.761479999999999</v>
+      </c>
+      <c r="V98" s="65">
+        <v>87.509960000000007</v>
+      </c>
+      <c r="W98" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X98" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y98" s="66">
         <v>11.57368</v>
       </c>
-      <c r="Z98" s="20">
-        <v>54.476820000000004</v>
+      <c r="Z98" s="66">
+        <v>54.476819999999989</v>
       </c>
     </row>
     <row r="99" spans="1:26" ht="11.45" customHeight="1">
       <c r="A99" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E99" s="20">
+      <c r="E99" s="19">
         <v>1.90883</v>
       </c>
-      <c r="F99" s="20">
+      <c r="F99" s="19">
         <v>11.6792</v>
       </c>
       <c r="G99" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I99" s="20">
+      <c r="I99" s="19">
         <v>2.3769900000000002</v>
       </c>
-      <c r="J99" s="20">
+      <c r="J99" s="19">
         <v>17.826979999999999</v>
       </c>
-      <c r="K99" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M99" s="20">
+      <c r="K99" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L99" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M99" s="19">
         <v>1.9443999999999999</v>
       </c>
-      <c r="N99" s="20">
+      <c r="N99" s="19">
         <v>13.419040000000001</v>
       </c>
-      <c r="O99" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q99" s="20">
+      <c r="O99" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P99" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q99" s="19">
         <v>3.2053199999999999</v>
       </c>
-      <c r="R99" s="20">
+      <c r="R99" s="19">
         <v>20.194749999999999</v>
       </c>
-      <c r="S99" s="20" t="s">
-[...21 lines deleted...]
-        <v>7.2159200000000006</v>
+      <c r="S99" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T99" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U99" s="65">
+        <v>1.9022600000000001</v>
+      </c>
+      <c r="V99" s="65">
+        <v>11.2272</v>
+      </c>
+      <c r="W99" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X99" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y99" s="66">
+        <v>1.1860200000000001</v>
+      </c>
+      <c r="Z99" s="66">
+        <v>7.2159200000000014</v>
       </c>
     </row>
     <row r="100" spans="1:26" ht="11.45" customHeight="1">
       <c r="A100" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E100" s="20">
+      <c r="E100" s="19">
         <v>472.9</v>
       </c>
-      <c r="F100" s="20">
+      <c r="F100" s="19">
         <v>349.67791</v>
       </c>
       <c r="G100" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I100" s="20">
+      <c r="I100" s="19">
         <v>677</v>
       </c>
-      <c r="J100" s="20">
+      <c r="J100" s="19">
         <v>480.50420000000003</v>
       </c>
-      <c r="K100" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M100" s="20">
+      <c r="K100" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L100" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M100" s="19">
         <v>533.6</v>
       </c>
-      <c r="N100" s="20">
+      <c r="N100" s="19">
         <v>361.43099999999998</v>
       </c>
-      <c r="O100" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q100" s="20">
+      <c r="O100" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P100" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q100" s="19">
         <v>199.1</v>
       </c>
-      <c r="R100" s="20">
+      <c r="R100" s="19">
         <v>123.79955</v>
       </c>
-      <c r="S100" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U100" s="20">
+      <c r="S100" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T100" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U100" s="65">
         <v>66.7</v>
       </c>
-      <c r="V100" s="20">
+      <c r="V100" s="65">
         <v>43.883339999999997</v>
       </c>
-      <c r="W100" s="20" t="s">
-[...8 lines deleted...]
-      <c r="Z100" s="20" t="s">
+      <c r="W100" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X100" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y100" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z100" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="101" spans="1:26" ht="11.45" customHeight="1">
       <c r="A101" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G101" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J101" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K101" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M101" s="20">
+      <c r="K101" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L101" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M101" s="19">
         <v>9.4000000000000004E-3</v>
       </c>
-      <c r="N101" s="20">
+      <c r="N101" s="19">
         <v>0.21078</v>
       </c>
-      <c r="O101" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q101" s="20">
+      <c r="O101" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P101" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q101" s="19">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="R101" s="20">
+      <c r="R101" s="19">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="S101" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U101" s="20">
+      <c r="S101" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T101" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U101" s="65">
         <v>8.0000000000000004E-4</v>
       </c>
-      <c r="V101" s="20">
+      <c r="V101" s="65">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="W101" s="20" t="s">
-[...8 lines deleted...]
-      <c r="Z101" s="20" t="s">
+      <c r="W101" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X101" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y101" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z101" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="102" spans="1:26" ht="11.45" customHeight="1">
       <c r="A102" s="13" t="s">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E102" s="20">
+      <c r="E102" s="19">
         <v>13.5029</v>
       </c>
-      <c r="F102" s="20">
+      <c r="F102" s="19">
         <v>42.429810000000003</v>
       </c>
       <c r="G102" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I102" s="20">
+      <c r="I102" s="19">
         <v>12.85388</v>
       </c>
-      <c r="J102" s="20">
+      <c r="J102" s="19">
         <v>29.69285</v>
       </c>
-      <c r="K102" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M102" s="20">
+      <c r="K102" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L102" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M102" s="19">
         <v>10.600059999999999</v>
       </c>
-      <c r="N102" s="20">
+      <c r="N102" s="19">
         <v>31.140979999999999</v>
       </c>
-      <c r="O102" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q102" s="20">
+      <c r="O102" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P102" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q102" s="19">
         <v>10.63508</v>
       </c>
-      <c r="R102" s="20">
+      <c r="R102" s="19">
         <v>36.972529999999999</v>
       </c>
-      <c r="S102" s="20" t="s">
-[...21 lines deleted...]
-        <v>11.544879999999999</v>
+      <c r="S102" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T102" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U102" s="65">
+        <v>5.34741</v>
+      </c>
+      <c r="V102" s="65">
+        <v>19.158470000000001</v>
+      </c>
+      <c r="W102" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X102" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y102" s="66">
+        <v>6.7259900000000004</v>
+      </c>
+      <c r="Z102" s="66">
+        <v>30.888809999999999</v>
       </c>
     </row>
     <row r="103" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A103" s="23" t="s">
+      <c r="A103" s="22" t="s">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G103" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J103" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K103" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z103" s="20" t="s">
+      <c r="K103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R103" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S103" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T103" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U103" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V103" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W103" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X103" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y103" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z103" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="104" spans="1:26" ht="11.45" customHeight="1">
-      <c r="A104" s="23" t="s">
+      <c r="A104" s="22" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J104" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K104" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z104" s="20" t="s">
+      <c r="K104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R104" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S104" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T104" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U104" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V104" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W104" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X104" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y104" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z104" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="105" spans="1:26" ht="11.45" customHeight="1">
       <c r="A105" s="13" t="s">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>238</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G105" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J105" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K105" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z105" s="20" t="s">
+      <c r="K105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R105" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S105" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T105" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U105" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V105" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W105" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X105" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y105" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z105" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="106" spans="1:26" ht="11.45" customHeight="1">
       <c r="A106" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E106" s="20">
+      <c r="E106" s="19">
         <v>22.007680000000001</v>
       </c>
-      <c r="F106" s="20">
+      <c r="F106" s="19">
         <v>99.816959999999995</v>
       </c>
-      <c r="G106" s="20">
+      <c r="G106" s="19">
         <v>0.42299999999999999</v>
       </c>
-      <c r="H106" s="20">
+      <c r="H106" s="19">
         <v>1.8649</v>
       </c>
-      <c r="I106" s="20">
+      <c r="I106" s="19">
         <v>20.655419999999999</v>
       </c>
-      <c r="J106" s="20">
+      <c r="J106" s="19">
         <v>82.542950000000005</v>
       </c>
-      <c r="K106" s="20">
+      <c r="K106" s="19">
         <v>1.77</v>
       </c>
-      <c r="L106" s="20">
+      <c r="L106" s="19">
         <v>7.12</v>
       </c>
-      <c r="M106" s="20">
+      <c r="M106" s="19">
         <v>18.760929999999998</v>
       </c>
-      <c r="N106" s="20">
+      <c r="N106" s="19">
         <v>79.309970000000007</v>
       </c>
-      <c r="O106" s="20">
+      <c r="O106" s="19">
         <v>2.081</v>
       </c>
-      <c r="P106" s="20">
+      <c r="P106" s="19">
         <v>10.413</v>
       </c>
-      <c r="Q106" s="20">
+      <c r="Q106" s="19">
         <v>23.681550000000001</v>
       </c>
-      <c r="R106" s="20">
+      <c r="R106" s="19">
         <v>118.45107</v>
       </c>
-      <c r="S106" s="39">
-[...21 lines deleted...]
-        <v>33.990789999999997</v>
+      <c r="S106" s="67">
+        <v>0.91200000000000003</v>
+      </c>
+      <c r="T106" s="67">
+        <v>2.6360000000000001</v>
+      </c>
+      <c r="U106" s="65">
+        <v>13.82452</v>
+      </c>
+      <c r="V106" s="65">
+        <v>68.464290000000005</v>
+      </c>
+      <c r="W106" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X106" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y106" s="66">
+        <v>117.45587</v>
+      </c>
+      <c r="Z106" s="66">
+        <v>594.47649999999999</v>
       </c>
     </row>
     <row r="107" spans="1:26" ht="11.45" customHeight="1">
       <c r="A107" s="13" t="s">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>240</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E107" s="20">
+      <c r="E107" s="19">
         <v>56.876420000000003</v>
       </c>
-      <c r="F107" s="20">
+      <c r="F107" s="19">
         <v>61.77599</v>
       </c>
       <c r="G107" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I107" s="20">
+      <c r="I107" s="19">
         <v>41.957180000000001</v>
       </c>
-      <c r="J107" s="20">
+      <c r="J107" s="19">
         <v>47.764850000000003</v>
       </c>
-      <c r="K107" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M107" s="20">
+      <c r="K107" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L107" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M107" s="19">
         <v>57.651240000000001</v>
       </c>
-      <c r="N107" s="20">
+      <c r="N107" s="19">
         <v>71.644090000000006</v>
       </c>
-      <c r="O107" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q107" s="20">
+      <c r="O107" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P107" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q107" s="19">
         <v>63.340470000000003</v>
       </c>
-      <c r="R107" s="20">
+      <c r="R107" s="19">
         <v>104.16457</v>
       </c>
-      <c r="S107" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U107" s="20">
+      <c r="S107" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T107" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U107" s="65">
         <v>19.22691</v>
       </c>
-      <c r="V107" s="20">
+      <c r="V107" s="65">
         <v>40.937809999999999</v>
       </c>
-      <c r="W107" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y107" s="20">
+      <c r="W107" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X107" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y107" s="66">
         <v>9.7662399999999998</v>
       </c>
-      <c r="Z107" s="20">
+      <c r="Z107" s="66">
         <v>21.916359999999997</v>
       </c>
     </row>
     <row r="108" spans="1:26" ht="11.45" customHeight="1">
       <c r="A108" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G108" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J108" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K108" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z108" s="20" t="s">
+      <c r="K108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R108" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S108" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T108" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U108" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V108" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W108" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X108" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y108" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z108" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="109" spans="1:26" ht="11.45" customHeight="1">
       <c r="A109" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E109" s="20">
+      <c r="E109" s="19">
         <v>1.01522</v>
       </c>
-      <c r="F109" s="20">
+      <c r="F109" s="19">
         <v>2.4558800000000001</v>
       </c>
       <c r="G109" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I109" s="20">
+      <c r="I109" s="19">
         <v>0.92920999999999998</v>
       </c>
-      <c r="J109" s="20">
+      <c r="J109" s="19">
         <v>2.0270100000000002</v>
       </c>
-      <c r="K109" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M109" s="20">
+      <c r="K109" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L109" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M109" s="19">
         <v>1.30017</v>
       </c>
-      <c r="N109" s="20">
+      <c r="N109" s="19">
         <v>4.1614199999999997</v>
       </c>
-      <c r="O109" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q109" s="20">
+      <c r="O109" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P109" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q109" s="19">
         <v>1.63992</v>
       </c>
-      <c r="R109" s="20">
+      <c r="R109" s="19">
         <v>7.1166400000000003</v>
       </c>
-      <c r="S109" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y109" s="20">
+      <c r="S109" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T109" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U109" s="65">
+        <v>1.11002</v>
+      </c>
+      <c r="V109" s="65">
+        <v>5.2624599999999999</v>
+      </c>
+      <c r="W109" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X109" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y109" s="66">
         <v>0.57323999999999997</v>
       </c>
-      <c r="Z109" s="20">
-        <v>2.5975299999999999</v>
+      <c r="Z109" s="66">
+        <v>2.5975300000000003</v>
       </c>
     </row>
     <row r="110" spans="1:26" ht="11.45" customHeight="1">
       <c r="A110" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E110" s="20">
+      <c r="E110" s="19">
         <v>181.93725000000001</v>
       </c>
-      <c r="F110" s="20">
+      <c r="F110" s="19">
         <v>327.48730999999998</v>
       </c>
       <c r="G110" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I110" s="20">
+      <c r="I110" s="19">
         <v>132.29127</v>
       </c>
-      <c r="J110" s="20">
+      <c r="J110" s="19">
         <v>183.45639</v>
       </c>
-      <c r="K110" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M110" s="20">
+      <c r="K110" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L110" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M110" s="19">
         <v>139.52042</v>
       </c>
-      <c r="N110" s="20">
+      <c r="N110" s="19">
         <v>242.67392000000001</v>
       </c>
-      <c r="O110" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q110" s="20">
+      <c r="O110" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P110" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q110" s="19">
         <v>125.78715</v>
       </c>
-      <c r="R110" s="20">
+      <c r="R110" s="19">
         <v>269.3947</v>
       </c>
-      <c r="S110" s="20" t="s">
-[...21 lines deleted...]
-        <v>102.77740999999999</v>
+      <c r="S110" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T110" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U110" s="65">
+        <v>67.01191</v>
+      </c>
+      <c r="V110" s="65">
+        <v>152.01846</v>
+      </c>
+      <c r="W110" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X110" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y110" s="66">
+        <v>65.473710000000011</v>
+      </c>
+      <c r="Z110" s="66">
+        <v>200.50469000000001</v>
       </c>
     </row>
     <row r="111" spans="1:26" ht="11.45" customHeight="1">
       <c r="A111" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E111" s="20">
+      <c r="E111" s="19">
         <v>11.176489999999999</v>
       </c>
-      <c r="F111" s="20">
+      <c r="F111" s="19">
         <v>19.038930000000001</v>
       </c>
       <c r="G111" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I111" s="20">
+      <c r="I111" s="19">
         <v>3.9467400000000001</v>
       </c>
-      <c r="J111" s="20">
+      <c r="J111" s="19">
         <v>8.6927599999999998</v>
       </c>
-      <c r="K111" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M111" s="20">
+      <c r="K111" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L111" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M111" s="19">
         <v>8.3790600000000008</v>
       </c>
-      <c r="N111" s="20">
+      <c r="N111" s="19">
         <v>12.685320000000001</v>
       </c>
-      <c r="O111" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q111" s="20">
+      <c r="O111" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P111" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q111" s="19">
         <v>8.7767999999999997</v>
       </c>
-      <c r="R111" s="20">
+      <c r="R111" s="19">
         <v>17.51464</v>
       </c>
-      <c r="S111" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U111" s="39">
+      <c r="S111" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T111" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U111" s="65">
         <v>5.2901999999999996</v>
       </c>
-      <c r="V111" s="39">
+      <c r="V111" s="65">
         <v>9.5414899999999996</v>
       </c>
-      <c r="W111" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y111" s="20">
+      <c r="W111" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X111" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y111" s="66">
         <v>1.9128000000000001</v>
       </c>
-      <c r="Z111" s="20">
+      <c r="Z111" s="66">
         <v>4.94069</v>
       </c>
     </row>
     <row r="112" spans="1:26" ht="11.45" customHeight="1">
       <c r="A112" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>245</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E112" s="20">
+      <c r="E112" s="19">
         <v>0.57454000000000005</v>
       </c>
-      <c r="F112" s="20">
+      <c r="F112" s="19">
         <v>0.92764999999999997</v>
       </c>
       <c r="G112" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I112" s="20">
+      <c r="I112" s="19">
         <v>0.17532</v>
       </c>
-      <c r="J112" s="20">
+      <c r="J112" s="19">
         <v>0.29762</v>
       </c>
-      <c r="K112" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M112" s="20">
+      <c r="K112" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L112" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M112" s="19">
         <v>0.43859999999999999</v>
       </c>
-      <c r="N112" s="20">
+      <c r="N112" s="19">
         <v>0.43614000000000003</v>
       </c>
-      <c r="O112" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q112" s="20">
+      <c r="O112" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P112" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q112" s="19">
         <v>0.19040000000000001</v>
       </c>
-      <c r="R112" s="20">
+      <c r="R112" s="19">
         <v>0.27271000000000001</v>
       </c>
-      <c r="S112" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U112" s="39">
+      <c r="S112" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T112" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U112" s="65">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="V112" s="39">
+      <c r="V112" s="65">
         <v>8.7299999999999999E-3</v>
       </c>
-      <c r="W112" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y112" s="20">
+      <c r="W112" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X112" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y112" s="66">
         <v>0.24480000000000002</v>
       </c>
-      <c r="Z112" s="20">
+      <c r="Z112" s="66">
         <v>0.35603000000000001</v>
       </c>
     </row>
     <row r="113" spans="1:26" ht="11.45" customHeight="1">
       <c r="A113" s="13" t="s">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>246</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E113" s="20">
+      <c r="E113" s="19">
         <v>1.05148</v>
       </c>
-      <c r="F113" s="20">
+      <c r="F113" s="19">
         <v>2.8428900000000001</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I113" s="20">
+      <c r="I113" s="19">
         <v>0.22209999999999999</v>
       </c>
-      <c r="J113" s="20">
+      <c r="J113" s="19">
         <v>1.22682</v>
       </c>
-      <c r="K113" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M113" s="20">
+      <c r="K113" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L113" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M113" s="19">
         <v>0.55020000000000002</v>
       </c>
-      <c r="N113" s="20">
+      <c r="N113" s="19">
         <v>2.0681600000000002</v>
       </c>
-      <c r="O113" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q113" s="20">
+      <c r="O113" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P113" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q113" s="19">
         <v>0.64739999999999998</v>
       </c>
-      <c r="R113" s="20">
+      <c r="R113" s="19">
         <v>2.1513399999999998</v>
       </c>
-      <c r="S113" s="20" t="s">
-[...21 lines deleted...]
-        <v>0.53999999999999992</v>
+      <c r="S113" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T113" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U113" s="65">
+        <v>0.52049999999999996</v>
+      </c>
+      <c r="V113" s="65">
+        <v>1.5210999999999999</v>
+      </c>
+      <c r="W113" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X113" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y113" s="66">
+        <v>0.11249999999999999</v>
+      </c>
+      <c r="Z113" s="66">
+        <v>0.54</v>
       </c>
     </row>
     <row r="114" spans="1:26" ht="11.45" customHeight="1">
       <c r="A114" s="13" t="s">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E114" s="20">
+      <c r="E114" s="19">
         <v>0.10199999999999999</v>
       </c>
-      <c r="F114" s="20">
+      <c r="F114" s="19">
         <v>0.30303000000000002</v>
       </c>
       <c r="G114" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J114" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K114" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z114" s="20" t="s">
+      <c r="K114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R114" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S114" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T114" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U114" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V114" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W114" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X114" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y114" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z114" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="115" spans="1:26" ht="11.45" customHeight="1">
       <c r="A115" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E115" s="20">
+      <c r="E115" s="19">
         <v>27.962219999999999</v>
       </c>
-      <c r="F115" s="20">
+      <c r="F115" s="19">
         <v>62.941220000000001</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I115" s="20">
+      <c r="I115" s="19">
         <v>14.139200000000001</v>
       </c>
-      <c r="J115" s="20">
+      <c r="J115" s="19">
         <v>51.152389999999997</v>
       </c>
-      <c r="K115" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M115" s="20">
+      <c r="K115" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L115" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M115" s="19">
         <v>26.078119999999998</v>
       </c>
-      <c r="N115" s="20">
+      <c r="N115" s="19">
         <v>64.950159999999997</v>
       </c>
-      <c r="O115" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q115" s="20">
+      <c r="O115" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P115" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q115" s="19">
         <v>28.037299999999998</v>
       </c>
-      <c r="R115" s="20">
+      <c r="R115" s="19">
         <v>83.868099999999998</v>
       </c>
-      <c r="S115" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y115" s="20">
+      <c r="S115" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T115" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U115" s="65">
+        <v>15.29468</v>
+      </c>
+      <c r="V115" s="65">
+        <v>45.050040000000003</v>
+      </c>
+      <c r="W115" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X115" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y115" s="66">
         <v>8.116579999999999</v>
       </c>
-      <c r="Z115" s="20">
-        <v>28.55209</v>
+      <c r="Z115" s="66">
+        <v>28.552090000000003</v>
       </c>
     </row>
     <row r="116" spans="1:26" ht="11.45" customHeight="1">
       <c r="A116" s="13" t="s">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G116" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J116" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K116" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z116" s="20" t="s">
+      <c r="K116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R116" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S116" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T116" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U116" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V116" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W116" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X116" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y116" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z116" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="117" spans="1:26" ht="11.45" customHeight="1">
       <c r="A117" s="13" t="s">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E117" s="20">
+      <c r="E117" s="19">
         <v>0.51698</v>
       </c>
-      <c r="F117" s="20">
+      <c r="F117" s="19">
         <v>0.38727</v>
       </c>
       <c r="G117" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J117" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K117" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M117" s="20">
+      <c r="K117" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L117" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M117" s="19">
         <v>1.3432200000000001</v>
       </c>
-      <c r="N117" s="20">
+      <c r="N117" s="19">
         <v>1.5297700000000001</v>
       </c>
-      <c r="O117" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q117" s="20">
+      <c r="O117" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P117" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q117" s="19">
         <v>2.5239600000000002</v>
       </c>
-      <c r="R117" s="20">
+      <c r="R117" s="19">
         <v>3.53233</v>
       </c>
-      <c r="S117" s="20" t="s">
-[...20 lines deleted...]
-      <c r="Z117" s="8">
+      <c r="S117" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T117" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U117" s="65">
+        <v>0.99831999999999999</v>
+      </c>
+      <c r="V117" s="65">
+        <v>1.3140499999999999</v>
+      </c>
+      <c r="W117" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X117" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y117" s="66">
+        <v>2.5527199999999999</v>
+      </c>
+      <c r="Z117" s="66">
         <v>4.3849499999999999</v>
       </c>
     </row>
     <row r="118" spans="1:26" ht="11.45" customHeight="1">
       <c r="A118" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E118" s="20">
+      <c r="E118" s="19">
         <v>1.31168</v>
       </c>
-      <c r="F118" s="20">
+      <c r="F118" s="19">
         <v>4.5634399999999999</v>
       </c>
       <c r="G118" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I118" s="20">
+      <c r="I118" s="19">
         <v>0.96752000000000005</v>
       </c>
-      <c r="J118" s="20">
+      <c r="J118" s="19">
         <v>4.3011799999999996</v>
       </c>
-      <c r="K118" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M118" s="20">
+      <c r="K118" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L118" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M118" s="19">
         <v>1.67822</v>
       </c>
-      <c r="N118" s="20">
+      <c r="N118" s="19">
         <v>6.3616200000000003</v>
       </c>
-      <c r="O118" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q118" s="20">
+      <c r="O118" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P118" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q118" s="19">
         <v>1.7466200000000001</v>
       </c>
-      <c r="R118" s="20">
+      <c r="R118" s="19">
         <v>6.5113200000000004</v>
       </c>
-      <c r="S118" s="20" t="s">
-[...21 lines deleted...]
-        <v>2.7615799999999999</v>
+      <c r="S118" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T118" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U118" s="65">
+        <v>1.37629</v>
+      </c>
+      <c r="V118" s="65">
+        <v>4.8595199999999998</v>
+      </c>
+      <c r="W118" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X118" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y118" s="66">
+        <v>0.66419000000000006</v>
+      </c>
+      <c r="Z118" s="66">
+        <v>2.7615800000000004</v>
       </c>
     </row>
     <row r="119" spans="1:26" ht="11.45" customHeight="1">
       <c r="A119" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E119" s="20">
+      <c r="E119" s="19">
         <v>1.0234000000000001</v>
       </c>
-      <c r="F119" s="20">
+      <c r="F119" s="19">
         <v>0.32507000000000003</v>
       </c>
       <c r="G119" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J119" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K119" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M119" s="20">
+      <c r="K119" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L119" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M119" s="19">
         <v>2.1891799999999999</v>
       </c>
-      <c r="N119" s="20">
+      <c r="N119" s="19">
         <v>1.4016200000000001</v>
       </c>
-      <c r="O119" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q119" s="20">
+      <c r="O119" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P119" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q119" s="19">
         <v>6.0368000000000004</v>
       </c>
-      <c r="R119" s="20">
+      <c r="R119" s="19">
         <v>4.5519100000000003</v>
       </c>
-      <c r="S119" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y119" s="8">
+      <c r="S119" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T119" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U119" s="65">
+        <v>3.5678000000000001</v>
+      </c>
+      <c r="V119" s="65">
+        <v>2.7253500000000002</v>
+      </c>
+      <c r="W119" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X119" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y119" s="66">
         <v>5.3499600000000003</v>
       </c>
-      <c r="Z119" s="8">
+      <c r="Z119" s="66">
         <v>4.38443</v>
       </c>
     </row>
     <row r="120" spans="1:26" ht="11.45" customHeight="1">
       <c r="A120" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G120" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J120" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K120" s="20" t="s">
-[...45 lines deleted...]
-        <v>143</v>
+      <c r="K120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R120" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S120" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T120" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U120" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V120" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W120" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X120" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y120" s="66">
+        <v>0.76524000000000003</v>
+      </c>
+      <c r="Z120" s="66">
+        <v>15.911499999999998</v>
       </c>
     </row>
     <row r="121" spans="1:26" ht="11.45" customHeight="1">
       <c r="A121" s="13" t="s">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G121" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J121" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K121" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z121" s="20" t="s">
+      <c r="K121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R121" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S121" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T121" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U121" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="V121" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="W121" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X121" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y121" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z121" s="65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="122" spans="1:26" ht="11.45" customHeight="1">
       <c r="A122" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E122" s="20">
+      <c r="E122" s="19">
         <v>6.7033100000000001</v>
       </c>
-      <c r="F122" s="20">
+      <c r="F122" s="19">
         <v>8.9462499999999991</v>
       </c>
       <c r="G122" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I122" s="20">
+      <c r="I122" s="19">
         <v>0.25109999999999999</v>
       </c>
-      <c r="J122" s="20">
+      <c r="J122" s="19">
         <v>0.57450999999999997</v>
       </c>
-      <c r="K122" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M122" s="20">
+      <c r="K122" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L122" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M122" s="19">
         <v>0.59299000000000002</v>
       </c>
-      <c r="N122" s="20">
+      <c r="N122" s="19">
         <v>0.82899999999999996</v>
       </c>
-      <c r="O122" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q122" s="20">
+      <c r="O122" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P122" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q122" s="19">
         <v>0.9012</v>
       </c>
-      <c r="R122" s="20">
+      <c r="R122" s="19">
         <v>3.4171100000000001</v>
       </c>
-      <c r="S122" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U122" s="39">
+      <c r="S122" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T122" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U122" s="65">
         <v>0.28520000000000001</v>
       </c>
-      <c r="V122" s="39">
+      <c r="V122" s="65">
         <v>2.6232899999999999</v>
       </c>
-      <c r="W122" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y122" s="20">
+      <c r="W122" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X122" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y122" s="66">
         <v>9.8000000000000004E-2</v>
       </c>
-      <c r="Z122" s="20">
+      <c r="Z122" s="66">
         <v>0.16839999999999999</v>
       </c>
     </row>
     <row r="123" spans="1:26" ht="11.45" customHeight="1">
       <c r="A123" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E123" s="20">
+      <c r="E123" s="19">
         <v>0.316</v>
       </c>
-      <c r="F123" s="20">
+      <c r="F123" s="19">
         <v>0.93405000000000005</v>
       </c>
       <c r="G123" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I123" s="20">
+      <c r="I123" s="19">
         <v>0.42799999999999999</v>
       </c>
-      <c r="J123" s="20">
+      <c r="J123" s="19">
         <v>1.0303500000000001</v>
       </c>
-      <c r="K123" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M123" s="20">
+      <c r="K123" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L123" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M123" s="19">
         <v>0.27</v>
       </c>
-      <c r="N123" s="20">
+      <c r="N123" s="19">
         <v>0.68932000000000004</v>
       </c>
-      <c r="O123" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q123" s="20">
+      <c r="O123" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P123" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q123" s="19">
         <v>0.77400000000000002</v>
       </c>
-      <c r="R123" s="20">
+      <c r="R123" s="19">
         <v>2.5223300000000002</v>
       </c>
-      <c r="S123" s="20" t="s">
-[...5 lines deleted...]
-      <c r="U123" s="39">
+      <c r="S123" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T123" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U123" s="65">
         <v>0.496</v>
       </c>
-      <c r="V123" s="39">
+      <c r="V123" s="65">
         <v>1.5522400000000001</v>
       </c>
-      <c r="W123" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Y123" s="20">
+      <c r="W123" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X123" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y123" s="66">
         <v>0.18</v>
       </c>
-      <c r="Z123" s="20">
+      <c r="Z123" s="66">
         <v>0.66632999999999998</v>
       </c>
     </row>
     <row r="124" spans="1:26" ht="11.45" customHeight="1">
       <c r="A124" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E124" s="20">
+      <c r="E124" s="19">
         <v>405.40552000000002</v>
       </c>
-      <c r="F124" s="20">
+      <c r="F124" s="19">
         <v>2526.1275799999999</v>
       </c>
       <c r="G124" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I124" s="20">
+      <c r="I124" s="19">
         <v>461.44922000000003</v>
       </c>
-      <c r="J124" s="20">
+      <c r="J124" s="19">
         <v>2173.9675099999999</v>
       </c>
-      <c r="K124" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M124" s="20">
+      <c r="K124" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L124" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M124" s="19">
         <v>324.36594000000002</v>
       </c>
-      <c r="N124" s="20">
+      <c r="N124" s="19">
         <v>1496.7439099999999</v>
       </c>
-      <c r="O124" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q124" s="20">
+      <c r="O124" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P124" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q124" s="19">
         <v>297.78798</v>
       </c>
-      <c r="R124" s="20">
+      <c r="R124" s="19">
         <v>1821.4151899999999</v>
       </c>
-      <c r="S124" s="20" t="s">
-[...21 lines deleted...]
-        <v>1171.2100499999999</v>
+      <c r="S124" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T124" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U124" s="65">
+        <v>248.595</v>
+      </c>
+      <c r="V124" s="65">
+        <v>1494.2431899999999</v>
+      </c>
+      <c r="W124" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X124" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y124" s="66">
+        <v>170.91468</v>
+      </c>
+      <c r="Z124" s="66">
+        <v>1265.49305</v>
       </c>
     </row>
     <row r="125" spans="1:26" ht="11.45" customHeight="1">
       <c r="A125" s="13" t="s">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E125" s="20">
+      <c r="E125" s="19">
         <v>14.9818</v>
       </c>
-      <c r="F125" s="20">
+      <c r="F125" s="19">
         <v>36.499310000000001</v>
       </c>
       <c r="G125" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I125" s="20">
+      <c r="I125" s="19">
         <v>9.9178899999999999</v>
       </c>
-      <c r="J125" s="20">
+      <c r="J125" s="19">
         <v>26.059840000000001</v>
       </c>
-      <c r="K125" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M125" s="20">
+      <c r="K125" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L125" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M125" s="19">
         <v>3.9701399999999998</v>
       </c>
-      <c r="N125" s="20">
+      <c r="N125" s="19">
         <v>12.96974</v>
       </c>
-      <c r="O125" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q125" s="20">
+      <c r="O125" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P125" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q125" s="19">
         <v>7.1471600000000004</v>
       </c>
-      <c r="R125" s="20">
+      <c r="R125" s="19">
         <v>24.392050000000001</v>
       </c>
-      <c r="S125" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Y125" s="20">
+      <c r="S125" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T125" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U125" s="65">
+        <v>4.4923799999999998</v>
+      </c>
+      <c r="V125" s="65">
+        <v>16.04608</v>
+      </c>
+      <c r="W125" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X125" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y125" s="66">
         <v>3.0201599999999997</v>
       </c>
-      <c r="Z125" s="20">
+      <c r="Z125" s="66">
         <v>8.7982800000000001</v>
       </c>
     </row>
     <row r="126" spans="1:26" ht="11.45" customHeight="1">
       <c r="A126" s="13" t="s">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J126" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K126" s="20" t="s">
-[...17 lines deleted...]
-      <c r="Q126" s="20">
+      <c r="K126" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L126" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M126" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N126" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O126" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P126" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q126" s="19">
         <v>1.046</v>
       </c>
-      <c r="R126" s="20">
+      <c r="R126" s="19">
         <v>0.28099000000000002</v>
       </c>
-      <c r="S126" s="20" t="s">
-[...21 lines deleted...]
-        <v>143</v>
+      <c r="S126" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T126" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U126" s="68">
+        <v>1.046</v>
+      </c>
+      <c r="V126" s="68">
+        <v>0.28099000000000002</v>
+      </c>
+      <c r="W126" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X126" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y126" s="66">
+        <v>212.12208000000001</v>
+      </c>
+      <c r="Z126" s="66">
+        <v>140.38992000000002</v>
       </c>
     </row>
     <row r="127" spans="1:26" ht="11.45" customHeight="1">
       <c r="A127" s="13" t="s">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E127" s="20">
+      <c r="E127" s="19">
         <v>62.275930000000002</v>
       </c>
-      <c r="F127" s="20">
+      <c r="F127" s="19">
         <v>39.373429999999999</v>
       </c>
       <c r="G127" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I127" s="20">
+      <c r="I127" s="19">
         <v>46.402290000000001</v>
       </c>
-      <c r="J127" s="20">
+      <c r="J127" s="19">
         <v>15.89634</v>
       </c>
-      <c r="K127" s="20" t="s">
-[...5 lines deleted...]
-      <c r="M127" s="20">
+      <c r="K127" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L127" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M127" s="19">
         <v>4.4359000000000002</v>
       </c>
-      <c r="N127" s="20">
+      <c r="N127" s="19">
         <v>3.1472600000000002</v>
       </c>
-      <c r="O127" s="20" t="s">
-[...5 lines deleted...]
-      <c r="Q127" s="20">
+      <c r="O127" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P127" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q127" s="19">
         <v>22.540199999999999</v>
       </c>
-      <c r="R127" s="20">
+      <c r="R127" s="19">
         <v>23.44293</v>
       </c>
-      <c r="S127" s="20" t="s">
-[...21 lines deleted...]
-        <v>4.7823700000000002</v>
+      <c r="S127" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T127" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U127" s="65">
+        <v>15.166399999999999</v>
+      </c>
+      <c r="V127" s="65">
+        <v>14.94205</v>
+      </c>
+      <c r="W127" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X127" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y127" s="66">
+        <v>52.500749999999996</v>
+      </c>
+      <c r="Z127" s="66">
+        <v>69.006370000000004</v>
       </c>
     </row>
     <row r="128" spans="1:26" ht="11.45" customHeight="1">
       <c r="A128" s="13" t="s">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G128" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J128" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K128" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z128" s="20" t="s">
+      <c r="K128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R128" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S128" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T128" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U128" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V128" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W128" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X128" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y128" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z128" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="129" spans="1:46" ht="11.45" customHeight="1">
       <c r="A129" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G129" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J129" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K129" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z129" s="20" t="s">
+      <c r="K129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R129" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S129" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T129" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U129" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V129" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W129" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X129" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y129" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z129" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="130" spans="1:46" ht="11.45" customHeight="1">
       <c r="A130" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>263</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G130" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J130" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K130" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z130" s="20" t="s">
+      <c r="K130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R130" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S130" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T130" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U130" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V130" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W130" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X130" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y130" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z130" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="131" spans="1:46" ht="11.45" customHeight="1">
       <c r="A131" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E131" s="20">
+      <c r="E131" s="19">
         <v>3.016</v>
       </c>
-      <c r="F131" s="20">
+      <c r="F131" s="19">
         <v>1.20184</v>
       </c>
       <c r="G131" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="I131" s="20">
+      <c r="I131" s="19">
         <v>1.6619999999999999</v>
       </c>
-      <c r="J131" s="20">
+      <c r="J131" s="19">
         <v>0.91407000000000005</v>
       </c>
-      <c r="K131" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z131" s="20" t="s">
+      <c r="K131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R131" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S131" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T131" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U131" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V131" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W131" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X131" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y131" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z131" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="132" spans="1:46" ht="11.45" customHeight="1">
       <c r="A132" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="E132" s="20">
+      <c r="E132" s="19">
         <v>0.21786</v>
       </c>
-      <c r="F132" s="20">
+      <c r="F132" s="19">
         <v>0.24626000000000001</v>
       </c>
       <c r="G132" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J132" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K132" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z132" s="20" t="s">
+      <c r="K132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R132" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S132" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T132" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U132" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V132" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W132" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X132" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y132" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z132" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="133" spans="1:46" ht="11.45" customHeight="1">
       <c r="A133" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G133" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J133" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K133" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z133" s="20" t="s">
+      <c r="K133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R133" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S133" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T133" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U133" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V133" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W133" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X133" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y133" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z133" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="134" spans="1:46" ht="11.45" customHeight="1">
       <c r="A134" s="13" t="s">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G134" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J134" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K134" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z134" s="20" t="s">
+      <c r="K134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R134" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S134" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T134" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U134" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V134" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W134" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X134" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y134" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z134" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="135" spans="1:46" ht="11.45" customHeight="1">
       <c r="A135" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G135" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J135" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K135" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z135" s="20" t="s">
+      <c r="K135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R135" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S135" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T135" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U135" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V135" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W135" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X135" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y135" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z135" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="136" spans="1:46" ht="11.45" customHeight="1">
       <c r="A136" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>143</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>143</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>143</v>
       </c>
       <c r="G136" s="7" t="s">
         <v>143</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>143</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>143</v>
       </c>
       <c r="J136" s="7" t="s">
         <v>143</v>
       </c>
-      <c r="K136" s="20" t="s">
-[...44 lines deleted...]
-      <c r="Z136" s="20" t="s">
+      <c r="K136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="L136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="M136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="N136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="O136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="P136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="R136" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="S136" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="T136" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="U136" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="V136" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="W136" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="X136" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y136" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z136" s="69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="137" spans="1:46" ht="11.45" customHeight="1">
       <c r="A137" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="B137" s="24" t="s">
+      <c r="B137" s="23" t="s">
         <v>270</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="F137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="G137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="H137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="I137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="J137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="K137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="L137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="M137" s="10" t="s">
         <v>143</v>
       </c>
       <c r="N137" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="O137" s="22" t="s">
-[...32 lines deleted...]
-      <c r="Z137" s="22" t="s">
+      <c r="O137" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="P137" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q137" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="R137" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="S137" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="T137" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="U137" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="V137" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="W137" s="71" t="s">
+        <v>143</v>
+      </c>
+      <c r="X137" s="71" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y137" s="70" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z137" s="70" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="138" spans="1:46">
       <c r="A138" s="11"/>
       <c r="B138" s="18"/>
       <c r="C138" s="7"/>
       <c r="D138" s="7"/>
       <c r="E138" s="9"/>
       <c r="F138" s="9"/>
       <c r="G138" s="7"/>
       <c r="H138" s="7"/>
       <c r="I138" s="8"/>
       <c r="J138" s="8"/>
       <c r="K138" s="7"/>
       <c r="L138" s="7"/>
       <c r="M138" s="8"/>
       <c r="N138" s="8"/>
       <c r="O138" s="9"/>
       <c r="P138" s="9"/>
       <c r="Q138" s="9"/>
       <c r="R138" s="9"/>
       <c r="S138" s="8"/>
       <c r="T138" s="8"/>
       <c r="U138" s="8"/>
@@ -13126,104 +13710,104 @@
       <c r="X138" s="9"/>
       <c r="Y138" s="9"/>
       <c r="Z138" s="9"/>
       <c r="AA138" s="8"/>
       <c r="AB138" s="8"/>
       <c r="AC138" s="8"/>
       <c r="AD138" s="8"/>
       <c r="AE138" s="7"/>
       <c r="AF138" s="7"/>
       <c r="AG138" s="7"/>
       <c r="AH138" s="7"/>
       <c r="AI138" s="3"/>
       <c r="AJ138" s="3"/>
       <c r="AK138" s="3"/>
       <c r="AL138" s="3"/>
       <c r="AM138" s="3"/>
       <c r="AN138" s="3"/>
       <c r="AO138" s="3"/>
       <c r="AP138" s="3"/>
       <c r="AQ138" s="3"/>
       <c r="AR138" s="3"/>
       <c r="AS138" s="3"/>
       <c r="AT138" s="3"/>
     </row>
     <row r="139" spans="1:46">
-      <c r="A139" s="30" t="s">
+      <c r="A139" s="53" t="s">
         <v>140</v>
       </c>
-      <c r="B139" s="30"/>
+      <c r="B139" s="53"/>
       <c r="C139" s="3"/>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3"/>
       <c r="K139" s="3"/>
       <c r="L139" s="3"/>
       <c r="M139" s="3"/>
       <c r="N139" s="3"/>
       <c r="O139" s="3"/>
       <c r="P139" s="3"/>
       <c r="Q139" s="3"/>
       <c r="R139" s="3"/>
       <c r="S139" s="3"/>
       <c r="T139" s="3"/>
       <c r="U139" s="3"/>
       <c r="V139" s="3"/>
       <c r="W139" s="3"/>
       <c r="X139" s="3"/>
       <c r="Y139" s="3"/>
       <c r="Z139" s="3"/>
       <c r="AA139" s="3"/>
       <c r="AB139" s="3"/>
       <c r="AC139" s="3"/>
       <c r="AD139" s="3"/>
       <c r="AE139" s="3"/>
       <c r="AF139" s="3"/>
       <c r="AG139" s="3"/>
       <c r="AH139" s="3"/>
       <c r="AI139" s="3"/>
       <c r="AJ139" s="3"/>
       <c r="AK139" s="3"/>
       <c r="AL139" s="3"/>
       <c r="AM139" s="3"/>
       <c r="AN139" s="3"/>
       <c r="AO139" s="3"/>
       <c r="AP139" s="3"/>
       <c r="AQ139" s="3"/>
       <c r="AR139" s="3"/>
       <c r="AS139" s="3"/>
       <c r="AT139" s="3"/>
     </row>
     <row r="140" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A140" s="30" t="s">
+      <c r="A140" s="53" t="s">
         <v>141</v>
       </c>
-      <c r="B140" s="30"/>
+      <c r="B140" s="53"/>
       <c r="C140" s="3"/>
       <c r="D140" s="3"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3"/>
       <c r="K140" s="3"/>
       <c r="L140" s="3"/>
       <c r="M140" s="3"/>
       <c r="N140" s="3"/>
       <c r="O140" s="3"/>
       <c r="P140" s="3"/>
       <c r="Q140" s="3"/>
       <c r="R140" s="3"/>
       <c r="S140" s="3"/>
       <c r="T140" s="3"/>
       <c r="U140" s="3"/>
       <c r="V140" s="3"/>
       <c r="W140" s="3"/>
       <c r="X140" s="3"/>
       <c r="Y140" s="3"/>
       <c r="Z140" s="3"/>
       <c r="AA140" s="3"/>
@@ -13366,58 +13950,60 @@
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Ұлытау!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
+      <vt:lpstr>Көрсеткіш!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>