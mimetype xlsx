--- v0 (2026-09-16)
+++ v1 (2026-10-26)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-195" yWindow="60" windowWidth="14310" windowHeight="12720" tabRatio="666"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1009" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1016" uniqueCount="105">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -686,51 +686,51 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -937,109 +937,112 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -1327,51 +1330,53 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.140625" style="73" customWidth="1"/>
     <col min="2" max="2" width="32.42578125" style="73" customWidth="1"/>
     <col min="3" max="3" width="91.28515625" style="73" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="73"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B2" s="80" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="88" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="3" spans="2:3" ht="15" x14ac:dyDescent="0.25">
       <c r="B3" s="80" t="s">
         <v>65</v>
       </c>
       <c r="C3" s="89" t="s">
         <v>99</v>
       </c>
     </row>
@@ -1454,59 +1459,59 @@
       <c r="C13" s="86" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B14" s="80" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="86" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B15" s="80" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="87" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B16" s="81" t="s">
         <v>81</v>
       </c>
       <c r="C16" s="78">
-        <v>46275</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="81" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="78">
-        <v>46304</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="80" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="82" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B19" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="83" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B20" s="80" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="84" t="s">
         <v>93</v>
       </c>
@@ -1677,149 +1682,149 @@
       <c r="AE1" s="57"/>
       <c r="AF1" s="57"/>
       <c r="AG1" s="57"/>
       <c r="AH1" s="57"/>
       <c r="AI1" s="57"/>
       <c r="AJ1" s="57"/>
       <c r="AK1" s="57"/>
       <c r="AL1" s="57"/>
       <c r="AM1" s="57"/>
       <c r="AN1" s="57"/>
       <c r="AO1" s="57"/>
       <c r="AP1" s="57"/>
       <c r="AQ1" s="57"/>
       <c r="AR1" s="57"/>
       <c r="AS1" s="57"/>
       <c r="AT1" s="57"/>
       <c r="AU1" s="57"/>
       <c r="AV1" s="57"/>
       <c r="AW1" s="57"/>
       <c r="AX1" s="57"/>
     </row>
     <row r="2" spans="1:62" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A2" s="79" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="102" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="96"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="96"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
+      <c r="P2" s="102"/>
+      <c r="Q2" s="102"/>
+      <c r="R2" s="102"/>
+      <c r="S2" s="102"/>
+      <c r="T2" s="102"/>
+      <c r="U2" s="102"/>
+      <c r="V2" s="102"/>
+      <c r="W2" s="102"/>
+      <c r="X2" s="102"/>
+      <c r="Y2" s="102"/>
+      <c r="Z2" s="102"/>
+      <c r="AA2" s="102"/>
+      <c r="AB2" s="102"/>
+      <c r="AC2" s="102"/>
+      <c r="AD2" s="102"/>
+      <c r="AE2" s="102"/>
+      <c r="AF2" s="102"/>
+      <c r="AG2" s="102"/>
+      <c r="AH2" s="102"/>
+      <c r="AI2" s="102"/>
+      <c r="AJ2" s="102"/>
+      <c r="AK2" s="102"/>
+      <c r="AL2" s="102"/>
+      <c r="AM2" s="102"/>
+      <c r="AN2" s="102"/>
+      <c r="AO2" s="102"/>
+      <c r="AP2" s="102"/>
+      <c r="AQ2" s="102"/>
+      <c r="AR2" s="102"/>
+      <c r="AS2" s="102"/>
+      <c r="AT2" s="102"/>
+      <c r="AU2" s="102"/>
+      <c r="AV2" s="102"/>
+      <c r="AW2" s="102"/>
+      <c r="AX2" s="102"/>
+      <c r="AY2" s="102"/>
+      <c r="AZ2" s="102"/>
+      <c r="BA2" s="102"/>
+      <c r="BB2" s="102"/>
+      <c r="BC2" s="102"/>
+      <c r="BD2" s="102"/>
+      <c r="BE2" s="102"/>
+      <c r="BF2" s="102"/>
+      <c r="BG2" s="102"/>
+      <c r="BH2" s="102"/>
+      <c r="BI2" s="102"/>
+      <c r="BJ2" s="102"/>
     </row>
     <row r="3" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="3"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="3"/>
       <c r="BJ3" s="58" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:62" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="101" t="s">
+      <c r="A4" s="101"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="98" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="102"/>
-[...9 lines deleted...]
-      <c r="N4" s="103"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="99"/>
+      <c r="N4" s="100"/>
       <c r="O4" s="93" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="94"/>
       <c r="Q4" s="94"/>
       <c r="R4" s="94"/>
       <c r="S4" s="94"/>
       <c r="T4" s="94"/>
       <c r="U4" s="94"/>
       <c r="V4" s="94"/>
       <c r="W4" s="94"/>
       <c r="X4" s="94"/>
       <c r="Y4" s="94"/>
       <c r="Z4" s="94"/>
       <c r="AA4" s="93">
         <v>2024</v>
       </c>
       <c r="AB4" s="94"/>
       <c r="AC4" s="94"/>
       <c r="AD4" s="94"/>
       <c r="AE4" s="94"/>
       <c r="AF4" s="94"/>
       <c r="AG4" s="94"/>
       <c r="AH4" s="94"/>
       <c r="AI4" s="94"/>
@@ -1834,52 +1839,52 @@
       <c r="AP4" s="94"/>
       <c r="AQ4" s="94"/>
       <c r="AR4" s="94"/>
       <c r="AS4" s="94"/>
       <c r="AT4" s="94"/>
       <c r="AU4" s="94"/>
       <c r="AV4" s="94"/>
       <c r="AW4" s="94"/>
       <c r="AX4" s="95"/>
       <c r="AY4" s="93">
         <v>2026</v>
       </c>
       <c r="AZ4" s="94"/>
       <c r="BA4" s="94"/>
       <c r="BB4" s="94"/>
       <c r="BC4" s="94"/>
       <c r="BD4" s="94"/>
       <c r="BE4" s="94"/>
       <c r="BF4" s="94"/>
       <c r="BG4" s="94"/>
       <c r="BH4" s="94"/>
       <c r="BI4" s="94"/>
       <c r="BJ4" s="95"/>
     </row>
     <row r="5" spans="1:62" s="59" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="92"/>
-      <c r="B5" s="100"/>
+      <c r="A5" s="101"/>
+      <c r="B5" s="97"/>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="56" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="56" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="56" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="56" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="56" t="s">
@@ -2019,113 +2024,113 @@
       </c>
       <c r="BD5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="BE5" s="60" t="s">
         <v>2</v>
       </c>
       <c r="BF5" s="60" t="s">
         <v>3</v>
       </c>
       <c r="BG5" s="60" t="s">
         <v>4</v>
       </c>
       <c r="BH5" s="60" t="s">
         <v>23</v>
       </c>
       <c r="BI5" s="60" t="s">
         <v>24</v>
       </c>
       <c r="BJ5" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="67"/>
-      <c r="B6" s="97" t="s">
+      <c r="B6" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="97"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="97"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
+      <c r="AD6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AF6" s="103"/>
+      <c r="AG6" s="103"/>
+      <c r="AH6" s="103"/>
+      <c r="AI6" s="103"/>
+      <c r="AJ6" s="103"/>
+      <c r="AK6" s="103"/>
+      <c r="AL6" s="103"/>
+      <c r="AM6" s="103"/>
+      <c r="AN6" s="103"/>
+      <c r="AO6" s="103"/>
+      <c r="AP6" s="103"/>
+      <c r="AQ6" s="103"/>
+      <c r="AR6" s="103"/>
+      <c r="AS6" s="103"/>
+      <c r="AT6" s="103"/>
+      <c r="AU6" s="103"/>
+      <c r="AV6" s="103"/>
+      <c r="AW6" s="103"/>
+      <c r="AX6" s="103"/>
+      <c r="AY6" s="103"/>
+      <c r="AZ6" s="103"/>
+      <c r="BA6" s="103"/>
+      <c r="BB6" s="103"/>
+      <c r="BC6" s="103"/>
+      <c r="BD6" s="103"/>
+      <c r="BE6" s="103"/>
+      <c r="BF6" s="103"/>
+      <c r="BG6" s="103"/>
+      <c r="BH6" s="103"/>
+      <c r="BI6" s="103"/>
+      <c r="BJ6" s="103"/>
     </row>
     <row r="7" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="69">
         <v>100000000</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="8">
         <v>31</v>
       </c>
       <c r="D7" s="8">
         <v>37</v>
       </c>
       <c r="E7" s="8">
         <v>65</v>
       </c>
       <c r="F7" s="8">
         <v>64</v>
       </c>
       <c r="G7" s="8">
         <v>60</v>
       </c>
       <c r="H7" s="8">
         <v>44</v>
@@ -2255,50 +2260,53 @@
       </c>
       <c r="AX7" s="11">
         <v>172</v>
       </c>
       <c r="AY7" s="9">
         <v>129</v>
       </c>
       <c r="AZ7" s="9">
         <v>111</v>
       </c>
       <c r="BA7" s="9">
         <v>139</v>
       </c>
       <c r="BB7" s="9">
         <v>143</v>
       </c>
       <c r="BC7" s="9">
         <v>115</v>
       </c>
       <c r="BD7" s="9">
         <v>125</v>
       </c>
       <c r="BE7" s="9">
         <v>124</v>
       </c>
+      <c r="BF7" s="9">
+        <v>136</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="12">
         <v>20</v>
       </c>
       <c r="D8" s="12">
         <v>25</v>
       </c>
       <c r="E8" s="12">
         <v>50</v>
       </c>
       <c r="F8" s="9">
         <v>43</v>
       </c>
       <c r="G8" s="9">
         <v>40</v>
       </c>
       <c r="H8" s="9">
         <v>29</v>
@@ -2428,50 +2436,53 @@
       </c>
       <c r="AX8" s="11">
         <v>113</v>
       </c>
       <c r="AY8" s="9">
         <v>91</v>
       </c>
       <c r="AZ8" s="9">
         <v>69</v>
       </c>
       <c r="BA8" s="9">
         <v>85</v>
       </c>
       <c r="BB8" s="9">
         <v>89</v>
       </c>
       <c r="BC8" s="9">
         <v>84</v>
       </c>
       <c r="BD8" s="9">
         <v>87</v>
       </c>
       <c r="BE8" s="9">
         <v>84</v>
       </c>
+      <c r="BF8" s="9">
+        <v>96</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="12">
         <v>1</v>
       </c>
       <c r="E9" s="12">
         <v>3</v>
       </c>
       <c r="F9" s="9">
         <v>3</v>
       </c>
       <c r="G9" s="9">
         <v>2</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>27</v>
@@ -2601,50 +2612,53 @@
       </c>
       <c r="AX9" s="11">
         <v>4</v>
       </c>
       <c r="AY9" s="9">
         <v>4</v>
       </c>
       <c r="AZ9" s="9">
         <v>3</v>
       </c>
       <c r="BA9" s="9">
         <v>3</v>
       </c>
       <c r="BB9" s="9">
         <v>3</v>
       </c>
       <c r="BC9" s="9">
         <v>1</v>
       </c>
       <c r="BD9" s="9">
         <v>2</v>
       </c>
       <c r="BE9" s="9">
         <v>2</v>
       </c>
+      <c r="BF9" s="9">
+        <v>5</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="12">
         <v>1</v>
       </c>
       <c r="F10" s="9">
         <v>1</v>
       </c>
       <c r="G10" s="9">
         <v>1</v>
       </c>
       <c r="H10" s="9">
         <v>1</v>
@@ -2774,50 +2788,53 @@
       </c>
       <c r="AX10" s="11">
         <v>1</v>
       </c>
       <c r="AY10" s="9">
         <v>1</v>
       </c>
       <c r="AZ10" s="9">
         <v>1</v>
       </c>
       <c r="BA10" s="9">
         <v>1</v>
       </c>
       <c r="BB10" s="9">
         <v>2</v>
       </c>
       <c r="BC10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BD10" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BE10" s="9">
         <v>1</v>
       </c>
+      <c r="BF10" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12">
         <v>2</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="9">
         <v>1</v>
       </c>
       <c r="G11" s="9">
         <v>1</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
@@ -2947,50 +2964,53 @@
       </c>
       <c r="AX11" s="11">
         <v>2</v>
       </c>
       <c r="AY11" s="9">
         <v>1</v>
       </c>
       <c r="AZ11" s="9">
         <v>2</v>
       </c>
       <c r="BA11" s="9">
         <v>1</v>
       </c>
       <c r="BB11" s="9">
         <v>4</v>
       </c>
       <c r="BC11" s="9">
         <v>2</v>
       </c>
       <c r="BD11" s="9">
         <v>2</v>
       </c>
       <c r="BE11" s="9">
         <v>1</v>
       </c>
+      <c r="BF11" s="9">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="12">
         <v>4</v>
       </c>
       <c r="D12" s="12">
         <v>3</v>
       </c>
       <c r="E12" s="12">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>7</v>
       </c>
       <c r="G12" s="9">
         <v>7</v>
       </c>
       <c r="H12" s="9">
         <v>5</v>
@@ -3120,50 +3140,53 @@
       </c>
       <c r="AX12" s="11">
         <v>16</v>
       </c>
       <c r="AY12" s="9">
         <v>10</v>
       </c>
       <c r="AZ12" s="9">
         <v>11</v>
       </c>
       <c r="BA12" s="9">
         <v>12</v>
       </c>
       <c r="BB12" s="9">
         <v>14</v>
       </c>
       <c r="BC12" s="9">
         <v>10</v>
       </c>
       <c r="BD12" s="9">
         <v>13</v>
       </c>
       <c r="BE12" s="9">
         <v>11</v>
       </c>
+      <c r="BF12" s="9">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="67" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="12">
         <v>1</v>
       </c>
       <c r="D13" s="12">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="9">
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <v>2</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>27</v>
@@ -3293,50 +3316,53 @@
       </c>
       <c r="AX13" s="11">
         <v>3</v>
       </c>
       <c r="AY13" s="9">
         <v>1</v>
       </c>
       <c r="AZ13" s="9">
         <v>8</v>
       </c>
       <c r="BA13" s="9">
         <v>4</v>
       </c>
       <c r="BB13" s="9">
         <v>1</v>
       </c>
       <c r="BC13" s="9">
         <v>4</v>
       </c>
       <c r="BD13" s="9">
         <v>4</v>
       </c>
       <c r="BE13" s="9">
         <v>3</v>
       </c>
+      <c r="BF13" s="9">
+        <v>2</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="67" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="12">
         <v>2</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="12">
         <v>2</v>
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9">
         <v>2</v>
       </c>
       <c r="H14" s="9">
         <v>5</v>
@@ -3466,50 +3492,53 @@
       </c>
       <c r="AX14" s="11">
         <v>11</v>
       </c>
       <c r="AY14" s="9">
         <v>4</v>
       </c>
       <c r="AZ14" s="9">
         <v>6</v>
       </c>
       <c r="BA14" s="9">
         <v>10</v>
       </c>
       <c r="BB14" s="9">
         <v>9</v>
       </c>
       <c r="BC14" s="9">
         <v>5</v>
       </c>
       <c r="BD14" s="9">
         <v>3</v>
       </c>
       <c r="BE14" s="9">
         <v>6</v>
       </c>
+      <c r="BF14" s="9">
+        <v>7</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>27</v>
@@ -3639,50 +3668,53 @@
       </c>
       <c r="AX15" s="11">
         <v>2</v>
       </c>
       <c r="AY15" s="9">
         <v>4</v>
       </c>
       <c r="AZ15" s="9">
         <v>3</v>
       </c>
       <c r="BA15" s="9">
         <v>3</v>
       </c>
       <c r="BB15" s="9">
         <v>5</v>
       </c>
       <c r="BC15" s="9">
         <v>2</v>
       </c>
       <c r="BD15" s="9">
         <v>4</v>
       </c>
       <c r="BE15" s="9">
         <v>1</v>
       </c>
+      <c r="BF15" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="67" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="12">
         <v>1</v>
       </c>
       <c r="D16" s="12">
         <v>1</v>
       </c>
       <c r="E16" s="12">
         <v>3</v>
       </c>
       <c r="F16" s="9">
         <v>3</v>
       </c>
       <c r="G16" s="9">
         <v>2</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>27</v>
@@ -3812,50 +3844,53 @@
       </c>
       <c r="AX16" s="11">
         <v>5</v>
       </c>
       <c r="AY16" s="9">
         <v>6</v>
       </c>
       <c r="AZ16" s="9">
         <v>2</v>
       </c>
       <c r="BA16" s="9">
         <v>8</v>
       </c>
       <c r="BB16" s="9">
         <v>6</v>
       </c>
       <c r="BC16" s="9">
         <v>3</v>
       </c>
       <c r="BD16" s="9">
         <v>6</v>
       </c>
       <c r="BE16" s="9">
         <v>6</v>
       </c>
+      <c r="BF16" s="9">
+        <v>6</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
         <v>1</v>
       </c>
       <c r="E17" s="12">
         <v>1</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>27</v>
@@ -3985,50 +4020,53 @@
       </c>
       <c r="AX17" s="11">
         <v>3</v>
       </c>
       <c r="AY17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AZ17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BA17" s="9">
         <v>3</v>
       </c>
       <c r="BB17" s="9">
         <v>1</v>
       </c>
       <c r="BC17" s="9">
         <v>1</v>
       </c>
       <c r="BD17" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BE17" s="9">
         <v>1</v>
       </c>
+      <c r="BF17" s="40" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>27</v>
@@ -4158,50 +4196,53 @@
       </c>
       <c r="AX18" s="11">
         <v>2</v>
       </c>
       <c r="AY18" s="9">
         <v>4</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BA18" s="9">
         <v>1</v>
       </c>
       <c r="BB18" s="9">
         <v>4</v>
       </c>
       <c r="BC18" s="9">
         <v>1</v>
       </c>
       <c r="BD18" s="9">
         <v>2</v>
       </c>
       <c r="BE18" s="40" t="s">
         <v>27</v>
       </c>
+      <c r="BF18" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="49" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="12">
         <v>1</v>
       </c>
       <c r="D19" s="12">
         <v>3</v>
       </c>
       <c r="E19" s="12">
         <v>4</v>
       </c>
       <c r="F19" s="9">
         <v>1</v>
       </c>
       <c r="G19" s="9">
         <v>3</v>
       </c>
       <c r="H19" s="9">
         <v>2</v>
@@ -4331,116 +4372,119 @@
       </c>
       <c r="AX19" s="11">
         <v>10</v>
       </c>
       <c r="AY19" s="9">
         <v>3</v>
       </c>
       <c r="AZ19" s="9">
         <v>6</v>
       </c>
       <c r="BA19" s="9">
         <v>8</v>
       </c>
       <c r="BB19" s="9">
         <v>5</v>
       </c>
       <c r="BC19" s="9">
         <v>2</v>
       </c>
       <c r="BD19" s="9">
         <v>2</v>
       </c>
       <c r="BE19" s="9">
         <v>8</v>
       </c>
+      <c r="BF19" s="40" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67"/>
-      <c r="B20" s="98" t="s">
+      <c r="B20" s="92" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="98"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="98"/>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="92"/>
+      <c r="F20" s="92"/>
+      <c r="G20" s="92"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="92"/>
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+      <c r="M20" s="92"/>
+      <c r="N20" s="92"/>
+      <c r="O20" s="92"/>
+      <c r="P20" s="92"/>
+      <c r="Q20" s="92"/>
+      <c r="R20" s="92"/>
+      <c r="S20" s="92"/>
+      <c r="T20" s="92"/>
+      <c r="U20" s="92"/>
+      <c r="V20" s="92"/>
+      <c r="W20" s="92"/>
+      <c r="X20" s="92"/>
+      <c r="Y20" s="92"/>
+      <c r="Z20" s="92"/>
+      <c r="AA20" s="92"/>
+      <c r="AB20" s="92"/>
+      <c r="AC20" s="92"/>
+      <c r="AD20" s="92"/>
+      <c r="AE20" s="92"/>
+      <c r="AF20" s="92"/>
+      <c r="AG20" s="92"/>
+      <c r="AH20" s="92"/>
+      <c r="AI20" s="92"/>
+      <c r="AJ20" s="92"/>
+      <c r="AK20" s="92"/>
+      <c r="AL20" s="92"/>
+      <c r="AM20" s="92"/>
+      <c r="AN20" s="92"/>
+      <c r="AO20" s="92"/>
+      <c r="AP20" s="92"/>
+      <c r="AQ20" s="92"/>
+      <c r="AR20" s="92"/>
+      <c r="AS20" s="92"/>
+      <c r="AT20" s="92"/>
+      <c r="AU20" s="92"/>
+      <c r="AV20" s="92"/>
+      <c r="AW20" s="92"/>
+      <c r="AX20" s="92"/>
+      <c r="AY20" s="92"/>
+      <c r="AZ20" s="92"/>
+      <c r="BA20" s="92"/>
+      <c r="BB20" s="92"/>
+      <c r="BC20" s="92"/>
+      <c r="BD20" s="92"/>
+      <c r="BE20" s="92"/>
+      <c r="BF20" s="92"/>
+      <c r="BG20" s="92"/>
+      <c r="BH20" s="92"/>
+      <c r="BI20" s="92"/>
+      <c r="BJ20" s="92"/>
     </row>
     <row r="21" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69">
         <v>100000000</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="8">
         <v>24</v>
       </c>
       <c r="D21" s="8">
         <v>28</v>
       </c>
       <c r="E21" s="8">
         <v>55</v>
       </c>
       <c r="F21" s="8">
         <v>51</v>
       </c>
       <c r="G21" s="8">
         <v>49</v>
       </c>
       <c r="H21" s="8">
         <v>32</v>
@@ -4570,50 +4614,53 @@
       </c>
       <c r="AX21" s="11">
         <v>127</v>
       </c>
       <c r="AY21" s="9">
         <v>107</v>
       </c>
       <c r="AZ21" s="9">
         <v>82</v>
       </c>
       <c r="BA21" s="9">
         <v>100</v>
       </c>
       <c r="BB21" s="9">
         <v>104</v>
       </c>
       <c r="BC21" s="9">
         <v>94</v>
       </c>
       <c r="BD21" s="9">
         <v>103</v>
       </c>
       <c r="BE21" s="9">
         <v>99</v>
       </c>
+      <c r="BF21" s="9">
+        <v>110</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="67" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="12">
         <v>20</v>
       </c>
       <c r="D22" s="12">
         <v>25</v>
       </c>
       <c r="E22" s="12">
         <v>49</v>
       </c>
       <c r="F22" s="9">
         <v>43</v>
       </c>
       <c r="G22" s="9">
         <v>39</v>
       </c>
       <c r="H22" s="9">
         <v>29</v>
@@ -4743,50 +4790,53 @@
       </c>
       <c r="AX22" s="11">
         <v>113</v>
       </c>
       <c r="AY22" s="9">
         <v>91</v>
       </c>
       <c r="AZ22" s="9">
         <v>69</v>
       </c>
       <c r="BA22" s="9">
         <v>85</v>
       </c>
       <c r="BB22" s="9">
         <v>89</v>
       </c>
       <c r="BC22" s="9">
         <v>84</v>
       </c>
       <c r="BD22" s="9">
         <v>87</v>
       </c>
       <c r="BE22" s="9">
         <v>84</v>
       </c>
+      <c r="BF22" s="9">
+        <v>96</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="12">
         <v>1</v>
       </c>
       <c r="E23" s="12">
         <v>3</v>
       </c>
       <c r="F23" s="9">
         <v>3</v>
       </c>
       <c r="G23" s="9">
         <v>2</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>27</v>
@@ -4916,50 +4966,53 @@
       </c>
       <c r="AX23" s="11">
         <v>4</v>
       </c>
       <c r="AY23" s="9">
         <v>4</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
       <c r="BA23" s="9">
         <v>3</v>
       </c>
       <c r="BB23" s="9">
         <v>3</v>
       </c>
       <c r="BC23" s="9">
         <v>1</v>
       </c>
       <c r="BD23" s="9">
         <v>2</v>
       </c>
       <c r="BE23" s="9">
         <v>2</v>
       </c>
+      <c r="BF23" s="9">
+        <v>5</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="67" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="49" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="12">
         <v>4</v>
       </c>
       <c r="D24" s="12">
         <v>2</v>
       </c>
       <c r="E24" s="12">
         <v>1</v>
       </c>
       <c r="F24" s="9">
         <v>5</v>
       </c>
       <c r="G24" s="9">
         <v>7</v>
       </c>
       <c r="H24" s="9">
         <v>3</v>
@@ -5089,50 +5142,53 @@
       </c>
       <c r="AX24" s="11">
         <v>10</v>
       </c>
       <c r="AY24" s="9">
         <v>10</v>
       </c>
       <c r="AZ24" s="9">
         <v>9</v>
       </c>
       <c r="BA24" s="9">
         <v>10</v>
       </c>
       <c r="BB24" s="9">
         <v>11</v>
       </c>
       <c r="BC24" s="9">
         <v>7</v>
       </c>
       <c r="BD24" s="9">
         <v>10</v>
       </c>
       <c r="BE24" s="9">
         <v>11</v>
       </c>
+      <c r="BF24" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>27</v>
@@ -5262,50 +5318,53 @@
       </c>
       <c r="AX25" s="41" t="s">
         <v>27</v>
       </c>
       <c r="AY25" s="9">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>1</v>
       </c>
       <c r="BA25" s="9">
         <v>1</v>
       </c>
       <c r="BB25" s="9">
         <v>1</v>
       </c>
       <c r="BC25" s="9">
         <v>1</v>
       </c>
       <c r="BD25" s="9">
         <v>2</v>
       </c>
       <c r="BE25" s="9">
         <v>1</v>
       </c>
+      <c r="BF25" s="9">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E26" s="12">
         <v>2</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="9">
         <v>1</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>27</v>
@@ -5435,116 +5494,119 @@
       </c>
       <c r="AX26" s="41" t="s">
         <v>27</v>
       </c>
       <c r="AY26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BA26" s="9">
         <v>1</v>
       </c>
       <c r="BB26" s="9" t="s">
         <v>27</v>
       </c>
       <c r="BC26" s="9">
         <v>1</v>
       </c>
       <c r="BD26" s="9">
         <v>2</v>
       </c>
       <c r="BE26" s="9">
         <v>1</v>
       </c>
+      <c r="BF26" s="9">
+        <v>4</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="67"/>
-      <c r="B27" s="98" t="s">
+      <c r="B27" s="92" t="s">
         <v>18</v>
       </c>
-      <c r="C27" s="98"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="98"/>
+      <c r="C27" s="92"/>
+      <c r="D27" s="92"/>
+      <c r="E27" s="92"/>
+      <c r="F27" s="92"/>
+      <c r="G27" s="92"/>
+      <c r="H27" s="92"/>
+      <c r="I27" s="92"/>
+      <c r="J27" s="92"/>
+      <c r="K27" s="92"/>
+      <c r="L27" s="92"/>
+      <c r="M27" s="92"/>
+      <c r="N27" s="92"/>
+      <c r="O27" s="92"/>
+      <c r="P27" s="92"/>
+      <c r="Q27" s="92"/>
+      <c r="R27" s="92"/>
+      <c r="S27" s="92"/>
+      <c r="T27" s="92"/>
+      <c r="U27" s="92"/>
+      <c r="V27" s="92"/>
+      <c r="W27" s="92"/>
+      <c r="X27" s="92"/>
+      <c r="Y27" s="92"/>
+      <c r="Z27" s="92"/>
+      <c r="AA27" s="92"/>
+      <c r="AB27" s="92"/>
+      <c r="AC27" s="92"/>
+      <c r="AD27" s="92"/>
+      <c r="AE27" s="92"/>
+      <c r="AF27" s="92"/>
+      <c r="AG27" s="92"/>
+      <c r="AH27" s="92"/>
+      <c r="AI27" s="92"/>
+      <c r="AJ27" s="92"/>
+      <c r="AK27" s="92"/>
+      <c r="AL27" s="92"/>
+      <c r="AM27" s="92"/>
+      <c r="AN27" s="92"/>
+      <c r="AO27" s="92"/>
+      <c r="AP27" s="92"/>
+      <c r="AQ27" s="92"/>
+      <c r="AR27" s="92"/>
+      <c r="AS27" s="92"/>
+      <c r="AT27" s="92"/>
+      <c r="AU27" s="92"/>
+      <c r="AV27" s="92"/>
+      <c r="AW27" s="92"/>
+      <c r="AX27" s="92"/>
+      <c r="AY27" s="92"/>
+      <c r="AZ27" s="92"/>
+      <c r="BA27" s="92"/>
+      <c r="BB27" s="92"/>
+      <c r="BC27" s="92"/>
+      <c r="BD27" s="92"/>
+      <c r="BE27" s="92"/>
+      <c r="BF27" s="92"/>
+      <c r="BG27" s="92"/>
+      <c r="BH27" s="92"/>
+      <c r="BI27" s="92"/>
+      <c r="BJ27" s="92"/>
     </row>
     <row r="28" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="70">
         <v>100000000</v>
       </c>
       <c r="B28" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="13">
         <v>7</v>
       </c>
       <c r="D28" s="13">
         <v>9</v>
       </c>
       <c r="E28" s="13">
         <v>10</v>
       </c>
       <c r="F28" s="13">
         <v>13</v>
       </c>
       <c r="G28" s="13">
         <v>11</v>
       </c>
       <c r="H28" s="13">
         <v>12</v>
@@ -5674,50 +5736,53 @@
       </c>
       <c r="AX28" s="11">
         <v>45</v>
       </c>
       <c r="AY28" s="9">
         <v>22</v>
       </c>
       <c r="AZ28" s="9">
         <v>29</v>
       </c>
       <c r="BA28" s="9">
         <v>39</v>
       </c>
       <c r="BB28" s="9">
         <v>39</v>
       </c>
       <c r="BC28" s="9">
         <v>21</v>
       </c>
       <c r="BD28" s="9">
         <v>22</v>
       </c>
       <c r="BE28" s="9">
         <v>25</v>
       </c>
+      <c r="BF28" s="9">
+        <v>26</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="71" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E29" s="14">
         <v>1</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="10">
         <v>1</v>
       </c>
       <c r="H29" s="10" t="s">
         <v>27</v>
@@ -5847,50 +5912,53 @@
       </c>
       <c r="AX29" s="41" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BB29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BC29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BD29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BE29" s="40" t="s">
         <v>27</v>
       </c>
+      <c r="BF29" s="40" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="71" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E30" s="14">
         <v>1</v>
       </c>
       <c r="F30" s="10">
         <v>1</v>
       </c>
       <c r="G30" s="10">
         <v>1</v>
       </c>
       <c r="H30" s="10">
         <v>1</v>
@@ -6020,50 +6088,53 @@
       </c>
       <c r="AX30" s="11">
         <v>1</v>
       </c>
       <c r="AY30" s="65">
         <v>1</v>
       </c>
       <c r="AZ30" s="10">
         <v>1</v>
       </c>
       <c r="BA30" s="10">
         <v>1</v>
       </c>
       <c r="BB30" s="10">
         <v>2</v>
       </c>
       <c r="BC30" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BD30" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BE30" s="10">
         <v>1</v>
       </c>
+      <c r="BF30" s="10">
+        <v>4</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="71" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="49" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="14">
         <v>2</v>
       </c>
       <c r="D31" s="14">
         <v>2</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>27</v>
       </c>
       <c r="F31" s="10">
         <v>1</v>
       </c>
       <c r="G31" s="10">
         <v>1</v>
       </c>
       <c r="H31" s="10">
         <v>2</v>
@@ -6193,50 +6264,53 @@
       </c>
       <c r="AX31" s="11">
         <v>2</v>
       </c>
       <c r="AY31" s="65">
         <v>1</v>
       </c>
       <c r="AZ31" s="10">
         <v>2</v>
       </c>
       <c r="BA31" s="10">
         <v>1</v>
       </c>
       <c r="BB31" s="10">
         <v>4</v>
       </c>
       <c r="BC31" s="10">
         <v>2</v>
       </c>
       <c r="BD31" s="10">
         <v>2</v>
       </c>
       <c r="BE31" s="10">
         <v>1</v>
       </c>
+      <c r="BF31" s="10">
+        <v>1</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="71" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="49" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D32" s="14">
         <v>1</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>27</v>
       </c>
       <c r="F32" s="10">
         <v>2</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="10">
         <v>2</v>
@@ -6366,50 +6440,53 @@
       </c>
       <c r="AX32" s="11">
         <v>6</v>
       </c>
       <c r="AY32" s="65" t="s">
         <v>27</v>
       </c>
       <c r="AZ32" s="10">
         <v>2</v>
       </c>
       <c r="BA32" s="10">
         <v>2</v>
       </c>
       <c r="BB32" s="10">
         <v>3</v>
       </c>
       <c r="BC32" s="10">
         <v>3</v>
       </c>
       <c r="BD32" s="10">
         <v>3</v>
       </c>
       <c r="BE32" s="40" t="s">
         <v>27</v>
       </c>
+      <c r="BF32" s="10">
+        <v>3</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="71" t="s">
         <v>51</v>
       </c>
       <c r="B33" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="14">
         <v>1</v>
       </c>
       <c r="D33" s="14">
         <v>1</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>27</v>
       </c>
       <c r="F33" s="10">
         <v>3</v>
       </c>
       <c r="G33" s="10">
         <v>2</v>
       </c>
       <c r="H33" s="10" t="s">
         <v>27</v>
@@ -6539,50 +6616,53 @@
       </c>
       <c r="AX33" s="11">
         <v>3</v>
       </c>
       <c r="AY33" s="65">
         <v>1</v>
       </c>
       <c r="AZ33" s="10">
         <v>8</v>
       </c>
       <c r="BA33" s="10">
         <v>4</v>
       </c>
       <c r="BB33" s="10">
         <v>1</v>
       </c>
       <c r="BC33" s="10">
         <v>4</v>
       </c>
       <c r="BD33" s="10">
         <v>4</v>
       </c>
       <c r="BE33" s="10">
         <v>3</v>
       </c>
+      <c r="BF33" s="10">
+        <v>2</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="49" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="14">
         <v>2</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E34" s="14">
         <v>2</v>
       </c>
       <c r="F34" s="10">
         <v>2</v>
       </c>
       <c r="G34" s="10">
         <v>2</v>
       </c>
       <c r="H34" s="10">
         <v>5</v>
@@ -6712,50 +6792,53 @@
       </c>
       <c r="AX34" s="11">
         <v>11</v>
       </c>
       <c r="AY34" s="65">
         <v>4</v>
       </c>
       <c r="AZ34" s="10">
         <v>6</v>
       </c>
       <c r="BA34" s="10">
         <v>10</v>
       </c>
       <c r="BB34" s="10">
         <v>9</v>
       </c>
       <c r="BC34" s="10">
         <v>5</v>
       </c>
       <c r="BD34" s="10">
         <v>3</v>
       </c>
       <c r="BE34" s="10">
         <v>6</v>
       </c>
+      <c r="BF34" s="10">
+        <v>7</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>27</v>
@@ -6885,50 +6968,53 @@
       </c>
       <c r="AX35" s="11">
         <v>2</v>
       </c>
       <c r="AY35" s="65">
         <v>2</v>
       </c>
       <c r="AZ35" s="10">
         <v>2</v>
       </c>
       <c r="BA35" s="10">
         <v>2</v>
       </c>
       <c r="BB35" s="10">
         <v>4</v>
       </c>
       <c r="BC35" s="10">
         <v>1</v>
       </c>
       <c r="BD35" s="10">
         <v>2</v>
       </c>
       <c r="BE35" s="40" t="s">
         <v>27</v>
       </c>
+      <c r="BF35" s="10">
+        <v>3</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="49" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="14">
         <v>1</v>
       </c>
       <c r="D36" s="14">
         <v>1</v>
       </c>
       <c r="E36" s="14">
         <v>1</v>
       </c>
       <c r="F36" s="10">
         <v>3</v>
       </c>
       <c r="G36" s="10">
         <v>1</v>
       </c>
       <c r="H36" s="10" t="s">
         <v>27</v>
@@ -7058,50 +7144,53 @@
       </c>
       <c r="AX36" s="11">
         <v>5</v>
       </c>
       <c r="AY36" s="65">
         <v>6</v>
       </c>
       <c r="AZ36" s="10">
         <v>2</v>
       </c>
       <c r="BA36" s="10">
         <v>7</v>
       </c>
       <c r="BB36" s="10">
         <v>6</v>
       </c>
       <c r="BC36" s="10">
         <v>2</v>
       </c>
       <c r="BD36" s="10">
         <v>4</v>
       </c>
       <c r="BE36" s="10">
         <v>5</v>
       </c>
+      <c r="BF36" s="10">
+        <v>2</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="71" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="49" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="14">
         <v>1</v>
       </c>
       <c r="E37" s="14">
         <v>1</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="10" t="s">
         <v>27</v>
@@ -7231,50 +7320,53 @@
       </c>
       <c r="AX37" s="11">
         <v>3</v>
       </c>
       <c r="AY37" s="65" t="s">
         <v>27</v>
       </c>
       <c r="AZ37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="BA37" s="10">
         <v>3</v>
       </c>
       <c r="BB37" s="10">
         <v>1</v>
       </c>
       <c r="BC37" s="10">
         <v>1</v>
       </c>
       <c r="BD37" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BE37" s="10">
         <v>1</v>
       </c>
+      <c r="BF37" s="40" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="71" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>27</v>
@@ -7404,50 +7496,53 @@
       </c>
       <c r="AX38" s="11">
         <v>2</v>
       </c>
       <c r="AY38" s="65">
         <v>4</v>
       </c>
       <c r="AZ38" s="10" t="s">
         <v>27</v>
       </c>
       <c r="BA38" s="10">
         <v>1</v>
       </c>
       <c r="BB38" s="10">
         <v>4</v>
       </c>
       <c r="BC38" s="10">
         <v>1</v>
       </c>
       <c r="BD38" s="10">
         <v>2</v>
       </c>
       <c r="BE38" s="40" t="s">
         <v>27</v>
       </c>
+      <c r="BF38" s="10">
+        <v>4</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="55" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="15">
         <v>1</v>
       </c>
       <c r="D39" s="15">
         <v>3</v>
       </c>
       <c r="E39" s="15">
         <v>4</v>
       </c>
       <c r="F39" s="16">
         <v>1</v>
       </c>
       <c r="G39" s="16">
         <v>3</v>
       </c>
       <c r="H39" s="16">
         <v>2</v>
@@ -7577,74 +7672,76 @@
       </c>
       <c r="AX39" s="18">
         <v>10</v>
       </c>
       <c r="AY39" s="66">
         <v>3</v>
       </c>
       <c r="AZ39" s="16">
         <v>6</v>
       </c>
       <c r="BA39" s="16">
         <v>8</v>
       </c>
       <c r="BB39" s="16">
         <v>5</v>
       </c>
       <c r="BC39" s="16">
         <v>2</v>
       </c>
       <c r="BD39" s="16">
         <v>2</v>
       </c>
       <c r="BE39" s="16">
         <v>8</v>
       </c>
-      <c r="BF39" s="2"/>
+      <c r="BF39" s="112" t="s">
+        <v>27</v>
+      </c>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
     </row>
     <row r="40" spans="1:62" s="59" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="67"/>
       <c r="B40" s="62"/>
     </row>
     <row r="41" spans="1:62" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B2:BJ2"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
     <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B20:BJ20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AM45" sqref="AM45"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="26.28515625" style="1" customWidth="1"/>
     <col min="3" max="7" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="10" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="6.140625" style="1" hidden="1" customWidth="1"/>
@@ -7702,150 +7799,150 @@
       <c r="AE1" s="61"/>
       <c r="AF1" s="61"/>
       <c r="AG1" s="61"/>
       <c r="AH1" s="61"/>
       <c r="AI1" s="61"/>
       <c r="AJ1" s="61"/>
       <c r="AK1" s="61"/>
       <c r="AL1" s="61"/>
       <c r="AM1" s="61"/>
       <c r="AN1" s="61"/>
       <c r="AO1" s="61"/>
       <c r="AP1" s="61"/>
       <c r="AQ1" s="61"/>
       <c r="AR1" s="61"/>
       <c r="AS1" s="61"/>
       <c r="AT1" s="61"/>
       <c r="AU1" s="61"/>
       <c r="AV1" s="61"/>
       <c r="AW1" s="61"/>
       <c r="AX1" s="61"/>
     </row>
     <row r="2" spans="1:62" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A2" s="72" t="s">
         <v>88</v>
       </c>
-      <c r="B2" s="96" t="s">
+      <c r="B2" s="102" t="s">
         <v>43</v>
       </c>
-      <c r="C2" s="96"/>
-[...58 lines deleted...]
-      <c r="BJ2" s="96"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
+      <c r="P2" s="102"/>
+      <c r="Q2" s="102"/>
+      <c r="R2" s="102"/>
+      <c r="S2" s="102"/>
+      <c r="T2" s="102"/>
+      <c r="U2" s="102"/>
+      <c r="V2" s="102"/>
+      <c r="W2" s="102"/>
+      <c r="X2" s="102"/>
+      <c r="Y2" s="102"/>
+      <c r="Z2" s="102"/>
+      <c r="AA2" s="102"/>
+      <c r="AB2" s="102"/>
+      <c r="AC2" s="102"/>
+      <c r="AD2" s="102"/>
+      <c r="AE2" s="102"/>
+      <c r="AF2" s="102"/>
+      <c r="AG2" s="102"/>
+      <c r="AH2" s="102"/>
+      <c r="AI2" s="102"/>
+      <c r="AJ2" s="102"/>
+      <c r="AK2" s="102"/>
+      <c r="AL2" s="102"/>
+      <c r="AM2" s="102"/>
+      <c r="AN2" s="102"/>
+      <c r="AO2" s="102"/>
+      <c r="AP2" s="102"/>
+      <c r="AQ2" s="102"/>
+      <c r="AR2" s="102"/>
+      <c r="AS2" s="102"/>
+      <c r="AT2" s="102"/>
+      <c r="AU2" s="102"/>
+      <c r="AV2" s="102"/>
+      <c r="AW2" s="102"/>
+      <c r="AX2" s="102"/>
+      <c r="AY2" s="102"/>
+      <c r="AZ2" s="102"/>
+      <c r="BA2" s="102"/>
+      <c r="BB2" s="102"/>
+      <c r="BC2" s="102"/>
+      <c r="BD2" s="102"/>
+      <c r="BE2" s="102"/>
+      <c r="BF2" s="102"/>
+      <c r="BG2" s="102"/>
+      <c r="BH2" s="102"/>
+      <c r="BI2" s="102"/>
+      <c r="BJ2" s="102"/>
     </row>
     <row r="3" spans="1:62" s="67" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="2"/>
       <c r="D3" s="21"/>
       <c r="E3" s="2"/>
       <c r="F3" s="21"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="21"/>
       <c r="L3" s="2"/>
       <c r="M3" s="21"/>
       <c r="N3" s="2"/>
-      <c r="BH3" s="108" t="s">
+      <c r="BH3" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="BI3" s="108"/>
-      <c r="BJ3" s="108"/>
+      <c r="BI3" s="107"/>
+      <c r="BJ3" s="107"/>
     </row>
     <row r="4" spans="1:62" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="109" t="s">
+      <c r="A4" s="101"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="110"/>
-[...9 lines deleted...]
-      <c r="N4" s="111"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="109"/>
+      <c r="J4" s="109"/>
+      <c r="K4" s="109"/>
+      <c r="L4" s="109"/>
+      <c r="M4" s="109"/>
+      <c r="N4" s="110"/>
       <c r="O4" s="104" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="105"/>
       <c r="Q4" s="105"/>
       <c r="R4" s="105"/>
       <c r="S4" s="105"/>
       <c r="T4" s="105"/>
       <c r="U4" s="105"/>
       <c r="V4" s="105"/>
       <c r="W4" s="105"/>
       <c r="X4" s="105"/>
       <c r="Y4" s="105"/>
       <c r="Z4" s="106"/>
       <c r="AA4" s="104">
         <v>2024</v>
       </c>
       <c r="AB4" s="105"/>
       <c r="AC4" s="105"/>
       <c r="AD4" s="105"/>
       <c r="AE4" s="105"/>
       <c r="AF4" s="105"/>
       <c r="AG4" s="105"/>
       <c r="AH4" s="105"/>
       <c r="AI4" s="105"/>
@@ -7860,52 +7957,52 @@
       <c r="AP4" s="105"/>
       <c r="AQ4" s="105"/>
       <c r="AR4" s="105"/>
       <c r="AS4" s="105"/>
       <c r="AT4" s="105"/>
       <c r="AU4" s="105"/>
       <c r="AV4" s="105"/>
       <c r="AW4" s="105"/>
       <c r="AX4" s="106"/>
       <c r="AY4" s="104">
         <v>2026</v>
       </c>
       <c r="AZ4" s="105"/>
       <c r="BA4" s="105"/>
       <c r="BB4" s="105"/>
       <c r="BC4" s="105"/>
       <c r="BD4" s="105"/>
       <c r="BE4" s="105"/>
       <c r="BF4" s="105"/>
       <c r="BG4" s="105"/>
       <c r="BH4" s="105"/>
       <c r="BI4" s="105"/>
       <c r="BJ4" s="106"/>
     </row>
     <row r="5" spans="1:62" s="67" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="92"/>
-      <c r="B5" s="100"/>
+      <c r="A5" s="101"/>
+      <c r="B5" s="97"/>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="22" t="s">
@@ -8044,113 +8141,113 @@
         <v>9</v>
       </c>
       <c r="BD5" s="23" t="s">
         <v>10</v>
       </c>
       <c r="BE5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="BF5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="BG5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="BH5" s="22" t="s">
         <v>21</v>
       </c>
       <c r="BI5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="BJ5" s="23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:62" s="67" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="107" t="s">
+      <c r="B6" s="111" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="107"/>
-[...58 lines deleted...]
-      <c r="BJ6" s="107"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="111"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="111"/>
+      <c r="L6" s="111"/>
+      <c r="M6" s="111"/>
+      <c r="N6" s="111"/>
+      <c r="O6" s="111"/>
+      <c r="P6" s="111"/>
+      <c r="Q6" s="111"/>
+      <c r="R6" s="111"/>
+      <c r="S6" s="111"/>
+      <c r="T6" s="111"/>
+      <c r="U6" s="111"/>
+      <c r="V6" s="111"/>
+      <c r="W6" s="111"/>
+      <c r="X6" s="111"/>
+      <c r="Y6" s="111"/>
+      <c r="Z6" s="111"/>
+      <c r="AA6" s="111"/>
+      <c r="AB6" s="111"/>
+      <c r="AC6" s="111"/>
+      <c r="AD6" s="111"/>
+      <c r="AE6" s="111"/>
+      <c r="AF6" s="111"/>
+      <c r="AG6" s="111"/>
+      <c r="AH6" s="111"/>
+      <c r="AI6" s="111"/>
+      <c r="AJ6" s="111"/>
+      <c r="AK6" s="111"/>
+      <c r="AL6" s="111"/>
+      <c r="AM6" s="111"/>
+      <c r="AN6" s="111"/>
+      <c r="AO6" s="111"/>
+      <c r="AP6" s="111"/>
+      <c r="AQ6" s="111"/>
+      <c r="AR6" s="111"/>
+      <c r="AS6" s="111"/>
+      <c r="AT6" s="111"/>
+      <c r="AU6" s="111"/>
+      <c r="AV6" s="111"/>
+      <c r="AW6" s="111"/>
+      <c r="AX6" s="111"/>
+      <c r="AY6" s="111"/>
+      <c r="AZ6" s="111"/>
+      <c r="BA6" s="111"/>
+      <c r="BB6" s="111"/>
+      <c r="BC6" s="111"/>
+      <c r="BD6" s="111"/>
+      <c r="BE6" s="111"/>
+      <c r="BF6" s="111"/>
+      <c r="BG6" s="111"/>
+      <c r="BH6" s="111"/>
+      <c r="BI6" s="111"/>
+      <c r="BJ6" s="111"/>
     </row>
     <row r="7" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="69">
         <v>100000000</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="25">
         <v>0.59</v>
       </c>
       <c r="D7" s="25">
         <v>0.69</v>
       </c>
       <c r="E7" s="25">
         <v>0.88</v>
       </c>
       <c r="F7" s="25">
         <v>0.98</v>
       </c>
       <c r="G7" s="25">
         <v>1.02</v>
       </c>
       <c r="H7" s="25">
         <v>0.99</v>
@@ -8277,50 +8374,56 @@
       </c>
       <c r="AW7" s="26">
         <v>2.5299999999999998</v>
       </c>
       <c r="AX7" s="29">
         <v>2.6</v>
       </c>
       <c r="AY7" s="26">
         <v>2.56</v>
       </c>
       <c r="AZ7" s="26">
         <v>2.5</v>
       </c>
       <c r="BA7" s="26">
         <v>2.59</v>
       </c>
       <c r="BB7" s="26">
         <v>2.68</v>
       </c>
       <c r="BC7" s="26">
         <v>2.6</v>
       </c>
       <c r="BD7" s="26">
         <v>2.59</v>
       </c>
+      <c r="BE7" s="26">
+        <v>2.57</v>
+      </c>
+      <c r="BF7" s="26">
+        <v>2.59</v>
+      </c>
     </row>
     <row r="8" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="26">
         <v>0.72</v>
       </c>
       <c r="D8" s="26">
         <v>0.85</v>
       </c>
       <c r="E8" s="26">
         <v>1.18</v>
       </c>
       <c r="F8" s="26">
         <v>1.29</v>
       </c>
       <c r="G8" s="26">
         <v>1.32</v>
       </c>
       <c r="H8" s="26">
         <v>1.28</v>
@@ -8447,50 +8550,56 @@
       </c>
       <c r="AW8" s="26">
         <v>3.13</v>
       </c>
       <c r="AX8" s="29">
         <v>3.22</v>
       </c>
       <c r="AY8" s="26">
         <v>3.39</v>
       </c>
       <c r="AZ8" s="26">
         <v>3.14</v>
       </c>
       <c r="BA8" s="26">
         <v>3.15</v>
       </c>
       <c r="BB8" s="26">
         <v>3.22</v>
       </c>
       <c r="BC8" s="26">
         <v>3.2</v>
       </c>
       <c r="BD8" s="26">
         <v>3.23</v>
       </c>
+      <c r="BE8" s="26">
+        <v>3.21</v>
+      </c>
+      <c r="BF8" s="26">
+        <v>3.26</v>
+      </c>
     </row>
     <row r="9" spans="1:62" s="67" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="26" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="26">
         <v>0.57999999999999996</v>
       </c>
       <c r="E9" s="26">
         <v>1.55</v>
       </c>
       <c r="F9" s="26">
         <v>2</v>
       </c>
       <c r="G9" s="26">
         <v>2.08</v>
       </c>
       <c r="H9" s="26">
         <v>1.7</v>
@@ -8617,50 +8726,56 @@
       </c>
       <c r="AW9" s="26">
         <v>3.52</v>
       </c>
       <c r="AX9" s="29">
         <v>3.62</v>
       </c>
       <c r="AY9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="AZ9" s="26">
         <v>4.41</v>
       </c>
       <c r="BA9" s="26">
         <v>4.1500000000000004</v>
       </c>
       <c r="BB9" s="26">
         <v>4.03</v>
       </c>
       <c r="BC9" s="26">
         <v>3.45</v>
       </c>
       <c r="BD9" s="26">
         <v>3.29</v>
       </c>
+      <c r="BE9" s="26">
+        <v>3.17</v>
+      </c>
+      <c r="BF9" s="26">
+        <v>3.54</v>
+      </c>
     </row>
     <row r="10" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="26" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="26">
         <v>0.28999999999999998</v>
       </c>
       <c r="F10" s="26">
         <v>0.43</v>
       </c>
       <c r="G10" s="26">
         <v>0.51</v>
       </c>
       <c r="H10" s="26">
         <v>0.56999999999999995</v>
@@ -8787,50 +8902,56 @@
       </c>
       <c r="AW10" s="26">
         <v>1.31</v>
       </c>
       <c r="AX10" s="29">
         <v>1.28</v>
       </c>
       <c r="AY10" s="26">
         <v>0.91</v>
       </c>
       <c r="AZ10" s="26">
         <v>0.96</v>
       </c>
       <c r="BA10" s="26">
         <v>0.94</v>
       </c>
       <c r="BB10" s="26">
         <v>1.17</v>
       </c>
       <c r="BC10" s="26">
         <v>0.93</v>
       </c>
       <c r="BD10" s="26">
         <v>0.77</v>
       </c>
+      <c r="BE10" s="26">
+        <v>0.79</v>
+      </c>
+      <c r="BF10" s="26">
+        <v>1.1599999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="26">
         <v>1.18</v>
       </c>
       <c r="D11" s="26">
         <v>1.24</v>
       </c>
       <c r="E11" s="26">
         <v>0.82</v>
       </c>
       <c r="F11" s="26">
         <v>0.77</v>
       </c>
       <c r="G11" s="26">
         <v>0.73</v>
       </c>
       <c r="H11" s="26">
         <v>0.81</v>
@@ -8957,50 +9078,56 @@
       </c>
       <c r="AW11" s="26">
         <v>0.89</v>
       </c>
       <c r="AX11" s="29">
         <v>0.92</v>
       </c>
       <c r="AY11" s="26">
         <v>0.66</v>
       </c>
       <c r="AZ11" s="26">
         <v>1.03</v>
       </c>
       <c r="BA11" s="26">
         <v>0.9</v>
       </c>
       <c r="BB11" s="26">
         <v>1.35</v>
       </c>
       <c r="BC11" s="26">
         <v>1.35</v>
       </c>
       <c r="BD11" s="26">
         <v>1.35</v>
       </c>
+      <c r="BE11" s="26">
+        <v>1.25</v>
+      </c>
+      <c r="BF11" s="26">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="12" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="26">
         <v>0.7</v>
       </c>
       <c r="D12" s="26">
         <v>0.64</v>
       </c>
       <c r="E12" s="26">
         <v>0.49</v>
       </c>
       <c r="F12" s="26">
         <v>0.68</v>
       </c>
       <c r="G12" s="26">
         <v>0.8</v>
       </c>
       <c r="H12" s="26">
         <v>0.82</v>
@@ -9127,50 +9254,56 @@
       </c>
       <c r="AW12" s="26">
         <v>1.93</v>
       </c>
       <c r="AX12" s="29">
         <v>2.02</v>
       </c>
       <c r="AY12" s="26">
         <v>1.92</v>
       </c>
       <c r="AZ12" s="26">
         <v>2.13</v>
       </c>
       <c r="BA12" s="26">
         <v>2.19</v>
       </c>
       <c r="BB12" s="26">
         <v>2.34</v>
       </c>
       <c r="BC12" s="26">
         <v>2.25</v>
       </c>
       <c r="BD12" s="26">
         <v>2.31</v>
       </c>
+      <c r="BE12" s="26">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="BF12" s="26">
+        <v>2.17</v>
+      </c>
     </row>
     <row r="13" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="67" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="26">
         <v>0.65</v>
       </c>
       <c r="D13" s="26">
         <v>0.68</v>
       </c>
       <c r="E13" s="26">
         <v>0.45</v>
       </c>
       <c r="F13" s="26">
         <v>0.84</v>
       </c>
       <c r="G13" s="26">
         <v>0.94</v>
       </c>
       <c r="H13" s="26">
         <v>0.78</v>
@@ -9297,50 +9430,56 @@
       </c>
       <c r="AW13" s="26">
         <v>2</v>
       </c>
       <c r="AX13" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="AY13" s="26">
         <v>0.71</v>
       </c>
       <c r="AZ13" s="26">
         <v>3.38</v>
       </c>
       <c r="BA13" s="26">
         <v>3.2</v>
       </c>
       <c r="BB13" s="26">
         <v>2.58</v>
       </c>
       <c r="BC13" s="26">
         <v>2.65</v>
       </c>
       <c r="BD13" s="26">
         <v>2.69</v>
       </c>
+      <c r="BE13" s="26">
+        <v>2.61</v>
+      </c>
+      <c r="BF13" s="26">
+        <v>2.46</v>
+      </c>
     </row>
     <row r="14" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="67" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="26">
         <v>0.7</v>
       </c>
       <c r="D14" s="26">
         <v>0.37</v>
       </c>
       <c r="E14" s="26">
         <v>0.48</v>
       </c>
       <c r="F14" s="26">
         <v>0.54</v>
       </c>
       <c r="G14" s="26">
         <v>0.57999999999999996</v>
       </c>
       <c r="H14" s="26">
         <v>0.78</v>
@@ -9467,50 +9606,56 @@
       </c>
       <c r="AW14" s="26">
         <v>3.03</v>
       </c>
       <c r="AX14" s="29">
         <v>3.12</v>
       </c>
       <c r="AY14" s="26">
         <v>1.51</v>
       </c>
       <c r="AZ14" s="26">
         <v>1.98</v>
       </c>
       <c r="BA14" s="26">
         <v>2.6</v>
       </c>
       <c r="BB14" s="26">
         <v>2.83</v>
       </c>
       <c r="BC14" s="26">
         <v>2.64</v>
       </c>
       <c r="BD14" s="26">
         <v>2.4</v>
       </c>
+      <c r="BE14" s="26">
+        <v>2.38</v>
+      </c>
+      <c r="BF14" s="26">
+        <v>2.41</v>
+      </c>
     </row>
     <row r="15" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>27</v>
@@ -9637,50 +9782,56 @@
       </c>
       <c r="AW15" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="AX15" s="29">
         <v>2.21</v>
       </c>
       <c r="AY15" s="26">
         <v>2.46</v>
       </c>
       <c r="AZ15" s="26">
         <v>2.27</v>
       </c>
       <c r="BA15" s="26">
         <v>2.11</v>
       </c>
       <c r="BB15" s="26">
         <v>2.38</v>
       </c>
       <c r="BC15" s="26">
         <v>2.15</v>
       </c>
       <c r="BD15" s="26">
         <v>2.2200000000000002</v>
       </c>
+      <c r="BE15" s="26">
+        <v>1.98</v>
+      </c>
+      <c r="BF15" s="26">
+        <v>2.0499999999999998</v>
+      </c>
     </row>
     <row r="16" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="67" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="49" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="26">
         <v>0.31</v>
       </c>
       <c r="D16" s="26">
         <v>0.32</v>
       </c>
       <c r="E16" s="26">
         <v>0.55000000000000004</v>
       </c>
       <c r="F16" s="26">
         <v>0.64</v>
       </c>
       <c r="G16" s="26">
         <v>0.65</v>
       </c>
       <c r="H16" s="26">
         <v>0.53</v>
@@ -9807,50 +9958,56 @@
       </c>
       <c r="AW16" s="26">
         <v>1.57</v>
       </c>
       <c r="AX16" s="29">
         <v>1.58</v>
       </c>
       <c r="AY16" s="26">
         <v>2.1800000000000002</v>
       </c>
       <c r="AZ16" s="26">
         <v>1.53</v>
       </c>
       <c r="BA16" s="26">
         <v>2</v>
       </c>
       <c r="BB16" s="26">
         <v>2.0699999999999998</v>
       </c>
       <c r="BC16" s="26">
         <v>1.87</v>
       </c>
       <c r="BD16" s="26">
         <v>1.94</v>
       </c>
+      <c r="BE16" s="26">
+        <v>1.98</v>
+      </c>
+      <c r="BF16" s="26">
+        <v>2.0099999999999998</v>
+      </c>
     </row>
     <row r="17" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="26">
         <v>0.45</v>
       </c>
       <c r="E17" s="26">
         <v>0.59</v>
       </c>
       <c r="F17" s="26">
         <v>0.44</v>
       </c>
       <c r="G17" s="26">
         <v>0.35</v>
       </c>
       <c r="H17" s="26">
         <v>0.28999999999999998</v>
@@ -9977,50 +10134,56 @@
       </c>
       <c r="AW17" s="26">
         <v>1.19</v>
       </c>
       <c r="AX17" s="29">
         <v>1.32</v>
       </c>
       <c r="AY17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AZ17" s="26" t="s">
         <v>27</v>
       </c>
       <c r="BA17" s="26">
         <v>0.98</v>
       </c>
       <c r="BB17" s="26">
         <v>0.98</v>
       </c>
       <c r="BC17" s="26">
         <v>0.97</v>
       </c>
       <c r="BD17" s="26">
         <v>0.81</v>
       </c>
+      <c r="BE17" s="26">
+        <v>0.83</v>
+      </c>
+      <c r="BF17" s="26">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="18" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>27</v>
@@ -10147,50 +10310,56 @@
       </c>
       <c r="AW18" s="26">
         <v>0.96</v>
       </c>
       <c r="AX18" s="29">
         <v>0.95</v>
       </c>
       <c r="AY18" s="26">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="26">
         <v>1</v>
       </c>
       <c r="BA18" s="26">
         <v>0.82</v>
       </c>
       <c r="BB18" s="26">
         <v>1.1100000000000001</v>
       </c>
       <c r="BC18" s="26">
         <v>0.98</v>
       </c>
       <c r="BD18" s="26">
         <v>0.98</v>
       </c>
+      <c r="BE18" s="26">
+        <v>0.84</v>
+      </c>
+      <c r="BF18" s="26">
+        <v>0.98</v>
+      </c>
     </row>
     <row r="19" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="49" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="26">
         <v>0.17</v>
       </c>
       <c r="D19" s="26">
         <v>0.35</v>
       </c>
       <c r="E19" s="26">
         <v>0.46</v>
       </c>
       <c r="F19" s="26">
         <v>0.39</v>
       </c>
       <c r="G19" s="26">
         <v>0.41</v>
       </c>
       <c r="H19" s="26">
         <v>0.4</v>
@@ -10317,116 +10486,122 @@
       </c>
       <c r="AW19" s="26">
         <v>1.81</v>
       </c>
       <c r="AX19" s="29">
         <v>1.9</v>
       </c>
       <c r="AY19" s="26">
         <v>0.9</v>
       </c>
       <c r="AZ19" s="26">
         <v>1.41</v>
       </c>
       <c r="BA19" s="26">
         <v>1.75</v>
       </c>
       <c r="BB19" s="26">
         <v>1.7</v>
       </c>
       <c r="BC19" s="26">
         <v>1.48</v>
       </c>
       <c r="BD19" s="26">
         <v>1.34</v>
       </c>
+      <c r="BE19" s="26">
+        <v>1.49</v>
+      </c>
+      <c r="BF19" s="26">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="20" spans="1:62" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="67"/>
-      <c r="B20" s="98" t="s">
+      <c r="B20" s="92" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="98"/>
-[...58 lines deleted...]
-      <c r="BJ20" s="98"/>
+      <c r="C20" s="92"/>
+      <c r="D20" s="92"/>
+      <c r="E20" s="92"/>
+      <c r="F20" s="92"/>
+      <c r="G20" s="92"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="92"/>
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+      <c r="M20" s="92"/>
+      <c r="N20" s="92"/>
+      <c r="O20" s="92"/>
+      <c r="P20" s="92"/>
+      <c r="Q20" s="92"/>
+      <c r="R20" s="92"/>
+      <c r="S20" s="92"/>
+      <c r="T20" s="92"/>
+      <c r="U20" s="92"/>
+      <c r="V20" s="92"/>
+      <c r="W20" s="92"/>
+      <c r="X20" s="92"/>
+      <c r="Y20" s="92"/>
+      <c r="Z20" s="92"/>
+      <c r="AA20" s="92"/>
+      <c r="AB20" s="92"/>
+      <c r="AC20" s="92"/>
+      <c r="AD20" s="92"/>
+      <c r="AE20" s="92"/>
+      <c r="AF20" s="92"/>
+      <c r="AG20" s="92"/>
+      <c r="AH20" s="92"/>
+      <c r="AI20" s="92"/>
+      <c r="AJ20" s="92"/>
+      <c r="AK20" s="92"/>
+      <c r="AL20" s="92"/>
+      <c r="AM20" s="92"/>
+      <c r="AN20" s="92"/>
+      <c r="AO20" s="92"/>
+      <c r="AP20" s="92"/>
+      <c r="AQ20" s="92"/>
+      <c r="AR20" s="92"/>
+      <c r="AS20" s="92"/>
+      <c r="AT20" s="92"/>
+      <c r="AU20" s="92"/>
+      <c r="AV20" s="92"/>
+      <c r="AW20" s="92"/>
+      <c r="AX20" s="92"/>
+      <c r="AY20" s="92"/>
+      <c r="AZ20" s="92"/>
+      <c r="BA20" s="92"/>
+      <c r="BB20" s="92"/>
+      <c r="BC20" s="92"/>
+      <c r="BD20" s="92"/>
+      <c r="BE20" s="92"/>
+      <c r="BF20" s="92"/>
+      <c r="BG20" s="92"/>
+      <c r="BH20" s="92"/>
+      <c r="BI20" s="92"/>
+      <c r="BJ20" s="92"/>
     </row>
     <row r="21" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69">
         <v>100000000</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="25">
         <v>0.76</v>
       </c>
       <c r="D21" s="25">
         <v>0.87</v>
       </c>
       <c r="E21" s="25">
         <v>1.18</v>
       </c>
       <c r="F21" s="25">
         <v>1.3</v>
       </c>
       <c r="G21" s="25">
         <v>1.36</v>
       </c>
       <c r="H21" s="25">
         <v>1.31</v>
@@ -10553,50 +10728,56 @@
       </c>
       <c r="AW21" s="26">
         <v>3.03</v>
       </c>
       <c r="AX21" s="29">
         <v>3.11</v>
       </c>
       <c r="AY21" s="26">
         <v>3.36</v>
       </c>
       <c r="AZ21" s="26">
         <v>3.13</v>
       </c>
       <c r="BA21" s="26">
         <v>3.13</v>
       </c>
       <c r="BB21" s="26">
         <v>3.19</v>
       </c>
       <c r="BC21" s="26">
         <v>3.14</v>
       </c>
       <c r="BD21" s="26">
         <v>3.18</v>
       </c>
+      <c r="BE21" s="26">
+        <v>3.17</v>
+      </c>
+      <c r="BF21" s="26">
+        <v>3.21</v>
+      </c>
     </row>
     <row r="22" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="67" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="26">
         <v>0.76</v>
       </c>
       <c r="D22" s="26">
         <v>0.9</v>
       </c>
       <c r="E22" s="26">
         <v>1.23</v>
       </c>
       <c r="F22" s="26">
         <v>1.35</v>
       </c>
       <c r="G22" s="26">
         <v>1.37</v>
       </c>
       <c r="H22" s="26">
         <v>1.34</v>
@@ -10723,50 +10904,56 @@
       </c>
       <c r="AW22" s="26">
         <v>3.13</v>
       </c>
       <c r="AX22" s="29">
         <v>3.22</v>
       </c>
       <c r="AY22" s="26">
         <v>3.39</v>
       </c>
       <c r="AZ22" s="26">
         <v>3.14</v>
       </c>
       <c r="BA22" s="26">
         <v>3.15</v>
       </c>
       <c r="BB22" s="26">
         <v>3.22</v>
       </c>
       <c r="BC22" s="26">
         <v>3.2</v>
       </c>
       <c r="BD22" s="26">
         <v>3.23</v>
       </c>
+      <c r="BE22" s="26">
+        <v>3.21</v>
+      </c>
+      <c r="BF22" s="26">
+        <v>3.26</v>
+      </c>
     </row>
     <row r="23" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="26">
         <v>0.57999999999999996</v>
       </c>
       <c r="E23" s="26">
         <v>1.55</v>
       </c>
       <c r="F23" s="26">
         <v>2</v>
       </c>
       <c r="G23" s="26">
         <v>2.08</v>
       </c>
       <c r="H23" s="26">
         <v>1.7</v>
@@ -10893,50 +11080,56 @@
       </c>
       <c r="AW23" s="26">
         <v>3.52</v>
       </c>
       <c r="AX23" s="29">
         <v>3.62</v>
       </c>
       <c r="AY23" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="AZ23" s="26">
         <v>4.41</v>
       </c>
       <c r="BA23" s="26">
         <v>4.1500000000000004</v>
       </c>
       <c r="BB23" s="26">
         <v>4.03</v>
       </c>
       <c r="BC23" s="26">
         <v>3.45</v>
       </c>
       <c r="BD23" s="26">
         <v>3.29</v>
       </c>
+      <c r="BE23" s="26">
+        <v>3.17</v>
+      </c>
+      <c r="BF23" s="26">
+        <v>3.54</v>
+      </c>
     </row>
     <row r="24" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="67" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="49" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="D24" s="26">
         <v>0.87</v>
       </c>
       <c r="E24" s="26">
         <v>0.67</v>
       </c>
       <c r="F24" s="26">
         <v>0.86</v>
       </c>
       <c r="G24" s="26">
         <v>1.08</v>
       </c>
       <c r="H24" s="26">
         <v>1.05</v>
@@ -11063,50 +11256,56 @@
       </c>
       <c r="AW24" s="26">
         <v>2.34</v>
       </c>
       <c r="AX24" s="29">
         <v>2.38</v>
       </c>
       <c r="AY24" s="26">
         <v>2.95</v>
       </c>
       <c r="AZ24" s="26">
         <v>2.96</v>
       </c>
       <c r="BA24" s="26">
         <v>2.96</v>
       </c>
       <c r="BB24" s="26">
         <v>3.07</v>
       </c>
       <c r="BC24" s="26">
         <v>2.86</v>
       </c>
       <c r="BD24" s="26">
         <v>2.89</v>
       </c>
+      <c r="BE24" s="26">
+        <v>2.95</v>
+      </c>
+      <c r="BF24" s="26">
+        <v>2.73</v>
+      </c>
     </row>
     <row r="25" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>27</v>
@@ -11233,50 +11432,56 @@
       </c>
       <c r="AW25" s="26">
         <v>3.68</v>
       </c>
       <c r="AX25" s="29">
         <v>3.36</v>
       </c>
       <c r="AY25" s="26">
         <v>7.17</v>
       </c>
       <c r="AZ25" s="26">
         <v>5.68</v>
       </c>
       <c r="BA25" s="26">
         <v>4.91</v>
       </c>
       <c r="BB25" s="26">
         <v>4.59</v>
       </c>
       <c r="BC25" s="26">
         <v>4.3899999999999997</v>
       </c>
       <c r="BD25" s="26">
         <v>4.88</v>
       </c>
+      <c r="BE25" s="26">
+        <v>4.7</v>
+      </c>
+      <c r="BF25" s="26">
+        <v>4.57</v>
+      </c>
     </row>
     <row r="26" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="49" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="E26" s="26">
         <v>1.22</v>
       </c>
       <c r="F26" s="26">
         <v>0.8</v>
       </c>
       <c r="G26" s="26">
         <v>1.0900000000000001</v>
       </c>
       <c r="H26" s="26">
         <v>0.8</v>
@@ -11403,116 +11608,122 @@
       </c>
       <c r="AW26" s="26">
         <v>1.46</v>
       </c>
       <c r="AX26" s="29">
         <v>1.34</v>
       </c>
       <c r="AY26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AZ26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="BA26" s="26">
         <v>0.69</v>
       </c>
       <c r="BB26" s="26">
         <v>0.52</v>
       </c>
       <c r="BC26" s="26">
         <v>0.83</v>
       </c>
       <c r="BD26" s="26">
         <v>1.39</v>
       </c>
+      <c r="BE26" s="26">
+        <v>1.49</v>
+      </c>
+      <c r="BF26" s="26">
+        <v>2.34</v>
+      </c>
     </row>
     <row r="27" spans="1:62" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="67"/>
-      <c r="B27" s="98" t="s">
+      <c r="B27" s="92" t="s">
         <v>18</v>
       </c>
-      <c r="C27" s="98"/>
-[...58 lines deleted...]
-      <c r="BJ27" s="98"/>
+      <c r="C27" s="92"/>
+      <c r="D27" s="92"/>
+      <c r="E27" s="92"/>
+      <c r="F27" s="92"/>
+      <c r="G27" s="92"/>
+      <c r="H27" s="92"/>
+      <c r="I27" s="92"/>
+      <c r="J27" s="92"/>
+      <c r="K27" s="92"/>
+      <c r="L27" s="92"/>
+      <c r="M27" s="92"/>
+      <c r="N27" s="92"/>
+      <c r="O27" s="92"/>
+      <c r="P27" s="92"/>
+      <c r="Q27" s="92"/>
+      <c r="R27" s="92"/>
+      <c r="S27" s="92"/>
+      <c r="T27" s="92"/>
+      <c r="U27" s="92"/>
+      <c r="V27" s="92"/>
+      <c r="W27" s="92"/>
+      <c r="X27" s="92"/>
+      <c r="Y27" s="92"/>
+      <c r="Z27" s="92"/>
+      <c r="AA27" s="92"/>
+      <c r="AB27" s="92"/>
+      <c r="AC27" s="92"/>
+      <c r="AD27" s="92"/>
+      <c r="AE27" s="92"/>
+      <c r="AF27" s="92"/>
+      <c r="AG27" s="92"/>
+      <c r="AH27" s="92"/>
+      <c r="AI27" s="92"/>
+      <c r="AJ27" s="92"/>
+      <c r="AK27" s="92"/>
+      <c r="AL27" s="92"/>
+      <c r="AM27" s="92"/>
+      <c r="AN27" s="92"/>
+      <c r="AO27" s="92"/>
+      <c r="AP27" s="92"/>
+      <c r="AQ27" s="92"/>
+      <c r="AR27" s="92"/>
+      <c r="AS27" s="92"/>
+      <c r="AT27" s="92"/>
+      <c r="AU27" s="92"/>
+      <c r="AV27" s="92"/>
+      <c r="AW27" s="92"/>
+      <c r="AX27" s="92"/>
+      <c r="AY27" s="92"/>
+      <c r="AZ27" s="92"/>
+      <c r="BA27" s="92"/>
+      <c r="BB27" s="92"/>
+      <c r="BC27" s="92"/>
+      <c r="BD27" s="92"/>
+      <c r="BE27" s="92"/>
+      <c r="BF27" s="92"/>
+      <c r="BG27" s="92"/>
+      <c r="BH27" s="92"/>
+      <c r="BI27" s="92"/>
+      <c r="BJ27" s="92"/>
     </row>
     <row r="28" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="70">
         <v>100000000</v>
       </c>
       <c r="B28" s="48" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="31">
         <v>0.34</v>
       </c>
       <c r="D28" s="31">
         <v>0.41</v>
       </c>
       <c r="E28" s="31">
         <v>0.44</v>
       </c>
       <c r="F28" s="31">
         <v>0.49</v>
       </c>
       <c r="G28" s="31">
         <v>0.5</v>
       </c>
       <c r="H28" s="31">
         <v>0.52</v>
@@ -11639,50 +11850,56 @@
       </c>
       <c r="AW28" s="26">
         <v>1.69</v>
       </c>
       <c r="AX28" s="29">
         <v>1.74</v>
       </c>
       <c r="AY28" s="26">
         <v>1.19</v>
       </c>
       <c r="AZ28" s="26">
         <v>1.44</v>
       </c>
       <c r="BA28" s="26">
         <v>1.67</v>
       </c>
       <c r="BB28" s="26">
         <v>1.79</v>
       </c>
       <c r="BC28" s="26">
         <v>1.66</v>
       </c>
       <c r="BD28" s="26">
         <v>1.59</v>
       </c>
+      <c r="BE28" s="26">
+        <v>1.55</v>
+      </c>
+      <c r="BF28" s="26">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="29" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="71" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="28" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="28" t="s">
         <v>27</v>
       </c>
       <c r="E29" s="28">
         <v>0.23</v>
       </c>
       <c r="F29" s="28">
         <v>0.17</v>
       </c>
       <c r="G29" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="H29" s="28">
         <v>0.23</v>
@@ -11809,50 +12026,56 @@
       </c>
       <c r="AW29" s="32" t="s">
         <v>27</v>
       </c>
       <c r="AX29" s="30" t="s">
         <v>27</v>
       </c>
       <c r="AY29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="AZ29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BA29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BB29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BC29" s="40" t="s">
         <v>27</v>
       </c>
       <c r="BD29" s="40" t="s">
         <v>27</v>
       </c>
+      <c r="BE29" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="BF29" s="40" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="30" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="71" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>27</v>
       </c>
       <c r="D30" s="28" t="s">
         <v>27</v>
       </c>
       <c r="E30" s="28">
         <v>0.28999999999999998</v>
       </c>
       <c r="F30" s="28">
         <v>0.43</v>
       </c>
       <c r="G30" s="28">
         <v>0.51</v>
       </c>
       <c r="H30" s="28">
         <v>0.56999999999999995</v>
@@ -11979,50 +12202,56 @@
       </c>
       <c r="AW30" s="28">
         <v>1.31</v>
       </c>
       <c r="AX30" s="29">
         <v>1.28</v>
       </c>
       <c r="AY30" s="63">
         <v>0.91</v>
       </c>
       <c r="AZ30" s="28">
         <v>0.96</v>
       </c>
       <c r="BA30" s="28">
         <v>0.94</v>
       </c>
       <c r="BB30" s="28">
         <v>1.17</v>
       </c>
       <c r="BC30" s="28">
         <v>0.93</v>
       </c>
       <c r="BD30" s="28">
         <v>0.77</v>
       </c>
+      <c r="BE30" s="28">
+        <v>0.79</v>
+      </c>
+      <c r="BF30" s="28">
+        <v>1.1599999999999999</v>
+      </c>
     </row>
     <row r="31" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="71" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="49" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="28">
         <v>1.18</v>
       </c>
       <c r="D31" s="28">
         <v>1.24</v>
       </c>
       <c r="E31" s="28">
         <v>0.82</v>
       </c>
       <c r="F31" s="28">
         <v>0.77</v>
       </c>
       <c r="G31" s="28">
         <v>0.73</v>
       </c>
       <c r="H31" s="28">
         <v>0.81</v>
@@ -12149,50 +12378,56 @@
       </c>
       <c r="AW31" s="28">
         <v>0.89</v>
       </c>
       <c r="AX31" s="29">
         <v>0.92</v>
       </c>
       <c r="AY31" s="63">
         <v>0.66</v>
       </c>
       <c r="AZ31" s="28">
         <v>1.03</v>
       </c>
       <c r="BA31" s="28">
         <v>0.9</v>
       </c>
       <c r="BB31" s="28">
         <v>1.35</v>
       </c>
       <c r="BC31" s="28">
         <v>1.35</v>
       </c>
       <c r="BD31" s="28">
         <v>1.35</v>
       </c>
+      <c r="BE31" s="28">
+        <v>1.25</v>
+      </c>
+      <c r="BF31" s="28">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="32" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="71" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="49" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>27</v>
       </c>
       <c r="D32" s="28">
         <v>0.25</v>
       </c>
       <c r="E32" s="28">
         <v>0.17</v>
       </c>
       <c r="F32" s="28">
         <v>0.38</v>
       </c>
       <c r="G32" s="28">
         <v>0.3</v>
       </c>
       <c r="H32" s="28">
         <v>0.42</v>
@@ -12319,50 +12554,56 @@
       </c>
       <c r="AW32" s="28">
         <v>1.18</v>
       </c>
       <c r="AX32" s="29">
         <v>1.35</v>
       </c>
       <c r="AY32" s="63" t="s">
         <v>27</v>
       </c>
       <c r="AZ32" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="BA32" s="28">
         <v>0.76</v>
       </c>
       <c r="BB32" s="28">
         <v>1</v>
       </c>
       <c r="BC32" s="28">
         <v>1.1299999999999999</v>
       </c>
       <c r="BD32" s="28">
         <v>1.23</v>
       </c>
+      <c r="BE32" s="28">
+        <v>1.05</v>
+      </c>
+      <c r="BF32" s="28">
+        <v>1.1299999999999999</v>
+      </c>
     </row>
     <row r="33" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="71" t="s">
         <v>51</v>
       </c>
       <c r="B33" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="28">
         <v>0.65</v>
       </c>
       <c r="D33" s="28">
         <v>0.68</v>
       </c>
       <c r="E33" s="28">
         <v>0.45</v>
       </c>
       <c r="F33" s="28">
         <v>0.84</v>
       </c>
       <c r="G33" s="28">
         <v>0.94</v>
       </c>
       <c r="H33" s="28">
         <v>0.78</v>
@@ -12489,50 +12730,56 @@
       </c>
       <c r="AW33" s="28">
         <v>2</v>
       </c>
       <c r="AX33" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="AY33" s="63">
         <v>0.71</v>
       </c>
       <c r="AZ33" s="28">
         <v>3.38</v>
       </c>
       <c r="BA33" s="28">
         <v>3.2</v>
       </c>
       <c r="BB33" s="28">
         <v>2.58</v>
       </c>
       <c r="BC33" s="28">
         <v>2.65</v>
       </c>
       <c r="BD33" s="28">
         <v>2.69</v>
       </c>
+      <c r="BE33" s="28">
+        <v>2.61</v>
+      </c>
+      <c r="BF33" s="28">
+        <v>2.46</v>
+      </c>
     </row>
     <row r="34" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="71" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="49" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="28">
         <v>0.7</v>
       </c>
       <c r="D34" s="28">
         <v>0.37</v>
       </c>
       <c r="E34" s="28">
         <v>0.48</v>
       </c>
       <c r="F34" s="28">
         <v>0.54</v>
       </c>
       <c r="G34" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="H34" s="28">
         <v>0.78</v>
@@ -12659,50 +12906,56 @@
       </c>
       <c r="AW34" s="28">
         <v>3.03</v>
       </c>
       <c r="AX34" s="29">
         <v>3.12</v>
       </c>
       <c r="AY34" s="63">
         <v>1.51</v>
       </c>
       <c r="AZ34" s="28">
         <v>1.98</v>
       </c>
       <c r="BA34" s="28">
         <v>2.6</v>
       </c>
       <c r="BB34" s="28">
         <v>2.83</v>
       </c>
       <c r="BC34" s="28">
         <v>2.64</v>
       </c>
       <c r="BD34" s="28">
         <v>2.4</v>
       </c>
+      <c r="BE34" s="28">
+        <v>2.38</v>
+      </c>
+      <c r="BF34" s="28">
+        <v>2.41</v>
+      </c>
     </row>
     <row r="35" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="71" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="49" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>27</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>27</v>
@@ -12829,50 +13082,56 @@
       </c>
       <c r="AW35" s="28">
         <v>2.02</v>
       </c>
       <c r="AX35" s="29">
         <v>1.98</v>
       </c>
       <c r="AY35" s="63">
         <v>1.49</v>
       </c>
       <c r="AZ35" s="28">
         <v>1.56</v>
       </c>
       <c r="BA35" s="28">
         <v>1.53</v>
       </c>
       <c r="BB35" s="28">
         <v>1.92</v>
       </c>
       <c r="BC35" s="28">
         <v>1.68</v>
       </c>
       <c r="BD35" s="28">
         <v>1.66</v>
       </c>
+      <c r="BE35" s="28">
+        <v>1.42</v>
+      </c>
+      <c r="BF35" s="28">
+        <v>1.52</v>
+      </c>
     </row>
     <row r="36" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="71" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="49" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="28">
         <v>0.38</v>
       </c>
       <c r="D36" s="28">
         <v>0.4</v>
       </c>
       <c r="E36" s="28">
         <v>0.4</v>
       </c>
       <c r="F36" s="28">
         <v>0.6</v>
       </c>
       <c r="G36" s="28">
         <v>0.56000000000000005</v>
       </c>
       <c r="H36" s="28">
         <v>0.47</v>
@@ -12999,50 +13258,56 @@
       </c>
       <c r="AW36" s="28">
         <v>1.59</v>
       </c>
       <c r="AX36" s="29">
         <v>1.64</v>
       </c>
       <c r="AY36" s="63">
         <v>2.66</v>
       </c>
       <c r="AZ36" s="28">
         <v>1.87</v>
       </c>
       <c r="BA36" s="28">
         <v>2.29</v>
       </c>
       <c r="BB36" s="28">
         <v>2.41</v>
       </c>
       <c r="BC36" s="28">
         <v>2.09</v>
       </c>
       <c r="BD36" s="28">
         <v>2.06</v>
       </c>
+      <c r="BE36" s="28">
+        <v>2.08</v>
+      </c>
+      <c r="BF36" s="28">
+        <v>1.94</v>
+      </c>
     </row>
     <row r="37" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="71" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="49" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="28">
         <v>0.45</v>
       </c>
       <c r="E37" s="28">
         <v>0.59</v>
       </c>
       <c r="F37" s="28">
         <v>0.44</v>
       </c>
       <c r="G37" s="28">
         <v>0.35</v>
       </c>
       <c r="H37" s="28">
         <v>0.28999999999999998</v>
@@ -13169,50 +13434,56 @@
       </c>
       <c r="AW37" s="28">
         <v>1.19</v>
       </c>
       <c r="AX37" s="29">
         <v>1.32</v>
       </c>
       <c r="AY37" s="63" t="s">
         <v>27</v>
       </c>
       <c r="AZ37" s="28" t="s">
         <v>27</v>
       </c>
       <c r="BA37" s="28">
         <v>0.98</v>
       </c>
       <c r="BB37" s="28">
         <v>0.98</v>
       </c>
       <c r="BC37" s="28">
         <v>0.97</v>
       </c>
       <c r="BD37" s="28">
         <v>0.81</v>
       </c>
+      <c r="BE37" s="28">
+        <v>0.83</v>
+      </c>
+      <c r="BF37" s="28">
+        <v>0.73</v>
+      </c>
     </row>
     <row r="38" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="71" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="49" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E38" s="25" t="s">
         <v>27</v>
       </c>
       <c r="F38" s="25" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="25" t="s">
         <v>27</v>
@@ -13339,50 +13610,56 @@
       </c>
       <c r="AW38" s="28">
         <v>0.96</v>
       </c>
       <c r="AX38" s="29">
         <v>0.95</v>
       </c>
       <c r="AY38" s="63">
         <v>1.92</v>
       </c>
       <c r="AZ38" s="28">
         <v>1</v>
       </c>
       <c r="BA38" s="28">
         <v>0.82</v>
       </c>
       <c r="BB38" s="28">
         <v>1.1100000000000001</v>
       </c>
       <c r="BC38" s="28">
         <v>0.98</v>
       </c>
       <c r="BD38" s="28">
         <v>0.98</v>
       </c>
+      <c r="BE38" s="28">
+        <v>0.84</v>
+      </c>
+      <c r="BF38" s="28">
+        <v>0.98</v>
+      </c>
     </row>
     <row r="39" spans="1:62" s="59" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="55" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="34">
         <v>0.17</v>
       </c>
       <c r="D39" s="34">
         <v>0.35</v>
       </c>
       <c r="E39" s="34">
         <v>0.46</v>
       </c>
       <c r="F39" s="34">
         <v>0.39</v>
       </c>
       <c r="G39" s="34">
         <v>0.41</v>
       </c>
       <c r="H39" s="34">
         <v>0.4</v>
@@ -13509,78 +13786,82 @@
       </c>
       <c r="AW39" s="34">
         <v>1.81</v>
       </c>
       <c r="AX39" s="36">
         <v>1.9</v>
       </c>
       <c r="AY39" s="64">
         <v>0.9</v>
       </c>
       <c r="AZ39" s="34">
         <v>1.41</v>
       </c>
       <c r="BA39" s="34">
         <v>1.75</v>
       </c>
       <c r="BB39" s="34">
         <v>1.7</v>
       </c>
       <c r="BC39" s="34">
         <v>1.48</v>
       </c>
       <c r="BD39" s="34">
         <v>1.34</v>
       </c>
-      <c r="BE39" s="2"/>
-      <c r="BF39" s="2"/>
+      <c r="BE39" s="34">
+        <v>1.49</v>
+      </c>
+      <c r="BF39" s="34">
+        <v>1.3</v>
+      </c>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
     </row>
     <row r="40" spans="1:62" s="59" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="67"/>
       <c r="B40" s="62"/>
     </row>
     <row r="41" spans="1:62" s="59" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AY4:BJ4"/>
+    <mergeCell ref="B6:BJ6"/>
+    <mergeCell ref="B20:BJ20"/>
+    <mergeCell ref="B27:BJ27"/>
     <mergeCell ref="B2:BJ2"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="BH3:BJ3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="A4:A5"/>
-[...3 lines deleted...]
-    <mergeCell ref="B27:BJ27"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>