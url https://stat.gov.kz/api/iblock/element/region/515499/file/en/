--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="315" yWindow="1635" windowWidth="18135" windowHeight="11205"/>
+    <workbookView xWindow="285" yWindow="1215" windowWidth="18135" windowHeight="11205"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1009" uniqueCount="102">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -814,53 +814,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
@@ -872,50 +869,53 @@
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="9"/>
     <cellStyle name="Название 2" xfId="10"/>
     <cellStyle name="Нейтральный 2" xfId="11"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 3" xfId="12"/>
     <cellStyle name="Обычный 2 4" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="14"/>
     <cellStyle name="Обычный 5" xfId="6"/>
     <cellStyle name="Примечание 2" xfId="15"/>
     <cellStyle name="Финансовый 2" xfId="16"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1212,51 +1212,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703849" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28251&amp;year=2026&amp;name=87110&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B15:B16"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.42578125" style="30" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="30" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="30"/>
     <col min="5" max="5" width="10.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="30"/>
     <col min="7" max="7" width="10.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="30"/>
     <col min="257" max="257" width="44.28515625" style="30" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="30" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="30"/>
     <col min="513" max="513" width="44.28515625" style="30" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="30" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="30"/>
     <col min="769" max="769" width="44.28515625" style="30" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="30" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="30"/>
     <col min="1025" max="1025" width="44.28515625" style="30" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="30" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="30"/>
     <col min="1281" max="1281" width="44.28515625" style="30" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="30" customWidth="1"/>
@@ -1416,248 +1416,248 @@
     <col min="14339" max="14592" width="9.140625" style="30"/>
     <col min="14593" max="14593" width="44.28515625" style="30" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="30" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="30"/>
     <col min="14849" max="14849" width="44.28515625" style="30" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="30" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="30"/>
     <col min="15105" max="15105" width="44.28515625" style="30" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="30" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="30"/>
     <col min="15361" max="15361" width="44.28515625" style="30" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="30" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="30"/>
     <col min="15617" max="15617" width="44.28515625" style="30" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="30" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="30"/>
     <col min="15873" max="15873" width="44.28515625" style="30" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="30" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="30"/>
     <col min="16129" max="16129" width="44.28515625" style="30" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="30" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57"/>
-      <c r="B1" s="57"/>
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B2" s="32">
         <v>612202</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="35">
         <v>2022</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>65</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="55" t="s">
         <v>100</v>
       </c>
       <c r="C7" s="36"/>
     </row>
     <row r="8" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>95</v>
       </c>
       <c r="C9" s="36"/>
     </row>
     <row r="10" spans="1:7" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="36"/>
       <c r="G10" s="39"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="55" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>101</v>
       </c>
       <c r="C15" s="36"/>
     </row>
     <row r="16" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="43">
-        <v>46275</v>
+      <c r="B16" s="65">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="B17" s="43">
-        <v>46307</v>
+      <c r="B17" s="65">
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="B19" s="45" t="s">
+      <c r="B19" s="44" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>86</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A22" s="48"/>
-      <c r="B22" s="48"/>
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A23" s="48"/>
-      <c r="B23" s="48"/>
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A24" s="48"/>
+      <c r="A24" s="47"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A25" s="48"/>
-      <c r="B25" s="48"/>
+      <c r="A25" s="47"/>
+      <c r="B25" s="47"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A26" s="48"/>
-      <c r="B26" s="48"/>
+      <c r="A26" s="47"/>
+      <c r="B26" s="47"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A27" s="48"/>
-      <c r="B27" s="48"/>
+      <c r="A27" s="47"/>
+      <c r="B27" s="47"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A28" s="48"/>
-      <c r="B28" s="48"/>
+      <c r="A28" s="47"/>
+      <c r="B28" s="47"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A29" s="49"/>
-      <c r="B29" s="49"/>
+      <c r="A29" s="48"/>
+      <c r="B29" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
@@ -1901,286 +1901,288 @@
     <col min="14851" max="14851" width="37.85546875" style="30" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="30"/>
     <col min="15105" max="15105" width="4.42578125" style="30" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="30" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="30" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="30"/>
     <col min="15361" max="15361" width="4.42578125" style="30" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="30" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="30" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="30"/>
     <col min="15617" max="15617" width="4.42578125" style="30" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="30" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="30" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="30"/>
     <col min="15873" max="15873" width="4.42578125" style="30" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="30" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="30" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="30"/>
     <col min="16129" max="16129" width="4.42578125" style="30" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="30" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="30" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="50"/>
+      <c r="B2" s="49"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="50" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="50" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="50" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="51"/>
+      <c r="B10" s="50"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="52" t="s">
+      <c r="B11" s="51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="53"/>
+      <c r="B12" s="52"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="53"/>
+      <c r="B13" s="52"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
-      <c r="C20" s="55"/>
-      <c r="D20" s="55"/>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BE77"/>
+  <dimension ref="A1:BF77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <pane xSplit="2" topLeftCell="AS1" activePane="topRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4:A5"/>
-      <selection pane="topRight" activeCell="BC25" sqref="BC25"/>
+      <selection pane="topRight" activeCell="BF7" sqref="BF7:BF27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" style="23" customWidth="1"/>
     <col min="3" max="14" width="9.140625" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="7.85546875" style="23" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="16" max="22" width="7.85546875" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8.85546875" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="7.85546875" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="26" width="8.28515625" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="7.85546875" style="23" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="28" max="34" width="7.85546875" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="9" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="38" width="8.42578125" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="9.140625" style="23" collapsed="1"/>
     <col min="40" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="58" t="s">
+      <c r="C2" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="D2" s="58"/>
-[...54 lines deleted...]
-    <row r="3" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
+      <c r="BA2" s="57"/>
+      <c r="BB2" s="57"/>
+      <c r="BC2" s="57"/>
+      <c r="BD2" s="57"/>
+      <c r="BE2" s="57"/>
+      <c r="BF2" s="57"/>
+    </row>
+    <row r="3" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="C3" s="14"/>
       <c r="D3" s="3"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
-      <c r="BE3" s="3" t="s">
+      <c r="BF3" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="61" t="s">
+    <row r="4" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="63"/>
-      <c r="C4" s="65">
+      <c r="B4" s="62"/>
+      <c r="C4" s="64">
         <v>2022</v>
       </c>
-      <c r="D4" s="65"/>
-[...10 lines deleted...]
-      <c r="O4" s="65">
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="64"/>
+      <c r="O4" s="64">
         <v>2023</v>
       </c>
-      <c r="P4" s="65"/>
-[...10 lines deleted...]
-      <c r="AA4" s="59">
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
+      <c r="AA4" s="58">
         <v>2024</v>
       </c>
-      <c r="AB4" s="59"/>
-[...10 lines deleted...]
-      <c r="AM4" s="59">
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58"/>
+      <c r="AM4" s="58">
         <v>2025</v>
       </c>
-      <c r="AN4" s="59"/>
-[...10 lines deleted...]
-      <c r="AY4" s="59">
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="61"/>
+      <c r="AY4" s="58">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="59"/>
-[...8 lines deleted...]
-      <c r="B5" s="64"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+    </row>
+    <row r="5" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="63"/>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -2302,112 +2304,116 @@
       </c>
       <c r="AX5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="BC5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BD5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BE5" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF5" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="14"/>
-      <c r="C6" s="60" t="s">
+      <c r="C6" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="60"/>
-[...54 lines deleted...]
-    <row r="7" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="59"/>
+      <c r="AG6" s="59"/>
+      <c r="AH6" s="59"/>
+      <c r="AI6" s="59"/>
+      <c r="AJ6" s="59"/>
+      <c r="AK6" s="59"/>
+      <c r="AL6" s="59"/>
+      <c r="AM6" s="59"/>
+      <c r="AN6" s="59"/>
+      <c r="AO6" s="59"/>
+      <c r="AP6" s="59"/>
+      <c r="AQ6" s="59"/>
+      <c r="AR6" s="59"/>
+      <c r="AS6" s="59"/>
+      <c r="AT6" s="59"/>
+      <c r="AU6" s="59"/>
+      <c r="AV6" s="59"/>
+      <c r="AW6" s="59"/>
+      <c r="AX6" s="59"/>
+      <c r="AY6" s="59"/>
+      <c r="AZ6" s="59"/>
+      <c r="BA6" s="59"/>
+      <c r="BB6" s="59"/>
+      <c r="BC6" s="59"/>
+      <c r="BD6" s="59"/>
+      <c r="BE6" s="59"/>
+      <c r="BF6" s="59"/>
+    </row>
+    <row r="7" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="11">
         <v>10</v>
       </c>
       <c r="D7" s="11">
         <v>13</v>
       </c>
       <c r="E7" s="11">
         <v>7</v>
       </c>
       <c r="F7" s="11">
         <v>11</v>
       </c>
       <c r="G7" s="11">
         <v>12</v>
       </c>
       <c r="H7" s="11">
         <v>13</v>
       </c>
       <c r="I7" s="11">
@@ -2535,52 +2541,55 @@
       </c>
       <c r="AX7" s="10">
         <v>2</v>
       </c>
       <c r="AY7" s="12">
         <v>4</v>
       </c>
       <c r="AZ7" s="16">
         <v>5</v>
       </c>
       <c r="BA7" s="10">
         <v>4</v>
       </c>
       <c r="BB7" s="10">
         <v>7</v>
       </c>
       <c r="BC7" s="9">
         <v>5</v>
       </c>
       <c r="BD7" s="9">
         <v>9</v>
       </c>
       <c r="BE7" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="8" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF7" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="11">
         <v>5</v>
       </c>
       <c r="D8" s="11">
         <v>3</v>
       </c>
       <c r="E8" s="11">
         <v>3</v>
       </c>
       <c r="F8" s="11">
         <v>3</v>
       </c>
       <c r="G8" s="11">
         <v>4</v>
       </c>
       <c r="H8" s="11">
         <v>4</v>
       </c>
       <c r="I8" s="11">
@@ -2708,52 +2717,55 @@
       </c>
       <c r="AX8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY8" s="12">
         <v>1</v>
       </c>
       <c r="AZ8" s="16">
         <v>1</v>
       </c>
       <c r="BA8" s="10">
         <v>1</v>
       </c>
       <c r="BB8" s="10">
         <v>3</v>
       </c>
       <c r="BC8" s="9">
         <v>1</v>
       </c>
       <c r="BD8" s="9">
         <v>2</v>
       </c>
       <c r="BE8" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF8" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="11">
         <v>2</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>1</v>
       </c>
       <c r="G9" s="11">
         <v>1</v>
       </c>
       <c r="H9" s="11">
         <v>1</v>
       </c>
       <c r="I9" s="11">
@@ -2881,52 +2893,55 @@
       </c>
       <c r="AX9" s="10">
         <v>2</v>
       </c>
       <c r="AY9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="16">
         <v>1</v>
       </c>
       <c r="BA9" s="10">
         <v>1</v>
       </c>
       <c r="BB9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE9" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF9" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>1</v>
       </c>
       <c r="I10" s="11" t="s">
@@ -3054,52 +3069,55 @@
       </c>
       <c r="AX10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ10" s="16">
         <v>1</v>
       </c>
       <c r="BA10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC10" s="9">
         <v>1</v>
       </c>
       <c r="BD10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE10" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF10" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="11">
         <v>3</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>1</v>
       </c>
       <c r="H11" s="11">
         <v>2</v>
       </c>
       <c r="I11" s="11">
@@ -3227,52 +3245,55 @@
       </c>
       <c r="AX11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB11" s="10">
         <v>1</v>
       </c>
       <c r="BC11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD11" s="9">
         <v>1</v>
       </c>
       <c r="BE11" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF11" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>1</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>1</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -3400,52 +3421,55 @@
       </c>
       <c r="AX12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE12" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF12" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>1</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -3573,52 +3597,55 @@
       </c>
       <c r="AX13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="10">
         <v>1</v>
       </c>
       <c r="BC13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE13" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF13" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>1</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="11">
         <v>1</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -3746,52 +3773,55 @@
       </c>
       <c r="AX14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD14" s="9">
         <v>1</v>
       </c>
       <c r="BE14" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF14" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>1</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>1</v>
       </c>
       <c r="H15" s="11">
         <v>1</v>
       </c>
       <c r="I15" s="11" t="s">
@@ -3919,52 +3949,55 @@
       </c>
       <c r="AX15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="9">
         <v>1</v>
       </c>
       <c r="AZ15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE15" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF15" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="11">
         <v>1</v>
       </c>
       <c r="H16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="11" t="s">
@@ -4092,52 +4125,55 @@
       </c>
       <c r="AX16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="16">
         <v>1</v>
       </c>
       <c r="BA16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="10">
         <v>1</v>
       </c>
       <c r="BC16" s="9">
         <v>1</v>
       </c>
       <c r="BD16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE16" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF16" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>1</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="11" t="s">
@@ -4265,52 +4301,55 @@
       </c>
       <c r="AX17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE17" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF17" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>1</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="11">
@@ -4438,52 +4477,55 @@
       </c>
       <c r="AX18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE18" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF18" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>1</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="11" t="s">
@@ -4611,52 +4653,55 @@
       </c>
       <c r="AX19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE19" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF19" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>1</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -4784,52 +4829,55 @@
       </c>
       <c r="AX20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC20" s="9">
         <v>1</v>
       </c>
       <c r="BD20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE20" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF20" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>1</v>
       </c>
       <c r="E21" s="11">
         <v>1</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="11">
         <v>1</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="11" t="s">
@@ -4957,52 +5005,55 @@
       </c>
       <c r="AX21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY21" s="9">
         <v>2</v>
       </c>
       <c r="AZ21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB21" s="10">
         <v>1</v>
       </c>
       <c r="BC21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD21" s="9">
         <v>2</v>
       </c>
       <c r="BE21" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF21" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>1</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -5130,52 +5181,55 @@
       </c>
       <c r="AX22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="10">
         <v>1</v>
       </c>
       <c r="BB22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC22" s="9">
         <v>1</v>
       </c>
       <c r="BD22" s="9">
         <v>2</v>
       </c>
       <c r="BE22" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF22" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>1</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="11" t="s">
@@ -5303,52 +5357,55 @@
       </c>
       <c r="AX23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE23" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF23" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>1</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>1</v>
       </c>
       <c r="I24" s="11" t="s">
@@ -5476,52 +5533,55 @@
       </c>
       <c r="AX24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE24" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF24" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>1</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="11" t="s">
@@ -5649,52 +5709,55 @@
       </c>
       <c r="AX25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="16">
         <v>1</v>
       </c>
       <c r="BA25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE25" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF25" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="14" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>2</v>
       </c>
       <c r="E26" s="11">
         <v>1</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="11" t="s">
@@ -5822,52 +5885,55 @@
       </c>
       <c r="AX26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BC26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BD26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BE26" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF26" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="24">
         <v>1</v>
       </c>
       <c r="E27" s="24">
         <v>1</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="24">
@@ -5995,74 +6061,77 @@
       </c>
       <c r="AX27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="AZ27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="18">
         <v>1</v>
       </c>
       <c r="BB27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="BC27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="BD27" s="18">
         <v>1</v>
       </c>
       <c r="BE27" s="18" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BF27" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="I28" s="14"/>
     </row>
-    <row r="29" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="30" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
     </row>
-    <row r="32" spans="1:57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
     </row>
     <row r="33" spans="3:13" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C33" s="22"/>
       <c r="D33" s="22"/>
       <c r="E33" s="22"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
     </row>
@@ -6102,53 +6171,53 @@
     <row r="55" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="C2:BE2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:BE6"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>