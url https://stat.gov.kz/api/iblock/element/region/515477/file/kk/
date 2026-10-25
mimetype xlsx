--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="3180" windowWidth="16815" windowHeight="9585" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Ажырасулар саны" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="105">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
@@ -596,51 +596,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -730,70 +730,50 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...18 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1701">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2457,51 +2437,51 @@
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -2562,53 +2542,50 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -2623,85 +2600,82 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1701">
     <cellStyle name="20% - Акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="31"/>
@@ -4682,57 +4656,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.krokhina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kz/NewIndex/GetIndex/703864?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4482&amp;year=2026&amp;name=10706&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="52" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="52" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="51" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="51" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="32"/>
     <col min="5" max="5" width="9.85546875" style="32" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="32"/>
     <col min="257" max="257" width="42.28515625" style="32" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="32" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="32"/>
     <col min="513" max="513" width="42.28515625" style="32" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="32" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="32"/>
     <col min="769" max="769" width="42.28515625" style="32" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="32" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="32"/>
     <col min="1025" max="1025" width="42.28515625" style="32" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="32" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="32"/>
     <col min="1281" max="1281" width="42.28515625" style="32" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="32" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="32"/>
     <col min="1537" max="1537" width="42.28515625" style="32" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="32" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="32"/>
     <col min="1793" max="1793" width="42.28515625" style="32" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="32" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="32"/>
     <col min="2049" max="2049" width="42.28515625" style="32" customWidth="1"/>
@@ -4907,51 +4881,51 @@
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="30"/>
       <c r="B1" s="31"/>
     </row>
     <row r="2" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="34">
         <v>612501</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="68" t="s">
+      <c r="B4" s="67" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>99</v>
@@ -4999,755 +4973,757 @@
       </c>
       <c r="M12" s="39"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="39"/>
     </row>
     <row r="14" spans="1:13" s="35" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="39"/>
     </row>
     <row r="15" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="80" t="s">
+      <c r="B15" s="68" t="s">
         <v>104</v>
       </c>
       <c r="M15" s="39"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="M16" s="43"/>
+      <c r="B16" s="78">
+        <v>46307</v>
+      </c>
+      <c r="M16" s="42"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="42">
-[...2 lines deleted...]
-      <c r="M17" s="44"/>
+      <c r="B17" s="78">
+        <v>46336</v>
+      </c>
+      <c r="M17" s="43"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="45" t="s">
+      <c r="B18" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="M18" s="43"/>
+      <c r="M18" s="42"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="M19" s="44"/>
+      <c r="M19" s="43"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B20" s="47" t="s">
+      <c r="B20" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="M20" s="43"/>
+      <c r="M20" s="42"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="48" t="s">
+      <c r="A21" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="49" t="s">
+      <c r="B21" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="M21" s="44"/>
+      <c r="M21" s="43"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="50"/>
-      <c r="B22" s="51"/>
+      <c r="A22" s="49"/>
+      <c r="B22" s="50"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="44"/>
+      <c r="M23" s="43"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="43"/>
+      <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="43"/>
+      <c r="M25" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.28515625" style="54" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="3.28515625" style="53" customWidth="1"/>
+    <col min="2" max="2" width="49.28515625" style="53" customWidth="1"/>
+    <col min="3" max="3" width="72.28515625" style="53" customWidth="1"/>
+    <col min="4" max="4" width="51.7109375" style="53" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="54"/>
+    <col min="257" max="257" width="4.5703125" style="54" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="54" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="54"/>
+    <col min="260" max="260" width="51.7109375" style="54" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="54"/>
+    <col min="513" max="513" width="4.5703125" style="54" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="54" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="54"/>
+    <col min="516" max="516" width="51.7109375" style="54" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="54"/>
+    <col min="769" max="769" width="4.5703125" style="54" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="54" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="54"/>
+    <col min="772" max="772" width="51.7109375" style="54" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="54"/>
+    <col min="1025" max="1025" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="54"/>
+    <col min="1028" max="1028" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="54"/>
+    <col min="1281" max="1281" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="54"/>
+    <col min="1284" max="1284" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="54"/>
+    <col min="1537" max="1537" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="54"/>
+    <col min="1540" max="1540" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="54"/>
+    <col min="1793" max="1793" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="54"/>
+    <col min="1796" max="1796" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="54"/>
+    <col min="2049" max="2049" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="54"/>
+    <col min="2052" max="2052" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="54"/>
+    <col min="2305" max="2305" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="54"/>
+    <col min="2308" max="2308" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="54"/>
+    <col min="2561" max="2561" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="54"/>
+    <col min="2564" max="2564" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="54"/>
+    <col min="2817" max="2817" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="54"/>
+    <col min="2820" max="2820" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="54"/>
+    <col min="3073" max="3073" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="54"/>
+    <col min="3076" max="3076" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="54"/>
+    <col min="3329" max="3329" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="54"/>
+    <col min="3332" max="3332" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="54"/>
+    <col min="3585" max="3585" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="54"/>
+    <col min="3588" max="3588" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="54"/>
+    <col min="3841" max="3841" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="54"/>
+    <col min="3844" max="3844" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="54"/>
+    <col min="4097" max="4097" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="54"/>
+    <col min="4100" max="4100" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="54"/>
+    <col min="4353" max="4353" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="54"/>
+    <col min="4356" max="4356" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="54"/>
+    <col min="4609" max="4609" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="54"/>
+    <col min="4612" max="4612" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="54"/>
+    <col min="4865" max="4865" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="54"/>
+    <col min="4868" max="4868" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="54"/>
+    <col min="5121" max="5121" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="54"/>
+    <col min="5124" max="5124" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="54"/>
+    <col min="5377" max="5377" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="54"/>
+    <col min="5380" max="5380" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="54"/>
+    <col min="5633" max="5633" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="54"/>
+    <col min="5636" max="5636" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="54"/>
+    <col min="5889" max="5889" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="54"/>
+    <col min="5892" max="5892" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="54"/>
+    <col min="6145" max="6145" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="54"/>
+    <col min="6148" max="6148" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="54"/>
+    <col min="6401" max="6401" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="54"/>
+    <col min="6404" max="6404" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="54"/>
+    <col min="6657" max="6657" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="54"/>
+    <col min="6660" max="6660" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="54"/>
+    <col min="6913" max="6913" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="54"/>
+    <col min="6916" max="6916" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="54"/>
+    <col min="7169" max="7169" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="54"/>
+    <col min="7172" max="7172" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="54"/>
+    <col min="7425" max="7425" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="54"/>
+    <col min="7428" max="7428" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="54"/>
+    <col min="7681" max="7681" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="54"/>
+    <col min="7684" max="7684" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="54"/>
+    <col min="7937" max="7937" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="54"/>
+    <col min="7940" max="7940" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="54"/>
+    <col min="8193" max="8193" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="54"/>
+    <col min="8196" max="8196" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="54"/>
+    <col min="8449" max="8449" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="54"/>
+    <col min="8452" max="8452" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="54"/>
+    <col min="8705" max="8705" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="54"/>
+    <col min="8708" max="8708" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="54"/>
+    <col min="8961" max="8961" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="54"/>
+    <col min="8964" max="8964" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="54"/>
+    <col min="9217" max="9217" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="54"/>
+    <col min="9220" max="9220" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="54"/>
+    <col min="9473" max="9473" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="54"/>
+    <col min="9476" max="9476" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="54"/>
+    <col min="9729" max="9729" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="54"/>
+    <col min="9732" max="9732" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="54"/>
+    <col min="9985" max="9985" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="54"/>
+    <col min="9988" max="9988" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="54"/>
+    <col min="10241" max="10241" width="4.5703125" style="54" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="54"/>
+    <col min="10244" max="10244" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="54"/>
+    <col min="10497" max="10497" width="4.5703125" style="54" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="54"/>
+    <col min="10500" max="10500" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="54"/>
+    <col min="10753" max="10753" width="4.5703125" style="54" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="54"/>
+    <col min="10756" max="10756" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="54"/>
+    <col min="11009" max="11009" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="54"/>
+    <col min="11012" max="11012" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="54"/>
+    <col min="11265" max="11265" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="54"/>
+    <col min="11268" max="11268" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="54"/>
+    <col min="11521" max="11521" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="54"/>
+    <col min="11524" max="11524" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="54"/>
+    <col min="11777" max="11777" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="54"/>
+    <col min="11780" max="11780" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="54"/>
+    <col min="12033" max="12033" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="54"/>
+    <col min="12036" max="12036" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="54"/>
+    <col min="12289" max="12289" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="54"/>
+    <col min="12292" max="12292" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="54"/>
+    <col min="12545" max="12545" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="54"/>
+    <col min="12548" max="12548" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="54"/>
+    <col min="12801" max="12801" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="54"/>
+    <col min="12804" max="12804" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="54"/>
+    <col min="13057" max="13057" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="54"/>
+    <col min="13060" max="13060" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="54"/>
+    <col min="13313" max="13313" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="54"/>
+    <col min="13316" max="13316" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="54"/>
+    <col min="13569" max="13569" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="54"/>
+    <col min="13572" max="13572" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="54"/>
+    <col min="13825" max="13825" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="54"/>
+    <col min="13828" max="13828" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="54"/>
+    <col min="14081" max="14081" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="54"/>
+    <col min="14084" max="14084" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="54"/>
+    <col min="14337" max="14337" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="54"/>
+    <col min="14340" max="14340" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="54"/>
+    <col min="14593" max="14593" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="54"/>
+    <col min="14596" max="14596" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="54"/>
+    <col min="14849" max="14849" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="54"/>
+    <col min="14852" max="14852" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="54"/>
+    <col min="15105" max="15105" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="54"/>
+    <col min="15108" max="15108" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="54"/>
+    <col min="15361" max="15361" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="54"/>
+    <col min="15364" max="15364" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="54"/>
+    <col min="15617" max="15617" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="54"/>
+    <col min="15620" max="15620" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="54"/>
+    <col min="15873" max="15873" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="54"/>
+    <col min="15876" max="15876" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="54"/>
+    <col min="16129" max="16129" width="4.5703125" style="54" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="54" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="54"/>
+    <col min="16132" max="16132" width="51.7109375" style="54" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="53"/>
-[...1 lines deleted...]
-      <c r="C1" s="53"/>
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="53"/>
-[...1 lines deleted...]
-      <c r="C2" s="53"/>
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A3" s="53"/>
-[...1 lines deleted...]
-      <c r="C3" s="56"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="53"/>
-[...1 lines deleted...]
-      <c r="D4" s="57"/>
+      <c r="A4" s="52"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="56"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="53"/>
-      <c r="B5" s="58" t="s">
+      <c r="A5" s="52"/>
+      <c r="B5" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="56"/>
+      <c r="C5" s="55"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="53"/>
-      <c r="B6" s="58" t="s">
+      <c r="A6" s="52"/>
+      <c r="B6" s="57" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="56"/>
+      <c r="C6" s="55"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="53"/>
-      <c r="B7" s="58" t="s">
+      <c r="A7" s="52"/>
+      <c r="B7" s="57" t="s">
         <v>70</v>
       </c>
-      <c r="C7" s="56"/>
+      <c r="C7" s="55"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="53"/>
-      <c r="B8" s="58" t="s">
+      <c r="A8" s="52"/>
+      <c r="B8" s="57" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="56"/>
+      <c r="C8" s="55"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="53"/>
-      <c r="B9" s="58" t="s">
+      <c r="A9" s="52"/>
+      <c r="B9" s="57" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="56"/>
+      <c r="C9" s="55"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="53"/>
-[...2 lines deleted...]
-      <c r="D10" s="60"/>
+      <c r="A10" s="52"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="59"/>
     </row>
     <row r="11" spans="1:4" ht="51" x14ac:dyDescent="0.2">
-      <c r="A11" s="53"/>
-      <c r="B11" s="61" t="s">
+      <c r="A11" s="52"/>
+      <c r="B11" s="60" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="56"/>
-      <c r="D11" s="60"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="59"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="53"/>
-[...2 lines deleted...]
-      <c r="D12" s="60"/>
+      <c r="A12" s="52"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="59"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="53"/>
-[...2 lines deleted...]
-      <c r="D13" s="60"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="59"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B14" s="62" t="s">
+      <c r="B14" s="61" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="63"/>
-      <c r="D14" s="63"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B15" s="57"/>
-      <c r="D15" s="57"/>
+      <c r="B15" s="56"/>
+      <c r="D15" s="56"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="64"/>
-[...2 lines deleted...]
-      <c r="D19" s="64"/>
+      <c r="A19" s="63"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.28999999999999998" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BE34"/>
+  <dimension ref="A1:BF34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AS1" activePane="topRight" state="frozen"/>
+      <pane xSplit="2" topLeftCell="AT1" activePane="topRight" state="frozen"/>
       <selection activeCell="B29" sqref="B29"/>
-      <selection pane="topRight" activeCell="BE7" sqref="BE7:BE27"/>
+      <selection pane="topRight" activeCell="BF7" sqref="BF7:BF27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="23" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="23" customWidth="1"/>
     <col min="3" max="13" width="9.140625" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="10.42578125" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="8.140625" style="23" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="16" max="22" width="8.140625" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="9" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.140625" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="9.7109375" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="8.140625" style="23" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="28" max="34" width="8.140625" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8.5703125" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.140625" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.42578125" style="23" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="9.140625" style="23" collapsed="1"/>
     <col min="40" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="65" t="s">
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="64" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="71" t="s">
+      <c r="C2" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="71"/>
-[...52 lines deleted...]
-      <c r="BE2" s="71"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+      <c r="AO2" s="69"/>
+      <c r="AP2" s="69"/>
+      <c r="AQ2" s="69"/>
+      <c r="AR2" s="69"/>
+      <c r="AS2" s="69"/>
+      <c r="AT2" s="69"/>
+      <c r="AU2" s="69"/>
+      <c r="AV2" s="69"/>
+      <c r="AW2" s="69"/>
+      <c r="AX2" s="69"/>
+      <c r="AY2" s="69"/>
+      <c r="AZ2" s="69"/>
+      <c r="BA2" s="69"/>
+      <c r="BB2" s="69"/>
+      <c r="BC2" s="69"/>
+      <c r="BD2" s="69"/>
+      <c r="BE2" s="69"/>
+      <c r="BF2" s="69"/>
     </row>
-    <row r="3" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="66"/>
+    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="65"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="X3" s="4"/>
-      <c r="BE3" s="4" t="s">
+      <c r="BF3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="74" t="s">
+    <row r="4" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="B4" s="77"/>
-      <c r="C4" s="79" t="s">
+      <c r="B4" s="75"/>
+      <c r="C4" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="D4" s="79"/>
-[...10 lines deleted...]
-      <c r="O4" s="79" t="s">
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="77"/>
+      <c r="O4" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="P4" s="79"/>
-[...10 lines deleted...]
-      <c r="AA4" s="72">
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="77"/>
+      <c r="AA4" s="70">
         <v>2024</v>
       </c>
-      <c r="AB4" s="72"/>
-[...10 lines deleted...]
-      <c r="AM4" s="72">
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
+      <c r="AL4" s="70"/>
+      <c r="AM4" s="70">
         <v>2025</v>
       </c>
-      <c r="AN4" s="72"/>
-[...10 lines deleted...]
-      <c r="AY4" s="72">
+      <c r="AN4" s="70"/>
+      <c r="AO4" s="70"/>
+      <c r="AP4" s="70"/>
+      <c r="AQ4" s="70"/>
+      <c r="AR4" s="70"/>
+      <c r="AS4" s="70"/>
+      <c r="AT4" s="70"/>
+      <c r="AU4" s="70"/>
+      <c r="AV4" s="70"/>
+      <c r="AW4" s="70"/>
+      <c r="AX4" s="74"/>
+      <c r="AY4" s="70">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="72"/>
-[...4 lines deleted...]
-      <c r="BE4" s="72"/>
+      <c r="AZ4" s="70"/>
+      <c r="BA4" s="70"/>
+      <c r="BB4" s="70"/>
+      <c r="BC4" s="70"/>
+      <c r="BD4" s="70"/>
+      <c r="BE4" s="70"/>
+      <c r="BF4" s="70"/>
     </row>
-    <row r="5" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="78"/>
+    <row r="5" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="73"/>
+      <c r="B5" s="76"/>
       <c r="C5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -5869,111 +5845,115 @@
       </c>
       <c r="AX5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AY5" s="29" t="s">
         <v>22</v>
       </c>
       <c r="AZ5" s="29" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="29" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="29" t="s">
         <v>27</v>
       </c>
       <c r="BC5" s="29" t="s">
         <v>28</v>
       </c>
       <c r="BD5" s="29" t="s">
         <v>29</v>
       </c>
       <c r="BE5" s="29" t="s">
         <v>30</v>
       </c>
+      <c r="BF5" s="28" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="6" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C6" s="73" t="s">
+    <row r="6" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C6" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="73"/>
-[...52 lines deleted...]
-      <c r="BE6" s="73"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="71"/>
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
+      <c r="AR6" s="71"/>
+      <c r="AS6" s="71"/>
+      <c r="AT6" s="71"/>
+      <c r="AU6" s="71"/>
+      <c r="AV6" s="71"/>
+      <c r="AW6" s="71"/>
+      <c r="AX6" s="71"/>
+      <c r="AY6" s="71"/>
+      <c r="AZ6" s="71"/>
+      <c r="BA6" s="71"/>
+      <c r="BB6" s="71"/>
+      <c r="BC6" s="71"/>
+      <c r="BD6" s="71"/>
+      <c r="BE6" s="71"/>
+      <c r="BF6" s="71"/>
     </row>
-    <row r="7" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="8">
         <v>70</v>
       </c>
       <c r="D7" s="8">
         <v>54</v>
       </c>
       <c r="E7" s="8">
         <v>89</v>
       </c>
       <c r="F7" s="8">
         <v>76</v>
       </c>
       <c r="G7" s="8">
         <v>103</v>
       </c>
       <c r="H7" s="8">
         <v>74</v>
       </c>
       <c r="I7" s="8">
@@ -6098,55 +6078,58 @@
       </c>
       <c r="AW7" s="12">
         <v>182</v>
       </c>
       <c r="AX7" s="9">
         <v>255</v>
       </c>
       <c r="AY7" s="27">
         <v>244</v>
       </c>
       <c r="AZ7" s="12">
         <v>170</v>
       </c>
       <c r="BA7" s="9">
         <v>242</v>
       </c>
       <c r="BB7" s="9">
         <v>192</v>
       </c>
       <c r="BC7" s="10">
         <v>231</v>
       </c>
       <c r="BD7" s="10">
         <v>230</v>
       </c>
-      <c r="BE7" s="69">
+      <c r="BE7" s="9">
         <v>243</v>
       </c>
+      <c r="BF7" s="12">
+        <v>215</v>
+      </c>
     </row>
-    <row r="8" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="8">
         <v>25</v>
       </c>
       <c r="D8" s="8">
         <v>16</v>
       </c>
       <c r="E8" s="8">
         <v>21</v>
       </c>
       <c r="F8" s="8">
         <v>23</v>
       </c>
       <c r="G8" s="8">
         <v>33</v>
       </c>
       <c r="H8" s="8">
         <v>20</v>
       </c>
       <c r="I8" s="8">
@@ -6271,55 +6254,58 @@
       </c>
       <c r="AW8" s="12">
         <v>70</v>
       </c>
       <c r="AX8" s="9">
         <v>94</v>
       </c>
       <c r="AY8" s="27">
         <v>92</v>
       </c>
       <c r="AZ8" s="12">
         <v>70</v>
       </c>
       <c r="BA8" s="9">
         <v>129</v>
       </c>
       <c r="BB8" s="9">
         <v>69</v>
       </c>
       <c r="BC8" s="10">
         <v>98</v>
       </c>
       <c r="BD8" s="10">
         <v>93</v>
       </c>
-      <c r="BE8" s="69">
+      <c r="BE8" s="9">
         <v>88</v>
       </c>
+      <c r="BF8" s="12">
+        <v>75</v>
+      </c>
     </row>
-    <row r="9" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="8">
         <v>2</v>
       </c>
       <c r="D9" s="8">
         <v>4</v>
       </c>
       <c r="E9" s="8">
         <v>3</v>
       </c>
       <c r="F9" s="8">
         <v>4</v>
       </c>
       <c r="G9" s="8">
         <v>4</v>
       </c>
       <c r="H9" s="8">
         <v>3</v>
       </c>
       <c r="I9" s="8">
@@ -6444,55 +6430,58 @@
       </c>
       <c r="AW9" s="12">
         <v>2</v>
       </c>
       <c r="AX9" s="9">
         <v>11</v>
       </c>
       <c r="AY9" s="27">
         <v>7</v>
       </c>
       <c r="AZ9" s="12">
         <v>9</v>
       </c>
       <c r="BA9" s="9">
         <v>4</v>
       </c>
       <c r="BB9" s="9">
         <v>6</v>
       </c>
       <c r="BC9" s="10">
         <v>11</v>
       </c>
       <c r="BD9" s="10">
         <v>7</v>
       </c>
-      <c r="BE9" s="69">
+      <c r="BE9" s="9">
         <v>7</v>
       </c>
+      <c r="BF9" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="10" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="8">
         <v>6</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>7</v>
       </c>
       <c r="F10" s="8">
         <v>6</v>
       </c>
       <c r="G10" s="8">
         <v>5</v>
       </c>
       <c r="H10" s="8">
         <v>3</v>
       </c>
       <c r="I10" s="8">
@@ -6617,55 +6606,58 @@
       </c>
       <c r="AW10" s="12">
         <v>9</v>
       </c>
       <c r="AX10" s="9">
         <v>14</v>
       </c>
       <c r="AY10" s="27">
         <v>14</v>
       </c>
       <c r="AZ10" s="12">
         <v>8</v>
       </c>
       <c r="BA10" s="9">
         <v>8</v>
       </c>
       <c r="BB10" s="9">
         <v>12</v>
       </c>
       <c r="BC10" s="10">
         <v>14</v>
       </c>
       <c r="BD10" s="10">
         <v>9</v>
       </c>
-      <c r="BE10" s="69">
+      <c r="BE10" s="9">
         <v>12</v>
       </c>
+      <c r="BF10" s="12">
+        <v>13</v>
+      </c>
     </row>
-    <row r="11" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="8">
         <v>14</v>
       </c>
       <c r="D11" s="8">
         <v>9</v>
       </c>
       <c r="E11" s="8">
         <v>23</v>
       </c>
       <c r="F11" s="8">
         <v>13</v>
       </c>
       <c r="G11" s="8">
         <v>20</v>
       </c>
       <c r="H11" s="8">
         <v>18</v>
       </c>
       <c r="I11" s="8">
@@ -6790,55 +6782,58 @@
       </c>
       <c r="AW11" s="12">
         <v>39</v>
       </c>
       <c r="AX11" s="9">
         <v>43</v>
       </c>
       <c r="AY11" s="27">
         <v>41</v>
       </c>
       <c r="AZ11" s="12">
         <v>29</v>
       </c>
       <c r="BA11" s="9">
         <v>22</v>
       </c>
       <c r="BB11" s="9">
         <v>33</v>
       </c>
       <c r="BC11" s="10">
         <v>28</v>
       </c>
       <c r="BD11" s="10">
         <v>31</v>
       </c>
-      <c r="BE11" s="69">
+      <c r="BE11" s="9">
         <v>28</v>
       </c>
+      <c r="BF11" s="12">
+        <v>34</v>
+      </c>
     </row>
-    <row r="12" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="8">
         <v>2</v>
       </c>
       <c r="E12" s="8">
         <v>1</v>
       </c>
       <c r="F12" s="8">
         <v>4</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="8">
         <v>2</v>
       </c>
       <c r="I12" s="8">
@@ -6963,55 +6958,58 @@
       </c>
       <c r="AW12" s="12">
         <v>2</v>
       </c>
       <c r="AX12" s="10">
         <v>3</v>
       </c>
       <c r="AY12" s="27">
         <v>1</v>
       </c>
       <c r="AZ12" s="12">
         <v>4</v>
       </c>
       <c r="BA12" s="9">
         <v>4</v>
       </c>
       <c r="BB12" s="9">
         <v>2</v>
       </c>
       <c r="BC12" s="10">
         <v>5</v>
       </c>
       <c r="BD12" s="10">
         <v>2</v>
       </c>
-      <c r="BE12" s="69">
-        <v>3</v>
+      <c r="BE12" s="9">
+        <v>3</v>
+      </c>
+      <c r="BF12" s="12">
+        <v>4</v>
       </c>
     </row>
-    <row r="13" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="s">
@@ -7136,55 +7134,56 @@
       </c>
       <c r="AW13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="27">
         <v>2</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="9">
         <v>1</v>
       </c>
       <c r="BC13" s="10">
         <v>2</v>
       </c>
       <c r="BD13" s="10">
         <v>2</v>
       </c>
-      <c r="BE13" s="69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BE13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="12"/>
     </row>
-    <row r="14" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="8">
         <v>1</v>
       </c>
       <c r="D14" s="8">
         <v>4</v>
       </c>
       <c r="E14" s="8">
         <v>3</v>
       </c>
       <c r="F14" s="8">
         <v>4</v>
       </c>
       <c r="G14" s="8">
         <v>3</v>
       </c>
       <c r="H14" s="8">
         <v>7</v>
       </c>
       <c r="I14" s="8">
@@ -7309,55 +7308,58 @@
       </c>
       <c r="AW14" s="12">
         <v>7</v>
       </c>
       <c r="AX14" s="10">
         <v>6</v>
       </c>
       <c r="AY14" s="27">
         <v>10</v>
       </c>
       <c r="AZ14" s="9">
         <v>6</v>
       </c>
       <c r="BA14" s="9">
         <v>7</v>
       </c>
       <c r="BB14" s="9">
         <v>7</v>
       </c>
       <c r="BC14" s="10">
         <v>8</v>
       </c>
       <c r="BD14" s="10">
         <v>6</v>
       </c>
-      <c r="BE14" s="69">
+      <c r="BE14" s="9">
         <v>7</v>
       </c>
+      <c r="BF14" s="12">
+        <v>11</v>
+      </c>
     </row>
-    <row r="15" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="8">
         <v>1</v>
       </c>
       <c r="D15" s="8">
         <v>1</v>
       </c>
       <c r="E15" s="8">
         <v>1</v>
       </c>
       <c r="F15" s="8">
         <v>4</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="8" t="s">
@@ -7482,55 +7484,58 @@
       </c>
       <c r="AW15" s="12">
         <v>3</v>
       </c>
       <c r="AX15" s="10">
         <v>5</v>
       </c>
       <c r="AY15" s="27">
         <v>2</v>
       </c>
       <c r="AZ15" s="9">
         <v>3</v>
       </c>
       <c r="BA15" s="9">
         <v>4</v>
       </c>
       <c r="BB15" s="9">
         <v>5</v>
       </c>
       <c r="BC15" s="10">
         <v>4</v>
       </c>
       <c r="BD15" s="10">
         <v>7</v>
       </c>
-      <c r="BE15" s="69">
-        <v>4</v>
+      <c r="BE15" s="9">
+        <v>4</v>
+      </c>
+      <c r="BF15" s="12">
+        <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8">
         <v>1</v>
       </c>
       <c r="I16" s="8" t="s">
@@ -7653,55 +7658,58 @@
       </c>
       <c r="AW16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="27">
         <v>1</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="9">
         <v>1</v>
       </c>
       <c r="BB16" s="9">
         <v>1</v>
       </c>
       <c r="BC16" s="10">
         <v>1</v>
       </c>
       <c r="BD16" s="10">
         <v>1</v>
       </c>
-      <c r="BE16" s="69">
-        <v>3</v>
+      <c r="BE16" s="9">
+        <v>3</v>
+      </c>
+      <c r="BF16" s="12">
+        <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="8">
         <v>3</v>
       </c>
       <c r="D17" s="8">
         <v>5</v>
       </c>
       <c r="E17" s="8">
         <v>5</v>
       </c>
       <c r="F17" s="8">
         <v>7</v>
       </c>
       <c r="G17" s="8">
         <v>8</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="8">
@@ -7826,55 +7834,58 @@
       </c>
       <c r="AW17" s="12">
         <v>8</v>
       </c>
       <c r="AX17" s="10">
         <v>21</v>
       </c>
       <c r="AY17" s="27">
         <v>12</v>
       </c>
       <c r="AZ17" s="9">
         <v>3</v>
       </c>
       <c r="BA17" s="9">
         <v>9</v>
       </c>
       <c r="BB17" s="9">
         <v>9</v>
       </c>
       <c r="BC17" s="10">
         <v>12</v>
       </c>
       <c r="BD17" s="10">
         <v>11</v>
       </c>
-      <c r="BE17" s="69">
+      <c r="BE17" s="9">
         <v>13</v>
       </c>
+      <c r="BF17" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="18" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="8">
         <v>1</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>2</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="s">
@@ -7999,55 +8010,58 @@
       </c>
       <c r="AW18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="27">
         <v>1</v>
       </c>
       <c r="AZ18" s="9">
         <v>2</v>
       </c>
       <c r="BA18" s="9">
         <v>1</v>
       </c>
       <c r="BB18" s="9">
         <v>6</v>
       </c>
       <c r="BC18" s="10">
         <v>2</v>
       </c>
       <c r="BD18" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="BE18" s="69" t="s">
-        <v>0</v>
+      <c r="BE18" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="12">
+        <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="8">
         <v>1</v>
       </c>
       <c r="D19" s="8">
         <v>2</v>
       </c>
       <c r="E19" s="8">
         <v>3</v>
       </c>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="8">
         <v>4</v>
       </c>
       <c r="H19" s="8">
         <v>4</v>
       </c>
       <c r="I19" s="8">
@@ -8172,55 +8186,58 @@
       </c>
       <c r="AW19" s="12">
         <v>6</v>
       </c>
       <c r="AX19" s="10">
         <v>1</v>
       </c>
       <c r="AY19" s="27">
         <v>7</v>
       </c>
       <c r="AZ19" s="9">
         <v>5</v>
       </c>
       <c r="BA19" s="9">
         <v>8</v>
       </c>
       <c r="BB19" s="9">
         <v>3</v>
       </c>
       <c r="BC19" s="10">
         <v>4</v>
       </c>
       <c r="BD19" s="10">
         <v>7</v>
       </c>
-      <c r="BE19" s="69">
+      <c r="BE19" s="9">
         <v>11</v>
       </c>
+      <c r="BF19" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="20" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="8">
         <v>2</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>1</v>
       </c>
       <c r="H20" s="8">
         <v>1</v>
       </c>
       <c r="I20" s="8">
@@ -8345,55 +8362,58 @@
       </c>
       <c r="AW20" s="12">
         <v>5</v>
       </c>
       <c r="AX20" s="10">
         <v>7</v>
       </c>
       <c r="AY20" s="27">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>4</v>
       </c>
       <c r="BA20" s="9">
         <v>3</v>
       </c>
       <c r="BB20" s="9">
         <v>2</v>
       </c>
       <c r="BC20" s="10">
         <v>4</v>
       </c>
       <c r="BD20" s="10">
         <v>6</v>
       </c>
-      <c r="BE20" s="69">
+      <c r="BE20" s="9">
         <v>6</v>
       </c>
+      <c r="BF20" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="21" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="8">
         <v>5</v>
       </c>
       <c r="D21" s="8">
         <v>6</v>
       </c>
       <c r="E21" s="8">
         <v>4</v>
       </c>
       <c r="F21" s="8">
         <v>4</v>
       </c>
       <c r="G21" s="8">
         <v>12</v>
       </c>
       <c r="H21" s="8">
         <v>4</v>
       </c>
       <c r="I21" s="8">
@@ -8518,55 +8538,58 @@
       </c>
       <c r="AW21" s="12">
         <v>15</v>
       </c>
       <c r="AX21" s="10">
         <v>21</v>
       </c>
       <c r="AY21" s="27">
         <v>17</v>
       </c>
       <c r="AZ21" s="9">
         <v>12</v>
       </c>
       <c r="BA21" s="9">
         <v>19</v>
       </c>
       <c r="BB21" s="9">
         <v>20</v>
       </c>
       <c r="BC21" s="10">
         <v>21</v>
       </c>
       <c r="BD21" s="10">
         <v>15</v>
       </c>
-      <c r="BE21" s="69">
+      <c r="BE21" s="9">
         <v>29</v>
       </c>
+      <c r="BF21" s="12">
+        <v>25</v>
+      </c>
     </row>
-    <row r="22" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>4</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="8">
         <v>1</v>
       </c>
       <c r="I22" s="8">
@@ -8689,55 +8712,58 @@
       </c>
       <c r="AW22" s="12">
         <v>3</v>
       </c>
       <c r="AX22" s="10">
         <v>4</v>
       </c>
       <c r="AY22" s="27">
         <v>8</v>
       </c>
       <c r="AZ22" s="9">
         <v>2</v>
       </c>
       <c r="BA22" s="9">
         <v>4</v>
       </c>
       <c r="BB22" s="9">
         <v>1</v>
       </c>
       <c r="BC22" s="10">
         <v>7</v>
       </c>
       <c r="BD22" s="10">
         <v>7</v>
       </c>
-      <c r="BE22" s="69">
+      <c r="BE22" s="9">
         <v>11</v>
       </c>
+      <c r="BF22" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>2</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -8860,55 +8886,58 @@
       </c>
       <c r="AW23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="9">
         <v>2</v>
       </c>
       <c r="BC23" s="10">
         <v>3</v>
       </c>
       <c r="BD23" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="BE23" s="69">
-        <v>2</v>
+      <c r="BE23" s="9">
+        <v>2</v>
+      </c>
+      <c r="BF23" s="12">
+        <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="8">
         <v>2</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>1</v>
       </c>
       <c r="F24" s="8">
         <v>1</v>
       </c>
       <c r="G24" s="8">
         <v>2</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8" t="s">
@@ -9033,55 +9062,58 @@
       </c>
       <c r="AW24" s="12">
         <v>4</v>
       </c>
       <c r="AX24" s="10">
         <v>7</v>
       </c>
       <c r="AY24" s="27">
         <v>4</v>
       </c>
       <c r="AZ24" s="12">
         <v>1</v>
       </c>
       <c r="BA24" s="9">
         <v>4</v>
       </c>
       <c r="BB24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BC24" s="10">
         <v>1</v>
       </c>
       <c r="BD24" s="10">
         <v>8</v>
       </c>
-      <c r="BE24" s="69">
-        <v>4</v>
+      <c r="BE24" s="9">
+        <v>4</v>
+      </c>
+      <c r="BF24" s="12">
+        <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="8">
         <v>4</v>
       </c>
       <c r="D25" s="8">
         <v>1</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>2</v>
       </c>
       <c r="G25" s="8">
         <v>1</v>
       </c>
       <c r="H25" s="8">
         <v>4</v>
       </c>
       <c r="I25" s="8">
@@ -9206,55 +9238,58 @@
       </c>
       <c r="AW25" s="12">
         <v>5</v>
       </c>
       <c r="AX25" s="10">
         <v>11</v>
       </c>
       <c r="AY25" s="27">
         <v>8</v>
       </c>
       <c r="AZ25" s="12">
         <v>5</v>
       </c>
       <c r="BA25" s="9">
         <v>3</v>
       </c>
       <c r="BB25" s="9">
         <v>9</v>
       </c>
       <c r="BC25" s="10">
         <v>3</v>
       </c>
       <c r="BD25" s="10">
         <v>4</v>
       </c>
-      <c r="BE25" s="69">
+      <c r="BE25" s="9">
         <v>5</v>
       </c>
+      <c r="BF25" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="26" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="8">
         <v>1</v>
       </c>
       <c r="D26" s="8">
         <v>2</v>
       </c>
       <c r="E26" s="8">
         <v>3</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>2</v>
       </c>
       <c r="H26" s="8">
         <v>1</v>
       </c>
       <c r="I26" s="8">
@@ -9379,56 +9414,59 @@
       </c>
       <c r="AW26" s="12">
         <v>1</v>
       </c>
       <c r="AX26" s="10">
         <v>4</v>
       </c>
       <c r="AY26" s="27">
         <v>4</v>
       </c>
       <c r="AZ26" s="12">
         <v>2</v>
       </c>
       <c r="BA26" s="9">
         <v>7</v>
       </c>
       <c r="BB26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="BC26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="BD26" s="10">
         <v>4</v>
       </c>
-      <c r="BE26" s="69">
-        <v>1</v>
+      <c r="BE26" s="9">
+        <v>1</v>
+      </c>
+      <c r="BF26" s="12">
+        <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="67" t="s">
+    <row r="27" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="16">
         <v>4</v>
       </c>
       <c r="D27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <v>4</v>
       </c>
       <c r="F27" s="16">
         <v>2</v>
       </c>
       <c r="G27" s="16">
         <v>1</v>
       </c>
       <c r="H27" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="16">
         <v>2</v>
@@ -9552,120 +9590,123 @@
       </c>
       <c r="AW27" s="19">
         <v>3</v>
       </c>
       <c r="AX27" s="17">
         <v>3</v>
       </c>
       <c r="AY27" s="19">
         <v>9</v>
       </c>
       <c r="AZ27" s="19">
         <v>5</v>
       </c>
       <c r="BA27" s="17">
         <v>5</v>
       </c>
       <c r="BB27" s="17">
         <v>4</v>
       </c>
       <c r="BC27" s="17">
         <v>3</v>
       </c>
       <c r="BD27" s="17">
         <v>10</v>
       </c>
-      <c r="BE27" s="70">
+      <c r="BE27" s="17">
         <v>9</v>
       </c>
+      <c r="BF27" s="19">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="I28" s="20"/>
     </row>
-    <row r="29" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C29" s="26" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="30" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
     </row>
-    <row r="32" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:58" x14ac:dyDescent="0.25">
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
     </row>
     <row r="33" spans="3:13" x14ac:dyDescent="0.25">
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="3:13" x14ac:dyDescent="0.25">
       <c r="C34" s="25"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="C2:BE2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:BE6"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>