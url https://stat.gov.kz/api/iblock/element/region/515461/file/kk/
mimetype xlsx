--- v0 (2026-09-14)
+++ v1 (2026-10-25)
@@ -3,106 +3,103 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1695" yWindow="-30" windowWidth="17475" windowHeight="7860"/>
+    <workbookView xWindow="180" yWindow="5160" windowWidth="17790" windowHeight="7140"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="103">
-[...1 lines deleted...]
-    <t>-</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="102">
+  <si>
+    <t>қаңтар</t>
+  </si>
+  <si>
+    <t>ақпан</t>
+  </si>
+  <si>
+    <t>наурыз</t>
+  </si>
+  <si>
+    <t>сәуір</t>
+  </si>
+  <si>
+    <t>мамыр</t>
+  </si>
+  <si>
+    <t>маусым</t>
+  </si>
+  <si>
+    <t>шілде</t>
+  </si>
+  <si>
+    <t>тамыз</t>
+  </si>
+  <si>
+    <t>қыркүйек</t>
+  </si>
+  <si>
+    <t>қазан</t>
+  </si>
+  <si>
+    <t>қараша</t>
+  </si>
+  <si>
+    <t>желтоқсан</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
-    <t>қаңтар</t>
-[...34 lines deleted...]
-  <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Костанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қ.ә.</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
@@ -125,51 +122,51 @@
   <si>
     <t xml:space="preserve">Қарасу </t>
   </si>
   <si>
     <t xml:space="preserve">Қостанай </t>
   </si>
   <si>
     <t xml:space="preserve">Меңдіқара </t>
   </si>
   <si>
     <t xml:space="preserve">Науырзым </t>
   </si>
   <si>
     <t xml:space="preserve">Сарыкөл </t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t xml:space="preserve">Ұзынкөл </t>
   </si>
   <si>
     <t xml:space="preserve">Федоров </t>
   </si>
   <si>
-    <t>Қазақстан Республикасының басқа өңірлеріне кеткендер саны</t>
+    <t>Қостанай облысы бойынша кеткендер саны</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>390000000</t>
   </si>
   <si>
     <t>391000000</t>
   </si>
   <si>
     <t>391600000</t>
   </si>
   <si>
     <t>392000000</t>
   </si>
   <si>
     <t>392400000</t>
   </si>
   <si>
     <t>393200000</t>
   </si>
   <si>
     <t>393400000</t>
   </si>
@@ -308,66 +305,66 @@
   <si>
     <t>t.krokhina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-» – құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>СКК коды - 613305</t>
-[...8 lines deleted...]
-    <t>Өңірлер бойынша тұрақты немесе ұзақ мерзімді тұру үшін басқа өңірге көшкен адамдар</t>
+    <t>СКК коды - 613308</t>
+  </si>
+  <si>
+    <t>Облыс ішіндегі көші-қон ауысуы - кеткендер</t>
+  </si>
+  <si>
+    <t>Сол әкімшілік аумақ шегіндегі басқа жерге кеткен адамдар</t>
+  </si>
+  <si>
+    <t>Есепті кезең ішінде аймақтан сол әкімшілік аумақ шегіндегі басқа жерге кеткен адамдар саны</t>
   </si>
   <si>
     <t>2022 жылдан</t>
   </si>
   <si>
-    <t>https://taldau.stat.gov.kz/kz/NewIndex/GetIndex/703898</t>
+    <t>https://taldau.stat.gov.kz/kz/NewIndex/GetIndex/703902</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -391,59 +388,59 @@
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -2430,229 +2427,230 @@
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1702">
     <cellStyle name="20% - Акцент1 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="15"/>
@@ -4636,4971 +4634,5024 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.krokhina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kz/NewIndex/GetIndex/703898" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4482&amp;year=2026&amp;name=10706&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.krokhina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kz/NewIndex/GetIndex/703902" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4482&amp;year=2026&amp;name=10706&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K26"/>
+  <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:B15"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" style="51" customWidth="1"/>
-[...192 lines deleted...]
-    <col min="16384" max="16384" width="9.140625" style="32" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="65" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="30"/>
+    <col min="4" max="4" width="9.85546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="255" width="9.140625" style="30"/>
+    <col min="256" max="256" width="42.28515625" style="30" customWidth="1"/>
+    <col min="257" max="257" width="97.7109375" style="30" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="30"/>
+    <col min="512" max="512" width="42.28515625" style="30" customWidth="1"/>
+    <col min="513" max="513" width="97.7109375" style="30" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="30"/>
+    <col min="768" max="768" width="42.28515625" style="30" customWidth="1"/>
+    <col min="769" max="769" width="97.7109375" style="30" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="30"/>
+    <col min="1024" max="1024" width="42.28515625" style="30" customWidth="1"/>
+    <col min="1025" max="1025" width="97.7109375" style="30" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="30"/>
+    <col min="1280" max="1280" width="42.28515625" style="30" customWidth="1"/>
+    <col min="1281" max="1281" width="97.7109375" style="30" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="30"/>
+    <col min="1536" max="1536" width="42.28515625" style="30" customWidth="1"/>
+    <col min="1537" max="1537" width="97.7109375" style="30" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="30"/>
+    <col min="1792" max="1792" width="42.28515625" style="30" customWidth="1"/>
+    <col min="1793" max="1793" width="97.7109375" style="30" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="30"/>
+    <col min="2048" max="2048" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2049" max="2049" width="97.7109375" style="30" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="30"/>
+    <col min="2304" max="2304" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2305" max="2305" width="97.7109375" style="30" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="30"/>
+    <col min="2560" max="2560" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2561" max="2561" width="97.7109375" style="30" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="30"/>
+    <col min="2816" max="2816" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2817" max="2817" width="97.7109375" style="30" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="30"/>
+    <col min="3072" max="3072" width="42.28515625" style="30" customWidth="1"/>
+    <col min="3073" max="3073" width="97.7109375" style="30" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="30"/>
+    <col min="3328" max="3328" width="42.28515625" style="30" customWidth="1"/>
+    <col min="3329" max="3329" width="97.7109375" style="30" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="30"/>
+    <col min="3584" max="3584" width="42.28515625" style="30" customWidth="1"/>
+    <col min="3585" max="3585" width="97.7109375" style="30" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="30"/>
+    <col min="3840" max="3840" width="42.28515625" style="30" customWidth="1"/>
+    <col min="3841" max="3841" width="97.7109375" style="30" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="30"/>
+    <col min="4096" max="4096" width="42.28515625" style="30" customWidth="1"/>
+    <col min="4097" max="4097" width="97.7109375" style="30" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="30"/>
+    <col min="4352" max="4352" width="42.28515625" style="30" customWidth="1"/>
+    <col min="4353" max="4353" width="97.7109375" style="30" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="30"/>
+    <col min="4608" max="4608" width="42.28515625" style="30" customWidth="1"/>
+    <col min="4609" max="4609" width="97.7109375" style="30" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="30"/>
+    <col min="4864" max="4864" width="42.28515625" style="30" customWidth="1"/>
+    <col min="4865" max="4865" width="97.7109375" style="30" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="30"/>
+    <col min="5120" max="5120" width="42.28515625" style="30" customWidth="1"/>
+    <col min="5121" max="5121" width="97.7109375" style="30" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="30"/>
+    <col min="5376" max="5376" width="42.28515625" style="30" customWidth="1"/>
+    <col min="5377" max="5377" width="97.7109375" style="30" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="30"/>
+    <col min="5632" max="5632" width="42.28515625" style="30" customWidth="1"/>
+    <col min="5633" max="5633" width="97.7109375" style="30" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="30"/>
+    <col min="5888" max="5888" width="42.28515625" style="30" customWidth="1"/>
+    <col min="5889" max="5889" width="97.7109375" style="30" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="30"/>
+    <col min="6144" max="6144" width="42.28515625" style="30" customWidth="1"/>
+    <col min="6145" max="6145" width="97.7109375" style="30" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="30"/>
+    <col min="6400" max="6400" width="42.28515625" style="30" customWidth="1"/>
+    <col min="6401" max="6401" width="97.7109375" style="30" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="30"/>
+    <col min="6656" max="6656" width="42.28515625" style="30" customWidth="1"/>
+    <col min="6657" max="6657" width="97.7109375" style="30" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="30"/>
+    <col min="6912" max="6912" width="42.28515625" style="30" customWidth="1"/>
+    <col min="6913" max="6913" width="97.7109375" style="30" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="30"/>
+    <col min="7168" max="7168" width="42.28515625" style="30" customWidth="1"/>
+    <col min="7169" max="7169" width="97.7109375" style="30" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="30"/>
+    <col min="7424" max="7424" width="42.28515625" style="30" customWidth="1"/>
+    <col min="7425" max="7425" width="97.7109375" style="30" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="30"/>
+    <col min="7680" max="7680" width="42.28515625" style="30" customWidth="1"/>
+    <col min="7681" max="7681" width="97.7109375" style="30" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="30"/>
+    <col min="7936" max="7936" width="42.28515625" style="30" customWidth="1"/>
+    <col min="7937" max="7937" width="97.7109375" style="30" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="30"/>
+    <col min="8192" max="8192" width="42.28515625" style="30" customWidth="1"/>
+    <col min="8193" max="8193" width="97.7109375" style="30" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="30"/>
+    <col min="8448" max="8448" width="42.28515625" style="30" customWidth="1"/>
+    <col min="8449" max="8449" width="97.7109375" style="30" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="30"/>
+    <col min="8704" max="8704" width="42.28515625" style="30" customWidth="1"/>
+    <col min="8705" max="8705" width="97.7109375" style="30" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="30"/>
+    <col min="8960" max="8960" width="42.28515625" style="30" customWidth="1"/>
+    <col min="8961" max="8961" width="97.7109375" style="30" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="30"/>
+    <col min="9216" max="9216" width="42.28515625" style="30" customWidth="1"/>
+    <col min="9217" max="9217" width="97.7109375" style="30" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="30"/>
+    <col min="9472" max="9472" width="42.28515625" style="30" customWidth="1"/>
+    <col min="9473" max="9473" width="97.7109375" style="30" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="30"/>
+    <col min="9728" max="9728" width="42.28515625" style="30" customWidth="1"/>
+    <col min="9729" max="9729" width="97.7109375" style="30" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="30"/>
+    <col min="9984" max="9984" width="42.28515625" style="30" customWidth="1"/>
+    <col min="9985" max="9985" width="97.7109375" style="30" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="30"/>
+    <col min="10240" max="10240" width="42.28515625" style="30" customWidth="1"/>
+    <col min="10241" max="10241" width="97.7109375" style="30" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="30"/>
+    <col min="10496" max="10496" width="42.28515625" style="30" customWidth="1"/>
+    <col min="10497" max="10497" width="97.7109375" style="30" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="30"/>
+    <col min="10752" max="10752" width="42.28515625" style="30" customWidth="1"/>
+    <col min="10753" max="10753" width="97.7109375" style="30" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="30"/>
+    <col min="11008" max="11008" width="42.28515625" style="30" customWidth="1"/>
+    <col min="11009" max="11009" width="97.7109375" style="30" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="30"/>
+    <col min="11264" max="11264" width="42.28515625" style="30" customWidth="1"/>
+    <col min="11265" max="11265" width="97.7109375" style="30" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="30"/>
+    <col min="11520" max="11520" width="42.28515625" style="30" customWidth="1"/>
+    <col min="11521" max="11521" width="97.7109375" style="30" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="30"/>
+    <col min="11776" max="11776" width="42.28515625" style="30" customWidth="1"/>
+    <col min="11777" max="11777" width="97.7109375" style="30" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="30"/>
+    <col min="12032" max="12032" width="42.28515625" style="30" customWidth="1"/>
+    <col min="12033" max="12033" width="97.7109375" style="30" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="30"/>
+    <col min="12288" max="12288" width="42.28515625" style="30" customWidth="1"/>
+    <col min="12289" max="12289" width="97.7109375" style="30" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="30"/>
+    <col min="12544" max="12544" width="42.28515625" style="30" customWidth="1"/>
+    <col min="12545" max="12545" width="97.7109375" style="30" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="30"/>
+    <col min="12800" max="12800" width="42.28515625" style="30" customWidth="1"/>
+    <col min="12801" max="12801" width="97.7109375" style="30" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="30"/>
+    <col min="13056" max="13056" width="42.28515625" style="30" customWidth="1"/>
+    <col min="13057" max="13057" width="97.7109375" style="30" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="30"/>
+    <col min="13312" max="13312" width="42.28515625" style="30" customWidth="1"/>
+    <col min="13313" max="13313" width="97.7109375" style="30" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="30"/>
+    <col min="13568" max="13568" width="42.28515625" style="30" customWidth="1"/>
+    <col min="13569" max="13569" width="97.7109375" style="30" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="30"/>
+    <col min="13824" max="13824" width="42.28515625" style="30" customWidth="1"/>
+    <col min="13825" max="13825" width="97.7109375" style="30" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="30"/>
+    <col min="14080" max="14080" width="42.28515625" style="30" customWidth="1"/>
+    <col min="14081" max="14081" width="97.7109375" style="30" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="30"/>
+    <col min="14336" max="14336" width="42.28515625" style="30" customWidth="1"/>
+    <col min="14337" max="14337" width="97.7109375" style="30" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="30"/>
+    <col min="14592" max="14592" width="42.28515625" style="30" customWidth="1"/>
+    <col min="14593" max="14593" width="97.7109375" style="30" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="30"/>
+    <col min="14848" max="14848" width="42.28515625" style="30" customWidth="1"/>
+    <col min="14849" max="14849" width="97.7109375" style="30" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="30"/>
+    <col min="15104" max="15104" width="42.28515625" style="30" customWidth="1"/>
+    <col min="15105" max="15105" width="97.7109375" style="30" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="30"/>
+    <col min="15360" max="15360" width="42.28515625" style="30" customWidth="1"/>
+    <col min="15361" max="15361" width="97.7109375" style="30" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="30"/>
+    <col min="15616" max="15616" width="42.28515625" style="30" customWidth="1"/>
+    <col min="15617" max="15617" width="97.7109375" style="30" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="30"/>
+    <col min="15872" max="15872" width="42.28515625" style="30" customWidth="1"/>
+    <col min="15873" max="15873" width="97.7109375" style="30" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="30"/>
+    <col min="16128" max="16128" width="42.28515625" style="30" customWidth="1"/>
+    <col min="16129" max="16129" width="97.7109375" style="30" customWidth="1"/>
+    <col min="16130" max="16383" width="9.140625" style="30"/>
+    <col min="16384" max="16384" width="9.140625" style="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B1" s="31"/>
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A1" s="29"/>
+      <c r="B1" s="53"/>
     </row>
-    <row r="2" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="33" t="s">
+    <row r="2" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="54">
+        <v>613308</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="34">
-        <v>613305</v>
+      <c r="B3" s="55" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="33" t="s">
+    <row r="4" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B4" s="55" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="55" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="56" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>62</v>
+    <row r="8" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>66</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>98</v>
+    <row r="9" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>99</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="36" t="s">
+    <row r="10" spans="1:12" s="32" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="59" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="33"/>
+    </row>
+    <row r="12" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="33"/>
+    </row>
+    <row r="13" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="33"/>
+    </row>
+    <row r="14" spans="1:12" s="32" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" s="33"/>
+    </row>
+    <row r="15" spans="1:12" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="60" t="s">
         <v>101</v>
       </c>
+      <c r="L15" s="33"/>
     </row>
-    <row r="7" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B16" s="70">
+        <v>46307</v>
+      </c>
+      <c r="L16" s="34"/>
     </row>
-    <row r="8" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="70">
+        <v>46336</v>
+      </c>
+      <c r="L17" s="35"/>
     </row>
-    <row r="9" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="L18" s="34"/>
     </row>
-    <row r="10" spans="1:11" s="35" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      </c>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>84</v>
+      </c>
+      <c r="L19" s="35"/>
     </row>
-    <row r="11" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="K11" s="38"/>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="L20" s="34"/>
     </row>
-    <row r="12" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="K12" s="38"/>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A21" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="35"/>
     </row>
-    <row r="13" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="K13" s="38"/>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="39"/>
+      <c r="B22" s="64"/>
     </row>
-    <row r="14" spans="1:11" s="35" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="K14" s="38"/>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L23" s="35"/>
     </row>
-    <row r="15" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="K15" s="38"/>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L24" s="34"/>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="K16" s="42"/>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L25" s="35"/>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
-[...58 lines deleted...]
-      <c r="K26" s="42"/>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="L26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.28515625" style="53" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="54"/>
+    <col min="1" max="1" width="3.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="49.28515625" style="42" customWidth="1"/>
+    <col min="3" max="3" width="72.28515625" style="42" customWidth="1"/>
+    <col min="4" max="4" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="43"/>
+    <col min="257" max="257" width="4.5703125" style="43" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="43" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="43"/>
+    <col min="260" max="260" width="51.7109375" style="43" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="43"/>
+    <col min="513" max="513" width="4.5703125" style="43" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="43" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="43"/>
+    <col min="516" max="516" width="51.7109375" style="43" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="43"/>
+    <col min="769" max="769" width="4.5703125" style="43" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="43" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="43"/>
+    <col min="772" max="772" width="51.7109375" style="43" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="43"/>
+    <col min="1025" max="1025" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="43"/>
+    <col min="1028" max="1028" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="43"/>
+    <col min="1281" max="1281" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="43"/>
+    <col min="1284" max="1284" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="43"/>
+    <col min="1537" max="1537" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="43"/>
+    <col min="1540" max="1540" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="43"/>
+    <col min="1793" max="1793" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="43"/>
+    <col min="1796" max="1796" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="43"/>
+    <col min="2049" max="2049" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="43"/>
+    <col min="2052" max="2052" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="43"/>
+    <col min="2305" max="2305" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="43"/>
+    <col min="2308" max="2308" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="43"/>
+    <col min="2561" max="2561" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="43"/>
+    <col min="2564" max="2564" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="43"/>
+    <col min="2817" max="2817" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="43"/>
+    <col min="2820" max="2820" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="43"/>
+    <col min="3073" max="3073" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="43"/>
+    <col min="3076" max="3076" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="43"/>
+    <col min="3329" max="3329" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="43"/>
+    <col min="3332" max="3332" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="43"/>
+    <col min="3585" max="3585" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="43"/>
+    <col min="3588" max="3588" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="43"/>
+    <col min="3841" max="3841" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="43"/>
+    <col min="3844" max="3844" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="43"/>
+    <col min="4097" max="4097" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="43"/>
+    <col min="4100" max="4100" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="43"/>
+    <col min="4353" max="4353" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="43"/>
+    <col min="4356" max="4356" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="43"/>
+    <col min="4609" max="4609" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="43"/>
+    <col min="4612" max="4612" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="43"/>
+    <col min="4865" max="4865" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="43"/>
+    <col min="4868" max="4868" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="43"/>
+    <col min="5121" max="5121" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="43"/>
+    <col min="5124" max="5124" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="43"/>
+    <col min="5377" max="5377" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="43"/>
+    <col min="5380" max="5380" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="43"/>
+    <col min="5633" max="5633" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="43"/>
+    <col min="5636" max="5636" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="43"/>
+    <col min="5889" max="5889" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="43"/>
+    <col min="5892" max="5892" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="43"/>
+    <col min="6145" max="6145" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="43"/>
+    <col min="6148" max="6148" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="43"/>
+    <col min="6401" max="6401" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="43"/>
+    <col min="6404" max="6404" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="43"/>
+    <col min="6657" max="6657" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="43"/>
+    <col min="6660" max="6660" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="43"/>
+    <col min="6913" max="6913" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="43"/>
+    <col min="6916" max="6916" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="43"/>
+    <col min="7169" max="7169" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="43"/>
+    <col min="7172" max="7172" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="43"/>
+    <col min="7425" max="7425" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="43"/>
+    <col min="7428" max="7428" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="43"/>
+    <col min="7681" max="7681" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="43"/>
+    <col min="7684" max="7684" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="43"/>
+    <col min="7937" max="7937" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="43"/>
+    <col min="7940" max="7940" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="43"/>
+    <col min="8193" max="8193" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="43"/>
+    <col min="8196" max="8196" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="43"/>
+    <col min="8449" max="8449" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="43"/>
+    <col min="8452" max="8452" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="43"/>
+    <col min="8705" max="8705" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="43"/>
+    <col min="8708" max="8708" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="43"/>
+    <col min="8961" max="8961" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="43"/>
+    <col min="8964" max="8964" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="43"/>
+    <col min="9217" max="9217" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="43"/>
+    <col min="9220" max="9220" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="43"/>
+    <col min="9473" max="9473" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="43"/>
+    <col min="9476" max="9476" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="43"/>
+    <col min="9729" max="9729" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="43"/>
+    <col min="9732" max="9732" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="43"/>
+    <col min="9985" max="9985" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="43"/>
+    <col min="9988" max="9988" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="43"/>
+    <col min="10241" max="10241" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="43"/>
+    <col min="10244" max="10244" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="43"/>
+    <col min="10497" max="10497" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="43"/>
+    <col min="10500" max="10500" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="43"/>
+    <col min="10753" max="10753" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="43"/>
+    <col min="10756" max="10756" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="43"/>
+    <col min="11009" max="11009" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="43"/>
+    <col min="11012" max="11012" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="43"/>
+    <col min="11265" max="11265" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="43"/>
+    <col min="11268" max="11268" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="43"/>
+    <col min="11521" max="11521" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="43"/>
+    <col min="11524" max="11524" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="43"/>
+    <col min="11777" max="11777" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="43"/>
+    <col min="11780" max="11780" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="43"/>
+    <col min="12033" max="12033" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="43"/>
+    <col min="12036" max="12036" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="43"/>
+    <col min="12289" max="12289" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="43"/>
+    <col min="12292" max="12292" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="43"/>
+    <col min="12545" max="12545" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="43"/>
+    <col min="12548" max="12548" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="43"/>
+    <col min="12801" max="12801" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="43"/>
+    <col min="12804" max="12804" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="43"/>
+    <col min="13057" max="13057" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="43"/>
+    <col min="13060" max="13060" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="43"/>
+    <col min="13313" max="13313" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="43"/>
+    <col min="13316" max="13316" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="43"/>
+    <col min="13569" max="13569" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="43"/>
+    <col min="13572" max="13572" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="43"/>
+    <col min="13825" max="13825" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="43"/>
+    <col min="13828" max="13828" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="43"/>
+    <col min="14081" max="14081" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="43"/>
+    <col min="14084" max="14084" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="43"/>
+    <col min="14337" max="14337" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="43"/>
+    <col min="14340" max="14340" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="43"/>
+    <col min="14593" max="14593" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="43"/>
+    <col min="14596" max="14596" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="43"/>
+    <col min="14849" max="14849" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="43"/>
+    <col min="14852" max="14852" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="43"/>
+    <col min="15105" max="15105" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="43"/>
+    <col min="15108" max="15108" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="43"/>
+    <col min="15361" max="15361" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="43"/>
+    <col min="15364" max="15364" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="43"/>
+    <col min="15617" max="15617" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="43"/>
+    <col min="15620" max="15620" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="43"/>
+    <col min="15873" max="15873" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="43"/>
+    <col min="15876" max="15876" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="43"/>
+    <col min="16129" max="16129" width="4.5703125" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="43" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="43"/>
+    <col min="16132" max="16132" width="51.7109375" style="43" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="52"/>
-[...1 lines deleted...]
-      <c r="C1" s="52"/>
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="52"/>
-[...1 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A3" s="52"/>
-[...1 lines deleted...]
-      <c r="C3" s="55"/>
+      <c r="A3" s="41"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="52"/>
-[...1 lines deleted...]
-      <c r="D4" s="56"/>
+      <c r="A4" s="41"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="45"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="52"/>
-[...3 lines deleted...]
-      <c r="C5" s="55"/>
+      <c r="A5" s="41"/>
+      <c r="B5" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" s="44"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="52"/>
-[...3 lines deleted...]
-      <c r="C6" s="55"/>
+      <c r="A6" s="41"/>
+      <c r="B6" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="C6" s="44"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="52"/>
-[...3 lines deleted...]
-      <c r="C7" s="55"/>
+      <c r="A7" s="41"/>
+      <c r="B7" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="C7" s="44"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="52"/>
-[...3 lines deleted...]
-      <c r="C8" s="55"/>
+      <c r="A8" s="41"/>
+      <c r="B8" s="46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C8" s="44"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="52"/>
-[...3 lines deleted...]
-      <c r="C9" s="55"/>
+      <c r="A9" s="41"/>
+      <c r="B9" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="C9" s="44"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="52"/>
-[...2 lines deleted...]
-      <c r="D10" s="59"/>
+      <c r="A10" s="41"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="48"/>
     </row>
     <row r="11" spans="1:4" ht="51" x14ac:dyDescent="0.2">
-      <c r="A11" s="52"/>
-[...4 lines deleted...]
-      <c r="D11" s="59"/>
+      <c r="A11" s="41"/>
+      <c r="B11" s="49" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" s="44"/>
+      <c r="D11" s="48"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="52"/>
-[...2 lines deleted...]
-      <c r="D12" s="59"/>
+      <c r="A12" s="41"/>
+      <c r="B12" s="47"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="48"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="52"/>
-[...2 lines deleted...]
-      <c r="D13" s="59"/>
+      <c r="A13" s="41"/>
+      <c r="B13" s="47"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="48"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B14" s="61" t="s">
-[...3 lines deleted...]
-      <c r="D14" s="62"/>
+      <c r="B14" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B15" s="56"/>
-      <c r="D15" s="56"/>
+      <c r="B15" s="45"/>
+      <c r="D15" s="45"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="63"/>
-[...2 lines deleted...]
-      <c r="D19" s="63"/>
+      <c r="A19" s="52"/>
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.28999999999999998" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AR1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BE7" sqref="BE7:BE27"/>
+      <pane xSplit="2" topLeftCell="AT1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B4" sqref="B4:B5"/>
+      <selection pane="topRight" activeCell="BF7" sqref="BF7:BF27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="16" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="40" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="10.42578125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" style="17" customWidth="1"/>
+    <col min="3" max="10" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="11" max="11" width="8.28515625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="12" max="13" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="14" max="14" width="8.85546875" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="15" max="15" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="16" max="17" width="8.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="18" max="26" width="9.140625" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
+    <col min="28" max="38" width="0" style="17" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="39" max="39" width="9.140625" style="17" collapsed="1"/>
+    <col min="40" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...60 lines deleted...]
-      <c r="BE2" s="70"/>
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="C2" s="71" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+      <c r="AC2" s="71"/>
+      <c r="AD2" s="71"/>
+      <c r="AE2" s="71"/>
+      <c r="AF2" s="71"/>
+      <c r="AG2" s="71"/>
+      <c r="AH2" s="71"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
+      <c r="AL2" s="71"/>
+      <c r="AM2" s="71"/>
+      <c r="AN2" s="71"/>
+      <c r="AO2" s="71"/>
+      <c r="AP2" s="71"/>
+      <c r="AQ2" s="71"/>
+      <c r="AR2" s="71"/>
+      <c r="AS2" s="71"/>
+      <c r="AT2" s="71"/>
+      <c r="AU2" s="71"/>
+      <c r="AV2" s="71"/>
+      <c r="AW2" s="71"/>
+      <c r="AX2" s="71"/>
+      <c r="AY2" s="71"/>
+      <c r="AZ2" s="71"/>
+      <c r="BA2" s="71"/>
+      <c r="BB2" s="71"/>
+      <c r="BC2" s="71"/>
+      <c r="BD2" s="71"/>
+      <c r="BE2" s="71"/>
+      <c r="BF2" s="71"/>
     </row>
-    <row r="3" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
-      <c r="Y3" s="4"/>
       <c r="AC3" s="4"/>
-      <c r="AH3" s="21"/>
-      <c r="BE3" s="21" t="s">
+      <c r="BF3" s="21" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="77"/>
+      <c r="C4" s="79">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79">
+        <v>2023</v>
+      </c>
+      <c r="P4" s="79"/>
+      <c r="Q4" s="79"/>
+      <c r="R4" s="79"/>
+      <c r="S4" s="79"/>
+      <c r="T4" s="79"/>
+      <c r="U4" s="79"/>
+      <c r="V4" s="79"/>
+      <c r="W4" s="79"/>
+      <c r="X4" s="79"/>
+      <c r="Y4" s="79"/>
+      <c r="Z4" s="79"/>
+      <c r="AA4" s="72">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="72"/>
+      <c r="AM4" s="72">
+        <v>2025</v>
+      </c>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="72"/>
+      <c r="AQ4" s="72"/>
+      <c r="AR4" s="72"/>
+      <c r="AS4" s="72"/>
+      <c r="AT4" s="72"/>
+      <c r="AU4" s="72"/>
+      <c r="AV4" s="72"/>
+      <c r="AW4" s="72"/>
+      <c r="AX4" s="76"/>
+      <c r="AY4" s="72">
+        <v>2026</v>
+      </c>
+      <c r="AZ4" s="72"/>
+      <c r="BA4" s="72"/>
+      <c r="BB4" s="72"/>
+      <c r="BC4" s="72"/>
+      <c r="BD4" s="72"/>
+      <c r="BE4" s="72"/>
+      <c r="BF4" s="72"/>
+    </row>
+    <row r="5" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="75"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="6" t="s">
         <v>1</v>
       </c>
+      <c r="E5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="O5" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="R5" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="S5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="T5" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="U5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="V5" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="W5" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="X5" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y5" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF5" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH5" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI5" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ5" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK5" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="AM5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO5" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="AP5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="AR5" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="AT5" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU5" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="AV5" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW5" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="AY5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA5" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="BB5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="BC5" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="BD5" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="BE5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="BF5" s="20" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="4" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="73" t="s">
+    <row r="6" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C6" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+      <c r="X6" s="73"/>
+      <c r="Y6" s="73"/>
+      <c r="Z6" s="73"/>
+      <c r="AA6" s="73"/>
+      <c r="AB6" s="73"/>
+      <c r="AC6" s="73"/>
+      <c r="AD6" s="73"/>
+      <c r="AE6" s="73"/>
+      <c r="AF6" s="73"/>
+      <c r="AG6" s="73"/>
+      <c r="AH6" s="73"/>
+      <c r="AI6" s="73"/>
+      <c r="AJ6" s="73"/>
+      <c r="AK6" s="73"/>
+      <c r="AL6" s="73"/>
+      <c r="AM6" s="73"/>
+      <c r="AN6" s="73"/>
+      <c r="AO6" s="73"/>
+      <c r="AP6" s="73"/>
+      <c r="AQ6" s="73"/>
+      <c r="AR6" s="73"/>
+      <c r="AS6" s="73"/>
+      <c r="AT6" s="73"/>
+      <c r="AU6" s="73"/>
+      <c r="AV6" s="73"/>
+      <c r="AW6" s="73"/>
+      <c r="AX6" s="73"/>
+      <c r="AY6" s="73"/>
+      <c r="AZ6" s="73"/>
+      <c r="BA6" s="73"/>
+      <c r="BB6" s="73"/>
+      <c r="BC6" s="73"/>
+      <c r="BD6" s="73"/>
+      <c r="BE6" s="73"/>
+      <c r="BF6" s="73"/>
+    </row>
+    <row r="7" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="76"/>
-[...64 lines deleted...]
-      <c r="BE4" s="71"/>
+      <c r="B7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1305</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1442</v>
+      </c>
+      <c r="E7" s="11">
+        <v>1134</v>
+      </c>
+      <c r="F7" s="11">
+        <v>1540</v>
+      </c>
+      <c r="G7" s="11">
+        <v>1743</v>
+      </c>
+      <c r="H7" s="12">
+        <v>1728</v>
+      </c>
+      <c r="I7" s="12">
+        <v>1634</v>
+      </c>
+      <c r="J7" s="11">
+        <v>1684</v>
+      </c>
+      <c r="K7" s="12">
+        <v>1868</v>
+      </c>
+      <c r="L7" s="11">
+        <v>1991</v>
+      </c>
+      <c r="M7" s="11">
+        <v>2161</v>
+      </c>
+      <c r="N7" s="12">
+        <v>1320</v>
+      </c>
+      <c r="O7" s="12">
+        <v>1505</v>
+      </c>
+      <c r="P7" s="12">
+        <v>704</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>1146</v>
+      </c>
+      <c r="R7" s="12">
+        <v>1500</v>
+      </c>
+      <c r="S7" s="11">
+        <v>1684</v>
+      </c>
+      <c r="T7" s="11">
+        <v>2265</v>
+      </c>
+      <c r="U7" s="12">
+        <v>2421</v>
+      </c>
+      <c r="V7" s="11">
+        <v>2984</v>
+      </c>
+      <c r="W7" s="11">
+        <v>1782</v>
+      </c>
+      <c r="X7" s="11">
+        <v>2581</v>
+      </c>
+      <c r="Y7" s="12">
+        <v>1722</v>
+      </c>
+      <c r="Z7" s="11">
+        <v>1895</v>
+      </c>
+      <c r="AA7" s="11">
+        <v>2425</v>
+      </c>
+      <c r="AB7" s="11">
+        <v>1981</v>
+      </c>
+      <c r="AC7" s="11">
+        <v>1866</v>
+      </c>
+      <c r="AD7" s="12">
+        <v>2070</v>
+      </c>
+      <c r="AE7" s="12">
+        <v>2221</v>
+      </c>
+      <c r="AF7" s="12">
+        <v>2307</v>
+      </c>
+      <c r="AG7" s="11">
+        <v>2494</v>
+      </c>
+      <c r="AH7" s="12">
+        <v>2380</v>
+      </c>
+      <c r="AI7" s="11">
+        <v>2769</v>
+      </c>
+      <c r="AJ7" s="11">
+        <v>3146</v>
+      </c>
+      <c r="AK7" s="12">
+        <v>2976</v>
+      </c>
+      <c r="AL7" s="11">
+        <v>2454</v>
+      </c>
+      <c r="AM7" s="11">
+        <v>2785</v>
+      </c>
+      <c r="AN7" s="11">
+        <v>2578</v>
+      </c>
+      <c r="AO7" s="11">
+        <v>1960</v>
+      </c>
+      <c r="AP7" s="11">
+        <v>2585</v>
+      </c>
+      <c r="AQ7" s="11">
+        <v>2453</v>
+      </c>
+      <c r="AR7" s="12">
+        <v>2709</v>
+      </c>
+      <c r="AS7" s="11">
+        <v>2952</v>
+      </c>
+      <c r="AT7" s="11">
+        <v>2974</v>
+      </c>
+      <c r="AU7" s="11">
+        <v>3154</v>
+      </c>
+      <c r="AV7" s="11">
+        <v>2675</v>
+      </c>
+      <c r="AW7" s="12">
+        <v>2444</v>
+      </c>
+      <c r="AX7" s="11">
+        <v>2280</v>
+      </c>
+      <c r="AY7" s="11">
+        <v>2634</v>
+      </c>
+      <c r="AZ7" s="24">
+        <v>2458</v>
+      </c>
+      <c r="BA7" s="11">
+        <v>2563</v>
+      </c>
+      <c r="BB7" s="11">
+        <v>2565</v>
+      </c>
+      <c r="BC7" s="25">
+        <v>1960</v>
+      </c>
+      <c r="BD7" s="11">
+        <v>2817</v>
+      </c>
+      <c r="BE7" s="66">
+        <v>2735</v>
+      </c>
+      <c r="BF7" s="68">
+        <v>3251</v>
+      </c>
     </row>
-    <row r="5" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...228 lines deleted...]
-      <c r="A7" s="28" t="s">
+    <row r="8" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B8" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="11">
-[...171 lines deleted...]
-      </c>
       <c r="C8" s="11">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="D8" s="11">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="E8" s="11">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F8" s="11">
+        <v>243</v>
+      </c>
+      <c r="G8" s="11">
+        <v>267</v>
+      </c>
+      <c r="H8" s="12">
+        <v>250</v>
+      </c>
+      <c r="I8" s="12">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
       <c r="J8" s="11">
         <v>285</v>
       </c>
       <c r="K8" s="12">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="L8" s="11">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M8" s="11">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="N8" s="12">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="O8" s="12">
-        <v>239</v>
+        <v>303</v>
       </c>
       <c r="P8" s="12">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="Q8" s="12">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="R8" s="12">
-        <v>189</v>
+        <v>274</v>
       </c>
       <c r="S8" s="11">
-        <v>234</v>
+        <v>341</v>
       </c>
       <c r="T8" s="11">
+        <v>380</v>
+      </c>
+      <c r="U8" s="12">
+        <v>326</v>
+      </c>
+      <c r="V8" s="12">
+        <v>522</v>
+      </c>
+      <c r="W8" s="11">
+        <v>318</v>
+      </c>
+      <c r="X8" s="11">
+        <v>426</v>
+      </c>
+      <c r="Y8" s="12">
+        <v>274</v>
+      </c>
+      <c r="Z8" s="11">
+        <v>309</v>
+      </c>
+      <c r="AA8" s="12">
+        <v>380</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>366</v>
+      </c>
+      <c r="AC8" s="12">
+        <v>367</v>
+      </c>
+      <c r="AD8" s="12">
+        <v>423</v>
+      </c>
+      <c r="AE8" s="12">
+        <v>428</v>
+      </c>
+      <c r="AF8" s="12">
         <v>409</v>
       </c>
-      <c r="U8" s="11">
-[...34 lines deleted...]
-      </c>
       <c r="AG8" s="11">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="AH8" s="12">
-        <v>418</v>
+        <v>378</v>
       </c>
       <c r="AI8" s="11">
+        <v>510</v>
+      </c>
+      <c r="AJ8" s="11">
+        <v>543</v>
+      </c>
+      <c r="AK8" s="12">
+        <v>551</v>
+      </c>
+      <c r="AL8" s="11">
+        <v>396</v>
+      </c>
+      <c r="AM8" s="11">
+        <v>495</v>
+      </c>
+      <c r="AN8" s="11">
+        <v>496</v>
+      </c>
+      <c r="AO8" s="12">
+        <v>355</v>
+      </c>
+      <c r="AP8" s="11">
+        <v>514</v>
+      </c>
+      <c r="AQ8" s="11">
+        <v>485</v>
+      </c>
+      <c r="AR8" s="12">
+        <v>502</v>
+      </c>
+      <c r="AS8" s="11">
         <v>591</v>
       </c>
-      <c r="AJ8" s="11">
-[...28 lines deleted...]
-      </c>
       <c r="AT8" s="11">
-        <v>675</v>
+        <v>514</v>
       </c>
       <c r="AU8" s="11">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="AV8" s="11">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="AW8" s="12">
-        <v>478</v>
+        <v>453</v>
       </c>
       <c r="AX8" s="11">
-        <v>528</v>
+        <v>427</v>
       </c>
       <c r="AY8" s="11">
-        <v>599</v>
+        <v>516</v>
       </c>
       <c r="AZ8" s="12">
-        <v>539</v>
+        <v>515</v>
       </c>
       <c r="BA8" s="11">
-        <v>631</v>
+        <v>609</v>
       </c>
       <c r="BB8" s="11">
-        <v>464</v>
+        <v>564</v>
       </c>
       <c r="BC8" s="11">
         <v>441</v>
       </c>
       <c r="BD8" s="11">
-        <v>566</v>
+        <v>537</v>
       </c>
       <c r="BE8" s="67">
-        <v>554</v>
+        <v>592</v>
+      </c>
+      <c r="BF8" s="68">
+        <v>663</v>
       </c>
     </row>
-    <row r="9" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="9" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>39</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C9" s="11">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="D9" s="11">
-        <v>125</v>
+        <v>71</v>
       </c>
       <c r="E9" s="11">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="F9" s="11">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="G9" s="11">
+        <v>176</v>
+      </c>
+      <c r="H9" s="12">
+        <v>87</v>
+      </c>
+      <c r="I9" s="12">
+        <v>91</v>
+      </c>
+      <c r="J9" s="11">
+        <v>62</v>
+      </c>
+      <c r="K9" s="12">
+        <v>76</v>
+      </c>
+      <c r="L9" s="11">
+        <v>130</v>
+      </c>
+      <c r="M9" s="11">
+        <v>109</v>
+      </c>
+      <c r="N9" s="12">
+        <v>53</v>
+      </c>
+      <c r="O9" s="12">
+        <v>66</v>
+      </c>
+      <c r="P9" s="12">
+        <v>27</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>67</v>
+      </c>
+      <c r="R9" s="12">
+        <v>70</v>
+      </c>
+      <c r="S9" s="11">
+        <v>120</v>
+      </c>
+      <c r="T9" s="11">
+        <v>129</v>
+      </c>
+      <c r="U9" s="12">
+        <v>136</v>
+      </c>
+      <c r="V9" s="12">
+        <v>109</v>
+      </c>
+      <c r="W9" s="11">
         <v>83</v>
       </c>
-      <c r="H9" s="12">
-[...11 lines deleted...]
-      <c r="L9" s="11">
+      <c r="X9" s="11">
+        <v>121</v>
+      </c>
+      <c r="Y9" s="12">
+        <v>51</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>99</v>
+      </c>
+      <c r="AA9" s="12">
         <v>136</v>
       </c>
-      <c r="M9" s="11">
-[...43 lines deleted...]
-      </c>
       <c r="AB9" s="11">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="AC9" s="12">
-        <v>128</v>
+        <v>61</v>
       </c>
       <c r="AD9" s="12">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="AE9" s="12">
-        <v>135</v>
+        <v>161</v>
       </c>
       <c r="AF9" s="12">
         <v>158</v>
       </c>
       <c r="AG9" s="11">
-        <v>208</v>
+        <v>144</v>
       </c>
       <c r="AH9" s="12">
-        <v>179</v>
+        <v>142</v>
       </c>
       <c r="AI9" s="11">
-        <v>217</v>
+        <v>130</v>
       </c>
       <c r="AJ9" s="11">
-        <v>230</v>
+        <v>147</v>
       </c>
       <c r="AK9" s="12">
-        <v>180</v>
+        <v>141</v>
       </c>
       <c r="AL9" s="11">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="AM9" s="11">
-        <v>191</v>
+        <v>130</v>
       </c>
       <c r="AN9" s="11">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="AO9" s="12">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="AP9" s="11">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="AQ9" s="11">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="AR9" s="12">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="AS9" s="11">
-        <v>184</v>
+        <v>109</v>
       </c>
       <c r="AT9" s="11">
-        <v>244</v>
+        <v>153</v>
       </c>
       <c r="AU9" s="11">
-        <v>233</v>
+        <v>141</v>
       </c>
       <c r="AV9" s="11">
-        <v>182</v>
+        <v>107</v>
       </c>
       <c r="AW9" s="12">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="AX9" s="11">
         <v>112</v>
       </c>
       <c r="AY9" s="11">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="AZ9" s="12">
-        <v>141</v>
+        <v>97</v>
       </c>
       <c r="BA9" s="11">
-        <v>154</v>
+        <v>127</v>
       </c>
       <c r="BB9" s="11">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="BC9" s="11">
+        <v>78</v>
+      </c>
+      <c r="BD9" s="11">
+        <v>101</v>
+      </c>
+      <c r="BE9" s="67">
+        <v>130</v>
+      </c>
+      <c r="BF9" s="68">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="11">
+        <v>41</v>
+      </c>
+      <c r="D10" s="11">
+        <v>54</v>
+      </c>
+      <c r="E10" s="11">
+        <v>53</v>
+      </c>
+      <c r="F10" s="11">
+        <v>45</v>
+      </c>
+      <c r="G10" s="11">
+        <v>67</v>
+      </c>
+      <c r="H10" s="12">
+        <v>61</v>
+      </c>
+      <c r="I10" s="12">
+        <v>50</v>
+      </c>
+      <c r="J10" s="11">
+        <v>48</v>
+      </c>
+      <c r="K10" s="12">
+        <v>93</v>
+      </c>
+      <c r="L10" s="11">
+        <v>41</v>
+      </c>
+      <c r="M10" s="11">
+        <v>57</v>
+      </c>
+      <c r="N10" s="12">
+        <v>36</v>
+      </c>
+      <c r="O10" s="12">
+        <v>40</v>
+      </c>
+      <c r="P10" s="12">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>32</v>
+      </c>
+      <c r="R10" s="12">
+        <v>40</v>
+      </c>
+      <c r="S10" s="11">
+        <v>37</v>
+      </c>
+      <c r="T10" s="11">
+        <v>63</v>
+      </c>
+      <c r="U10" s="12">
+        <v>69</v>
+      </c>
+      <c r="V10" s="12">
+        <v>89</v>
+      </c>
+      <c r="W10" s="11">
+        <v>35</v>
+      </c>
+      <c r="X10" s="11">
+        <v>51</v>
+      </c>
+      <c r="Y10" s="12">
+        <v>56</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>57</v>
+      </c>
+      <c r="AA10" s="12">
+        <v>63</v>
+      </c>
+      <c r="AB10" s="11">
+        <v>56</v>
+      </c>
+      <c r="AC10" s="12">
+        <v>60</v>
+      </c>
+      <c r="AD10" s="12">
+        <v>57</v>
+      </c>
+      <c r="AE10" s="12">
+        <v>78</v>
+      </c>
+      <c r="AF10" s="12">
+        <v>44</v>
+      </c>
+      <c r="AG10" s="11">
+        <v>63</v>
+      </c>
+      <c r="AH10" s="12">
+        <v>54</v>
+      </c>
+      <c r="AI10" s="11">
+        <v>74</v>
+      </c>
+      <c r="AJ10" s="11">
+        <v>82</v>
+      </c>
+      <c r="AK10" s="12">
+        <v>81</v>
+      </c>
+      <c r="AL10" s="11">
+        <v>85</v>
+      </c>
+      <c r="AM10" s="11">
+        <v>76</v>
+      </c>
+      <c r="AN10" s="11">
+        <v>79</v>
+      </c>
+      <c r="AO10" s="12">
+        <v>38</v>
+      </c>
+      <c r="AP10" s="11">
+        <v>53</v>
+      </c>
+      <c r="AQ10" s="11">
+        <v>92</v>
+      </c>
+      <c r="AR10" s="12">
+        <v>61</v>
+      </c>
+      <c r="AS10" s="11">
+        <v>95</v>
+      </c>
+      <c r="AT10" s="11">
+        <v>112</v>
+      </c>
+      <c r="AU10" s="11">
+        <v>84</v>
+      </c>
+      <c r="AV10" s="11">
+        <v>78</v>
+      </c>
+      <c r="AW10" s="12">
+        <v>62</v>
+      </c>
+      <c r="AX10" s="11">
+        <v>58</v>
+      </c>
+      <c r="AY10" s="11">
+        <v>73</v>
+      </c>
+      <c r="AZ10" s="12">
+        <v>64</v>
+      </c>
+      <c r="BA10" s="11">
+        <v>50</v>
+      </c>
+      <c r="BB10" s="11">
+        <v>70</v>
+      </c>
+      <c r="BC10" s="11">
+        <v>59</v>
+      </c>
+      <c r="BD10" s="11">
+        <v>88</v>
+      </c>
+      <c r="BE10" s="67">
         <v>115</v>
       </c>
-      <c r="BD9" s="11">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="BF10" s="68">
+        <v>110</v>
       </c>
     </row>
-    <row r="10" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="28" t="s">
+    <row r="11" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="B11" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="11">
-[...171 lines deleted...]
-      </c>
       <c r="C11" s="11">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="D11" s="11">
-        <v>93</v>
+        <v>125</v>
       </c>
       <c r="E11" s="11">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="F11" s="11">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="G11" s="11">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="H11" s="12">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="I11" s="12">
-        <v>121</v>
+        <v>164</v>
       </c>
       <c r="J11" s="11">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="K11" s="12">
-        <v>95</v>
+        <v>157</v>
       </c>
       <c r="L11" s="11">
-        <v>97</v>
+        <v>170</v>
       </c>
       <c r="M11" s="11">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="N11" s="12">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="O11" s="12">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="P11" s="12">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="Q11" s="12">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="R11" s="12">
-        <v>98</v>
+        <v>133</v>
       </c>
       <c r="S11" s="11">
-        <v>111</v>
+        <v>173</v>
       </c>
       <c r="T11" s="11">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>189</v>
+      </c>
+      <c r="U11" s="12">
+        <v>259</v>
       </c>
       <c r="V11" s="12">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="W11" s="11">
-        <v>136</v>
+        <v>202</v>
       </c>
       <c r="X11" s="11">
-        <v>174</v>
+        <v>243</v>
       </c>
       <c r="Y11" s="12">
-        <v>88</v>
+        <v>143</v>
       </c>
       <c r="Z11" s="11">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="AA11" s="12">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="AB11" s="11">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="AC11" s="12">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="AD11" s="12">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="AE11" s="12">
-        <v>137</v>
+        <v>209</v>
       </c>
       <c r="AF11" s="12">
+        <v>205</v>
+      </c>
+      <c r="AG11" s="11">
         <v>198</v>
       </c>
-      <c r="AG11" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11" s="12">
-        <v>169</v>
+        <v>204</v>
       </c>
       <c r="AI11" s="11">
-        <v>201</v>
+        <v>241</v>
       </c>
       <c r="AJ11" s="11">
+        <v>263</v>
+      </c>
+      <c r="AK11" s="12">
+        <v>195</v>
+      </c>
+      <c r="AL11" s="11">
+        <v>183</v>
+      </c>
+      <c r="AM11" s="11">
         <v>209</v>
       </c>
-      <c r="AK11" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="AN11" s="11">
-        <v>166</v>
+        <v>237</v>
       </c>
       <c r="AO11" s="12">
-        <v>146</v>
+        <v>186</v>
       </c>
       <c r="AP11" s="11">
-        <v>189</v>
+        <v>232</v>
       </c>
       <c r="AQ11" s="11">
-        <v>164</v>
+        <v>229</v>
       </c>
       <c r="AR11" s="12">
+        <v>246</v>
+      </c>
+      <c r="AS11" s="11">
+        <v>281</v>
+      </c>
+      <c r="AT11" s="11">
+        <v>258</v>
+      </c>
+      <c r="AU11" s="11">
+        <v>284</v>
+      </c>
+      <c r="AV11" s="11">
+        <v>203</v>
+      </c>
+      <c r="AW11" s="12">
+        <v>213</v>
+      </c>
+      <c r="AX11" s="11">
+        <v>170</v>
+      </c>
+      <c r="AY11" s="11">
+        <v>198</v>
+      </c>
+      <c r="AZ11" s="12">
+        <v>214</v>
+      </c>
+      <c r="BA11" s="11">
+        <v>211</v>
+      </c>
+      <c r="BB11" s="11">
+        <v>216</v>
+      </c>
+      <c r="BC11" s="11">
+        <v>176</v>
+      </c>
+      <c r="BD11" s="11">
         <v>223</v>
-      </c>
-[...34 lines deleted...]
-        <v>186</v>
       </c>
       <c r="BE11" s="67">
         <v>195</v>
       </c>
+      <c r="BF11" s="68">
+        <v>284</v>
+      </c>
     </row>
-    <row r="12" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="28" t="s">
+    <row r="12" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="11">
+        <v>28</v>
+      </c>
+      <c r="D12" s="11">
         <v>43</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="E12" s="11">
+        <v>31</v>
+      </c>
+      <c r="F12" s="11">
+        <v>27</v>
+      </c>
+      <c r="G12" s="11">
+        <v>36</v>
+      </c>
+      <c r="H12" s="12">
+        <v>65</v>
+      </c>
+      <c r="I12" s="12">
+        <v>38</v>
+      </c>
+      <c r="J12" s="11">
+        <v>48</v>
+      </c>
+      <c r="K12" s="12">
+        <v>37</v>
+      </c>
+      <c r="L12" s="11">
+        <v>45</v>
+      </c>
+      <c r="M12" s="11">
+        <v>53</v>
+      </c>
+      <c r="N12" s="12">
+        <v>31</v>
+      </c>
+      <c r="O12" s="12">
+        <v>30</v>
+      </c>
+      <c r="P12" s="12">
+        <v>22</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>29</v>
+      </c>
+      <c r="R12" s="12">
+        <v>41</v>
+      </c>
+      <c r="S12" s="11">
+        <v>25</v>
+      </c>
+      <c r="T12" s="11">
+        <v>57</v>
+      </c>
+      <c r="U12" s="12">
+        <v>51</v>
+      </c>
+      <c r="V12" s="12">
+        <v>42</v>
+      </c>
+      <c r="W12" s="11">
+        <v>51</v>
+      </c>
+      <c r="X12" s="11">
+        <v>84</v>
+      </c>
+      <c r="Y12" s="12">
+        <v>51</v>
+      </c>
+      <c r="Z12" s="11">
+        <v>80</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>65</v>
+      </c>
+      <c r="AB12" s="11">
+        <v>58</v>
+      </c>
+      <c r="AC12" s="12">
+        <v>54</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>55</v>
+      </c>
+      <c r="AE12" s="12">
+        <v>68</v>
+      </c>
+      <c r="AF12" s="12">
+        <v>68</v>
+      </c>
+      <c r="AG12" s="11">
+        <v>86</v>
+      </c>
+      <c r="AH12" s="12">
+        <v>70</v>
+      </c>
+      <c r="AI12" s="11">
+        <v>60</v>
+      </c>
+      <c r="AJ12" s="11">
+        <v>75</v>
+      </c>
+      <c r="AK12" s="12">
+        <v>67</v>
+      </c>
+      <c r="AL12" s="11">
+        <v>71</v>
+      </c>
+      <c r="AM12" s="11">
+        <v>71</v>
+      </c>
+      <c r="AN12" s="11">
+        <v>65</v>
+      </c>
+      <c r="AO12" s="12">
+        <v>74</v>
+      </c>
+      <c r="AP12" s="11">
+        <v>70</v>
+      </c>
+      <c r="AQ12" s="11">
+        <v>52</v>
+      </c>
+      <c r="AR12" s="12">
+        <v>74</v>
+      </c>
+      <c r="AS12" s="11">
+        <v>90</v>
+      </c>
+      <c r="AT12" s="11">
+        <v>90</v>
+      </c>
+      <c r="AU12" s="11">
+        <v>104</v>
+      </c>
+      <c r="AV12" s="11">
+        <v>94</v>
+      </c>
+      <c r="AW12" s="12">
+        <v>67</v>
+      </c>
+      <c r="AX12" s="11">
+        <v>68</v>
+      </c>
+      <c r="AY12" s="11">
+        <v>92</v>
+      </c>
+      <c r="AZ12" s="12">
+        <v>65</v>
+      </c>
+      <c r="BA12" s="11">
+        <v>84</v>
+      </c>
+      <c r="BB12" s="11">
+        <v>82</v>
+      </c>
+      <c r="BC12" s="11">
+        <v>56</v>
+      </c>
+      <c r="BD12" s="11">
+        <v>93</v>
+      </c>
+      <c r="BE12" s="67">
+        <v>56</v>
+      </c>
+      <c r="BF12" s="68">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="11">
-[...92 lines deleted...]
-      <c r="AH12" s="12">
+      <c r="C13" s="11">
         <v>21</v>
       </c>
-      <c r="AI12" s="11">
-[...14 lines deleted...]
-      <c r="AN12" s="11">
+      <c r="D13" s="11">
+        <v>21</v>
+      </c>
+      <c r="E13" s="11">
+        <v>30</v>
+      </c>
+      <c r="F13" s="11">
+        <v>32</v>
+      </c>
+      <c r="G13" s="11">
+        <v>25</v>
+      </c>
+      <c r="H13" s="12">
+        <v>35</v>
+      </c>
+      <c r="I13" s="12">
+        <v>25</v>
+      </c>
+      <c r="J13" s="11">
+        <v>36</v>
+      </c>
+      <c r="K13" s="12">
+        <v>31</v>
+      </c>
+      <c r="L13" s="11">
+        <v>37</v>
+      </c>
+      <c r="M13" s="11">
+        <v>52</v>
+      </c>
+      <c r="N13" s="12">
+        <v>34</v>
+      </c>
+      <c r="O13" s="12">
+        <v>29</v>
+      </c>
+      <c r="P13" s="12">
         <v>10</v>
       </c>
-      <c r="AO12" s="12">
-[...99 lines deleted...]
-      </c>
       <c r="Q13" s="12">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R13" s="12">
         <v>28</v>
       </c>
       <c r="S13" s="11">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="T13" s="11">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>31</v>
+      </c>
+      <c r="U13" s="12">
+        <v>53</v>
       </c>
       <c r="V13" s="12">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="W13" s="11">
+        <v>26</v>
+      </c>
+      <c r="X13" s="11">
+        <v>51</v>
+      </c>
+      <c r="Y13" s="12">
+        <v>45</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>30</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>64</v>
+      </c>
+      <c r="AB13" s="11">
         <v>23</v>
       </c>
-      <c r="X13" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="AC13" s="12">
+        <v>28</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>46</v>
+      </c>
+      <c r="AE13" s="12">
         <v>34</v>
       </c>
-      <c r="AD13" s="12">
-[...4 lines deleted...]
-      </c>
       <c r="AF13" s="12">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="AG13" s="11">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AH13" s="12">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="AI13" s="11">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="AJ13" s="11">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="AK13" s="12">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AL13" s="11">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="AM13" s="11">
         <v>70</v>
       </c>
       <c r="AN13" s="11">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="AO13" s="12">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="AP13" s="11">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="AQ13" s="11">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="AR13" s="12">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="AS13" s="11">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="AT13" s="11">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="AU13" s="11">
         <v>54</v>
       </c>
       <c r="AV13" s="11">
+        <v>27</v>
+      </c>
+      <c r="AW13" s="12">
+        <v>43</v>
+      </c>
+      <c r="AX13" s="11">
+        <v>53</v>
+      </c>
+      <c r="AY13" s="11">
+        <v>40</v>
+      </c>
+      <c r="AZ13" s="12">
+        <v>72</v>
+      </c>
+      <c r="BA13" s="11">
+        <v>33</v>
+      </c>
+      <c r="BB13" s="11">
+        <v>36</v>
+      </c>
+      <c r="BC13" s="11">
+        <v>19</v>
+      </c>
+      <c r="BD13" s="11">
+        <v>35</v>
+      </c>
+      <c r="BE13" s="67">
+        <v>34</v>
+      </c>
+      <c r="BF13" s="68">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="11">
+        <v>79</v>
+      </c>
+      <c r="D14" s="11">
+        <v>96</v>
+      </c>
+      <c r="E14" s="11">
+        <v>70</v>
+      </c>
+      <c r="F14" s="11">
+        <v>90</v>
+      </c>
+      <c r="G14" s="11">
+        <v>82</v>
+      </c>
+      <c r="H14" s="12">
+        <v>94</v>
+      </c>
+      <c r="I14" s="12">
+        <v>106</v>
+      </c>
+      <c r="J14" s="11">
+        <v>102</v>
+      </c>
+      <c r="K14" s="12">
+        <v>128</v>
+      </c>
+      <c r="L14" s="11">
+        <v>132</v>
+      </c>
+      <c r="M14" s="11">
+        <v>136</v>
+      </c>
+      <c r="N14" s="12">
+        <v>75</v>
+      </c>
+      <c r="O14" s="12">
+        <v>132</v>
+      </c>
+      <c r="P14" s="12">
+        <v>83</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>124</v>
+      </c>
+      <c r="R14" s="12">
+        <v>123</v>
+      </c>
+      <c r="S14" s="11">
+        <v>92</v>
+      </c>
+      <c r="T14" s="11">
+        <v>134</v>
+      </c>
+      <c r="U14" s="12">
+        <v>158</v>
+      </c>
+      <c r="V14" s="12">
+        <v>228</v>
+      </c>
+      <c r="W14" s="11">
+        <v>127</v>
+      </c>
+      <c r="X14" s="11">
+        <v>149</v>
+      </c>
+      <c r="Y14" s="12">
+        <v>148</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>116</v>
+      </c>
+      <c r="AA14" s="12">
+        <v>169</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>118</v>
+      </c>
+      <c r="AC14" s="12">
+        <v>149</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>153</v>
+      </c>
+      <c r="AE14" s="12">
+        <v>142</v>
+      </c>
+      <c r="AF14" s="12">
+        <v>131</v>
+      </c>
+      <c r="AG14" s="11">
+        <v>157</v>
+      </c>
+      <c r="AH14" s="12">
+        <v>149</v>
+      </c>
+      <c r="AI14" s="11">
+        <v>186</v>
+      </c>
+      <c r="AJ14" s="11">
+        <v>224</v>
+      </c>
+      <c r="AK14" s="12">
+        <v>219</v>
+      </c>
+      <c r="AL14" s="11">
+        <v>132</v>
+      </c>
+      <c r="AM14" s="11">
+        <v>201</v>
+      </c>
+      <c r="AN14" s="11">
+        <v>177</v>
+      </c>
+      <c r="AO14" s="12">
+        <v>107</v>
+      </c>
+      <c r="AP14" s="11">
+        <v>211</v>
+      </c>
+      <c r="AQ14" s="11">
+        <v>159</v>
+      </c>
+      <c r="AR14" s="12">
+        <v>161</v>
+      </c>
+      <c r="AS14" s="11">
+        <v>188</v>
+      </c>
+      <c r="AT14" s="11">
+        <v>165</v>
+      </c>
+      <c r="AU14" s="11">
+        <v>156</v>
+      </c>
+      <c r="AV14" s="11">
+        <v>169</v>
+      </c>
+      <c r="AW14" s="12">
+        <v>167</v>
+      </c>
+      <c r="AX14" s="11">
+        <v>152</v>
+      </c>
+      <c r="AY14" s="11">
+        <v>197</v>
+      </c>
+      <c r="AZ14" s="12">
+        <v>174</v>
+      </c>
+      <c r="BA14" s="11">
+        <v>157</v>
+      </c>
+      <c r="BB14" s="11">
+        <v>118</v>
+      </c>
+      <c r="BC14" s="11">
+        <v>130</v>
+      </c>
+      <c r="BD14" s="11">
+        <v>164</v>
+      </c>
+      <c r="BE14" s="67">
+        <v>155</v>
+      </c>
+      <c r="BF14" s="68">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="11">
+        <v>26</v>
+      </c>
+      <c r="D15" s="11">
+        <v>38</v>
+      </c>
+      <c r="E15" s="11">
+        <v>30</v>
+      </c>
+      <c r="F15" s="11">
+        <v>37</v>
+      </c>
+      <c r="G15" s="11">
+        <v>78</v>
+      </c>
+      <c r="H15" s="12">
+        <v>53</v>
+      </c>
+      <c r="I15" s="12">
+        <v>64</v>
+      </c>
+      <c r="J15" s="11">
+        <v>47</v>
+      </c>
+      <c r="K15" s="12">
+        <v>53</v>
+      </c>
+      <c r="L15" s="11">
         <v>46</v>
       </c>
-      <c r="AW13" s="12">
+      <c r="M15" s="11">
+        <v>62</v>
+      </c>
+      <c r="N15" s="12">
         <v>45</v>
       </c>
-      <c r="AX13" s="11">
+      <c r="O15" s="12">
+        <v>29</v>
+      </c>
+      <c r="P15" s="12">
+        <v>20</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>23</v>
+      </c>
+      <c r="R15" s="12">
+        <v>36</v>
+      </c>
+      <c r="S15" s="11">
+        <v>51</v>
+      </c>
+      <c r="T15" s="11">
+        <v>66</v>
+      </c>
+      <c r="U15" s="12">
+        <v>93</v>
+      </c>
+      <c r="V15" s="12">
+        <v>59</v>
+      </c>
+      <c r="W15" s="11">
+        <v>42</v>
+      </c>
+      <c r="X15" s="11">
+        <v>64</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>56</v>
+      </c>
+      <c r="Z15" s="11">
+        <v>47</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>62</v>
+      </c>
+      <c r="AB15" s="11">
+        <v>50</v>
+      </c>
+      <c r="AC15" s="12">
+        <v>43</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>51</v>
+      </c>
+      <c r="AE15" s="12">
+        <v>71</v>
+      </c>
+      <c r="AF15" s="12">
+        <v>44</v>
+      </c>
+      <c r="AG15" s="11">
+        <v>65</v>
+      </c>
+      <c r="AH15" s="12">
+        <v>74</v>
+      </c>
+      <c r="AI15" s="11">
+        <v>60</v>
+      </c>
+      <c r="AJ15" s="11">
+        <v>66</v>
+      </c>
+      <c r="AK15" s="12">
+        <v>79</v>
+      </c>
+      <c r="AL15" s="11">
+        <v>78</v>
+      </c>
+      <c r="AM15" s="11">
+        <v>95</v>
+      </c>
+      <c r="AN15" s="11">
+        <v>62</v>
+      </c>
+      <c r="AO15" s="12">
+        <v>80</v>
+      </c>
+      <c r="AP15" s="11">
+        <v>79</v>
+      </c>
+      <c r="AQ15" s="11">
+        <v>58</v>
+      </c>
+      <c r="AR15" s="12">
+        <v>70</v>
+      </c>
+      <c r="AS15" s="11">
+        <v>79</v>
+      </c>
+      <c r="AT15" s="11">
+        <v>83</v>
+      </c>
+      <c r="AU15" s="11">
+        <v>98</v>
+      </c>
+      <c r="AV15" s="11">
+        <v>71</v>
+      </c>
+      <c r="AW15" s="12">
+        <v>60</v>
+      </c>
+      <c r="AX15" s="11">
+        <v>74</v>
+      </c>
+      <c r="AY15" s="11">
+        <v>64</v>
+      </c>
+      <c r="AZ15" s="12">
+        <v>67</v>
+      </c>
+      <c r="BA15" s="11">
+        <v>76</v>
+      </c>
+      <c r="BB15" s="11">
+        <v>73</v>
+      </c>
+      <c r="BC15" s="11">
+        <v>37</v>
+      </c>
+      <c r="BD15" s="11">
+        <v>72</v>
+      </c>
+      <c r="BE15" s="67">
+        <v>73</v>
+      </c>
+      <c r="BF15" s="68">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="11">
+        <v>27</v>
+      </c>
+      <c r="D16" s="11">
+        <v>18</v>
+      </c>
+      <c r="E16" s="11">
+        <v>15</v>
+      </c>
+      <c r="F16" s="11">
+        <v>34</v>
+      </c>
+      <c r="G16" s="11">
+        <v>35</v>
+      </c>
+      <c r="H16" s="12">
+        <v>19</v>
+      </c>
+      <c r="I16" s="12">
+        <v>42</v>
+      </c>
+      <c r="J16" s="11">
+        <v>38</v>
+      </c>
+      <c r="K16" s="12">
+        <v>30</v>
+      </c>
+      <c r="L16" s="11">
+        <v>42</v>
+      </c>
+      <c r="M16" s="11">
         <v>24</v>
       </c>
-      <c r="AY13" s="11">
+      <c r="N16" s="12">
+        <v>27</v>
+      </c>
+      <c r="O16" s="12">
+        <v>30</v>
+      </c>
+      <c r="P16" s="12">
+        <v>9</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>11</v>
+      </c>
+      <c r="R16" s="12">
+        <v>27</v>
+      </c>
+      <c r="S16" s="11">
+        <v>22</v>
+      </c>
+      <c r="T16" s="11">
+        <v>29</v>
+      </c>
+      <c r="U16" s="12">
+        <v>80</v>
+      </c>
+      <c r="V16" s="12">
+        <v>63</v>
+      </c>
+      <c r="W16" s="11">
+        <v>40</v>
+      </c>
+      <c r="X16" s="11">
+        <v>25</v>
+      </c>
+      <c r="Y16" s="12">
+        <v>23</v>
+      </c>
+      <c r="Z16" s="11">
+        <v>28</v>
+      </c>
+      <c r="AA16" s="12">
+        <v>39</v>
+      </c>
+      <c r="AB16" s="11">
+        <v>40</v>
+      </c>
+      <c r="AC16" s="12">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>27</v>
+      </c>
+      <c r="AE16" s="12">
+        <v>31</v>
+      </c>
+      <c r="AF16" s="12">
+        <v>45</v>
+      </c>
+      <c r="AG16" s="11">
+        <v>45</v>
+      </c>
+      <c r="AH16" s="12">
+        <v>67</v>
+      </c>
+      <c r="AI16" s="11">
+        <v>64</v>
+      </c>
+      <c r="AJ16" s="11">
+        <v>48</v>
+      </c>
+      <c r="AK16" s="12">
+        <v>70</v>
+      </c>
+      <c r="AL16" s="11">
+        <v>55</v>
+      </c>
+      <c r="AM16" s="11">
+        <v>46</v>
+      </c>
+      <c r="AN16" s="11">
+        <v>47</v>
+      </c>
+      <c r="AO16" s="12">
+        <v>21</v>
+      </c>
+      <c r="AP16" s="11">
+        <v>37</v>
+      </c>
+      <c r="AQ16" s="11">
+        <v>41</v>
+      </c>
+      <c r="AR16" s="12">
+        <v>47</v>
+      </c>
+      <c r="AS16" s="11">
+        <v>45</v>
+      </c>
+      <c r="AT16" s="11">
+        <v>57</v>
+      </c>
+      <c r="AU16" s="11">
+        <v>63</v>
+      </c>
+      <c r="AV16" s="11">
+        <v>46</v>
+      </c>
+      <c r="AW16" s="12">
+        <v>38</v>
+      </c>
+      <c r="AX16" s="11">
+        <v>25</v>
+      </c>
+      <c r="AY16" s="11">
+        <v>42</v>
+      </c>
+      <c r="AZ16" s="12">
+        <v>53</v>
+      </c>
+      <c r="BA16" s="11">
+        <v>36</v>
+      </c>
+      <c r="BB16" s="11">
+        <v>34</v>
+      </c>
+      <c r="BC16" s="11">
+        <v>19</v>
+      </c>
+      <c r="BD16" s="11">
+        <v>39</v>
+      </c>
+      <c r="BE16" s="67">
+        <v>53</v>
+      </c>
+      <c r="BF16" s="68">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="11">
+        <v>82</v>
+      </c>
+      <c r="D17" s="11">
+        <v>75</v>
+      </c>
+      <c r="E17" s="11">
+        <v>47</v>
+      </c>
+      <c r="F17" s="11">
+        <v>70</v>
+      </c>
+      <c r="G17" s="11">
+        <v>82</v>
+      </c>
+      <c r="H17" s="12">
+        <v>70</v>
+      </c>
+      <c r="I17" s="12">
+        <v>45</v>
+      </c>
+      <c r="J17" s="11">
+        <v>76</v>
+      </c>
+      <c r="K17" s="12">
+        <v>123</v>
+      </c>
+      <c r="L17" s="11">
+        <v>83</v>
+      </c>
+      <c r="M17" s="11">
+        <v>100</v>
+      </c>
+      <c r="N17" s="12">
+        <v>51</v>
+      </c>
+      <c r="O17" s="12">
+        <v>58</v>
+      </c>
+      <c r="P17" s="12">
+        <v>29</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>33</v>
+      </c>
+      <c r="R17" s="12">
+        <v>63</v>
+      </c>
+      <c r="S17" s="11">
+        <v>65</v>
+      </c>
+      <c r="T17" s="11">
+        <v>80</v>
+      </c>
+      <c r="U17" s="12">
+        <v>107</v>
+      </c>
+      <c r="V17" s="12">
+        <v>135</v>
+      </c>
+      <c r="W17" s="11">
+        <v>49</v>
+      </c>
+      <c r="X17" s="11">
+        <v>121</v>
+      </c>
+      <c r="Y17" s="12">
+        <v>75</v>
+      </c>
+      <c r="Z17" s="11">
+        <v>91</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>103</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>95</v>
+      </c>
+      <c r="AC17" s="12">
+        <v>90</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>96</v>
+      </c>
+      <c r="AE17" s="12">
+        <v>104</v>
+      </c>
+      <c r="AF17" s="12">
+        <v>100</v>
+      </c>
+      <c r="AG17" s="11">
+        <v>73</v>
+      </c>
+      <c r="AH17" s="12">
+        <v>114</v>
+      </c>
+      <c r="AI17" s="11">
+        <v>126</v>
+      </c>
+      <c r="AJ17" s="11">
+        <v>135</v>
+      </c>
+      <c r="AK17" s="12">
+        <v>120</v>
+      </c>
+      <c r="AL17" s="11">
+        <v>131</v>
+      </c>
+      <c r="AM17" s="11">
+        <v>109</v>
+      </c>
+      <c r="AN17" s="11">
+        <v>107</v>
+      </c>
+      <c r="AO17" s="12">
+        <v>109</v>
+      </c>
+      <c r="AP17" s="11">
+        <v>112</v>
+      </c>
+      <c r="AQ17" s="11">
+        <v>117</v>
+      </c>
+      <c r="AR17" s="12">
+        <v>162</v>
+      </c>
+      <c r="AS17" s="11">
+        <v>147</v>
+      </c>
+      <c r="AT17" s="11">
+        <v>146</v>
+      </c>
+      <c r="AU17" s="11">
+        <v>140</v>
+      </c>
+      <c r="AV17" s="11">
+        <v>131</v>
+      </c>
+      <c r="AW17" s="12">
+        <v>112</v>
+      </c>
+      <c r="AX17" s="11">
+        <v>90</v>
+      </c>
+      <c r="AY17" s="11">
+        <v>133</v>
+      </c>
+      <c r="AZ17" s="12">
+        <v>96</v>
+      </c>
+      <c r="BA17" s="11">
+        <v>90</v>
+      </c>
+      <c r="BB17" s="11">
+        <v>115</v>
+      </c>
+      <c r="BC17" s="11">
+        <v>79</v>
+      </c>
+      <c r="BD17" s="11">
+        <v>128</v>
+      </c>
+      <c r="BE17" s="67">
+        <v>133</v>
+      </c>
+      <c r="BF17" s="68">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="11">
+        <v>49</v>
+      </c>
+      <c r="D18" s="11">
+        <v>26</v>
+      </c>
+      <c r="E18" s="11">
+        <v>25</v>
+      </c>
+      <c r="F18" s="11">
+        <v>39</v>
+      </c>
+      <c r="G18" s="11">
+        <v>46</v>
+      </c>
+      <c r="H18" s="12">
+        <v>40</v>
+      </c>
+      <c r="I18" s="12">
+        <v>43</v>
+      </c>
+      <c r="J18" s="11">
+        <v>44</v>
+      </c>
+      <c r="K18" s="12">
+        <v>46</v>
+      </c>
+      <c r="L18" s="11">
+        <v>33</v>
+      </c>
+      <c r="M18" s="11">
+        <v>48</v>
+      </c>
+      <c r="N18" s="12">
+        <v>34</v>
+      </c>
+      <c r="O18" s="12">
+        <v>36</v>
+      </c>
+      <c r="P18" s="12">
+        <v>22</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>27</v>
+      </c>
+      <c r="R18" s="12">
+        <v>43</v>
+      </c>
+      <c r="S18" s="11">
+        <v>26</v>
+      </c>
+      <c r="T18" s="11">
+        <v>35</v>
+      </c>
+      <c r="U18" s="12">
+        <v>73</v>
+      </c>
+      <c r="V18" s="12">
+        <v>106</v>
+      </c>
+      <c r="W18" s="11">
+        <v>42</v>
+      </c>
+      <c r="X18" s="11">
+        <v>45</v>
+      </c>
+      <c r="Y18" s="12">
+        <v>49</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>45</v>
+      </c>
+      <c r="AA18" s="12">
+        <v>60</v>
+      </c>
+      <c r="AB18" s="11">
+        <v>36</v>
+      </c>
+      <c r="AC18" s="12">
+        <v>43</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>30</v>
+      </c>
+      <c r="AE18" s="12">
+        <v>46</v>
+      </c>
+      <c r="AF18" s="12">
+        <v>64</v>
+      </c>
+      <c r="AG18" s="11">
+        <v>57</v>
+      </c>
+      <c r="AH18" s="12">
+        <v>40</v>
+      </c>
+      <c r="AI18" s="11">
+        <v>90</v>
+      </c>
+      <c r="AJ18" s="11">
+        <v>44</v>
+      </c>
+      <c r="AK18" s="12">
+        <v>69</v>
+      </c>
+      <c r="AL18" s="11">
+        <v>47</v>
+      </c>
+      <c r="AM18" s="11">
+        <v>59</v>
+      </c>
+      <c r="AN18" s="11">
+        <v>79</v>
+      </c>
+      <c r="AO18" s="12">
+        <v>38</v>
+      </c>
+      <c r="AP18" s="11">
+        <v>65</v>
+      </c>
+      <c r="AQ18" s="11">
+        <v>50</v>
+      </c>
+      <c r="AR18" s="12">
+        <v>62</v>
+      </c>
+      <c r="AS18" s="11">
+        <v>64</v>
+      </c>
+      <c r="AT18" s="11">
+        <v>70</v>
+      </c>
+      <c r="AU18" s="11">
+        <v>63</v>
+      </c>
+      <c r="AV18" s="11">
+        <v>78</v>
+      </c>
+      <c r="AW18" s="12">
+        <v>48</v>
+      </c>
+      <c r="AX18" s="11">
+        <v>37</v>
+      </c>
+      <c r="AY18" s="11">
+        <v>60</v>
+      </c>
+      <c r="AZ18" s="12">
+        <v>47</v>
+      </c>
+      <c r="BA18" s="11">
+        <v>41</v>
+      </c>
+      <c r="BB18" s="11">
+        <v>74</v>
+      </c>
+      <c r="BC18" s="11">
+        <v>42</v>
+      </c>
+      <c r="BD18" s="11">
+        <v>73</v>
+      </c>
+      <c r="BE18" s="67">
+        <v>64</v>
+      </c>
+      <c r="BF18" s="68">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="11">
+        <v>48</v>
+      </c>
+      <c r="D19" s="11">
+        <v>41</v>
+      </c>
+      <c r="E19" s="11">
+        <v>36</v>
+      </c>
+      <c r="F19" s="11">
+        <v>55</v>
+      </c>
+      <c r="G19" s="11">
+        <v>50</v>
+      </c>
+      <c r="H19" s="12">
+        <v>60</v>
+      </c>
+      <c r="I19" s="12">
+        <v>61</v>
+      </c>
+      <c r="J19" s="11">
+        <v>67</v>
+      </c>
+      <c r="K19" s="12">
+        <v>56</v>
+      </c>
+      <c r="L19" s="11">
+        <v>64</v>
+      </c>
+      <c r="M19" s="11">
+        <v>112</v>
+      </c>
+      <c r="N19" s="12">
+        <v>62</v>
+      </c>
+      <c r="O19" s="12">
+        <v>53</v>
+      </c>
+      <c r="P19" s="12">
+        <v>29</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>38</v>
+      </c>
+      <c r="R19" s="12">
+        <v>50</v>
+      </c>
+      <c r="S19" s="11">
+        <v>60</v>
+      </c>
+      <c r="T19" s="11">
+        <v>106</v>
+      </c>
+      <c r="U19" s="12">
+        <v>94</v>
+      </c>
+      <c r="V19" s="12">
+        <v>88</v>
+      </c>
+      <c r="W19" s="11">
+        <v>55</v>
+      </c>
+      <c r="X19" s="11">
+        <v>101</v>
+      </c>
+      <c r="Y19" s="12">
+        <v>78</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>69</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>112</v>
+      </c>
+      <c r="AB19" s="11">
+        <v>78</v>
+      </c>
+      <c r="AC19" s="12">
+        <v>65</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>86</v>
+      </c>
+      <c r="AE19" s="12">
+        <v>63</v>
+      </c>
+      <c r="AF19" s="12">
+        <v>81</v>
+      </c>
+      <c r="AG19" s="11">
+        <v>90</v>
+      </c>
+      <c r="AH19" s="12">
+        <v>79</v>
+      </c>
+      <c r="AI19" s="11">
+        <v>121</v>
+      </c>
+      <c r="AJ19" s="11">
+        <v>124</v>
+      </c>
+      <c r="AK19" s="12">
+        <v>99</v>
+      </c>
+      <c r="AL19" s="11">
+        <v>91</v>
+      </c>
+      <c r="AM19" s="11">
+        <v>113</v>
+      </c>
+      <c r="AN19" s="11">
+        <v>97</v>
+      </c>
+      <c r="AO19" s="12">
+        <v>65</v>
+      </c>
+      <c r="AP19" s="11">
+        <v>74</v>
+      </c>
+      <c r="AQ19" s="11">
+        <v>79</v>
+      </c>
+      <c r="AR19" s="12">
+        <v>93</v>
+      </c>
+      <c r="AS19" s="11">
+        <v>96</v>
+      </c>
+      <c r="AT19" s="11">
+        <v>129</v>
+      </c>
+      <c r="AU19" s="11">
+        <v>137</v>
+      </c>
+      <c r="AV19" s="11">
+        <v>103</v>
+      </c>
+      <c r="AW19" s="12">
+        <v>108</v>
+      </c>
+      <c r="AX19" s="11">
+        <v>115</v>
+      </c>
+      <c r="AY19" s="11">
+        <v>92</v>
+      </c>
+      <c r="AZ19" s="12">
+        <v>94</v>
+      </c>
+      <c r="BA19" s="11">
+        <v>94</v>
+      </c>
+      <c r="BB19" s="11">
+        <v>100</v>
+      </c>
+      <c r="BC19" s="11">
+        <v>61</v>
+      </c>
+      <c r="BD19" s="11">
+        <v>106</v>
+      </c>
+      <c r="BE19" s="67">
+        <v>88</v>
+      </c>
+      <c r="BF19" s="68">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="11">
+        <v>64</v>
+      </c>
+      <c r="D20" s="11">
+        <v>60</v>
+      </c>
+      <c r="E20" s="11">
+        <v>37</v>
+      </c>
+      <c r="F20" s="11">
+        <v>60</v>
+      </c>
+      <c r="G20" s="11">
+        <v>58</v>
+      </c>
+      <c r="H20" s="12">
+        <v>61</v>
+      </c>
+      <c r="I20" s="12">
+        <v>63</v>
+      </c>
+      <c r="J20" s="11">
+        <v>90</v>
+      </c>
+      <c r="K20" s="12">
+        <v>70</v>
+      </c>
+      <c r="L20" s="11">
+        <v>101</v>
+      </c>
+      <c r="M20" s="11">
+        <v>116</v>
+      </c>
+      <c r="N20" s="12">
+        <v>78</v>
+      </c>
+      <c r="O20" s="12">
+        <v>65</v>
+      </c>
+      <c r="P20" s="12">
+        <v>27</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>42</v>
+      </c>
+      <c r="R20" s="12">
+        <v>83</v>
+      </c>
+      <c r="S20" s="11">
+        <v>57</v>
+      </c>
+      <c r="T20" s="11">
+        <v>74</v>
+      </c>
+      <c r="U20" s="12">
+        <v>100</v>
+      </c>
+      <c r="V20" s="12">
+        <v>148</v>
+      </c>
+      <c r="W20" s="11">
+        <v>96</v>
+      </c>
+      <c r="X20" s="11">
+        <v>178</v>
+      </c>
+      <c r="Y20" s="12">
+        <v>76</v>
+      </c>
+      <c r="Z20" s="11">
         <v>89</v>
       </c>
-      <c r="AZ13" s="12">
+      <c r="AA20" s="12">
+        <v>107</v>
+      </c>
+      <c r="AB20" s="11">
+        <v>83</v>
+      </c>
+      <c r="AC20" s="12">
+        <v>56</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>71</v>
+      </c>
+      <c r="AE20" s="12">
+        <v>57</v>
+      </c>
+      <c r="AF20" s="12">
+        <v>91</v>
+      </c>
+      <c r="AG20" s="11">
+        <v>110</v>
+      </c>
+      <c r="AH20" s="12">
+        <v>106</v>
+      </c>
+      <c r="AI20" s="11">
+        <v>90</v>
+      </c>
+      <c r="AJ20" s="11">
+        <v>150</v>
+      </c>
+      <c r="AK20" s="12">
+        <v>116</v>
+      </c>
+      <c r="AL20" s="11">
+        <v>103</v>
+      </c>
+      <c r="AM20" s="11">
+        <v>115</v>
+      </c>
+      <c r="AN20" s="11">
+        <v>113</v>
+      </c>
+      <c r="AO20" s="12">
+        <v>62</v>
+      </c>
+      <c r="AP20" s="11">
+        <v>98</v>
+      </c>
+      <c r="AQ20" s="11">
+        <v>92</v>
+      </c>
+      <c r="AR20" s="12">
+        <v>79</v>
+      </c>
+      <c r="AS20" s="11">
+        <v>111</v>
+      </c>
+      <c r="AT20" s="11">
+        <v>129</v>
+      </c>
+      <c r="AU20" s="11">
+        <v>111</v>
+      </c>
+      <c r="AV20" s="11">
+        <v>134</v>
+      </c>
+      <c r="AW20" s="12">
+        <v>121</v>
+      </c>
+      <c r="AX20" s="11">
+        <v>119</v>
+      </c>
+      <c r="AY20" s="11">
+        <v>102</v>
+      </c>
+      <c r="AZ20" s="12">
+        <v>85</v>
+      </c>
+      <c r="BA20" s="11">
+        <v>130</v>
+      </c>
+      <c r="BB20" s="11">
+        <v>97</v>
+      </c>
+      <c r="BC20" s="11">
+        <v>81</v>
+      </c>
+      <c r="BD20" s="11">
+        <v>131</v>
+      </c>
+      <c r="BE20" s="67">
+        <v>84</v>
+      </c>
+      <c r="BF20" s="68">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="11">
+        <v>189</v>
+      </c>
+      <c r="D21" s="11">
+        <v>220</v>
+      </c>
+      <c r="E21" s="11">
+        <v>166</v>
+      </c>
+      <c r="F21" s="11">
+        <v>249</v>
+      </c>
+      <c r="G21" s="11">
+        <v>234</v>
+      </c>
+      <c r="H21" s="12">
+        <v>261</v>
+      </c>
+      <c r="I21" s="12">
+        <v>207</v>
+      </c>
+      <c r="J21" s="11">
+        <v>213</v>
+      </c>
+      <c r="K21" s="12">
+        <v>209</v>
+      </c>
+      <c r="L21" s="11">
+        <v>291</v>
+      </c>
+      <c r="M21" s="11">
+        <v>279</v>
+      </c>
+      <c r="N21" s="12">
+        <v>168</v>
+      </c>
+      <c r="O21" s="12">
+        <v>195</v>
+      </c>
+      <c r="P21" s="12">
+        <v>81</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>148</v>
+      </c>
+      <c r="R21" s="12">
+        <v>207</v>
+      </c>
+      <c r="S21" s="11">
+        <v>223</v>
+      </c>
+      <c r="T21" s="11">
+        <v>358</v>
+      </c>
+      <c r="U21" s="12">
+        <v>317</v>
+      </c>
+      <c r="V21" s="12">
+        <v>421</v>
+      </c>
+      <c r="W21" s="11">
+        <v>225</v>
+      </c>
+      <c r="X21" s="11">
+        <v>356</v>
+      </c>
+      <c r="Y21" s="12">
+        <v>265</v>
+      </c>
+      <c r="Z21" s="11">
+        <v>294</v>
+      </c>
+      <c r="AA21" s="12">
+        <v>388</v>
+      </c>
+      <c r="AB21" s="11">
+        <v>291</v>
+      </c>
+      <c r="AC21" s="12">
+        <v>288</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>322</v>
+      </c>
+      <c r="AE21" s="12">
+        <v>312</v>
+      </c>
+      <c r="AF21" s="12">
+        <v>345</v>
+      </c>
+      <c r="AG21" s="11">
+        <v>386</v>
+      </c>
+      <c r="AH21" s="12">
+        <v>385</v>
+      </c>
+      <c r="AI21" s="11">
+        <v>408</v>
+      </c>
+      <c r="AJ21" s="11">
+        <v>534</v>
+      </c>
+      <c r="AK21" s="12">
+        <v>459</v>
+      </c>
+      <c r="AL21" s="11">
+        <v>488</v>
+      </c>
+      <c r="AM21" s="11">
+        <v>459</v>
+      </c>
+      <c r="AN21" s="11">
+        <v>395</v>
+      </c>
+      <c r="AO21" s="12">
+        <v>355</v>
+      </c>
+      <c r="AP21" s="11">
+        <v>330</v>
+      </c>
+      <c r="AQ21" s="11">
+        <v>378</v>
+      </c>
+      <c r="AR21" s="12">
+        <v>409</v>
+      </c>
+      <c r="AS21" s="11">
+        <v>363</v>
+      </c>
+      <c r="AT21" s="11">
+        <v>400</v>
+      </c>
+      <c r="AU21" s="11">
+        <v>494</v>
+      </c>
+      <c r="AV21" s="11">
+        <v>378</v>
+      </c>
+      <c r="AW21" s="12">
+        <v>383</v>
+      </c>
+      <c r="AX21" s="11">
+        <v>369</v>
+      </c>
+      <c r="AY21" s="11">
+        <v>360</v>
+      </c>
+      <c r="AZ21" s="12">
+        <v>394</v>
+      </c>
+      <c r="BA21" s="11">
+        <v>393</v>
+      </c>
+      <c r="BB21" s="11">
+        <v>361</v>
+      </c>
+      <c r="BC21" s="11">
+        <v>284</v>
+      </c>
+      <c r="BD21" s="11">
+        <v>452</v>
+      </c>
+      <c r="BE21" s="67">
+        <v>435</v>
+      </c>
+      <c r="BF21" s="68">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="11">
+        <v>56</v>
+      </c>
+      <c r="D22" s="11">
+        <v>83</v>
+      </c>
+      <c r="E22" s="11">
+        <v>63</v>
+      </c>
+      <c r="F22" s="11">
+        <v>87</v>
+      </c>
+      <c r="G22" s="11">
+        <v>75</v>
+      </c>
+      <c r="H22" s="12">
+        <v>86</v>
+      </c>
+      <c r="I22" s="12">
+        <v>98</v>
+      </c>
+      <c r="J22" s="11">
+        <v>66</v>
+      </c>
+      <c r="K22" s="12">
+        <v>74</v>
+      </c>
+      <c r="L22" s="11">
+        <v>122</v>
+      </c>
+      <c r="M22" s="11">
+        <v>98</v>
+      </c>
+      <c r="N22" s="12">
+        <v>63</v>
+      </c>
+      <c r="O22" s="12">
+        <v>67</v>
+      </c>
+      <c r="P22" s="12">
+        <v>26</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>50</v>
+      </c>
+      <c r="R22" s="12">
+        <v>44</v>
+      </c>
+      <c r="S22" s="11">
+        <v>52</v>
+      </c>
+      <c r="T22" s="11">
+        <v>107</v>
+      </c>
+      <c r="U22" s="12">
+        <v>109</v>
+      </c>
+      <c r="V22" s="12">
+        <v>157</v>
+      </c>
+      <c r="W22" s="11">
+        <v>100</v>
+      </c>
+      <c r="X22" s="11">
+        <v>131</v>
+      </c>
+      <c r="Y22" s="12">
+        <v>63</v>
+      </c>
+      <c r="Z22" s="11">
+        <v>85</v>
+      </c>
+      <c r="AA22" s="12">
+        <v>125</v>
+      </c>
+      <c r="AB22" s="11">
+        <v>83</v>
+      </c>
+      <c r="AC22" s="12">
+        <v>91</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>73</v>
+      </c>
+      <c r="AE22" s="12">
+        <v>80</v>
+      </c>
+      <c r="AF22" s="12">
+        <v>103</v>
+      </c>
+      <c r="AG22" s="11">
+        <v>110</v>
+      </c>
+      <c r="AH22" s="12">
+        <v>101</v>
+      </c>
+      <c r="AI22" s="11">
+        <v>112</v>
+      </c>
+      <c r="AJ22" s="11">
+        <v>138</v>
+      </c>
+      <c r="AK22" s="12">
+        <v>165</v>
+      </c>
+      <c r="AL22" s="11">
+        <v>97</v>
+      </c>
+      <c r="AM22" s="11">
+        <v>115</v>
+      </c>
+      <c r="AN22" s="11">
+        <v>131</v>
+      </c>
+      <c r="AO22" s="12">
+        <v>70</v>
+      </c>
+      <c r="AP22" s="11">
+        <v>128</v>
+      </c>
+      <c r="AQ22" s="11">
+        <v>102</v>
+      </c>
+      <c r="AR22" s="12">
+        <v>132</v>
+      </c>
+      <c r="AS22" s="11">
+        <v>123</v>
+      </c>
+      <c r="AT22" s="11">
+        <v>119</v>
+      </c>
+      <c r="AU22" s="11">
+        <v>168</v>
+      </c>
+      <c r="AV22" s="11">
+        <v>138</v>
+      </c>
+      <c r="AW22" s="12">
+        <v>129</v>
+      </c>
+      <c r="AX22" s="11">
+        <v>105</v>
+      </c>
+      <c r="AY22" s="11">
+        <v>128</v>
+      </c>
+      <c r="AZ22" s="12">
+        <v>92</v>
+      </c>
+      <c r="BA22" s="11">
+        <v>97</v>
+      </c>
+      <c r="BB22" s="11">
+        <v>99</v>
+      </c>
+      <c r="BC22" s="11">
+        <v>70</v>
+      </c>
+      <c r="BD22" s="11">
+        <v>139</v>
+      </c>
+      <c r="BE22" s="67">
+        <v>112</v>
+      </c>
+      <c r="BF22" s="68">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="11">
+        <v>27</v>
+      </c>
+      <c r="D23" s="11">
+        <v>32</v>
+      </c>
+      <c r="E23" s="11">
+        <v>19</v>
+      </c>
+      <c r="F23" s="11">
+        <v>31</v>
+      </c>
+      <c r="G23" s="11">
+        <v>16</v>
+      </c>
+      <c r="H23" s="12">
+        <v>45</v>
+      </c>
+      <c r="I23" s="12">
+        <v>45</v>
+      </c>
+      <c r="J23" s="11">
+        <v>50</v>
+      </c>
+      <c r="K23" s="12">
+        <v>33</v>
+      </c>
+      <c r="L23" s="11">
+        <v>37</v>
+      </c>
+      <c r="M23" s="11">
+        <v>46</v>
+      </c>
+      <c r="N23" s="12">
+        <v>30</v>
+      </c>
+      <c r="O23" s="12">
+        <v>31</v>
+      </c>
+      <c r="P23" s="12">
+        <v>17</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>27</v>
+      </c>
+      <c r="R23" s="12">
+        <v>26</v>
+      </c>
+      <c r="S23" s="11">
+        <v>34</v>
+      </c>
+      <c r="T23" s="11">
+        <v>48</v>
+      </c>
+      <c r="U23" s="12">
+        <v>69</v>
+      </c>
+      <c r="V23" s="12">
+        <v>68</v>
+      </c>
+      <c r="W23" s="11">
+        <v>29</v>
+      </c>
+      <c r="X23" s="11">
+        <v>79</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>26</v>
+      </c>
+      <c r="Z23" s="11">
+        <v>46</v>
+      </c>
+      <c r="AA23" s="12">
+        <v>47</v>
+      </c>
+      <c r="AB23" s="11">
+        <v>44</v>
+      </c>
+      <c r="AC23" s="12">
+        <v>32</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>41</v>
+      </c>
+      <c r="AE23" s="12">
+        <v>37</v>
+      </c>
+      <c r="AF23" s="12">
+        <v>31</v>
+      </c>
+      <c r="AG23" s="11">
+        <v>78</v>
+      </c>
+      <c r="AH23" s="12">
+        <v>62</v>
+      </c>
+      <c r="AI23" s="11">
+        <v>46</v>
+      </c>
+      <c r="AJ23" s="11">
+        <v>51</v>
+      </c>
+      <c r="AK23" s="12">
+        <v>74</v>
+      </c>
+      <c r="AL23" s="11">
+        <v>38</v>
+      </c>
+      <c r="AM23" s="11">
+        <v>70</v>
+      </c>
+      <c r="AN23" s="11">
+        <v>45</v>
+      </c>
+      <c r="AO23" s="12">
+        <v>39</v>
+      </c>
+      <c r="AP23" s="11">
+        <v>35</v>
+      </c>
+      <c r="AQ23" s="11">
+        <v>96</v>
+      </c>
+      <c r="AR23" s="12">
+        <v>81</v>
+      </c>
+      <c r="AS23" s="11">
+        <v>125</v>
+      </c>
+      <c r="AT23" s="11">
+        <v>58</v>
+      </c>
+      <c r="AU23" s="11">
+        <v>51</v>
+      </c>
+      <c r="AV23" s="11">
+        <v>59</v>
+      </c>
+      <c r="AW23" s="12">
         <v>43</v>
       </c>
-      <c r="BA13" s="11">
+      <c r="AX23" s="11">
+        <v>60</v>
+      </c>
+      <c r="AY23" s="11">
+        <v>40</v>
+      </c>
+      <c r="AZ23" s="12">
         <v>44</v>
       </c>
-      <c r="BB13" s="11">
+      <c r="BA23" s="11">
+        <v>43</v>
+      </c>
+      <c r="BB23" s="11">
+        <v>39</v>
+      </c>
+      <c r="BC23" s="11">
+        <v>24</v>
+      </c>
+      <c r="BD23" s="11">
+        <v>57</v>
+      </c>
+      <c r="BE23" s="67">
+        <v>53</v>
+      </c>
+      <c r="BF23" s="68">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="11">
         <v>63</v>
       </c>
-      <c r="BC13" s="11">
-[...2 lines deleted...]
-      <c r="BD13" s="11">
+      <c r="D24" s="11">
+        <v>49</v>
+      </c>
+      <c r="E24" s="11">
+        <v>43</v>
+      </c>
+      <c r="F24" s="11">
+        <v>56</v>
+      </c>
+      <c r="G24" s="11">
+        <v>40</v>
+      </c>
+      <c r="H24" s="11">
+        <v>67</v>
+      </c>
+      <c r="I24" s="12">
+        <v>72</v>
+      </c>
+      <c r="J24" s="11">
+        <v>77</v>
+      </c>
+      <c r="K24" s="12">
+        <v>63</v>
+      </c>
+      <c r="L24" s="11">
+        <v>78</v>
+      </c>
+      <c r="M24" s="11">
+        <v>77</v>
+      </c>
+      <c r="N24" s="12">
+        <v>36</v>
+      </c>
+      <c r="O24" s="12">
+        <v>47</v>
+      </c>
+      <c r="P24" s="12">
+        <v>20</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>43</v>
+      </c>
+      <c r="R24" s="12">
+        <v>42</v>
+      </c>
+      <c r="S24" s="11">
+        <v>49</v>
+      </c>
+      <c r="T24" s="11">
+        <v>87</v>
+      </c>
+      <c r="U24" s="12">
+        <v>62</v>
+      </c>
+      <c r="V24" s="12">
+        <v>107</v>
+      </c>
+      <c r="W24" s="11">
+        <v>64</v>
+      </c>
+      <c r="X24" s="11">
+        <v>63</v>
+      </c>
+      <c r="Y24" s="12">
+        <v>42</v>
+      </c>
+      <c r="Z24" s="11">
+        <v>48</v>
+      </c>
+      <c r="AA24" s="12">
+        <v>73</v>
+      </c>
+      <c r="AB24" s="11">
+        <v>70</v>
+      </c>
+      <c r="AC24" s="12">
+        <v>68</v>
+      </c>
+      <c r="AD24" s="12">
+        <v>59</v>
+      </c>
+      <c r="AE24" s="12">
+        <v>63</v>
+      </c>
+      <c r="AF24" s="12">
+        <v>81</v>
+      </c>
+      <c r="AG24" s="11">
+        <v>70</v>
+      </c>
+      <c r="AH24" s="12">
+        <v>85</v>
+      </c>
+      <c r="AI24" s="11">
+        <v>80</v>
+      </c>
+      <c r="AJ24" s="11">
+        <v>78</v>
+      </c>
+      <c r="AK24" s="12">
+        <v>139</v>
+      </c>
+      <c r="AL24" s="11">
+        <v>76</v>
+      </c>
+      <c r="AM24" s="11">
+        <v>50</v>
+      </c>
+      <c r="AN24" s="11">
+        <v>72</v>
+      </c>
+      <c r="AO24" s="12">
+        <v>47</v>
+      </c>
+      <c r="AP24" s="11">
+        <v>54</v>
+      </c>
+      <c r="AQ24" s="11">
+        <v>60</v>
+      </c>
+      <c r="AR24" s="12">
+        <v>59</v>
+      </c>
+      <c r="AS24" s="11">
+        <v>70</v>
+      </c>
+      <c r="AT24" s="11">
+        <v>112</v>
+      </c>
+      <c r="AU24" s="11">
+        <v>87</v>
+      </c>
+      <c r="AV24" s="11">
+        <v>82</v>
+      </c>
+      <c r="AW24" s="12">
+        <v>62</v>
+      </c>
+      <c r="AX24" s="11">
+        <v>57</v>
+      </c>
+      <c r="AY24" s="11">
+        <v>97</v>
+      </c>
+      <c r="AZ24" s="12">
+        <v>64</v>
+      </c>
+      <c r="BA24" s="11">
+        <v>77</v>
+      </c>
+      <c r="BB24" s="11">
+        <v>79</v>
+      </c>
+      <c r="BC24" s="11">
+        <v>46</v>
+      </c>
+      <c r="BD24" s="11">
+        <v>70</v>
+      </c>
+      <c r="BE24" s="67">
+        <v>93</v>
+      </c>
+      <c r="BF24" s="68">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="11">
+        <v>59</v>
+      </c>
+      <c r="D25" s="11">
+        <v>68</v>
+      </c>
+      <c r="E25" s="11">
+        <v>56</v>
+      </c>
+      <c r="F25" s="11">
+        <v>61</v>
+      </c>
+      <c r="G25" s="11">
+        <v>164</v>
+      </c>
+      <c r="H25" s="11">
+        <v>66</v>
+      </c>
+      <c r="I25" s="12">
+        <v>84</v>
+      </c>
+      <c r="J25" s="11">
+        <v>84</v>
+      </c>
+      <c r="K25" s="12">
+        <v>203</v>
+      </c>
+      <c r="L25" s="11">
+        <v>87</v>
+      </c>
+      <c r="M25" s="11">
+        <v>90</v>
+      </c>
+      <c r="N25" s="12">
+        <v>84</v>
+      </c>
+      <c r="O25" s="12">
+        <v>76</v>
+      </c>
+      <c r="P25" s="12">
+        <v>29</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>47</v>
+      </c>
+      <c r="R25" s="12">
+        <v>68</v>
+      </c>
+      <c r="S25" s="11">
+        <v>83</v>
+      </c>
+      <c r="T25" s="11">
+        <v>130</v>
+      </c>
+      <c r="U25" s="12">
+        <v>102</v>
+      </c>
+      <c r="V25" s="12">
+        <v>128</v>
+      </c>
+      <c r="W25" s="11">
+        <v>87</v>
+      </c>
+      <c r="X25" s="11">
+        <v>114</v>
+      </c>
+      <c r="Y25" s="12">
+        <v>91</v>
+      </c>
+      <c r="Z25" s="11">
+        <v>74</v>
+      </c>
+      <c r="AA25" s="12">
+        <v>89</v>
+      </c>
+      <c r="AB25" s="11">
+        <v>79</v>
+      </c>
+      <c r="AC25" s="12">
+        <v>76</v>
+      </c>
+      <c r="AD25" s="12">
+        <v>88</v>
+      </c>
+      <c r="AE25" s="12">
+        <v>107</v>
+      </c>
+      <c r="AF25" s="12">
+        <v>100</v>
+      </c>
+      <c r="AG25" s="11">
+        <v>93</v>
+      </c>
+      <c r="AH25" s="12">
+        <v>108</v>
+      </c>
+      <c r="AI25" s="11">
+        <v>144</v>
+      </c>
+      <c r="AJ25" s="11">
+        <v>132</v>
+      </c>
+      <c r="AK25" s="12">
+        <v>97</v>
+      </c>
+      <c r="AL25" s="11">
+        <v>111</v>
+      </c>
+      <c r="AM25" s="11">
+        <v>131</v>
+      </c>
+      <c r="AN25" s="11">
+        <v>87</v>
+      </c>
+      <c r="AO25" s="12">
+        <v>83</v>
+      </c>
+      <c r="AP25" s="11">
+        <v>132</v>
+      </c>
+      <c r="AQ25" s="11">
+        <v>89</v>
+      </c>
+      <c r="AR25" s="12">
+        <v>126</v>
+      </c>
+      <c r="AS25" s="11">
+        <v>134</v>
+      </c>
+      <c r="AT25" s="11">
+        <v>122</v>
+      </c>
+      <c r="AU25" s="11">
+        <v>114</v>
+      </c>
+      <c r="AV25" s="11">
+        <v>100</v>
+      </c>
+      <c r="AW25" s="12">
+        <v>93</v>
+      </c>
+      <c r="AX25" s="11">
+        <v>73</v>
+      </c>
+      <c r="AY25" s="11">
+        <v>125</v>
+      </c>
+      <c r="AZ25" s="12">
+        <v>88</v>
+      </c>
+      <c r="BA25" s="11">
+        <v>72</v>
+      </c>
+      <c r="BB25" s="11">
+        <v>102</v>
+      </c>
+      <c r="BC25" s="11">
+        <v>93</v>
+      </c>
+      <c r="BD25" s="11">
+        <v>121</v>
+      </c>
+      <c r="BE25" s="67">
+        <v>91</v>
+      </c>
+      <c r="BF25" s="68">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="26" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="11">
+        <v>33</v>
+      </c>
+      <c r="D26" s="11">
+        <v>35</v>
+      </c>
+      <c r="E26" s="11">
+        <v>34</v>
+      </c>
+      <c r="F26" s="11">
+        <v>55</v>
+      </c>
+      <c r="G26" s="11">
+        <v>39</v>
+      </c>
+      <c r="H26" s="11">
+        <v>47</v>
+      </c>
+      <c r="I26" s="12">
+        <v>39</v>
+      </c>
+      <c r="J26" s="11">
+        <v>57</v>
+      </c>
+      <c r="K26" s="12">
+        <v>51</v>
+      </c>
+      <c r="L26" s="11">
+        <v>65</v>
+      </c>
+      <c r="M26" s="11">
+        <v>90</v>
+      </c>
+      <c r="N26" s="12">
+        <v>43</v>
+      </c>
+      <c r="O26" s="12">
+        <v>51</v>
+      </c>
+      <c r="P26" s="12">
+        <v>24</v>
+      </c>
+      <c r="Q26" s="12">
         <v>30</v>
       </c>
-      <c r="BE13" s="67">
-        <v>32</v>
+      <c r="R26" s="12">
+        <v>49</v>
+      </c>
+      <c r="S26" s="11">
+        <v>63</v>
+      </c>
+      <c r="T26" s="11">
+        <v>79</v>
+      </c>
+      <c r="U26" s="12">
+        <v>67</v>
+      </c>
+      <c r="V26" s="12">
+        <v>124</v>
+      </c>
+      <c r="W26" s="11">
+        <v>50</v>
+      </c>
+      <c r="X26" s="11">
+        <v>84</v>
+      </c>
+      <c r="Y26" s="11">
+        <v>59</v>
+      </c>
+      <c r="Z26" s="11">
+        <v>73</v>
+      </c>
+      <c r="AA26" s="11">
+        <v>66</v>
+      </c>
+      <c r="AB26" s="11">
+        <v>78</v>
+      </c>
+      <c r="AC26" s="12">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="12">
+        <v>45</v>
+      </c>
+      <c r="AE26" s="12">
+        <v>57</v>
+      </c>
+      <c r="AF26" s="12">
+        <v>83</v>
+      </c>
+      <c r="AG26" s="11">
+        <v>80</v>
+      </c>
+      <c r="AH26" s="12">
+        <v>61</v>
+      </c>
+      <c r="AI26" s="11">
+        <v>77</v>
+      </c>
+      <c r="AJ26" s="11">
+        <v>119</v>
+      </c>
+      <c r="AK26" s="12">
+        <v>71</v>
+      </c>
+      <c r="AL26" s="11">
+        <v>50</v>
+      </c>
+      <c r="AM26" s="11">
+        <v>80</v>
+      </c>
+      <c r="AN26" s="11">
+        <v>86</v>
+      </c>
+      <c r="AO26" s="12">
+        <v>62</v>
+      </c>
+      <c r="AP26" s="11">
+        <v>66</v>
+      </c>
+      <c r="AQ26" s="11">
+        <v>66</v>
+      </c>
+      <c r="AR26" s="11">
+        <v>49</v>
+      </c>
+      <c r="AS26" s="11">
+        <v>95</v>
+      </c>
+      <c r="AT26" s="11">
+        <v>92</v>
+      </c>
+      <c r="AU26" s="11">
+        <v>75</v>
+      </c>
+      <c r="AV26" s="11">
+        <v>74</v>
+      </c>
+      <c r="AW26" s="12">
+        <v>64</v>
+      </c>
+      <c r="AX26" s="11">
+        <v>53</v>
+      </c>
+      <c r="AY26" s="11">
+        <v>67</v>
+      </c>
+      <c r="AZ26" s="12">
+        <v>46</v>
+      </c>
+      <c r="BA26" s="11">
+        <v>58</v>
+      </c>
+      <c r="BB26" s="11">
+        <v>64</v>
+      </c>
+      <c r="BC26" s="11">
+        <v>63</v>
+      </c>
+      <c r="BD26" s="11">
+        <v>85</v>
+      </c>
+      <c r="BE26" s="68">
+        <v>66</v>
+      </c>
+      <c r="BF26" s="68">
+        <v>67</v>
       </c>
     </row>
-    <row r="14" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="28" t="s">
+    <row r="27" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="15">
+        <v>60</v>
+      </c>
+      <c r="D27" s="15">
+        <v>62</v>
+      </c>
+      <c r="E27" s="15">
+        <v>39</v>
+      </c>
+      <c r="F27" s="15">
+        <v>66</v>
+      </c>
+      <c r="G27" s="15">
+        <v>65</v>
+      </c>
+      <c r="H27" s="15">
+        <v>83</v>
+      </c>
+      <c r="I27" s="15">
         <v>45</v>
       </c>
-      <c r="B14" s="13" t="s">
-[...53 lines deleted...]
-      <c r="T14" s="11">
+      <c r="J27" s="15">
+        <v>60</v>
+      </c>
+      <c r="K27" s="15">
+        <v>63</v>
+      </c>
+      <c r="L27" s="15">
+        <v>95</v>
+      </c>
+      <c r="M27" s="15">
+        <v>112</v>
+      </c>
+      <c r="N27" s="15">
+        <v>51</v>
+      </c>
+      <c r="O27" s="15">
+        <v>67</v>
+      </c>
+      <c r="P27" s="15">
         <v>31</v>
       </c>
-      <c r="U14" s="11">
+      <c r="Q27" s="15">
+        <v>43</v>
+      </c>
+      <c r="R27" s="15">
+        <v>53</v>
+      </c>
+      <c r="S27" s="15">
+        <v>69</v>
+      </c>
+      <c r="T27" s="15">
+        <v>83</v>
+      </c>
+      <c r="U27" s="15">
+        <v>96</v>
+      </c>
+      <c r="V27" s="15">
+        <v>110</v>
+      </c>
+      <c r="W27" s="15">
+        <v>61</v>
+      </c>
+      <c r="X27" s="15">
+        <v>95</v>
+      </c>
+      <c r="Y27" s="15">
+        <v>51</v>
+      </c>
+      <c r="Z27" s="15">
+        <v>70</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>73</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>59</v>
+      </c>
+      <c r="AC27" s="15">
+        <v>62</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>60</v>
+      </c>
+      <c r="AE27" s="15">
+        <v>73</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>86</v>
+      </c>
+      <c r="AG27" s="15">
+        <v>82</v>
+      </c>
+      <c r="AH27" s="15">
+        <v>84</v>
+      </c>
+      <c r="AI27" s="15">
+        <v>89</v>
+      </c>
+      <c r="AJ27" s="15">
+        <v>121</v>
+      </c>
+      <c r="AK27" s="15">
+        <v>89</v>
+      </c>
+      <c r="AL27" s="15">
+        <v>73</v>
+      </c>
+      <c r="AM27" s="15">
+        <v>91</v>
+      </c>
+      <c r="AN27" s="15">
+        <v>60</v>
+      </c>
+      <c r="AO27" s="15">
         <v>48</v>
       </c>
-      <c r="V14" s="12">
-[...74 lines deleted...]
-      <c r="AU14" s="11">
+      <c r="AP27" s="15">
+        <v>99</v>
+      </c>
+      <c r="AQ27" s="15">
+        <v>109</v>
+      </c>
+      <c r="AR27" s="15">
+        <v>112</v>
+      </c>
+      <c r="AS27" s="15">
+        <v>111</v>
+      </c>
+      <c r="AT27" s="15">
+        <v>117</v>
+      </c>
+      <c r="AU27" s="15">
+        <v>123</v>
+      </c>
+      <c r="AV27" s="15">
+        <v>82</v>
+      </c>
+      <c r="AW27" s="15">
+        <v>75</v>
+      </c>
+      <c r="AX27" s="15">
         <v>63</v>
       </c>
-      <c r="AV14" s="11">
-[...27 lines deleted...]
-        <v>50</v>
+      <c r="AY27" s="15">
+        <v>70</v>
+      </c>
+      <c r="AZ27" s="15">
+        <v>87</v>
+      </c>
+      <c r="BA27" s="15">
+        <v>85</v>
+      </c>
+      <c r="BB27" s="15">
+        <v>103</v>
+      </c>
+      <c r="BC27" s="15">
+        <v>102</v>
+      </c>
+      <c r="BD27" s="15">
+        <v>103</v>
+      </c>
+      <c r="BE27" s="69">
+        <v>113</v>
+      </c>
+      <c r="BF27" s="69">
+        <v>137</v>
       </c>
     </row>
-    <row r="15" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...170 lines deleted...]
-      </c>
+    <row r="28" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A28" s="1"/>
     </row>
-    <row r="16" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...2079 lines deleted...]
-    <row r="29" spans="1:57" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
-      <c r="B29" s="17"/>
-[...12 lines deleted...]
-      <c r="M30" s="12"/>
+      <c r="B29" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="C2:BE2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:BE6"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>