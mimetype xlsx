--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11100" yWindow="405" windowWidth="16635" windowHeight="10860" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="103">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
     <t>Рудный г.а.</t>
   </si>
   <si>
@@ -4624,51 +4624,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.krokhina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.5703125" style="48" customWidth="1"/>
     <col min="2" max="2" width="99.5703125" style="48" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="27"/>
     <col min="5" max="5" width="9.85546875" style="27" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="27"/>
     <col min="257" max="257" width="42.28515625" style="27" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="27" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="27"/>
     <col min="513" max="513" width="42.28515625" style="27" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="27" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="27"/>
     <col min="769" max="769" width="42.28515625" style="27" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="27" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="27"/>
     <col min="1025" max="1025" width="42.28515625" style="27" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="27" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="27"/>
     <col min="1281" max="1281" width="42.28515625" style="27" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="27" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="27"/>
     <col min="1537" max="1537" width="42.28515625" style="27" customWidth="1"/>
@@ -4951,60 +4951,60 @@
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:13" s="30" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="61" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="39">
-        <v>46275</v>
+        <v>46307</v>
       </c>
       <c r="M16" s="40"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="39">
-        <v>46307</v>
+        <v>46336</v>
       </c>
       <c r="M17" s="41"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>57</v>
       </c>
       <c r="M18" s="40"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="41"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
         <v>60</v>
       </c>
@@ -5466,79 +5466,79 @@
       </c>
       <c r="C14" s="57"/>
       <c r="D14" s="57"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="53"/>
       <c r="D15" s="53"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="63"/>
       <c r="B19" s="63"/>
       <c r="C19" s="63"/>
       <c r="D19" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AS1" activePane="topRight" state="frozen"/>
+      <pane xSplit="2" topLeftCell="AU1" activePane="topRight" state="frozen"/>
       <selection activeCell="B14" sqref="B14"/>
-      <selection pane="topRight" activeCell="AY30" sqref="AY30"/>
+      <selection pane="topRight" activeCell="AX22" sqref="AX22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="12"/>
     <col min="2" max="2" width="19" style="12" customWidth="1"/>
     <col min="3" max="14" width="8.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="16" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="28" max="38" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="8" style="12" customWidth="1" collapsed="1"/>
     <col min="40" max="40" width="8.42578125" style="12" customWidth="1"/>
     <col min="41" max="41" width="8.28515625" style="12" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="12"/>
     <col min="43" max="43" width="8.5703125" style="12" customWidth="1"/>
     <col min="44" max="54" width="9.140625" style="12"/>
     <col min="55" max="55" width="8.5703125" style="12" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="62" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="64" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
       <c r="P2" s="64"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="64"/>
       <c r="S2" s="64"/>
       <c r="T2" s="64"/>
       <c r="U2" s="64"/>
       <c r="V2" s="64"/>
@@ -5555,67 +5555,68 @@
       <c r="AG2" s="64"/>
       <c r="AH2" s="64"/>
       <c r="AI2" s="64"/>
       <c r="AJ2" s="64"/>
       <c r="AK2" s="64"/>
       <c r="AL2" s="64"/>
       <c r="AM2" s="64"/>
       <c r="AN2" s="64"/>
       <c r="AO2" s="64"/>
       <c r="AP2" s="64"/>
       <c r="AQ2" s="64"/>
       <c r="AR2" s="64"/>
       <c r="AS2" s="64"/>
       <c r="AT2" s="64"/>
       <c r="AU2" s="64"/>
       <c r="AV2" s="64"/>
       <c r="AW2" s="64"/>
       <c r="AX2" s="64"/>
       <c r="AY2" s="64"/>
       <c r="AZ2" s="64"/>
       <c r="BA2" s="64"/>
       <c r="BB2" s="64"/>
       <c r="BC2" s="64"/>
       <c r="BD2" s="64"/>
       <c r="BE2" s="64"/>
+      <c r="BF2" s="64"/>
     </row>
-    <row r="3" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="3"/>
       <c r="F3" s="13"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="AS3" s="4"/>
-      <c r="BE3" s="4" t="s">
+      <c r="BF3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="67" t="s">
         <v>71</v>
       </c>
       <c r="B4" s="69"/>
       <c r="C4" s="71">
         <v>2022</v>
       </c>
       <c r="D4" s="71"/>
       <c r="E4" s="71"/>
       <c r="F4" s="71"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
       <c r="I4" s="71"/>
       <c r="J4" s="71"/>
       <c r="K4" s="71"/>
       <c r="L4" s="71"/>
       <c r="M4" s="71"/>
       <c r="N4" s="71"/>
       <c r="O4" s="71">
         <v>2023</v>
       </c>
       <c r="P4" s="71"/>
       <c r="Q4" s="71"/>
       <c r="R4" s="71"/>
       <c r="S4" s="71"/>
@@ -5641,52 +5642,53 @@
       <c r="AK4" s="65"/>
       <c r="AL4" s="65"/>
       <c r="AM4" s="65">
         <v>2025</v>
       </c>
       <c r="AN4" s="65"/>
       <c r="AO4" s="65"/>
       <c r="AP4" s="65"/>
       <c r="AQ4" s="65"/>
       <c r="AR4" s="65"/>
       <c r="AS4" s="65"/>
       <c r="AT4" s="65"/>
       <c r="AU4" s="65"/>
       <c r="AV4" s="65"/>
       <c r="AW4" s="65"/>
       <c r="AX4" s="72"/>
       <c r="AY4" s="65">
         <v>2026</v>
       </c>
       <c r="AZ4" s="65"/>
       <c r="BA4" s="65"/>
       <c r="BB4" s="65"/>
       <c r="BC4" s="65"/>
       <c r="BD4" s="65"/>
       <c r="BE4" s="65"/>
+      <c r="BF4" s="65"/>
     </row>
-    <row r="5" spans="1:57" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:58" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="68"/>
       <c r="B5" s="70"/>
       <c r="C5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>30</v>
@@ -5810,52 +5812,55 @@
       </c>
       <c r="AX5" s="16" t="s">
         <v>34</v>
       </c>
       <c r="AY5" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="BA5" s="23" t="s">
         <v>25</v>
       </c>
       <c r="BB5" s="23" t="s">
         <v>26</v>
       </c>
       <c r="BC5" s="23" t="s">
         <v>27</v>
       </c>
       <c r="BD5" s="23" t="s">
         <v>28</v>
       </c>
       <c r="BE5" s="23" t="s">
         <v>29</v>
       </c>
+      <c r="BF5" s="5" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="6" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="3"/>
       <c r="C6" s="66" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="66"/>
       <c r="E6" s="66"/>
       <c r="F6" s="66"/>
       <c r="G6" s="66"/>
       <c r="H6" s="66"/>
       <c r="I6" s="66"/>
       <c r="J6" s="66"/>
       <c r="K6" s="66"/>
       <c r="L6" s="66"/>
       <c r="M6" s="66"/>
       <c r="N6" s="66"/>
       <c r="O6" s="66"/>
       <c r="P6" s="66"/>
       <c r="Q6" s="66"/>
       <c r="R6" s="66"/>
       <c r="S6" s="66"/>
       <c r="T6" s="66"/>
       <c r="U6" s="66"/>
       <c r="V6" s="66"/>
       <c r="W6" s="66"/>
       <c r="X6" s="66"/>
@@ -5870,52 +5875,53 @@
       <c r="AG6" s="66"/>
       <c r="AH6" s="66"/>
       <c r="AI6" s="66"/>
       <c r="AJ6" s="66"/>
       <c r="AK6" s="66"/>
       <c r="AL6" s="66"/>
       <c r="AM6" s="66"/>
       <c r="AN6" s="66"/>
       <c r="AO6" s="66"/>
       <c r="AP6" s="66"/>
       <c r="AQ6" s="66"/>
       <c r="AR6" s="66"/>
       <c r="AS6" s="66"/>
       <c r="AT6" s="66"/>
       <c r="AU6" s="66"/>
       <c r="AV6" s="66"/>
       <c r="AW6" s="66"/>
       <c r="AX6" s="66"/>
       <c r="AY6" s="66"/>
       <c r="AZ6" s="66"/>
       <c r="BA6" s="66"/>
       <c r="BB6" s="66"/>
       <c r="BC6" s="66"/>
       <c r="BD6" s="66"/>
       <c r="BE6" s="66"/>
+      <c r="BF6" s="66"/>
     </row>
-    <row r="7" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="17">
         <v>3.97</v>
       </c>
       <c r="D7" s="17">
         <v>4.8600000000000003</v>
       </c>
       <c r="E7" s="17">
         <v>5.2</v>
       </c>
       <c r="F7" s="17">
         <v>5.28</v>
       </c>
       <c r="G7" s="17">
         <v>4.8899999999999997</v>
       </c>
       <c r="H7" s="17">
         <v>5.28</v>
       </c>
       <c r="I7" s="17">
@@ -6043,52 +6049,55 @@
       </c>
       <c r="AX7" s="18">
         <v>6.01</v>
       </c>
       <c r="AY7" s="18">
         <v>4.01</v>
       </c>
       <c r="AZ7" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="BA7" s="18">
         <v>4.34</v>
       </c>
       <c r="BB7" s="17">
         <v>4.49</v>
       </c>
       <c r="BC7" s="17">
         <v>4.18</v>
       </c>
       <c r="BD7" s="17">
         <v>5.37</v>
       </c>
       <c r="BE7" s="18">
         <v>5.75</v>
       </c>
+      <c r="BF7" s="17">
+        <v>6.09</v>
+      </c>
     </row>
-    <row r="8" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="D8" s="17">
         <v>4.83</v>
       </c>
       <c r="E8" s="17">
         <v>5.27</v>
       </c>
       <c r="F8" s="17">
         <v>5.42</v>
       </c>
       <c r="G8" s="17">
         <v>4.93</v>
       </c>
       <c r="H8" s="17">
         <v>5.88</v>
       </c>
       <c r="I8" s="17">
@@ -6216,52 +6225,55 @@
       </c>
       <c r="AX8" s="18">
         <v>7.25</v>
       </c>
       <c r="AY8" s="18">
         <v>4.34</v>
       </c>
       <c r="AZ8" s="17">
         <v>4.66</v>
       </c>
       <c r="BA8" s="18">
         <v>4.84</v>
       </c>
       <c r="BB8" s="17">
         <v>5.09</v>
       </c>
       <c r="BC8" s="17">
         <v>4.6500000000000004</v>
       </c>
       <c r="BD8" s="17">
         <v>6.4</v>
       </c>
       <c r="BE8" s="18">
         <v>6.82</v>
       </c>
+      <c r="BF8" s="17">
+        <v>7.37</v>
+      </c>
     </row>
-    <row r="9" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="17">
         <v>6.4</v>
       </c>
       <c r="D9" s="17">
         <v>6.43</v>
       </c>
       <c r="E9" s="17">
         <v>5.46</v>
       </c>
       <c r="F9" s="17">
         <v>5.82</v>
       </c>
       <c r="G9" s="17">
         <v>5.31</v>
       </c>
       <c r="H9" s="17">
         <v>5</v>
       </c>
       <c r="I9" s="17">
@@ -6389,52 +6401,55 @@
       </c>
       <c r="AX9" s="18">
         <v>4.78</v>
       </c>
       <c r="AY9" s="18">
         <v>4.26</v>
       </c>
       <c r="AZ9" s="17">
         <v>3.96</v>
       </c>
       <c r="BA9" s="18">
         <v>3.51</v>
       </c>
       <c r="BB9" s="17">
         <v>4.41</v>
       </c>
       <c r="BC9" s="17">
         <v>4.18</v>
       </c>
       <c r="BD9" s="17">
         <v>4.72</v>
       </c>
       <c r="BE9" s="18">
         <v>5.09</v>
       </c>
+      <c r="BF9" s="17">
+        <v>5.62</v>
+      </c>
     </row>
-    <row r="10" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="17">
         <v>5.72</v>
       </c>
       <c r="D10" s="17">
         <v>5.85</v>
       </c>
       <c r="E10" s="17">
         <v>5.7</v>
       </c>
       <c r="F10" s="17">
         <v>5.49</v>
       </c>
       <c r="G10" s="17">
         <v>5.26</v>
       </c>
       <c r="H10" s="17">
         <v>5.84</v>
       </c>
       <c r="I10" s="17">
@@ -6562,52 +6577,55 @@
       </c>
       <c r="AX10" s="18">
         <v>5.79</v>
       </c>
       <c r="AY10" s="18">
         <v>4.4800000000000004</v>
       </c>
       <c r="AZ10" s="17">
         <v>6.52</v>
       </c>
       <c r="BA10" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="BB10" s="17">
         <v>4.8</v>
       </c>
       <c r="BC10" s="17">
         <v>4.8</v>
       </c>
       <c r="BD10" s="17">
         <v>5.78</v>
       </c>
       <c r="BE10" s="18">
         <v>6.05</v>
       </c>
+      <c r="BF10" s="17">
+        <v>6.34</v>
+      </c>
     </row>
-    <row r="11" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="17">
         <v>3.91</v>
       </c>
       <c r="D11" s="17">
         <v>5.93</v>
       </c>
       <c r="E11" s="17">
         <v>6.19</v>
       </c>
       <c r="F11" s="17">
         <v>6.1</v>
       </c>
       <c r="G11" s="17">
         <v>5.63</v>
       </c>
       <c r="H11" s="17">
         <v>6.15</v>
       </c>
       <c r="I11" s="17">
@@ -6735,52 +6753,55 @@
       </c>
       <c r="AX11" s="18">
         <v>6.01</v>
       </c>
       <c r="AY11" s="18">
         <v>4.88</v>
       </c>
       <c r="AZ11" s="17">
         <v>5.07</v>
       </c>
       <c r="BA11" s="18">
         <v>4.8099999999999996</v>
       </c>
       <c r="BB11" s="17">
         <v>4.88</v>
       </c>
       <c r="BC11" s="17">
         <v>4.62</v>
       </c>
       <c r="BD11" s="17">
         <v>5.73</v>
       </c>
       <c r="BE11" s="18">
         <v>5.93</v>
       </c>
+      <c r="BF11" s="17">
+        <v>6.15</v>
+      </c>
     </row>
-    <row r="12" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="17">
         <v>2.83</v>
       </c>
       <c r="D12" s="17">
         <v>5.46</v>
       </c>
       <c r="E12" s="17">
         <v>5.2</v>
       </c>
       <c r="F12" s="17">
         <v>4.87</v>
       </c>
       <c r="G12" s="17">
         <v>4.63</v>
       </c>
       <c r="H12" s="17">
         <v>4.83</v>
       </c>
       <c r="I12" s="17">
@@ -6908,52 +6929,55 @@
       </c>
       <c r="AX12" s="18">
         <v>6.08</v>
       </c>
       <c r="AY12" s="18">
         <v>1.02</v>
       </c>
       <c r="AZ12" s="17">
         <v>2.67</v>
       </c>
       <c r="BA12" s="18">
         <v>2.8</v>
       </c>
       <c r="BB12" s="17">
         <v>3.15</v>
       </c>
       <c r="BC12" s="17">
         <v>3.34</v>
       </c>
       <c r="BD12" s="17">
         <v>4.01</v>
       </c>
       <c r="BE12" s="18">
         <v>4.6100000000000003</v>
       </c>
+      <c r="BF12" s="17">
+        <v>4.54</v>
+      </c>
     </row>
-    <row r="13" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="17">
         <v>2.61</v>
       </c>
       <c r="D13" s="17">
         <v>2.2799999999999998</v>
       </c>
       <c r="E13" s="17">
         <v>2.69</v>
       </c>
       <c r="F13" s="17">
         <v>3.14</v>
       </c>
       <c r="G13" s="17">
         <v>3.38</v>
       </c>
       <c r="H13" s="17">
         <v>2.82</v>
       </c>
       <c r="I13" s="17">
@@ -7081,52 +7105,55 @@
       </c>
       <c r="AX13" s="18">
         <v>3.5</v>
       </c>
       <c r="AY13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="17">
         <v>1.03</v>
       </c>
       <c r="BA13" s="18">
         <v>1.34</v>
       </c>
       <c r="BB13" s="17">
         <v>2.0099999999999998</v>
       </c>
       <c r="BC13" s="17">
         <v>2.2000000000000002</v>
       </c>
       <c r="BD13" s="17">
         <v>2.33</v>
       </c>
       <c r="BE13" s="18">
         <v>2.7</v>
       </c>
+      <c r="BF13" s="17">
+        <v>2.85</v>
+      </c>
     </row>
-    <row r="14" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="17">
         <v>3.68</v>
       </c>
       <c r="D14" s="17">
         <v>3.71</v>
       </c>
       <c r="E14" s="17">
         <v>4.62</v>
       </c>
       <c r="F14" s="17">
         <v>4.76</v>
       </c>
       <c r="G14" s="17">
         <v>4.75</v>
       </c>
       <c r="H14" s="17">
         <v>4.82</v>
       </c>
       <c r="I14" s="17">
@@ -7254,52 +7281,55 @@
       </c>
       <c r="AX14" s="18">
         <v>5.59</v>
       </c>
       <c r="AY14" s="18">
         <v>4.41</v>
       </c>
       <c r="AZ14" s="17">
         <v>4.03</v>
       </c>
       <c r="BA14" s="18">
         <v>4.1500000000000004</v>
       </c>
       <c r="BB14" s="17">
         <v>4.33</v>
       </c>
       <c r="BC14" s="17">
         <v>4.34</v>
       </c>
       <c r="BD14" s="17">
         <v>5.0599999999999996</v>
       </c>
       <c r="BE14" s="18">
         <v>5.71</v>
       </c>
+      <c r="BF14" s="17">
+        <v>5.92</v>
+      </c>
     </row>
-    <row r="15" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="17">
         <v>4.2300000000000004</v>
       </c>
       <c r="D15" s="17">
         <v>4.07</v>
       </c>
       <c r="E15" s="17">
         <v>4.8499999999999996</v>
       </c>
       <c r="F15" s="17">
         <v>5.09</v>
       </c>
       <c r="G15" s="17">
         <v>4.79</v>
       </c>
       <c r="H15" s="17">
         <v>4.72</v>
       </c>
       <c r="I15" s="17">
@@ -7427,52 +7457,55 @@
       </c>
       <c r="AX15" s="18">
         <v>6.98</v>
       </c>
       <c r="AY15" s="18">
         <v>5.39</v>
       </c>
       <c r="AZ15" s="17">
         <v>5.27</v>
       </c>
       <c r="BA15" s="18">
         <v>5.0599999999999996</v>
       </c>
       <c r="BB15" s="17">
         <v>4.99</v>
       </c>
       <c r="BC15" s="17">
         <v>4.43</v>
       </c>
       <c r="BD15" s="17">
         <v>5.42</v>
       </c>
       <c r="BE15" s="18">
         <v>5.86</v>
       </c>
+      <c r="BF15" s="17">
+        <v>6.39</v>
+      </c>
     </row>
-    <row r="16" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="17">
         <v>3.25</v>
       </c>
       <c r="D16" s="17">
         <v>2.83</v>
       </c>
       <c r="E16" s="17">
         <v>2.96</v>
       </c>
       <c r="F16" s="17">
         <v>2.78</v>
       </c>
       <c r="G16" s="17">
         <v>2.44</v>
       </c>
       <c r="H16" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="I16" s="17">
@@ -7600,52 +7633,55 @@
       </c>
       <c r="AX16" s="18">
         <v>3.09</v>
       </c>
       <c r="AY16" s="18">
         <v>3.62</v>
       </c>
       <c r="AZ16" s="17">
         <v>2.5499999999999998</v>
       </c>
       <c r="BA16" s="18">
         <v>2.09</v>
       </c>
       <c r="BB16" s="17">
         <v>1.88</v>
       </c>
       <c r="BC16" s="17">
         <v>2.73</v>
       </c>
       <c r="BD16" s="17">
         <v>2.9</v>
       </c>
       <c r="BE16" s="18">
         <v>3.37</v>
       </c>
+      <c r="BF16" s="17">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17">
         <v>3.83</v>
       </c>
       <c r="D17" s="17">
         <v>5.05</v>
       </c>
       <c r="E17" s="17">
         <v>5.3</v>
       </c>
       <c r="F17" s="17">
         <v>5.03</v>
       </c>
       <c r="G17" s="17">
         <v>4.68</v>
       </c>
       <c r="H17" s="17">
         <v>4.9800000000000004</v>
       </c>
       <c r="I17" s="17">
@@ -7773,52 +7809,55 @@
       </c>
       <c r="AX17" s="18">
         <v>5.36</v>
       </c>
       <c r="AY17" s="18">
         <v>4.07</v>
       </c>
       <c r="AZ17" s="17">
         <v>4.2699999999999996</v>
       </c>
       <c r="BA17" s="18">
         <v>4.5</v>
       </c>
       <c r="BB17" s="17">
         <v>3.91</v>
       </c>
       <c r="BC17" s="17">
         <v>3.4</v>
       </c>
       <c r="BD17" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="BE17" s="18">
         <v>4.9400000000000004</v>
       </c>
+      <c r="BF17" s="17">
+        <v>5.32</v>
+      </c>
     </row>
-    <row r="18" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="17">
         <v>2.16</v>
       </c>
       <c r="D18" s="17">
         <v>1.69</v>
       </c>
       <c r="E18" s="17">
         <v>1.84</v>
       </c>
       <c r="F18" s="17">
         <v>2.48</v>
       </c>
       <c r="G18" s="17">
         <v>2.63</v>
       </c>
       <c r="H18" s="17">
         <v>2.56</v>
       </c>
       <c r="I18" s="17">
@@ -7946,52 +7985,55 @@
       </c>
       <c r="AX18" s="18">
         <v>3.48</v>
       </c>
       <c r="AY18" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="17">
         <v>0.64</v>
       </c>
       <c r="BA18" s="18">
         <v>0.42</v>
       </c>
       <c r="BB18" s="17">
         <v>1.25</v>
       </c>
       <c r="BC18" s="17">
         <v>1.24</v>
       </c>
       <c r="BD18" s="17">
         <v>2.69</v>
       </c>
       <c r="BE18" s="18">
         <v>3.01</v>
       </c>
+      <c r="BF18" s="17">
+        <v>3.09</v>
+      </c>
     </row>
-    <row r="19" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="17">
         <v>5.23</v>
       </c>
       <c r="D19" s="17">
         <v>6.78</v>
       </c>
       <c r="E19" s="17">
         <v>6.26</v>
       </c>
       <c r="F19" s="17">
         <v>6.29</v>
       </c>
       <c r="G19" s="17">
         <v>5.78</v>
       </c>
       <c r="H19" s="17">
         <v>5.81</v>
       </c>
       <c r="I19" s="17">
@@ -8119,52 +8161,55 @@
       </c>
       <c r="AX19" s="18">
         <v>5.51</v>
       </c>
       <c r="AY19" s="18">
         <v>3.54</v>
       </c>
       <c r="AZ19" s="17">
         <v>3.99</v>
       </c>
       <c r="BA19" s="18">
         <v>4.53</v>
       </c>
       <c r="BB19" s="17">
         <v>4.71</v>
       </c>
       <c r="BC19" s="17">
         <v>4.0599999999999996</v>
       </c>
       <c r="BD19" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="BE19" s="18">
         <v>4.8899999999999997</v>
       </c>
+      <c r="BF19" s="17">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="20" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="17">
         <v>4.53</v>
       </c>
       <c r="D20" s="17">
         <v>5.0599999999999996</v>
       </c>
       <c r="E20" s="17">
         <v>4.4800000000000004</v>
       </c>
       <c r="F20" s="17">
         <v>5.41</v>
       </c>
       <c r="G20" s="17">
         <v>4.76</v>
       </c>
       <c r="H20" s="17">
         <v>4.45</v>
       </c>
       <c r="I20" s="17">
@@ -8292,52 +8337,55 @@
       </c>
       <c r="AX20" s="18">
         <v>6.03</v>
       </c>
       <c r="AY20" s="18">
         <v>1.91</v>
       </c>
       <c r="AZ20" s="17">
         <v>3.34</v>
       </c>
       <c r="BA20" s="18">
         <v>3.73</v>
       </c>
       <c r="BB20" s="17">
         <v>3.95</v>
       </c>
       <c r="BC20" s="17">
         <v>3.53</v>
       </c>
       <c r="BD20" s="17">
         <v>3.82</v>
       </c>
       <c r="BE20" s="18">
         <v>4.28</v>
       </c>
+      <c r="BF20" s="17">
+        <v>4.07</v>
+      </c>
     </row>
-    <row r="21" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="17">
         <v>2.9</v>
       </c>
       <c r="D21" s="17">
         <v>4.57</v>
       </c>
       <c r="E21" s="17">
         <v>5.93</v>
       </c>
       <c r="F21" s="17">
         <v>5.86</v>
       </c>
       <c r="G21" s="17">
         <v>5.38</v>
       </c>
       <c r="H21" s="17">
         <v>5.32</v>
       </c>
       <c r="I21" s="17">
@@ -8465,52 +8513,55 @@
       </c>
       <c r="AX21" s="18">
         <v>5.33</v>
       </c>
       <c r="AY21" s="18">
         <v>3.84</v>
       </c>
       <c r="AZ21" s="17">
         <v>4.45</v>
       </c>
       <c r="BA21" s="18">
         <v>4.13</v>
       </c>
       <c r="BB21" s="17">
         <v>4.29</v>
       </c>
       <c r="BC21" s="17">
         <v>4.09</v>
       </c>
       <c r="BD21" s="17">
         <v>5.08</v>
       </c>
       <c r="BE21" s="18">
         <v>5.34</v>
       </c>
+      <c r="BF21" s="17">
+        <v>5.58</v>
+      </c>
     </row>
-    <row r="22" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="17">
         <v>2.11</v>
       </c>
       <c r="D22" s="17">
         <v>2.5</v>
       </c>
       <c r="E22" s="17">
         <v>3.82</v>
       </c>
       <c r="F22" s="17">
         <v>4.6399999999999997</v>
       </c>
       <c r="G22" s="17">
         <v>4.34</v>
       </c>
       <c r="H22" s="17">
         <v>3.89</v>
       </c>
       <c r="I22" s="17">
@@ -8638,52 +8689,55 @@
       </c>
       <c r="AX22" s="18">
         <v>4.76</v>
       </c>
       <c r="AY22" s="18">
         <v>1.77</v>
       </c>
       <c r="AZ22" s="17">
         <v>2.77</v>
       </c>
       <c r="BA22" s="18">
         <v>3.42</v>
       </c>
       <c r="BB22" s="17">
         <v>4.37</v>
       </c>
       <c r="BC22" s="17">
         <v>3.83</v>
       </c>
       <c r="BD22" s="17">
         <v>5.3</v>
       </c>
       <c r="BE22" s="18">
         <v>5.63</v>
       </c>
+      <c r="BF22" s="17">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="23" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="17">
         <v>0.66</v>
       </c>
       <c r="E23" s="17">
         <v>2.61</v>
       </c>
       <c r="F23" s="17">
         <v>2.2799999999999998</v>
       </c>
       <c r="G23" s="17">
         <v>2.58</v>
       </c>
       <c r="H23" s="17">
         <v>2.38</v>
       </c>
       <c r="I23" s="17">
@@ -8811,52 +8865,55 @@
       </c>
       <c r="AX23" s="18">
         <v>3.14</v>
       </c>
       <c r="AY23" s="18" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="17">
         <v>1.55</v>
       </c>
       <c r="BA23" s="18">
         <v>2.5499999999999998</v>
       </c>
       <c r="BB23" s="17">
         <v>3.06</v>
       </c>
       <c r="BC23" s="17">
         <v>2.4300000000000002</v>
       </c>
       <c r="BD23" s="17">
         <v>2.2799999999999998</v>
       </c>
       <c r="BE23" s="18">
         <v>2.82</v>
       </c>
+      <c r="BF23" s="17">
+        <v>2.65</v>
+      </c>
     </row>
-    <row r="24" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="17">
         <v>5.61</v>
       </c>
       <c r="E24" s="17">
         <v>5.28</v>
       </c>
       <c r="F24" s="17">
         <v>5</v>
       </c>
       <c r="G24" s="17">
         <v>4.79</v>
       </c>
       <c r="H24" s="17">
         <v>4.91</v>
       </c>
       <c r="I24" s="17">
@@ -8984,52 +9041,55 @@
       </c>
       <c r="AX24" s="18">
         <v>4.9000000000000004</v>
       </c>
       <c r="AY24" s="18">
         <v>2.25</v>
       </c>
       <c r="AZ24" s="17">
         <v>2.35</v>
       </c>
       <c r="BA24" s="18">
         <v>3.32</v>
       </c>
       <c r="BB24" s="17">
         <v>2.88</v>
       </c>
       <c r="BC24" s="17">
         <v>2.44</v>
       </c>
       <c r="BD24" s="17">
         <v>3.05</v>
       </c>
       <c r="BE24" s="18">
         <v>3.9</v>
       </c>
+      <c r="BF24" s="17">
+        <v>3.87</v>
+      </c>
     </row>
-    <row r="25" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="17">
         <v>1.51</v>
       </c>
       <c r="D25" s="17">
         <v>3.72</v>
       </c>
       <c r="E25" s="17">
         <v>3.83</v>
       </c>
       <c r="F25" s="17">
         <v>4.04</v>
       </c>
       <c r="G25" s="17">
         <v>3.65</v>
       </c>
       <c r="H25" s="17">
         <v>4.08</v>
       </c>
       <c r="I25" s="17">
@@ -9157,52 +9217,55 @@
       </c>
       <c r="AX25" s="18">
         <v>5.28</v>
       </c>
       <c r="AY25" s="18">
         <v>6.13</v>
       </c>
       <c r="AZ25" s="17">
         <v>3.78</v>
       </c>
       <c r="BA25" s="18">
         <v>4.38</v>
       </c>
       <c r="BB25" s="17">
         <v>4.1500000000000004</v>
       </c>
       <c r="BC25" s="17">
         <v>3.52</v>
       </c>
       <c r="BD25" s="17">
         <v>4.07</v>
       </c>
       <c r="BE25" s="18">
         <v>4.68</v>
       </c>
+      <c r="BF25" s="17">
+        <v>5.28</v>
+      </c>
     </row>
-    <row r="26" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="17">
         <v>4.57</v>
       </c>
       <c r="D26" s="17">
         <v>5.21</v>
       </c>
       <c r="E26" s="17">
         <v>5</v>
       </c>
       <c r="F26" s="17">
         <v>5.33</v>
       </c>
       <c r="G26" s="17">
         <v>4.8600000000000003</v>
       </c>
       <c r="H26" s="17">
         <v>4.84</v>
       </c>
       <c r="I26" s="17">
@@ -9330,52 +9393,55 @@
       </c>
       <c r="AX26" s="18">
         <v>4.95</v>
       </c>
       <c r="AY26" s="18">
         <v>5.12</v>
       </c>
       <c r="AZ26" s="17">
         <v>5.85</v>
       </c>
       <c r="BA26" s="18">
         <v>5</v>
       </c>
       <c r="BB26" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="BC26" s="17">
         <v>4.03</v>
       </c>
       <c r="BD26" s="17">
         <v>5.57</v>
       </c>
       <c r="BE26" s="18">
         <v>5.5</v>
       </c>
+      <c r="BF26" s="17">
+        <v>5.57</v>
+      </c>
     </row>
-    <row r="27" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="58" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="20">
         <v>2.94</v>
       </c>
       <c r="D27" s="20">
         <v>3.86</v>
       </c>
       <c r="E27" s="20">
         <v>4.04</v>
       </c>
       <c r="F27" s="20">
         <v>3.66</v>
       </c>
       <c r="G27" s="20">
         <v>3.51</v>
       </c>
       <c r="H27" s="20">
         <v>3.84</v>
       </c>
       <c r="I27" s="20">
@@ -9503,97 +9569,100 @@
       </c>
       <c r="AX27" s="20">
         <v>5.32</v>
       </c>
       <c r="AY27" s="20">
         <v>2.61</v>
       </c>
       <c r="AZ27" s="20">
         <v>3.3</v>
       </c>
       <c r="BA27" s="20">
         <v>3.24</v>
       </c>
       <c r="BB27" s="20">
         <v>3.11</v>
       </c>
       <c r="BC27" s="20">
         <v>3.22</v>
       </c>
       <c r="BD27" s="20">
         <v>4.22</v>
       </c>
       <c r="BE27" s="20">
         <v>4.9800000000000004</v>
       </c>
+      <c r="BF27" s="20">
+        <v>5.35</v>
+      </c>
     </row>
-    <row r="28" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
       <c r="Q28" s="10"/>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
     </row>
-    <row r="29" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="11"/>
     </row>
-    <row r="30" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
       <c r="U30" s="25"/>
       <c r="V30" s="25"/>
       <c r="W30" s="25"/>
       <c r="X30" s="25"/>
       <c r="Y30" s="25"/>
       <c r="Z30" s="25"/>
       <c r="AA30" s="25"/>
       <c r="AB30" s="25"/>
       <c r="AC30" s="25"/>
       <c r="AD30" s="25"/>
       <c r="AE30" s="25"/>
       <c r="AF30" s="25"/>
       <c r="AG30" s="25"/>
       <c r="AH30" s="25"/>
       <c r="AI30" s="25"/>
       <c r="AJ30" s="25"/>
       <c r="AK30" s="25"/>
       <c r="AL30" s="25"/>
       <c r="AM30" s="25"/>
       <c r="AN30" s="25"/>
       <c r="AO30" s="25"/>
     </row>
-    <row r="31" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="C2:BE2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:BE6"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>