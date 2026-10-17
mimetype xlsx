--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7215" yWindow="225" windowWidth="16665" windowHeight="11670" tabRatio="770"/>
+    <workbookView xWindow="7215" yWindow="225" windowWidth="20760" windowHeight="11670" tabRatio="770"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="103">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
@@ -4640,51 +4640,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.krokhina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1088;&#1091;&#1089;.7z" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.5703125" style="57" customWidth="1"/>
     <col min="2" max="2" width="99.5703125" style="57" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="37"/>
     <col min="5" max="5" width="9.85546875" style="37" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="37"/>
     <col min="257" max="257" width="42.28515625" style="37" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="37" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="37"/>
     <col min="513" max="513" width="42.28515625" style="37" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="37" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="37"/>
     <col min="769" max="769" width="42.28515625" style="37" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="37" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="37"/>
     <col min="1025" max="1025" width="42.28515625" style="37" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="37" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="37"/>
     <col min="1281" max="1281" width="42.28515625" style="37" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="37" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="37"/>
     <col min="1537" max="1537" width="42.28515625" style="37" customWidth="1"/>
@@ -4967,60 +4967,60 @@
       <c r="M13" s="45"/>
     </row>
     <row r="14" spans="1:13" s="40" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="67" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="45"/>
     </row>
     <row r="15" spans="1:13" s="40" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="69" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="45"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="48">
-        <v>46275</v>
+        <v>46307</v>
       </c>
       <c r="M16" s="49"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="48">
-        <v>46307</v>
+        <v>46336</v>
       </c>
       <c r="M17" s="50"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="47" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>78</v>
       </c>
       <c r="M18" s="49"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>80</v>
       </c>
       <c r="M19" s="50"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="47" t="s">
         <v>81</v>
       </c>
@@ -5485,80 +5485,80 @@
       </c>
       <c r="C14" s="66"/>
       <c r="D14" s="66"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="62"/>
       <c r="D15" s="62"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="71"/>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BE77"/>
+  <dimension ref="A1:BF77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="AS1" activePane="topRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4:A27"/>
-      <selection pane="topRight" activeCell="BE7" sqref="BE7:BE27"/>
+      <selection pane="topRight" activeCell="BE14" sqref="BE14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="14"/>
     <col min="2" max="2" width="18.85546875" style="14" customWidth="1"/>
     <col min="3" max="14" width="8.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="16" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="28" max="38" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="7.140625" style="14" customWidth="1" collapsed="1"/>
     <col min="40" max="40" width="8.28515625" style="14" customWidth="1"/>
     <col min="41" max="42" width="9.140625" style="14"/>
     <col min="43" max="43" width="8.7109375" style="14" customWidth="1"/>
     <col min="44" max="50" width="9.140625" style="14"/>
     <col min="51" max="51" width="8.140625" style="14" customWidth="1"/>
     <col min="52" max="54" width="9.140625" style="14"/>
     <col min="55" max="55" width="8.140625" style="14" customWidth="1"/>
     <col min="56" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="70" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="72" t="s">
         <v>25</v>
       </c>
       <c r="D2" s="72"/>
       <c r="E2" s="72"/>
       <c r="F2" s="72"/>
       <c r="G2" s="72"/>
       <c r="H2" s="72"/>
       <c r="I2" s="72"/>
       <c r="J2" s="72"/>
       <c r="K2" s="72"/>
       <c r="L2" s="72"/>
       <c r="M2" s="72"/>
       <c r="N2" s="72"/>
       <c r="O2" s="72"/>
       <c r="P2" s="72"/>
       <c r="Q2" s="72"/>
       <c r="R2" s="72"/>
       <c r="S2" s="72"/>
       <c r="T2" s="72"/>
       <c r="U2" s="72"/>
       <c r="V2" s="72"/>
@@ -5575,66 +5575,67 @@
       <c r="AG2" s="72"/>
       <c r="AH2" s="72"/>
       <c r="AI2" s="72"/>
       <c r="AJ2" s="72"/>
       <c r="AK2" s="72"/>
       <c r="AL2" s="72"/>
       <c r="AM2" s="72"/>
       <c r="AN2" s="72"/>
       <c r="AO2" s="72"/>
       <c r="AP2" s="72"/>
       <c r="AQ2" s="72"/>
       <c r="AR2" s="72"/>
       <c r="AS2" s="72"/>
       <c r="AT2" s="72"/>
       <c r="AU2" s="72"/>
       <c r="AV2" s="72"/>
       <c r="AW2" s="72"/>
       <c r="AX2" s="72"/>
       <c r="AY2" s="72"/>
       <c r="AZ2" s="72"/>
       <c r="BA2" s="72"/>
       <c r="BB2" s="72"/>
       <c r="BC2" s="72"/>
       <c r="BD2" s="72"/>
       <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
     </row>
-    <row r="3" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="3"/>
       <c r="F3" s="15"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
-      <c r="BE3" s="4" t="s">
+      <c r="BF3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="75" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="78"/>
       <c r="C4" s="80">
         <v>2022</v>
       </c>
       <c r="D4" s="80"/>
       <c r="E4" s="80"/>
       <c r="F4" s="80"/>
       <c r="G4" s="80"/>
       <c r="H4" s="80"/>
       <c r="I4" s="80"/>
       <c r="J4" s="80"/>
       <c r="K4" s="80"/>
       <c r="L4" s="80"/>
       <c r="M4" s="80"/>
       <c r="N4" s="80"/>
       <c r="O4" s="80">
         <v>2023</v>
       </c>
       <c r="P4" s="80"/>
       <c r="Q4" s="80"/>
       <c r="R4" s="80"/>
       <c r="S4" s="80"/>
@@ -5660,52 +5661,53 @@
       <c r="AK4" s="73"/>
       <c r="AL4" s="73"/>
       <c r="AM4" s="73">
         <v>2025</v>
       </c>
       <c r="AN4" s="73"/>
       <c r="AO4" s="73"/>
       <c r="AP4" s="73"/>
       <c r="AQ4" s="73"/>
       <c r="AR4" s="73"/>
       <c r="AS4" s="73"/>
       <c r="AT4" s="73"/>
       <c r="AU4" s="73"/>
       <c r="AV4" s="73"/>
       <c r="AW4" s="73"/>
       <c r="AX4" s="77"/>
       <c r="AY4" s="73">
         <v>2026</v>
       </c>
       <c r="AZ4" s="73"/>
       <c r="BA4" s="73"/>
       <c r="BB4" s="73"/>
       <c r="BC4" s="73"/>
       <c r="BD4" s="73"/>
       <c r="BE4" s="73"/>
+      <c r="BF4" s="73"/>
     </row>
-    <row r="5" spans="1:57" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:58" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="76"/>
       <c r="B5" s="79"/>
       <c r="C5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>32</v>
@@ -5829,52 +5831,55 @@
       </c>
       <c r="AX5" s="18" t="s">
         <v>36</v>
       </c>
       <c r="AY5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="30" t="s">
         <v>27</v>
       </c>
       <c r="BB5" s="30" t="s">
         <v>28</v>
       </c>
       <c r="BC5" s="30" t="s">
         <v>29</v>
       </c>
       <c r="BD5" s="30" t="s">
         <v>30</v>
       </c>
       <c r="BE5" s="30" t="s">
         <v>31</v>
       </c>
+      <c r="BF5" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="6" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="10"/>
       <c r="C6" s="74" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74"/>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="74"/>
       <c r="Q6" s="74"/>
       <c r="R6" s="74"/>
       <c r="S6" s="74"/>
       <c r="T6" s="74"/>
       <c r="U6" s="74"/>
       <c r="V6" s="74"/>
       <c r="W6" s="74"/>
       <c r="X6" s="74"/>
@@ -5889,52 +5894,53 @@
       <c r="AG6" s="74"/>
       <c r="AH6" s="74"/>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="74"/>
       <c r="AM6" s="74"/>
       <c r="AN6" s="74"/>
       <c r="AO6" s="74"/>
       <c r="AP6" s="74"/>
       <c r="AQ6" s="74"/>
       <c r="AR6" s="74"/>
       <c r="AS6" s="74"/>
       <c r="AT6" s="74"/>
       <c r="AU6" s="74"/>
       <c r="AV6" s="74"/>
       <c r="AW6" s="74"/>
       <c r="AX6" s="74"/>
       <c r="AY6" s="74"/>
       <c r="AZ6" s="74"/>
       <c r="BA6" s="74"/>
       <c r="BB6" s="74"/>
       <c r="BC6" s="74"/>
       <c r="BD6" s="74"/>
       <c r="BE6" s="74"/>
+      <c r="BF6" s="74"/>
     </row>
-    <row r="7" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="20">
         <v>12.03</v>
       </c>
       <c r="D7" s="20">
         <v>14.24</v>
       </c>
       <c r="E7" s="20">
         <v>13.08</v>
       </c>
       <c r="F7" s="20">
         <v>12.21</v>
       </c>
       <c r="G7" s="20">
         <v>11.78</v>
       </c>
       <c r="H7" s="20">
         <v>11.51</v>
       </c>
       <c r="I7" s="20">
@@ -6062,52 +6068,55 @@
       </c>
       <c r="AX7" s="19">
         <v>9.92</v>
       </c>
       <c r="AY7" s="19">
         <v>8.56</v>
       </c>
       <c r="AZ7" s="20">
         <v>9.5399999999999991</v>
       </c>
       <c r="BA7" s="19">
         <v>9.9499999999999993</v>
       </c>
       <c r="BB7" s="20">
         <v>10.17</v>
       </c>
       <c r="BC7" s="20">
         <v>10.02</v>
       </c>
       <c r="BD7" s="20">
         <v>10.14</v>
       </c>
       <c r="BE7" s="19">
         <v>10.15</v>
       </c>
+      <c r="BF7" s="20">
+        <v>10.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="20">
         <v>11.08</v>
       </c>
       <c r="D8" s="20">
         <v>12.85</v>
       </c>
       <c r="E8" s="20">
         <v>11.59</v>
       </c>
       <c r="F8" s="20">
         <v>10.37</v>
       </c>
       <c r="G8" s="20">
         <v>9.99</v>
       </c>
       <c r="H8" s="20">
         <v>9.69</v>
       </c>
       <c r="I8" s="20">
@@ -6235,52 +6244,55 @@
       </c>
       <c r="AX8" s="19">
         <v>8.4</v>
       </c>
       <c r="AY8" s="19">
         <v>7.04</v>
       </c>
       <c r="AZ8" s="20">
         <v>7.87</v>
       </c>
       <c r="BA8" s="19">
         <v>8.58</v>
       </c>
       <c r="BB8" s="20">
         <v>8.4700000000000006</v>
       </c>
       <c r="BC8" s="20">
         <v>8.36</v>
       </c>
       <c r="BD8" s="20">
         <v>8.4600000000000009</v>
       </c>
       <c r="BE8" s="19">
         <v>8.5500000000000007</v>
       </c>
+      <c r="BF8" s="20">
+        <v>8.4600000000000009</v>
+      </c>
     </row>
-    <row r="9" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="20">
         <v>8.23</v>
       </c>
       <c r="D9" s="20">
         <v>8.83</v>
       </c>
       <c r="E9" s="20">
         <v>7.87</v>
       </c>
       <c r="F9" s="20">
         <v>8.41</v>
       </c>
       <c r="G9" s="20">
         <v>8.1199999999999992</v>
       </c>
       <c r="H9" s="20">
         <v>7.5</v>
       </c>
       <c r="I9" s="20">
@@ -6408,52 +6420,55 @@
       </c>
       <c r="AX9" s="19">
         <v>9.0399999999999991</v>
       </c>
       <c r="AY9" s="19">
         <v>8.52</v>
       </c>
       <c r="AZ9" s="20">
         <v>8.44</v>
       </c>
       <c r="BA9" s="19">
         <v>7.82</v>
       </c>
       <c r="BB9" s="20">
         <v>7.04</v>
       </c>
       <c r="BC9" s="20">
         <v>6.6</v>
       </c>
       <c r="BD9" s="20">
         <v>7.02</v>
       </c>
       <c r="BE9" s="19">
         <v>6.87</v>
       </c>
+      <c r="BF9" s="20">
+        <v>6.79</v>
+      </c>
     </row>
-    <row r="10" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="20">
         <v>13.12</v>
       </c>
       <c r="D10" s="20">
         <v>14.71</v>
       </c>
       <c r="E10" s="20">
         <v>14.54</v>
       </c>
       <c r="F10" s="20">
         <v>13.42</v>
       </c>
       <c r="G10" s="20">
         <v>13.72</v>
       </c>
       <c r="H10" s="20">
         <v>13.18</v>
       </c>
       <c r="I10" s="20">
@@ -6581,52 +6596,55 @@
       </c>
       <c r="AX10" s="19">
         <v>12.01</v>
       </c>
       <c r="AY10" s="19">
         <v>9.99</v>
       </c>
       <c r="AZ10" s="20">
         <v>10.33</v>
       </c>
       <c r="BA10" s="19">
         <v>11.26</v>
       </c>
       <c r="BB10" s="20">
         <v>11.19</v>
       </c>
       <c r="BC10" s="20">
         <v>12.15</v>
       </c>
       <c r="BD10" s="20">
         <v>12.26</v>
       </c>
       <c r="BE10" s="19">
         <v>11.89</v>
       </c>
+      <c r="BF10" s="20">
+        <v>12.01</v>
+      </c>
     </row>
-    <row r="11" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="20">
         <v>14.38</v>
       </c>
       <c r="D11" s="20">
         <v>20.96</v>
       </c>
       <c r="E11" s="20">
         <v>18.23</v>
       </c>
       <c r="F11" s="20">
         <v>16.760000000000002</v>
       </c>
       <c r="G11" s="20">
         <v>15.67</v>
       </c>
       <c r="H11" s="20">
         <v>15.09</v>
       </c>
       <c r="I11" s="20">
@@ -6754,52 +6772,55 @@
       </c>
       <c r="AX11" s="19">
         <v>11.56</v>
       </c>
       <c r="AY11" s="19">
         <v>10.61</v>
       </c>
       <c r="AZ11" s="20">
         <v>11.25</v>
       </c>
       <c r="BA11" s="19">
         <v>12.4</v>
       </c>
       <c r="BB11" s="20">
         <v>12.47</v>
       </c>
       <c r="BC11" s="20">
         <v>12.42</v>
       </c>
       <c r="BD11" s="20">
         <v>12.35</v>
       </c>
       <c r="BE11" s="19">
         <v>12.53</v>
       </c>
+      <c r="BF11" s="20">
+        <v>12.49</v>
+      </c>
     </row>
-    <row r="12" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="20">
         <v>18.84</v>
       </c>
       <c r="D12" s="20">
         <v>16.87</v>
       </c>
       <c r="E12" s="20">
         <v>14.29</v>
       </c>
       <c r="F12" s="20">
         <v>12.41</v>
       </c>
       <c r="G12" s="20">
         <v>11.78</v>
       </c>
       <c r="H12" s="20">
         <v>11.59</v>
       </c>
       <c r="I12" s="20">
@@ -6927,52 +6948,55 @@
       </c>
       <c r="AX12" s="19">
         <v>9.1199999999999992</v>
       </c>
       <c r="AY12" s="19">
         <v>14.29</v>
       </c>
       <c r="AZ12" s="20">
         <v>11.73</v>
       </c>
       <c r="BA12" s="19">
         <v>10.15</v>
       </c>
       <c r="BB12" s="20">
         <v>9.99</v>
       </c>
       <c r="BC12" s="20">
         <v>9.81</v>
       </c>
       <c r="BD12" s="20">
         <v>10.82</v>
       </c>
       <c r="BE12" s="19">
         <v>10.86</v>
       </c>
+      <c r="BF12" s="20">
+        <v>10.52</v>
+      </c>
     </row>
-    <row r="13" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="20">
         <v>9.5500000000000007</v>
       </c>
       <c r="D13" s="20">
         <v>8.1999999999999993</v>
       </c>
       <c r="E13" s="20">
         <v>6.57</v>
       </c>
       <c r="F13" s="20">
         <v>7.41</v>
       </c>
       <c r="G13" s="20">
         <v>6.76</v>
       </c>
       <c r="H13" s="20">
         <v>6.38</v>
       </c>
       <c r="I13" s="20">
@@ -7100,52 +7124,55 @@
       </c>
       <c r="AX13" s="19">
         <v>4.6100000000000003</v>
       </c>
       <c r="AY13" s="19">
         <v>1.97</v>
       </c>
       <c r="AZ13" s="20">
         <v>3.61</v>
       </c>
       <c r="BA13" s="19">
         <v>4.3600000000000003</v>
       </c>
       <c r="BB13" s="20">
         <v>6.54</v>
       </c>
       <c r="BC13" s="20">
         <v>6.8</v>
       </c>
       <c r="BD13" s="20">
         <v>6</v>
       </c>
       <c r="BE13" s="19">
         <v>6.25</v>
       </c>
+      <c r="BF13" s="20">
+        <v>6.31</v>
+      </c>
     </row>
-    <row r="14" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="20">
         <v>12.05</v>
       </c>
       <c r="D14" s="20">
         <v>14.3</v>
       </c>
       <c r="E14" s="20">
         <v>13.51</v>
       </c>
       <c r="F14" s="20">
         <v>12.99</v>
       </c>
       <c r="G14" s="20">
         <v>12.88</v>
       </c>
       <c r="H14" s="20">
         <v>13.32</v>
       </c>
       <c r="I14" s="20">
@@ -7273,52 +7300,55 @@
       </c>
       <c r="AX14" s="19">
         <v>11.63</v>
       </c>
       <c r="AY14" s="19">
         <v>12.12</v>
       </c>
       <c r="AZ14" s="20">
         <v>13.25</v>
       </c>
       <c r="BA14" s="19">
         <v>12.32</v>
       </c>
       <c r="BB14" s="20">
         <v>13.57</v>
       </c>
       <c r="BC14" s="20">
         <v>13.02</v>
       </c>
       <c r="BD14" s="20">
         <v>13.12</v>
       </c>
       <c r="BE14" s="19">
         <v>13.25</v>
       </c>
+      <c r="BF14" s="20">
+        <v>13.09</v>
+      </c>
     </row>
-    <row r="15" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="20">
         <v>14.8</v>
       </c>
       <c r="D15" s="20">
         <v>13.31</v>
       </c>
       <c r="E15" s="20">
         <v>14.55</v>
       </c>
       <c r="F15" s="20">
         <v>12.91</v>
       </c>
       <c r="G15" s="20">
         <v>13.49</v>
       </c>
       <c r="H15" s="20">
         <v>13.68</v>
       </c>
       <c r="I15" s="20">
@@ -7446,52 +7476,55 @@
       </c>
       <c r="AX15" s="19">
         <v>11.01</v>
       </c>
       <c r="AY15" s="19">
         <v>8.48</v>
       </c>
       <c r="AZ15" s="20">
         <v>9.32</v>
       </c>
       <c r="BA15" s="19">
         <v>10.91</v>
       </c>
       <c r="BB15" s="20">
         <v>12.17</v>
       </c>
       <c r="BC15" s="20">
         <v>11.56</v>
       </c>
       <c r="BD15" s="20">
         <v>12.16</v>
       </c>
       <c r="BE15" s="19">
         <v>12.17</v>
       </c>
+      <c r="BF15" s="20">
+        <v>11.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="20">
         <v>16.239999999999998</v>
       </c>
       <c r="D16" s="20">
         <v>9.64</v>
       </c>
       <c r="E16" s="20">
         <v>7.78</v>
       </c>
       <c r="F16" s="20">
         <v>7.24</v>
       </c>
       <c r="G16" s="20">
         <v>7.32</v>
       </c>
       <c r="H16" s="20">
         <v>7.58</v>
       </c>
       <c r="I16" s="20">
@@ -7619,52 +7652,55 @@
       </c>
       <c r="AX16" s="19">
         <v>5.39</v>
       </c>
       <c r="AY16" s="19">
         <v>2.42</v>
       </c>
       <c r="AZ16" s="20">
         <v>4.46</v>
       </c>
       <c r="BA16" s="19">
         <v>5.42</v>
       </c>
       <c r="BB16" s="20">
         <v>6.26</v>
       </c>
       <c r="BC16" s="20">
         <v>7.45</v>
       </c>
       <c r="BD16" s="20">
         <v>7.25</v>
       </c>
       <c r="BE16" s="19">
         <v>6.74</v>
       </c>
+      <c r="BF16" s="20">
+        <v>6.51</v>
+      </c>
     </row>
-    <row r="17" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="20">
         <v>12.59</v>
       </c>
       <c r="D17" s="20">
         <v>16.45</v>
       </c>
       <c r="E17" s="20">
         <v>14.85</v>
       </c>
       <c r="F17" s="20">
         <v>13.75</v>
       </c>
       <c r="G17" s="20">
         <v>13.53</v>
       </c>
       <c r="H17" s="20">
         <v>13.25</v>
       </c>
       <c r="I17" s="20">
@@ -7792,52 +7828,55 @@
       </c>
       <c r="AX17" s="19">
         <v>10.33</v>
       </c>
       <c r="AY17" s="19">
         <v>5.23</v>
       </c>
       <c r="AZ17" s="20">
         <v>9.16</v>
       </c>
       <c r="BA17" s="19">
         <v>9.1999999999999993</v>
       </c>
       <c r="BB17" s="20">
         <v>10.220000000000001</v>
       </c>
       <c r="BC17" s="20">
         <v>9.7899999999999991</v>
       </c>
       <c r="BD17" s="20">
         <v>10.119999999999999</v>
       </c>
       <c r="BE17" s="19">
         <v>10.18</v>
       </c>
+      <c r="BF17" s="20">
+        <v>9.7799999999999994</v>
+      </c>
     </row>
-    <row r="18" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="20">
         <v>10.81</v>
       </c>
       <c r="D18" s="20">
         <v>11.85</v>
       </c>
       <c r="E18" s="20">
         <v>11.03</v>
       </c>
       <c r="F18" s="20">
         <v>9.65</v>
       </c>
       <c r="G18" s="20">
         <v>9.43</v>
       </c>
       <c r="H18" s="20">
         <v>8.6</v>
       </c>
       <c r="I18" s="20">
@@ -7965,52 +8004,55 @@
       </c>
       <c r="AX18" s="19">
         <v>10.94</v>
       </c>
       <c r="AY18" s="19">
         <v>3.61</v>
       </c>
       <c r="AZ18" s="20">
         <v>4.47</v>
       </c>
       <c r="BA18" s="19">
         <v>6.66</v>
       </c>
       <c r="BB18" s="20">
         <v>7.79</v>
       </c>
       <c r="BC18" s="20">
         <v>6.94</v>
       </c>
       <c r="BD18" s="20">
         <v>7.45</v>
       </c>
       <c r="BE18" s="19">
         <v>7.6</v>
       </c>
+      <c r="BF18" s="20">
+        <v>8.1999999999999993</v>
+      </c>
     </row>
-    <row r="19" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="20">
         <v>11.4</v>
       </c>
       <c r="D19" s="20">
         <v>14.81</v>
       </c>
       <c r="E19" s="20">
         <v>15.48</v>
       </c>
       <c r="F19" s="20">
         <v>14.69</v>
       </c>
       <c r="G19" s="20">
         <v>14.3</v>
       </c>
       <c r="H19" s="20">
         <v>13.99</v>
       </c>
       <c r="I19" s="20">
@@ -8138,52 +8180,55 @@
       </c>
       <c r="AX19" s="19">
         <v>11.7</v>
       </c>
       <c r="AY19" s="19">
         <v>7.07</v>
       </c>
       <c r="AZ19" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="BA19" s="19">
         <v>9.59</v>
       </c>
       <c r="BB19" s="20">
         <v>10.72</v>
       </c>
       <c r="BC19" s="20">
         <v>10.92</v>
       </c>
       <c r="BD19" s="20">
         <v>11.72</v>
       </c>
       <c r="BE19" s="19">
         <v>12.16</v>
       </c>
+      <c r="BF19" s="20">
+        <v>12.11</v>
+      </c>
     </row>
-    <row r="20" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="20">
         <v>13.03</v>
       </c>
       <c r="D20" s="20">
         <v>12.79</v>
       </c>
       <c r="E20" s="20">
         <v>12.27</v>
       </c>
       <c r="F20" s="20">
         <v>12.43</v>
       </c>
       <c r="G20" s="20">
         <v>12.19</v>
       </c>
       <c r="H20" s="20">
         <v>12.49</v>
       </c>
       <c r="I20" s="20">
@@ -8311,52 +8356,55 @@
       </c>
       <c r="AX20" s="19">
         <v>11.32</v>
       </c>
       <c r="AY20" s="19">
         <v>10.8</v>
       </c>
       <c r="AZ20" s="20">
         <v>8.34</v>
       </c>
       <c r="BA20" s="19">
         <v>10.54</v>
       </c>
       <c r="BB20" s="20">
         <v>10.87</v>
       </c>
       <c r="BC20" s="20">
         <v>10.199999999999999</v>
       </c>
       <c r="BD20" s="20">
         <v>10.48</v>
       </c>
       <c r="BE20" s="19">
         <v>10.06</v>
       </c>
+      <c r="BF20" s="20">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="20">
         <v>9.84</v>
       </c>
       <c r="D21" s="20">
         <v>10.92</v>
       </c>
       <c r="E21" s="20">
         <v>10.54</v>
       </c>
       <c r="F21" s="20">
         <v>10.48</v>
       </c>
       <c r="G21" s="20">
         <v>9.94</v>
       </c>
       <c r="H21" s="20">
         <v>10.28</v>
       </c>
       <c r="I21" s="20">
@@ -8484,52 +8532,55 @@
       </c>
       <c r="AX21" s="19">
         <v>9.25</v>
       </c>
       <c r="AY21" s="19">
         <v>8.7899999999999991</v>
       </c>
       <c r="AZ21" s="20">
         <v>10</v>
       </c>
       <c r="BA21" s="19">
         <v>9.7899999999999991</v>
       </c>
       <c r="BB21" s="20">
         <v>10.35</v>
       </c>
       <c r="BC21" s="20">
         <v>9.98</v>
       </c>
       <c r="BD21" s="20">
         <v>10.220000000000001</v>
       </c>
       <c r="BE21" s="19">
         <v>10.11</v>
       </c>
+      <c r="BF21" s="20">
+        <v>9.9600000000000009</v>
+      </c>
     </row>
-    <row r="22" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="20">
         <v>12.13</v>
       </c>
       <c r="D22" s="20">
         <v>15.3</v>
       </c>
       <c r="E22" s="20">
         <v>12.74</v>
       </c>
       <c r="F22" s="20">
         <v>13.64</v>
       </c>
       <c r="G22" s="20">
         <v>13.99</v>
       </c>
       <c r="H22" s="20">
         <v>13.65</v>
       </c>
       <c r="I22" s="20">
@@ -8657,52 +8708,55 @@
       </c>
       <c r="AX22" s="19">
         <v>12.25</v>
       </c>
       <c r="AY22" s="19">
         <v>10.02</v>
       </c>
       <c r="AZ22" s="20">
         <v>11.41</v>
       </c>
       <c r="BA22" s="19">
         <v>10.25</v>
       </c>
       <c r="BB22" s="20">
         <v>10.7</v>
       </c>
       <c r="BC22" s="20">
         <v>10.77</v>
       </c>
       <c r="BD22" s="20">
         <v>11.09</v>
       </c>
       <c r="BE22" s="19">
         <v>11.1</v>
       </c>
+      <c r="BF22" s="20">
+        <v>11.63</v>
+      </c>
     </row>
-    <row r="23" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="20">
         <v>10.130000000000001</v>
       </c>
       <c r="D23" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="E23" s="20">
         <v>10.01</v>
       </c>
       <c r="F23" s="20">
         <v>8.48</v>
       </c>
       <c r="G23" s="20">
         <v>8.01</v>
       </c>
       <c r="H23" s="20">
         <v>8.2100000000000009</v>
       </c>
       <c r="I23" s="20">
@@ -8830,52 +8884,55 @@
       </c>
       <c r="AX23" s="19">
         <v>7.37</v>
       </c>
       <c r="AY23" s="19">
         <v>4.43</v>
       </c>
       <c r="AZ23" s="20">
         <v>8.5399999999999991</v>
       </c>
       <c r="BA23" s="19">
         <v>7.13</v>
       </c>
       <c r="BB23" s="20">
         <v>7.27</v>
       </c>
       <c r="BC23" s="20">
         <v>8.19</v>
       </c>
       <c r="BD23" s="20">
         <v>7.61</v>
       </c>
       <c r="BE23" s="19">
         <v>7.58</v>
       </c>
+      <c r="BF23" s="20">
+        <v>7.39</v>
+      </c>
     </row>
-    <row r="24" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="20">
         <v>8.0299999999999994</v>
       </c>
       <c r="D24" s="20">
         <v>12.62</v>
       </c>
       <c r="E24" s="20">
         <v>13.1</v>
       </c>
       <c r="F24" s="20">
         <v>14.31</v>
       </c>
       <c r="G24" s="20">
         <v>13.81</v>
       </c>
       <c r="H24" s="20">
         <v>13.59</v>
       </c>
       <c r="I24" s="20">
@@ -9003,52 +9060,55 @@
       </c>
       <c r="AX24" s="19">
         <v>10.52</v>
       </c>
       <c r="AY24" s="19">
         <v>12.76</v>
       </c>
       <c r="AZ24" s="20">
         <v>13.34</v>
       </c>
       <c r="BA24" s="19">
         <v>11.76</v>
       </c>
       <c r="BB24" s="20">
         <v>12.29</v>
       </c>
       <c r="BC24" s="20">
         <v>12.05</v>
       </c>
       <c r="BD24" s="20">
         <v>11.44</v>
       </c>
       <c r="BE24" s="19">
         <v>11.6</v>
       </c>
+      <c r="BF24" s="20">
+        <v>11.25</v>
+      </c>
     </row>
-    <row r="25" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="20">
         <v>14.09</v>
       </c>
       <c r="D25" s="20">
         <v>15.68</v>
       </c>
       <c r="E25" s="20">
         <v>16.010000000000002</v>
       </c>
       <c r="F25" s="20">
         <v>14.34</v>
       </c>
       <c r="G25" s="20">
         <v>13.55</v>
       </c>
       <c r="H25" s="20">
         <v>13.46</v>
       </c>
       <c r="I25" s="20">
@@ -9176,52 +9236,55 @@
       </c>
       <c r="AX25" s="19">
         <v>12.18</v>
       </c>
       <c r="AY25" s="19">
         <v>8.36</v>
       </c>
       <c r="AZ25" s="20">
         <v>11.64</v>
       </c>
       <c r="BA25" s="19">
         <v>11.43</v>
       </c>
       <c r="BB25" s="20">
         <v>11.58</v>
       </c>
       <c r="BC25" s="20">
         <v>12.04</v>
       </c>
       <c r="BD25" s="20">
         <v>12.5</v>
       </c>
       <c r="BE25" s="19">
         <v>11.7</v>
       </c>
+      <c r="BF25" s="20">
+        <v>11.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="20">
         <v>9.1300000000000008</v>
       </c>
       <c r="D26" s="20">
         <v>13.62</v>
       </c>
       <c r="E26" s="20">
         <v>13.94</v>
       </c>
       <c r="F26" s="20">
         <v>14.02</v>
       </c>
       <c r="G26" s="20">
         <v>13.95</v>
       </c>
       <c r="H26" s="20">
         <v>13.07</v>
       </c>
       <c r="I26" s="20">
@@ -9349,52 +9412,55 @@
       </c>
       <c r="AX26" s="19">
         <v>13.44</v>
       </c>
       <c r="AY26" s="19">
         <v>11.95</v>
       </c>
       <c r="AZ26" s="20">
         <v>10.34</v>
       </c>
       <c r="BA26" s="19">
         <v>11.46</v>
       </c>
       <c r="BB26" s="20">
         <v>10.99</v>
       </c>
       <c r="BC26" s="20">
         <v>10.51</v>
       </c>
       <c r="BD26" s="20">
         <v>10.7</v>
       </c>
       <c r="BE26" s="19">
         <v>10.62</v>
       </c>
+      <c r="BF26" s="20">
+        <v>10.91</v>
+      </c>
     </row>
-    <row r="27" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="22">
         <v>18.13</v>
       </c>
       <c r="D27" s="22">
         <v>16.75</v>
       </c>
       <c r="E27" s="22">
         <v>14.98</v>
       </c>
       <c r="F27" s="22">
         <v>13</v>
       </c>
       <c r="G27" s="22">
         <v>11.93</v>
       </c>
       <c r="H27" s="22">
         <v>11.03</v>
       </c>
       <c r="I27" s="22">
@@ -9522,130 +9588,133 @@
       </c>
       <c r="AX27" s="22">
         <v>11.69</v>
       </c>
       <c r="AY27" s="22">
         <v>14.6</v>
       </c>
       <c r="AZ27" s="22">
         <v>16.52</v>
       </c>
       <c r="BA27" s="22">
         <v>16.03</v>
       </c>
       <c r="BB27" s="22">
         <v>16.09</v>
       </c>
       <c r="BC27" s="22">
         <v>14.4</v>
       </c>
       <c r="BD27" s="22">
         <v>13.73</v>
       </c>
       <c r="BE27" s="22">
         <v>13.56</v>
       </c>
+      <c r="BF27" s="22">
+        <v>14.17</v>
+      </c>
     </row>
-    <row r="28" spans="1:57" s="5" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:58" s="5" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O28" s="12"/>
       <c r="P28" s="12"/>
       <c r="Q28" s="12"/>
       <c r="R28" s="12"/>
       <c r="S28" s="12"/>
     </row>
-    <row r="29" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="27"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="AA30" s="34"/>
       <c r="AB30" s="34"/>
       <c r="AC30" s="34"/>
       <c r="AD30" s="34"/>
       <c r="AE30" s="34"/>
       <c r="AF30" s="34"/>
       <c r="AG30" s="34"/>
       <c r="AH30" s="34"/>
       <c r="AI30" s="34"/>
       <c r="AJ30" s="34"/>
       <c r="AK30" s="34"/>
       <c r="AL30" s="34"/>
       <c r="AM30" s="34"/>
       <c r="AN30" s="34"/>
       <c r="AO30" s="34"/>
     </row>
-    <row r="31" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="O31" s="32"/>
       <c r="P31" s="32"/>
       <c r="Q31" s="32"/>
       <c r="R31" s="32"/>
       <c r="S31" s="32"/>
       <c r="T31" s="33"/>
       <c r="U31" s="33"/>
       <c r="V31" s="32"/>
       <c r="W31" s="19"/>
       <c r="X31" s="32"/>
       <c r="Y31" s="19"/>
       <c r="Z31" s="32"/>
       <c r="AA31" s="32"/>
       <c r="AB31" s="19"/>
       <c r="AC31" s="19"/>
       <c r="AD31" s="19"/>
       <c r="AE31" s="19"/>
       <c r="AF31" s="19"/>
       <c r="AG31" s="19"/>
       <c r="AH31" s="19"/>
       <c r="AI31" s="19"/>
       <c r="AJ31" s="19"/>
       <c r="AK31" s="19"/>
       <c r="AL31" s="19"/>
       <c r="AM31" s="19"/>
     </row>
-    <row r="32" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="O32" s="34"/>
       <c r="P32" s="34"/>
       <c r="Q32" s="34"/>
       <c r="R32" s="34"/>
       <c r="S32" s="34"/>
       <c r="T32" s="34"/>
       <c r="U32" s="34"/>
       <c r="V32" s="34"/>
       <c r="W32" s="34"/>
       <c r="X32" s="34"/>
       <c r="Y32" s="34"/>
       <c r="Z32" s="34"/>
       <c r="AA32" s="34"/>
       <c r="AB32" s="34"/>
@@ -9698,53 +9767,53 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="C2:BE2"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:BE6"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>