--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13245" yWindow="120" windowWidth="15480" windowHeight="11670" tabRatio="770"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="9" r:id="rId2"/>
     <sheet name="Число умерших " sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="106">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
   </si>
   <si>
     <t>Число умерших в Костанайской области*</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
@@ -2607,79 +2607,79 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="10"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1698" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1699">
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="30"/>
@@ -4657,52 +4657,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.krokhina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1088;&#1091;&#1089;.7z" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.5703125" style="55" customWidth="1"/>
     <col min="2" max="2" width="99.5703125" style="55" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="35"/>
     <col min="5" max="5" width="9.85546875" style="35" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="35"/>
     <col min="257" max="257" width="42.28515625" style="35" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="35" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="35"/>
     <col min="513" max="513" width="42.28515625" style="35" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="35" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="35"/>
     <col min="769" max="769" width="42.28515625" style="35" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="35" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="35"/>
     <col min="1025" max="1025" width="42.28515625" style="35" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="35" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="35"/>
     <col min="1281" max="1281" width="42.28515625" style="35" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="35" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="35"/>
     <col min="1537" max="1537" width="42.28515625" style="35" customWidth="1"/>
@@ -4985,60 +4985,60 @@
       <c r="M13" s="43"/>
     </row>
     <row r="14" spans="1:13" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="65" t="s">
         <v>101</v>
       </c>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:13" s="38" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="67" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="46">
-        <v>46275</v>
+        <v>46307</v>
       </c>
       <c r="M16" s="47"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="s">
         <v>80</v>
       </c>
       <c r="B17" s="46">
-        <v>46307</v>
+        <v>46336</v>
       </c>
       <c r="M17" s="48"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="s">
         <v>81</v>
       </c>
       <c r="B18" s="49" t="s">
         <v>82</v>
       </c>
       <c r="M18" s="47"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="50" t="s">
         <v>84</v>
       </c>
       <c r="M19" s="48"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="45" t="s">
         <v>85</v>
       </c>
@@ -5503,222 +5503,224 @@
       </c>
       <c r="C14" s="64"/>
       <c r="D14" s="64"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="60"/>
       <c r="D15" s="60"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="69"/>
       <c r="B19" s="69"/>
       <c r="C19" s="69"/>
       <c r="D19" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BE95"/>
+  <dimension ref="A1:BF95"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="AT1" activePane="topRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" topLeftCell="AW1" activePane="topRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4:A27"/>
-      <selection pane="topRight" activeCell="C50" sqref="C50:BE50"/>
+      <selection pane="topRight" activeCell="C50" sqref="C50:BF50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="30"/>
     <col min="2" max="2" width="18.85546875" style="30" customWidth="1"/>
     <col min="3" max="14" width="8.140625" style="30" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="7.7109375" style="30" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="16" max="26" width="7.7109375" style="30" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="7.7109375" style="30" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="28" max="38" width="7.7109375" style="30" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="39" max="39" width="9.140625" style="30" collapsed="1"/>
     <col min="40" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:57" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="C2" s="73" t="s">
+      <c r="C2" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="73"/>
-[...52 lines deleted...]
-      <c r="BE2" s="73"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+      <c r="AC2" s="77"/>
+      <c r="AD2" s="77"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="77"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="77"/>
+      <c r="AJ2" s="77"/>
+      <c r="AK2" s="77"/>
+      <c r="AL2" s="77"/>
+      <c r="AM2" s="77"/>
+      <c r="AN2" s="77"/>
+      <c r="AO2" s="77"/>
+      <c r="AP2" s="77"/>
+      <c r="AQ2" s="77"/>
+      <c r="AR2" s="77"/>
+      <c r="AS2" s="77"/>
+      <c r="AT2" s="77"/>
+      <c r="AU2" s="77"/>
+      <c r="AV2" s="77"/>
+      <c r="AW2" s="77"/>
+      <c r="AX2" s="77"/>
+      <c r="AY2" s="77"/>
+      <c r="AZ2" s="77"/>
+      <c r="BA2" s="77"/>
+      <c r="BB2" s="77"/>
+      <c r="BC2" s="77"/>
+      <c r="BD2" s="77"/>
+      <c r="BE2" s="77"/>
+      <c r="BF2" s="77"/>
     </row>
-    <row r="3" spans="1:57" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:58" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
-      <c r="BE3" s="4" t="s">
+      <c r="BF3" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="75" t="s">
+    <row r="4" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="77"/>
-      <c r="C4" s="79">
+      <c r="B4" s="72"/>
+      <c r="C4" s="74">
         <v>2022</v>
       </c>
-      <c r="D4" s="79"/>
-[...10 lines deleted...]
-      <c r="O4" s="79">
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74">
         <v>2023</v>
       </c>
-      <c r="P4" s="79"/>
-[...10 lines deleted...]
-      <c r="AA4" s="71">
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="75">
         <v>2024</v>
       </c>
-      <c r="AB4" s="71"/>
-[...10 lines deleted...]
-      <c r="AM4" s="71">
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
+      <c r="AL4" s="75"/>
+      <c r="AM4" s="75">
         <v>2025</v>
       </c>
-      <c r="AN4" s="71"/>
-[...10 lines deleted...]
-      <c r="AY4" s="71">
+      <c r="AN4" s="75"/>
+      <c r="AO4" s="75"/>
+      <c r="AP4" s="75"/>
+      <c r="AQ4" s="75"/>
+      <c r="AR4" s="75"/>
+      <c r="AS4" s="75"/>
+      <c r="AT4" s="75"/>
+      <c r="AU4" s="75"/>
+      <c r="AV4" s="75"/>
+      <c r="AW4" s="75"/>
+      <c r="AX4" s="76"/>
+      <c r="AY4" s="75">
         <v>2026</v>
       </c>
-      <c r="AZ4" s="71"/>
-[...4 lines deleted...]
-      <c r="BE4" s="71"/>
+      <c r="AZ4" s="75"/>
+      <c r="BA4" s="75"/>
+      <c r="BB4" s="75"/>
+      <c r="BC4" s="75"/>
+      <c r="BD4" s="75"/>
+      <c r="BE4" s="75"/>
+      <c r="BF4" s="75"/>
     </row>
-    <row r="5" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="78"/>
+    <row r="5" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="71"/>
+      <c r="B5" s="73"/>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -5840,111 +5842,115 @@
       </c>
       <c r="AX5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AY5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="BC5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="BD5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="BE5" s="6" t="s">
         <v>31</v>
       </c>
+      <c r="BF5" s="6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="6" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C6" s="74" t="s">
+    <row r="6" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C6" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="74"/>
-[...52 lines deleted...]
-      <c r="BE6" s="74"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+      <c r="N6" s="78"/>
+      <c r="O6" s="78"/>
+      <c r="P6" s="78"/>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="78"/>
+      <c r="AA6" s="78"/>
+      <c r="AB6" s="78"/>
+      <c r="AC6" s="78"/>
+      <c r="AD6" s="78"/>
+      <c r="AE6" s="78"/>
+      <c r="AF6" s="78"/>
+      <c r="AG6" s="78"/>
+      <c r="AH6" s="78"/>
+      <c r="AI6" s="78"/>
+      <c r="AJ6" s="78"/>
+      <c r="AK6" s="78"/>
+      <c r="AL6" s="78"/>
+      <c r="AM6" s="78"/>
+      <c r="AN6" s="78"/>
+      <c r="AO6" s="78"/>
+      <c r="AP6" s="78"/>
+      <c r="AQ6" s="78"/>
+      <c r="AR6" s="78"/>
+      <c r="AS6" s="78"/>
+      <c r="AT6" s="78"/>
+      <c r="AU6" s="78"/>
+      <c r="AV6" s="78"/>
+      <c r="AW6" s="78"/>
+      <c r="AX6" s="78"/>
+      <c r="AY6" s="78"/>
+      <c r="AZ6" s="78"/>
+      <c r="BA6" s="78"/>
+      <c r="BB6" s="78"/>
+      <c r="BC6" s="78"/>
+      <c r="BD6" s="78"/>
+      <c r="BE6" s="78"/>
+      <c r="BF6" s="78"/>
     </row>
-    <row r="7" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8">
         <v>851</v>
       </c>
       <c r="D7" s="8">
         <v>1064</v>
       </c>
       <c r="E7" s="8">
         <v>771</v>
       </c>
       <c r="F7" s="8">
         <v>658</v>
       </c>
       <c r="G7" s="8">
         <v>717</v>
       </c>
       <c r="H7" s="8">
         <v>696</v>
       </c>
       <c r="I7" s="8">
@@ -6072,52 +6078,55 @@
       </c>
       <c r="AX7" s="9">
         <v>807</v>
       </c>
       <c r="AY7" s="11">
         <v>596</v>
       </c>
       <c r="AZ7" s="20">
         <v>668</v>
       </c>
       <c r="BA7" s="9">
         <v>747</v>
       </c>
       <c r="BB7" s="9">
         <v>730</v>
       </c>
       <c r="BC7" s="8">
         <v>657</v>
       </c>
       <c r="BD7" s="8">
         <v>723</v>
       </c>
       <c r="BE7" s="9">
         <v>711</v>
       </c>
+      <c r="BF7" s="20">
+        <v>678</v>
+      </c>
     </row>
-    <row r="8" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="10">
         <v>247</v>
       </c>
       <c r="D8" s="10">
         <v>298</v>
       </c>
       <c r="E8" s="10">
         <v>205</v>
       </c>
       <c r="F8" s="10">
         <v>145</v>
       </c>
       <c r="G8" s="10">
         <v>190</v>
       </c>
       <c r="H8" s="10">
         <v>177</v>
       </c>
       <c r="I8" s="10">
@@ -6245,52 +6254,55 @@
       </c>
       <c r="AX8" s="9">
         <v>240</v>
       </c>
       <c r="AY8" s="11">
         <v>167</v>
       </c>
       <c r="AZ8" s="20">
         <v>188</v>
       </c>
       <c r="BA8" s="9">
         <v>234</v>
       </c>
       <c r="BB8" s="9">
         <v>186</v>
       </c>
       <c r="BC8" s="8">
         <v>188</v>
       </c>
       <c r="BD8" s="8">
         <v>205</v>
       </c>
       <c r="BE8" s="9">
         <v>215</v>
       </c>
+      <c r="BF8" s="20">
+        <v>186</v>
+      </c>
     </row>
-    <row r="9" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="10">
         <v>27</v>
       </c>
       <c r="D9" s="10">
         <v>28</v>
       </c>
       <c r="E9" s="10">
         <v>20</v>
       </c>
       <c r="F9" s="10">
         <v>32</v>
       </c>
       <c r="G9" s="10">
         <v>23</v>
       </c>
       <c r="H9" s="10">
         <v>14</v>
       </c>
       <c r="I9" s="10">
@@ -6418,52 +6430,55 @@
       </c>
       <c r="AX9" s="9">
         <v>28</v>
       </c>
       <c r="AY9" s="11">
         <v>26</v>
       </c>
       <c r="AZ9" s="20">
         <v>23</v>
       </c>
       <c r="BA9" s="9">
         <v>20</v>
       </c>
       <c r="BB9" s="9">
         <v>14</v>
       </c>
       <c r="BC9" s="8">
         <v>15</v>
       </c>
       <c r="BD9" s="8">
         <v>27</v>
       </c>
       <c r="BE9" s="9">
         <v>18</v>
       </c>
+      <c r="BF9" s="20">
+        <v>19</v>
+      </c>
     </row>
-    <row r="10" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="10">
         <v>39</v>
       </c>
       <c r="D10" s="10">
         <v>44</v>
       </c>
       <c r="E10" s="10">
         <v>42</v>
       </c>
       <c r="F10" s="10">
         <v>29</v>
       </c>
       <c r="G10" s="10">
         <v>44</v>
       </c>
       <c r="H10" s="10">
         <v>30</v>
       </c>
       <c r="I10" s="10">
@@ -6591,52 +6606,55 @@
       </c>
       <c r="AX10" s="9">
         <v>43</v>
       </c>
       <c r="AY10" s="11">
         <v>29</v>
       </c>
       <c r="AZ10" s="20">
         <v>28</v>
       </c>
       <c r="BA10" s="9">
         <v>38</v>
       </c>
       <c r="BB10" s="9">
         <v>31</v>
       </c>
       <c r="BC10" s="8">
         <v>46</v>
       </c>
       <c r="BD10" s="8">
         <v>36</v>
       </c>
       <c r="BE10" s="9">
         <v>28</v>
       </c>
+      <c r="BF10" s="20">
+        <v>37</v>
+      </c>
     </row>
-    <row r="11" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="10">
         <v>151</v>
       </c>
       <c r="D11" s="10">
         <v>266</v>
       </c>
       <c r="E11" s="10">
         <v>137</v>
       </c>
       <c r="F11" s="10">
         <v>125</v>
       </c>
       <c r="G11" s="10">
         <v>123</v>
       </c>
       <c r="H11" s="10">
         <v>123</v>
       </c>
       <c r="I11" s="10">
@@ -6764,52 +6782,55 @@
       </c>
       <c r="AX11" s="9">
         <v>150</v>
       </c>
       <c r="AY11" s="11">
         <v>111</v>
       </c>
       <c r="AZ11" s="20">
         <v>113</v>
       </c>
       <c r="BA11" s="9">
         <v>152</v>
       </c>
       <c r="BB11" s="9">
         <v>128</v>
       </c>
       <c r="BC11" s="8">
         <v>127</v>
       </c>
       <c r="BD11" s="8">
         <v>121</v>
       </c>
       <c r="BE11" s="9">
         <v>141</v>
       </c>
+      <c r="BF11" s="20">
+        <v>127</v>
+      </c>
     </row>
-    <row r="12" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="10">
         <v>20</v>
       </c>
       <c r="D12" s="10">
         <v>14</v>
       </c>
       <c r="E12" s="10">
         <v>10</v>
       </c>
       <c r="F12" s="10">
         <v>7</v>
       </c>
       <c r="G12" s="10">
         <v>10</v>
       </c>
       <c r="H12" s="10">
         <v>11</v>
       </c>
       <c r="I12" s="10">
@@ -6937,52 +6958,55 @@
       </c>
       <c r="AX12" s="8">
         <v>7</v>
       </c>
       <c r="AY12" s="11">
         <v>14</v>
       </c>
       <c r="AZ12" s="20">
         <v>8</v>
       </c>
       <c r="BA12" s="9">
         <v>7</v>
       </c>
       <c r="BB12" s="9">
         <v>9</v>
       </c>
       <c r="BC12" s="8">
         <v>9</v>
       </c>
       <c r="BD12" s="8">
         <v>15</v>
       </c>
       <c r="BE12" s="9">
         <v>11</v>
       </c>
+      <c r="BF12" s="20">
+        <v>8</v>
+      </c>
     </row>
-    <row r="13" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="10">
         <v>11</v>
       </c>
       <c r="D13" s="10">
         <v>7</v>
       </c>
       <c r="E13" s="10">
         <v>4</v>
       </c>
       <c r="F13" s="10">
         <v>11</v>
       </c>
       <c r="G13" s="10">
         <v>5</v>
       </c>
       <c r="H13" s="10">
         <v>5</v>
       </c>
       <c r="I13" s="10">
@@ -7110,52 +7134,55 @@
       </c>
       <c r="AX13" s="8">
         <v>4</v>
       </c>
       <c r="AY13" s="11">
         <v>2</v>
       </c>
       <c r="AZ13" s="20">
         <v>5</v>
       </c>
       <c r="BA13" s="9">
         <v>6</v>
       </c>
       <c r="BB13" s="9">
         <v>13</v>
       </c>
       <c r="BC13" s="8">
         <v>8</v>
       </c>
       <c r="BD13" s="8">
         <v>2</v>
       </c>
       <c r="BE13" s="9">
         <v>8</v>
       </c>
+      <c r="BF13" s="20">
+        <v>7</v>
+      </c>
     </row>
-    <row r="14" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="10">
         <v>36</v>
       </c>
       <c r="D14" s="10">
         <v>45</v>
       </c>
       <c r="E14" s="10">
         <v>36</v>
       </c>
       <c r="F14" s="10">
         <v>33</v>
       </c>
       <c r="G14" s="10">
         <v>37</v>
       </c>
       <c r="H14" s="10">
         <v>45</v>
       </c>
       <c r="I14" s="10">
@@ -7283,52 +7310,55 @@
       </c>
       <c r="AX14" s="8">
         <v>34</v>
       </c>
       <c r="AY14" s="11">
         <v>33</v>
       </c>
       <c r="AZ14" s="20">
         <v>36</v>
       </c>
       <c r="BA14" s="9">
         <v>29</v>
       </c>
       <c r="BB14" s="9">
         <v>46</v>
       </c>
       <c r="BC14" s="8">
         <v>30</v>
       </c>
       <c r="BD14" s="8">
         <v>36</v>
       </c>
       <c r="BE14" s="9">
         <v>38</v>
       </c>
+      <c r="BF14" s="20">
+        <v>33</v>
+      </c>
     </row>
-    <row r="15" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="10">
         <v>21</v>
       </c>
       <c r="D15" s="10">
         <v>15</v>
       </c>
       <c r="E15" s="10">
         <v>24</v>
       </c>
       <c r="F15" s="10">
         <v>11</v>
       </c>
       <c r="G15" s="10">
         <v>22</v>
       </c>
       <c r="H15" s="10">
         <v>20</v>
       </c>
       <c r="I15" s="10">
@@ -7456,52 +7486,55 @@
       </c>
       <c r="AX15" s="8">
         <v>14</v>
       </c>
       <c r="AY15" s="11">
         <v>11</v>
       </c>
       <c r="AZ15" s="20">
         <v>12</v>
       </c>
       <c r="BA15" s="9">
         <v>18</v>
       </c>
       <c r="BB15" s="9">
         <v>20</v>
       </c>
       <c r="BC15" s="8">
         <v>12</v>
       </c>
       <c r="BD15" s="8">
         <v>19</v>
       </c>
       <c r="BE15" s="9">
         <v>16</v>
       </c>
+      <c r="BF15" s="20">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="10">
         <v>15</v>
       </c>
       <c r="D16" s="10">
         <v>2</v>
       </c>
       <c r="E16" s="10">
         <v>4</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="10">
         <v>7</v>
       </c>
       <c r="H16" s="10">
         <v>8</v>
       </c>
       <c r="I16" s="10">
@@ -7629,52 +7662,55 @@
       </c>
       <c r="AX16" s="8">
         <v>9</v>
       </c>
       <c r="AY16" s="11">
         <v>2</v>
       </c>
       <c r="AZ16" s="20">
         <v>5</v>
       </c>
       <c r="BA16" s="9">
         <v>6</v>
       </c>
       <c r="BB16" s="9">
         <v>7</v>
       </c>
       <c r="BC16" s="8">
         <v>10</v>
       </c>
       <c r="BD16" s="8">
         <v>5</v>
       </c>
       <c r="BE16" s="9">
         <v>3</v>
       </c>
+      <c r="BF16" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="17" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="10">
         <v>46</v>
       </c>
       <c r="D17" s="10">
         <v>68</v>
       </c>
       <c r="E17" s="10">
         <v>43</v>
       </c>
       <c r="F17" s="10">
         <v>37</v>
       </c>
       <c r="G17" s="10">
         <v>46</v>
       </c>
       <c r="H17" s="10">
         <v>42</v>
       </c>
       <c r="I17" s="10">
@@ -7802,52 +7838,55 @@
       </c>
       <c r="AX17" s="8">
         <v>43</v>
       </c>
       <c r="AY17" s="11">
         <v>18</v>
       </c>
       <c r="AZ17" s="20">
         <v>42</v>
       </c>
       <c r="BA17" s="9">
         <v>32</v>
       </c>
       <c r="BB17" s="9">
         <v>44</v>
       </c>
       <c r="BC17" s="8">
         <v>28</v>
       </c>
       <c r="BD17" s="8">
         <v>39</v>
       </c>
       <c r="BE17" s="9">
         <v>36</v>
       </c>
+      <c r="BF17" s="20">
+        <v>24</v>
+      </c>
     </row>
-    <row r="18" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="10">
         <v>10</v>
       </c>
       <c r="D18" s="10">
         <v>11</v>
       </c>
       <c r="E18" s="10">
         <v>9</v>
       </c>
       <c r="F18" s="10">
         <v>5</v>
       </c>
       <c r="G18" s="10">
         <v>8</v>
       </c>
       <c r="H18" s="10">
         <v>4</v>
       </c>
       <c r="I18" s="10">
@@ -7975,52 +8014,55 @@
       </c>
       <c r="AX18" s="8">
         <v>10</v>
       </c>
       <c r="AY18" s="11">
         <v>3</v>
       </c>
       <c r="AZ18" s="20">
         <v>4</v>
       </c>
       <c r="BA18" s="9">
         <v>9</v>
       </c>
       <c r="BB18" s="9">
         <v>9</v>
       </c>
       <c r="BC18" s="8">
         <v>3</v>
       </c>
       <c r="BD18" s="8">
         <v>8</v>
       </c>
       <c r="BE18" s="9">
         <v>7</v>
       </c>
+      <c r="BF18" s="20">
+        <v>10</v>
+      </c>
     </row>
-    <row r="19" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="10">
         <v>24</v>
       </c>
       <c r="D19" s="10">
         <v>35</v>
       </c>
       <c r="E19" s="10">
         <v>35</v>
       </c>
       <c r="F19" s="10">
         <v>25</v>
       </c>
       <c r="G19" s="10">
         <v>27</v>
       </c>
       <c r="H19" s="10">
         <v>25</v>
       </c>
       <c r="I19" s="10">
@@ -8148,52 +8190,55 @@
       </c>
       <c r="AX19" s="8">
         <v>20</v>
       </c>
       <c r="AY19" s="11">
         <v>14</v>
       </c>
       <c r="AZ19" s="20">
         <v>21</v>
       </c>
       <c r="BA19" s="9">
         <v>20</v>
       </c>
       <c r="BB19" s="9">
         <v>27</v>
       </c>
       <c r="BC19" s="8">
         <v>23</v>
       </c>
       <c r="BD19" s="8">
         <v>30</v>
       </c>
       <c r="BE19" s="9">
         <v>29</v>
       </c>
+      <c r="BF19" s="20">
+        <v>23</v>
+      </c>
     </row>
-    <row r="20" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="10">
         <v>23</v>
       </c>
       <c r="D20" s="10">
         <v>20</v>
       </c>
       <c r="E20" s="10">
         <v>20</v>
       </c>
       <c r="F20" s="10">
         <v>22</v>
       </c>
       <c r="G20" s="10">
         <v>20</v>
       </c>
       <c r="H20" s="10">
         <v>24</v>
       </c>
       <c r="I20" s="10">
@@ -8321,52 +8366,55 @@
       </c>
       <c r="AX20" s="8">
         <v>19</v>
       </c>
       <c r="AY20" s="11">
         <v>17</v>
       </c>
       <c r="AZ20" s="20">
         <v>8</v>
       </c>
       <c r="BA20" s="9">
         <v>23</v>
       </c>
       <c r="BB20" s="9">
         <v>18</v>
       </c>
       <c r="BC20" s="8">
         <v>12</v>
       </c>
       <c r="BD20" s="8">
         <v>18</v>
       </c>
       <c r="BE20" s="9">
         <v>12</v>
       </c>
+      <c r="BF20" s="20">
+        <v>15</v>
+      </c>
     </row>
-    <row r="21" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="10">
         <v>61</v>
       </c>
       <c r="D21" s="10">
         <v>68</v>
       </c>
       <c r="E21" s="10">
         <v>61</v>
       </c>
       <c r="F21" s="10">
         <v>62</v>
       </c>
       <c r="G21" s="10">
         <v>49</v>
       </c>
       <c r="H21" s="10">
         <v>72</v>
       </c>
       <c r="I21" s="10">
@@ -8494,52 +8542,55 @@
       </c>
       <c r="AX21" s="8">
         <v>60</v>
       </c>
       <c r="AY21" s="11">
         <v>55</v>
       </c>
       <c r="AZ21" s="20">
         <v>64</v>
       </c>
       <c r="BA21" s="9">
         <v>59</v>
       </c>
       <c r="BB21" s="9">
         <v>73</v>
       </c>
       <c r="BC21" s="8">
         <v>54</v>
       </c>
       <c r="BD21" s="8">
         <v>69</v>
       </c>
       <c r="BE21" s="9">
         <v>59</v>
       </c>
+      <c r="BF21" s="20">
+        <v>56</v>
+      </c>
     </row>
-    <row r="22" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="10">
         <v>23</v>
       </c>
       <c r="D22" s="10">
         <v>32</v>
       </c>
       <c r="E22" s="10">
         <v>15</v>
       </c>
       <c r="F22" s="10">
         <v>30</v>
       </c>
       <c r="G22" s="10">
         <v>29</v>
       </c>
       <c r="H22" s="10">
         <v>22</v>
       </c>
       <c r="I22" s="10">
@@ -8667,52 +8718,55 @@
       </c>
       <c r="AX22" s="8">
         <v>23</v>
       </c>
       <c r="AY22" s="11">
         <v>17</v>
       </c>
       <c r="AZ22" s="20">
         <v>20</v>
       </c>
       <c r="BA22" s="9">
         <v>14</v>
       </c>
       <c r="BB22" s="9">
         <v>20</v>
       </c>
       <c r="BC22" s="8">
         <v>19</v>
       </c>
       <c r="BD22" s="8">
         <v>21</v>
       </c>
       <c r="BE22" s="9">
         <v>19</v>
       </c>
+      <c r="BF22" s="20">
+        <v>26</v>
+      </c>
     </row>
-    <row r="23" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="10">
         <v>8</v>
       </c>
       <c r="D23" s="10">
         <v>6</v>
       </c>
       <c r="E23" s="10">
         <v>9</v>
       </c>
       <c r="F23" s="10">
         <v>3</v>
       </c>
       <c r="G23" s="10">
         <v>5</v>
       </c>
       <c r="H23" s="10">
         <v>7</v>
       </c>
       <c r="I23" s="10">
@@ -8840,52 +8894,55 @@
       </c>
       <c r="AX23" s="8">
         <v>9</v>
       </c>
       <c r="AY23" s="11">
         <v>3</v>
       </c>
       <c r="AZ23" s="20">
         <v>8</v>
       </c>
       <c r="BA23" s="9">
         <v>3</v>
       </c>
       <c r="BB23" s="9">
         <v>5</v>
       </c>
       <c r="BC23" s="8">
         <v>8</v>
       </c>
       <c r="BD23" s="8">
         <v>3</v>
       </c>
       <c r="BE23" s="9">
         <v>5</v>
       </c>
+      <c r="BF23" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="24" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="10">
         <v>12</v>
       </c>
       <c r="D24" s="10">
         <v>24</v>
       </c>
       <c r="E24" s="10">
         <v>21</v>
       </c>
       <c r="F24" s="10">
         <v>26</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>18</v>
       </c>
       <c r="I24" s="10">
@@ -9013,52 +9070,55 @@
       </c>
       <c r="AX24" s="8">
         <v>23</v>
       </c>
       <c r="AY24" s="11">
         <v>17</v>
       </c>
       <c r="AZ24" s="20">
         <v>17</v>
       </c>
       <c r="BA24" s="9">
         <v>12</v>
       </c>
       <c r="BB24" s="9">
         <v>18</v>
       </c>
       <c r="BC24" s="8">
         <v>15</v>
       </c>
       <c r="BD24" s="8">
         <v>11</v>
       </c>
       <c r="BE24" s="9">
         <v>17</v>
       </c>
+      <c r="BF24" s="20">
+        <v>12</v>
+      </c>
     </row>
-    <row r="25" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>28</v>
       </c>
       <c r="D25" s="10">
         <v>31</v>
       </c>
       <c r="E25" s="10">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>18</v>
       </c>
       <c r="G25" s="10">
         <v>20</v>
       </c>
       <c r="H25" s="10">
         <v>25</v>
       </c>
       <c r="I25" s="10">
@@ -9186,52 +9246,55 @@
       </c>
       <c r="AX25" s="8">
         <v>22</v>
       </c>
       <c r="AY25" s="11">
         <v>15</v>
       </c>
       <c r="AZ25" s="20">
         <v>25</v>
       </c>
       <c r="BA25" s="9">
         <v>20</v>
       </c>
       <c r="BB25" s="9">
         <v>21</v>
       </c>
       <c r="BC25" s="8">
         <v>25</v>
       </c>
       <c r="BD25" s="8">
         <v>26</v>
       </c>
       <c r="BE25" s="9">
         <v>13</v>
       </c>
+      <c r="BF25" s="20">
+        <v>24</v>
+      </c>
     </row>
-    <row r="26" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="10">
         <v>12</v>
       </c>
       <c r="D26" s="10">
         <v>22</v>
       </c>
       <c r="E26" s="10">
         <v>19</v>
       </c>
       <c r="F26" s="10">
         <v>18</v>
       </c>
       <c r="G26" s="10">
         <v>18</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="10">
@@ -9359,52 +9422,55 @@
       </c>
       <c r="AX26" s="8">
         <v>19</v>
       </c>
       <c r="AY26" s="11">
         <v>14</v>
       </c>
       <c r="AZ26" s="20">
         <v>9</v>
       </c>
       <c r="BA26" s="9">
         <v>16</v>
       </c>
       <c r="BB26" s="9">
         <v>11</v>
       </c>
       <c r="BC26" s="8">
         <v>10</v>
       </c>
       <c r="BD26" s="8">
         <v>13</v>
       </c>
       <c r="BE26" s="9">
         <v>12</v>
       </c>
+      <c r="BF26" s="20">
+        <v>15</v>
+      </c>
     </row>
-    <row r="27" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="16">
         <v>37</v>
       </c>
       <c r="D27" s="16">
         <v>28</v>
       </c>
       <c r="E27" s="16">
         <v>24</v>
       </c>
       <c r="F27" s="16">
         <v>14</v>
       </c>
       <c r="G27" s="16">
         <v>16</v>
       </c>
       <c r="H27" s="16">
         <v>13</v>
       </c>
       <c r="I27" s="16">
@@ -9532,111 +9598,115 @@
       </c>
       <c r="AX27" s="8">
         <v>30</v>
       </c>
       <c r="AY27" s="11">
         <v>28</v>
       </c>
       <c r="AZ27" s="20">
         <v>32</v>
       </c>
       <c r="BA27" s="9">
         <v>29</v>
       </c>
       <c r="BB27" s="9">
         <v>30</v>
       </c>
       <c r="BC27" s="8">
         <v>15</v>
       </c>
       <c r="BD27" s="8">
         <v>19</v>
       </c>
       <c r="BE27" s="9">
         <v>24</v>
       </c>
+      <c r="BF27" s="20">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C28" s="70" t="s">
+    <row r="28" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C28" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="D28" s="70"/>
-[...52 lines deleted...]
-      <c r="BE28" s="70"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="79"/>
+      <c r="G28" s="79"/>
+      <c r="H28" s="79"/>
+      <c r="I28" s="79"/>
+      <c r="J28" s="79"/>
+      <c r="K28" s="79"/>
+      <c r="L28" s="79"/>
+      <c r="M28" s="79"/>
+      <c r="N28" s="79"/>
+      <c r="O28" s="79"/>
+      <c r="P28" s="79"/>
+      <c r="Q28" s="79"/>
+      <c r="R28" s="79"/>
+      <c r="S28" s="79"/>
+      <c r="T28" s="79"/>
+      <c r="U28" s="79"/>
+      <c r="V28" s="79"/>
+      <c r="W28" s="79"/>
+      <c r="X28" s="79"/>
+      <c r="Y28" s="79"/>
+      <c r="Z28" s="79"/>
+      <c r="AA28" s="79"/>
+      <c r="AB28" s="79"/>
+      <c r="AC28" s="79"/>
+      <c r="AD28" s="79"/>
+      <c r="AE28" s="79"/>
+      <c r="AF28" s="79"/>
+      <c r="AG28" s="79"/>
+      <c r="AH28" s="79"/>
+      <c r="AI28" s="79"/>
+      <c r="AJ28" s="79"/>
+      <c r="AK28" s="79"/>
+      <c r="AL28" s="79"/>
+      <c r="AM28" s="79"/>
+      <c r="AN28" s="79"/>
+      <c r="AO28" s="79"/>
+      <c r="AP28" s="79"/>
+      <c r="AQ28" s="79"/>
+      <c r="AR28" s="79"/>
+      <c r="AS28" s="79"/>
+      <c r="AT28" s="79"/>
+      <c r="AU28" s="79"/>
+      <c r="AV28" s="79"/>
+      <c r="AW28" s="79"/>
+      <c r="AX28" s="79"/>
+      <c r="AY28" s="79"/>
+      <c r="AZ28" s="79"/>
+      <c r="BA28" s="79"/>
+      <c r="BB28" s="79"/>
+      <c r="BC28" s="79"/>
+      <c r="BD28" s="79"/>
+      <c r="BE28" s="79"/>
+      <c r="BF28" s="79"/>
     </row>
-    <row r="29" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="12">
         <v>433</v>
       </c>
       <c r="D29" s="12">
         <v>510</v>
       </c>
       <c r="E29" s="12">
         <v>408</v>
       </c>
       <c r="F29" s="12">
         <v>344</v>
       </c>
       <c r="G29" s="12">
         <v>395</v>
       </c>
       <c r="H29" s="12">
         <v>364</v>
       </c>
       <c r="I29" s="12">
@@ -9764,52 +9834,55 @@
       </c>
       <c r="AX29" s="9">
         <v>403</v>
       </c>
       <c r="AY29" s="11">
         <v>304</v>
       </c>
       <c r="AZ29" s="20">
         <v>343</v>
       </c>
       <c r="BA29" s="9">
         <v>394</v>
       </c>
       <c r="BB29" s="9">
         <v>400</v>
       </c>
       <c r="BC29" s="8">
         <v>332</v>
       </c>
       <c r="BD29" s="8">
         <v>390</v>
       </c>
       <c r="BE29" s="9">
         <v>374</v>
       </c>
+      <c r="BF29" s="20">
+        <v>334</v>
+      </c>
     </row>
-    <row r="30" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="12">
         <v>124</v>
       </c>
       <c r="D30" s="12">
         <v>134</v>
       </c>
       <c r="E30" s="12">
         <v>103</v>
       </c>
       <c r="F30" s="12">
         <v>69</v>
       </c>
       <c r="G30" s="12">
         <v>106</v>
       </c>
       <c r="H30" s="12">
         <v>92</v>
       </c>
       <c r="I30" s="12">
@@ -9937,52 +10010,55 @@
       </c>
       <c r="AX30" s="9">
         <v>113</v>
       </c>
       <c r="AY30" s="11">
         <v>82</v>
       </c>
       <c r="AZ30" s="20">
         <v>86</v>
       </c>
       <c r="BA30" s="9">
         <v>137</v>
       </c>
       <c r="BB30" s="9">
         <v>90</v>
       </c>
       <c r="BC30" s="8">
         <v>100</v>
       </c>
       <c r="BD30" s="8">
         <v>94</v>
       </c>
       <c r="BE30" s="9">
         <v>110</v>
       </c>
+      <c r="BF30" s="20">
+        <v>85</v>
+      </c>
     </row>
-    <row r="31" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="12">
         <v>15</v>
       </c>
       <c r="D31" s="12">
         <v>17</v>
       </c>
       <c r="E31" s="12">
         <v>13</v>
       </c>
       <c r="F31" s="12">
         <v>15</v>
       </c>
       <c r="G31" s="12">
         <v>13</v>
       </c>
       <c r="H31" s="12">
         <v>7</v>
       </c>
       <c r="I31" s="12">
@@ -10110,52 +10186,55 @@
       </c>
       <c r="AX31" s="9">
         <v>16</v>
       </c>
       <c r="AY31" s="11">
         <v>16</v>
       </c>
       <c r="AZ31" s="20">
         <v>11</v>
       </c>
       <c r="BA31" s="9">
         <v>11</v>
       </c>
       <c r="BB31" s="9">
         <v>10</v>
       </c>
       <c r="BC31" s="8">
         <v>7</v>
       </c>
       <c r="BD31" s="8">
         <v>14</v>
       </c>
       <c r="BE31" s="9">
         <v>10</v>
       </c>
+      <c r="BF31" s="20">
+        <v>10</v>
+      </c>
     </row>
-    <row r="32" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="12">
         <v>15</v>
       </c>
       <c r="D32" s="12">
         <v>19</v>
       </c>
       <c r="E32" s="12">
         <v>24</v>
       </c>
       <c r="F32" s="12">
         <v>12</v>
       </c>
       <c r="G32" s="12">
         <v>20</v>
       </c>
       <c r="H32" s="12">
         <v>14</v>
       </c>
       <c r="I32" s="12">
@@ -10283,52 +10362,55 @@
       </c>
       <c r="AX32" s="9">
         <v>22</v>
       </c>
       <c r="AY32" s="11">
         <v>11</v>
       </c>
       <c r="AZ32" s="20">
         <v>18</v>
       </c>
       <c r="BA32" s="9">
         <v>19</v>
       </c>
       <c r="BB32" s="9">
         <v>22</v>
       </c>
       <c r="BC32" s="8">
         <v>21</v>
       </c>
       <c r="BD32" s="8">
         <v>17</v>
       </c>
       <c r="BE32" s="9">
         <v>14</v>
       </c>
+      <c r="BF32" s="20">
+        <v>15</v>
+      </c>
     </row>
-    <row r="33" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="12">
         <v>79</v>
       </c>
       <c r="D33" s="12">
         <v>130</v>
       </c>
       <c r="E33" s="12">
         <v>66</v>
       </c>
       <c r="F33" s="12">
         <v>69</v>
       </c>
       <c r="G33" s="12">
         <v>61</v>
       </c>
       <c r="H33" s="12">
         <v>63</v>
       </c>
       <c r="I33" s="12">
@@ -10456,52 +10538,55 @@
       </c>
       <c r="AX33" s="9">
         <v>67</v>
       </c>
       <c r="AY33" s="11">
         <v>53</v>
       </c>
       <c r="AZ33" s="20">
         <v>59</v>
       </c>
       <c r="BA33" s="9">
         <v>69</v>
       </c>
       <c r="BB33" s="9">
         <v>72</v>
       </c>
       <c r="BC33" s="8">
         <v>66</v>
       </c>
       <c r="BD33" s="8">
         <v>67</v>
       </c>
       <c r="BE33" s="9">
         <v>81</v>
       </c>
+      <c r="BF33" s="20">
+        <v>58</v>
+      </c>
     </row>
-    <row r="34" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="12">
         <v>11</v>
       </c>
       <c r="D34" s="12">
         <v>6</v>
       </c>
       <c r="E34" s="12">
         <v>6</v>
       </c>
       <c r="F34" s="12">
         <v>4</v>
       </c>
       <c r="G34" s="12">
         <v>5</v>
       </c>
       <c r="H34" s="12">
         <v>7</v>
       </c>
       <c r="I34" s="12">
@@ -10629,52 +10714,55 @@
       </c>
       <c r="AX34" s="8">
         <v>4</v>
       </c>
       <c r="AY34" s="11">
         <v>7</v>
       </c>
       <c r="AZ34" s="20">
         <v>4</v>
       </c>
       <c r="BA34" s="9">
         <v>6</v>
       </c>
       <c r="BB34" s="9">
         <v>7</v>
       </c>
       <c r="BC34" s="8">
         <v>3</v>
       </c>
       <c r="BD34" s="8">
         <v>10</v>
       </c>
       <c r="BE34" s="9">
         <v>7</v>
       </c>
+      <c r="BF34" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="35" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="12">
         <v>7</v>
       </c>
       <c r="D35" s="12">
         <v>6</v>
       </c>
       <c r="E35" s="12">
         <v>1</v>
       </c>
       <c r="F35" s="12">
         <v>4</v>
       </c>
       <c r="G35" s="12">
         <v>2</v>
       </c>
       <c r="H35" s="12">
         <v>3</v>
       </c>
       <c r="I35" s="12">
@@ -10800,52 +10888,55 @@
       <c r="AW35" s="20"/>
       <c r="AX35" s="8">
         <v>2</v>
       </c>
       <c r="AY35" s="11">
         <v>1</v>
       </c>
       <c r="AZ35" s="20">
         <v>5</v>
       </c>
       <c r="BA35" s="9">
         <v>4</v>
       </c>
       <c r="BB35" s="9">
         <v>6</v>
       </c>
       <c r="BC35" s="8">
         <v>4</v>
       </c>
       <c r="BD35" s="8">
         <v>2</v>
       </c>
       <c r="BE35" s="9">
         <v>6</v>
       </c>
+      <c r="BF35" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="12">
         <v>17</v>
       </c>
       <c r="D36" s="12">
         <v>20</v>
       </c>
       <c r="E36" s="12">
         <v>20</v>
       </c>
       <c r="F36" s="12">
         <v>14</v>
       </c>
       <c r="G36" s="12">
         <v>23</v>
       </c>
       <c r="H36" s="12">
         <v>15</v>
       </c>
       <c r="I36" s="12">
@@ -10973,52 +11064,55 @@
       </c>
       <c r="AX36" s="8">
         <v>20</v>
       </c>
       <c r="AY36" s="11">
         <v>18</v>
       </c>
       <c r="AZ36" s="20">
         <v>20</v>
       </c>
       <c r="BA36" s="9">
         <v>15</v>
       </c>
       <c r="BB36" s="9">
         <v>28</v>
       </c>
       <c r="BC36" s="8">
         <v>12</v>
       </c>
       <c r="BD36" s="8">
         <v>24</v>
       </c>
       <c r="BE36" s="9">
         <v>19</v>
       </c>
+      <c r="BF36" s="20">
+        <v>20</v>
+      </c>
     </row>
-    <row r="37" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="12">
         <v>10</v>
       </c>
       <c r="D37" s="12">
         <v>7</v>
       </c>
       <c r="E37" s="12">
         <v>12</v>
       </c>
       <c r="F37" s="12">
         <v>6</v>
       </c>
       <c r="G37" s="12">
         <v>15</v>
       </c>
       <c r="H37" s="12">
         <v>11</v>
       </c>
       <c r="I37" s="12">
@@ -11146,52 +11240,55 @@
       </c>
       <c r="AX37" s="8">
         <v>7</v>
       </c>
       <c r="AY37" s="11">
         <v>5</v>
       </c>
       <c r="AZ37" s="20">
         <v>5</v>
       </c>
       <c r="BA37" s="9">
         <v>9</v>
       </c>
       <c r="BB37" s="9">
         <v>13</v>
       </c>
       <c r="BC37" s="8">
         <v>9</v>
       </c>
       <c r="BD37" s="8">
         <v>12</v>
       </c>
       <c r="BE37" s="9">
         <v>6</v>
       </c>
+      <c r="BF37" s="20">
+        <v>8</v>
+      </c>
     </row>
-    <row r="38" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="12">
         <v>9</v>
       </c>
       <c r="D38" s="12">
         <v>1</v>
       </c>
       <c r="E38" s="12">
         <v>2</v>
       </c>
       <c r="F38" s="12">
         <v>2</v>
       </c>
       <c r="G38" s="12">
         <v>3</v>
       </c>
       <c r="H38" s="12">
         <v>4</v>
       </c>
       <c r="I38" s="13" t="s">
@@ -11319,52 +11416,55 @@
       </c>
       <c r="AX38" s="8">
         <v>4</v>
       </c>
       <c r="AY38" s="11">
         <v>1</v>
       </c>
       <c r="AZ38" s="20">
         <v>1</v>
       </c>
       <c r="BA38" s="9">
         <v>3</v>
       </c>
       <c r="BB38" s="9">
         <v>4</v>
       </c>
       <c r="BC38" s="8">
         <v>4</v>
       </c>
       <c r="BD38" s="8">
         <v>3</v>
       </c>
       <c r="BE38" s="9">
         <v>2</v>
       </c>
+      <c r="BF38" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="39" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="12">
         <v>23</v>
       </c>
       <c r="D39" s="12">
         <v>35</v>
       </c>
       <c r="E39" s="12">
         <v>23</v>
       </c>
       <c r="F39" s="12">
         <v>19</v>
       </c>
       <c r="G39" s="12">
         <v>25</v>
       </c>
       <c r="H39" s="12">
         <v>23</v>
       </c>
       <c r="I39" s="12">
@@ -11492,52 +11592,55 @@
       </c>
       <c r="AX39" s="8">
         <v>21</v>
       </c>
       <c r="AY39" s="11">
         <v>11</v>
       </c>
       <c r="AZ39" s="20">
         <v>16</v>
       </c>
       <c r="BA39" s="9">
         <v>10</v>
       </c>
       <c r="BB39" s="9">
         <v>23</v>
       </c>
       <c r="BC39" s="8">
         <v>13</v>
       </c>
       <c r="BD39" s="8">
         <v>23</v>
       </c>
       <c r="BE39" s="9">
         <v>11</v>
       </c>
+      <c r="BF39" s="20">
+        <v>9</v>
+      </c>
     </row>
-    <row r="40" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="12">
         <v>3</v>
       </c>
       <c r="D40" s="12">
         <v>9</v>
       </c>
       <c r="E40" s="12">
         <v>4</v>
       </c>
       <c r="F40" s="12">
         <v>2</v>
       </c>
       <c r="G40" s="12">
         <v>4</v>
       </c>
       <c r="H40" s="12">
         <v>3</v>
       </c>
       <c r="I40" s="12">
@@ -11665,52 +11768,55 @@
       </c>
       <c r="AX40" s="8">
         <v>2</v>
       </c>
       <c r="AY40" s="11">
         <v>2</v>
       </c>
       <c r="AZ40" s="20">
         <v>2</v>
       </c>
       <c r="BA40" s="9">
         <v>6</v>
       </c>
       <c r="BB40" s="9">
         <v>5</v>
       </c>
       <c r="BC40" s="8">
         <v>1</v>
       </c>
       <c r="BD40" s="8">
         <v>7</v>
       </c>
       <c r="BE40" s="9">
         <v>3</v>
       </c>
+      <c r="BF40" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="41" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C41" s="12">
         <v>15</v>
       </c>
       <c r="D41" s="12">
         <v>17</v>
       </c>
       <c r="E41" s="12">
         <v>22</v>
       </c>
       <c r="F41" s="12">
         <v>13</v>
       </c>
       <c r="G41" s="12">
         <v>14</v>
       </c>
       <c r="H41" s="12">
         <v>12</v>
       </c>
       <c r="I41" s="12">
@@ -11838,52 +11944,55 @@
       </c>
       <c r="AX41" s="8">
         <v>11</v>
       </c>
       <c r="AY41" s="11">
         <v>5</v>
       </c>
       <c r="AZ41" s="20">
         <v>14</v>
       </c>
       <c r="BA41" s="9">
         <v>11</v>
       </c>
       <c r="BB41" s="9">
         <v>16</v>
       </c>
       <c r="BC41" s="8">
         <v>14</v>
       </c>
       <c r="BD41" s="8">
         <v>17</v>
       </c>
       <c r="BE41" s="9">
         <v>14</v>
       </c>
+      <c r="BF41" s="20">
+        <v>10</v>
+      </c>
     </row>
-    <row r="42" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="12">
         <v>16</v>
       </c>
       <c r="D42" s="12">
         <v>8</v>
       </c>
       <c r="E42" s="12">
         <v>12</v>
       </c>
       <c r="F42" s="12">
         <v>8</v>
       </c>
       <c r="G42" s="12">
         <v>10</v>
       </c>
       <c r="H42" s="12">
         <v>14</v>
       </c>
       <c r="I42" s="12">
@@ -12011,52 +12120,55 @@
       </c>
       <c r="AX42" s="8">
         <v>7</v>
       </c>
       <c r="AY42" s="11">
         <v>8</v>
       </c>
       <c r="AZ42" s="20">
         <v>4</v>
       </c>
       <c r="BA42" s="9">
         <v>11</v>
       </c>
       <c r="BB42" s="9">
         <v>9</v>
       </c>
       <c r="BC42" s="8">
         <v>6</v>
       </c>
       <c r="BD42" s="8">
         <v>11</v>
       </c>
       <c r="BE42" s="9">
         <v>7</v>
       </c>
+      <c r="BF42" s="20">
+        <v>9</v>
+      </c>
     </row>
-    <row r="43" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="12">
         <v>32</v>
       </c>
       <c r="D43" s="12">
         <v>33</v>
       </c>
       <c r="E43" s="12">
         <v>33</v>
       </c>
       <c r="F43" s="12">
         <v>38</v>
       </c>
       <c r="G43" s="12">
         <v>30</v>
       </c>
       <c r="H43" s="12">
         <v>41</v>
       </c>
       <c r="I43" s="12">
@@ -12184,52 +12296,55 @@
       </c>
       <c r="AX43" s="8">
         <v>34</v>
       </c>
       <c r="AY43" s="11">
         <v>26</v>
       </c>
       <c r="AZ43" s="20">
         <v>35</v>
       </c>
       <c r="BA43" s="9">
         <v>26</v>
       </c>
       <c r="BB43" s="9">
         <v>40</v>
       </c>
       <c r="BC43" s="8">
         <v>26</v>
       </c>
       <c r="BD43" s="8">
         <v>41</v>
       </c>
       <c r="BE43" s="9">
         <v>35</v>
       </c>
+      <c r="BF43" s="20">
+        <v>36</v>
+      </c>
     </row>
-    <row r="44" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="12">
         <v>13</v>
       </c>
       <c r="D44" s="12">
         <v>17</v>
       </c>
       <c r="E44" s="12">
         <v>12</v>
       </c>
       <c r="F44" s="12">
         <v>20</v>
       </c>
       <c r="G44" s="12">
         <v>20</v>
       </c>
       <c r="H44" s="12">
         <v>11</v>
       </c>
       <c r="I44" s="12">
@@ -12357,52 +12472,55 @@
       </c>
       <c r="AX44" s="8">
         <v>16</v>
       </c>
       <c r="AY44" s="11">
         <v>10</v>
       </c>
       <c r="AZ44" s="20">
         <v>11</v>
       </c>
       <c r="BA44" s="9">
         <v>5</v>
       </c>
       <c r="BB44" s="9">
         <v>11</v>
       </c>
       <c r="BC44" s="8">
         <v>10</v>
       </c>
       <c r="BD44" s="8">
         <v>11</v>
       </c>
       <c r="BE44" s="9">
         <v>11</v>
       </c>
+      <c r="BF44" s="20">
+        <v>14</v>
+      </c>
     </row>
-    <row r="45" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="12">
         <v>5</v>
       </c>
       <c r="D45" s="12">
         <v>3</v>
       </c>
       <c r="E45" s="12">
         <v>3</v>
       </c>
       <c r="F45" s="12">
         <v>3</v>
       </c>
       <c r="G45" s="12">
         <v>5</v>
       </c>
       <c r="H45" s="12">
         <v>4</v>
       </c>
       <c r="I45" s="12">
@@ -12530,52 +12648,55 @@
       </c>
       <c r="AX45" s="8">
         <v>6</v>
       </c>
       <c r="AY45" s="11">
         <v>2</v>
       </c>
       <c r="AZ45" s="20">
         <v>5</v>
       </c>
       <c r="BA45" s="9">
         <v>2</v>
       </c>
       <c r="BB45" s="9">
         <v>4</v>
       </c>
       <c r="BC45" s="8">
         <v>6</v>
       </c>
       <c r="BD45" s="8">
         <v>2</v>
       </c>
       <c r="BE45" s="9">
         <v>4</v>
       </c>
+      <c r="BF45" s="20">
+        <v>1</v>
+      </c>
     </row>
-    <row r="46" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B46" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="12">
         <v>5</v>
       </c>
       <c r="D46" s="12">
         <v>9</v>
       </c>
       <c r="E46" s="12">
         <v>14</v>
       </c>
       <c r="F46" s="12">
         <v>14</v>
       </c>
       <c r="G46" s="12">
         <v>12</v>
       </c>
       <c r="H46" s="12">
         <v>11</v>
       </c>
       <c r="I46" s="12">
@@ -12703,52 +12824,55 @@
       </c>
       <c r="AX46" s="8">
         <v>12</v>
       </c>
       <c r="AY46" s="11">
         <v>11</v>
       </c>
       <c r="AZ46" s="20">
         <v>12</v>
       </c>
       <c r="BA46" s="9">
         <v>6</v>
       </c>
       <c r="BB46" s="9">
         <v>10</v>
       </c>
       <c r="BC46" s="8">
         <v>7</v>
       </c>
       <c r="BD46" s="8">
         <v>5</v>
       </c>
       <c r="BE46" s="9">
         <v>7</v>
       </c>
+      <c r="BF46" s="20">
+        <v>7</v>
+      </c>
     </row>
-    <row r="47" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C47" s="12">
         <v>13</v>
       </c>
       <c r="D47" s="12">
         <v>13</v>
       </c>
       <c r="E47" s="12">
         <v>20</v>
       </c>
       <c r="F47" s="12">
         <v>11</v>
       </c>
       <c r="G47" s="12">
         <v>11</v>
       </c>
       <c r="H47" s="12">
         <v>14</v>
       </c>
       <c r="I47" s="12">
@@ -12876,52 +13000,55 @@
       </c>
       <c r="AX47" s="8">
         <v>13</v>
       </c>
       <c r="AY47" s="11">
         <v>7</v>
       </c>
       <c r="AZ47" s="20">
         <v>15</v>
       </c>
       <c r="BA47" s="9">
         <v>15</v>
       </c>
       <c r="BB47" s="9">
         <v>10</v>
       </c>
       <c r="BC47" s="8">
         <v>14</v>
       </c>
       <c r="BD47" s="8">
         <v>19</v>
       </c>
       <c r="BE47" s="9">
         <v>7</v>
       </c>
+      <c r="BF47" s="20">
+        <v>10</v>
+      </c>
     </row>
-    <row r="48" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C48" s="12">
         <v>5</v>
       </c>
       <c r="D48" s="12">
         <v>15</v>
       </c>
       <c r="E48" s="12">
         <v>8</v>
       </c>
       <c r="F48" s="12">
         <v>11</v>
       </c>
       <c r="G48" s="12">
         <v>8</v>
       </c>
       <c r="H48" s="12">
         <v>5</v>
       </c>
       <c r="I48" s="12">
@@ -13049,52 +13176,55 @@
       </c>
       <c r="AX48" s="8">
         <v>11</v>
       </c>
       <c r="AY48" s="11">
         <v>11</v>
       </c>
       <c r="AZ48" s="20">
         <v>5</v>
       </c>
       <c r="BA48" s="9">
         <v>12</v>
       </c>
       <c r="BB48" s="9">
         <v>5</v>
       </c>
       <c r="BC48" s="8">
         <v>6</v>
       </c>
       <c r="BD48" s="8">
         <v>3</v>
       </c>
       <c r="BE48" s="9">
         <v>7</v>
       </c>
+      <c r="BF48" s="20">
+        <v>5</v>
+      </c>
     </row>
-    <row r="49" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C49" s="12">
         <v>16</v>
       </c>
       <c r="D49" s="12">
         <v>11</v>
       </c>
       <c r="E49" s="12">
         <v>10</v>
       </c>
       <c r="F49" s="12">
         <v>10</v>
       </c>
       <c r="G49" s="12">
         <v>8</v>
       </c>
       <c r="H49" s="12">
         <v>10</v>
       </c>
       <c r="I49" s="12">
@@ -13222,111 +13352,115 @@
       </c>
       <c r="AX49" s="8">
         <v>15</v>
       </c>
       <c r="AY49" s="11">
         <v>17</v>
       </c>
       <c r="AZ49" s="20">
         <v>15</v>
       </c>
       <c r="BA49" s="9">
         <v>17</v>
       </c>
       <c r="BB49" s="9">
         <v>15</v>
       </c>
       <c r="BC49" s="8">
         <v>3</v>
       </c>
       <c r="BD49" s="8">
         <v>8</v>
       </c>
       <c r="BE49" s="9">
         <v>13</v>
       </c>
+      <c r="BF49" s="20">
+        <v>21</v>
+      </c>
     </row>
-    <row r="50" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="C50" s="70" t="s">
+    <row r="50" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="C50" s="79" t="s">
         <v>39</v>
       </c>
-      <c r="D50" s="70"/>
-[...52 lines deleted...]
-      <c r="BE50" s="70"/>
+      <c r="D50" s="79"/>
+      <c r="E50" s="79"/>
+      <c r="F50" s="79"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="79"/>
+      <c r="M50" s="79"/>
+      <c r="N50" s="79"/>
+      <c r="O50" s="79"/>
+      <c r="P50" s="79"/>
+      <c r="Q50" s="79"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="79"/>
+      <c r="T50" s="79"/>
+      <c r="U50" s="79"/>
+      <c r="V50" s="79"/>
+      <c r="W50" s="79"/>
+      <c r="X50" s="79"/>
+      <c r="Y50" s="79"/>
+      <c r="Z50" s="79"/>
+      <c r="AA50" s="79"/>
+      <c r="AB50" s="79"/>
+      <c r="AC50" s="79"/>
+      <c r="AD50" s="79"/>
+      <c r="AE50" s="79"/>
+      <c r="AF50" s="79"/>
+      <c r="AG50" s="79"/>
+      <c r="AH50" s="79"/>
+      <c r="AI50" s="79"/>
+      <c r="AJ50" s="79"/>
+      <c r="AK50" s="79"/>
+      <c r="AL50" s="79"/>
+      <c r="AM50" s="79"/>
+      <c r="AN50" s="79"/>
+      <c r="AO50" s="79"/>
+      <c r="AP50" s="79"/>
+      <c r="AQ50" s="79"/>
+      <c r="AR50" s="79"/>
+      <c r="AS50" s="79"/>
+      <c r="AT50" s="79"/>
+      <c r="AU50" s="79"/>
+      <c r="AV50" s="79"/>
+      <c r="AW50" s="79"/>
+      <c r="AX50" s="79"/>
+      <c r="AY50" s="79"/>
+      <c r="AZ50" s="79"/>
+      <c r="BA50" s="79"/>
+      <c r="BB50" s="79"/>
+      <c r="BC50" s="79"/>
+      <c r="BD50" s="79"/>
+      <c r="BE50" s="79"/>
+      <c r="BF50" s="79"/>
     </row>
-    <row r="51" spans="1:57" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:58" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="19">
         <v>418</v>
       </c>
       <c r="D51" s="19">
         <v>554</v>
       </c>
       <c r="E51" s="19">
         <v>363</v>
       </c>
       <c r="F51" s="19">
         <v>314</v>
       </c>
       <c r="G51" s="19">
         <v>322</v>
       </c>
       <c r="H51" s="19">
         <v>332</v>
       </c>
       <c r="I51" s="19">
@@ -13454,52 +13588,55 @@
       </c>
       <c r="AX51" s="9">
         <v>404</v>
       </c>
       <c r="AY51" s="11">
         <v>292</v>
       </c>
       <c r="AZ51" s="20">
         <v>325</v>
       </c>
       <c r="BA51" s="9">
         <v>353</v>
       </c>
       <c r="BB51" s="9">
         <v>330</v>
       </c>
       <c r="BC51" s="8">
         <v>325</v>
       </c>
       <c r="BD51" s="8">
         <v>333</v>
       </c>
       <c r="BE51" s="9">
         <v>337</v>
       </c>
+      <c r="BF51" s="20">
+        <v>344</v>
+      </c>
     </row>
-    <row r="52" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="19">
         <v>123</v>
       </c>
       <c r="D52" s="19">
         <v>164</v>
       </c>
       <c r="E52" s="19">
         <v>102</v>
       </c>
       <c r="F52" s="19">
         <v>76</v>
       </c>
       <c r="G52" s="19">
         <v>84</v>
       </c>
       <c r="H52" s="19">
         <v>85</v>
       </c>
       <c r="I52" s="19">
@@ -13627,52 +13764,55 @@
       </c>
       <c r="AX52" s="9">
         <v>127</v>
       </c>
       <c r="AY52" s="11">
         <v>85</v>
       </c>
       <c r="AZ52" s="20">
         <v>102</v>
       </c>
       <c r="BA52" s="9">
         <v>97</v>
       </c>
       <c r="BB52" s="9">
         <v>96</v>
       </c>
       <c r="BC52" s="8">
         <v>88</v>
       </c>
       <c r="BD52" s="8">
         <v>111</v>
       </c>
       <c r="BE52" s="9">
         <v>105</v>
       </c>
+      <c r="BF52" s="20">
+        <v>101</v>
+      </c>
     </row>
-    <row r="53" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="19">
         <v>12</v>
       </c>
       <c r="D53" s="19">
         <v>11</v>
       </c>
       <c r="E53" s="19">
         <v>7</v>
       </c>
       <c r="F53" s="19">
         <v>17</v>
       </c>
       <c r="G53" s="19">
         <v>10</v>
       </c>
       <c r="H53" s="19">
         <v>7</v>
       </c>
       <c r="I53" s="19">
@@ -13800,52 +13940,55 @@
       </c>
       <c r="AX53" s="9">
         <v>12</v>
       </c>
       <c r="AY53" s="11">
         <v>10</v>
       </c>
       <c r="AZ53" s="20">
         <v>12</v>
       </c>
       <c r="BA53" s="9">
         <v>9</v>
       </c>
       <c r="BB53" s="9">
         <v>4</v>
       </c>
       <c r="BC53" s="8">
         <v>8</v>
       </c>
       <c r="BD53" s="8">
         <v>13</v>
       </c>
       <c r="BE53" s="9">
         <v>8</v>
       </c>
+      <c r="BF53" s="20">
+        <v>9</v>
+      </c>
     </row>
-    <row r="54" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C54" s="19">
         <v>24</v>
       </c>
       <c r="D54" s="19">
         <v>25</v>
       </c>
       <c r="E54" s="19">
         <v>18</v>
       </c>
       <c r="F54" s="19">
         <v>17</v>
       </c>
       <c r="G54" s="19">
         <v>24</v>
       </c>
       <c r="H54" s="19">
         <v>16</v>
       </c>
       <c r="I54" s="19">
@@ -13973,52 +14116,55 @@
       </c>
       <c r="AX54" s="9">
         <v>21</v>
       </c>
       <c r="AY54" s="11">
         <v>18</v>
       </c>
       <c r="AZ54" s="20">
         <v>10</v>
       </c>
       <c r="BA54" s="9">
         <v>19</v>
       </c>
       <c r="BB54" s="9">
         <v>9</v>
       </c>
       <c r="BC54" s="8">
         <v>25</v>
       </c>
       <c r="BD54" s="8">
         <v>19</v>
       </c>
       <c r="BE54" s="9">
         <v>14</v>
       </c>
+      <c r="BF54" s="20">
+        <v>22</v>
+      </c>
     </row>
-    <row r="55" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="19">
         <v>72</v>
       </c>
       <c r="D55" s="19">
         <v>136</v>
       </c>
       <c r="E55" s="19">
         <v>71</v>
       </c>
       <c r="F55" s="19">
         <v>56</v>
       </c>
       <c r="G55" s="19">
         <v>62</v>
       </c>
       <c r="H55" s="19">
         <v>60</v>
       </c>
       <c r="I55" s="19">
@@ -14146,52 +14292,55 @@
       </c>
       <c r="AX55" s="9">
         <v>83</v>
       </c>
       <c r="AY55" s="11">
         <v>58</v>
       </c>
       <c r="AZ55" s="20">
         <v>54</v>
       </c>
       <c r="BA55" s="9">
         <v>83</v>
       </c>
       <c r="BB55" s="9">
         <v>56</v>
       </c>
       <c r="BC55" s="8">
         <v>61</v>
       </c>
       <c r="BD55" s="8">
         <v>54</v>
       </c>
       <c r="BE55" s="9">
         <v>60</v>
       </c>
+      <c r="BF55" s="20">
+        <v>69</v>
+      </c>
     </row>
-    <row r="56" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="19">
         <v>9</v>
       </c>
       <c r="D56" s="19">
         <v>8</v>
       </c>
       <c r="E56" s="19">
         <v>4</v>
       </c>
       <c r="F56" s="19">
         <v>3</v>
       </c>
       <c r="G56" s="19">
         <v>5</v>
       </c>
       <c r="H56" s="19">
         <v>4</v>
       </c>
       <c r="I56" s="19">
@@ -14319,52 +14468,55 @@
       </c>
       <c r="AX56" s="8">
         <v>3</v>
       </c>
       <c r="AY56" s="11">
         <v>7</v>
       </c>
       <c r="AZ56" s="20">
         <v>4</v>
       </c>
       <c r="BA56" s="9">
         <v>1</v>
       </c>
       <c r="BB56" s="9">
         <v>2</v>
       </c>
       <c r="BC56" s="8">
         <v>6</v>
       </c>
       <c r="BD56" s="8">
         <v>5</v>
       </c>
       <c r="BE56" s="9">
         <v>4</v>
       </c>
+      <c r="BF56" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="57" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C57" s="19">
         <v>4</v>
       </c>
       <c r="D57" s="19">
         <v>1</v>
       </c>
       <c r="E57" s="19">
         <v>3</v>
       </c>
       <c r="F57" s="19">
         <v>7</v>
       </c>
       <c r="G57" s="19">
         <v>3</v>
       </c>
       <c r="H57" s="19">
         <v>2</v>
       </c>
       <c r="I57" s="19">
@@ -14492,52 +14644,55 @@
       </c>
       <c r="AX57" s="8">
         <v>2</v>
       </c>
       <c r="AY57" s="11">
         <v>1</v>
       </c>
       <c r="AZ57" s="9" t="s">
         <v>37</v>
       </c>
       <c r="BA57" s="9">
         <v>2</v>
       </c>
       <c r="BB57" s="9">
         <v>7</v>
       </c>
       <c r="BC57" s="8">
         <v>4</v>
       </c>
       <c r="BD57" s="8" t="s">
         <v>37</v>
       </c>
       <c r="BE57" s="9">
         <v>2</v>
       </c>
+      <c r="BF57" s="20">
+        <v>3</v>
+      </c>
     </row>
-    <row r="58" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="19">
         <v>19</v>
       </c>
       <c r="D58" s="19">
         <v>25</v>
       </c>
       <c r="E58" s="19">
         <v>16</v>
       </c>
       <c r="F58" s="19">
         <v>19</v>
       </c>
       <c r="G58" s="19">
         <v>14</v>
       </c>
       <c r="H58" s="19">
         <v>30</v>
       </c>
       <c r="I58" s="19">
@@ -14665,52 +14820,55 @@
       </c>
       <c r="AX58" s="8">
         <v>14</v>
       </c>
       <c r="AY58" s="11">
         <v>15</v>
       </c>
       <c r="AZ58" s="20">
         <v>16</v>
       </c>
       <c r="BA58" s="9">
         <v>14</v>
       </c>
       <c r="BB58" s="9">
         <v>18</v>
       </c>
       <c r="BC58" s="8">
         <v>18</v>
       </c>
       <c r="BD58" s="8">
         <v>12</v>
       </c>
       <c r="BE58" s="9">
         <v>19</v>
       </c>
+      <c r="BF58" s="20">
+        <v>13</v>
+      </c>
     </row>
-    <row r="59" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="19">
         <v>11</v>
       </c>
       <c r="D59" s="19">
         <v>8</v>
       </c>
       <c r="E59" s="19">
         <v>12</v>
       </c>
       <c r="F59" s="19">
         <v>5</v>
       </c>
       <c r="G59" s="19">
         <v>7</v>
       </c>
       <c r="H59" s="19">
         <v>9</v>
       </c>
       <c r="I59" s="19">
@@ -14838,52 +14996,55 @@
       </c>
       <c r="AX59" s="8">
         <v>7</v>
       </c>
       <c r="AY59" s="11">
         <v>6</v>
       </c>
       <c r="AZ59" s="20">
         <v>7</v>
       </c>
       <c r="BA59" s="9">
         <v>9</v>
       </c>
       <c r="BB59" s="9">
         <v>7</v>
       </c>
       <c r="BC59" s="8">
         <v>3</v>
       </c>
       <c r="BD59" s="8">
         <v>7</v>
       </c>
       <c r="BE59" s="9">
         <v>10</v>
       </c>
+      <c r="BF59" s="20">
+        <v>5</v>
+      </c>
     </row>
-    <row r="60" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="19">
         <v>6</v>
       </c>
       <c r="D60" s="19">
         <v>1</v>
       </c>
       <c r="E60" s="19">
         <v>2</v>
       </c>
       <c r="F60" s="19">
         <v>3</v>
       </c>
       <c r="G60" s="19">
         <v>4</v>
       </c>
       <c r="H60" s="19">
         <v>4</v>
       </c>
       <c r="I60" s="19">
@@ -15011,52 +15172,53 @@
       </c>
       <c r="AX60" s="8">
         <v>5</v>
       </c>
       <c r="AY60" s="11">
         <v>1</v>
       </c>
       <c r="AZ60" s="20">
         <v>4</v>
       </c>
       <c r="BA60" s="9">
         <v>3</v>
       </c>
       <c r="BB60" s="9">
         <v>3</v>
       </c>
       <c r="BC60" s="8">
         <v>6</v>
       </c>
       <c r="BD60" s="8">
         <v>2</v>
       </c>
       <c r="BE60" s="9">
         <v>1</v>
       </c>
+      <c r="BF60" s="20"/>
     </row>
-    <row r="61" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="19">
         <v>23</v>
       </c>
       <c r="D61" s="19">
         <v>33</v>
       </c>
       <c r="E61" s="19">
         <v>20</v>
       </c>
       <c r="F61" s="19">
         <v>18</v>
       </c>
       <c r="G61" s="19">
         <v>21</v>
       </c>
       <c r="H61" s="19">
         <v>19</v>
       </c>
       <c r="I61" s="19">
@@ -15184,52 +15346,55 @@
       </c>
       <c r="AX61" s="8">
         <v>22</v>
       </c>
       <c r="AY61" s="11">
         <v>7</v>
       </c>
       <c r="AZ61" s="20">
         <v>26</v>
       </c>
       <c r="BA61" s="9">
         <v>22</v>
       </c>
       <c r="BB61" s="9">
         <v>21</v>
       </c>
       <c r="BC61" s="8">
         <v>15</v>
       </c>
       <c r="BD61" s="8">
         <v>16</v>
       </c>
       <c r="BE61" s="9">
         <v>25</v>
       </c>
+      <c r="BF61" s="20">
+        <v>15</v>
+      </c>
     </row>
-    <row r="62" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="19">
         <v>7</v>
       </c>
       <c r="D62" s="19">
         <v>2</v>
       </c>
       <c r="E62" s="19">
         <v>5</v>
       </c>
       <c r="F62" s="19">
         <v>3</v>
       </c>
       <c r="G62" s="19">
         <v>4</v>
       </c>
       <c r="H62" s="19">
         <v>1</v>
       </c>
       <c r="I62" s="19">
@@ -15357,52 +15522,55 @@
       </c>
       <c r="AX62" s="8">
         <v>8</v>
       </c>
       <c r="AY62" s="11">
         <v>1</v>
       </c>
       <c r="AZ62" s="20">
         <v>2</v>
       </c>
       <c r="BA62" s="9">
         <v>3</v>
       </c>
       <c r="BB62" s="9">
         <v>4</v>
       </c>
       <c r="BC62" s="8">
         <v>2</v>
       </c>
       <c r="BD62" s="8">
         <v>1</v>
       </c>
       <c r="BE62" s="9">
         <v>4</v>
       </c>
+      <c r="BF62" s="20">
+        <v>6</v>
+      </c>
     </row>
-    <row r="63" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="19">
         <v>9</v>
       </c>
       <c r="D63" s="19">
         <v>18</v>
       </c>
       <c r="E63" s="19">
         <v>13</v>
       </c>
       <c r="F63" s="19">
         <v>12</v>
       </c>
       <c r="G63" s="19">
         <v>13</v>
       </c>
       <c r="H63" s="19">
         <v>13</v>
       </c>
       <c r="I63" s="19">
@@ -15530,52 +15698,55 @@
       </c>
       <c r="AX63" s="8">
         <v>9</v>
       </c>
       <c r="AY63" s="11">
         <v>9</v>
       </c>
       <c r="AZ63" s="20">
         <v>7</v>
       </c>
       <c r="BA63" s="9">
         <v>9</v>
       </c>
       <c r="BB63" s="9">
         <v>11</v>
       </c>
       <c r="BC63" s="8">
         <v>9</v>
       </c>
       <c r="BD63" s="8">
         <v>13</v>
       </c>
       <c r="BE63" s="9">
         <v>15</v>
       </c>
+      <c r="BF63" s="20">
+        <v>13</v>
+      </c>
     </row>
-    <row r="64" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="19">
         <v>7</v>
       </c>
       <c r="D64" s="19">
         <v>12</v>
       </c>
       <c r="E64" s="19">
         <v>8</v>
       </c>
       <c r="F64" s="19">
         <v>14</v>
       </c>
       <c r="G64" s="19">
         <v>10</v>
       </c>
       <c r="H64" s="19">
         <v>10</v>
       </c>
       <c r="I64" s="19">
@@ -15703,52 +15874,55 @@
       </c>
       <c r="AX64" s="8">
         <v>12</v>
       </c>
       <c r="AY64" s="11">
         <v>9</v>
       </c>
       <c r="AZ64" s="20">
         <v>4</v>
       </c>
       <c r="BA64" s="9">
         <v>12</v>
       </c>
       <c r="BB64" s="9">
         <v>9</v>
       </c>
       <c r="BC64" s="8">
         <v>6</v>
       </c>
       <c r="BD64" s="8">
         <v>7</v>
       </c>
       <c r="BE64" s="9">
         <v>5</v>
       </c>
+      <c r="BF64" s="20">
+        <v>6</v>
+      </c>
     </row>
-    <row r="65" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="19">
         <v>29</v>
       </c>
       <c r="D65" s="19">
         <v>35</v>
       </c>
       <c r="E65" s="19">
         <v>28</v>
       </c>
       <c r="F65" s="19">
         <v>24</v>
       </c>
       <c r="G65" s="19">
         <v>19</v>
       </c>
       <c r="H65" s="19">
         <v>31</v>
       </c>
       <c r="I65" s="19">
@@ -15876,52 +16050,55 @@
       </c>
       <c r="AX65" s="8">
         <v>26</v>
       </c>
       <c r="AY65" s="11">
         <v>29</v>
       </c>
       <c r="AZ65" s="20">
         <v>29</v>
       </c>
       <c r="BA65" s="9">
         <v>33</v>
       </c>
       <c r="BB65" s="9">
         <v>33</v>
       </c>
       <c r="BC65" s="8">
         <v>28</v>
       </c>
       <c r="BD65" s="8">
         <v>28</v>
       </c>
       <c r="BE65" s="9">
         <v>24</v>
       </c>
+      <c r="BF65" s="20">
+        <v>20</v>
+      </c>
     </row>
-    <row r="66" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="19">
         <v>10</v>
       </c>
       <c r="D66" s="19">
         <v>15</v>
       </c>
       <c r="E66" s="19">
         <v>3</v>
       </c>
       <c r="F66" s="19">
         <v>10</v>
       </c>
       <c r="G66" s="19">
         <v>9</v>
       </c>
       <c r="H66" s="19">
         <v>11</v>
       </c>
       <c r="I66" s="19">
@@ -16049,52 +16226,55 @@
       </c>
       <c r="AX66" s="8">
         <v>7</v>
       </c>
       <c r="AY66" s="11">
         <v>7</v>
       </c>
       <c r="AZ66" s="20">
         <v>9</v>
       </c>
       <c r="BA66" s="9">
         <v>9</v>
       </c>
       <c r="BB66" s="9">
         <v>9</v>
       </c>
       <c r="BC66" s="8">
         <v>9</v>
       </c>
       <c r="BD66" s="8">
         <v>10</v>
       </c>
       <c r="BE66" s="9">
         <v>8</v>
       </c>
+      <c r="BF66" s="20">
+        <v>12</v>
+      </c>
     </row>
-    <row r="67" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C67" s="19">
         <v>3</v>
       </c>
       <c r="D67" s="19">
         <v>3</v>
       </c>
       <c r="E67" s="19">
         <v>6</v>
       </c>
       <c r="F67" s="21" t="s">
         <v>37</v>
       </c>
       <c r="G67" s="21" t="s">
         <v>37</v>
       </c>
       <c r="H67" s="19">
         <v>3</v>
       </c>
       <c r="I67" s="19">
@@ -16222,52 +16402,55 @@
       </c>
       <c r="AX67" s="8">
         <v>3</v>
       </c>
       <c r="AY67" s="11">
         <v>1</v>
       </c>
       <c r="AZ67" s="20">
         <v>3</v>
       </c>
       <c r="BA67" s="9">
         <v>1</v>
       </c>
       <c r="BB67" s="9">
         <v>1</v>
       </c>
       <c r="BC67" s="8">
         <v>2</v>
       </c>
       <c r="BD67" s="8">
         <v>1</v>
       </c>
       <c r="BE67" s="9">
         <v>1</v>
       </c>
+      <c r="BF67" s="20">
+        <v>3</v>
+      </c>
     </row>
-    <row r="68" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C68" s="19">
         <v>7</v>
       </c>
       <c r="D68" s="19">
         <v>15</v>
       </c>
       <c r="E68" s="19">
         <v>7</v>
       </c>
       <c r="F68" s="19">
         <v>12</v>
       </c>
       <c r="G68" s="19">
         <v>6</v>
       </c>
       <c r="H68" s="19">
         <v>7</v>
       </c>
       <c r="I68" s="19">
@@ -16395,52 +16578,55 @@
       </c>
       <c r="AX68" s="8">
         <v>11</v>
       </c>
       <c r="AY68" s="11">
         <v>6</v>
       </c>
       <c r="AZ68" s="20">
         <v>5</v>
       </c>
       <c r="BA68" s="9">
         <v>6</v>
       </c>
       <c r="BB68" s="9">
         <v>8</v>
       </c>
       <c r="BC68" s="8">
         <v>8</v>
       </c>
       <c r="BD68" s="8">
         <v>6</v>
       </c>
       <c r="BE68" s="9">
         <v>10</v>
       </c>
+      <c r="BF68" s="20">
+        <v>5</v>
+      </c>
     </row>
-    <row r="69" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C69" s="19">
         <v>15</v>
       </c>
       <c r="D69" s="19">
         <v>18</v>
       </c>
       <c r="E69" s="19">
         <v>13</v>
       </c>
       <c r="F69" s="19">
         <v>7</v>
       </c>
       <c r="G69" s="19">
         <v>9</v>
       </c>
       <c r="H69" s="19">
         <v>11</v>
       </c>
       <c r="I69" s="19">
@@ -16568,52 +16754,55 @@
       </c>
       <c r="AX69" s="8">
         <v>9</v>
       </c>
       <c r="AY69" s="11">
         <v>8</v>
       </c>
       <c r="AZ69" s="20">
         <v>10</v>
       </c>
       <c r="BA69" s="9">
         <v>5</v>
       </c>
       <c r="BB69" s="9">
         <v>11</v>
       </c>
       <c r="BC69" s="8">
         <v>11</v>
       </c>
       <c r="BD69" s="8">
         <v>7</v>
       </c>
       <c r="BE69" s="9">
         <v>6</v>
       </c>
+      <c r="BF69" s="20">
+        <v>14</v>
+      </c>
     </row>
-    <row r="70" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C70" s="19">
         <v>7</v>
       </c>
       <c r="D70" s="19">
         <v>7</v>
       </c>
       <c r="E70" s="19">
         <v>11</v>
       </c>
       <c r="F70" s="19">
         <v>7</v>
       </c>
       <c r="G70" s="19">
         <v>10</v>
       </c>
       <c r="H70" s="19">
         <v>6</v>
       </c>
       <c r="I70" s="19">
@@ -16741,52 +16930,55 @@
       </c>
       <c r="AX70" s="8">
         <v>8</v>
       </c>
       <c r="AY70" s="11">
         <v>3</v>
       </c>
       <c r="AZ70" s="20">
         <v>4</v>
       </c>
       <c r="BA70" s="9">
         <v>4</v>
       </c>
       <c r="BB70" s="9">
         <v>6</v>
       </c>
       <c r="BC70" s="8">
         <v>4</v>
       </c>
       <c r="BD70" s="8">
         <v>10</v>
       </c>
       <c r="BE70" s="9">
         <v>5</v>
       </c>
+      <c r="BF70" s="20">
+        <v>10</v>
+      </c>
     </row>
-    <row r="71" spans="1:57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C71" s="23">
         <v>21</v>
       </c>
       <c r="D71" s="23">
         <v>17</v>
       </c>
       <c r="E71" s="23">
         <v>14</v>
       </c>
       <c r="F71" s="23">
         <v>4</v>
       </c>
       <c r="G71" s="23">
         <v>8</v>
       </c>
       <c r="H71" s="23">
         <v>3</v>
       </c>
       <c r="I71" s="23">
@@ -16914,154 +17106,157 @@
       </c>
       <c r="AX71" s="26">
         <v>15</v>
       </c>
       <c r="AY71" s="25">
         <v>11</v>
       </c>
       <c r="AZ71" s="25">
         <v>17</v>
       </c>
       <c r="BA71" s="26">
         <v>12</v>
       </c>
       <c r="BB71" s="26">
         <v>15</v>
       </c>
       <c r="BC71" s="26">
         <v>12</v>
       </c>
       <c r="BD71" s="26">
         <v>11</v>
       </c>
       <c r="BE71" s="26">
         <v>11</v>
       </c>
+      <c r="BF71" s="25">
+        <v>14</v>
+      </c>
     </row>
-    <row r="72" spans="1:57" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:58" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O72" s="27"/>
       <c r="P72" s="27"/>
       <c r="Q72" s="27"/>
       <c r="R72" s="27"/>
       <c r="S72" s="27"/>
     </row>
-    <row r="73" spans="1:57" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:58" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="28" t="s">
         <v>3</v>
       </c>
       <c r="I73" s="17"/>
       <c r="N73" s="29"/>
     </row>
-    <row r="74" spans="1:57" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:57" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:58" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:58" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:58" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O76" s="32"/>
       <c r="P76" s="32"/>
       <c r="Q76" s="32"/>
       <c r="R76" s="32"/>
       <c r="S76" s="32"/>
       <c r="T76" s="32"/>
       <c r="U76" s="32"/>
       <c r="V76" s="8"/>
       <c r="W76" s="8"/>
       <c r="X76" s="8"/>
       <c r="Y76" s="8"/>
       <c r="Z76" s="8"/>
       <c r="AA76" s="8"/>
       <c r="AB76" s="8"/>
       <c r="AC76" s="8"/>
       <c r="AD76" s="8"/>
       <c r="AE76" s="8"/>
       <c r="AF76" s="8"/>
       <c r="AG76" s="8"/>
       <c r="AH76" s="8"/>
       <c r="AI76" s="8"/>
       <c r="AJ76" s="8"/>
       <c r="AK76" s="8"/>
       <c r="AL76" s="8"/>
       <c r="AM76" s="8"/>
       <c r="AN76" s="8"/>
       <c r="AO76" s="8"/>
     </row>
-    <row r="77" spans="1:57" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:58" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O77" s="32"/>
       <c r="P77" s="32"/>
       <c r="Q77" s="32"/>
       <c r="R77" s="32"/>
       <c r="S77" s="32"/>
       <c r="T77" s="32"/>
       <c r="U77" s="32"/>
       <c r="V77" s="32"/>
       <c r="W77" s="32"/>
       <c r="X77" s="32"/>
       <c r="Y77" s="32"/>
       <c r="Z77" s="32"/>
       <c r="AA77" s="32"/>
       <c r="AB77" s="32"/>
       <c r="AC77" s="32"/>
       <c r="AD77" s="32"/>
       <c r="AE77" s="32"/>
       <c r="AF77" s="32"/>
       <c r="AG77" s="32"/>
       <c r="AH77" s="32"/>
       <c r="AI77" s="32"/>
       <c r="AJ77" s="32"/>
       <c r="AK77" s="32"/>
       <c r="AL77" s="32"/>
       <c r="AM77" s="32"/>
     </row>
-    <row r="78" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="C50:BF50"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="C2:BF2"/>
+    <mergeCell ref="AY4:BF4"/>
+    <mergeCell ref="C6:BF6"/>
+    <mergeCell ref="C28:BF28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
-    <mergeCell ref="C50:BE50"/>
-[...4 lines deleted...]
-    <mergeCell ref="C28:BE28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>