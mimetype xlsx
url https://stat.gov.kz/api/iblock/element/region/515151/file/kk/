--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -1,70 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="1" documentId="11_A81839C9595010A194C5A0F446F6E41FE272AAA6" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2F4EB8BC-C823-4388-B6A3-8F5319F47365}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="38">
   <si>
     <t xml:space="preserve">қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-ақпан </t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-маусым </t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -131,62 +125,65 @@
     <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Х мағынасы - деректер құпия екенін білдіреді.</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>* Облыстың жаңа шекараларында.</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>...</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto Light"/>
@@ -336,91 +333,91 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -448,51 +445,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -625,2389 +622,2414 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A57" workbookViewId="0">
-      <selection activeCell="K66" sqref="K66"/>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="R78" sqref="R78"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.2" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" style="3" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="24.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
+    <col min="5" max="6" width="10.5703125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.140625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="3"/>
+    <col min="9" max="9" width="10.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="11.5703125" style="3" customWidth="1"/>
+    <col min="11" max="11" width="11.85546875" style="3" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="28.5" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
     </row>
-    <row r="2" spans="1:13" ht="12" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="12">
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="M2" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="30" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" ht="12.2" customHeight="1">
       <c r="A4" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
       <c r="J4" s="28"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="28"/>
     </row>
-    <row r="5" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" ht="26.25" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="11"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8">
         <v>63.6</v>
       </c>
       <c r="H5" s="8">
         <v>70.299000000000007</v>
       </c>
       <c r="I5" s="8">
         <v>75.977000000000004</v>
       </c>
       <c r="J5" s="8">
         <v>81.388000000000005</v>
       </c>
       <c r="K5" s="8">
         <v>86.712999999999994</v>
       </c>
       <c r="L5" s="18">
         <v>92.531999999999996</v>
       </c>
       <c r="M5" s="18">
         <v>98.724999999999994</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" ht="14.25" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="17"/>
       <c r="C6" s="8"/>
       <c r="D6" s="11"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" ht="16.5" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="11"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8">
         <v>976.80100000000004</v>
       </c>
       <c r="H7" s="8">
         <v>1175.2049999999999</v>
       </c>
       <c r="I7" s="8">
         <v>1372.7429999999999</v>
       </c>
       <c r="J7" s="8">
         <v>1569.356</v>
       </c>
       <c r="K7" s="8">
         <v>1768.2929999999999</v>
       </c>
       <c r="L7" s="18">
         <v>1972.32</v>
       </c>
       <c r="M7" s="18">
         <v>2182.4560000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="17.25" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="19"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="M8" s="15"/>
     </row>
-    <row r="9" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="22.5" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="21.75" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="22.5" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="15.75" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M12" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="58.5" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="24.75" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="16"/>
       <c r="G14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M14" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="22.5" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="17.25" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="8"/>
       <c r="D16" s="11"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="L16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="M16" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="19" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="15.75" customHeight="1"/>
+    <row r="19" spans="1:13" ht="12.2" customHeight="1">
       <c r="A19" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="28"/>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="28"/>
       <c r="M19" s="28"/>
     </row>
-    <row r="20" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="20.25" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="20">
         <v>4.492</v>
       </c>
       <c r="C20" s="21">
         <v>18.071999999999999</v>
       </c>
       <c r="D20" s="21">
         <v>28.361999999999998</v>
       </c>
       <c r="E20" s="21">
         <v>37.631</v>
       </c>
       <c r="F20" s="8">
         <v>46.987000000000002</v>
       </c>
       <c r="G20" s="21">
         <v>55.011000000000003</v>
       </c>
       <c r="H20" s="8">
         <v>62.491</v>
       </c>
       <c r="I20" s="8">
         <v>69.644999999999996</v>
       </c>
       <c r="J20" s="27">
         <v>76.98</v>
       </c>
       <c r="K20" s="8">
         <v>84.445999999999998</v>
       </c>
       <c r="L20" s="18">
         <v>93.472999999999999</v>
       </c>
       <c r="M20" s="18">
         <v>104.854</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="12.2" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="15">
         <v>12.3</v>
       </c>
       <c r="D21" s="21">
         <v>19.259</v>
       </c>
       <c r="E21" s="21">
         <v>25.439</v>
       </c>
       <c r="F21" s="8">
         <v>32.078000000000003</v>
       </c>
       <c r="G21" s="21">
         <v>37.395000000000003</v>
       </c>
       <c r="H21" s="8">
         <v>42.253</v>
       </c>
       <c r="I21" s="8">
         <v>46.957999999999998</v>
       </c>
       <c r="J21" s="27">
         <v>51.634</v>
       </c>
       <c r="K21" s="8">
         <v>56.125999999999998</v>
       </c>
       <c r="L21" s="16">
         <v>61.152000000000001</v>
       </c>
       <c r="M21" s="18">
         <v>68.222999999999999</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" ht="12.2" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="21">
         <v>205.65199999999999</v>
       </c>
       <c r="C22" s="21">
         <v>419.92200000000003</v>
       </c>
       <c r="D22" s="21">
         <v>716.12699999999995</v>
       </c>
       <c r="E22" s="21">
         <v>1005.006</v>
       </c>
       <c r="F22" s="8">
         <v>1283.58</v>
       </c>
       <c r="G22" s="8">
         <v>1583.077</v>
       </c>
       <c r="H22" s="8">
         <v>1894.0360000000001</v>
       </c>
       <c r="I22" s="8">
         <v>2204.0500000000002</v>
       </c>
       <c r="J22" s="27">
         <v>2509.585</v>
       </c>
       <c r="K22" s="8">
         <v>2817.953</v>
       </c>
       <c r="L22" s="18">
         <v>3128.2930000000001</v>
       </c>
       <c r="M22" s="18">
         <v>3457.837</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="12.2" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="21"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="21.75" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="20">
         <v>8.2279999999999998</v>
       </c>
       <c r="C24" s="21">
         <v>16.263000000000002</v>
       </c>
       <c r="D24" s="21">
         <v>24.367000000000001</v>
       </c>
       <c r="E24" s="21">
         <v>32.299999999999997</v>
       </c>
       <c r="F24" s="22">
         <v>40.308999999999997</v>
       </c>
       <c r="G24" s="8">
         <v>48.274999999999999</v>
       </c>
       <c r="H24" s="8">
         <v>56.198999999999998</v>
       </c>
       <c r="I24" s="8">
         <v>64.167000000000002</v>
       </c>
       <c r="J24" s="21">
         <v>72.037999999999997</v>
       </c>
       <c r="K24" s="8">
         <v>80.84</v>
       </c>
       <c r="L24" s="8">
         <v>87.944000000000003</v>
       </c>
       <c r="M24" s="8">
         <v>95.888000000000005</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" ht="21.75" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="20">
         <v>21.725999999999999</v>
       </c>
       <c r="C25" s="20">
         <v>46.295999999999999</v>
       </c>
       <c r="D25" s="21">
         <v>70.97</v>
       </c>
       <c r="E25" s="21">
         <v>95.516000000000005</v>
       </c>
       <c r="F25" s="22">
         <v>119.76900000000001</v>
       </c>
       <c r="G25" s="8">
         <v>143.88399999999999</v>
       </c>
       <c r="H25" s="8">
         <v>167.131</v>
       </c>
       <c r="I25" s="8">
         <v>189.952</v>
       </c>
       <c r="J25" s="21">
         <v>212.48099999999999</v>
       </c>
       <c r="K25" s="8">
         <v>234.946</v>
       </c>
       <c r="L25" s="8">
         <v>257.33699999999999</v>
       </c>
       <c r="M25" s="8">
         <v>279.54899999999998</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" ht="21" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="K26" s="8">
         <v>0.66100000000000003</v>
       </c>
       <c r="L26" s="8">
         <v>1.3220000000000001</v>
       </c>
       <c r="M26" s="8">
         <v>1.8919999999999999</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" ht="14.25" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="20">
         <v>194.08</v>
       </c>
       <c r="C27" s="21">
         <v>194.8</v>
       </c>
       <c r="D27" s="21">
         <v>362.75099999999998</v>
       </c>
       <c r="E27" s="21">
         <v>526.41499999999996</v>
       </c>
       <c r="F27" s="22">
         <v>690.99800000000005</v>
       </c>
       <c r="G27" s="8">
         <v>863.351</v>
       </c>
       <c r="H27" s="8">
         <v>1045.165</v>
       </c>
       <c r="I27" s="8">
         <v>1226.4290000000001</v>
       </c>
       <c r="J27" s="21">
         <v>1404.537</v>
       </c>
       <c r="K27" s="8">
         <v>1582.6389999999999</v>
       </c>
       <c r="L27" s="8">
         <v>1763.499</v>
       </c>
       <c r="M27" s="8">
         <v>1964.4469999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="44.25" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="21">
         <v>75.572999999999993</v>
       </c>
       <c r="C28" s="21">
         <v>75.599999999999994</v>
       </c>
       <c r="D28" s="21">
         <v>127.328</v>
       </c>
       <c r="E28" s="21">
         <v>177.696</v>
       </c>
       <c r="F28" s="22">
         <v>215</v>
       </c>
       <c r="G28" s="8">
         <v>265.38</v>
       </c>
       <c r="H28" s="8">
         <v>318.04399999999998</v>
       </c>
       <c r="I28" s="8">
         <v>370.66399999999999</v>
       </c>
       <c r="J28" s="21">
         <v>423.21100000000001</v>
       </c>
       <c r="K28" s="8">
         <v>477.94499999999999</v>
       </c>
       <c r="L28" s="8">
         <v>533.67200000000003</v>
       </c>
       <c r="M28" s="8">
         <v>588.97</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="32.25" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>26</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="18" t="s">
         <v>26</v>
       </c>
       <c r="M29" s="18" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" ht="24" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="21">
         <v>87.71</v>
       </c>
       <c r="C30" s="21">
         <v>87.7</v>
       </c>
       <c r="D30" s="20">
         <v>130.71</v>
       </c>
       <c r="E30" s="21">
         <v>173.07900000000001</v>
       </c>
       <c r="F30" s="22">
         <v>217.505</v>
       </c>
       <c r="G30" s="8">
         <v>262.18700000000001</v>
       </c>
       <c r="H30" s="8">
         <v>307.49700000000001</v>
       </c>
       <c r="I30" s="8">
         <v>352.83800000000002</v>
       </c>
       <c r="J30" s="8">
         <v>397.31900000000002</v>
       </c>
       <c r="K30" s="8">
         <v>441.678</v>
       </c>
       <c r="L30" s="18">
         <v>484.51900000000001</v>
       </c>
       <c r="M30" s="18">
         <v>527.09</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" ht="12.2" customHeight="1">
       <c r="A31" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="21">
         <v>297.24200000000002</v>
       </c>
       <c r="C31" s="21">
         <v>297.2</v>
       </c>
       <c r="D31" s="21">
         <v>520.59900000000005</v>
       </c>
       <c r="E31" s="21">
         <v>744.58299999999997</v>
       </c>
       <c r="F31" s="8">
         <v>955.42899999999997</v>
       </c>
       <c r="G31" s="8">
         <v>1183.6869999999999</v>
       </c>
       <c r="H31" s="8">
         <v>1414.3579999999999</v>
       </c>
       <c r="I31" s="8">
         <v>1644.104</v>
       </c>
       <c r="J31" s="27">
         <v>1877.0060000000001</v>
       </c>
       <c r="K31" s="8">
         <v>2115.0419999999999</v>
       </c>
       <c r="L31" s="8">
         <v>2354.433</v>
       </c>
       <c r="M31" s="8">
         <v>2594.5819999999999</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:13" ht="12.2" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="28"/>
       <c r="L34" s="28"/>
       <c r="M34" s="28"/>
     </row>
-    <row r="35" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:13" ht="36.75" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="20">
         <v>12.010999999999999</v>
       </c>
       <c r="C35" s="21">
         <v>25.282</v>
       </c>
       <c r="D35" s="21">
         <v>44.289000000000001</v>
       </c>
       <c r="E35" s="21">
         <v>64.007000000000005</v>
       </c>
       <c r="F35" s="8">
         <v>79.835999999999999</v>
       </c>
       <c r="G35" s="21">
         <v>92.436999999999998</v>
       </c>
       <c r="H35" s="8">
         <v>104.88800000000001</v>
       </c>
       <c r="I35" s="8">
         <v>117.399</v>
       </c>
       <c r="J35" s="9">
         <v>130.43600000000001</v>
       </c>
       <c r="K35" s="8">
         <v>144.601</v>
       </c>
       <c r="L35" s="18">
         <v>158.959</v>
       </c>
       <c r="M35" s="18">
         <v>172.149</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" ht="13.5" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="20">
         <v>6.9969999999999999</v>
       </c>
       <c r="C36" s="15">
         <v>12.956</v>
       </c>
       <c r="D36" s="21">
         <v>23.765999999999998</v>
       </c>
       <c r="E36" s="21">
         <v>34.725999999999999</v>
       </c>
       <c r="F36" s="8">
         <v>41.085999999999999</v>
       </c>
       <c r="G36" s="21">
         <v>45.55</v>
       </c>
       <c r="H36" s="8">
         <v>50.292999999999999</v>
       </c>
       <c r="I36" s="8">
         <v>54.866</v>
       </c>
       <c r="J36" s="9">
         <v>59.648000000000003</v>
       </c>
       <c r="K36" s="8">
         <v>64.191999999999993</v>
       </c>
       <c r="L36" s="16">
         <v>68.444999999999993</v>
       </c>
       <c r="M36" s="18">
         <v>73.427999999999997</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" ht="18" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="21">
         <v>310.96800000000002</v>
       </c>
       <c r="C37" s="21">
         <v>632.54100000000005</v>
       </c>
       <c r="D37" s="21">
         <v>944.66399999999999</v>
       </c>
       <c r="E37" s="21">
         <v>1267.2560000000001</v>
       </c>
       <c r="F37" s="8">
         <v>1590.8309999999999</v>
       </c>
       <c r="G37" s="8">
         <v>1920.183</v>
       </c>
       <c r="H37" s="8">
         <v>2259.7809999999999</v>
       </c>
       <c r="I37" s="8">
         <v>2610.527</v>
       </c>
       <c r="J37" s="9">
         <v>2958.0219999999999</v>
       </c>
       <c r="K37" s="8">
         <v>3332.5529999999999</v>
       </c>
       <c r="L37" s="18">
         <v>3676.7289999999998</v>
       </c>
       <c r="M37" s="18">
         <v>4034.096</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13" ht="15" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="21"/>
       <c r="D38" s="15"/>
       <c r="F38" s="8"/>
       <c r="H38" s="8"/>
       <c r="J38" s="9"/>
       <c r="M38" s="15"/>
     </row>
-    <row r="39" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" ht="36" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="20">
         <v>7.6980000000000004</v>
       </c>
       <c r="C39" s="21">
         <v>15.14</v>
       </c>
       <c r="D39" s="21">
         <v>22.757000000000001</v>
       </c>
       <c r="E39" s="21">
         <v>30.295000000000002</v>
       </c>
       <c r="F39" s="22">
         <v>37.966999999999999</v>
       </c>
       <c r="G39" s="8">
         <v>45.701999999999998</v>
       </c>
       <c r="H39" s="8">
         <v>53.488999999999997</v>
       </c>
       <c r="I39" s="8">
         <v>61.110999999999997</v>
       </c>
       <c r="J39" s="25">
         <v>68.831000000000003</v>
       </c>
       <c r="K39" s="8">
         <v>76.442999999999998</v>
       </c>
       <c r="L39" s="8">
         <v>83.706999999999994</v>
       </c>
       <c r="M39" s="8">
         <v>91.061999999999998</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" ht="24.75" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20">
         <v>21.773</v>
       </c>
       <c r="C40" s="20">
         <v>43.356000000000002</v>
       </c>
       <c r="D40" s="21">
         <v>65.25</v>
       </c>
       <c r="E40" s="21">
         <v>86.918999999999997</v>
       </c>
       <c r="F40" s="22">
         <v>107.98</v>
       </c>
       <c r="G40" s="8">
         <v>128.83799999999999</v>
       </c>
       <c r="H40" s="8">
         <v>148.96</v>
       </c>
       <c r="I40" s="8">
         <v>169.02699999999999</v>
       </c>
       <c r="J40" s="25">
         <v>189.23500000000001</v>
       </c>
       <c r="K40" s="8">
         <v>209.16499999999999</v>
       </c>
       <c r="L40" s="8">
         <v>229.148</v>
       </c>
       <c r="M40" s="8">
         <v>250.339</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" ht="25.5" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="20">
         <v>0.57699999999999996</v>
       </c>
       <c r="C41" s="26">
         <v>1.147</v>
       </c>
       <c r="D41" s="21">
         <v>1.708</v>
       </c>
       <c r="E41" s="21">
         <v>2.2730000000000001</v>
       </c>
       <c r="F41" s="22">
         <v>2.8050000000000002</v>
       </c>
       <c r="G41" s="8">
         <v>3.34</v>
       </c>
       <c r="H41" s="8">
         <v>3.8919999999999999</v>
       </c>
       <c r="I41" s="8">
         <v>9.69</v>
       </c>
       <c r="J41" s="25">
         <v>15.21</v>
       </c>
       <c r="K41" s="8">
         <v>20.225000000000001</v>
       </c>
       <c r="L41" s="8">
         <v>25.423999999999999</v>
       </c>
       <c r="M41" s="8">
         <v>30.712</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" ht="29.25" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="20">
         <v>179.79599999999999</v>
       </c>
       <c r="C42" s="21">
         <v>373.98599999999999</v>
       </c>
       <c r="D42" s="21">
         <v>556.54399999999998</v>
       </c>
       <c r="E42" s="21">
         <v>745.99400000000003</v>
       </c>
       <c r="F42" s="22">
         <v>937.34400000000005</v>
       </c>
       <c r="G42" s="8">
         <v>1133.335</v>
       </c>
       <c r="H42" s="8">
         <v>1336.97</v>
       </c>
       <c r="I42" s="8">
         <v>1547.9390000000001</v>
       </c>
       <c r="J42" s="25">
         <v>1757.9670000000001</v>
       </c>
       <c r="K42" s="8">
         <v>1998.97</v>
       </c>
       <c r="L42" s="8">
         <v>2209.9569999999999</v>
       </c>
       <c r="M42" s="8">
         <v>2430.4110000000001</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:13" ht="59.25" customHeight="1">
       <c r="A43" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="21">
         <v>56.530999999999999</v>
       </c>
       <c r="C43" s="21">
         <v>110.24</v>
       </c>
       <c r="D43" s="21">
         <v>164.49299999999999</v>
       </c>
       <c r="E43" s="21">
         <v>222.53100000000001</v>
       </c>
       <c r="F43" s="22">
         <v>279.16199999999998</v>
       </c>
       <c r="G43" s="8">
         <v>335.85199999999998</v>
       </c>
       <c r="H43" s="8">
         <v>392.108</v>
       </c>
       <c r="I43" s="8">
         <v>449.40499999999997</v>
       </c>
       <c r="J43" s="25">
         <v>505.90600000000001</v>
       </c>
       <c r="K43" s="8">
         <v>561.14400000000001</v>
       </c>
       <c r="L43" s="8">
         <v>617.61900000000003</v>
       </c>
       <c r="M43" s="8">
         <v>672.91200000000003</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:13" ht="24" customHeight="1">
       <c r="A44" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K44" s="16" t="s">
         <v>33</v>
       </c>
       <c r="L44" s="16" t="s">
         <v>33</v>
       </c>
       <c r="M44" s="16" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:13" ht="36" customHeight="1">
       <c r="A45" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="21">
         <v>44.594000000000001</v>
       </c>
       <c r="C45" s="21">
         <v>88.671999999999997</v>
       </c>
       <c r="D45" s="20">
         <v>133.91200000000001</v>
       </c>
       <c r="E45" s="21">
         <v>179.244</v>
       </c>
       <c r="F45" s="22">
         <v>225.57400000000001</v>
       </c>
       <c r="G45" s="8">
         <v>273.11599999999999</v>
       </c>
       <c r="H45" s="8">
         <v>324.36099999999999</v>
       </c>
       <c r="I45" s="8">
         <v>373.35599999999999</v>
       </c>
       <c r="J45" s="18">
         <v>420.87200000000001</v>
       </c>
       <c r="K45" s="8">
         <v>466.60700000000003</v>
       </c>
       <c r="L45" s="18">
         <v>510.84699999999998</v>
       </c>
       <c r="M45" s="18">
         <v>558.66</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="12" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" ht="24">
       <c r="A46" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="21">
         <v>245.22399999999999</v>
       </c>
       <c r="C46" s="21">
         <v>488.017</v>
       </c>
       <c r="D46" s="21">
         <v>725.40899999999999</v>
       </c>
       <c r="E46" s="21">
         <v>969.66200000000003</v>
       </c>
       <c r="F46" s="8">
         <v>1214.4860000000001</v>
       </c>
       <c r="G46" s="8">
         <v>1459.99</v>
       </c>
       <c r="H46" s="8">
         <v>1711.05</v>
       </c>
       <c r="I46" s="8">
         <v>1961.8330000000001</v>
       </c>
       <c r="J46" s="9">
         <v>2211.0279999999998</v>
       </c>
       <c r="K46" s="8">
         <v>2462.9740000000002</v>
       </c>
       <c r="L46" s="8">
         <v>281.56799999999998</v>
       </c>
       <c r="M46" s="8">
         <v>2963.7730000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:13" ht="12.2" customHeight="1">
       <c r="A47" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="28"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="28"/>
       <c r="F47" s="28"/>
       <c r="G47" s="28"/>
       <c r="H47" s="28"/>
       <c r="I47" s="28"/>
       <c r="J47" s="28"/>
       <c r="K47" s="28"/>
       <c r="L47" s="28"/>
       <c r="M47" s="28"/>
     </row>
-    <row r="48" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:13" ht="36.75" customHeight="1">
       <c r="A48" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="20">
         <v>11.074</v>
       </c>
       <c r="C48" s="21">
         <v>25.009</v>
       </c>
       <c r="D48" s="21">
         <v>42.07</v>
       </c>
       <c r="E48" s="21">
         <v>55.16</v>
       </c>
       <c r="F48" s="8">
         <v>70.611999999999995</v>
       </c>
       <c r="G48" s="21">
         <v>86.37</v>
       </c>
       <c r="H48" s="8">
         <v>101.01300000000001</v>
       </c>
       <c r="I48" s="8">
         <v>114.069</v>
       </c>
       <c r="J48" s="21">
         <v>127.414</v>
       </c>
       <c r="K48" s="21">
         <v>141.30099999999999</v>
       </c>
       <c r="L48" s="21">
         <v>156.30500000000001</v>
       </c>
       <c r="M48" s="18">
         <v>170.084</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" ht="13.5" customHeight="1">
       <c r="A49" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="20">
         <v>4.0469999999999997</v>
       </c>
       <c r="C49" s="21">
         <v>7.8259999999999996</v>
       </c>
       <c r="D49" s="21">
         <v>12.805999999999999</v>
       </c>
       <c r="E49" s="21">
         <v>15.714</v>
       </c>
       <c r="F49" s="8">
         <v>18.582999999999998</v>
       </c>
       <c r="G49" s="21">
         <v>21.314</v>
       </c>
       <c r="H49" s="8">
         <v>23.942</v>
       </c>
       <c r="I49" s="8">
         <v>26.571999999999999</v>
       </c>
       <c r="J49" s="21">
         <v>29.4</v>
       </c>
       <c r="K49" s="21">
         <v>32.369</v>
       </c>
       <c r="L49" s="21">
         <v>35.491</v>
       </c>
       <c r="M49" s="18">
         <v>38.542000000000002</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" ht="18" customHeight="1">
       <c r="A50" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="21">
         <v>348.95100000000002</v>
       </c>
       <c r="C50" s="21">
         <v>702.89800000000002</v>
       </c>
       <c r="D50" s="21">
         <v>1086.8</v>
       </c>
       <c r="E50" s="21">
         <v>1494.4480000000001</v>
       </c>
       <c r="F50" s="8">
         <v>1904.76</v>
       </c>
       <c r="G50" s="8">
         <v>2316.7330000000002</v>
       </c>
       <c r="H50" s="8">
         <v>2732.1089999999999</v>
       </c>
       <c r="I50" s="8">
         <v>3150.6379999999999</v>
       </c>
       <c r="J50" s="21">
         <v>3570.7849999999999</v>
       </c>
       <c r="K50" s="21">
         <v>396.29500000000002</v>
       </c>
       <c r="L50" s="21">
         <v>4412.9219999999996</v>
       </c>
       <c r="M50" s="18">
         <v>4846.8459999999995</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" ht="15" customHeight="1">
       <c r="A51" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="9"/>
       <c r="C51" s="21"/>
       <c r="D51" s="15"/>
       <c r="F51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
       <c r="L51" s="9"/>
       <c r="M51" s="15"/>
     </row>
-    <row r="52" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" ht="36" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="20">
         <v>71.7</v>
       </c>
       <c r="C52" s="21">
         <v>14.387</v>
       </c>
       <c r="D52" s="21">
         <v>21.498000000000001</v>
       </c>
       <c r="E52" s="21">
         <v>28.978999999999999</v>
       </c>
       <c r="F52" s="22">
         <v>36.478000000000002</v>
       </c>
       <c r="G52" s="8">
         <v>43.853000000000002</v>
       </c>
       <c r="H52" s="8">
         <v>51.218000000000004</v>
       </c>
       <c r="I52" s="8">
         <v>58.784999999999997</v>
       </c>
       <c r="J52" s="25">
         <v>66.408000000000001</v>
       </c>
       <c r="K52" s="25">
         <v>74.004000000000005</v>
       </c>
       <c r="L52" s="25">
         <v>81.557000000000002</v>
       </c>
       <c r="M52" s="8">
         <v>89.138000000000005</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" ht="24.75" customHeight="1">
       <c r="A53" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="20">
         <v>20.253</v>
       </c>
       <c r="C53" s="20">
         <v>40.543999999999997</v>
       </c>
       <c r="D53" s="21">
         <v>60.765999999999998</v>
       </c>
       <c r="E53" s="21">
         <v>80.86</v>
       </c>
       <c r="F53" s="22">
         <v>100.727</v>
       </c>
       <c r="G53" s="8">
         <v>120.367</v>
       </c>
       <c r="H53" s="8">
         <v>139.87899999999999</v>
       </c>
       <c r="I53" s="8">
         <v>158.238</v>
       </c>
       <c r="J53" s="25">
         <v>176.36699999999999</v>
       </c>
       <c r="K53" s="25">
         <v>194.268</v>
       </c>
       <c r="L53" s="25">
         <v>211.91399999999999</v>
       </c>
       <c r="M53" s="8">
         <v>229.43199999999999</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:13" ht="25.5" customHeight="1">
       <c r="A54" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="20">
         <v>5.5970000000000004</v>
       </c>
       <c r="C54" s="26">
         <v>11.111000000000001</v>
       </c>
       <c r="D54" s="21">
         <v>17.765000000000001</v>
       </c>
       <c r="E54" s="21">
         <v>22.692</v>
       </c>
       <c r="F54" s="22">
         <v>27.92</v>
       </c>
       <c r="G54" s="8">
         <v>33.334000000000003</v>
       </c>
       <c r="H54" s="8">
         <v>38.5</v>
       </c>
       <c r="I54" s="8">
         <v>43.838999999999999</v>
       </c>
       <c r="J54" s="25">
         <v>49.448</v>
       </c>
       <c r="K54" s="25">
         <v>54.932000000000002</v>
       </c>
       <c r="L54" s="25">
         <v>59.965000000000003</v>
       </c>
       <c r="M54" s="8">
         <v>65.709999999999994</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:13" ht="29.25" customHeight="1">
       <c r="A55" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="20">
         <v>212.126</v>
       </c>
       <c r="C55" s="21">
         <v>431.59100000000001</v>
       </c>
       <c r="D55" s="21">
         <v>679.11599999999999</v>
       </c>
       <c r="E55" s="21">
         <v>952.15200000000004</v>
       </c>
       <c r="F55" s="22">
         <v>1223.9480000000001</v>
       </c>
       <c r="G55" s="8">
         <v>1497.654</v>
       </c>
       <c r="H55" s="8">
         <v>1780.143</v>
       </c>
       <c r="I55" s="8">
         <v>2062.2399999999998</v>
       </c>
       <c r="J55" s="25">
         <v>2374.36</v>
       </c>
       <c r="K55" s="25">
         <v>2635.9110000000001</v>
       </c>
       <c r="L55" s="25">
         <v>2920.36</v>
       </c>
       <c r="M55" s="8">
         <v>3212.1350000000002</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:13" ht="59.25" customHeight="1">
       <c r="A56" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="21">
         <v>57.134999999999998</v>
       </c>
       <c r="C56" s="21">
         <v>112.242</v>
       </c>
       <c r="D56" s="21">
         <v>167.422</v>
       </c>
       <c r="E56" s="21">
         <v>221.678</v>
       </c>
       <c r="F56" s="22">
         <v>279.96199999999999</v>
       </c>
       <c r="G56" s="8">
         <v>332.322</v>
       </c>
       <c r="H56" s="8">
         <v>385.65300000000002</v>
       </c>
       <c r="I56" s="8">
         <v>441.06099999999998</v>
       </c>
       <c r="J56" s="25">
         <v>495.34199999999998</v>
       </c>
       <c r="K56" s="25">
         <v>552.14200000000005</v>
       </c>
       <c r="L56" s="25">
         <v>605.33100000000002</v>
       </c>
       <c r="M56" s="8">
         <v>664.37699999999995</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" ht="24" customHeight="1">
       <c r="A57" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="16" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G57" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I57" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K57" s="16" t="s">
         <v>33</v>
       </c>
       <c r="L57" s="16" t="s">
         <v>33</v>
       </c>
       <c r="M57" s="16" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" ht="36" customHeight="1">
       <c r="A58" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B58" s="21">
         <v>46.67</v>
       </c>
       <c r="C58" s="21">
         <v>93.022999999999996</v>
       </c>
       <c r="D58" s="20">
         <v>140.251</v>
       </c>
       <c r="E58" s="21">
         <v>188.08799999999999</v>
       </c>
       <c r="F58" s="22">
         <v>235.72499999999999</v>
       </c>
       <c r="G58" s="8">
         <v>289.24299999999999</v>
       </c>
       <c r="H58" s="8">
         <v>336.71600000000001</v>
       </c>
       <c r="I58" s="8">
         <v>386.476</v>
       </c>
       <c r="J58" s="18">
         <v>435.85899999999998</v>
       </c>
       <c r="K58" s="18">
         <v>485.03699999999998</v>
       </c>
       <c r="L58" s="18">
         <v>533.79600000000005</v>
       </c>
       <c r="M58" s="18">
         <v>586.053</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="12" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:13" ht="24">
       <c r="A59" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="21">
         <v>260.03300000000002</v>
       </c>
       <c r="C59" s="21">
         <v>518.43700000000001</v>
       </c>
       <c r="D59" s="21">
         <v>803.31100000000004</v>
       </c>
       <c r="E59" s="21">
         <v>1113.633</v>
       </c>
       <c r="F59" s="8">
         <v>1422.8019999999999</v>
       </c>
       <c r="G59" s="8">
         <v>1728.9469999999999</v>
       </c>
       <c r="H59" s="8">
         <v>2044.0889999999999</v>
       </c>
       <c r="I59" s="8">
         <v>2361.299</v>
       </c>
       <c r="J59" s="9">
         <v>2679.2779999999998</v>
       </c>
       <c r="K59" s="9">
         <v>3002.6</v>
       </c>
       <c r="L59" s="9">
         <v>3316.7910000000002</v>
       </c>
       <c r="M59" s="8">
         <v>3639.364</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" ht="12.2" customHeight="1">
       <c r="A60" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B60" s="28"/>
       <c r="C60" s="28"/>
       <c r="D60" s="28"/>
       <c r="E60" s="28"/>
       <c r="F60" s="28"/>
       <c r="G60" s="28"/>
       <c r="H60" s="28"/>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="28"/>
     </row>
-    <row r="61" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" ht="36.75" customHeight="1">
       <c r="A61" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="20">
         <v>12.355600000000001</v>
       </c>
       <c r="C61" s="21">
         <v>22.481000000000002</v>
       </c>
       <c r="D61" s="21">
         <v>39.792000000000002</v>
       </c>
       <c r="E61" s="21">
         <v>58.03</v>
       </c>
       <c r="F61" s="21">
         <v>76.662000000000006</v>
       </c>
       <c r="G61" s="21">
         <v>90.01</v>
       </c>
       <c r="H61" s="8">
         <v>108.57899999999999</v>
       </c>
       <c r="I61" s="8">
         <v>126.86799999999999</v>
       </c>
-      <c r="J61" s="21"/>
+      <c r="J61" s="21">
+        <v>146.68600000000001</v>
+      </c>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="18"/>
     </row>
-    <row r="62" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" ht="13.5" customHeight="1">
       <c r="A62" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="20">
         <v>3.133</v>
       </c>
       <c r="C62" s="15">
         <v>5.1369999999999996</v>
       </c>
       <c r="D62" s="21">
         <v>9.1010000000000009</v>
       </c>
       <c r="E62" s="21">
         <v>12.541</v>
       </c>
       <c r="F62" s="21">
         <v>15.733000000000001</v>
       </c>
       <c r="G62" s="21">
         <v>17.927</v>
       </c>
       <c r="H62" s="8">
         <v>22.041</v>
       </c>
       <c r="I62" s="8">
         <v>25.388000000000002</v>
       </c>
-      <c r="J62" s="21"/>
+      <c r="J62" s="21">
+        <v>28.501000000000001</v>
+      </c>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="18"/>
     </row>
-    <row r="63" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" ht="18" customHeight="1">
       <c r="A63" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="21">
         <v>342.8</v>
       </c>
       <c r="C63" s="21">
         <v>696.13099999999997</v>
       </c>
       <c r="D63" s="21">
         <v>1032.93</v>
       </c>
       <c r="E63" s="21">
         <v>1390.57</v>
       </c>
       <c r="F63" s="21">
         <v>1769.201</v>
       </c>
       <c r="G63" s="21">
         <v>2173.0129999999999</v>
       </c>
       <c r="H63" s="8">
         <v>2577.9960000000001</v>
       </c>
       <c r="I63" s="8">
         <v>2988.355</v>
       </c>
-      <c r="J63" s="21"/>
+      <c r="J63" s="21">
+        <v>3419.7939999999999</v>
+      </c>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
       <c r="M63" s="18"/>
     </row>
-    <row r="64" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13" ht="15" customHeight="1">
       <c r="A64" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B64" s="9"/>
       <c r="C64" s="21"/>
       <c r="D64" s="15"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
       <c r="J64" s="9"/>
       <c r="K64" s="9"/>
       <c r="L64" s="9"/>
       <c r="M64" s="15"/>
     </row>
-    <row r="65" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:13" ht="36" customHeight="1">
       <c r="A65" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="20">
         <v>7.6360000000000001</v>
       </c>
       <c r="C65" s="21">
         <v>15.144</v>
       </c>
       <c r="D65" s="21">
         <v>22.591999999999999</v>
       </c>
       <c r="E65" s="21">
         <v>30.001999999999999</v>
       </c>
       <c r="F65" s="21">
         <v>37.314999999999998</v>
       </c>
       <c r="G65" s="21">
         <v>44.625</v>
       </c>
       <c r="H65" s="8">
         <v>51.942</v>
       </c>
       <c r="I65" s="8">
         <v>59.218000000000004</v>
       </c>
-      <c r="J65" s="25"/>
+      <c r="J65" s="25">
+        <v>66.459000000000003</v>
+      </c>
       <c r="K65" s="25"/>
       <c r="L65" s="25"/>
       <c r="M65" s="8"/>
     </row>
-    <row r="66" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" ht="24.75" customHeight="1">
       <c r="A66" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="20">
         <v>17.446000000000002</v>
       </c>
       <c r="C66" s="20">
         <v>34.814999999999998</v>
       </c>
       <c r="D66" s="21">
         <v>52.124000000000002</v>
       </c>
       <c r="E66" s="21">
         <v>69.177000000000007</v>
       </c>
       <c r="F66" s="21">
         <v>86.031000000000006</v>
       </c>
       <c r="G66" s="21">
         <v>102.66800000000001</v>
       </c>
       <c r="H66" s="8">
         <v>119.03100000000001</v>
       </c>
       <c r="I66" s="8">
         <v>135.279</v>
       </c>
-      <c r="J66" s="25"/>
+      <c r="J66" s="25">
+        <v>151.47</v>
+      </c>
       <c r="K66" s="25"/>
       <c r="L66" s="25"/>
       <c r="M66" s="8"/>
     </row>
-    <row r="67" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:13" ht="25.5" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="20">
         <v>5.9950000000000001</v>
       </c>
       <c r="C67" s="26">
         <v>12.023999999999999</v>
       </c>
       <c r="D67" s="21">
         <v>18.190999999999999</v>
       </c>
       <c r="E67" s="21">
         <v>24.523</v>
       </c>
       <c r="F67" s="21">
         <v>31.018000000000001</v>
       </c>
       <c r="G67" s="21">
         <v>37.508000000000003</v>
       </c>
       <c r="H67" s="8">
         <v>44.433999999999997</v>
       </c>
       <c r="I67" s="8">
         <v>51.435000000000002</v>
       </c>
-      <c r="J67" s="25"/>
+      <c r="J67" s="25">
+        <v>58.365000000000002</v>
+      </c>
       <c r="K67" s="25"/>
       <c r="L67" s="25"/>
       <c r="M67" s="8"/>
     </row>
-    <row r="68" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:13" ht="29.25" customHeight="1">
       <c r="A68" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="20">
         <v>197.59700000000001</v>
       </c>
       <c r="C68" s="21">
         <v>412.44099999999997</v>
       </c>
       <c r="D68" s="21">
         <v>603.74900000000002</v>
       </c>
       <c r="E68" s="21">
         <v>814.19600000000003</v>
       </c>
       <c r="F68" s="21">
         <v>1021.227</v>
       </c>
       <c r="G68" s="21">
         <v>1229.0889999999999</v>
       </c>
       <c r="H68" s="8">
         <v>1439.327</v>
       </c>
       <c r="I68" s="8">
         <v>1652.9860000000001</v>
       </c>
-      <c r="J68" s="25"/>
+      <c r="J68" s="25">
+        <v>1882.154</v>
+      </c>
       <c r="K68" s="25"/>
       <c r="L68" s="25"/>
       <c r="M68" s="8"/>
     </row>
-    <row r="69" spans="1:13" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:13" ht="59.25" customHeight="1">
       <c r="A69" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="21">
         <v>64.141000000000005</v>
       </c>
       <c r="C69" s="21">
         <v>120.752</v>
       </c>
       <c r="D69" s="21">
         <v>183.685</v>
       </c>
       <c r="E69" s="21">
         <v>247.77199999999999</v>
       </c>
       <c r="F69" s="21">
         <v>315.11399999999998</v>
       </c>
       <c r="G69" s="21">
         <v>383.73500000000001</v>
       </c>
       <c r="H69" s="8">
         <v>452.64699999999999</v>
       </c>
       <c r="I69" s="8">
         <v>522.125</v>
       </c>
-      <c r="J69" s="25"/>
+      <c r="J69" s="25">
+        <v>597.31200000000001</v>
+      </c>
       <c r="K69" s="25"/>
       <c r="L69" s="25"/>
       <c r="M69" s="8"/>
     </row>
-    <row r="70" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:13" ht="24" customHeight="1">
       <c r="A70" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E70" s="16" t="s">
         <v>26</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G70" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="23" t="s">
         <v>26</v>
       </c>
       <c r="I70" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="J70" s="18"/>
+      <c r="J70" s="18" t="s">
+        <v>37</v>
+      </c>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="16"/>
     </row>
-    <row r="71" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:13" ht="36" customHeight="1">
       <c r="A71" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="21">
         <v>49.984999999999999</v>
       </c>
       <c r="C71" s="21">
         <v>100.955</v>
       </c>
       <c r="D71" s="20">
         <v>152.589</v>
       </c>
       <c r="E71" s="21">
         <v>204.90100000000001</v>
       </c>
       <c r="F71" s="21">
         <v>278.49599999999998</v>
       </c>
       <c r="G71" s="21">
         <v>375.38799999999998</v>
       </c>
       <c r="H71" s="8">
         <v>470.61399999999998</v>
       </c>
       <c r="I71" s="8">
         <v>567.31200000000001</v>
       </c>
-      <c r="J71" s="18"/>
+      <c r="J71" s="18">
+        <v>664.03399999999999</v>
+      </c>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
     </row>
-    <row r="72" spans="1:13" ht="12" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:13" ht="24">
       <c r="A72" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="21">
         <v>246.16399999999999</v>
       </c>
       <c r="C72" s="20">
         <v>498.83100000000002</v>
       </c>
       <c r="D72" s="21">
         <v>740.60599999999999</v>
       </c>
       <c r="E72" s="21">
         <v>993.35199999999998</v>
       </c>
       <c r="F72" s="21">
         <v>1254.53</v>
       </c>
       <c r="G72" s="21">
         <v>1517.472</v>
       </c>
       <c r="H72" s="8">
         <v>1782.933</v>
       </c>
       <c r="I72" s="8">
         <v>2055.6889999999999</v>
       </c>
-      <c r="J72" s="9"/>
+      <c r="J72" s="9">
+        <v>2340.7959999999998</v>
+      </c>
       <c r="K72" s="9"/>
       <c r="L72" s="9"/>
       <c r="M72" s="8"/>
     </row>
-    <row r="73" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:13" ht="15.75" customHeight="1">
       <c r="A73" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:13" ht="12.2" customHeight="1">
       <c r="A74" s="24" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3016,85 +3038,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0397C98-14F8-4318-9ABA-962A8C682DE2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73305A44-92E6-4E98-A7E6-C075CAAF9D01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8D252D-1CC4-4FFB-8BE5-C4678B6025A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0397C98-14F8-4318-9ABA-962A8C682DE2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>кезең</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>