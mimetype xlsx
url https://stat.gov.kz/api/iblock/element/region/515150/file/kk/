--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -1,60 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="1" documentId="11_B3F7270288099D156CBCBBC116482C34C17319C6" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB509D37-1E6E-4ED0-9E80-3D54B3B2E42B}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890"/>
   </bookViews>
   <sheets>
     <sheet name="нарастание" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="26">
   <si>
     <t xml:space="preserve">қаңтар </t>
   </si>
   <si>
     <t xml:space="preserve">қаңтар-ақпан </t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
@@ -103,57 +97,57 @@
   <si>
     <t>Х мағынасы - деректер құпия екенін білдіреді.</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>х</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
@@ -332,91 +326,91 @@
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -444,51 +438,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -621,1134 +615,1142 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q18" sqref="Q18"/>
+      <selection activeCell="U32" sqref="U32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.2" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="18.75" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
     </row>
-    <row r="2" spans="1:13" ht="12.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="22" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="24" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="24">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" ht="12">
       <c r="A4" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="24"/>
       <c r="M4" s="25"/>
     </row>
-    <row r="5" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" ht="25.5" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="12"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9">
         <v>63.6</v>
       </c>
       <c r="H5" s="9">
         <v>70.299000000000007</v>
       </c>
       <c r="I5" s="9">
         <v>75.977000000000004</v>
       </c>
       <c r="J5" s="9">
         <v>81.388000000000005</v>
       </c>
       <c r="K5" s="9">
         <v>86.712999999999994</v>
       </c>
       <c r="L5" s="16">
         <v>92.531999999999996</v>
       </c>
       <c r="M5" s="16">
         <v>98.724999999999994</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" ht="17.25" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="15"/>
       <c r="C6" s="9"/>
       <c r="D6" s="12"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="M6" s="9" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" ht="24.75" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="12"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9">
         <v>976.80100000000004</v>
       </c>
       <c r="H7" s="9">
         <v>1175.2049999999999</v>
       </c>
       <c r="I7" s="9">
         <v>1372.7429999999999</v>
       </c>
       <c r="J7" s="9">
         <v>1569.356</v>
       </c>
       <c r="K7" s="9">
         <v>1768.2929999999999</v>
       </c>
       <c r="L7" s="16">
         <v>1972.32</v>
       </c>
       <c r="M7" s="16">
         <v>2182.4560000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="17.25" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>24</v>
       </c>
       <c r="M8" s="9" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="12.2" customHeight="1">
       <c r="A9" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="25"/>
     </row>
-    <row r="10" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="12.2" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="18">
         <v>4.492</v>
       </c>
       <c r="C10" s="19">
         <v>18.071999999999999</v>
       </c>
       <c r="D10" s="19">
         <v>28.361999999999998</v>
       </c>
       <c r="E10" s="19">
         <v>37.631</v>
       </c>
       <c r="F10" s="9">
         <v>46.987000000000002</v>
       </c>
       <c r="G10" s="19">
         <v>55.011000000000003</v>
       </c>
       <c r="H10" s="9">
         <v>62.491</v>
       </c>
       <c r="I10" s="9">
         <v>69.644999999999996</v>
       </c>
       <c r="J10" s="20">
         <v>76.98</v>
       </c>
       <c r="K10" s="9">
         <v>84.445999999999998</v>
       </c>
       <c r="L10" s="16">
         <v>93.472999999999999</v>
       </c>
       <c r="M10" s="16">
         <v>104.854</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="12.2" customHeight="1">
       <c r="A11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="14">
         <v>12.3</v>
       </c>
       <c r="D11" s="19">
         <v>19.259</v>
       </c>
       <c r="E11" s="19">
         <v>25.439</v>
       </c>
       <c r="F11" s="9">
         <v>32.078000000000003</v>
       </c>
       <c r="G11" s="19">
         <v>37.395000000000003</v>
       </c>
       <c r="H11" s="9">
         <v>42.253</v>
       </c>
       <c r="I11" s="9">
         <v>46.957999999999998</v>
       </c>
       <c r="J11" s="20">
         <v>51.634</v>
       </c>
       <c r="K11" s="9">
         <v>56.125999999999998</v>
       </c>
       <c r="L11" s="17">
         <v>61.152000000000001</v>
       </c>
       <c r="M11" s="16">
         <v>68.222999999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="12.2" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="19">
         <v>205.65199999999999</v>
       </c>
       <c r="C12" s="19">
         <v>419.92200000000003</v>
       </c>
       <c r="D12" s="19">
         <v>716.12699999999995</v>
       </c>
       <c r="E12" s="19">
         <v>1005.006</v>
       </c>
       <c r="F12" s="9">
         <v>1283.58</v>
       </c>
       <c r="G12" s="9">
         <v>1583.077</v>
       </c>
       <c r="H12" s="9">
         <v>1894.0360000000001</v>
       </c>
       <c r="I12" s="9">
         <v>2204.0500000000002</v>
       </c>
       <c r="J12" s="20">
         <v>2509.585</v>
       </c>
       <c r="K12" s="9">
         <v>2817.953</v>
       </c>
       <c r="L12" s="16">
         <v>3128.2930000000001</v>
       </c>
       <c r="M12" s="16">
         <v>3457.837</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="21.75" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="19">
         <v>297.24200000000002</v>
       </c>
       <c r="C13" s="19">
         <v>297.2</v>
       </c>
       <c r="D13" s="19">
         <v>520.59900000000005</v>
       </c>
       <c r="E13" s="19">
         <v>744.58299999999997</v>
       </c>
       <c r="F13" s="9">
         <v>955.42899999999997</v>
       </c>
       <c r="G13" s="9">
         <v>1183.6869999999999</v>
       </c>
       <c r="H13" s="9">
         <v>1414.3579999999999</v>
       </c>
       <c r="I13" s="9">
         <v>1644.104</v>
       </c>
       <c r="J13" s="20">
         <v>1877.0060000000001</v>
       </c>
       <c r="K13" s="9">
         <v>2115.0419999999999</v>
       </c>
       <c r="L13" s="9">
         <v>2354.433</v>
       </c>
       <c r="M13" s="9">
         <v>2594.5819999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="12.2" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="25"/>
     </row>
-    <row r="15" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="12.2" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="18">
         <v>12.010999999999999</v>
       </c>
       <c r="C15" s="19">
         <v>25.282</v>
       </c>
       <c r="D15" s="19">
         <v>44.289000000000001</v>
       </c>
       <c r="E15" s="19">
         <v>64.007000000000005</v>
       </c>
       <c r="F15" s="9">
         <v>79.835999999999999</v>
       </c>
       <c r="G15" s="19">
         <v>92.436999999999998</v>
       </c>
       <c r="H15" s="9">
         <v>104.88800000000001</v>
       </c>
       <c r="I15" s="9">
         <v>117.399</v>
       </c>
       <c r="J15" s="10">
         <v>130.43600000000001</v>
       </c>
       <c r="K15" s="9">
         <v>144.601</v>
       </c>
       <c r="L15" s="16">
         <v>158.959</v>
       </c>
       <c r="M15" s="16">
         <v>172.149</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="12.2" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="18">
         <v>6.9969999999999999</v>
       </c>
       <c r="C16" s="14">
         <v>12.956</v>
       </c>
       <c r="D16" s="19">
         <v>23.765999999999998</v>
       </c>
       <c r="E16" s="19">
         <v>34.725999999999999</v>
       </c>
       <c r="F16" s="9">
         <v>41.085999999999999</v>
       </c>
       <c r="G16" s="19">
         <v>45.55</v>
       </c>
       <c r="H16" s="9">
         <v>50.292999999999999</v>
       </c>
       <c r="I16" s="9">
         <v>54.866</v>
       </c>
       <c r="J16" s="10">
         <v>59.648000000000003</v>
       </c>
       <c r="K16" s="9">
         <v>64.191999999999993</v>
       </c>
       <c r="L16" s="17">
         <v>68.444999999999993</v>
       </c>
       <c r="M16" s="16">
         <v>73.427999999999997</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="12.2" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="19">
         <v>310.96800000000002</v>
       </c>
       <c r="C17" s="19">
         <v>632.54100000000005</v>
       </c>
       <c r="D17" s="19">
         <v>944.66399999999999</v>
       </c>
       <c r="E17" s="19">
         <v>1267.2560000000001</v>
       </c>
       <c r="F17" s="9">
         <v>1590.8309999999999</v>
       </c>
       <c r="G17" s="9">
         <v>1920.183</v>
       </c>
       <c r="H17" s="9">
         <v>2259.7809999999999</v>
       </c>
       <c r="I17" s="9">
         <v>2610.527</v>
       </c>
       <c r="J17" s="10">
         <v>2958.0219999999999</v>
       </c>
       <c r="K17" s="9">
         <v>3332.5529999999999</v>
       </c>
       <c r="L17" s="16">
         <v>3676.7289999999998</v>
       </c>
       <c r="M17" s="16">
         <v>4034.096</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="21.75" customHeight="1">
       <c r="A18" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="19">
         <v>245.22399999999999</v>
       </c>
       <c r="C18" s="19">
         <v>488.017</v>
       </c>
       <c r="D18" s="19">
         <v>725.40899999999999</v>
       </c>
       <c r="E18" s="19">
         <v>969.66200000000003</v>
       </c>
       <c r="F18" s="9">
         <v>1214.4860000000001</v>
       </c>
       <c r="G18" s="9">
         <v>1459.99</v>
       </c>
       <c r="H18" s="9">
         <v>1711.05</v>
       </c>
       <c r="I18" s="9">
         <v>1961.8330000000001</v>
       </c>
       <c r="J18" s="10">
         <v>2211.0279999999998</v>
       </c>
       <c r="K18" s="9">
         <v>2462.9740000000002</v>
       </c>
       <c r="L18" s="9">
         <v>281.56799999999998</v>
       </c>
       <c r="M18" s="9">
         <v>2963.7730000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="12.2" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="24"/>
       <c r="I19" s="24"/>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="25"/>
     </row>
-    <row r="20" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="12.2" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="18">
         <v>11.074</v>
       </c>
       <c r="C20" s="19">
         <v>25.009</v>
       </c>
       <c r="D20" s="19">
         <v>42.07</v>
       </c>
       <c r="E20" s="19">
         <v>55.16</v>
       </c>
       <c r="F20" s="9">
         <v>70.611999999999995</v>
       </c>
       <c r="G20" s="19">
         <v>86.37</v>
       </c>
       <c r="H20" s="9">
         <v>101.01300000000001</v>
       </c>
       <c r="I20" s="9">
         <v>114.069</v>
       </c>
       <c r="J20" s="19">
         <v>127.414</v>
       </c>
       <c r="K20" s="19">
         <v>141.30099999999999</v>
       </c>
       <c r="L20" s="19">
         <v>156.30500000000001</v>
       </c>
       <c r="M20" s="16">
         <v>170.084</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="12.2" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="18">
         <v>4.0469999999999997</v>
       </c>
       <c r="C21" s="19">
         <v>7.8259999999999996</v>
       </c>
       <c r="D21" s="19">
         <v>12.805999999999999</v>
       </c>
       <c r="E21" s="19">
         <v>15.714</v>
       </c>
       <c r="F21" s="9">
         <v>18.582999999999998</v>
       </c>
       <c r="G21" s="19">
         <v>21.314</v>
       </c>
       <c r="H21" s="9">
         <v>23.942</v>
       </c>
       <c r="I21" s="9">
         <v>26.571999999999999</v>
       </c>
       <c r="J21" s="19">
         <v>29.4</v>
       </c>
       <c r="K21" s="19">
         <v>32.369</v>
       </c>
       <c r="L21" s="19">
         <v>35.491</v>
       </c>
       <c r="M21" s="16">
         <v>38.542000000000002</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" ht="12.2" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="19">
         <v>348.95100000000002</v>
       </c>
       <c r="C22" s="19">
         <v>702.89800000000002</v>
       </c>
       <c r="D22" s="19">
         <v>1086.8</v>
       </c>
       <c r="E22" s="19">
         <v>1494.4480000000001</v>
       </c>
       <c r="F22" s="9">
         <v>1904.76</v>
       </c>
       <c r="G22" s="9">
         <v>2316.7330000000002</v>
       </c>
       <c r="H22" s="9">
         <v>2732.1089999999999</v>
       </c>
       <c r="I22" s="9">
         <v>3150.6379999999999</v>
       </c>
       <c r="J22" s="19">
         <v>3570.7849999999999</v>
       </c>
       <c r="K22" s="19">
         <v>396.29500000000002</v>
       </c>
       <c r="L22" s="19">
         <v>4412.9219999999996</v>
       </c>
       <c r="M22" s="16">
         <v>4846.8459999999995</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="21" customHeight="1">
       <c r="A23" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="19">
         <v>260.03300000000002</v>
       </c>
       <c r="C23" s="19">
         <v>518.43700000000001</v>
       </c>
       <c r="D23" s="19">
         <v>803.31100000000004</v>
       </c>
       <c r="E23" s="19">
         <v>1113.633</v>
       </c>
       <c r="F23" s="9">
         <v>1422.8019999999999</v>
       </c>
       <c r="G23" s="9">
         <v>1728.9469999999999</v>
       </c>
       <c r="H23" s="9">
         <v>2044.0889999999999</v>
       </c>
       <c r="I23" s="9">
         <v>2361.299</v>
       </c>
       <c r="J23" s="10">
         <v>2679.2779999999998</v>
       </c>
       <c r="K23" s="10">
         <v>3002.6</v>
       </c>
       <c r="L23" s="10">
         <v>3316.7910000000002</v>
       </c>
       <c r="M23" s="9">
         <v>3639.364</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="12.2" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="25"/>
     </row>
-    <row r="25" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" ht="12.2" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="18">
         <v>12.355600000000001</v>
       </c>
       <c r="C25" s="19">
         <v>22.481000000000002</v>
       </c>
       <c r="D25" s="19">
         <v>39.792000000000002</v>
       </c>
       <c r="E25" s="19">
         <v>58.03</v>
       </c>
       <c r="F25" s="19">
         <v>76.662000000000006</v>
       </c>
       <c r="G25" s="19">
         <v>90.01</v>
       </c>
       <c r="H25" s="9">
         <v>108.57899999999999</v>
       </c>
       <c r="I25" s="19">
         <v>126.86799999999999</v>
       </c>
-      <c r="J25" s="19"/>
+      <c r="J25" s="19">
+        <v>146.68600000000001</v>
+      </c>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="16"/>
     </row>
-    <row r="26" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" ht="12.2" customHeight="1">
       <c r="A26" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="18">
         <v>3.133</v>
       </c>
       <c r="C26" s="14">
         <v>5.1369999999999996</v>
       </c>
       <c r="D26" s="19">
         <v>9.1010000000000009</v>
       </c>
       <c r="E26" s="19">
         <v>12.541</v>
       </c>
       <c r="F26" s="19">
         <v>15.733000000000001</v>
       </c>
       <c r="G26" s="19">
         <v>17.927</v>
       </c>
       <c r="H26" s="9">
         <v>22.041</v>
       </c>
       <c r="I26" s="19">
         <v>25.388000000000002</v>
       </c>
-      <c r="J26" s="19"/>
+      <c r="J26" s="19">
+        <v>28.501000000000001</v>
+      </c>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="16"/>
     </row>
-    <row r="27" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" ht="12.2" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="19">
         <v>342.8</v>
       </c>
       <c r="C27" s="19">
         <v>696.13099999999997</v>
       </c>
       <c r="D27" s="19">
         <v>1032.93</v>
       </c>
       <c r="E27" s="19">
         <v>1390.57</v>
       </c>
       <c r="F27" s="19">
         <v>1769.201</v>
       </c>
       <c r="G27" s="19">
         <v>2173.0129999999999</v>
       </c>
       <c r="H27" s="9">
         <v>2577.9960000000001</v>
       </c>
       <c r="I27" s="19">
         <v>2988.355</v>
       </c>
-      <c r="J27" s="19"/>
+      <c r="J27" s="19">
+        <v>3419.7939999999999</v>
+      </c>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="16"/>
     </row>
-    <row r="28" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="22.5" customHeight="1">
       <c r="A28" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="19">
         <v>246.16399999999999</v>
       </c>
       <c r="C28" s="18">
         <v>498.83100000000002</v>
       </c>
       <c r="D28" s="19">
         <v>740.60599999999999</v>
       </c>
       <c r="E28" s="19">
         <v>993.35199999999998</v>
       </c>
       <c r="F28" s="19">
         <v>1254.53</v>
       </c>
       <c r="G28" s="19">
         <v>1517.472</v>
       </c>
       <c r="H28" s="9">
         <v>1782.933</v>
       </c>
       <c r="I28" s="19">
         <v>2055.6889999999999</v>
       </c>
-      <c r="J28" s="19"/>
+      <c r="J28" s="19">
+        <v>2340.7959999999998</v>
+      </c>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="9"/>
     </row>
-    <row r="29" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="12.2" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" ht="12.2" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="33" spans="16:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="38" spans="16:16" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="16:16" ht="35.25" customHeight="1"/>
+    <row r="34" spans="16:16" ht="15.75" customHeight="1"/>
+    <row r="35" spans="16:16" ht="23.25" customHeight="1"/>
+    <row r="36" spans="16:16" ht="15" customHeight="1"/>
+    <row r="38" spans="16:16" ht="12.2" customHeight="1">
       <c r="P38" s="2"/>
     </row>
-    <row r="39" spans="16:16" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="16:16" ht="12.2" customHeight="1">
       <c r="P39" s="2"/>
     </row>
-    <row r="40" spans="16:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-    <row r="55" ht="39" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="16:16" ht="21.75" customHeight="1"/>
+    <row r="42" spans="16:16" ht="23.25" customHeight="1"/>
+    <row r="43" spans="16:16" ht="15.75" customHeight="1"/>
+    <row r="45" spans="16:16" ht="39" customHeight="1"/>
+    <row r="50" ht="39" customHeight="1"/>
+    <row r="55" ht="39" customHeight="1"/>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{274B82A3-2A38-429F-8C64-4ED8067399F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>нарастание</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>