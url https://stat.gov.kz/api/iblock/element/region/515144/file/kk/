--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6165" windowWidth="28860" windowHeight="6210"/>
+    <workbookView xWindow="-270" yWindow="600" windowWidth="28860" windowHeight="6210"/>
   </bookViews>
   <sheets>
-    <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
-    <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId3"/>
+    <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="63">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -73,63 +77,192 @@
     <t>ақпан</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі (қалалар, аудандар бөлінісінде )</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2020 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Азық-түлік пен сусындармен қамтамасыз ету және қамтамасыз ету жөніндегі қызметтерді өткізу көлемі өз аспаздық өнімдерін (ыдыс-аяқ, аспаздық бұйымдар, жартылай фабрикаттар) және сатып алынған тауарларды аспаздық өңдеусіз (ұн, кондитерлік және нан-тоқаш өнімдері, жемістер, алкоголь және алкогольсіз сусындар және басқа да тауарлар) сату орындарында тұтыну үшін халыққа сатудан түсетін түсімді білдіреді (көп жағдайда және жеке кәсіпкерлерге халықтың әртүрлі контингенттерін тамақтандыруды ұйымдастыру үшін.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қоғамдық тамақтандыру кәсіпорындары үшін көрсетілген қызметтердің көлемі оның тауар айналымына, оның ішінде дайын тамақ жеткізіліміне теңестіріледі. Сатылған сусындар мен өнімдер материалдық шығындар болып табылады және өндірілген өнім көлеміне қосылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар «Қарағанды облысындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі» (индексі – 2-сауда, мерзімділігі – ай сайын).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/karagandy/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының</t>
+  </si>
+  <si>
+    <t>Ұлытау облысы бойынша департаменті</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Гулзат Жакеева Барыстанбаевна</t>
+  </si>
+  <si>
+    <t>+7 710 2 773028</t>
+  </si>
+  <si>
+    <t>g.zhakeyeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="169" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -146,50 +279,95 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -314,174 +492,248 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -724,106 +976,374 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/karagandy/dynamic-tables/4480/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.zhakeyeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="28.140625" customWidth="1"/>
+    <col min="2" max="2" width="113.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="36"/>
+      <c r="B1" s="36"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="38">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="89.25">
+      <c r="A7" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="47">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="48"/>
+      <c r="B22" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:B16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="52.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:2">
+      <c r="B3" s="49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="B4" s="49" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="B5" s="49" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="B6" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="B7" s="49" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="B8" s="49"/>
+    </row>
+    <row r="9" spans="1:2" ht="39">
+      <c r="B9" s="50" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="B10" s="49"/>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="B11" s="49"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="52"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="54"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y9"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="14"/>
-[...10 lines deleted...]
-      <c r="M1" s="14"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="15" t="s">
+      <c r="A2" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="15"/>
-[...10 lines deleted...]
-      <c r="M2" s="15"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="4" t="s">
@@ -841,1012 +1361,1030 @@
       <c r="M3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="33.75">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="12"/>
       <c r="M4" s="11"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="13">
         <v>2022</v>
       </c>
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="23" t="s">
+      <c r="C5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="23" t="s">
+      <c r="D5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="24">
+      <c r="G5" s="15">
         <v>514.6</v>
       </c>
-      <c r="H5" s="25">
+      <c r="H5" s="16">
         <v>725.7</v>
       </c>
-      <c r="I5" s="25">
+      <c r="I5" s="16">
         <v>779</v>
       </c>
-      <c r="J5" s="25">
+      <c r="J5" s="16">
         <v>741</v>
       </c>
-      <c r="K5" s="25">
+      <c r="K5" s="16">
         <v>774.8</v>
       </c>
-      <c r="L5" s="25">
+      <c r="L5" s="16">
         <v>770.5</v>
       </c>
-      <c r="M5" s="25">
+      <c r="M5" s="16">
         <v>770.2</v>
       </c>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="13">
         <v>2023</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="16">
         <v>727</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="16">
         <v>416.3</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="16">
         <v>393.3</v>
       </c>
-      <c r="E6" s="26">
+      <c r="E6" s="17">
         <v>128.19999999999999</v>
       </c>
-      <c r="F6" s="26">
+      <c r="F6" s="17">
         <v>526.29999999999995</v>
       </c>
-      <c r="G6" s="27">
+      <c r="G6" s="18">
         <v>1030.4000000000001</v>
       </c>
-      <c r="H6" s="26">
+      <c r="H6" s="17">
         <v>925.3</v>
       </c>
-      <c r="I6" s="26">
+      <c r="I6" s="17">
         <v>916.5</v>
       </c>
-      <c r="J6" s="26">
+      <c r="J6" s="17">
         <v>943.1</v>
       </c>
-      <c r="K6" s="26">
+      <c r="K6" s="17">
         <v>959.8</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="19">
         <v>977</v>
       </c>
-      <c r="M6" s="26">
+      <c r="M6" s="17">
         <v>970</v>
       </c>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9"/>
       <c r="U6" s="9"/>
       <c r="V6" s="9"/>
       <c r="W6" s="9"/>
       <c r="X6" s="9"/>
       <c r="Y6" s="9"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="13">
         <v>2024</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="20">
         <v>857.3</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="20">
         <v>832.4</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="20">
         <v>923.3</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="21">
         <v>915.6</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="21">
         <v>848</v>
       </c>
-      <c r="G7" s="30">
+      <c r="G7" s="21">
         <v>548.20000000000005</v>
       </c>
-      <c r="H7" s="30">
+      <c r="H7" s="21">
         <v>547.79999999999995</v>
       </c>
-      <c r="I7" s="30">
+      <c r="I7" s="21">
         <v>586.5</v>
       </c>
-      <c r="J7" s="30">
+      <c r="J7" s="21">
         <v>612.9</v>
       </c>
-      <c r="K7" s="30">
+      <c r="K7" s="21">
         <v>578.29999999999995</v>
       </c>
-      <c r="L7" s="29">
+      <c r="L7" s="20">
         <v>534.1</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M7" s="22">
         <v>855.5</v>
       </c>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
       <c r="Y7" s="9"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="13">
         <v>2025</v>
       </c>
-      <c r="B8" s="32">
+      <c r="B8" s="23">
         <v>912.6</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="23">
         <v>893.5</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D8" s="23">
         <v>809.8</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="24">
         <v>1025.5999999999999</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="24">
         <v>960.4</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="24">
         <v>952.7</v>
       </c>
-      <c r="H8" s="33">
+      <c r="H8" s="24">
         <v>962.2</v>
       </c>
-      <c r="I8" s="33">
+      <c r="I8" s="24">
         <v>971.8</v>
       </c>
-      <c r="J8" s="33">
+      <c r="J8" s="24">
         <v>964.6</v>
       </c>
-      <c r="K8" s="33">
+      <c r="K8" s="24">
         <v>990.6</v>
       </c>
-      <c r="L8" s="32">
+      <c r="L8" s="23">
         <v>977.8</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="25">
         <v>972.4</v>
       </c>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="13">
         <v>2026</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="20">
         <v>733.9</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="20">
         <v>694.8</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="20">
         <v>809.8</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="21">
         <v>759.6</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="21">
         <v>804.3</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="21">
         <v>812.4</v>
       </c>
-      <c r="H9" s="30">
+      <c r="H9" s="21">
         <v>826.8</v>
       </c>
-      <c r="I9" s="30"/>
-[...3 lines deleted...]
-      <c r="M9" s="31"/>
+      <c r="I9" s="21">
+        <v>838.2</v>
+      </c>
+      <c r="J9" s="21">
+        <v>821.3</v>
+      </c>
+      <c r="K9" s="21"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="22"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="9"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="Q25" sqref="Q25"/>
+      <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="14"/>
-[...10 lines deleted...]
-      <c r="M1" s="14"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="K2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A3" s="17" t="s">
+      <c r="A3" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="18"/>
-[...10 lines deleted...]
-      <c r="M3" s="19"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="32"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="5">
         <v>2022</v>
       </c>
-      <c r="B4" s="29"/>
-[...4 lines deleted...]
-      <c r="G4" s="29">
+      <c r="B4" s="20"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20">
         <v>101.4</v>
       </c>
-      <c r="H4" s="29">
+      <c r="H4" s="20">
         <v>135.80000000000001</v>
       </c>
-      <c r="I4" s="29">
+      <c r="I4" s="20">
         <v>106</v>
       </c>
-      <c r="J4" s="29">
+      <c r="J4" s="20">
         <v>95.1</v>
       </c>
-      <c r="K4" s="29">
+      <c r="K4" s="20">
         <v>104.6</v>
       </c>
-      <c r="L4" s="29">
+      <c r="L4" s="20">
         <v>97.3</v>
       </c>
-      <c r="M4" s="29">
+      <c r="M4" s="20">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5">
         <v>2023</v>
       </c>
-      <c r="B5" s="29">
+      <c r="B5" s="20">
         <v>94.4</v>
       </c>
-      <c r="C5" s="29">
+      <c r="C5" s="20">
         <v>57.1</v>
       </c>
-      <c r="D5" s="29">
+      <c r="D5" s="20">
         <v>90.9</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="22">
         <v>324.3</v>
       </c>
-      <c r="F5" s="31">
+      <c r="F5" s="22">
         <v>41.1</v>
       </c>
-      <c r="G5" s="31">
+      <c r="G5" s="22">
         <v>162.30000000000001</v>
       </c>
-      <c r="H5" s="31">
+      <c r="H5" s="22">
         <v>89.7</v>
       </c>
-      <c r="I5" s="31">
+      <c r="I5" s="22">
         <v>99</v>
       </c>
-      <c r="J5" s="31">
+      <c r="J5" s="22">
         <v>102.9</v>
       </c>
-      <c r="K5" s="31">
+      <c r="K5" s="22">
         <v>100.7</v>
       </c>
-      <c r="L5" s="29">
+      <c r="L5" s="20">
         <v>101.8</v>
       </c>
-      <c r="M5" s="35">
+      <c r="M5" s="26">
         <v>99.3</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="6">
         <v>2024</v>
       </c>
-      <c r="B6" s="29">
+      <c r="B6" s="20">
         <v>86.4</v>
       </c>
-      <c r="C6" s="29">
+      <c r="C6" s="20">
         <v>94.2</v>
       </c>
-      <c r="D6" s="29">
+      <c r="D6" s="20">
         <v>110.5</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="22">
         <v>99.2</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="22">
         <v>92.6</v>
       </c>
-      <c r="G6" s="31">
+      <c r="G6" s="22">
         <v>63</v>
       </c>
-      <c r="H6" s="31">
+      <c r="H6" s="22">
         <v>98.9</v>
       </c>
-      <c r="I6" s="31">
+      <c r="I6" s="22">
         <v>107.1</v>
       </c>
-      <c r="J6" s="31">
+      <c r="J6" s="22">
         <v>104.1</v>
       </c>
-      <c r="K6" s="31">
+      <c r="K6" s="22">
         <v>92.7</v>
       </c>
-      <c r="L6" s="29">
+      <c r="L6" s="20">
         <v>92.3</v>
       </c>
-      <c r="M6" s="35">
+      <c r="M6" s="26">
         <v>76.900000000000006</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="6">
         <v>2025</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="20">
         <v>104.2</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="20">
         <v>94.5</v>
       </c>
-      <c r="D7" s="29">
+      <c r="D7" s="20">
         <v>111.1</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="22">
         <v>102.8</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="22">
         <v>93.6</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="22">
         <v>96.2</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="22">
         <v>99.9</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="22">
         <v>99.8</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="22">
         <v>99.1</v>
       </c>
-      <c r="K7" s="31">
+      <c r="K7" s="22">
         <v>101.3</v>
       </c>
-      <c r="L7" s="29">
+      <c r="L7" s="20">
         <v>98.7</v>
       </c>
-      <c r="M7" s="35">
+      <c r="M7" s="26">
         <v>96.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="6">
         <v>2026</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="20">
         <v>92.7</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="20">
         <v>70</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="20">
         <v>116</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="22">
         <v>93.8</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="22">
         <v>105.9</v>
       </c>
-      <c r="G8" s="31">
+      <c r="G8" s="22">
         <v>99.3</v>
       </c>
-      <c r="H8" s="31">
+      <c r="H8" s="22">
         <v>99.9</v>
       </c>
-      <c r="I8" s="31"/>
-[...3 lines deleted...]
-      <c r="M8" s="35"/>
+      <c r="I8" s="22">
+        <v>101.4</v>
+      </c>
+      <c r="J8" s="22">
+        <v>97.4</v>
+      </c>
+      <c r="K8" s="22"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="21"/>
-[...10 lines deleted...]
-      <c r="M9" s="22"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7">
         <v>2022</v>
       </c>
-      <c r="B10" s="29"/>
-[...4 lines deleted...]
-      <c r="G10" s="29">
+      <c r="B10" s="20"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20">
         <v>107.8</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="20">
         <v>142.69999999999999</v>
       </c>
-      <c r="I10" s="29">
+      <c r="I10" s="20">
         <v>158.69999999999999</v>
       </c>
-      <c r="J10" s="29">
+      <c r="J10" s="20">
         <v>153.5</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="20">
         <v>154.9</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="20">
         <v>132.6</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="20">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="7">
         <v>2023</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="20">
         <v>118.3</v>
       </c>
-      <c r="C11" s="29">
+      <c r="C11" s="20">
         <v>90.4</v>
       </c>
-      <c r="D11" s="29">
+      <c r="D11" s="20">
         <v>59.4</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="21">
         <v>234.5</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="21">
         <v>92.2</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="21">
         <v>178.5</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="21">
         <v>107.2</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="21">
         <v>100.1</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="21">
         <v>108.3</v>
       </c>
-      <c r="K11" s="30">
+      <c r="K11" s="21">
         <v>104.4</v>
       </c>
-      <c r="L11" s="29">
+      <c r="L11" s="20">
         <v>109.1</v>
       </c>
-      <c r="M11" s="31">
+      <c r="M11" s="22">
         <v>108.4</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="8">
         <v>2024</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="20">
         <v>99.3</v>
       </c>
-      <c r="C12" s="29">
+      <c r="C12" s="20">
         <v>163.6</v>
       </c>
-      <c r="D12" s="29">
+      <c r="D12" s="20">
         <v>198.8</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="21">
         <v>60.8</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="21">
         <v>137.1</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="21">
         <v>48.4</v>
       </c>
-      <c r="H12" s="30">
+      <c r="H12" s="21">
         <v>53.4</v>
       </c>
-      <c r="I12" s="30">
+      <c r="I12" s="21">
         <v>57.8</v>
       </c>
-      <c r="J12" s="30">
+      <c r="J12" s="21">
         <v>58.4</v>
       </c>
-      <c r="K12" s="30">
+      <c r="K12" s="21">
         <v>53.8</v>
       </c>
-      <c r="L12" s="29">
+      <c r="L12" s="20">
         <v>48.8</v>
       </c>
-      <c r="M12" s="31">
+      <c r="M12" s="22">
         <v>156.6</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="8">
         <v>2025</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="20">
         <v>92.7</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="20">
         <v>93.1</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="20">
         <v>93.6</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="21">
         <v>97.1</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="21">
         <v>98.1</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="21">
         <v>149.80000000000001</v>
       </c>
-      <c r="H13" s="30">
+      <c r="H13" s="21">
         <v>151.1</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I13" s="21">
         <v>140.80000000000001</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="21">
         <v>133.9</v>
       </c>
-      <c r="K13" s="30">
+      <c r="K13" s="21">
         <v>146.4</v>
       </c>
-      <c r="L13" s="29">
+      <c r="L13" s="20">
         <v>156.4</v>
       </c>
-      <c r="M13" s="31">
+      <c r="M13" s="22">
         <v>96.8</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="8">
         <v>2026</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="20">
         <v>104.2</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="20">
         <v>94.5</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="20">
         <v>73</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="21">
         <v>66.7</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="21">
         <v>75.400000000000006</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="21">
         <v>77.7</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H14" s="21">
         <v>77.8</v>
       </c>
-      <c r="I14" s="30"/>
-[...3 lines deleted...]
-      <c r="M14" s="31"/>
+      <c r="I14" s="21">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="J14" s="21">
+        <v>77.8</v>
+      </c>
+      <c r="K14" s="21"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="22"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A15" s="20" t="s">
+      <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="21"/>
-[...10 lines deleted...]
-      <c r="M15" s="22"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="34"/>
+      <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5">
         <v>2022</v>
       </c>
-      <c r="B16" s="29"/>
-[...4 lines deleted...]
-      <c r="G16" s="29">
+      <c r="B16" s="20"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20">
         <v>90.6</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="20">
         <v>97.4</v>
       </c>
-      <c r="I16" s="29">
+      <c r="I16" s="20">
         <v>104.3</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="20">
         <v>109.2</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K16" s="20">
         <v>113.5</v>
       </c>
-      <c r="L16" s="29">
+      <c r="L16" s="20">
         <v>115.4</v>
       </c>
-      <c r="M16" s="29">
+      <c r="M16" s="20">
         <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="5">
         <v>2023</v>
       </c>
-      <c r="B17" s="29">
+      <c r="B17" s="20">
         <v>118.3</v>
       </c>
-      <c r="C17" s="29">
+      <c r="C17" s="20">
         <v>106.4</v>
       </c>
-      <c r="D17" s="29">
+      <c r="D17" s="20">
         <v>88.4</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="21">
         <v>123.4</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="21">
         <v>117.2</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G17" s="21">
         <v>117.2</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H17" s="21">
         <v>121.8</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="21">
         <v>118.1</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J17" s="21">
         <v>116.7</v>
       </c>
-      <c r="K17" s="30">
+      <c r="K17" s="21">
         <v>115.2</v>
       </c>
-      <c r="L17" s="29">
+      <c r="L17" s="20">
         <v>114.5</v>
       </c>
-      <c r="M17" s="29">
+      <c r="M17" s="20">
         <v>113.9</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="5">
         <v>2024</v>
       </c>
-      <c r="B18" s="29">
+      <c r="B18" s="20">
         <v>99.3</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="20">
         <v>122.7</v>
       </c>
-      <c r="D18" s="29">
+      <c r="D18" s="20">
         <v>142.1</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="21">
         <v>105.1</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="21">
         <v>110.1</v>
       </c>
-      <c r="G18" s="31">
+      <c r="G18" s="22">
         <v>96</v>
       </c>
-      <c r="H18" s="31">
+      <c r="H18" s="22">
         <v>88.9</v>
       </c>
-      <c r="I18" s="31">
+      <c r="I18" s="22">
         <v>84.4</v>
       </c>
-      <c r="J18" s="31">
+      <c r="J18" s="22">
         <v>81</v>
       </c>
-      <c r="K18" s="31">
+      <c r="K18" s="22">
         <v>77.8</v>
       </c>
-      <c r="L18" s="29">
+      <c r="L18" s="20">
         <v>74.8</v>
       </c>
-      <c r="M18" s="35">
+      <c r="M18" s="26">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5">
         <v>2025</v>
       </c>
-      <c r="B19" s="29">
+      <c r="B19" s="20">
         <v>92.7</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="20">
         <v>92.9</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="20">
         <v>93.1</v>
       </c>
-      <c r="E19" s="31">
+      <c r="E19" s="22">
         <v>94.2</v>
       </c>
-      <c r="F19" s="31">
+      <c r="F19" s="22">
         <v>94.9</v>
       </c>
-      <c r="G19" s="31">
+      <c r="G19" s="22">
         <v>101</v>
       </c>
-      <c r="H19" s="31">
+      <c r="H19" s="22">
         <v>106</v>
       </c>
-      <c r="I19" s="31">
+      <c r="I19" s="22">
         <v>109.4</v>
       </c>
-      <c r="J19" s="31">
+      <c r="J19" s="22">
         <v>111.7</v>
       </c>
-      <c r="K19" s="31">
+      <c r="K19" s="22">
         <v>114.4</v>
       </c>
-      <c r="L19" s="29">
+      <c r="L19" s="20">
         <v>117.3</v>
       </c>
-      <c r="M19" s="35">
+      <c r="M19" s="26">
         <v>115.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
-      <c r="B20" s="29">
+      <c r="B20" s="20">
         <v>92.7</v>
       </c>
-      <c r="C20" s="29">
+      <c r="C20" s="20">
         <v>70</v>
       </c>
-      <c r="D20" s="29">
+      <c r="D20" s="20">
         <v>71</v>
       </c>
-      <c r="E20" s="31">
+      <c r="E20" s="22">
         <v>69.900000000000006</v>
       </c>
-      <c r="F20" s="31">
+      <c r="F20" s="22">
         <v>71</v>
       </c>
-      <c r="G20" s="31">
+      <c r="G20" s="22">
         <v>72.099999999999994</v>
       </c>
-      <c r="H20" s="31">
+      <c r="H20" s="22">
         <v>72.900000000000006</v>
       </c>
-      <c r="I20" s="31"/>
-[...3 lines deleted...]
-      <c r="M20" s="35"/>
+      <c r="I20" s="22">
+        <v>73.7</v>
+      </c>
+      <c r="J20" s="22">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="K20" s="22"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>