--- v0 (2026-09-15)
+++ v1 (2026-10-05)
@@ -2166,51 +2166,51 @@
   <si>
     <t>230140041097</t>
   </si>
   <si>
     <t>ТОО "MEGAPARTNERS"</t>
   </si>
   <si>
     <t>53209</t>
   </si>
   <si>
     <t>241240009428</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VIVARA COMPANY"</t>
   </si>
   <si>
     <t>121240004244</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАЙДАЛЫ ШАРУА"</t>
   </si>
   <si>
     <t>№/№</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2026 жылғы тамыз айынің  1-көлік айлық стат.нысанын ұсынатын респонденттердің (заңды тұлғалардың) тізімі </t>
+    <t xml:space="preserve"> 2026 жылғы тамыз айына  1-көлік айлық стат.нысанын ұсынатын респонденттердің (заңды тұлғалардың) тізімі </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2582,51 +2582,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="3" width="19.5703125" customWidth="1"/>
     <col min="4" max="4" width="39" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="37.5" customHeight="1">
       <c r="A1" s="4" t="s">
         <v>717</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="6"/>
     </row>
     <row r="2" spans="1:5" ht="48" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>716</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>