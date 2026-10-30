--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12120"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12120" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="84">
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Жүк айналымы, млн. ткм</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
@@ -354,51 +354,51 @@
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>+7 710 2 773328</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>t.kemelbaeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -501,50 +501,55 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -607,51 +612,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -867,59 +872,50 @@
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -929,50 +925,72 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1251,362 +1269,362 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.kemelbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.42578125" customWidth="1"/>
     <col min="2" max="2" width="103.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="110" t="s">
+      <c r="A2" s="107" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="111">
+      <c r="B2" s="108">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="110" t="s">
+      <c r="A3" s="107" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="112" t="s">
+      <c r="B3" s="109" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="110" t="s">
+      <c r="A4" s="107" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="113" t="s">
+      <c r="B4" s="110" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="114" t="s">
+      <c r="A5" s="111" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="109" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="114" t="s">
+      <c r="A6" s="111" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="115" t="s">
+      <c r="B6" s="112" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51">
-      <c r="A7" s="114" t="s">
+      <c r="A7" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="116" t="s">
+      <c r="B7" s="113" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="110" t="s">
+      <c r="A8" s="107" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="115" t="s">
+      <c r="B8" s="112" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="110" t="s">
+      <c r="A9" s="107" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="117"/>
+      <c r="B9" s="114"/>
     </row>
     <row r="10" spans="1:2" ht="38.25">
-      <c r="A10" s="110" t="s">
+      <c r="A10" s="107" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="116" t="s">
+      <c r="B10" s="113" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="110" t="s">
+      <c r="A11" s="107" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="116"/>
+      <c r="B11" s="113"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="110" t="s">
+      <c r="A12" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="118" t="s">
+      <c r="B12" s="115" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="119" t="s">
+      <c r="A13" s="116" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="120" t="s">
+      <c r="B13" s="117" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="119" t="s">
+      <c r="A14" s="116" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="121" t="s">
+      <c r="B14" s="118" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="119" t="s">
+      <c r="A15" s="116" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="120" t="s">
+      <c r="B15" s="117" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="110" t="s">
+      <c r="A16" s="107" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="122">
-        <v>46280</v>
+      <c r="B16" s="119">
+        <v>46311</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="110" t="s">
+      <c r="A17" s="107" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="122">
-        <v>46308</v>
+      <c r="B17" s="119">
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="110" t="s">
+      <c r="A18" s="107" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="123" t="s">
+      <c r="B18" s="120" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="110" t="s">
+      <c r="A19" s="107" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="116" t="s">
+      <c r="B19" s="113" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="110" t="s">
+      <c r="A20" s="107" t="s">
         <v>80</v>
       </c>
-      <c r="B20" s="124" t="s">
+      <c r="B20" s="121" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="110" t="s">
+      <c r="A21" s="107" t="s">
         <v>82</v>
       </c>
-      <c r="B21" s="125" t="s">
+      <c r="B21" s="122" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="127.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2">
       <c r="B1" s="36"/>
     </row>
     <row r="2" spans="2:2">
-      <c r="B2" s="106"/>
+      <c r="B2" s="103"/>
     </row>
     <row r="3" spans="2:2">
       <c r="B3" s="36"/>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="36"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="36"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="107" t="s">
+      <c r="B6" s="104" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="107" t="s">
+      <c r="B7" s="104" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="107" t="s">
+      <c r="B8" s="104" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="107" t="s">
+      <c r="B9" s="104" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="107" t="s">
+      <c r="B10" s="104" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="107"/>
+      <c r="B11" s="104"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="108" t="s">
+      <c r="B12" s="105" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="107"/>
+      <c r="B13" s="104"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="107"/>
+      <c r="B14" s="104"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="36"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="36"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="36"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="36"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="36"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="36"/>
     </row>
     <row r="21" spans="2:2">
-      <c r="B21" s="109" t="s">
+      <c r="B21" s="106" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="2:2">
       <c r="B22" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N175"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+    <sheetView tabSelected="1" topLeftCell="A145" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="Q132" sqref="Q132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="2" customWidth="1"/>
     <col min="2" max="10" width="14" style="2" customWidth="1"/>
     <col min="11" max="11" width="13" style="2" customWidth="1"/>
     <col min="12" max="12" width="14" style="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
     <col min="15" max="15" width="9.42578125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1">
-      <c r="A1" s="103" t="s">
+      <c r="A1" s="123" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="103"/>
-[...10 lines deleted...]
-      <c r="M1" s="103"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
+      <c r="J1" s="123"/>
+      <c r="K1" s="123"/>
+      <c r="L1" s="123"/>
+      <c r="M1" s="123"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="6"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="24.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -1824,52 +1842,56 @@
     <row r="9" spans="1:14" ht="11.25" customHeight="1">
       <c r="A9" s="50">
         <v>2026</v>
       </c>
       <c r="B9" s="53">
         <v>4224.8500000000004</v>
       </c>
       <c r="C9" s="55">
         <v>7677.53</v>
       </c>
       <c r="D9" s="53">
         <v>11729.92</v>
       </c>
       <c r="E9" s="53">
         <v>15032.26</v>
       </c>
       <c r="F9" s="53">
         <v>18898.099999999999</v>
       </c>
       <c r="G9" s="53">
         <v>22823.759999999998</v>
       </c>
       <c r="H9" s="53">
         <v>26906.04</v>
       </c>
-      <c r="I9" s="51"/>
-      <c r="J9" s="51"/>
+      <c r="I9" s="126">
+        <v>31077.59</v>
+      </c>
+      <c r="J9" s="127">
+        <v>35058.68</v>
+      </c>
       <c r="K9" s="51"/>
       <c r="L9" s="51"/>
       <c r="M9" s="51"/>
     </row>
     <row r="10" spans="1:14" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:14" ht="13.5">
       <c r="A11" s="50" t="s">
         <v>40</v>
       </c>
@@ -2036,52 +2058,56 @@
     <row r="15" spans="1:14">
       <c r="A15" s="50">
         <v>2026</v>
       </c>
       <c r="B15" s="51">
         <v>1309.0999999999999</v>
       </c>
       <c r="C15" s="51">
         <v>2317.8000000000002</v>
       </c>
       <c r="D15" s="51">
         <v>3428</v>
       </c>
       <c r="E15" s="51">
         <v>4343.5</v>
       </c>
       <c r="F15" s="51">
         <v>5355.2</v>
       </c>
       <c r="G15" s="51">
         <v>6525.2</v>
       </c>
       <c r="H15" s="51">
         <v>7575.8</v>
       </c>
-      <c r="I15" s="51"/>
-      <c r="J15" s="51"/>
+      <c r="I15" s="51">
+        <v>8676.7000000000007</v>
+      </c>
+      <c r="J15" s="51">
+        <v>9785.4650000000001</v>
+      </c>
       <c r="K15" s="51"/>
       <c r="L15" s="51"/>
       <c r="M15" s="51"/>
     </row>
     <row r="16" spans="1:14" ht="24" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="21"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14" ht="12" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>40</v>
@@ -2253,52 +2279,56 @@
     <row r="21" spans="1:14">
       <c r="A21" s="50">
         <v>2026</v>
       </c>
       <c r="B21" s="53">
         <v>1389.9</v>
       </c>
       <c r="C21" s="57">
         <v>2738.49</v>
       </c>
       <c r="D21" s="53">
         <v>4171.3599999999997</v>
       </c>
       <c r="E21" s="53">
         <v>5696.41</v>
       </c>
       <c r="F21" s="53">
         <v>7116.54</v>
       </c>
       <c r="G21" s="56">
         <v>8474.4699999999993</v>
       </c>
       <c r="H21" s="53">
         <v>9785.0499999999993</v>
       </c>
-      <c r="I21" s="51"/>
-      <c r="J21" s="51"/>
+      <c r="I21" s="126">
+        <v>11110.94</v>
+      </c>
+      <c r="J21" s="127">
+        <v>12558.02</v>
+      </c>
       <c r="K21" s="51"/>
       <c r="L21" s="51"/>
       <c r="M21" s="51"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14" ht="26.25" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="18"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14" ht="13.5">
       <c r="A23" s="50" t="s">
@@ -2471,109 +2501,113 @@
     <row r="27" spans="1:14" ht="11.25" customHeight="1">
       <c r="A27" s="59">
         <v>2026</v>
       </c>
       <c r="B27" s="60">
         <v>68.2</v>
       </c>
       <c r="C27" s="60">
         <v>132.69999999999999</v>
       </c>
       <c r="D27" s="60">
         <v>197.7</v>
       </c>
       <c r="E27" s="60">
         <v>264.7</v>
       </c>
       <c r="F27" s="60">
         <v>325.60000000000002</v>
       </c>
       <c r="G27" s="60">
         <v>390.7</v>
       </c>
       <c r="H27" s="60">
         <v>458.7</v>
       </c>
-      <c r="I27" s="60"/>
-      <c r="J27" s="60"/>
+      <c r="I27" s="60">
+        <v>528.20000000000005</v>
+      </c>
+      <c r="J27" s="60">
+        <v>592.79899999999998</v>
+      </c>
       <c r="K27" s="60"/>
       <c r="L27" s="60"/>
       <c r="M27" s="60"/>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="25"/>
       <c r="C28" s="25"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
       <c r="N28" s="3"/>
     </row>
     <row r="29" spans="1:14" ht="37.5" customHeight="1">
-      <c r="A29" s="104" t="s">
+      <c r="A29" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="104"/>
-[...10 lines deleted...]
-      <c r="M29" s="104"/>
+      <c r="B29" s="124"/>
+      <c r="C29" s="124"/>
+      <c r="D29" s="124"/>
+      <c r="E29" s="124"/>
+      <c r="F29" s="124"/>
+      <c r="G29" s="124"/>
+      <c r="H29" s="124"/>
+      <c r="I29" s="124"/>
+      <c r="J29" s="124"/>
+      <c r="K29" s="124"/>
+      <c r="L29" s="124"/>
+      <c r="M29" s="124"/>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="103" t="s">
+      <c r="A30" s="123" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="103"/>
-[...10 lines deleted...]
-      <c r="M30" s="103"/>
+      <c r="B30" s="123"/>
+      <c r="C30" s="123"/>
+      <c r="D30" s="123"/>
+      <c r="E30" s="123"/>
+      <c r="F30" s="123"/>
+      <c r="G30" s="123"/>
+      <c r="H30" s="123"/>
+      <c r="I30" s="123"/>
+      <c r="J30" s="123"/>
+      <c r="K30" s="123"/>
+      <c r="L30" s="123"/>
+      <c r="M30" s="123"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="26"/>
       <c r="B31" s="27"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="27"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
     </row>
     <row r="32" spans="1:14" ht="26.25" customHeight="1">
       <c r="A32" s="7"/>
       <c r="B32" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="9" t="s">
@@ -2791,52 +2825,56 @@
     <row r="38" spans="1:13">
       <c r="A38" s="50">
         <v>2026</v>
       </c>
       <c r="B38" s="53">
         <v>763.93</v>
       </c>
       <c r="C38" s="55">
         <v>1255.27</v>
       </c>
       <c r="D38" s="53">
         <v>1797.75</v>
       </c>
       <c r="E38" s="53">
         <v>2119.94</v>
       </c>
       <c r="F38" s="53">
         <v>2653.18</v>
       </c>
       <c r="G38" s="53">
         <v>3169.31</v>
       </c>
       <c r="H38" s="53">
         <v>3703.98</v>
       </c>
-      <c r="I38" s="51"/>
-      <c r="J38" s="51"/>
+      <c r="I38" s="126">
+        <v>4258.12</v>
+      </c>
+      <c r="J38" s="127">
+        <v>4834.6400000000003</v>
+      </c>
       <c r="K38" s="51"/>
       <c r="L38" s="51"/>
       <c r="M38" s="51"/>
     </row>
     <row r="39" spans="1:13" ht="22.5">
       <c r="A39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="29"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="50" t="s">
         <v>20</v>
       </c>
@@ -3003,52 +3041,56 @@
     <row r="44" spans="1:13">
       <c r="A44" s="50">
         <v>2026</v>
       </c>
       <c r="B44" s="51">
         <v>691.5</v>
       </c>
       <c r="C44" s="51">
         <v>1168</v>
       </c>
       <c r="D44" s="51">
         <v>1699</v>
       </c>
       <c r="E44" s="51">
         <v>2057.6999999999998</v>
       </c>
       <c r="F44" s="51">
         <v>2566.4</v>
       </c>
       <c r="G44" s="51">
         <v>3041.8</v>
       </c>
       <c r="H44" s="51">
         <v>3522</v>
       </c>
-      <c r="I44" s="51"/>
-      <c r="J44" s="51"/>
+      <c r="I44" s="51">
+        <v>4022.1</v>
+      </c>
+      <c r="J44" s="51">
+        <v>4541.2719999999999</v>
+      </c>
       <c r="K44" s="51"/>
       <c r="L44" s="51"/>
       <c r="M44" s="51"/>
     </row>
     <row r="45" spans="1:13" ht="22.5">
       <c r="A45" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="29"/>
       <c r="C45" s="29"/>
       <c r="D45" s="29"/>
       <c r="E45" s="29"/>
       <c r="F45" s="29"/>
       <c r="G45" s="29"/>
       <c r="H45" s="29"/>
       <c r="I45" s="29"/>
       <c r="J45" s="29"/>
       <c r="K45" s="29"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="50" t="s">
         <v>20</v>
       </c>
@@ -3215,52 +3257,56 @@
     <row r="50" spans="1:13">
       <c r="A50" s="50">
         <v>2026</v>
       </c>
       <c r="B50" s="53">
         <v>48.5</v>
       </c>
       <c r="C50" s="57">
         <v>93.94</v>
       </c>
       <c r="D50" s="53">
         <v>136.79</v>
       </c>
       <c r="E50" s="53">
         <v>181.51</v>
       </c>
       <c r="F50" s="53">
         <v>223.64</v>
       </c>
       <c r="G50" s="53">
         <v>270.58</v>
       </c>
       <c r="H50" s="53">
         <v>321.16000000000003</v>
       </c>
-      <c r="I50" s="51"/>
-      <c r="J50" s="51"/>
+      <c r="I50" s="126">
+        <v>373.49</v>
+      </c>
+      <c r="J50" s="127">
+        <v>420.26</v>
+      </c>
       <c r="K50" s="51"/>
       <c r="L50" s="51"/>
       <c r="M50" s="51"/>
     </row>
     <row r="51" spans="1:13" ht="22.5">
       <c r="A51" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="29"/>
       <c r="C51" s="29"/>
       <c r="D51" s="29"/>
       <c r="E51" s="29"/>
       <c r="F51" s="29"/>
       <c r="G51" s="29"/>
       <c r="H51" s="29"/>
       <c r="I51" s="29"/>
       <c r="J51" s="29"/>
       <c r="K51" s="29"/>
       <c r="L51" s="29"/>
       <c r="M51" s="29"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="50" t="s">
         <v>20</v>
       </c>
@@ -3427,89 +3473,93 @@
     <row r="56" spans="1:13">
       <c r="A56" s="59">
         <v>2026</v>
       </c>
       <c r="B56" s="60">
         <v>30.8</v>
       </c>
       <c r="C56" s="60">
         <v>59.2</v>
       </c>
       <c r="D56" s="60">
         <v>85.8</v>
       </c>
       <c r="E56" s="60">
         <v>113.7</v>
       </c>
       <c r="F56" s="60">
         <v>141</v>
       </c>
       <c r="G56" s="80">
         <v>173.4</v>
       </c>
       <c r="H56" s="80">
         <v>209.3</v>
       </c>
-      <c r="I56" s="80"/>
-      <c r="J56" s="80"/>
+      <c r="I56" s="80">
+        <v>245.9</v>
+      </c>
+      <c r="J56" s="128">
+        <v>276.78399999999999</v>
+      </c>
       <c r="K56" s="80"/>
       <c r="L56" s="81"/>
       <c r="M56" s="80"/>
     </row>
     <row r="57" spans="1:13" s="4" customFormat="1" ht="39" customHeight="1">
-      <c r="A57" s="104" t="s">
+      <c r="A57" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="B57" s="104"/>
-[...10 lines deleted...]
-      <c r="M57" s="104"/>
+      <c r="B57" s="124"/>
+      <c r="C57" s="124"/>
+      <c r="D57" s="124"/>
+      <c r="E57" s="124"/>
+      <c r="F57" s="124"/>
+      <c r="G57" s="124"/>
+      <c r="H57" s="124"/>
+      <c r="I57" s="124"/>
+      <c r="J57" s="124"/>
+      <c r="K57" s="124"/>
+      <c r="L57" s="124"/>
+      <c r="M57" s="124"/>
     </row>
     <row r="58" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A58" s="105" t="s">
+      <c r="A58" s="125" t="s">
         <v>10</v>
       </c>
-      <c r="B58" s="105"/>
-[...10 lines deleted...]
-      <c r="M58" s="105"/>
+      <c r="B58" s="125"/>
+      <c r="C58" s="125"/>
+      <c r="D58" s="125"/>
+      <c r="E58" s="125"/>
+      <c r="F58" s="125"/>
+      <c r="G58" s="125"/>
+      <c r="H58" s="125"/>
+      <c r="I58" s="125"/>
+      <c r="J58" s="125"/>
+      <c r="K58" s="125"/>
+      <c r="L58" s="125"/>
+      <c r="M58" s="125"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="26"/>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
       <c r="I59" s="27"/>
       <c r="J59" s="27"/>
       <c r="K59" s="27"/>
       <c r="L59" s="27"/>
       <c r="M59" s="27"/>
     </row>
     <row r="60" spans="1:13" ht="26.25" customHeight="1">
       <c r="A60" s="7"/>
       <c r="B60" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D60" s="9" t="s">
@@ -3727,52 +3777,56 @@
     <row r="66" spans="1:14" ht="14.25" customHeight="1">
       <c r="A66" s="50">
         <v>2026</v>
       </c>
       <c r="B66" s="53">
         <v>58.55</v>
       </c>
       <c r="C66" s="55">
         <v>164.61</v>
       </c>
       <c r="D66" s="51">
         <v>596.29999999999995</v>
       </c>
       <c r="E66" s="53">
         <v>826.06</v>
       </c>
       <c r="F66" s="53">
         <v>1058.78</v>
       </c>
       <c r="G66" s="53">
         <v>1293.32</v>
       </c>
       <c r="H66" s="53">
         <v>1524.94</v>
       </c>
-      <c r="I66" s="51"/>
-      <c r="J66" s="51"/>
+      <c r="I66" s="126">
+        <v>1774.75</v>
+      </c>
+      <c r="J66" s="127">
+        <v>2045.25</v>
+      </c>
       <c r="K66" s="51"/>
       <c r="L66" s="51"/>
       <c r="M66" s="51"/>
     </row>
     <row r="67" spans="1:14" ht="22.5">
       <c r="A67" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="16"/>
       <c r="C67" s="16"/>
       <c r="D67" s="16"/>
       <c r="E67" s="16"/>
       <c r="F67" s="16"/>
       <c r="G67" s="16"/>
       <c r="H67" s="16"/>
       <c r="I67" s="16"/>
       <c r="J67" s="16"/>
       <c r="K67" s="16"/>
       <c r="L67" s="16"/>
       <c r="M67" s="16"/>
       <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="50" t="s">
         <v>20</v>
@@ -3944,52 +3998,56 @@
     <row r="72" spans="1:14">
       <c r="A72" s="50">
         <v>2026</v>
       </c>
       <c r="B72" s="51">
         <v>7.7</v>
       </c>
       <c r="C72" s="51">
         <v>15.2</v>
       </c>
       <c r="D72" s="51">
         <v>24</v>
       </c>
       <c r="E72" s="51">
         <v>41.1</v>
       </c>
       <c r="F72" s="51">
         <v>64.8</v>
       </c>
       <c r="G72" s="51">
         <v>220.6</v>
       </c>
       <c r="H72" s="51">
         <v>232.7</v>
       </c>
-      <c r="I72" s="51"/>
-      <c r="J72" s="51"/>
+      <c r="I72" s="51">
+        <v>242.3</v>
+      </c>
+      <c r="J72" s="51">
+        <v>249.178</v>
+      </c>
       <c r="K72" s="51"/>
       <c r="L72" s="51"/>
       <c r="M72" s="51"/>
       <c r="N72" s="1"/>
     </row>
     <row r="73" spans="1:14" ht="22.5">
       <c r="A73" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B73" s="16"/>
       <c r="C73" s="16"/>
       <c r="D73" s="17"/>
       <c r="E73" s="16"/>
       <c r="F73" s="16"/>
       <c r="G73" s="16"/>
       <c r="H73" s="16"/>
       <c r="I73" s="16"/>
       <c r="J73" s="16"/>
       <c r="K73" s="33"/>
       <c r="L73" s="33"/>
       <c r="M73" s="16"/>
       <c r="N73" s="1"/>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="15" t="s">
@@ -4828,102 +4886,110 @@
     <row r="99" spans="1:14" ht="45">
       <c r="A99" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="53">
         <v>1337.7</v>
       </c>
       <c r="C99" s="55">
         <v>2637.57</v>
       </c>
       <c r="D99" s="53">
         <v>4022.82</v>
       </c>
       <c r="E99" s="53">
         <v>5498.65</v>
       </c>
       <c r="F99" s="53">
         <v>6871.59</v>
       </c>
       <c r="G99" s="53">
         <v>8177.7</v>
       </c>
       <c r="H99" s="53">
         <v>9432.08</v>
       </c>
-      <c r="I99" s="51"/>
-      <c r="J99" s="51"/>
+      <c r="I99" s="126">
+        <v>10698.63</v>
+      </c>
+      <c r="J99" s="127">
+        <v>12093.71</v>
+      </c>
       <c r="K99" s="51"/>
       <c r="L99" s="51"/>
       <c r="M99" s="51"/>
       <c r="N99" s="1"/>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B100" s="51"/>
       <c r="C100" s="51"/>
       <c r="D100" s="51"/>
       <c r="E100" s="51"/>
       <c r="F100" s="51"/>
       <c r="G100" s="51"/>
       <c r="H100" s="87"/>
       <c r="I100" s="51"/>
       <c r="J100" s="51"/>
       <c r="K100" s="51"/>
       <c r="L100" s="51"/>
       <c r="M100" s="51"/>
       <c r="N100" s="1"/>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B101" s="53">
         <v>1195.17</v>
       </c>
       <c r="C101" s="55">
         <v>2362.81</v>
       </c>
       <c r="D101" s="53">
         <v>3627.38</v>
       </c>
       <c r="E101" s="53">
         <v>4987.34</v>
       </c>
       <c r="F101" s="53">
         <v>6295.94</v>
       </c>
       <c r="G101" s="53">
         <v>7538.92</v>
       </c>
       <c r="H101" s="53">
         <v>8734.31</v>
       </c>
-      <c r="I101" s="51"/>
-      <c r="J101" s="51"/>
+      <c r="I101" s="126">
+        <v>9945.2099999999991</v>
+      </c>
+      <c r="J101" s="127">
+        <v>11285.41</v>
+      </c>
       <c r="K101" s="51"/>
       <c r="L101" s="51"/>
       <c r="M101" s="51"/>
       <c r="N101" s="1"/>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B102" s="67" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="51" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="51" t="s">
         <v>16</v>
       </c>
       <c r="E102" s="51" t="s">
         <v>16</v>
       </c>
       <c r="F102" s="85" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="66" t="s">
@@ -4952,52 +5018,56 @@
     <row r="103" spans="1:14">
       <c r="A103" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="53">
         <v>142.53</v>
       </c>
       <c r="C103" s="55">
         <v>274.77</v>
       </c>
       <c r="D103" s="53">
         <v>395.44</v>
       </c>
       <c r="E103" s="53">
         <v>511.32</v>
       </c>
       <c r="F103" s="53">
         <v>575.65</v>
       </c>
       <c r="G103" s="53">
         <v>638.78</v>
       </c>
       <c r="H103" s="53">
         <v>697.76</v>
       </c>
-      <c r="I103" s="51"/>
-      <c r="J103" s="51"/>
+      <c r="I103" s="126">
+        <v>753.43</v>
+      </c>
+      <c r="J103" s="127">
+        <v>808.3</v>
+      </c>
       <c r="K103" s="51"/>
       <c r="L103" s="51"/>
       <c r="M103" s="51"/>
       <c r="N103" s="1"/>
     </row>
     <row r="104" spans="1:14" ht="22.5">
       <c r="A104" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B104" s="16"/>
       <c r="C104" s="16"/>
       <c r="D104" s="17"/>
       <c r="E104" s="16"/>
       <c r="F104" s="16"/>
       <c r="G104" s="16"/>
       <c r="H104" s="16"/>
       <c r="I104" s="16"/>
       <c r="J104" s="16"/>
       <c r="K104" s="33"/>
       <c r="L104" s="33"/>
       <c r="M104" s="16"/>
       <c r="N104" s="1"/>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="15" t="s">
@@ -5811,100 +5881,108 @@
     <row r="130" spans="1:13" ht="45">
       <c r="A130" s="48" t="s">
         <v>12</v>
       </c>
       <c r="B130" s="88">
         <v>34857.1</v>
       </c>
       <c r="C130" s="91">
         <v>68222.7</v>
       </c>
       <c r="D130" s="88">
         <v>103351.8</v>
       </c>
       <c r="E130" s="88">
         <v>139379.70000000001</v>
       </c>
       <c r="F130" s="88">
         <v>169529.1</v>
       </c>
       <c r="G130" s="88">
         <v>198690</v>
       </c>
       <c r="H130" s="88">
         <v>226827.3</v>
       </c>
-      <c r="I130" s="51"/>
-      <c r="J130" s="66"/>
+      <c r="I130" s="129">
+        <v>254828.6</v>
+      </c>
+      <c r="J130" s="66">
+        <v>284971.7</v>
+      </c>
       <c r="K130" s="66"/>
       <c r="L130" s="51"/>
       <c r="M130" s="66"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B131" s="67"/>
       <c r="C131" s="66"/>
       <c r="D131" s="66"/>
       <c r="E131" s="93"/>
       <c r="F131" s="51"/>
       <c r="G131" s="51"/>
       <c r="H131" s="87"/>
       <c r="I131" s="51"/>
       <c r="J131" s="66"/>
       <c r="K131" s="66"/>
       <c r="L131" s="51"/>
       <c r="M131" s="66"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B132" s="88">
         <v>21400.400000000001</v>
       </c>
       <c r="C132" s="91">
         <v>42316.7</v>
       </c>
       <c r="D132" s="88">
         <v>66123.8</v>
       </c>
       <c r="E132" s="88">
         <v>91200.2</v>
       </c>
       <c r="F132" s="88">
         <v>115533.7</v>
       </c>
       <c r="G132" s="88">
         <v>139008.9</v>
       </c>
       <c r="H132" s="88">
         <v>161883.79999999999</v>
       </c>
-      <c r="I132" s="51"/>
-      <c r="J132" s="66"/>
+      <c r="I132" s="129">
+        <v>184973.3</v>
+      </c>
+      <c r="J132" s="66">
+        <v>210314.1</v>
+      </c>
       <c r="K132" s="66"/>
       <c r="L132" s="51"/>
       <c r="M132" s="66"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B133" s="67" t="s">
         <v>16</v>
       </c>
       <c r="C133" s="51" t="s">
         <v>16</v>
       </c>
       <c r="D133" s="51" t="s">
         <v>16</v>
       </c>
       <c r="E133" s="51" t="s">
         <v>16</v>
       </c>
       <c r="F133" s="85" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="66" t="s">
         <v>16</v>
@@ -5931,89 +6009,93 @@
     <row r="134" spans="1:13">
       <c r="A134" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="94">
         <v>13456.7</v>
       </c>
       <c r="C134" s="95">
         <v>25906.1</v>
       </c>
       <c r="D134" s="94">
         <v>37228</v>
       </c>
       <c r="E134" s="94">
         <v>48179.5</v>
       </c>
       <c r="F134" s="94">
         <v>53995.4</v>
       </c>
       <c r="G134" s="94">
         <v>59681.1</v>
       </c>
       <c r="H134" s="94">
         <v>64943.6</v>
       </c>
-      <c r="I134" s="80"/>
-      <c r="J134" s="80"/>
+      <c r="I134" s="130">
+        <v>69855.3</v>
+      </c>
+      <c r="J134" s="80">
+        <v>74657.600000000006</v>
+      </c>
       <c r="K134" s="80"/>
       <c r="L134" s="81"/>
       <c r="M134" s="80"/>
     </row>
     <row r="135" spans="1:13" ht="36.75" customHeight="1">
-      <c r="A135" s="104" t="s">
+      <c r="A135" s="124" t="s">
         <v>37</v>
       </c>
-      <c r="B135" s="104"/>
-[...10 lines deleted...]
-      <c r="M135" s="104"/>
+      <c r="B135" s="124"/>
+      <c r="C135" s="124"/>
+      <c r="D135" s="124"/>
+      <c r="E135" s="124"/>
+      <c r="F135" s="124"/>
+      <c r="G135" s="124"/>
+      <c r="H135" s="124"/>
+      <c r="I135" s="124"/>
+      <c r="J135" s="124"/>
+      <c r="K135" s="124"/>
+      <c r="L135" s="124"/>
+      <c r="M135" s="124"/>
     </row>
     <row r="136" spans="1:13">
-      <c r="A136" s="103" t="s">
+      <c r="A136" s="123" t="s">
         <v>8</v>
       </c>
-      <c r="B136" s="103"/>
-[...10 lines deleted...]
-      <c r="M136" s="103"/>
+      <c r="B136" s="123"/>
+      <c r="C136" s="123"/>
+      <c r="D136" s="123"/>
+      <c r="E136" s="123"/>
+      <c r="F136" s="123"/>
+      <c r="G136" s="123"/>
+      <c r="H136" s="123"/>
+      <c r="I136" s="123"/>
+      <c r="J136" s="123"/>
+      <c r="K136" s="123"/>
+      <c r="L136" s="123"/>
+      <c r="M136" s="123"/>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="26"/>
       <c r="B137" s="27"/>
       <c r="C137" s="27"/>
       <c r="D137" s="27"/>
       <c r="E137" s="27"/>
       <c r="F137" s="27"/>
       <c r="G137" s="27"/>
       <c r="H137" s="27"/>
       <c r="I137" s="27"/>
       <c r="J137" s="27"/>
       <c r="K137" s="27"/>
       <c r="L137" s="27"/>
       <c r="M137" s="27"/>
     </row>
     <row r="138" spans="1:13" ht="22.5">
       <c r="A138" s="7"/>
       <c r="B138" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D138" s="9" t="s">
@@ -6231,52 +6313,56 @@
     <row r="144" spans="1:13">
       <c r="A144" s="19">
         <v>2026</v>
       </c>
       <c r="B144" s="53">
         <v>3402.37</v>
       </c>
       <c r="C144" s="55">
         <v>6257.65</v>
       </c>
       <c r="D144" s="53">
         <v>9335.8700000000008</v>
       </c>
       <c r="E144" s="53">
         <v>12086.26</v>
       </c>
       <c r="F144" s="53">
         <v>15186.14</v>
       </c>
       <c r="G144" s="53">
         <v>18361.12</v>
       </c>
       <c r="H144" s="53">
         <v>21677.119999999999</v>
       </c>
-      <c r="I144" s="51"/>
-      <c r="J144" s="51"/>
+      <c r="I144" s="126">
+        <v>25044.71</v>
+      </c>
+      <c r="J144" s="127">
+        <v>28178.78</v>
+      </c>
       <c r="K144" s="51"/>
       <c r="L144" s="51"/>
       <c r="M144" s="51"/>
     </row>
     <row r="145" spans="1:13" ht="22.5">
       <c r="A145" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B145" s="30"/>
       <c r="C145" s="17"/>
       <c r="D145" s="17"/>
       <c r="E145" s="17"/>
       <c r="F145" s="16"/>
       <c r="G145" s="17"/>
       <c r="H145" s="17"/>
       <c r="I145" s="17"/>
       <c r="J145" s="17"/>
       <c r="K145" s="17"/>
       <c r="L145" s="17"/>
       <c r="M145" s="17"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="19" t="s">
         <v>20</v>
       </c>
@@ -6443,104 +6529,108 @@
     <row r="150" spans="1:13" ht="12.75" customHeight="1">
       <c r="A150" s="32">
         <v>2026</v>
       </c>
       <c r="B150" s="60">
         <v>609.79999999999995</v>
       </c>
       <c r="C150" s="60">
         <v>1134.5999999999999</v>
       </c>
       <c r="D150" s="60">
         <v>1705</v>
       </c>
       <c r="E150" s="60">
         <v>2244.8000000000002</v>
       </c>
       <c r="F150" s="60">
         <v>2724</v>
       </c>
       <c r="G150" s="60">
         <v>3262.8</v>
       </c>
       <c r="H150" s="60">
         <v>3821.2</v>
       </c>
-      <c r="I150" s="60"/>
-      <c r="J150" s="60"/>
+      <c r="I150" s="60">
+        <v>4412.3</v>
+      </c>
+      <c r="J150" s="60">
+        <v>4995.01</v>
+      </c>
       <c r="K150" s="60"/>
       <c r="L150" s="60"/>
       <c r="M150" s="60"/>
     </row>
     <row r="151" spans="1:13" ht="33" customHeight="1">
-      <c r="A151" s="104" t="s">
+      <c r="A151" s="124" t="s">
         <v>37</v>
       </c>
-      <c r="B151" s="104"/>
-[...10 lines deleted...]
-      <c r="M151" s="104"/>
+      <c r="B151" s="124"/>
+      <c r="C151" s="124"/>
+      <c r="D151" s="124"/>
+      <c r="E151" s="124"/>
+      <c r="F151" s="124"/>
+      <c r="G151" s="124"/>
+      <c r="H151" s="124"/>
+      <c r="I151" s="124"/>
+      <c r="J151" s="124"/>
+      <c r="K151" s="124"/>
+      <c r="L151" s="124"/>
+      <c r="M151" s="124"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="36"/>
       <c r="B152" s="36"/>
       <c r="C152" s="36"/>
       <c r="D152" s="36"/>
       <c r="E152" s="36"/>
       <c r="F152" s="36"/>
       <c r="G152" s="36"/>
       <c r="H152" s="36"/>
       <c r="I152" s="36"/>
       <c r="J152" s="36"/>
       <c r="K152" s="36"/>
       <c r="L152" s="27"/>
       <c r="M152" s="36"/>
     </row>
     <row r="153" spans="1:13">
-      <c r="A153" s="103" t="s">
+      <c r="A153" s="123" t="s">
         <v>22</v>
       </c>
-      <c r="B153" s="103"/>
-[...10 lines deleted...]
-      <c r="M153" s="103"/>
+      <c r="B153" s="123"/>
+      <c r="C153" s="123"/>
+      <c r="D153" s="123"/>
+      <c r="E153" s="123"/>
+      <c r="F153" s="123"/>
+      <c r="G153" s="123"/>
+      <c r="H153" s="123"/>
+      <c r="I153" s="123"/>
+      <c r="J153" s="123"/>
+      <c r="K153" s="123"/>
+      <c r="L153" s="123"/>
+      <c r="M153" s="123"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="44"/>
       <c r="B154" s="28"/>
       <c r="C154" s="28"/>
       <c r="D154" s="28"/>
       <c r="E154" s="28"/>
       <c r="F154" s="28"/>
       <c r="G154" s="28"/>
       <c r="H154" s="28"/>
       <c r="I154" s="28"/>
       <c r="J154" s="28"/>
       <c r="K154" s="28"/>
       <c r="L154" s="28"/>
       <c r="M154" s="28"/>
     </row>
     <row r="155" spans="1:13" ht="22.5">
       <c r="A155" s="7"/>
       <c r="B155" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C155" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D155" s="9" t="s">
@@ -7079,52 +7169,56 @@
     <row r="170" spans="1:13">
       <c r="A170" s="12">
         <v>2026</v>
       </c>
       <c r="B170" s="53">
         <v>3.7</v>
       </c>
       <c r="C170" s="57">
         <v>6.98</v>
       </c>
       <c r="D170" s="53">
         <v>11.75</v>
       </c>
       <c r="E170" s="53">
         <v>16.25</v>
       </c>
       <c r="F170" s="53">
         <v>21.31</v>
       </c>
       <c r="G170" s="53">
         <v>26.19</v>
       </c>
       <c r="H170" s="56">
         <v>31.81</v>
       </c>
-      <c r="I170" s="66"/>
-      <c r="J170" s="66"/>
+      <c r="I170" s="126">
+        <v>38.81</v>
+      </c>
+      <c r="J170" s="66">
+        <v>44.04</v>
+      </c>
       <c r="K170" s="66"/>
       <c r="L170" s="66"/>
       <c r="M170" s="66"/>
     </row>
     <row r="171" spans="1:13" ht="22.5">
       <c r="A171" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B171" s="101"/>
       <c r="C171" s="102"/>
       <c r="D171" s="102"/>
       <c r="E171" s="102"/>
       <c r="F171" s="102"/>
       <c r="G171" s="102"/>
       <c r="H171" s="102"/>
       <c r="I171" s="102"/>
       <c r="J171" s="102"/>
       <c r="K171" s="102"/>
       <c r="L171" s="102"/>
       <c r="M171" s="97"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="12">
         <v>2023</v>
       </c>
@@ -7250,52 +7344,56 @@
     <row r="175" spans="1:13">
       <c r="A175" s="47">
         <v>2026</v>
       </c>
       <c r="B175" s="60">
         <v>2.6</v>
       </c>
       <c r="C175" s="60">
         <v>5.3</v>
       </c>
       <c r="D175" s="60">
         <v>8.5</v>
       </c>
       <c r="E175" s="60">
         <v>11.5</v>
       </c>
       <c r="F175" s="60">
         <v>15.1</v>
       </c>
       <c r="G175" s="60">
         <v>18.600000000000001</v>
       </c>
       <c r="H175" s="60">
         <v>22.6</v>
       </c>
-      <c r="I175" s="60"/>
-      <c r="J175" s="60"/>
+      <c r="I175" s="60">
+        <v>27.4</v>
+      </c>
+      <c r="J175" s="60">
+        <v>31.042999999999999</v>
+      </c>
       <c r="K175" s="60"/>
       <c r="L175" s="60"/>
       <c r="M175" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A153:M153"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A136:M136"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A135:M135"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>