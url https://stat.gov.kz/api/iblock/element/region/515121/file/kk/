--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12120"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12120" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="81">
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Жүк айналымы, млн. ткм</t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>Жолаушылар айналымы, млн. жкм</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>трамваймен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -601,51 +601,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
@@ -815,56 +815,50 @@
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -875,50 +869,60 @@
     <xf numFmtId="14" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1200,362 +1204,362 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:t.kemelbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.42578125" customWidth="1"/>
     <col min="2" max="2" width="103.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="92">
+      <c r="B2" s="90">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="91" t="s">
+      <c r="A3" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="93" t="s">
+      <c r="B3" s="91" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="91" t="s">
+      <c r="A4" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="94" t="s">
+      <c r="B4" s="92" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="95" t="s">
+      <c r="A5" s="93" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="93" t="s">
+      <c r="B5" s="91" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="95" t="s">
+      <c r="A6" s="93" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="96" t="s">
+      <c r="B6" s="94" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51">
-      <c r="A7" s="95" t="s">
+      <c r="A7" s="93" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="97" t="s">
+      <c r="B7" s="95" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="91" t="s">
+      <c r="A8" s="89" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="96" t="s">
+      <c r="B8" s="94" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="91" t="s">
+      <c r="A9" s="89" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="98"/>
+      <c r="B9" s="96"/>
     </row>
     <row r="10" spans="1:2" ht="38.25">
-      <c r="A10" s="91" t="s">
+      <c r="A10" s="89" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="97" t="s">
+      <c r="B10" s="95" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="91" t="s">
+      <c r="A11" s="89" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="97"/>
+      <c r="B11" s="95"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="91" t="s">
+      <c r="A12" s="89" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="99" t="s">
+      <c r="B12" s="97" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="100" t="s">
+      <c r="A13" s="98" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="101" t="s">
+      <c r="B13" s="99" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="100" t="s">
+      <c r="A14" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="108" t="s">
+      <c r="B14" s="106" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="100" t="s">
+      <c r="A15" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="101" t="s">
+      <c r="B15" s="99" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="91" t="s">
+      <c r="A16" s="89" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="102">
-        <v>46280</v>
+      <c r="B16" s="100">
+        <v>46311</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="91" t="s">
+      <c r="A17" s="89" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="102">
-        <v>46308</v>
+      <c r="B17" s="100">
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="91" t="s">
+      <c r="A18" s="89" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="103" t="s">
+      <c r="B18" s="101" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="91" t="s">
+      <c r="A19" s="89" t="s">
         <v>66</v>
       </c>
-      <c r="B19" s="97" t="s">
+      <c r="B19" s="95" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="91" t="s">
+      <c r="A20" s="89" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="109" t="s">
+      <c r="B20" s="107" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="91" t="s">
+      <c r="A21" s="89" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="110" t="s">
+      <c r="B21" s="108" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="127.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2">
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="2:2">
-      <c r="B2" s="104"/>
+      <c r="B2" s="102"/>
     </row>
     <row r="3" spans="2:2">
       <c r="B3" s="6"/>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="6"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="6"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="105" t="s">
+      <c r="B6" s="103" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="105" t="s">
+      <c r="B7" s="103" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="105" t="s">
+      <c r="B8" s="103" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="105" t="s">
+      <c r="B9" s="103" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="105" t="s">
+      <c r="B10" s="103" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="105"/>
+      <c r="B11" s="103"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="106" t="s">
+      <c r="B12" s="104" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="105"/>
+      <c r="B13" s="103"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="105"/>
+      <c r="B14" s="103"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="6"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="6"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="6"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="6"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="6"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="6"/>
     </row>
     <row r="21" spans="2:2">
-      <c r="B21" s="107" t="s">
+      <c r="B21" s="105" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="2:2">
       <c r="B22" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N176"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F179" sqref="F179"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="K182" sqref="K182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="2" customWidth="1"/>
     <col min="2" max="11" width="12" style="2" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="12" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
     <col min="15" max="15" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="109" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="89"/>
-[...10 lines deleted...]
-      <c r="M1" s="89"/>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="7"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="8"/>
       <c r="B3" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -1776,68 +1780,70 @@
       </c>
       <c r="B9" s="49">
         <v>4224.8500000000004</v>
       </c>
       <c r="C9" s="50">
         <v>3452.68</v>
       </c>
       <c r="D9" s="49">
         <v>4052.39</v>
       </c>
       <c r="E9" s="49">
         <v>3502.88</v>
       </c>
       <c r="F9" s="49">
         <v>3865.84</v>
       </c>
       <c r="G9" s="49">
         <v>3925.66</v>
       </c>
       <c r="H9" s="49">
         <v>4082.29</v>
       </c>
       <c r="I9" s="49">
         <v>4171.54</v>
       </c>
-      <c r="J9" s="51"/>
+      <c r="J9" s="111">
+        <v>3981.09</v>
+      </c>
       <c r="K9" s="51"/>
       <c r="L9" s="51"/>
       <c r="M9" s="51"/>
     </row>
     <row r="10" spans="1:13" ht="11.25" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
-      <c r="J10" s="14"/>
+      <c r="J10" s="33"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="48" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="48">
         <v>1260.5</v>
@@ -1990,68 +1996,70 @@
       </c>
       <c r="B15" s="51">
         <v>1309.0999999999999</v>
       </c>
       <c r="C15" s="33">
         <v>1008.7</v>
       </c>
       <c r="D15" s="51">
         <v>1110.0999999999999</v>
       </c>
       <c r="E15" s="51">
         <v>1055.0999999999999</v>
       </c>
       <c r="F15" s="51">
         <v>1011.6</v>
       </c>
       <c r="G15" s="51">
         <v>1170</v>
       </c>
       <c r="H15" s="51">
         <v>1050.5999999999999</v>
       </c>
       <c r="I15" s="51">
         <v>1100.8</v>
       </c>
-      <c r="J15" s="51"/>
+      <c r="J15" s="51">
+        <v>1108.8030000000001</v>
+      </c>
       <c r="K15" s="51"/>
       <c r="L15" s="51"/>
       <c r="M15" s="51"/>
     </row>
     <row r="16" spans="1:13" ht="26.25" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
-      <c r="J16" s="14"/>
+      <c r="J16" s="33"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="48" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="48" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="48">
         <v>5260.7</v>
@@ -2204,68 +2212,70 @@
       </c>
       <c r="B21" s="49">
         <v>1389.9</v>
       </c>
       <c r="C21" s="53">
         <v>1348.59</v>
       </c>
       <c r="D21" s="49">
         <v>1432.87</v>
       </c>
       <c r="E21" s="49">
         <v>1525.05</v>
       </c>
       <c r="F21" s="49">
         <v>1420.13</v>
       </c>
       <c r="G21" s="52">
         <v>1357.93</v>
       </c>
       <c r="H21" s="49">
         <v>1310.58</v>
       </c>
       <c r="I21" s="50">
         <v>1325.89</v>
       </c>
-      <c r="J21" s="51"/>
+      <c r="J21" s="111">
+        <v>1447.08</v>
+      </c>
       <c r="K21" s="51"/>
       <c r="L21" s="51"/>
       <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:14" ht="25.5" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
-      <c r="J22" s="14"/>
+      <c r="J22" s="33"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="48" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="48" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="54">
         <v>139.9</v>
@@ -2418,121 +2428,123 @@
       </c>
       <c r="B27" s="60">
         <v>68.2</v>
       </c>
       <c r="C27" s="60">
         <v>64.5</v>
       </c>
       <c r="D27" s="60">
         <v>64.900000000000006</v>
       </c>
       <c r="E27" s="60">
         <v>67</v>
       </c>
       <c r="F27" s="60">
         <v>61</v>
       </c>
       <c r="G27" s="60">
         <v>65.099999999999994</v>
       </c>
       <c r="H27" s="61">
         <v>68</v>
       </c>
       <c r="I27" s="60">
         <v>69.5</v>
       </c>
-      <c r="J27" s="60"/>
+      <c r="J27" s="60">
+        <v>64.641000000000005</v>
+      </c>
       <c r="K27" s="60"/>
       <c r="L27" s="60"/>
       <c r="M27" s="60"/>
     </row>
     <row r="28" spans="1:14" ht="15.75" customHeight="1">
       <c r="A28" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="23"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="4"/>
     </row>
     <row r="29" spans="1:14" ht="36.75" customHeight="1">
-      <c r="A29" s="90" t="s">
+      <c r="A29" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="90"/>
-[...10 lines deleted...]
-      <c r="M29" s="90"/>
+      <c r="B29" s="110"/>
+      <c r="C29" s="110"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="110"/>
+      <c r="F29" s="110"/>
+      <c r="G29" s="110"/>
+      <c r="H29" s="110"/>
+      <c r="I29" s="110"/>
+      <c r="J29" s="110"/>
+      <c r="K29" s="110"/>
+      <c r="L29" s="110"/>
+      <c r="M29" s="110"/>
     </row>
     <row r="30" spans="1:14" ht="13.5" customHeight="1">
       <c r="A30" s="45"/>
       <c r="B30" s="45"/>
       <c r="C30" s="45"/>
       <c r="D30" s="45"/>
       <c r="E30" s="45"/>
       <c r="F30" s="45"/>
       <c r="G30" s="45"/>
       <c r="H30" s="45"/>
       <c r="I30" s="45"/>
       <c r="J30" s="45"/>
       <c r="K30" s="45"/>
       <c r="L30" s="45"/>
       <c r="M30" s="45"/>
     </row>
     <row r="31" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A31" s="89" t="s">
+      <c r="A31" s="109" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="89"/>
-[...10 lines deleted...]
-      <c r="M31" s="89"/>
+      <c r="B31" s="109"/>
+      <c r="C31" s="109"/>
+      <c r="D31" s="109"/>
+      <c r="E31" s="109"/>
+      <c r="F31" s="109"/>
+      <c r="G31" s="109"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="109"/>
+      <c r="J31" s="109"/>
+      <c r="K31" s="109"/>
+      <c r="L31" s="109"/>
+      <c r="M31" s="109"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="5"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="8"/>
       <c r="B33" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="9" t="s">
@@ -2753,68 +2765,70 @@
       </c>
       <c r="B39" s="49">
         <v>58.55</v>
       </c>
       <c r="C39" s="50">
         <v>106.06</v>
       </c>
       <c r="D39" s="49">
         <v>431.69</v>
       </c>
       <c r="E39" s="49">
         <v>229.75</v>
       </c>
       <c r="F39" s="49">
         <v>232.72</v>
       </c>
       <c r="G39" s="49">
         <v>234.55</v>
       </c>
       <c r="H39" s="49">
         <v>231.62</v>
       </c>
       <c r="I39" s="84">
         <v>249.81</v>
       </c>
-      <c r="J39" s="51"/>
+      <c r="J39" s="111">
+        <v>270.5</v>
+      </c>
       <c r="K39" s="51"/>
       <c r="L39" s="51"/>
       <c r="M39" s="51"/>
     </row>
     <row r="40" spans="1:13" ht="17.25" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="26"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
       <c r="G40" s="26"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
-      <c r="J40" s="26"/>
+      <c r="J40" s="62"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="48" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="48" t="s">
         <v>18</v>
       </c>
       <c r="F41" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="51">
         <v>26</v>
@@ -2967,51 +2981,53 @@
       </c>
       <c r="B45" s="51">
         <v>7.7</v>
       </c>
       <c r="C45" s="51">
         <v>7.5</v>
       </c>
       <c r="D45" s="65">
         <v>8.8000000000000007</v>
       </c>
       <c r="E45" s="51">
         <v>17.100000000000001</v>
       </c>
       <c r="F45" s="51">
         <v>23.7</v>
       </c>
       <c r="G45" s="51">
         <v>155.80000000000001</v>
       </c>
       <c r="H45" s="51">
         <v>12.1</v>
       </c>
       <c r="I45" s="51">
         <v>9.6</v>
       </c>
-      <c r="J45" s="51"/>
+      <c r="J45" s="51">
+        <v>6.8959999999999999</v>
+      </c>
       <c r="K45" s="51"/>
       <c r="L45" s="51"/>
       <c r="M45" s="51"/>
     </row>
     <row r="46" spans="1:13" ht="25.5" customHeight="1">
       <c r="A46" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="26"/>
       <c r="C46" s="26"/>
       <c r="D46" s="26"/>
       <c r="E46" s="26"/>
       <c r="F46" s="26"/>
       <c r="G46" s="26"/>
       <c r="H46" s="26"/>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
       <c r="K46" s="26"/>
       <c r="L46" s="26"/>
       <c r="M46" s="26"/>
     </row>
     <row r="47" spans="1:13" ht="10.5" customHeight="1">
       <c r="A47" s="12" t="s">
         <v>19</v>
       </c>
@@ -3826,101 +3842,105 @@
       </c>
       <c r="B72" s="49">
         <v>1337.7</v>
       </c>
       <c r="C72" s="50">
         <v>1299.8699999999999</v>
       </c>
       <c r="D72" s="49">
         <v>1385.25</v>
       </c>
       <c r="E72" s="49">
         <v>1475.83</v>
       </c>
       <c r="F72" s="49">
         <v>1372.93</v>
       </c>
       <c r="G72" s="49">
         <v>1306.1099999999999</v>
       </c>
       <c r="H72" s="49">
         <v>1254.3800000000001</v>
       </c>
       <c r="I72" s="84">
         <v>1266.56</v>
       </c>
-      <c r="J72" s="51"/>
+      <c r="J72" s="111">
+        <v>1395.08</v>
+      </c>
       <c r="K72" s="51"/>
       <c r="L72" s="51"/>
       <c r="M72" s="51"/>
     </row>
     <row r="73" spans="1:13" ht="11.25" customHeight="1">
       <c r="A73" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B73" s="51"/>
       <c r="C73" s="51"/>
       <c r="D73" s="51"/>
       <c r="E73" s="51"/>
       <c r="F73" s="51"/>
       <c r="G73" s="51"/>
       <c r="H73" s="51"/>
       <c r="I73" s="51"/>
       <c r="J73" s="51"/>
       <c r="K73" s="51"/>
       <c r="L73" s="51"/>
       <c r="M73" s="51"/>
     </row>
     <row r="74" spans="1:13" ht="11.25" customHeight="1">
       <c r="A74" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B74" s="49">
         <v>1195.17</v>
       </c>
       <c r="C74" s="50">
         <v>1167.6400000000001</v>
       </c>
       <c r="D74" s="49">
         <v>1264.58</v>
       </c>
       <c r="E74" s="49">
         <v>1359.95</v>
       </c>
       <c r="F74" s="49">
         <v>1308.5999999999999</v>
       </c>
       <c r="G74" s="49">
         <v>1242.98</v>
       </c>
       <c r="H74" s="49">
         <v>1195.3900000000001</v>
       </c>
       <c r="I74" s="84">
         <v>1210.9000000000001</v>
       </c>
-      <c r="J74" s="51"/>
+      <c r="J74" s="111">
+        <v>1340.2</v>
+      </c>
       <c r="K74" s="51"/>
       <c r="L74" s="51"/>
       <c r="M74" s="51"/>
     </row>
     <row r="75" spans="1:13" ht="11.25" customHeight="1">
       <c r="A75" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="59" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="51" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="51" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="67" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="49" t="s">
         <v>14</v>
       </c>
       <c r="G75" s="51" t="s">
         <v>14</v>
@@ -3950,51 +3970,53 @@
       </c>
       <c r="B76" s="49">
         <v>142.53</v>
       </c>
       <c r="C76" s="50">
         <v>132.22999999999999</v>
       </c>
       <c r="D76" s="49">
         <v>120.67</v>
       </c>
       <c r="E76" s="49">
         <v>115.88</v>
       </c>
       <c r="F76" s="49">
         <v>64.33</v>
       </c>
       <c r="G76" s="49">
         <v>63.13</v>
       </c>
       <c r="H76" s="49">
         <v>58.99</v>
       </c>
       <c r="I76" s="84">
         <v>55.66</v>
       </c>
-      <c r="J76" s="51"/>
+      <c r="J76" s="111">
+        <v>54.88</v>
+      </c>
       <c r="K76" s="51"/>
       <c r="L76" s="51"/>
       <c r="M76" s="51"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A77" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="62"/>
       <c r="C77" s="62"/>
       <c r="D77" s="62"/>
       <c r="E77" s="51"/>
       <c r="F77" s="62"/>
       <c r="G77" s="62"/>
       <c r="H77" s="62"/>
       <c r="I77" s="62"/>
       <c r="J77" s="62"/>
       <c r="K77" s="62"/>
       <c r="L77" s="62"/>
       <c r="M77" s="62"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="12" t="s">
         <v>19</v>
       </c>
@@ -4809,101 +4831,105 @@
       </c>
       <c r="B103" s="64">
         <v>34857.1</v>
       </c>
       <c r="C103" s="69">
         <v>33365.599999999999</v>
       </c>
       <c r="D103" s="64">
         <v>35129.1</v>
       </c>
       <c r="E103" s="64">
         <v>36027.9</v>
       </c>
       <c r="F103" s="64">
         <v>30149.4</v>
       </c>
       <c r="G103" s="64">
         <v>29160.9</v>
       </c>
       <c r="H103" s="64">
         <v>28137.4</v>
       </c>
       <c r="I103" s="85">
         <v>28001.200000000001</v>
       </c>
-      <c r="J103" s="58"/>
+      <c r="J103" s="58">
+        <v>30143.200000000001</v>
+      </c>
       <c r="K103" s="51"/>
       <c r="L103" s="51"/>
       <c r="M103" s="58"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B104" s="51"/>
       <c r="C104" s="51"/>
       <c r="D104" s="58"/>
       <c r="E104" s="51"/>
       <c r="F104" s="51"/>
       <c r="G104" s="51"/>
       <c r="H104" s="71"/>
       <c r="I104" s="51"/>
       <c r="J104" s="58"/>
       <c r="K104" s="51"/>
       <c r="L104" s="51"/>
       <c r="M104" s="58"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B105" s="64">
         <v>21400.400000000001</v>
       </c>
       <c r="C105" s="69">
         <v>20916.3</v>
       </c>
       <c r="D105" s="64">
         <v>23807.1</v>
       </c>
       <c r="E105" s="64">
         <v>25076.400000000001</v>
       </c>
       <c r="F105" s="64">
         <v>24333.5</v>
       </c>
       <c r="G105" s="64">
         <v>23475.200000000001</v>
       </c>
       <c r="H105" s="64">
         <v>22874.9</v>
       </c>
       <c r="I105" s="85">
         <v>23089.5</v>
       </c>
-      <c r="J105" s="58"/>
+      <c r="J105" s="58">
+        <v>25340.799999999999</v>
+      </c>
       <c r="K105" s="51"/>
       <c r="L105" s="51"/>
       <c r="M105" s="58"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="59" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="51" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="51" t="s">
         <v>14</v>
       </c>
       <c r="E106" s="67" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="49" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="51" t="s">
         <v>14</v>
@@ -4933,103 +4959,105 @@
       </c>
       <c r="B107" s="61">
         <v>13456.7</v>
       </c>
       <c r="C107" s="72">
         <v>12449.3</v>
       </c>
       <c r="D107" s="61">
         <v>11322</v>
       </c>
       <c r="E107" s="61">
         <v>10951.5</v>
       </c>
       <c r="F107" s="61">
         <v>5815.9</v>
       </c>
       <c r="G107" s="61">
         <v>5685.8</v>
       </c>
       <c r="H107" s="61">
         <v>5262.4</v>
       </c>
       <c r="I107" s="86">
         <v>4911.7</v>
       </c>
-      <c r="J107" s="60"/>
+      <c r="J107" s="60">
+        <v>4802.3999999999996</v>
+      </c>
       <c r="K107" s="60"/>
       <c r="L107" s="60"/>
       <c r="M107" s="60"/>
     </row>
     <row r="108" spans="1:13" ht="39" customHeight="1">
-      <c r="A108" s="90" t="s">
+      <c r="A108" s="110" t="s">
         <v>38</v>
       </c>
-      <c r="B108" s="90"/>
-[...10 lines deleted...]
-      <c r="M108" s="90"/>
+      <c r="B108" s="110"/>
+      <c r="C108" s="110"/>
+      <c r="D108" s="110"/>
+      <c r="E108" s="110"/>
+      <c r="F108" s="110"/>
+      <c r="G108" s="110"/>
+      <c r="H108" s="110"/>
+      <c r="I108" s="110"/>
+      <c r="J108" s="110"/>
+      <c r="K108" s="110"/>
+      <c r="L108" s="110"/>
+      <c r="M108" s="110"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="6"/>
       <c r="B109" s="6"/>
       <c r="C109" s="6"/>
       <c r="D109" s="6"/>
       <c r="E109" s="6"/>
       <c r="F109" s="6"/>
       <c r="G109" s="6"/>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="7"/>
       <c r="M109" s="6"/>
     </row>
     <row r="110" spans="1:13">
-      <c r="A110" s="89" t="s">
+      <c r="A110" s="109" t="s">
         <v>15</v>
       </c>
-      <c r="B110" s="89"/>
-[...10 lines deleted...]
-      <c r="M110" s="89"/>
+      <c r="B110" s="109"/>
+      <c r="C110" s="109"/>
+      <c r="D110" s="109"/>
+      <c r="E110" s="109"/>
+      <c r="F110" s="109"/>
+      <c r="G110" s="109"/>
+      <c r="H110" s="109"/>
+      <c r="I110" s="109"/>
+      <c r="J110" s="109"/>
+      <c r="K110" s="109"/>
+      <c r="L110" s="109"/>
+      <c r="M110" s="109"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="5"/>
       <c r="B111" s="7"/>
       <c r="C111" s="7"/>
       <c r="D111" s="7"/>
       <c r="E111" s="7"/>
       <c r="F111" s="7"/>
       <c r="G111" s="7"/>
       <c r="H111" s="7"/>
       <c r="I111" s="7"/>
       <c r="J111" s="7"/>
       <c r="K111" s="7"/>
       <c r="L111" s="7"/>
       <c r="M111" s="7"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="8"/>
       <c r="B112" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D112" s="9" t="s">
@@ -5250,68 +5278,70 @@
       </c>
       <c r="B118" s="49">
         <v>3402.37</v>
       </c>
       <c r="C118" s="50">
         <v>2855.29</v>
       </c>
       <c r="D118" s="49">
         <v>3078.22</v>
       </c>
       <c r="E118" s="49">
         <v>2750.39</v>
       </c>
       <c r="F118" s="49">
         <v>3099.88</v>
       </c>
       <c r="G118" s="49">
         <v>3174.98</v>
       </c>
       <c r="H118" s="49">
         <v>3316</v>
       </c>
       <c r="I118" s="84">
         <v>3367.59</v>
       </c>
-      <c r="J118" s="51"/>
+      <c r="J118" s="111">
+        <v>3134.07</v>
+      </c>
       <c r="K118" s="51"/>
       <c r="L118" s="51"/>
       <c r="M118" s="51"/>
     </row>
     <row r="119" spans="1:13" ht="22.5">
       <c r="A119" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B119" s="26"/>
       <c r="C119" s="26"/>
       <c r="D119" s="26"/>
       <c r="E119" s="26"/>
       <c r="F119" s="26"/>
       <c r="G119" s="26"/>
       <c r="H119" s="26"/>
       <c r="I119" s="26"/>
-      <c r="J119" s="26"/>
+      <c r="J119" s="62"/>
       <c r="K119" s="26"/>
       <c r="L119" s="26"/>
       <c r="M119" s="26"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="37">
         <v>2022</v>
       </c>
       <c r="B120" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C120" s="48" t="s">
         <v>18</v>
       </c>
       <c r="D120" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E120" s="48" t="s">
         <v>18</v>
       </c>
       <c r="F120" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="59">
         <v>566.79999999999995</v>
@@ -5464,86 +5494,88 @@
       </c>
       <c r="B124" s="60">
         <v>609.79999999999995</v>
       </c>
       <c r="C124" s="60">
         <v>524.79999999999995</v>
       </c>
       <c r="D124" s="74">
         <v>570.4</v>
       </c>
       <c r="E124" s="60">
         <v>539.79999999999995</v>
       </c>
       <c r="F124" s="60">
         <v>479.3</v>
       </c>
       <c r="G124" s="60">
         <v>538.79999999999995</v>
       </c>
       <c r="H124" s="60">
         <v>558.4</v>
       </c>
       <c r="I124" s="60">
         <v>591.1</v>
       </c>
-      <c r="J124" s="60"/>
+      <c r="J124" s="60">
+        <v>582.71299999999997</v>
+      </c>
       <c r="K124" s="60"/>
       <c r="L124" s="60"/>
       <c r="M124" s="60"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="6"/>
       <c r="B125" s="6"/>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="6"/>
       <c r="G125" s="6"/>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="7"/>
       <c r="M125" s="6"/>
     </row>
     <row r="126" spans="1:13">
-      <c r="A126" s="89" t="s">
+      <c r="A126" s="109" t="s">
         <v>17</v>
       </c>
-      <c r="B126" s="89"/>
-[...10 lines deleted...]
-      <c r="M126" s="89"/>
+      <c r="B126" s="109"/>
+      <c r="C126" s="109"/>
+      <c r="D126" s="109"/>
+      <c r="E126" s="109"/>
+      <c r="F126" s="109"/>
+      <c r="G126" s="109"/>
+      <c r="H126" s="109"/>
+      <c r="I126" s="109"/>
+      <c r="J126" s="109"/>
+      <c r="K126" s="109"/>
+      <c r="L126" s="109"/>
+      <c r="M126" s="109"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="5"/>
       <c r="B127" s="7"/>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
       <c r="F127" s="7"/>
       <c r="G127" s="7"/>
       <c r="H127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="K127" s="7"/>
       <c r="L127" s="7"/>
       <c r="M127" s="7"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="8"/>
       <c r="B128" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D128" s="9" t="s">
@@ -5764,68 +5796,70 @@
       </c>
       <c r="B134" s="49">
         <v>763.93</v>
       </c>
       <c r="C134" s="50">
         <v>491.34</v>
       </c>
       <c r="D134" s="49">
         <v>542.48</v>
       </c>
       <c r="E134" s="49">
         <v>522.74</v>
       </c>
       <c r="F134" s="49">
         <v>533.24</v>
       </c>
       <c r="G134" s="49">
         <v>516.13</v>
       </c>
       <c r="H134" s="49">
         <v>534.66</v>
       </c>
       <c r="I134" s="84">
         <v>554.14</v>
       </c>
-      <c r="J134" s="51"/>
+      <c r="J134" s="51">
+        <v>576.52</v>
+      </c>
       <c r="K134" s="51"/>
       <c r="L134" s="51"/>
       <c r="M134" s="51"/>
     </row>
     <row r="135" spans="1:13" ht="22.5">
       <c r="A135" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B135" s="38"/>
       <c r="C135" s="13"/>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
       <c r="F135" s="13"/>
       <c r="G135" s="13"/>
       <c r="H135" s="13"/>
       <c r="I135" s="13"/>
-      <c r="J135" s="13"/>
+      <c r="J135" s="48"/>
       <c r="K135" s="13"/>
       <c r="L135" s="13"/>
       <c r="M135" s="13"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="10">
         <v>2022</v>
       </c>
       <c r="B136" s="75" t="s">
         <v>18</v>
       </c>
       <c r="C136" s="75" t="s">
         <v>18</v>
       </c>
       <c r="D136" s="75" t="s">
         <v>18</v>
       </c>
       <c r="E136" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F136" s="75" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="48">
         <v>679.3</v>
@@ -5978,68 +6012,70 @@
       </c>
       <c r="B140" s="51">
         <v>691.5</v>
       </c>
       <c r="C140" s="51">
         <v>476.4</v>
       </c>
       <c r="D140" s="65">
         <v>531</v>
       </c>
       <c r="E140" s="51">
         <v>498.2</v>
       </c>
       <c r="F140" s="51">
         <v>508.7</v>
       </c>
       <c r="G140" s="51">
         <v>475.4</v>
       </c>
       <c r="H140" s="51">
         <v>480.2</v>
       </c>
       <c r="I140" s="51">
         <v>500.1</v>
       </c>
-      <c r="J140" s="51"/>
+      <c r="J140" s="51">
+        <v>519.19399999999996</v>
+      </c>
       <c r="K140" s="51"/>
       <c r="L140" s="51"/>
       <c r="M140" s="51"/>
     </row>
     <row r="141" spans="1:13" ht="22.5">
       <c r="A141" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B141" s="13"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
       <c r="F141" s="13"/>
       <c r="G141" s="13"/>
       <c r="H141" s="13"/>
       <c r="I141" s="13"/>
-      <c r="J141" s="13"/>
+      <c r="J141" s="48"/>
       <c r="K141" s="13"/>
       <c r="L141" s="13"/>
       <c r="M141" s="13"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="10">
         <v>2022</v>
       </c>
       <c r="B142" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C142" s="48" t="s">
         <v>18</v>
       </c>
       <c r="D142" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E142" s="48" t="s">
         <v>18</v>
       </c>
       <c r="F142" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="48">
         <v>39</v>
@@ -6192,68 +6228,70 @@
       </c>
       <c r="B146" s="49">
         <v>48.5</v>
       </c>
       <c r="C146" s="53">
         <v>45.44</v>
       </c>
       <c r="D146" s="49">
         <v>42.84</v>
       </c>
       <c r="E146" s="49">
         <v>44.73</v>
       </c>
       <c r="F146" s="49">
         <v>42.13</v>
       </c>
       <c r="G146" s="49">
         <v>46.94</v>
       </c>
       <c r="H146" s="49">
         <v>50.58</v>
       </c>
       <c r="I146" s="84">
         <v>52.33</v>
       </c>
-      <c r="J146" s="51"/>
+      <c r="J146" s="111">
+        <v>46.77</v>
+      </c>
       <c r="K146" s="51"/>
       <c r="L146" s="51"/>
       <c r="M146" s="51"/>
     </row>
     <row r="147" spans="1:13" ht="22.5">
       <c r="A147" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B147" s="13"/>
       <c r="C147" s="13"/>
       <c r="D147" s="13"/>
       <c r="E147" s="13"/>
       <c r="F147" s="13"/>
       <c r="G147" s="13"/>
       <c r="H147" s="13"/>
       <c r="I147" s="13"/>
-      <c r="J147" s="13"/>
+      <c r="J147" s="48"/>
       <c r="K147" s="13"/>
       <c r="L147" s="13"/>
       <c r="M147" s="13"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="18">
         <v>2022</v>
       </c>
       <c r="B148" s="48" t="s">
         <v>18</v>
       </c>
       <c r="C148" s="48" t="s">
         <v>18</v>
       </c>
       <c r="D148" s="48" t="s">
         <v>18</v>
       </c>
       <c r="E148" s="48" t="s">
         <v>18</v>
       </c>
       <c r="F148" s="48" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="58">
         <v>34.9</v>
@@ -6406,86 +6444,88 @@
       </c>
       <c r="B152" s="60">
         <v>30.8</v>
       </c>
       <c r="C152" s="60">
         <v>28.4</v>
       </c>
       <c r="D152" s="74">
         <v>26.6</v>
       </c>
       <c r="E152" s="60">
         <v>28</v>
       </c>
       <c r="F152" s="60">
         <v>27.3</v>
       </c>
       <c r="G152" s="60">
         <v>32.4</v>
       </c>
       <c r="H152" s="60">
         <v>35.799999999999997</v>
       </c>
       <c r="I152" s="60">
         <v>36.700000000000003</v>
       </c>
-      <c r="J152" s="60"/>
+      <c r="J152" s="60">
+        <v>30.847999999999999</v>
+      </c>
       <c r="K152" s="60"/>
       <c r="L152" s="60"/>
       <c r="M152" s="60"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="6"/>
       <c r="B153" s="6"/>
       <c r="C153" s="6"/>
       <c r="D153" s="6"/>
       <c r="E153" s="6"/>
       <c r="F153" s="6"/>
       <c r="G153" s="6"/>
       <c r="H153" s="6"/>
       <c r="I153" s="6"/>
       <c r="J153" s="6"/>
       <c r="K153" s="6"/>
       <c r="L153" s="7"/>
       <c r="M153" s="6"/>
     </row>
     <row r="154" spans="1:13">
-      <c r="A154" s="89" t="s">
+      <c r="A154" s="109" t="s">
         <v>21</v>
       </c>
-      <c r="B154" s="89"/>
-[...10 lines deleted...]
-      <c r="M154" s="89"/>
+      <c r="B154" s="109"/>
+      <c r="C154" s="109"/>
+      <c r="D154" s="109"/>
+      <c r="E154" s="109"/>
+      <c r="F154" s="109"/>
+      <c r="G154" s="109"/>
+      <c r="H154" s="109"/>
+      <c r="I154" s="109"/>
+      <c r="J154" s="109"/>
+      <c r="K154" s="109"/>
+      <c r="L154" s="109"/>
+      <c r="M154" s="109"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="40"/>
       <c r="B155" s="36"/>
       <c r="C155" s="36"/>
       <c r="D155" s="36"/>
       <c r="E155" s="36"/>
       <c r="F155" s="36"/>
       <c r="G155" s="36"/>
       <c r="H155" s="36"/>
       <c r="I155" s="36"/>
       <c r="J155" s="36"/>
       <c r="K155" s="36"/>
       <c r="L155" s="36"/>
       <c r="M155" s="36"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="8"/>
       <c r="B156" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D156" s="9" t="s">
@@ -7027,52 +7067,52 @@
       </c>
       <c r="B171" s="49">
         <v>3.7</v>
       </c>
       <c r="C171" s="53">
         <v>3.28</v>
       </c>
       <c r="D171" s="49">
         <v>4.78</v>
       </c>
       <c r="E171" s="49">
         <v>4.49</v>
       </c>
       <c r="F171" s="49">
         <v>5.07</v>
       </c>
       <c r="G171" s="49">
         <v>4.88</v>
       </c>
       <c r="H171" s="52">
         <v>5.62</v>
       </c>
       <c r="I171" s="87">
         <v>7</v>
       </c>
-      <c r="J171" s="16" t="s">
-        <v>18</v>
+      <c r="J171" s="16">
+        <v>5.23</v>
       </c>
       <c r="K171" s="16" t="s">
         <v>18</v>
       </c>
       <c r="L171" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M171" s="16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:13" ht="22.5">
       <c r="A172" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B172" s="81"/>
       <c r="C172" s="33"/>
       <c r="D172" s="33"/>
       <c r="E172" s="33"/>
       <c r="F172" s="33"/>
       <c r="G172" s="33"/>
       <c r="H172" s="33"/>
       <c r="I172" s="33"/>
       <c r="J172" s="33"/>
       <c r="K172" s="33"/>
@@ -7208,52 +7248,52 @@
       </c>
       <c r="B176" s="83">
         <v>2.6</v>
       </c>
       <c r="C176" s="83">
         <v>2.7</v>
       </c>
       <c r="D176" s="83">
         <v>3.2</v>
       </c>
       <c r="E176" s="83">
         <v>3.1</v>
       </c>
       <c r="F176" s="83">
         <v>3.6</v>
       </c>
       <c r="G176" s="83">
         <v>3.5</v>
       </c>
       <c r="H176" s="83">
         <v>4</v>
       </c>
       <c r="I176" s="83">
         <v>4.8</v>
       </c>
-      <c r="J176" s="83" t="s">
-        <v>18</v>
+      <c r="J176" s="112">
+        <v>3.649</v>
       </c>
       <c r="K176" s="83" t="s">
         <v>18</v>
       </c>
       <c r="L176" s="83" t="s">
         <v>18</v>
       </c>
       <c r="M176" s="83" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A154:M154"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A110:M110"/>
     <mergeCell ref="A126:M126"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A108:M108"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>