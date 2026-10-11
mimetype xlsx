--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\управление социальной и демографической  статистики\Динамика для нового сайта\с метаданные\по месяцам\Численность населения (по месяцам)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="2235" yWindow="60" windowWidth="11430" windowHeight="15360"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Все население" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="95">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -305,52 +310,55 @@
   <si>
     <t>353600000</t>
   </si>
   <si>
     <t>354000000</t>
   </si>
   <si>
     <t>354800000</t>
   </si>
   <si>
     <t>355200000</t>
   </si>
   <si>
     <t>355600000</t>
   </si>
   <si>
     <t>356400000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/5f9/o0b6u1hl7j815muqyt2hb7ax2g8taf7n/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D1%83%D1%81.rar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="24">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -458,50 +466,63 @@
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -549,80 +570,77 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -715,119 +733,131 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -853,116 +883,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1102,16339 +1134,16633 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/5f9/o0b6u1hl7j815muqyt2hb7ax2g8taf7n/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D1%83%D1%81.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="41" style="44" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16129" max="16384" width="9.140625" style="37"/>
+    <col min="1" max="1" width="41" style="43" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="43" customWidth="1"/>
+    <col min="3" max="254" width="9.140625" style="36"/>
+    <col min="255" max="255" width="42.28515625" style="36" customWidth="1"/>
+    <col min="256" max="256" width="97.7109375" style="36" customWidth="1"/>
+    <col min="257" max="510" width="9.140625" style="36"/>
+    <col min="511" max="511" width="42.28515625" style="36" customWidth="1"/>
+    <col min="512" max="512" width="97.7109375" style="36" customWidth="1"/>
+    <col min="513" max="766" width="9.140625" style="36"/>
+    <col min="767" max="767" width="42.28515625" style="36" customWidth="1"/>
+    <col min="768" max="768" width="97.7109375" style="36" customWidth="1"/>
+    <col min="769" max="1022" width="9.140625" style="36"/>
+    <col min="1023" max="1023" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1024" max="1024" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1025" max="1278" width="9.140625" style="36"/>
+    <col min="1279" max="1279" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1280" max="1280" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1281" max="1534" width="9.140625" style="36"/>
+    <col min="1535" max="1535" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1536" max="1536" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1537" max="1790" width="9.140625" style="36"/>
+    <col min="1791" max="1791" width="42.28515625" style="36" customWidth="1"/>
+    <col min="1792" max="1792" width="97.7109375" style="36" customWidth="1"/>
+    <col min="1793" max="2046" width="9.140625" style="36"/>
+    <col min="2047" max="2047" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2048" max="2048" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2049" max="2302" width="9.140625" style="36"/>
+    <col min="2303" max="2303" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2304" max="2304" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2305" max="2558" width="9.140625" style="36"/>
+    <col min="2559" max="2559" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2560" max="2560" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2561" max="2814" width="9.140625" style="36"/>
+    <col min="2815" max="2815" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2816" max="2816" width="97.7109375" style="36" customWidth="1"/>
+    <col min="2817" max="3070" width="9.140625" style="36"/>
+    <col min="3071" max="3071" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3072" max="3072" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3073" max="3326" width="9.140625" style="36"/>
+    <col min="3327" max="3327" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3328" max="3328" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3329" max="3582" width="9.140625" style="36"/>
+    <col min="3583" max="3583" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3584" max="3584" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3585" max="3838" width="9.140625" style="36"/>
+    <col min="3839" max="3839" width="42.28515625" style="36" customWidth="1"/>
+    <col min="3840" max="3840" width="97.7109375" style="36" customWidth="1"/>
+    <col min="3841" max="4094" width="9.140625" style="36"/>
+    <col min="4095" max="4095" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4096" max="4096" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4097" max="4350" width="9.140625" style="36"/>
+    <col min="4351" max="4351" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4352" max="4352" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4353" max="4606" width="9.140625" style="36"/>
+    <col min="4607" max="4607" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4608" max="4608" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4609" max="4862" width="9.140625" style="36"/>
+    <col min="4863" max="4863" width="42.28515625" style="36" customWidth="1"/>
+    <col min="4864" max="4864" width="97.7109375" style="36" customWidth="1"/>
+    <col min="4865" max="5118" width="9.140625" style="36"/>
+    <col min="5119" max="5119" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5120" max="5120" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5121" max="5374" width="9.140625" style="36"/>
+    <col min="5375" max="5375" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5376" max="5376" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5377" max="5630" width="9.140625" style="36"/>
+    <col min="5631" max="5631" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5632" max="5632" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5633" max="5886" width="9.140625" style="36"/>
+    <col min="5887" max="5887" width="42.28515625" style="36" customWidth="1"/>
+    <col min="5888" max="5888" width="97.7109375" style="36" customWidth="1"/>
+    <col min="5889" max="6142" width="9.140625" style="36"/>
+    <col min="6143" max="6143" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6144" max="6144" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6145" max="6398" width="9.140625" style="36"/>
+    <col min="6399" max="6399" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6400" max="6400" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6401" max="6654" width="9.140625" style="36"/>
+    <col min="6655" max="6655" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6656" max="6656" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6657" max="6910" width="9.140625" style="36"/>
+    <col min="6911" max="6911" width="42.28515625" style="36" customWidth="1"/>
+    <col min="6912" max="6912" width="97.7109375" style="36" customWidth="1"/>
+    <col min="6913" max="7166" width="9.140625" style="36"/>
+    <col min="7167" max="7167" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7168" max="7168" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7169" max="7422" width="9.140625" style="36"/>
+    <col min="7423" max="7423" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7424" max="7424" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7425" max="7678" width="9.140625" style="36"/>
+    <col min="7679" max="7679" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7680" max="7680" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7681" max="7934" width="9.140625" style="36"/>
+    <col min="7935" max="7935" width="42.28515625" style="36" customWidth="1"/>
+    <col min="7936" max="7936" width="97.7109375" style="36" customWidth="1"/>
+    <col min="7937" max="8190" width="9.140625" style="36"/>
+    <col min="8191" max="8191" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8192" max="8192" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8193" max="8446" width="9.140625" style="36"/>
+    <col min="8447" max="8447" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8448" max="8448" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8449" max="8702" width="9.140625" style="36"/>
+    <col min="8703" max="8703" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8704" max="8704" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8705" max="8958" width="9.140625" style="36"/>
+    <col min="8959" max="8959" width="42.28515625" style="36" customWidth="1"/>
+    <col min="8960" max="8960" width="97.7109375" style="36" customWidth="1"/>
+    <col min="8961" max="9214" width="9.140625" style="36"/>
+    <col min="9215" max="9215" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9216" max="9216" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9217" max="9470" width="9.140625" style="36"/>
+    <col min="9471" max="9471" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9472" max="9472" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9473" max="9726" width="9.140625" style="36"/>
+    <col min="9727" max="9727" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9728" max="9728" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9729" max="9982" width="9.140625" style="36"/>
+    <col min="9983" max="9983" width="42.28515625" style="36" customWidth="1"/>
+    <col min="9984" max="9984" width="97.7109375" style="36" customWidth="1"/>
+    <col min="9985" max="10238" width="9.140625" style="36"/>
+    <col min="10239" max="10239" width="42.28515625" style="36" customWidth="1"/>
+    <col min="10240" max="10240" width="97.7109375" style="36" customWidth="1"/>
+    <col min="10241" max="10494" width="9.140625" style="36"/>
+    <col min="10495" max="10495" width="42.28515625" style="36" customWidth="1"/>
+    <col min="10496" max="10496" width="97.7109375" style="36" customWidth="1"/>
+    <col min="10497" max="10750" width="9.140625" style="36"/>
+    <col min="10751" max="10751" width="42.28515625" style="36" customWidth="1"/>
+    <col min="10752" max="10752" width="97.7109375" style="36" customWidth="1"/>
+    <col min="10753" max="11006" width="9.140625" style="36"/>
+    <col min="11007" max="11007" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11008" max="11008" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11009" max="11262" width="9.140625" style="36"/>
+    <col min="11263" max="11263" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11264" max="11264" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11265" max="11518" width="9.140625" style="36"/>
+    <col min="11519" max="11519" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11520" max="11520" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11521" max="11774" width="9.140625" style="36"/>
+    <col min="11775" max="11775" width="42.28515625" style="36" customWidth="1"/>
+    <col min="11776" max="11776" width="97.7109375" style="36" customWidth="1"/>
+    <col min="11777" max="12030" width="9.140625" style="36"/>
+    <col min="12031" max="12031" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12032" max="12032" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12033" max="12286" width="9.140625" style="36"/>
+    <col min="12287" max="12287" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12288" max="12288" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12289" max="12542" width="9.140625" style="36"/>
+    <col min="12543" max="12543" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12544" max="12544" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12545" max="12798" width="9.140625" style="36"/>
+    <col min="12799" max="12799" width="42.28515625" style="36" customWidth="1"/>
+    <col min="12800" max="12800" width="97.7109375" style="36" customWidth="1"/>
+    <col min="12801" max="13054" width="9.140625" style="36"/>
+    <col min="13055" max="13055" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13056" max="13056" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13057" max="13310" width="9.140625" style="36"/>
+    <col min="13311" max="13311" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13312" max="13312" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13313" max="13566" width="9.140625" style="36"/>
+    <col min="13567" max="13567" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13568" max="13568" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13569" max="13822" width="9.140625" style="36"/>
+    <col min="13823" max="13823" width="42.28515625" style="36" customWidth="1"/>
+    <col min="13824" max="13824" width="97.7109375" style="36" customWidth="1"/>
+    <col min="13825" max="14078" width="9.140625" style="36"/>
+    <col min="14079" max="14079" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14080" max="14080" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14081" max="14334" width="9.140625" style="36"/>
+    <col min="14335" max="14335" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14336" max="14336" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14337" max="14590" width="9.140625" style="36"/>
+    <col min="14591" max="14591" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14592" max="14592" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14593" max="14846" width="9.140625" style="36"/>
+    <col min="14847" max="14847" width="42.28515625" style="36" customWidth="1"/>
+    <col min="14848" max="14848" width="97.7109375" style="36" customWidth="1"/>
+    <col min="14849" max="15102" width="9.140625" style="36"/>
+    <col min="15103" max="15103" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15104" max="15104" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15105" max="15358" width="9.140625" style="36"/>
+    <col min="15359" max="15359" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15360" max="15360" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15361" max="15614" width="9.140625" style="36"/>
+    <col min="15615" max="15615" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15616" max="15616" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15617" max="15870" width="9.140625" style="36"/>
+    <col min="15871" max="15871" width="42.28515625" style="36" customWidth="1"/>
+    <col min="15872" max="15872" width="97.7109375" style="36" customWidth="1"/>
+    <col min="15873" max="16126" width="9.140625" style="36"/>
+    <col min="16127" max="16127" width="42.28515625" style="36" customWidth="1"/>
+    <col min="16128" max="16128" width="97.7109375" style="36" customWidth="1"/>
+    <col min="16129" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
-[...4 lines deleted...]
-      <c r="A2" s="53" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35"/>
+    </row>
+    <row r="2" spans="1:11" s="37" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="54">
+      <c r="B2" s="53">
         <v>611101</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="53" t="s">
+    <row r="3" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="54" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="53" t="s">
+    <row r="4" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="55" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="38" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="53" t="s">
+    <row r="5" spans="1:11" s="37" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="53" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="38" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A6" s="53" t="s">
+    <row r="6" spans="1:11" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="55" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="38" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A7" s="53" t="s">
+    <row r="7" spans="1:11" s="37" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="54" t="s">
+      <c r="B7" s="53" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="38" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A8" s="53" t="s">
+    <row r="8" spans="1:11" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="54" t="s">
+      <c r="B8" s="53" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="38" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A9" s="53" t="s">
+    <row r="9" spans="1:11" s="37" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="56" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="38" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A10" s="53" t="s">
+    <row r="10" spans="1:11" s="37" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="57" t="s">
+      <c r="B10" s="56" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="38" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A11" s="58" t="s">
+    <row r="11" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="59" t="s">
+      <c r="B11" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="K11" s="39"/>
-[...2 lines deleted...]
-      <c r="A12" s="58" t="s">
+      <c r="K11" s="38"/>
+    </row>
+    <row r="12" spans="1:11" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="66" t="s">
+      <c r="B12" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="K12" s="39"/>
-[...2 lines deleted...]
-      <c r="A13" s="53" t="s">
+      <c r="K12" s="38"/>
+    </row>
+    <row r="13" spans="1:11" s="37" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="79" t="s">
+      <c r="B13" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="K13" s="39"/>
-[...2 lines deleted...]
-      <c r="A14" s="53" t="s">
+      <c r="K13" s="38"/>
+    </row>
+    <row r="14" spans="1:11" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="67" t="s">
+      <c r="B14" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="K14" s="39"/>
-[...2 lines deleted...]
-      <c r="A15" s="53" t="s">
+      <c r="K14" s="38"/>
+    </row>
+    <row r="15" spans="1:11" s="37" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="68" t="s">
+      <c r="B15" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="K15" s="39"/>
-[...2 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="K15" s="38"/>
+    </row>
+    <row r="16" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="60">
-[...5 lines deleted...]
-      <c r="A17" s="58" t="s">
+      <c r="B16" s="59">
+        <v>46297</v>
+      </c>
+      <c r="K16" s="39"/>
+    </row>
+    <row r="17" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="57" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="60">
-[...5 lines deleted...]
-      <c r="A18" s="58" t="s">
+      <c r="B17" s="59">
+        <v>46329</v>
+      </c>
+      <c r="K17" s="40"/>
+    </row>
+    <row r="18" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="57" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="61" t="s">
+      <c r="B18" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="K18" s="40"/>
-[...2 lines deleted...]
-      <c r="A19" s="58" t="s">
+      <c r="K18" s="39"/>
+    </row>
+    <row r="19" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="57" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="61" t="s">
+      <c r="B19" s="60" t="s">
         <v>65</v>
       </c>
-      <c r="K19" s="41"/>
-[...2 lines deleted...]
-      <c r="A20" s="58" t="s">
+      <c r="K19" s="40"/>
+    </row>
+    <row r="20" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="61" t="s">
         <v>66</v>
       </c>
-      <c r="K20" s="40"/>
-[...2 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="K20" s="39"/>
+    </row>
+    <row r="21" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="57" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="63" t="s">
+      <c r="B21" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="K21" s="41"/>
-[...15 lines deleted...]
-      <c r="K26" s="40"/>
+      <c r="K21" s="40"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A22" s="41"/>
+      <c r="B22" s="42"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K23" s="40"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K24" s="39"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K25" s="40"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K26" s="39"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="46" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="47"/>
+    <col min="1" max="1" width="4.5703125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="45" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="45"/>
+    <col min="4" max="4" width="51.7109375" style="45" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="46"/>
+    <col min="257" max="257" width="4.5703125" style="46" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="46" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="46"/>
+    <col min="260" max="260" width="51.7109375" style="46" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="46"/>
+    <col min="513" max="513" width="4.5703125" style="46" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="46" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="46"/>
+    <col min="516" max="516" width="51.7109375" style="46" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="46"/>
+    <col min="769" max="769" width="4.5703125" style="46" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="46" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="46"/>
+    <col min="772" max="772" width="51.7109375" style="46" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="46"/>
+    <col min="1025" max="1025" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="46"/>
+    <col min="1028" max="1028" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="46"/>
+    <col min="1281" max="1281" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="46"/>
+    <col min="1284" max="1284" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="46"/>
+    <col min="1537" max="1537" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="46"/>
+    <col min="1540" max="1540" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="46"/>
+    <col min="1793" max="1793" width="4.5703125" style="46" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="46"/>
+    <col min="1796" max="1796" width="51.7109375" style="46" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="46"/>
+    <col min="2049" max="2049" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="46"/>
+    <col min="2052" max="2052" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="46"/>
+    <col min="2305" max="2305" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="46"/>
+    <col min="2308" max="2308" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="46"/>
+    <col min="2561" max="2561" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="46"/>
+    <col min="2564" max="2564" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="46"/>
+    <col min="2817" max="2817" width="4.5703125" style="46" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="46"/>
+    <col min="2820" max="2820" width="51.7109375" style="46" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="46"/>
+    <col min="3073" max="3073" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="46"/>
+    <col min="3076" max="3076" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="46"/>
+    <col min="3329" max="3329" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="46"/>
+    <col min="3332" max="3332" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="46"/>
+    <col min="3585" max="3585" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="46"/>
+    <col min="3588" max="3588" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="46"/>
+    <col min="3841" max="3841" width="4.5703125" style="46" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="46"/>
+    <col min="3844" max="3844" width="51.7109375" style="46" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="46"/>
+    <col min="4097" max="4097" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="46"/>
+    <col min="4100" max="4100" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="46"/>
+    <col min="4353" max="4353" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="46"/>
+    <col min="4356" max="4356" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="46"/>
+    <col min="4609" max="4609" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="46"/>
+    <col min="4612" max="4612" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="46"/>
+    <col min="4865" max="4865" width="4.5703125" style="46" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="46"/>
+    <col min="4868" max="4868" width="51.7109375" style="46" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="46"/>
+    <col min="5121" max="5121" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="46"/>
+    <col min="5124" max="5124" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="46"/>
+    <col min="5377" max="5377" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="46"/>
+    <col min="5380" max="5380" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="46"/>
+    <col min="5633" max="5633" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="46"/>
+    <col min="5636" max="5636" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="46"/>
+    <col min="5889" max="5889" width="4.5703125" style="46" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="46"/>
+    <col min="5892" max="5892" width="51.7109375" style="46" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="46"/>
+    <col min="6145" max="6145" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="46"/>
+    <col min="6148" max="6148" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="46"/>
+    <col min="6401" max="6401" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="46"/>
+    <col min="6404" max="6404" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="46"/>
+    <col min="6657" max="6657" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="46"/>
+    <col min="6660" max="6660" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="46"/>
+    <col min="6913" max="6913" width="4.5703125" style="46" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="46"/>
+    <col min="6916" max="6916" width="51.7109375" style="46" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="46"/>
+    <col min="7169" max="7169" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="46"/>
+    <col min="7172" max="7172" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="46"/>
+    <col min="7425" max="7425" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="46"/>
+    <col min="7428" max="7428" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="46"/>
+    <col min="7681" max="7681" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="46"/>
+    <col min="7684" max="7684" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="46"/>
+    <col min="7937" max="7937" width="4.5703125" style="46" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="46"/>
+    <col min="7940" max="7940" width="51.7109375" style="46" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="46"/>
+    <col min="8193" max="8193" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="46"/>
+    <col min="8196" max="8196" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="46"/>
+    <col min="8449" max="8449" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="46"/>
+    <col min="8452" max="8452" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="46"/>
+    <col min="8705" max="8705" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="46"/>
+    <col min="8708" max="8708" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="46"/>
+    <col min="8961" max="8961" width="4.5703125" style="46" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="46"/>
+    <col min="8964" max="8964" width="51.7109375" style="46" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="46"/>
+    <col min="9217" max="9217" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="46"/>
+    <col min="9220" max="9220" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="46"/>
+    <col min="9473" max="9473" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="46"/>
+    <col min="9476" max="9476" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="46"/>
+    <col min="9729" max="9729" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="46"/>
+    <col min="9732" max="9732" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="46"/>
+    <col min="9985" max="9985" width="4.5703125" style="46" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="46"/>
+    <col min="9988" max="9988" width="51.7109375" style="46" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="46"/>
+    <col min="10241" max="10241" width="4.5703125" style="46" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="46"/>
+    <col min="10244" max="10244" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="46"/>
+    <col min="10497" max="10497" width="4.5703125" style="46" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="46"/>
+    <col min="10500" max="10500" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="46"/>
+    <col min="10753" max="10753" width="4.5703125" style="46" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="46"/>
+    <col min="10756" max="10756" width="51.7109375" style="46" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="46"/>
+    <col min="11009" max="11009" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="46"/>
+    <col min="11012" max="11012" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="46"/>
+    <col min="11265" max="11265" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="46"/>
+    <col min="11268" max="11268" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="46"/>
+    <col min="11521" max="11521" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="46"/>
+    <col min="11524" max="11524" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="46"/>
+    <col min="11777" max="11777" width="4.5703125" style="46" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="46"/>
+    <col min="11780" max="11780" width="51.7109375" style="46" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="46"/>
+    <col min="12033" max="12033" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="46"/>
+    <col min="12036" max="12036" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="46"/>
+    <col min="12289" max="12289" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="46"/>
+    <col min="12292" max="12292" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="46"/>
+    <col min="12545" max="12545" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="46"/>
+    <col min="12548" max="12548" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="46"/>
+    <col min="12801" max="12801" width="4.5703125" style="46" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="46"/>
+    <col min="12804" max="12804" width="51.7109375" style="46" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="46"/>
+    <col min="13057" max="13057" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="46"/>
+    <col min="13060" max="13060" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="46"/>
+    <col min="13313" max="13313" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="46"/>
+    <col min="13316" max="13316" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="46"/>
+    <col min="13569" max="13569" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="46"/>
+    <col min="13572" max="13572" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="46"/>
+    <col min="13825" max="13825" width="4.5703125" style="46" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="46"/>
+    <col min="13828" max="13828" width="51.7109375" style="46" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="46"/>
+    <col min="14081" max="14081" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="46"/>
+    <col min="14084" max="14084" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="46"/>
+    <col min="14337" max="14337" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="46"/>
+    <col min="14340" max="14340" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="46"/>
+    <col min="14593" max="14593" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="46"/>
+    <col min="14596" max="14596" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="46"/>
+    <col min="14849" max="14849" width="4.5703125" style="46" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="46"/>
+    <col min="14852" max="14852" width="51.7109375" style="46" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="46"/>
+    <col min="15105" max="15105" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="46"/>
+    <col min="15108" max="15108" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="46"/>
+    <col min="15361" max="15361" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="46"/>
+    <col min="15364" max="15364" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="46"/>
+    <col min="15617" max="15617" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="46"/>
+    <col min="15620" max="15620" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="46"/>
+    <col min="15873" max="15873" width="4.5703125" style="46" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="46"/>
+    <col min="15876" max="15876" width="51.7109375" style="46" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="46"/>
+    <col min="16129" max="16129" width="4.5703125" style="46" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="46" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="46"/>
+    <col min="16132" max="16132" width="51.7109375" style="46" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-[...21 lines deleted...]
-      <c r="B5" s="48" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="44"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="44"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="44"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="48"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="44"/>
+      <c r="B5" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="48"/>
-[...3 lines deleted...]
-      <c r="B6" s="48" t="s">
+      <c r="C5" s="47"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
+      <c r="B6" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="48"/>
-[...3 lines deleted...]
-      <c r="B7" s="48" t="s">
+      <c r="C6" s="47"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="44"/>
+      <c r="B7" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="C7" s="48"/>
-[...3 lines deleted...]
-      <c r="B8" s="48" t="s">
+      <c r="C7" s="47"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="44"/>
+      <c r="B8" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="48"/>
-[...3 lines deleted...]
-      <c r="B9" s="48" t="s">
+      <c r="C8" s="47"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="44"/>
+      <c r="B9" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="48"/>
-[...9 lines deleted...]
-      <c r="B11" s="51" t="s">
+      <c r="C9" s="47"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="44"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="49"/>
+    </row>
+    <row r="11" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="44"/>
+      <c r="B11" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="48"/>
-[...15 lines deleted...]
-      <c r="B14" s="64" t="s">
+      <c r="C11" s="47"/>
+      <c r="D11" s="49"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A12" s="44"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="49"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="49"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B14" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="52"/>
-[...10 lines deleted...]
-      <c r="D19" s="75"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B15" s="48"/>
+      <c r="D15" s="48"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="80"/>
+      <c r="B19" s="80"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AL1621"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AL1619"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="15" style="80" customWidth="1"/>
+    <col min="2" max="2" width="15" style="74" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="4" customWidth="1"/>
     <col min="4" max="7" width="8.28515625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C1" s="2"/>
     </row>
-    <row r="2" spans="1:38" ht="31.5">
-      <c r="A2" s="70" t="s">
+    <row r="2" spans="1:38" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="81" t="s">
+      <c r="B2" s="75" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="15"/>
-[...39 lines deleted...]
-      <c r="E3" s="11"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+      <c r="N2" s="16"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="16"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="16"/>
+      <c r="Z2" s="16"/>
+      <c r="AA2" s="16"/>
+      <c r="AB2" s="16"/>
+      <c r="AC2" s="16"/>
+      <c r="AD2" s="16"/>
+      <c r="AE2" s="16"/>
+      <c r="AF2" s="16"/>
+      <c r="AG2" s="16"/>
+      <c r="AH2" s="16"/>
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AL2" s="16"/>
+    </row>
+    <row r="3" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="B3" s="7"/>
+      <c r="C3" s="2"/>
+      <c r="E3" s="3"/>
       <c r="F3" s="11"/>
-    </row>
-[...19 lines deleted...]
-      <c r="AL5" s="22" t="s">
+      <c r="I3" s="17"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="21"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="11"/>
+      <c r="U3" s="17"/>
+      <c r="Y3" s="22"/>
+      <c r="AL3" s="21" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
-      <c r="A6" s="78" t="s">
+    <row r="4" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A4" s="85" t="s">
         <v>79</v>
       </c>
-      <c r="B6" s="83"/>
-      <c r="C6" s="76">
+      <c r="B4" s="83"/>
+      <c r="C4" s="81">
         <v>2024</v>
       </c>
-      <c r="D6" s="77"/>
-[...10 lines deleted...]
-      <c r="O6" s="76">
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="81">
         <v>2025</v>
       </c>
-      <c r="P6" s="77"/>
-[...10 lines deleted...]
-      <c r="AA6" s="76">
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="81">
         <v>2026</v>
       </c>
-      <c r="AB6" s="77"/>
-[...14 lines deleted...]
-      <c r="C7" s="19" t="s">
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="82"/>
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="82"/>
+    </row>
+    <row r="5" spans="1:38" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="85"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="19" t="s">
+      <c r="D5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="20" t="s">
+      <c r="E5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="20" t="s">
+      <c r="F5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="20" t="s">
+      <c r="G5" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="H7" s="21" t="s">
+      <c r="H5" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="I7" s="21" t="s">
+      <c r="I5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="J7" s="21" t="s">
+      <c r="J5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="K7" s="21" t="s">
+      <c r="K5" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="M5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="19" t="s">
+      <c r="O5" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="P7" s="19" t="s">
+      <c r="P5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="24" t="s">
+      <c r="Q5" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="R5" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="24" t="s">
+      <c r="S5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="T7" s="21" t="s">
+      <c r="T5" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="U7" s="21" t="s">
+      <c r="U5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="V7" s="21" t="s">
+      <c r="V5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="W7" s="21" t="s">
+      <c r="W5" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="X7" s="6" t="s">
+      <c r="X5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="Y7" s="5" t="s">
+      <c r="Y5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="Z5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="19" t="s">
+      <c r="AA5" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AB7" s="19" t="s">
+      <c r="AB5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="24" t="s">
+      <c r="AC5" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AD7" s="24" t="s">
+      <c r="AD5" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AE7" s="24" t="s">
+      <c r="AE5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="AF7" s="21" t="s">
+      <c r="AF5" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AG7" s="21" t="s">
+      <c r="AG5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AH7" s="21" t="s">
+      <c r="AH5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AI7" s="21" t="s">
+      <c r="AI5" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AJ7" s="6" t="s">
+      <c r="AJ5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="AK7" s="5" t="s">
+      <c r="AK5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AL7" s="5" t="s">
+      <c r="AL5" s="5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:38">
-      <c r="B8" s="85" t="s">
+    <row r="6" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="B6" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="25"/>
-[...32 lines deleted...]
-      <c r="A9" s="72" t="s">
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="16"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="16"/>
+      <c r="P6" s="16"/>
+      <c r="Q6" s="16"/>
+      <c r="R6" s="16"/>
+      <c r="S6" s="16"/>
+      <c r="T6" s="16"/>
+      <c r="U6" s="16"/>
+      <c r="V6" s="16"/>
+      <c r="W6" s="16"/>
+      <c r="X6" s="16"/>
+      <c r="Y6" s="16"/>
+      <c r="Z6" s="16"/>
+      <c r="AA6" s="16"/>
+      <c r="AB6" s="16"/>
+      <c r="AC6" s="16"/>
+      <c r="AD6" s="16"/>
+      <c r="AE6" s="16"/>
+      <c r="AF6" s="16"/>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="16"/>
+      <c r="AI6" s="16"/>
+    </row>
+    <row r="7" spans="1:38" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="70" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="86" t="s">
+      <c r="B7" s="77" t="s">
         <v>17</v>
       </c>
+      <c r="C7" s="1">
+        <v>1135351</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1134988</v>
+      </c>
+      <c r="E7" s="1">
+        <v>1134998</v>
+      </c>
+      <c r="F7" s="1">
+        <v>1134932</v>
+      </c>
+      <c r="G7" s="9">
+        <v>1134960</v>
+      </c>
+      <c r="H7" s="9">
+        <v>1134935</v>
+      </c>
+      <c r="I7" s="10">
+        <v>1134776</v>
+      </c>
+      <c r="J7" s="10">
+        <v>1134588</v>
+      </c>
+      <c r="K7" s="9">
+        <v>1134471</v>
+      </c>
+      <c r="L7" s="9">
+        <v>1134257</v>
+      </c>
+      <c r="M7" s="9">
+        <v>1134132</v>
+      </c>
+      <c r="N7" s="9">
+        <v>1134002</v>
+      </c>
+      <c r="O7" s="9">
+        <v>1133984</v>
+      </c>
+      <c r="P7" s="9">
+        <v>1133707</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>1133524</v>
+      </c>
+      <c r="R7" s="10">
+        <v>1133436</v>
+      </c>
+      <c r="S7" s="10">
+        <v>1133284</v>
+      </c>
+      <c r="T7" s="10">
+        <v>1133068</v>
+      </c>
+      <c r="U7" s="10">
+        <v>1132697</v>
+      </c>
+      <c r="V7" s="10">
+        <v>1132436</v>
+      </c>
+      <c r="W7" s="10">
+        <v>1132162</v>
+      </c>
+      <c r="X7" s="10">
+        <v>1131818</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>1131589</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>1131438</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>1131287</v>
+      </c>
+      <c r="AB7" s="10">
+        <v>1131435</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>1131613</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>1131200</v>
+      </c>
+      <c r="AE7" s="33">
+        <v>1131090</v>
+      </c>
+      <c r="AF7" s="33">
+        <v>1130733</v>
+      </c>
+      <c r="AG7" s="33">
+        <v>1130377</v>
+      </c>
+      <c r="AH7" s="33">
+        <v>1130313</v>
+      </c>
+      <c r="AI7" s="33">
+        <v>1130123</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A8" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1">
+        <v>520670</v>
+      </c>
+      <c r="D8" s="1">
+        <v>521010</v>
+      </c>
+      <c r="E8" s="1">
+        <v>521391</v>
+      </c>
+      <c r="F8" s="1">
+        <v>521847</v>
+      </c>
+      <c r="G8" s="9">
+        <v>522307</v>
+      </c>
+      <c r="H8" s="9">
+        <v>522634</v>
+      </c>
+      <c r="I8" s="10">
+        <v>523075</v>
+      </c>
+      <c r="J8" s="10">
+        <v>523336</v>
+      </c>
+      <c r="K8" s="9">
+        <v>523970</v>
+      </c>
+      <c r="L8" s="9">
+        <v>524595</v>
+      </c>
+      <c r="M8" s="9">
+        <v>525265</v>
+      </c>
+      <c r="N8" s="9">
+        <v>525831</v>
+      </c>
+      <c r="O8" s="9">
+        <v>526316</v>
+      </c>
+      <c r="P8" s="9">
+        <v>526910</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>527480</v>
+      </c>
+      <c r="R8" s="10">
+        <v>527838</v>
+      </c>
+      <c r="S8" s="10">
+        <v>528399</v>
+      </c>
+      <c r="T8" s="10">
+        <v>528978</v>
+      </c>
+      <c r="U8" s="10">
+        <v>529729</v>
+      </c>
+      <c r="V8" s="10">
+        <v>530600</v>
+      </c>
+      <c r="W8" s="10">
+        <v>531521</v>
+      </c>
+      <c r="X8" s="10">
+        <v>531985</v>
+      </c>
+      <c r="Y8" s="10">
+        <v>532515</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>533034</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>533314</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>533928</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>534486</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>534871</v>
+      </c>
+      <c r="AE8" s="33">
+        <v>535349</v>
+      </c>
+      <c r="AF8" s="33">
+        <v>535532</v>
+      </c>
+      <c r="AG8" s="33">
+        <v>536217</v>
+      </c>
+      <c r="AH8" s="33">
+        <v>537059</v>
+      </c>
+      <c r="AI8" s="33">
+        <v>538057</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A9" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>19</v>
+      </c>
       <c r="C9" s="1">
-        <v>1135351</v>
+        <v>77488</v>
       </c>
       <c r="D9" s="1">
-        <v>1134988</v>
+        <v>77482</v>
       </c>
       <c r="E9" s="1">
-        <v>1134998</v>
+        <v>77460</v>
       </c>
       <c r="F9" s="1">
-        <v>1134932</v>
+        <v>77407</v>
       </c>
       <c r="G9" s="9">
-        <v>1134960</v>
+        <v>77379</v>
       </c>
       <c r="H9" s="9">
-        <v>1134935</v>
+        <v>77397</v>
       </c>
       <c r="I9" s="10">
-        <v>1134776</v>
+        <v>77343</v>
       </c>
       <c r="J9" s="10">
-        <v>1134588</v>
+        <v>77572</v>
       </c>
       <c r="K9" s="9">
-        <v>1134471</v>
+        <v>77464</v>
       </c>
       <c r="L9" s="9">
-        <v>1134257</v>
+        <v>77424</v>
       </c>
       <c r="M9" s="9">
-        <v>1134132</v>
+        <v>77373</v>
       </c>
       <c r="N9" s="9">
-        <v>1134002</v>
+        <v>77309</v>
       </c>
       <c r="O9" s="9">
-        <v>1133984</v>
+        <v>77248</v>
       </c>
       <c r="P9" s="9">
-        <v>1133707</v>
+        <v>77232</v>
       </c>
       <c r="Q9" s="10">
-        <v>1133524</v>
+        <v>77173</v>
       </c>
       <c r="R9" s="10">
-        <v>1133436</v>
+        <v>77212</v>
       </c>
       <c r="S9" s="10">
-        <v>1133284</v>
+        <v>77226</v>
       </c>
       <c r="T9" s="10">
-        <v>1133068</v>
+        <v>77225</v>
       </c>
       <c r="U9" s="10">
-        <v>1132697</v>
+        <v>77066</v>
       </c>
       <c r="V9" s="10">
-        <v>1132436</v>
+        <v>76973</v>
       </c>
       <c r="W9" s="10">
-        <v>1132162</v>
+        <v>76916</v>
       </c>
       <c r="X9" s="10">
-        <v>1131818</v>
+        <v>76824</v>
       </c>
       <c r="Y9" s="10">
-        <v>1131589</v>
+        <v>76729</v>
       </c>
       <c r="Z9" s="10">
-        <v>1131438</v>
+        <v>76716</v>
       </c>
       <c r="AA9" s="10">
-        <v>1131287</v>
+        <v>76665</v>
       </c>
       <c r="AB9" s="10">
-        <v>1131435</v>
+        <v>76594</v>
       </c>
       <c r="AC9" s="10">
-        <v>1131613</v>
+        <v>76603</v>
       </c>
       <c r="AD9" s="10">
-        <v>1131200</v>
-[...15 lines deleted...]
-      <c r="A10" s="73" t="s">
+        <v>76551</v>
+      </c>
+      <c r="AE9" s="33">
+        <v>76516</v>
+      </c>
+      <c r="AF9" s="33">
+        <v>76451</v>
+      </c>
+      <c r="AG9" s="33">
+        <v>76356</v>
+      </c>
+      <c r="AH9" s="33">
+        <v>76346</v>
+      </c>
+      <c r="AI9" s="33">
+        <v>76208</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A10" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="1">
+        <v>11151</v>
+      </c>
+      <c r="D10" s="1">
+        <v>11158</v>
+      </c>
+      <c r="E10" s="1">
+        <v>11148</v>
+      </c>
+      <c r="F10" s="1">
+        <v>11115</v>
+      </c>
+      <c r="G10" s="9">
+        <v>11084</v>
+      </c>
+      <c r="H10" s="9">
+        <v>11095</v>
+      </c>
+      <c r="I10" s="10">
+        <v>11072</v>
+      </c>
+      <c r="J10" s="10">
+        <v>11065</v>
+      </c>
+      <c r="K10" s="9">
+        <v>11055</v>
+      </c>
+      <c r="L10" s="9">
+        <v>11028</v>
+      </c>
+      <c r="M10" s="9">
+        <v>11006</v>
+      </c>
+      <c r="N10" s="9">
+        <v>10979</v>
+      </c>
+      <c r="O10" s="9">
+        <v>10941</v>
+      </c>
+      <c r="P10" s="9">
+        <v>10910</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>10901</v>
+      </c>
+      <c r="R10" s="10">
+        <v>10863</v>
+      </c>
+      <c r="S10" s="10">
+        <v>10836</v>
+      </c>
+      <c r="T10" s="10">
+        <v>10818</v>
+      </c>
+      <c r="U10" s="10">
+        <v>10793</v>
+      </c>
+      <c r="V10" s="10">
+        <v>10720</v>
+      </c>
+      <c r="W10" s="10">
+        <v>10692</v>
+      </c>
+      <c r="X10" s="10">
+        <v>10647</v>
+      </c>
+      <c r="Y10" s="10">
+        <v>10633</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>10627</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>10623</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>10584</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>10630</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>10613</v>
+      </c>
+      <c r="AE10" s="33">
+        <v>10642</v>
+      </c>
+      <c r="AF10" s="33">
+        <v>10659</v>
+      </c>
+      <c r="AG10" s="33">
+        <v>10619</v>
+      </c>
+      <c r="AH10" s="33">
+        <v>10591</v>
+      </c>
+      <c r="AI10" s="33">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A11" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="1">
+        <v>43733</v>
+      </c>
+      <c r="D11" s="1">
+        <v>43708</v>
+      </c>
+      <c r="E11" s="1">
+        <v>43712</v>
+      </c>
+      <c r="F11" s="1">
+        <v>43708</v>
+      </c>
+      <c r="G11" s="9">
+        <v>43691</v>
+      </c>
+      <c r="H11" s="9">
+        <v>43636</v>
+      </c>
+      <c r="I11" s="10">
+        <v>43600</v>
+      </c>
+      <c r="J11" s="10">
+        <v>43582</v>
+      </c>
+      <c r="K11" s="9">
+        <v>43543</v>
+      </c>
+      <c r="L11" s="9">
+        <v>43527</v>
+      </c>
+      <c r="M11" s="9">
+        <v>43535</v>
+      </c>
+      <c r="N11" s="9">
+        <v>43548</v>
+      </c>
+      <c r="O11" s="9">
+        <v>43560</v>
+      </c>
+      <c r="P11" s="9">
+        <v>43525</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>43513</v>
+      </c>
+      <c r="R11" s="10">
+        <v>43529</v>
+      </c>
+      <c r="S11" s="10">
+        <v>43507</v>
+      </c>
+      <c r="T11" s="10">
+        <v>43483</v>
+      </c>
+      <c r="U11" s="10">
+        <v>43444</v>
+      </c>
+      <c r="V11" s="10">
+        <v>43358</v>
+      </c>
+      <c r="W11" s="10">
+        <v>43311</v>
+      </c>
+      <c r="X11" s="10">
+        <v>43232</v>
+      </c>
+      <c r="Y11" s="10">
+        <v>43225</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>43192</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>43209</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>43188</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>43179</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>43129</v>
+      </c>
+      <c r="AE11" s="33">
+        <v>43133</v>
+      </c>
+      <c r="AF11" s="33">
+        <v>43089</v>
+      </c>
+      <c r="AG11" s="33">
+        <v>43036</v>
+      </c>
+      <c r="AH11" s="33">
+        <v>42990</v>
+      </c>
+      <c r="AI11" s="33">
+        <v>42952</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A12" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="1">
+        <v>177307</v>
+      </c>
+      <c r="D12" s="1">
+        <v>177185</v>
+      </c>
+      <c r="E12" s="1">
+        <v>177186</v>
+      </c>
+      <c r="F12" s="1">
+        <v>177122</v>
+      </c>
+      <c r="G12" s="9">
+        <v>177082</v>
+      </c>
+      <c r="H12" s="9">
+        <v>177073</v>
+      </c>
+      <c r="I12" s="10">
+        <v>177051</v>
+      </c>
+      <c r="J12" s="10">
+        <v>177007</v>
+      </c>
+      <c r="K12" s="9">
+        <v>176876</v>
+      </c>
+      <c r="L12" s="9">
+        <v>176782</v>
+      </c>
+      <c r="M12" s="9">
+        <v>176709</v>
+      </c>
+      <c r="N12" s="9">
+        <v>176697</v>
+      </c>
+      <c r="O12" s="9">
+        <v>176740</v>
+      </c>
+      <c r="P12" s="9">
+        <v>176668</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>176664</v>
+      </c>
+      <c r="R12" s="10">
+        <v>176596</v>
+      </c>
+      <c r="S12" s="10">
+        <v>176515</v>
+      </c>
+      <c r="T12" s="10">
+        <v>176360</v>
+      </c>
+      <c r="U12" s="10">
+        <v>176177</v>
+      </c>
+      <c r="V12" s="10">
+        <v>176051</v>
+      </c>
+      <c r="W12" s="10">
+        <v>175850</v>
+      </c>
+      <c r="X12" s="10">
+        <v>175798</v>
+      </c>
+      <c r="Y12" s="10">
+        <v>175752</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>175772</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>175750</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>175830</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>175760</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>175655</v>
+      </c>
+      <c r="AE12" s="33">
+        <v>175554</v>
+      </c>
+      <c r="AF12" s="33">
+        <v>175461</v>
+      </c>
+      <c r="AG12" s="33">
+        <v>175332</v>
+      </c>
+      <c r="AH12" s="33">
+        <v>175129</v>
+      </c>
+      <c r="AI12" s="33">
+        <v>175037</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A13" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="1">
+        <v>58210</v>
+      </c>
+      <c r="D13" s="1">
+        <v>58142</v>
+      </c>
+      <c r="E13" s="1">
+        <v>58092</v>
+      </c>
+      <c r="F13" s="1">
+        <v>58079</v>
+      </c>
+      <c r="G13" s="9">
+        <v>58050</v>
+      </c>
+      <c r="H13" s="9">
+        <v>57991</v>
+      </c>
+      <c r="I13" s="10">
+        <v>57905</v>
+      </c>
+      <c r="J13" s="10">
+        <v>57843</v>
+      </c>
+      <c r="K13" s="9">
+        <v>57826</v>
+      </c>
+      <c r="L13" s="9">
+        <v>57747</v>
+      </c>
+      <c r="M13" s="9">
+        <v>57696</v>
+      </c>
+      <c r="N13" s="9">
+        <v>57640</v>
+      </c>
+      <c r="O13" s="9">
+        <v>57625</v>
+      </c>
+      <c r="P13" s="9">
+        <v>57579</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>57513</v>
+      </c>
+      <c r="R13" s="10">
+        <v>57423</v>
+      </c>
+      <c r="S13" s="10">
+        <v>57350</v>
+      </c>
+      <c r="T13" s="10">
+        <v>57274</v>
+      </c>
+      <c r="U13" s="10">
+        <v>57182</v>
+      </c>
+      <c r="V13" s="10">
+        <v>57181</v>
+      </c>
+      <c r="W13" s="10">
+        <v>57096</v>
+      </c>
+      <c r="X13" s="10">
+        <v>57079</v>
+      </c>
+      <c r="Y13" s="10">
+        <v>57080</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>56956</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>56919</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>56911</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>56840</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>56747</v>
+      </c>
+      <c r="AE13" s="33">
+        <v>56722</v>
+      </c>
+      <c r="AF13" s="33">
+        <v>56693</v>
+      </c>
+      <c r="AG13" s="33">
+        <v>56630</v>
+      </c>
+      <c r="AH13" s="33">
+        <v>56562</v>
+      </c>
+      <c r="AI13" s="33">
+        <v>56489</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A14" s="71"/>
+      <c r="B14" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+      <c r="S14" s="10"/>
+      <c r="T14" s="10"/>
+      <c r="U14" s="10"/>
+      <c r="V14" s="10"/>
+      <c r="W14" s="10"/>
+      <c r="X14" s="10"/>
+      <c r="Y14" s="10"/>
+      <c r="Z14" s="10"/>
+      <c r="AA14" s="10"/>
+      <c r="AB14" s="10"/>
+      <c r="AC14" s="10"/>
+      <c r="AD14" s="10"/>
+      <c r="AE14" s="33"/>
+      <c r="AF14" s="33"/>
+      <c r="AG14" s="33"/>
+      <c r="AH14" s="33"/>
+      <c r="AI14" s="33"/>
+    </row>
+    <row r="15" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A15" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="1">
+        <v>58751</v>
+      </c>
+      <c r="D15" s="1">
+        <v>58729</v>
+      </c>
+      <c r="E15" s="1">
+        <v>58676</v>
+      </c>
+      <c r="F15" s="1">
+        <v>58611</v>
+      </c>
+      <c r="G15" s="9">
+        <v>58614</v>
+      </c>
+      <c r="H15" s="9">
+        <v>58478</v>
+      </c>
+      <c r="I15" s="10">
+        <v>58394</v>
+      </c>
+      <c r="J15" s="10">
+        <v>58323</v>
+      </c>
+      <c r="K15" s="9">
+        <v>58249</v>
+      </c>
+      <c r="L15" s="9">
+        <v>58171</v>
+      </c>
+      <c r="M15" s="9">
+        <v>58145</v>
+      </c>
+      <c r="N15" s="9">
+        <v>58020</v>
+      </c>
+      <c r="O15" s="9">
+        <v>57909</v>
+      </c>
+      <c r="P15" s="9">
+        <v>57794</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>57692</v>
+      </c>
+      <c r="R15" s="10">
+        <v>57669</v>
+      </c>
+      <c r="S15" s="10">
+        <v>57583</v>
+      </c>
+      <c r="T15" s="10">
+        <v>57537</v>
+      </c>
+      <c r="U15" s="10">
+        <v>57385</v>
+      </c>
+      <c r="V15" s="10">
+        <v>57232</v>
+      </c>
+      <c r="W15" s="10">
+        <v>57117</v>
+      </c>
+      <c r="X15" s="10">
+        <v>57073</v>
+      </c>
+      <c r="Y15" s="10">
+        <v>56997</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>56903</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>56857</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>56792</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>56734</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>56629</v>
+      </c>
+      <c r="AE15" s="33">
+        <v>56575</v>
+      </c>
+      <c r="AF15" s="33">
+        <v>56509</v>
+      </c>
+      <c r="AG15" s="33">
+        <v>56428</v>
+      </c>
+      <c r="AH15" s="33">
+        <v>56406</v>
+      </c>
+      <c r="AI15" s="33">
+        <v>56304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A16" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="1">
+        <v>15911</v>
+      </c>
+      <c r="D16" s="1">
+        <v>15888</v>
+      </c>
+      <c r="E16" s="1">
+        <v>15846</v>
+      </c>
+      <c r="F16" s="1">
+        <v>15811</v>
+      </c>
+      <c r="G16" s="9">
+        <v>15782</v>
+      </c>
+      <c r="H16" s="9">
+        <v>15761</v>
+      </c>
+      <c r="I16" s="10">
+        <v>15763</v>
+      </c>
+      <c r="J16" s="10">
+        <v>15432</v>
+      </c>
+      <c r="K16" s="9">
+        <v>15385</v>
+      </c>
+      <c r="L16" s="9">
+        <v>15334</v>
+      </c>
+      <c r="M16" s="9">
+        <v>15276</v>
+      </c>
+      <c r="N16" s="9">
+        <v>15258</v>
+      </c>
+      <c r="O16" s="9">
+        <v>15233</v>
+      </c>
+      <c r="P16" s="9">
+        <v>15229</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>15168</v>
+      </c>
+      <c r="R16" s="10">
+        <v>15175</v>
+      </c>
+      <c r="S16" s="10">
+        <v>15097</v>
+      </c>
+      <c r="T16" s="10">
+        <v>15065</v>
+      </c>
+      <c r="U16" s="10">
+        <v>15042</v>
+      </c>
+      <c r="V16" s="10">
+        <v>15043</v>
+      </c>
+      <c r="W16" s="10">
+        <v>15022</v>
+      </c>
+      <c r="X16" s="10">
+        <v>15003</v>
+      </c>
+      <c r="Y16" s="10">
+        <v>14995</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>14973</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>14940</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>14912</v>
+      </c>
+      <c r="AC16" s="10">
+        <v>14889</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>14888</v>
+      </c>
+      <c r="AE16" s="33">
+        <v>14872</v>
+      </c>
+      <c r="AF16" s="33">
+        <v>14872</v>
+      </c>
+      <c r="AG16" s="33">
+        <v>14824</v>
+      </c>
+      <c r="AH16" s="33">
+        <v>14830</v>
+      </c>
+      <c r="AI16" s="33">
+        <v>14760</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A17" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="1">
+        <v>52763</v>
+      </c>
+      <c r="D17" s="1">
+        <v>52636</v>
+      </c>
+      <c r="E17" s="1">
+        <v>52602</v>
+      </c>
+      <c r="F17" s="1">
+        <v>52531</v>
+      </c>
+      <c r="G17" s="9">
+        <v>52463</v>
+      </c>
+      <c r="H17" s="9">
+        <v>52541</v>
+      </c>
+      <c r="I17" s="10">
+        <v>52460</v>
+      </c>
+      <c r="J17" s="10">
+        <v>52616</v>
+      </c>
+      <c r="K17" s="9">
+        <v>52536</v>
+      </c>
+      <c r="L17" s="9">
+        <v>52468</v>
+      </c>
+      <c r="M17" s="9">
+        <v>52367</v>
+      </c>
+      <c r="N17" s="9">
+        <v>52314</v>
+      </c>
+      <c r="O17" s="9">
+        <v>52250</v>
+      </c>
+      <c r="P17" s="9">
+        <v>52109</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>51944</v>
+      </c>
+      <c r="R17" s="10">
+        <v>51865</v>
+      </c>
+      <c r="S17" s="10">
+        <v>51726</v>
+      </c>
+      <c r="T17" s="10">
+        <v>51576</v>
+      </c>
+      <c r="U17" s="10">
+        <v>51478</v>
+      </c>
+      <c r="V17" s="10">
+        <v>51369</v>
+      </c>
+      <c r="W17" s="10">
+        <v>51269</v>
+      </c>
+      <c r="X17" s="10">
+        <v>51180</v>
+      </c>
+      <c r="Y17" s="10">
+        <v>51053</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>51002</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>50998</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>50925</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>50910</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>50779</v>
+      </c>
+      <c r="AE17" s="33">
+        <v>50689</v>
+      </c>
+      <c r="AF17" s="33">
+        <v>50623</v>
+      </c>
+      <c r="AG17" s="33">
+        <v>50502</v>
+      </c>
+      <c r="AH17" s="33">
+        <v>50356</v>
+      </c>
+      <c r="AI17" s="33">
+        <v>50259</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="28">
+        <v>30337</v>
+      </c>
+      <c r="D18" s="28">
+        <v>30244</v>
+      </c>
+      <c r="E18" s="28">
+        <v>30231</v>
+      </c>
+      <c r="F18" s="28">
+        <v>30188</v>
+      </c>
+      <c r="G18" s="10">
+        <v>30140</v>
+      </c>
+      <c r="H18" s="10">
+        <v>30102</v>
+      </c>
+      <c r="I18" s="10">
+        <v>30082</v>
+      </c>
+      <c r="J18" s="10">
+        <v>30002</v>
+      </c>
+      <c r="K18" s="10">
+        <v>29931</v>
+      </c>
+      <c r="L18" s="10">
+        <v>29762</v>
+      </c>
+      <c r="M18" s="10">
+        <v>29652</v>
+      </c>
+      <c r="N18" s="10">
+        <v>29587</v>
+      </c>
+      <c r="O18" s="10">
+        <v>29498</v>
+      </c>
+      <c r="P18" s="10">
+        <v>29373</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>29318</v>
+      </c>
+      <c r="R18" s="10">
+        <v>29264</v>
+      </c>
+      <c r="S18" s="10">
+        <v>29239</v>
+      </c>
+      <c r="T18" s="10">
+        <v>29153</v>
+      </c>
+      <c r="U18" s="10">
+        <v>29065</v>
+      </c>
+      <c r="V18" s="10">
+        <v>28922</v>
+      </c>
+      <c r="W18" s="10">
+        <v>28698</v>
+      </c>
+      <c r="X18" s="10">
+        <v>28607</v>
+      </c>
+      <c r="Y18" s="10">
+        <v>28498</v>
+      </c>
+      <c r="Z18" s="10">
+        <v>28384</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>28354</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>28318</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>28280</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>28225</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>28119</v>
+      </c>
+      <c r="AF18" s="33">
+        <v>28053</v>
+      </c>
+      <c r="AG18" s="33">
+        <v>27947</v>
+      </c>
+      <c r="AH18" s="33">
+        <v>27804</v>
+      </c>
+      <c r="AI18" s="33">
+        <v>27618</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="28">
+        <v>21942</v>
+      </c>
+      <c r="D19" s="28">
+        <v>21872</v>
+      </c>
+      <c r="E19" s="28">
+        <v>21838</v>
+      </c>
+      <c r="F19" s="28">
+        <v>21805</v>
+      </c>
+      <c r="G19" s="10">
+        <v>21758</v>
+      </c>
+      <c r="H19" s="10">
+        <v>21721</v>
+      </c>
+      <c r="I19" s="10">
+        <v>21657</v>
+      </c>
+      <c r="J19" s="10">
+        <v>21605</v>
+      </c>
+      <c r="K19" s="10">
+        <v>21561</v>
+      </c>
+      <c r="L19" s="10">
+        <v>21527</v>
+      </c>
+      <c r="M19" s="10">
+        <v>21457</v>
+      </c>
+      <c r="N19" s="10">
+        <v>21350</v>
+      </c>
+      <c r="O19" s="10">
+        <v>21296</v>
+      </c>
+      <c r="P19" s="10">
+        <v>21230</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>21194</v>
+      </c>
+      <c r="R19" s="10">
+        <v>21135</v>
+      </c>
+      <c r="S19" s="10">
+        <v>21134</v>
+      </c>
+      <c r="T19" s="10">
+        <v>21082</v>
+      </c>
+      <c r="U19" s="10">
+        <v>21010</v>
+      </c>
+      <c r="V19" s="10">
+        <v>20920</v>
+      </c>
+      <c r="W19" s="10">
+        <v>20856</v>
+      </c>
+      <c r="X19" s="10">
+        <v>20748</v>
+      </c>
+      <c r="Y19" s="10">
+        <v>20674</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>20609</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>20593</v>
+      </c>
+      <c r="AB19" s="10">
+        <v>20497</v>
+      </c>
+      <c r="AC19" s="10">
+        <v>20465</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>20408</v>
+      </c>
+      <c r="AE19" s="33">
+        <v>20333</v>
+      </c>
+      <c r="AF19" s="33">
+        <v>20286</v>
+      </c>
+      <c r="AG19" s="33">
+        <v>20208</v>
+      </c>
+      <c r="AH19" s="33">
+        <v>20088</v>
+      </c>
+      <c r="AI19" s="33">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="28">
+        <v>29806</v>
+      </c>
+      <c r="D20" s="28">
+        <v>29720</v>
+      </c>
+      <c r="E20" s="28">
+        <v>29675</v>
+      </c>
+      <c r="F20" s="28">
+        <v>29640</v>
+      </c>
+      <c r="G20" s="10">
+        <v>29588</v>
+      </c>
+      <c r="H20" s="10">
+        <v>29585</v>
+      </c>
+      <c r="I20" s="10">
+        <v>29518</v>
+      </c>
+      <c r="J20" s="10">
+        <v>29460</v>
+      </c>
+      <c r="K20" s="10">
+        <v>29411</v>
+      </c>
+      <c r="L20" s="10">
+        <v>29363</v>
+      </c>
+      <c r="M20" s="10">
+        <v>29253</v>
+      </c>
+      <c r="N20" s="10">
+        <v>29196</v>
+      </c>
+      <c r="O20" s="10">
+        <v>29173</v>
+      </c>
+      <c r="P20" s="10">
+        <v>29098</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>29031</v>
+      </c>
+      <c r="R20" s="10">
+        <v>29019</v>
+      </c>
+      <c r="S20" s="10">
+        <v>28941</v>
+      </c>
+      <c r="T20" s="10">
+        <v>28880</v>
+      </c>
+      <c r="U20" s="10">
+        <v>28801</v>
+      </c>
+      <c r="V20" s="10">
+        <v>28730</v>
+      </c>
+      <c r="W20" s="10">
+        <v>28658</v>
+      </c>
+      <c r="X20" s="10">
+        <v>28589</v>
+      </c>
+      <c r="Y20" s="10">
+        <v>28505</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>28438</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>28343</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>28299</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>28271</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>28161</v>
+      </c>
+      <c r="AE20" s="33">
+        <v>28123</v>
+      </c>
+      <c r="AF20" s="33">
+        <v>28073</v>
+      </c>
+      <c r="AG20" s="33">
+        <v>27994</v>
+      </c>
+      <c r="AH20" s="33">
+        <v>27976</v>
+      </c>
+      <c r="AI20" s="33">
+        <v>27888</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="28">
+        <v>37282</v>
+      </c>
+      <c r="D21" s="28">
+        <v>37214</v>
+      </c>
+      <c r="E21" s="28">
+        <v>37141</v>
+      </c>
+      <c r="F21" s="28">
+        <v>37068</v>
+      </c>
+      <c r="G21" s="10">
+        <v>37022</v>
+      </c>
+      <c r="H21" s="10">
+        <v>36921</v>
+      </c>
+      <c r="I21" s="10">
+        <v>36856</v>
+      </c>
+      <c r="J21" s="10">
+        <v>36745</v>
+      </c>
+      <c r="K21" s="10">
+        <v>36664</v>
+      </c>
+      <c r="L21" s="10">
+        <v>36529</v>
+      </c>
+      <c r="M21" s="10">
+        <v>36398</v>
+      </c>
+      <c r="N21" s="10">
+        <v>36273</v>
+      </c>
+      <c r="O21" s="10">
+        <v>36195</v>
+      </c>
+      <c r="P21" s="10">
+        <v>36050</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>35933</v>
+      </c>
+      <c r="R21" s="10">
+        <v>35848</v>
+      </c>
+      <c r="S21" s="10">
+        <v>35731</v>
+      </c>
+      <c r="T21" s="10">
+        <v>35637</v>
+      </c>
+      <c r="U21" s="10">
+        <v>35525</v>
+      </c>
+      <c r="V21" s="10">
+        <v>35337</v>
+      </c>
+      <c r="W21" s="10">
+        <v>35156</v>
+      </c>
+      <c r="X21" s="10">
+        <v>35053</v>
+      </c>
+      <c r="Y21" s="10">
+        <v>34933</v>
+      </c>
+      <c r="Z21" s="10">
+        <v>34832</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>34722</v>
+      </c>
+      <c r="AB21" s="10">
+        <v>34657</v>
+      </c>
+      <c r="AC21" s="10">
+        <v>34566</v>
+      </c>
+      <c r="AD21" s="10">
+        <v>34544</v>
+      </c>
+      <c r="AE21" s="33">
+        <v>34463</v>
+      </c>
+      <c r="AF21" s="33">
+        <v>34432</v>
+      </c>
+      <c r="AG21" s="33">
+        <v>34284</v>
+      </c>
+      <c r="AH21" s="33">
+        <v>34176</v>
+      </c>
+      <c r="AI21" s="33">
+        <v>34013</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A22" s="71"/>
+      <c r="B22" s="78" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="16"/>
+      <c r="S22" s="16"/>
+      <c r="T22" s="16"/>
+      <c r="U22" s="16"/>
+      <c r="V22" s="16"/>
+      <c r="W22" s="16"/>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="16"/>
+      <c r="AC22" s="16"/>
+      <c r="AD22" s="16"/>
+      <c r="AE22" s="16"/>
+      <c r="AF22" s="16"/>
+      <c r="AG22" s="16"/>
+      <c r="AH22" s="16"/>
+      <c r="AI22" s="16"/>
+    </row>
+    <row r="23" spans="1:35" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="10">
+        <v>543847</v>
+      </c>
+      <c r="D23" s="10">
+        <v>543686</v>
+      </c>
+      <c r="E23" s="10">
+        <v>543740</v>
+      </c>
+      <c r="F23" s="10">
+        <v>543728</v>
+      </c>
+      <c r="G23" s="10">
+        <v>543770</v>
+      </c>
+      <c r="H23" s="10">
+        <v>543813</v>
+      </c>
+      <c r="I23" s="10">
+        <v>543764</v>
+      </c>
+      <c r="J23" s="10">
+        <v>543732</v>
+      </c>
+      <c r="K23" s="10">
+        <v>543663</v>
+      </c>
+      <c r="L23" s="10">
+        <v>543597</v>
+      </c>
+      <c r="M23" s="10">
+        <v>543535</v>
+      </c>
+      <c r="N23" s="10">
+        <v>543475</v>
+      </c>
+      <c r="O23" s="10">
+        <v>543532</v>
+      </c>
+      <c r="P23" s="10">
+        <v>543428</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>543398</v>
+      </c>
+      <c r="R23" s="10">
+        <v>543428</v>
+      </c>
+      <c r="S23" s="10">
+        <v>543415</v>
+      </c>
+      <c r="T23" s="10">
+        <v>543315</v>
+      </c>
+      <c r="U23" s="10">
+        <v>543167</v>
+      </c>
+      <c r="V23" s="10">
+        <v>543155</v>
+      </c>
+      <c r="W23" s="10">
+        <v>543088</v>
+      </c>
+      <c r="X23" s="10">
+        <v>542977</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>542880</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>542872</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>542819</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>543051</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>543080</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>542862</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>542762</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>542596</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>542479</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>542480</v>
+      </c>
+      <c r="AI23" s="33">
+        <v>542478</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A24" s="71" t="s">
         <v>81</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B24" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="1">
-[...20 lines deleted...]
-      <c r="J10" s="10">
+      <c r="C24" s="10">
+        <v>242334</v>
+      </c>
+      <c r="D24" s="10">
+        <v>242565</v>
+      </c>
+      <c r="E24" s="10">
+        <v>242759</v>
+      </c>
+      <c r="F24" s="10">
+        <v>242987</v>
+      </c>
+      <c r="G24" s="10">
+        <v>243262</v>
+      </c>
+      <c r="H24" s="10">
+        <v>243424</v>
+      </c>
+      <c r="I24" s="10">
+        <v>243607</v>
+      </c>
+      <c r="J24" s="10">
+        <v>243693</v>
+      </c>
+      <c r="K24" s="10">
+        <v>243990</v>
+      </c>
+      <c r="L24" s="10">
+        <v>244308</v>
+      </c>
+      <c r="M24" s="10">
+        <v>244611</v>
+      </c>
+      <c r="N24" s="10">
+        <v>244896</v>
+      </c>
+      <c r="O24" s="10">
+        <v>245170</v>
+      </c>
+      <c r="P24" s="10">
+        <v>245429</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>245713</v>
+      </c>
+      <c r="R24" s="10">
+        <v>245941</v>
+      </c>
+      <c r="S24" s="10">
+        <v>246253</v>
+      </c>
+      <c r="T24" s="10">
+        <v>246542</v>
+      </c>
+      <c r="U24" s="10">
+        <v>246884</v>
+      </c>
+      <c r="V24" s="10">
+        <v>247391</v>
+      </c>
+      <c r="W24" s="10">
+        <v>247777</v>
+      </c>
+      <c r="X24" s="10">
+        <v>247968</v>
+      </c>
+      <c r="Y24" s="10">
+        <v>248235</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>248535</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>248732</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>249131</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>249318</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>249524</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>249701</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>249804</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>250079</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>250448</v>
+      </c>
+      <c r="AI24" s="33">
+        <v>250890</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A25" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="10">
+        <v>37326</v>
+      </c>
+      <c r="D25" s="10">
+        <v>37306</v>
+      </c>
+      <c r="E25" s="10">
+        <v>37316</v>
+      </c>
+      <c r="F25" s="10">
+        <v>37304</v>
+      </c>
+      <c r="G25" s="10">
+        <v>37313</v>
+      </c>
+      <c r="H25" s="10">
+        <v>37326</v>
+      </c>
+      <c r="I25" s="10">
+        <v>37315</v>
+      </c>
+      <c r="J25" s="10">
+        <v>37446</v>
+      </c>
+      <c r="K25" s="10">
+        <v>37389</v>
+      </c>
+      <c r="L25" s="10">
+        <v>37361</v>
+      </c>
+      <c r="M25" s="10">
+        <v>35381</v>
+      </c>
+      <c r="N25" s="10">
+        <v>37299</v>
+      </c>
+      <c r="O25" s="10">
+        <v>37271</v>
+      </c>
+      <c r="P25" s="10">
+        <v>37257</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>37228</v>
+      </c>
+      <c r="R25" s="10">
+        <v>37242</v>
+      </c>
+      <c r="S25" s="10">
+        <v>37264</v>
+      </c>
+      <c r="T25" s="10">
+        <v>37265</v>
+      </c>
+      <c r="U25" s="10">
+        <v>37194</v>
+      </c>
+      <c r="V25" s="10">
+        <v>37140</v>
+      </c>
+      <c r="W25" s="10">
+        <v>37136</v>
+      </c>
+      <c r="X25" s="10">
+        <v>37123</v>
+      </c>
+      <c r="Y25" s="10">
+        <v>37080</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>37080</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>37043</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>37001</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>37013</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>36972</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>36945</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>36913</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>36883</v>
+      </c>
+      <c r="AH25" s="10">
+        <v>36917</v>
+      </c>
+      <c r="AI25" s="33">
+        <v>36856</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A26" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="10">
+        <v>5479</v>
+      </c>
+      <c r="D26" s="10">
+        <v>5480</v>
+      </c>
+      <c r="E26" s="10">
+        <v>5474</v>
+      </c>
+      <c r="F26" s="10">
+        <v>5454</v>
+      </c>
+      <c r="G26" s="10">
+        <v>5433</v>
+      </c>
+      <c r="H26" s="10">
+        <v>5441</v>
+      </c>
+      <c r="I26" s="10">
+        <v>5426</v>
+      </c>
+      <c r="J26" s="10">
+        <v>5420</v>
+      </c>
+      <c r="K26" s="10">
+        <v>5420</v>
+      </c>
+      <c r="L26" s="10">
+        <v>5408</v>
+      </c>
+      <c r="M26" s="10">
+        <v>5391</v>
+      </c>
+      <c r="N26" s="10">
+        <v>5385</v>
+      </c>
+      <c r="O26" s="10">
+        <v>5367</v>
+      </c>
+      <c r="P26" s="10">
+        <v>5346</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>5347</v>
+      </c>
+      <c r="R26" s="10">
+        <v>5327</v>
+      </c>
+      <c r="S26" s="10">
+        <v>5322</v>
+      </c>
+      <c r="T26" s="10">
+        <v>5323</v>
+      </c>
+      <c r="U26" s="10">
+        <v>5304</v>
+      </c>
+      <c r="V26" s="10">
+        <v>5276</v>
+      </c>
+      <c r="W26" s="10">
+        <v>5271</v>
+      </c>
+      <c r="X26" s="10">
+        <v>5239</v>
+      </c>
+      <c r="Y26" s="10">
+        <v>5222</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>5214</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>5212</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>5189</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>5218</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>5211</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>5213</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>5226</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>5216</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>5203</v>
+      </c>
+      <c r="AI26" s="33">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A27" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="10">
+        <v>20662</v>
+      </c>
+      <c r="D27" s="10">
+        <v>20649</v>
+      </c>
+      <c r="E27" s="10">
+        <v>20661</v>
+      </c>
+      <c r="F27" s="10">
+        <v>20654</v>
+      </c>
+      <c r="G27" s="10">
+        <v>20645</v>
+      </c>
+      <c r="H27" s="10">
+        <v>20626</v>
+      </c>
+      <c r="I27" s="10">
+        <v>20616</v>
+      </c>
+      <c r="J27" s="10">
+        <v>20615</v>
+      </c>
+      <c r="K27" s="10">
+        <v>20602</v>
+      </c>
+      <c r="L27" s="10">
+        <v>20597</v>
+      </c>
+      <c r="M27" s="10">
+        <v>16296</v>
+      </c>
+      <c r="N27" s="10">
+        <v>20610</v>
+      </c>
+      <c r="O27" s="10">
+        <v>20610</v>
+      </c>
+      <c r="P27" s="10">
+        <v>20599</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>20609</v>
+      </c>
+      <c r="R27" s="10">
+        <v>20622</v>
+      </c>
+      <c r="S27" s="10">
+        <v>20624</v>
+      </c>
+      <c r="T27" s="10">
+        <v>20611</v>
+      </c>
+      <c r="U27" s="10">
+        <v>20592</v>
+      </c>
+      <c r="V27" s="10">
+        <v>20544</v>
+      </c>
+      <c r="W27" s="10">
+        <v>20520</v>
+      </c>
+      <c r="X27" s="10">
+        <v>20491</v>
+      </c>
+      <c r="Y27" s="10">
+        <v>20501</v>
+      </c>
+      <c r="Z27" s="10">
+        <v>20494</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>20498</v>
+      </c>
+      <c r="AB27" s="10">
+        <v>20481</v>
+      </c>
+      <c r="AC27" s="10">
+        <v>20480</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>20450</v>
+      </c>
+      <c r="AE27" s="10">
+        <v>20464</v>
+      </c>
+      <c r="AF27" s="10">
+        <v>20444</v>
+      </c>
+      <c r="AG27" s="10">
+        <v>20423</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>20409</v>
+      </c>
+      <c r="AI27" s="33">
+        <v>20407</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A28" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="10">
+        <v>84407</v>
+      </c>
+      <c r="D28" s="10">
+        <v>84326</v>
+      </c>
+      <c r="E28" s="10">
+        <v>84319</v>
+      </c>
+      <c r="F28" s="10">
+        <v>84282</v>
+      </c>
+      <c r="G28" s="10">
+        <v>84240</v>
+      </c>
+      <c r="H28" s="10">
+        <v>84257</v>
+      </c>
+      <c r="I28" s="10">
+        <v>84246</v>
+      </c>
+      <c r="J28" s="10">
+        <v>84228</v>
+      </c>
+      <c r="K28" s="10">
+        <v>84188</v>
+      </c>
+      <c r="L28" s="10">
+        <v>84158</v>
+      </c>
+      <c r="M28" s="10">
+        <v>81422</v>
+      </c>
+      <c r="N28" s="10">
+        <v>84104</v>
+      </c>
+      <c r="O28" s="10">
+        <v>84143</v>
+      </c>
+      <c r="P28" s="10">
+        <v>84110</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>84117</v>
+      </c>
+      <c r="R28" s="10">
+        <v>84076</v>
+      </c>
+      <c r="S28" s="10">
+        <v>84052</v>
+      </c>
+      <c r="T28" s="10">
+        <v>83976</v>
+      </c>
+      <c r="U28" s="10">
+        <v>83903</v>
+      </c>
+      <c r="V28" s="10">
+        <v>83840</v>
+      </c>
+      <c r="W28" s="10">
+        <v>83780</v>
+      </c>
+      <c r="X28" s="10">
+        <v>83764</v>
+      </c>
+      <c r="Y28" s="10">
+        <v>83758</v>
+      </c>
+      <c r="Z28" s="10">
+        <v>83803</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>83771</v>
+      </c>
+      <c r="AB28" s="10">
+        <v>83815</v>
+      </c>
+      <c r="AC28" s="10">
+        <v>83787</v>
+      </c>
+      <c r="AD28" s="10">
+        <v>83721</v>
+      </c>
+      <c r="AE28" s="10">
+        <v>83683</v>
+      </c>
+      <c r="AF28" s="10">
+        <v>83629</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>83579</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>83472</v>
+      </c>
+      <c r="AI28" s="33">
+        <v>83442</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A29" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="10">
+        <v>28563</v>
+      </c>
+      <c r="D29" s="10">
+        <v>28528</v>
+      </c>
+      <c r="E29" s="10">
+        <v>28511</v>
+      </c>
+      <c r="F29" s="10">
+        <v>28497</v>
+      </c>
+      <c r="G29" s="10">
+        <v>28469</v>
+      </c>
+      <c r="H29" s="10">
+        <v>28438</v>
+      </c>
+      <c r="I29" s="10">
+        <v>28392</v>
+      </c>
+      <c r="J29" s="10">
+        <v>28366</v>
+      </c>
+      <c r="K29" s="10">
+        <v>28356</v>
+      </c>
+      <c r="L29" s="10">
+        <v>28300</v>
+      </c>
+      <c r="M29" s="10">
+        <v>18322</v>
+      </c>
+      <c r="N29" s="10">
+        <v>28227</v>
+      </c>
+      <c r="O29" s="10">
+        <v>28233</v>
+      </c>
+      <c r="P29" s="10">
+        <v>28217</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>28197</v>
+      </c>
+      <c r="R29" s="10">
+        <v>28152</v>
+      </c>
+      <c r="S29" s="10">
+        <v>28122</v>
+      </c>
+      <c r="T29" s="10">
+        <v>28075</v>
+      </c>
+      <c r="U29" s="10">
+        <v>28025</v>
+      </c>
+      <c r="V29" s="10">
+        <v>28018</v>
+      </c>
+      <c r="W29" s="10">
+        <v>27965</v>
+      </c>
+      <c r="X29" s="10">
+        <v>27952</v>
+      </c>
+      <c r="Y29" s="10">
+        <v>27964</v>
+      </c>
+      <c r="Z29" s="10">
+        <v>27902</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>27888</v>
+      </c>
+      <c r="AB29" s="10">
+        <v>27901</v>
+      </c>
+      <c r="AC29" s="10">
+        <v>27874</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>27827</v>
+      </c>
+      <c r="AE29" s="10">
+        <v>27808</v>
+      </c>
+      <c r="AF29" s="10">
+        <v>27783</v>
+      </c>
+      <c r="AG29" s="10">
+        <v>27752</v>
+      </c>
+      <c r="AH29" s="10">
+        <v>27724</v>
+      </c>
+      <c r="AI29" s="33">
+        <v>27695</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A30" s="71"/>
+      <c r="B30" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="10"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+      <c r="Q30" s="10"/>
+      <c r="R30" s="10"/>
+      <c r="S30" s="10"/>
+      <c r="T30" s="10"/>
+      <c r="U30" s="10"/>
+      <c r="V30" s="10"/>
+      <c r="W30" s="10"/>
+      <c r="X30" s="10"/>
+      <c r="Y30" s="10"/>
+      <c r="Z30" s="10"/>
+      <c r="AA30" s="10"/>
+      <c r="AB30" s="10"/>
+      <c r="AC30" s="10"/>
+      <c r="AD30" s="10"/>
+      <c r="AE30" s="10"/>
+      <c r="AF30" s="10"/>
+      <c r="AG30" s="10"/>
+      <c r="AH30" s="10"/>
+    </row>
+    <row r="31" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A31" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="10">
+        <v>28987</v>
+      </c>
+      <c r="D31" s="10">
+        <v>28979</v>
+      </c>
+      <c r="E31" s="10">
+        <v>28961</v>
+      </c>
+      <c r="F31" s="10">
+        <v>28936</v>
+      </c>
+      <c r="G31" s="10">
+        <v>28942</v>
+      </c>
+      <c r="H31" s="10">
+        <v>28861</v>
+      </c>
+      <c r="I31" s="10">
+        <v>28824</v>
+      </c>
+      <c r="J31" s="10">
+        <v>28801</v>
+      </c>
+      <c r="K31" s="10">
+        <v>28765</v>
+      </c>
+      <c r="L31" s="10">
+        <v>28708</v>
+      </c>
+      <c r="M31" s="10">
+        <v>28693</v>
+      </c>
+      <c r="N31" s="10">
+        <v>28631</v>
+      </c>
+      <c r="O31" s="10">
+        <v>28580</v>
+      </c>
+      <c r="P31" s="10">
+        <v>28540</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>28472</v>
+      </c>
+      <c r="R31" s="10">
+        <v>28472</v>
+      </c>
+      <c r="S31" s="10">
+        <v>28423</v>
+      </c>
+      <c r="T31" s="10">
+        <v>28391</v>
+      </c>
+      <c r="U31" s="10">
+        <v>28327</v>
+      </c>
+      <c r="V31" s="10">
+        <v>28233</v>
+      </c>
+      <c r="W31" s="10">
+        <v>28179</v>
+      </c>
+      <c r="X31" s="10">
+        <v>28177</v>
+      </c>
+      <c r="Y31" s="10">
+        <v>28120</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>28068</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>28048</v>
+      </c>
+      <c r="AB31" s="10">
+        <v>28038</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>28015</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>27975</v>
+      </c>
+      <c r="AE31" s="10">
+        <v>27954</v>
+      </c>
+      <c r="AF31" s="10">
+        <v>27933</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>27916</v>
+      </c>
+      <c r="AH31" s="10">
+        <v>27928</v>
+      </c>
+      <c r="AI31" s="33">
+        <v>27877</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A32" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="10">
+        <v>8153</v>
+      </c>
+      <c r="D32" s="10">
+        <v>8141</v>
+      </c>
+      <c r="E32" s="10">
+        <v>8131</v>
+      </c>
+      <c r="F32" s="10">
+        <v>8123</v>
+      </c>
+      <c r="G32" s="10">
+        <v>8107</v>
+      </c>
+      <c r="H32" s="10">
+        <v>8091</v>
+      </c>
+      <c r="I32" s="10">
+        <v>8102</v>
+      </c>
+      <c r="J32" s="10">
+        <v>7937</v>
+      </c>
+      <c r="K32" s="10">
+        <v>7907</v>
+      </c>
+      <c r="L32" s="10">
+        <v>7882</v>
+      </c>
+      <c r="M32" s="10">
+        <v>7856</v>
+      </c>
+      <c r="N32" s="10">
+        <v>7843</v>
+      </c>
+      <c r="O32" s="10">
+        <v>7835</v>
+      </c>
+      <c r="P32" s="10">
+        <v>7843</v>
+      </c>
+      <c r="Q32" s="10">
+        <v>7820</v>
+      </c>
+      <c r="R32" s="10">
+        <v>7830</v>
+      </c>
+      <c r="S32" s="10">
+        <v>7790</v>
+      </c>
+      <c r="T32" s="10">
+        <v>7775</v>
+      </c>
+      <c r="U32" s="10">
+        <v>7767</v>
+      </c>
+      <c r="V32" s="10">
+        <v>7783</v>
+      </c>
+      <c r="W32" s="10">
+        <v>7770</v>
+      </c>
+      <c r="X32" s="10">
+        <v>7762</v>
+      </c>
+      <c r="Y32" s="10">
+        <v>7745</v>
+      </c>
+      <c r="Z32" s="10">
+        <v>7727</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>7720</v>
+      </c>
+      <c r="AB32" s="10">
+        <v>7709</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>7690</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>7692</v>
+      </c>
+      <c r="AE32" s="10">
+        <v>7694</v>
+      </c>
+      <c r="AF32" s="10">
+        <v>7700</v>
+      </c>
+      <c r="AG32" s="10">
+        <v>7682</v>
+      </c>
+      <c r="AH32" s="10">
+        <v>7691</v>
+      </c>
+      <c r="AI32" s="33">
+        <v>7661</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A33" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="10">
+        <v>26794</v>
+      </c>
+      <c r="D33" s="10">
+        <v>26732</v>
+      </c>
+      <c r="E33" s="10">
+        <v>26721</v>
+      </c>
+      <c r="F33" s="10">
+        <v>26683</v>
+      </c>
+      <c r="G33" s="10">
+        <v>26647</v>
+      </c>
+      <c r="H33" s="10">
+        <v>26693</v>
+      </c>
+      <c r="I33" s="10">
+        <v>26645</v>
+      </c>
+      <c r="J33" s="10">
+        <v>26750</v>
+      </c>
+      <c r="K33" s="10">
+        <v>26712</v>
+      </c>
+      <c r="L33" s="10">
+        <v>26703</v>
+      </c>
+      <c r="M33" s="10">
+        <v>26666</v>
+      </c>
+      <c r="N33" s="10">
+        <v>26643</v>
+      </c>
+      <c r="O33" s="10">
+        <v>26619</v>
+      </c>
+      <c r="P33" s="10">
+        <v>26561</v>
+      </c>
+      <c r="Q33" s="10">
+        <v>26480</v>
+      </c>
+      <c r="R33" s="10">
+        <v>26457</v>
+      </c>
+      <c r="S33" s="10">
+        <v>26378</v>
+      </c>
+      <c r="T33" s="10">
+        <v>26306</v>
+      </c>
+      <c r="U33" s="10">
+        <v>26264</v>
+      </c>
+      <c r="V33" s="10">
+        <v>26216</v>
+      </c>
+      <c r="W33" s="10">
+        <v>26171</v>
+      </c>
+      <c r="X33" s="10">
+        <v>26127</v>
+      </c>
+      <c r="Y33" s="10">
+        <v>26071</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>26062</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>26065</v>
+      </c>
+      <c r="AB33" s="10">
+        <v>26028</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>26040</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>25958</v>
+      </c>
+      <c r="AE33" s="10">
+        <v>25916</v>
+      </c>
+      <c r="AF33" s="10">
+        <v>25891</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>25839</v>
+      </c>
+      <c r="AH33" s="10">
+        <v>25779</v>
+      </c>
+      <c r="AI33" s="33">
+        <v>25742</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A34" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="10">
+        <v>15707</v>
+      </c>
+      <c r="D34" s="10">
+        <v>15659</v>
+      </c>
+      <c r="E34" s="10">
+        <v>15662</v>
+      </c>
+      <c r="F34" s="10">
+        <v>15643</v>
+      </c>
+      <c r="G34" s="10">
+        <v>15622</v>
+      </c>
+      <c r="H34" s="10">
+        <v>15614</v>
+      </c>
+      <c r="I34" s="10">
+        <v>15609</v>
+      </c>
+      <c r="J34" s="10">
+        <v>15579</v>
+      </c>
+      <c r="K34" s="10">
+        <v>15542</v>
+      </c>
+      <c r="L34" s="10">
+        <v>15472</v>
+      </c>
+      <c r="M34" s="10">
+        <v>15428</v>
+      </c>
+      <c r="N34" s="10">
+        <v>15397</v>
+      </c>
+      <c r="O34" s="10">
+        <v>15340</v>
+      </c>
+      <c r="P34" s="10">
+        <v>15278</v>
+      </c>
+      <c r="Q34" s="10">
+        <v>15263</v>
+      </c>
+      <c r="R34" s="10">
+        <v>15227</v>
+      </c>
+      <c r="S34" s="10">
+        <v>15214</v>
+      </c>
+      <c r="T34" s="10">
+        <v>15185</v>
+      </c>
+      <c r="U34" s="10">
+        <v>15140</v>
+      </c>
+      <c r="V34" s="10">
+        <v>15082</v>
+      </c>
+      <c r="W34" s="10">
+        <v>14995</v>
+      </c>
+      <c r="X34" s="10">
+        <v>14976</v>
+      </c>
+      <c r="Y34" s="10">
+        <v>14933</v>
+      </c>
+      <c r="Z34" s="10">
+        <v>14870</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>14849</v>
+      </c>
+      <c r="AB34" s="10">
+        <v>14844</v>
+      </c>
+      <c r="AC34" s="10">
+        <v>14826</v>
+      </c>
+      <c r="AD34" s="10">
+        <v>14813</v>
+      </c>
+      <c r="AE34" s="10">
+        <v>14769</v>
+      </c>
+      <c r="AF34" s="10">
+        <v>14736</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>14694</v>
+      </c>
+      <c r="AH34" s="10">
+        <v>14624</v>
+      </c>
+      <c r="AI34" s="33">
+        <v>14558</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A35" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="10">
+        <v>11370</v>
+      </c>
+      <c r="D35" s="10">
+        <v>11331</v>
+      </c>
+      <c r="E35" s="10">
+        <v>11307</v>
+      </c>
+      <c r="F35" s="10">
+        <v>11295</v>
+      </c>
+      <c r="G35" s="10">
+        <v>11273</v>
+      </c>
+      <c r="H35" s="10">
+        <v>11263</v>
+      </c>
+      <c r="I35" s="10">
+        <v>11234</v>
+      </c>
+      <c r="J35" s="10">
+        <v>11216</v>
+      </c>
+      <c r="K35" s="10">
+        <v>11183</v>
+      </c>
+      <c r="L35" s="10">
+        <v>11176</v>
+      </c>
+      <c r="M35" s="10">
+        <v>11158</v>
+      </c>
+      <c r="N35" s="10">
+        <v>11102</v>
+      </c>
+      <c r="O35" s="10">
+        <v>11076</v>
+      </c>
+      <c r="P35" s="10">
+        <v>11050</v>
+      </c>
+      <c r="Q35" s="10">
+        <v>11035</v>
+      </c>
+      <c r="R35" s="10">
+        <v>11009</v>
+      </c>
+      <c r="S35" s="10">
+        <v>11028</v>
+      </c>
+      <c r="T35" s="10">
+        <v>11002</v>
+      </c>
+      <c r="U35" s="10">
+        <v>10976</v>
+      </c>
+      <c r="V35" s="10">
+        <v>10951</v>
+      </c>
+      <c r="W35" s="10">
+        <v>10929</v>
+      </c>
+      <c r="X35" s="10">
+        <v>10882</v>
+      </c>
+      <c r="Y35" s="10">
+        <v>10855</v>
+      </c>
+      <c r="Z35" s="10">
+        <v>10823</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>10825</v>
+      </c>
+      <c r="AB35" s="10">
+        <v>10776</v>
+      </c>
+      <c r="AC35" s="10">
+        <v>10743</v>
+      </c>
+      <c r="AD35" s="10">
+        <v>10714</v>
+      </c>
+      <c r="AE35" s="10">
+        <v>10678</v>
+      </c>
+      <c r="AF35" s="10">
+        <v>10648</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>10632</v>
+      </c>
+      <c r="AH35" s="10">
+        <v>10562</v>
+      </c>
+      <c r="AI35" s="33">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A36" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="10">
+        <v>14838</v>
+      </c>
+      <c r="D36" s="10">
+        <v>14799</v>
+      </c>
+      <c r="E36" s="10">
+        <v>14771</v>
+      </c>
+      <c r="F36" s="10">
+        <v>14762</v>
+      </c>
+      <c r="G36" s="10">
+        <v>14730</v>
+      </c>
+      <c r="H36" s="10">
+        <v>14731</v>
+      </c>
+      <c r="I36" s="10">
+        <v>14703</v>
+      </c>
+      <c r="J36" s="10">
+        <v>14689</v>
+      </c>
+      <c r="K36" s="10">
+        <v>14671</v>
+      </c>
+      <c r="L36" s="10">
+        <v>14652</v>
+      </c>
+      <c r="M36" s="10">
+        <v>14608</v>
+      </c>
+      <c r="N36" s="10">
+        <v>14594</v>
+      </c>
+      <c r="O36" s="10">
+        <v>14579</v>
+      </c>
+      <c r="P36" s="10">
+        <v>14552</v>
+      </c>
+      <c r="Q36" s="10">
+        <v>14517</v>
+      </c>
+      <c r="R36" s="10">
+        <v>14516</v>
+      </c>
+      <c r="S36" s="10">
+        <v>14458</v>
+      </c>
+      <c r="T36" s="10">
+        <v>14422</v>
+      </c>
+      <c r="U36" s="10">
+        <v>14407</v>
+      </c>
+      <c r="V36" s="10">
+        <v>14378</v>
+      </c>
+      <c r="W36" s="10">
+        <v>14353</v>
+      </c>
+      <c r="X36" s="10">
+        <v>14322</v>
+      </c>
+      <c r="Y36" s="10">
+        <v>14268</v>
+      </c>
+      <c r="Z36" s="10">
+        <v>14234</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>14172</v>
+      </c>
+      <c r="AB36" s="10">
+        <v>14170</v>
+      </c>
+      <c r="AC36" s="10">
+        <v>14144</v>
+      </c>
+      <c r="AD36" s="10">
+        <v>14091</v>
+      </c>
+      <c r="AE36" s="10">
+        <v>14066</v>
+      </c>
+      <c r="AF36" s="10">
+        <v>14026</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>13973</v>
+      </c>
+      <c r="AH36" s="10">
+        <v>13963</v>
+      </c>
+      <c r="AI36" s="33">
+        <v>13922</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A37" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="10">
+        <v>19227</v>
+      </c>
+      <c r="D37" s="10">
+        <v>19191</v>
+      </c>
+      <c r="E37" s="10">
+        <v>19147</v>
+      </c>
+      <c r="F37" s="10">
+        <v>19108</v>
+      </c>
+      <c r="G37" s="10">
+        <v>19087</v>
+      </c>
+      <c r="H37" s="10">
+        <v>19048</v>
+      </c>
+      <c r="I37" s="10">
+        <v>19045</v>
+      </c>
+      <c r="J37" s="10">
+        <v>18992</v>
+      </c>
+      <c r="K37" s="10">
+        <v>18938</v>
+      </c>
+      <c r="L37" s="10">
+        <v>18872</v>
+      </c>
+      <c r="M37" s="10">
+        <v>18811</v>
+      </c>
+      <c r="N37" s="10">
+        <v>18744</v>
+      </c>
+      <c r="O37" s="10">
+        <v>18709</v>
+      </c>
+      <c r="P37" s="10">
+        <v>18646</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>18600</v>
+      </c>
+      <c r="R37" s="10">
+        <v>18557</v>
+      </c>
+      <c r="S37" s="10">
+        <v>18487</v>
+      </c>
+      <c r="T37" s="10">
+        <v>18442</v>
+      </c>
+      <c r="U37" s="10">
+        <v>18384</v>
+      </c>
+      <c r="V37" s="10">
+        <v>18303</v>
+      </c>
+      <c r="W37" s="10">
+        <v>18242</v>
+      </c>
+      <c r="X37" s="10">
+        <v>18194</v>
+      </c>
+      <c r="Y37" s="10">
+        <v>18128</v>
+      </c>
+      <c r="Z37" s="10">
+        <v>18060</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>17996</v>
+      </c>
+      <c r="AB37" s="10">
+        <v>17968</v>
+      </c>
+      <c r="AC37" s="10">
+        <v>17932</v>
+      </c>
+      <c r="AD37" s="10">
+        <v>17914</v>
+      </c>
+      <c r="AE37" s="10">
+        <v>17871</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>17863</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>17811</v>
+      </c>
+      <c r="AH37" s="10">
+        <v>17760</v>
+      </c>
+      <c r="AI37" s="33">
+        <v>17710</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A38" s="71"/>
+      <c r="B38" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="16"/>
+      <c r="O38" s="16"/>
+      <c r="P38" s="16"/>
+      <c r="Q38" s="16"/>
+      <c r="R38" s="16"/>
+      <c r="S38" s="16"/>
+      <c r="T38" s="16"/>
+      <c r="U38" s="16"/>
+      <c r="V38" s="16"/>
+      <c r="W38" s="16"/>
+      <c r="X38" s="16"/>
+      <c r="Y38" s="16"/>
+      <c r="Z38" s="16"/>
+      <c r="AA38" s="16"/>
+      <c r="AB38" s="16"/>
+      <c r="AC38" s="16"/>
+      <c r="AD38" s="16"/>
+      <c r="AE38" s="16"/>
+      <c r="AF38" s="16"/>
+      <c r="AG38" s="16"/>
+      <c r="AH38" s="16"/>
+      <c r="AI38" s="16"/>
+    </row>
+    <row r="39" spans="1:35" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A39" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="10">
+        <v>591504</v>
+      </c>
+      <c r="D39" s="10">
+        <v>591302</v>
+      </c>
+      <c r="E39" s="10">
+        <v>591258</v>
+      </c>
+      <c r="F39" s="10">
+        <v>591204</v>
+      </c>
+      <c r="G39" s="10">
+        <v>591190</v>
+      </c>
+      <c r="H39" s="10">
+        <v>591122</v>
+      </c>
+      <c r="I39" s="10">
+        <v>591012</v>
+      </c>
+      <c r="J39" s="10">
+        <v>590856</v>
+      </c>
+      <c r="K39" s="10">
+        <v>590808</v>
+      </c>
+      <c r="L39" s="10">
+        <v>590660</v>
+      </c>
+      <c r="M39" s="10">
+        <v>590597</v>
+      </c>
+      <c r="N39" s="10">
+        <v>590527</v>
+      </c>
+      <c r="O39" s="10">
+        <v>590452</v>
+      </c>
+      <c r="P39" s="10">
+        <v>590279</v>
+      </c>
+      <c r="Q39" s="10">
+        <v>590126</v>
+      </c>
+      <c r="R39" s="10">
+        <v>590008</v>
+      </c>
+      <c r="S39" s="10">
+        <v>589869</v>
+      </c>
+      <c r="T39" s="10">
+        <v>589753</v>
+      </c>
+      <c r="U39" s="10">
+        <v>589530</v>
+      </c>
+      <c r="V39" s="10">
+        <v>589281</v>
+      </c>
+      <c r="W39" s="10">
+        <v>589074</v>
+      </c>
+      <c r="X39" s="10">
+        <v>588841</v>
+      </c>
+      <c r="Y39" s="10">
+        <v>588709</v>
+      </c>
+      <c r="Z39" s="10">
+        <v>588566</v>
+      </c>
+      <c r="AA39" s="10">
+        <v>588468</v>
+      </c>
+      <c r="AB39" s="10">
+        <v>588384</v>
+      </c>
+      <c r="AC39" s="10">
+        <v>588533</v>
+      </c>
+      <c r="AD39" s="10">
+        <v>588338</v>
+      </c>
+      <c r="AE39" s="10">
+        <v>588328</v>
+      </c>
+      <c r="AF39" s="10">
+        <v>588137</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>587898</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>587833</v>
+      </c>
+      <c r="AI39" s="33">
+        <v>587645</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A40" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="10">
+        <v>278336</v>
+      </c>
+      <c r="D40" s="10">
+        <v>278445</v>
+      </c>
+      <c r="E40" s="10">
+        <v>278632</v>
+      </c>
+      <c r="F40" s="10">
+        <v>278860</v>
+      </c>
+      <c r="G40" s="10">
+        <v>279045</v>
+      </c>
+      <c r="H40" s="10">
+        <v>279210</v>
+      </c>
+      <c r="I40" s="10">
+        <v>279468</v>
+      </c>
+      <c r="J40" s="10">
+        <v>279643</v>
+      </c>
+      <c r="K40" s="10">
+        <v>279980</v>
+      </c>
+      <c r="L40" s="10">
+        <v>280287</v>
+      </c>
+      <c r="M40" s="10">
+        <v>280657</v>
+      </c>
+      <c r="N40" s="10">
+        <v>280935</v>
+      </c>
+      <c r="O40" s="10">
+        <v>281146</v>
+      </c>
+      <c r="P40" s="10">
+        <v>281481</v>
+      </c>
+      <c r="Q40" s="10">
+        <v>281767</v>
+      </c>
+      <c r="R40" s="10">
+        <v>281897</v>
+      </c>
+      <c r="S40" s="10">
+        <v>282146</v>
+      </c>
+      <c r="T40" s="10">
+        <v>282436</v>
+      </c>
+      <c r="U40" s="10">
+        <v>282845</v>
+      </c>
+      <c r="V40" s="10">
+        <v>283209</v>
+      </c>
+      <c r="W40" s="10">
+        <v>283744</v>
+      </c>
+      <c r="X40" s="10">
+        <v>284017</v>
+      </c>
+      <c r="Y40" s="10">
+        <v>284280</v>
+      </c>
+      <c r="Z40" s="10">
+        <v>284499</v>
+      </c>
+      <c r="AA40" s="10">
+        <v>284582</v>
+      </c>
+      <c r="AB40" s="10">
+        <v>284797</v>
+      </c>
+      <c r="AC40" s="10">
+        <v>285168</v>
+      </c>
+      <c r="AD40" s="10">
+        <v>285347</v>
+      </c>
+      <c r="AE40" s="10">
+        <v>285648</v>
+      </c>
+      <c r="AF40" s="10">
+        <v>285728</v>
+      </c>
+      <c r="AG40" s="10">
+        <v>286138</v>
+      </c>
+      <c r="AH40" s="10">
+        <v>286611</v>
+      </c>
+      <c r="AI40" s="33">
+        <v>287167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A41" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="10">
+        <v>40162</v>
+      </c>
+      <c r="D41" s="10">
+        <v>40176</v>
+      </c>
+      <c r="E41" s="10">
+        <v>40144</v>
+      </c>
+      <c r="F41" s="10">
+        <v>40103</v>
+      </c>
+      <c r="G41" s="10">
+        <v>40066</v>
+      </c>
+      <c r="H41" s="10">
+        <v>40071</v>
+      </c>
+      <c r="I41" s="10">
+        <v>40028</v>
+      </c>
+      <c r="J41" s="10">
+        <v>40126</v>
+      </c>
+      <c r="K41" s="10">
+        <v>40075</v>
+      </c>
+      <c r="L41" s="10">
+        <v>40063</v>
+      </c>
+      <c r="M41" s="10">
+        <v>37973</v>
+      </c>
+      <c r="N41" s="10">
+        <v>40010</v>
+      </c>
+      <c r="O41" s="10">
+        <v>39977</v>
+      </c>
+      <c r="P41" s="10">
+        <v>39975</v>
+      </c>
+      <c r="Q41" s="10">
+        <v>39945</v>
+      </c>
+      <c r="R41" s="10">
+        <v>39970</v>
+      </c>
+      <c r="S41" s="10">
+        <v>39962</v>
+      </c>
+      <c r="T41" s="10">
+        <v>39960</v>
+      </c>
+      <c r="U41" s="10">
+        <v>39872</v>
+      </c>
+      <c r="V41" s="10">
+        <v>39833</v>
+      </c>
+      <c r="W41" s="10">
+        <v>39780</v>
+      </c>
+      <c r="X41" s="10">
+        <v>39701</v>
+      </c>
+      <c r="Y41" s="10">
+        <v>39649</v>
+      </c>
+      <c r="Z41" s="10">
+        <v>39636</v>
+      </c>
+      <c r="AA41" s="10">
+        <v>39622</v>
+      </c>
+      <c r="AB41" s="10">
+        <v>39593</v>
+      </c>
+      <c r="AC41" s="10">
+        <v>39590</v>
+      </c>
+      <c r="AD41" s="10">
+        <v>39579</v>
+      </c>
+      <c r="AE41" s="10">
+        <v>39571</v>
+      </c>
+      <c r="AF41" s="10">
+        <v>39538</v>
+      </c>
+      <c r="AG41" s="10">
+        <v>39473</v>
+      </c>
+      <c r="AH41" s="10">
+        <v>39429</v>
+      </c>
+      <c r="AI41" s="33">
+        <v>39352</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A42" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="10">
+        <v>5672</v>
+      </c>
+      <c r="D42" s="10">
+        <v>5678</v>
+      </c>
+      <c r="E42" s="10">
+        <v>5674</v>
+      </c>
+      <c r="F42" s="10">
+        <v>5661</v>
+      </c>
+      <c r="G42" s="10">
+        <v>5651</v>
+      </c>
+      <c r="H42" s="10">
+        <v>5654</v>
+      </c>
+      <c r="I42" s="10">
+        <v>5646</v>
+      </c>
+      <c r="J42" s="10">
+        <v>5645</v>
+      </c>
+      <c r="K42" s="10">
+        <v>5635</v>
+      </c>
+      <c r="L42" s="10">
+        <v>5620</v>
+      </c>
+      <c r="M42" s="10">
+        <v>5615</v>
+      </c>
+      <c r="N42" s="10">
+        <v>5594</v>
+      </c>
+      <c r="O42" s="10">
+        <v>5574</v>
+      </c>
+      <c r="P42" s="10">
+        <v>5564</v>
+      </c>
+      <c r="Q42" s="10">
+        <v>5554</v>
+      </c>
+      <c r="R42" s="10">
+        <v>5536</v>
+      </c>
+      <c r="S42" s="10">
+        <v>5514</v>
+      </c>
+      <c r="T42" s="10">
+        <v>5495</v>
+      </c>
+      <c r="U42" s="10">
+        <v>5489</v>
+      </c>
+      <c r="V42" s="10">
+        <v>5444</v>
+      </c>
+      <c r="W42" s="10">
+        <v>5421</v>
+      </c>
+      <c r="X42" s="10">
+        <v>5408</v>
+      </c>
+      <c r="Y42" s="10">
+        <v>5411</v>
+      </c>
+      <c r="Z42" s="10">
+        <v>5413</v>
+      </c>
+      <c r="AA42" s="10">
+        <v>5411</v>
+      </c>
+      <c r="AB42" s="10">
+        <v>5395</v>
+      </c>
+      <c r="AC42" s="10">
+        <v>5412</v>
+      </c>
+      <c r="AD42" s="10">
+        <v>5402</v>
+      </c>
+      <c r="AE42" s="10">
+        <v>5429</v>
+      </c>
+      <c r="AF42" s="10">
+        <v>5433</v>
+      </c>
+      <c r="AG42" s="10">
+        <v>5403</v>
+      </c>
+      <c r="AH42" s="10">
+        <v>5388</v>
+      </c>
+      <c r="AI42" s="33">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A43" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" s="10">
+        <v>23071</v>
+      </c>
+      <c r="D43" s="10">
+        <v>23059</v>
+      </c>
+      <c r="E43" s="10">
+        <v>23051</v>
+      </c>
+      <c r="F43" s="10">
+        <v>23054</v>
+      </c>
+      <c r="G43" s="10">
+        <v>23046</v>
+      </c>
+      <c r="H43" s="10">
+        <v>23010</v>
+      </c>
+      <c r="I43" s="10">
+        <v>22984</v>
+      </c>
+      <c r="J43" s="10">
+        <v>22967</v>
+      </c>
+      <c r="K43" s="10">
+        <v>22941</v>
+      </c>
+      <c r="L43" s="10">
+        <v>22930</v>
+      </c>
+      <c r="M43" s="10">
+        <v>18028</v>
+      </c>
+      <c r="N43" s="10">
+        <v>22938</v>
+      </c>
+      <c r="O43" s="10">
+        <v>22950</v>
+      </c>
+      <c r="P43" s="10">
+        <v>22926</v>
+      </c>
+      <c r="Q43" s="10">
+        <v>22904</v>
+      </c>
+      <c r="R43" s="10">
+        <v>22907</v>
+      </c>
+      <c r="S43" s="10">
+        <v>22883</v>
+      </c>
+      <c r="T43" s="10">
+        <v>22872</v>
+      </c>
+      <c r="U43" s="10">
+        <v>22852</v>
+      </c>
+      <c r="V43" s="10">
+        <v>22814</v>
+      </c>
+      <c r="W43" s="10">
+        <v>22791</v>
+      </c>
+      <c r="X43" s="10">
+        <v>22741</v>
+      </c>
+      <c r="Y43" s="10">
+        <v>22724</v>
+      </c>
+      <c r="Z43" s="10">
+        <v>22698</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>22711</v>
+      </c>
+      <c r="AB43" s="10">
+        <v>22707</v>
+      </c>
+      <c r="AC43" s="10">
+        <v>22699</v>
+      </c>
+      <c r="AD43" s="10">
+        <v>22679</v>
+      </c>
+      <c r="AE43" s="10">
+        <v>22669</v>
+      </c>
+      <c r="AF43" s="10">
+        <v>22645</v>
+      </c>
+      <c r="AG43" s="10">
+        <v>22613</v>
+      </c>
+      <c r="AH43" s="10">
+        <v>22581</v>
+      </c>
+      <c r="AI43" s="33">
+        <v>22545</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A44" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C44" s="10">
+        <v>92900</v>
+      </c>
+      <c r="D44" s="10">
+        <v>92859</v>
+      </c>
+      <c r="E44" s="10">
+        <v>92867</v>
+      </c>
+      <c r="F44" s="10">
+        <v>92840</v>
+      </c>
+      <c r="G44" s="10">
+        <v>92842</v>
+      </c>
+      <c r="H44" s="10">
+        <v>92816</v>
+      </c>
+      <c r="I44" s="10">
+        <v>92805</v>
+      </c>
+      <c r="J44" s="10">
+        <v>92779</v>
+      </c>
+      <c r="K44" s="10">
+        <v>92688</v>
+      </c>
+      <c r="L44" s="10">
+        <v>92624</v>
+      </c>
+      <c r="M44" s="10">
+        <v>89669</v>
+      </c>
+      <c r="N44" s="10">
+        <v>92593</v>
+      </c>
+      <c r="O44" s="10">
+        <v>92597</v>
+      </c>
+      <c r="P44" s="10">
+        <v>92558</v>
+      </c>
+      <c r="Q44" s="10">
+        <v>92547</v>
+      </c>
+      <c r="R44" s="10">
+        <v>92520</v>
+      </c>
+      <c r="S44" s="10">
+        <v>92463</v>
+      </c>
+      <c r="T44" s="10">
+        <v>92384</v>
+      </c>
+      <c r="U44" s="10">
+        <v>92274</v>
+      </c>
+      <c r="V44" s="10">
+        <v>92211</v>
+      </c>
+      <c r="W44" s="10">
+        <v>92070</v>
+      </c>
+      <c r="X44" s="10">
+        <v>92034</v>
+      </c>
+      <c r="Y44" s="10">
+        <v>91994</v>
+      </c>
+      <c r="Z44" s="10">
+        <v>91969</v>
+      </c>
+      <c r="AA44" s="10">
+        <v>91979</v>
+      </c>
+      <c r="AB44" s="10">
+        <v>92015</v>
+      </c>
+      <c r="AC44" s="10">
+        <v>91973</v>
+      </c>
+      <c r="AD44" s="10">
+        <v>91934</v>
+      </c>
+      <c r="AE44" s="10">
+        <v>91871</v>
+      </c>
+      <c r="AF44" s="10">
+        <v>91832</v>
+      </c>
+      <c r="AG44" s="10">
+        <v>91753</v>
+      </c>
+      <c r="AH44" s="10">
+        <v>91657</v>
+      </c>
+      <c r="AI44" s="33">
+        <v>91595</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A45" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="10">
+        <v>29647</v>
+      </c>
+      <c r="D45" s="10">
+        <v>29614</v>
+      </c>
+      <c r="E45" s="10">
+        <v>29581</v>
+      </c>
+      <c r="F45" s="10">
+        <v>29582</v>
+      </c>
+      <c r="G45" s="10">
+        <v>29581</v>
+      </c>
+      <c r="H45" s="10">
+        <v>29553</v>
+      </c>
+      <c r="I45" s="10">
+        <v>29513</v>
+      </c>
+      <c r="J45" s="10">
+        <v>29477</v>
+      </c>
+      <c r="K45" s="10">
+        <v>29470</v>
+      </c>
+      <c r="L45" s="10">
+        <v>29447</v>
+      </c>
+      <c r="M45" s="10">
+        <v>20254</v>
+      </c>
+      <c r="N45" s="10">
+        <v>29413</v>
+      </c>
+      <c r="O45" s="10">
+        <v>29392</v>
+      </c>
+      <c r="P45" s="10">
+        <v>29362</v>
+      </c>
+      <c r="Q45" s="10">
+        <v>29316</v>
+      </c>
+      <c r="R45" s="10">
+        <v>29271</v>
+      </c>
+      <c r="S45" s="10">
+        <v>29228</v>
+      </c>
+      <c r="T45" s="10">
+        <v>29199</v>
+      </c>
+      <c r="U45" s="10">
+        <v>29157</v>
+      </c>
+      <c r="V45" s="10">
+        <v>29163</v>
+      </c>
+      <c r="W45" s="10">
+        <v>29131</v>
+      </c>
+      <c r="X45" s="10">
+        <v>29127</v>
+      </c>
+      <c r="Y45" s="10">
+        <v>29116</v>
+      </c>
+      <c r="Z45" s="10">
+        <v>29054</v>
+      </c>
+      <c r="AA45" s="10">
+        <v>29031</v>
+      </c>
+      <c r="AB45" s="10">
+        <v>29010</v>
+      </c>
+      <c r="AC45" s="10">
+        <v>28966</v>
+      </c>
+      <c r="AD45" s="10">
+        <v>28920</v>
+      </c>
+      <c r="AE45" s="10">
+        <v>28914</v>
+      </c>
+      <c r="AF45" s="10">
+        <v>28910</v>
+      </c>
+      <c r="AG45" s="10">
+        <v>28878</v>
+      </c>
+      <c r="AH45" s="10">
+        <v>28838</v>
+      </c>
+      <c r="AI45" s="33">
+        <v>28794</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A46" s="71"/>
+      <c r="B46" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="M46" s="10"/>
+      <c r="N46" s="10"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
+      <c r="Q46" s="10"/>
+      <c r="R46" s="10"/>
+      <c r="S46" s="10"/>
+      <c r="T46" s="10"/>
+      <c r="U46" s="10"/>
+      <c r="V46" s="10"/>
+      <c r="W46" s="10"/>
+      <c r="X46" s="10"/>
+      <c r="Y46" s="10"/>
+      <c r="Z46" s="10"/>
+      <c r="AA46" s="10"/>
+      <c r="AB46" s="10"/>
+      <c r="AC46" s="10"/>
+      <c r="AD46" s="10"/>
+      <c r="AE46" s="10"/>
+      <c r="AF46" s="10"/>
+      <c r="AG46" s="10"/>
+      <c r="AH46" s="10"/>
+      <c r="AI46" s="33"/>
+    </row>
+    <row r="47" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A47" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" s="9">
+        <v>29764</v>
+      </c>
+      <c r="D47" s="9">
+        <v>29750</v>
+      </c>
+      <c r="E47" s="9">
+        <v>29715</v>
+      </c>
+      <c r="F47" s="9">
+        <v>29675</v>
+      </c>
+      <c r="G47" s="9">
+        <v>29672</v>
+      </c>
+      <c r="H47" s="9">
+        <v>29617</v>
+      </c>
+      <c r="I47" s="10">
+        <v>29570</v>
+      </c>
+      <c r="J47" s="10">
+        <v>29522</v>
+      </c>
+      <c r="K47" s="10">
+        <v>29484</v>
+      </c>
+      <c r="L47" s="10">
+        <v>29463</v>
+      </c>
+      <c r="M47" s="10">
+        <v>29452</v>
+      </c>
+      <c r="N47" s="10">
+        <v>29389</v>
+      </c>
+      <c r="O47" s="10">
+        <v>29329</v>
+      </c>
+      <c r="P47" s="10">
+        <v>29254</v>
+      </c>
+      <c r="Q47" s="10">
+        <v>29220</v>
+      </c>
+      <c r="R47" s="10">
+        <v>29197</v>
+      </c>
+      <c r="S47" s="10">
+        <v>29160</v>
+      </c>
+      <c r="T47" s="10">
+        <v>29146</v>
+      </c>
+      <c r="U47" s="10">
+        <v>29058</v>
+      </c>
+      <c r="V47" s="10">
+        <v>28999</v>
+      </c>
+      <c r="W47" s="10">
+        <v>28938</v>
+      </c>
+      <c r="X47" s="10">
+        <v>28896</v>
+      </c>
+      <c r="Y47" s="10">
+        <v>28877</v>
+      </c>
+      <c r="Z47" s="10">
+        <v>28835</v>
+      </c>
+      <c r="AA47" s="10">
+        <v>28809</v>
+      </c>
+      <c r="AB47" s="10">
+        <v>28754</v>
+      </c>
+      <c r="AC47" s="10">
+        <v>28719</v>
+      </c>
+      <c r="AD47" s="10">
+        <v>28654</v>
+      </c>
+      <c r="AE47" s="10">
+        <v>28621</v>
+      </c>
+      <c r="AF47" s="10">
+        <v>28576</v>
+      </c>
+      <c r="AG47" s="10">
+        <v>28512</v>
+      </c>
+      <c r="AH47" s="10">
+        <v>28478</v>
+      </c>
+      <c r="AI47" s="33">
+        <v>28427</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A48" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C48" s="9">
+        <v>7758</v>
+      </c>
+      <c r="D48" s="9">
+        <v>7747</v>
+      </c>
+      <c r="E48" s="9">
+        <v>7715</v>
+      </c>
+      <c r="F48" s="9">
+        <v>7688</v>
+      </c>
+      <c r="G48" s="9">
+        <v>7675</v>
+      </c>
+      <c r="H48" s="9">
+        <v>7670</v>
+      </c>
+      <c r="I48" s="10">
+        <v>7661</v>
+      </c>
+      <c r="J48" s="10">
+        <v>7495</v>
+      </c>
+      <c r="K48" s="10">
+        <v>7478</v>
+      </c>
+      <c r="L48" s="10">
+        <v>7452</v>
+      </c>
+      <c r="M48" s="10">
+        <v>7420</v>
+      </c>
+      <c r="N48" s="10">
+        <v>7415</v>
+      </c>
+      <c r="O48" s="10">
+        <v>7398</v>
+      </c>
+      <c r="P48" s="10">
+        <v>7386</v>
+      </c>
+      <c r="Q48" s="10">
+        <v>7348</v>
+      </c>
+      <c r="R48" s="10">
+        <v>7345</v>
+      </c>
+      <c r="S48" s="10">
+        <v>7307</v>
+      </c>
+      <c r="T48" s="10">
+        <v>7290</v>
+      </c>
+      <c r="U48" s="10">
+        <v>7275</v>
+      </c>
+      <c r="V48" s="10">
+        <v>7260</v>
+      </c>
+      <c r="W48" s="10">
+        <v>7252</v>
+      </c>
+      <c r="X48" s="10">
+        <v>7241</v>
+      </c>
+      <c r="Y48" s="10">
+        <v>7250</v>
+      </c>
+      <c r="Z48" s="10">
+        <v>7246</v>
+      </c>
+      <c r="AA48" s="10">
+        <v>7220</v>
+      </c>
+      <c r="AB48" s="10">
+        <v>7203</v>
+      </c>
+      <c r="AC48" s="10">
+        <v>7199</v>
+      </c>
+      <c r="AD48" s="10">
+        <v>7196</v>
+      </c>
+      <c r="AE48" s="10">
+        <v>7178</v>
+      </c>
+      <c r="AF48" s="10">
+        <v>7172</v>
+      </c>
+      <c r="AG48" s="10">
+        <v>7142</v>
+      </c>
+      <c r="AH48" s="10">
+        <v>7139</v>
+      </c>
+      <c r="AI48" s="33">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A49" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="9">
+        <v>25969</v>
+      </c>
+      <c r="D49" s="9">
+        <v>25904</v>
+      </c>
+      <c r="E49" s="9">
+        <v>25881</v>
+      </c>
+      <c r="F49" s="9">
+        <v>25848</v>
+      </c>
+      <c r="G49" s="9">
+        <v>25816</v>
+      </c>
+      <c r="H49" s="9">
+        <v>25848</v>
+      </c>
+      <c r="I49" s="10">
+        <v>25815</v>
+      </c>
+      <c r="J49" s="10">
+        <v>25866</v>
+      </c>
+      <c r="K49" s="10">
+        <v>25824</v>
+      </c>
+      <c r="L49" s="10">
+        <v>25765</v>
+      </c>
+      <c r="M49" s="10">
+        <v>25701</v>
+      </c>
+      <c r="N49" s="10">
+        <v>25671</v>
+      </c>
+      <c r="O49" s="10">
+        <v>25631</v>
+      </c>
+      <c r="P49" s="10">
+        <v>25548</v>
+      </c>
+      <c r="Q49" s="10">
+        <v>25464</v>
+      </c>
+      <c r="R49" s="10">
+        <v>25408</v>
+      </c>
+      <c r="S49" s="10">
+        <v>25348</v>
+      </c>
+      <c r="T49" s="10">
+        <v>25270</v>
+      </c>
+      <c r="U49" s="10">
+        <v>25214</v>
+      </c>
+      <c r="V49" s="10">
+        <v>25153</v>
+      </c>
+      <c r="W49" s="10">
+        <v>25098</v>
+      </c>
+      <c r="X49" s="10">
+        <v>25053</v>
+      </c>
+      <c r="Y49" s="10">
+        <v>24982</v>
+      </c>
+      <c r="Z49" s="10">
+        <v>24940</v>
+      </c>
+      <c r="AA49" s="10">
+        <v>24933</v>
+      </c>
+      <c r="AB49" s="10">
+        <v>24897</v>
+      </c>
+      <c r="AC49" s="10">
+        <v>24870</v>
+      </c>
+      <c r="AD49" s="10">
+        <v>24821</v>
+      </c>
+      <c r="AE49" s="10">
+        <v>24773</v>
+      </c>
+      <c r="AF49" s="10">
+        <v>24732</v>
+      </c>
+      <c r="AG49" s="10">
+        <v>24663</v>
+      </c>
+      <c r="AH49" s="10">
+        <v>24577</v>
+      </c>
+      <c r="AI49" s="33">
+        <v>24517</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A50" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="9">
+        <v>14630</v>
+      </c>
+      <c r="D50" s="9">
+        <v>14585</v>
+      </c>
+      <c r="E50" s="9">
+        <v>14569</v>
+      </c>
+      <c r="F50" s="9">
+        <v>14545</v>
+      </c>
+      <c r="G50" s="9">
+        <v>14518</v>
+      </c>
+      <c r="H50" s="9">
+        <v>14488</v>
+      </c>
+      <c r="I50" s="10">
+        <v>14473</v>
+      </c>
+      <c r="J50" s="10">
+        <v>14423</v>
+      </c>
+      <c r="K50" s="10">
+        <v>14389</v>
+      </c>
+      <c r="L50" s="10">
+        <v>14290</v>
+      </c>
+      <c r="M50" s="10">
+        <v>14224</v>
+      </c>
+      <c r="N50" s="10">
+        <v>14190</v>
+      </c>
+      <c r="O50" s="10">
+        <v>14158</v>
+      </c>
+      <c r="P50" s="10">
+        <v>14095</v>
+      </c>
+      <c r="Q50" s="10">
+        <v>14055</v>
+      </c>
+      <c r="R50" s="10">
+        <v>14037</v>
+      </c>
+      <c r="S50" s="10">
+        <v>14025</v>
+      </c>
+      <c r="T50" s="10">
+        <v>13968</v>
+      </c>
+      <c r="U50" s="10">
+        <v>13925</v>
+      </c>
+      <c r="V50" s="10">
+        <v>13840</v>
+      </c>
+      <c r="W50" s="10">
+        <v>13703</v>
+      </c>
+      <c r="X50" s="10">
+        <v>13631</v>
+      </c>
+      <c r="Y50" s="10">
+        <v>13565</v>
+      </c>
+      <c r="Z50" s="10">
+        <v>13514</v>
+      </c>
+      <c r="AA50" s="10">
+        <v>13505</v>
+      </c>
+      <c r="AB50" s="10">
+        <v>13474</v>
+      </c>
+      <c r="AC50" s="10">
+        <v>13454</v>
+      </c>
+      <c r="AD50" s="10">
+        <v>13412</v>
+      </c>
+      <c r="AE50" s="10">
+        <v>13350</v>
+      </c>
+      <c r="AF50" s="10">
+        <v>13317</v>
+      </c>
+      <c r="AG50" s="10">
+        <v>13253</v>
+      </c>
+      <c r="AH50" s="10">
+        <v>13180</v>
+      </c>
+      <c r="AI50" s="33">
+        <v>13060</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A51" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" s="9">
+        <v>10572</v>
+      </c>
+      <c r="D51" s="9">
+        <v>10541</v>
+      </c>
+      <c r="E51" s="9">
+        <v>10531</v>
+      </c>
+      <c r="F51" s="9">
+        <v>10510</v>
+      </c>
+      <c r="G51" s="9">
+        <v>10485</v>
+      </c>
+      <c r="H51" s="9">
+        <v>10458</v>
+      </c>
+      <c r="I51" s="10">
+        <v>10423</v>
+      </c>
+      <c r="J51" s="10">
+        <v>10389</v>
+      </c>
+      <c r="K51" s="10">
+        <v>10378</v>
+      </c>
+      <c r="L51" s="10">
+        <v>10351</v>
+      </c>
+      <c r="M51" s="10">
+        <v>10299</v>
+      </c>
+      <c r="N51" s="10">
+        <v>10248</v>
+      </c>
+      <c r="O51" s="10">
+        <v>10220</v>
+      </c>
+      <c r="P51" s="10">
+        <v>10180</v>
+      </c>
+      <c r="Q51" s="10">
+        <v>10159</v>
+      </c>
+      <c r="R51" s="10">
+        <v>10126</v>
+      </c>
+      <c r="S51" s="10">
+        <v>10106</v>
+      </c>
+      <c r="T51" s="10">
+        <v>10080</v>
+      </c>
+      <c r="U51" s="10">
+        <v>10034</v>
+      </c>
+      <c r="V51" s="10">
+        <v>9969</v>
+      </c>
+      <c r="W51" s="10">
+        <v>9927</v>
+      </c>
+      <c r="X51" s="10">
+        <v>9866</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>9819</v>
+      </c>
+      <c r="Z51" s="10">
+        <v>9786</v>
+      </c>
+      <c r="AA51" s="10">
+        <v>9768</v>
+      </c>
+      <c r="AB51" s="10">
+        <v>9721</v>
+      </c>
+      <c r="AC51" s="10">
+        <v>9722</v>
+      </c>
+      <c r="AD51" s="10">
+        <v>9694</v>
+      </c>
+      <c r="AE51" s="10">
+        <v>9655</v>
+      </c>
+      <c r="AF51" s="10">
+        <v>9638</v>
+      </c>
+      <c r="AG51" s="10">
+        <v>9576</v>
+      </c>
+      <c r="AH51" s="10">
+        <v>9526</v>
+      </c>
+      <c r="AI51" s="33">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="52" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A52" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" s="9">
+        <v>14968</v>
+      </c>
+      <c r="D52" s="9">
+        <v>14921</v>
+      </c>
+      <c r="E52" s="9">
+        <v>14904</v>
+      </c>
+      <c r="F52" s="9">
+        <v>14878</v>
+      </c>
+      <c r="G52" s="9">
+        <v>14858</v>
+      </c>
+      <c r="H52" s="9">
+        <v>14854</v>
+      </c>
+      <c r="I52" s="10">
+        <v>14815</v>
+      </c>
+      <c r="J52" s="10">
+        <v>14771</v>
+      </c>
+      <c r="K52" s="10">
+        <v>14740</v>
+      </c>
+      <c r="L52" s="10">
+        <v>14711</v>
+      </c>
+      <c r="M52" s="10">
+        <v>14645</v>
+      </c>
+      <c r="N52" s="10">
+        <v>14602</v>
+      </c>
+      <c r="O52" s="10">
+        <v>14594</v>
+      </c>
+      <c r="P52" s="10">
+        <v>14546</v>
+      </c>
+      <c r="Q52" s="10">
+        <v>14514</v>
+      </c>
+      <c r="R52" s="10">
+        <v>14503</v>
+      </c>
+      <c r="S52" s="10">
+        <v>14483</v>
+      </c>
+      <c r="T52" s="10">
+        <v>14458</v>
+      </c>
+      <c r="U52" s="10">
+        <v>14394</v>
+      </c>
+      <c r="V52" s="10">
+        <v>14352</v>
+      </c>
+      <c r="W52" s="10">
+        <v>14305</v>
+      </c>
+      <c r="X52" s="10">
+        <v>14267</v>
+      </c>
+      <c r="Y52" s="10">
+        <v>14237</v>
+      </c>
+      <c r="Z52" s="10">
+        <v>14204</v>
+      </c>
+      <c r="AA52" s="10">
+        <v>14171</v>
+      </c>
+      <c r="AB52" s="10">
+        <v>14129</v>
+      </c>
+      <c r="AC52" s="10">
+        <v>14127</v>
+      </c>
+      <c r="AD52" s="10">
+        <v>14070</v>
+      </c>
+      <c r="AE52" s="10">
+        <v>14057</v>
+      </c>
+      <c r="AF52" s="10">
+        <v>14047</v>
+      </c>
+      <c r="AG52" s="10">
+        <v>14021</v>
+      </c>
+      <c r="AH52" s="10">
+        <v>14013</v>
+      </c>
+      <c r="AI52" s="33">
+        <v>13966</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A53" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" s="9">
+        <v>18055</v>
+      </c>
+      <c r="D53" s="9">
+        <v>18023</v>
+      </c>
+      <c r="E53" s="9">
+        <v>17994</v>
+      </c>
+      <c r="F53" s="9">
+        <v>17960</v>
+      </c>
+      <c r="G53" s="9">
+        <v>17935</v>
+      </c>
+      <c r="H53" s="9">
+        <v>17873</v>
+      </c>
+      <c r="I53" s="10">
+        <v>17811</v>
+      </c>
+      <c r="J53" s="10">
+        <v>17753</v>
+      </c>
+      <c r="K53" s="10">
+        <v>17726</v>
+      </c>
+      <c r="L53" s="10">
+        <v>17657</v>
+      </c>
+      <c r="M53" s="10">
+        <v>17587</v>
+      </c>
+      <c r="N53" s="10">
+        <v>17529</v>
+      </c>
+      <c r="O53" s="10">
+        <v>17486</v>
+      </c>
+      <c r="P53" s="10">
+        <v>17404</v>
+      </c>
+      <c r="Q53" s="10">
+        <v>17333</v>
+      </c>
+      <c r="R53" s="10">
+        <v>17291</v>
+      </c>
+      <c r="S53" s="10">
+        <v>17244</v>
+      </c>
+      <c r="T53" s="10">
+        <v>17195</v>
+      </c>
+      <c r="U53" s="10">
+        <v>17141</v>
+      </c>
+      <c r="V53" s="10">
+        <v>17034</v>
+      </c>
+      <c r="W53" s="10">
+        <v>16914</v>
+      </c>
+      <c r="X53" s="10">
+        <v>16859</v>
+      </c>
+      <c r="Y53" s="10">
+        <v>16805</v>
+      </c>
+      <c r="Z53" s="10">
+        <v>16772</v>
+      </c>
+      <c r="AA53" s="10">
+        <v>16726</v>
+      </c>
+      <c r="AB53" s="10">
+        <v>16689</v>
+      </c>
+      <c r="AC53" s="10">
+        <v>16634</v>
+      </c>
+      <c r="AD53" s="10">
+        <v>16630</v>
+      </c>
+      <c r="AE53" s="10">
+        <v>16592</v>
+      </c>
+      <c r="AF53" s="10">
+        <v>16569</v>
+      </c>
+      <c r="AG53" s="10">
+        <v>16473</v>
+      </c>
+      <c r="AH53" s="10">
+        <v>16416</v>
+      </c>
+      <c r="AI53" s="33">
+        <v>16303</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="71"/>
+      <c r="B54" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="C54" s="25"/>
+      <c r="D54" s="25"/>
+      <c r="E54" s="25"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="25"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="25"/>
+      <c r="L54" s="25"/>
+      <c r="M54" s="30"/>
+      <c r="N54" s="30"/>
+      <c r="O54" s="30"/>
+      <c r="P54" s="30"/>
+      <c r="Q54" s="30"/>
+      <c r="R54" s="30"/>
+      <c r="S54" s="30"/>
+      <c r="T54" s="30"/>
+      <c r="U54" s="30"/>
+      <c r="V54" s="30"/>
+      <c r="W54" s="30"/>
+      <c r="X54" s="30"/>
+      <c r="Y54" s="30"/>
+      <c r="Z54" s="34"/>
+      <c r="AA54" s="34"/>
+      <c r="AB54" s="34"/>
+      <c r="AC54" s="34"/>
+      <c r="AD54" s="30"/>
+      <c r="AE54" s="30"/>
+      <c r="AF54" s="16"/>
+      <c r="AG54" s="16"/>
+      <c r="AH54" s="16"/>
+      <c r="AI54" s="16"/>
+    </row>
+    <row r="55" spans="1:35" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" s="28">
+        <v>926202</v>
+      </c>
+      <c r="D55" s="28">
+        <v>926298</v>
+      </c>
+      <c r="E55" s="28">
+        <v>926617</v>
+      </c>
+      <c r="F55" s="28">
+        <v>926865</v>
+      </c>
+      <c r="G55" s="10">
+        <v>927158</v>
+      </c>
+      <c r="H55" s="10">
+        <v>927301</v>
+      </c>
+      <c r="I55" s="10">
+        <v>927501</v>
+      </c>
+      <c r="J55" s="10">
+        <v>928046</v>
+      </c>
+      <c r="K55" s="10">
+        <v>928322</v>
+      </c>
+      <c r="L55" s="10">
+        <v>928580</v>
+      </c>
+      <c r="M55" s="10">
+        <v>928986</v>
+      </c>
+      <c r="N55" s="10">
+        <v>929367</v>
+      </c>
+      <c r="O55" s="10">
+        <v>929759</v>
+      </c>
+      <c r="P55" s="10">
+        <v>930110</v>
+      </c>
+      <c r="Q55" s="10">
+        <v>930503</v>
+      </c>
+      <c r="R55" s="10">
+        <v>930746</v>
+      </c>
+      <c r="S55" s="10">
+        <v>931102</v>
+      </c>
+      <c r="T55" s="10">
+        <v>931394</v>
+      </c>
+      <c r="U55" s="10">
+        <v>931518</v>
+      </c>
+      <c r="V55" s="10">
+        <v>931931</v>
+      </c>
+      <c r="W55" s="10">
+        <v>932355</v>
+      </c>
+      <c r="X55" s="10">
+        <v>932559</v>
+      </c>
+      <c r="Y55" s="10">
+        <v>932905</v>
+      </c>
+      <c r="Z55" s="10">
+        <v>933196</v>
+      </c>
+      <c r="AA55" s="10">
+        <v>933322</v>
+      </c>
+      <c r="AB55" s="10">
+        <v>933860</v>
+      </c>
+      <c r="AC55" s="10">
+        <v>934332</v>
+      </c>
+      <c r="AD55" s="10">
+        <v>934351</v>
+      </c>
+      <c r="AE55" s="33">
+        <v>934653</v>
+      </c>
+      <c r="AF55" s="33">
+        <v>934584</v>
+      </c>
+      <c r="AG55" s="33">
+        <v>934873</v>
+      </c>
+      <c r="AH55" s="33">
+        <v>935357</v>
+      </c>
+      <c r="AI55" s="87">
+        <v>935880</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C56" s="28">
+        <v>520467</v>
+      </c>
+      <c r="D56" s="28">
+        <v>520807</v>
+      </c>
+      <c r="E56" s="28">
+        <v>521188</v>
+      </c>
+      <c r="F56" s="28">
+        <v>521644</v>
+      </c>
+      <c r="G56" s="10">
+        <v>522104</v>
+      </c>
+      <c r="H56" s="10">
+        <v>522431</v>
+      </c>
+      <c r="I56" s="10">
+        <v>522872</v>
+      </c>
+      <c r="J56" s="10">
         <v>523336</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K56" s="10">
         <v>523970</v>
       </c>
-      <c r="L10" s="9">
+      <c r="L56" s="10">
         <v>524595</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M56" s="10">
         <v>525265</v>
       </c>
-      <c r="N10" s="9">
+      <c r="N56" s="10">
         <v>525831</v>
       </c>
-      <c r="O10" s="9">
+      <c r="O56" s="10">
         <v>526316</v>
       </c>
-      <c r="P10" s="9">
+      <c r="P56" s="10">
         <v>526910</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q56" s="10">
         <v>527480</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R56" s="10">
         <v>527838</v>
       </c>
-      <c r="S10" s="10">
+      <c r="S56" s="10">
         <v>528399</v>
       </c>
-      <c r="T10" s="10">
+      <c r="T56" s="10">
         <v>528978</v>
       </c>
-      <c r="U10" s="10">
+      <c r="U56" s="10">
         <v>529729</v>
       </c>
-      <c r="V10" s="10">
+      <c r="V56" s="10">
         <v>530600</v>
       </c>
-      <c r="W10" s="10">
+      <c r="W56" s="10">
         <v>531521</v>
       </c>
-      <c r="X10" s="10">
+      <c r="X56" s="10">
         <v>531985</v>
       </c>
-      <c r="Y10" s="10">
+      <c r="Y56" s="10">
         <v>532515</v>
       </c>
-      <c r="Z10" s="10">
+      <c r="Z56" s="10">
         <v>533034</v>
       </c>
-      <c r="AA10" s="10">
+      <c r="AA56" s="10">
         <v>533314</v>
       </c>
-      <c r="AB10" s="10">
+      <c r="AB56" s="10">
         <v>533928</v>
       </c>
-      <c r="AC10" s="10">
+      <c r="AC56" s="10">
         <v>534486</v>
       </c>
-      <c r="AD10" s="10">
+      <c r="AD56" s="10">
         <v>534871</v>
       </c>
-      <c r="AE10" s="34">
+      <c r="AE56" s="33">
         <v>535349</v>
       </c>
-      <c r="AF10" s="34">
+      <c r="AF56" s="33">
         <v>535532</v>
       </c>
-      <c r="AG10" s="34">
+      <c r="AG56" s="33">
         <v>536217</v>
       </c>
-      <c r="AH10" s="34">
+      <c r="AH56" s="33">
         <v>537059</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="73" t="s">
+      <c r="AI56" s="87">
+        <v>538057</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="71" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B57" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="1">
+      <c r="C57" s="28">
         <v>77488</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D57" s="28">
         <v>77482</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E57" s="28">
         <v>77460</v>
       </c>
-      <c r="F11" s="1">
+      <c r="F57" s="28">
         <v>77407</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G57" s="10">
         <v>77379</v>
       </c>
-      <c r="H11" s="9">
+      <c r="H57" s="10">
         <v>77397</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I57" s="10">
         <v>77343</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J57" s="10">
         <v>77572</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K57" s="10">
         <v>77464</v>
       </c>
-      <c r="L11" s="9">
+      <c r="L57" s="10">
         <v>77424</v>
       </c>
-      <c r="M11" s="9">
+      <c r="M57" s="10">
         <v>77373</v>
       </c>
-      <c r="N11" s="9">
+      <c r="N57" s="10">
         <v>77309</v>
       </c>
-      <c r="O11" s="9">
+      <c r="O57" s="10">
         <v>77248</v>
       </c>
-      <c r="P11" s="9">
+      <c r="P57" s="10">
         <v>77232</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q57" s="10">
         <v>77173</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R57" s="10">
         <v>77212</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S57" s="10">
         <v>77226</v>
       </c>
-      <c r="T11" s="10">
+      <c r="T57" s="10">
         <v>77225</v>
       </c>
-      <c r="U11" s="10">
+      <c r="U57" s="10">
         <v>77066</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V57" s="10">
         <v>76973</v>
       </c>
-      <c r="W11" s="10">
+      <c r="W57" s="10">
         <v>76916</v>
       </c>
-      <c r="X11" s="10">
+      <c r="X57" s="10">
         <v>76824</v>
       </c>
-      <c r="Y11" s="10">
+      <c r="Y57" s="10">
         <v>76729</v>
       </c>
-      <c r="Z11" s="10">
+      <c r="Z57" s="10">
         <v>76716</v>
       </c>
-      <c r="AA11" s="10">
+      <c r="AA57" s="10">
         <v>76665</v>
       </c>
-      <c r="AB11" s="10">
+      <c r="AB57" s="10">
         <v>76594</v>
       </c>
-      <c r="AC11" s="10">
+      <c r="AC57" s="10">
         <v>76603</v>
       </c>
-      <c r="AD11" s="10">
+      <c r="AD57" s="10">
         <v>76551</v>
       </c>
-      <c r="AE11" s="34">
+      <c r="AE57" s="33">
         <v>76516</v>
       </c>
-      <c r="AF11" s="34">
+      <c r="AF57" s="33">
         <v>76451</v>
       </c>
-      <c r="AG11" s="34">
+      <c r="AG57" s="33">
         <v>76356</v>
       </c>
-      <c r="AH11" s="34">
+      <c r="AH57" s="33">
         <v>76346</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="73" t="s">
+      <c r="AI57" s="87">
+        <v>76208</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="71" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B58" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="1">
+      <c r="C58" s="28">
         <v>11151</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D58" s="28">
         <v>11158</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E58" s="28">
         <v>11148</v>
       </c>
-      <c r="F12" s="1">
+      <c r="F58" s="28">
         <v>11115</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G58" s="10">
         <v>11084</v>
       </c>
-      <c r="H12" s="9">
+      <c r="H58" s="10">
         <v>11095</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I58" s="10">
         <v>11072</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J58" s="10">
         <v>11065</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K58" s="10">
         <v>11055</v>
       </c>
-      <c r="L12" s="9">
+      <c r="L58" s="10">
         <v>11028</v>
       </c>
-      <c r="M12" s="9">
+      <c r="M58" s="10">
         <v>11006</v>
       </c>
-      <c r="N12" s="9">
+      <c r="N58" s="10">
         <v>10979</v>
       </c>
-      <c r="O12" s="9">
+      <c r="O58" s="10">
         <v>10941</v>
       </c>
-      <c r="P12" s="9">
+      <c r="P58" s="10">
         <v>10910</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q58" s="10">
         <v>10901</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R58" s="10">
         <v>10863</v>
       </c>
-      <c r="S12" s="10">
+      <c r="S58" s="10">
         <v>10836</v>
       </c>
-      <c r="T12" s="10">
+      <c r="T58" s="10">
         <v>10818</v>
       </c>
-      <c r="U12" s="10">
+      <c r="U58" s="10">
         <v>10793</v>
       </c>
-      <c r="V12" s="10">
+      <c r="V58" s="10">
         <v>10720</v>
       </c>
-      <c r="W12" s="10">
+      <c r="W58" s="10">
         <v>10692</v>
       </c>
-      <c r="X12" s="10">
+      <c r="X58" s="10">
         <v>10647</v>
       </c>
-      <c r="Y12" s="10">
+      <c r="Y58" s="10">
         <v>10633</v>
       </c>
-      <c r="Z12" s="10">
+      <c r="Z58" s="10">
         <v>10627</v>
       </c>
-      <c r="AA12" s="10">
+      <c r="AA58" s="10">
         <v>10623</v>
       </c>
-      <c r="AB12" s="10">
+      <c r="AB58" s="10">
         <v>10584</v>
       </c>
-      <c r="AC12" s="10">
+      <c r="AC58" s="10">
         <v>10630</v>
       </c>
-      <c r="AD12" s="10">
+      <c r="AD58" s="10">
         <v>10613</v>
       </c>
-      <c r="AE12" s="34">
+      <c r="AE58" s="33">
         <v>10642</v>
       </c>
-      <c r="AF12" s="34">
+      <c r="AF58" s="33">
         <v>10659</v>
       </c>
-      <c r="AG12" s="34">
+      <c r="AG58" s="33">
         <v>10619</v>
       </c>
-      <c r="AH12" s="34">
+      <c r="AH58" s="33">
         <v>10591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="73" t="s">
+      <c r="AI58" s="87">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="71" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7" t="s">
+      <c r="B59" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="1">
+      <c r="C59" s="28">
         <v>43733</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D59" s="28">
         <v>43708</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E59" s="28">
         <v>43712</v>
       </c>
-      <c r="F13" s="1">
+      <c r="F59" s="28">
         <v>43708</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G59" s="10">
         <v>43691</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H59" s="10">
         <v>43636</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I59" s="10">
         <v>43600</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J59" s="10">
         <v>43582</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K59" s="10">
         <v>43543</v>
       </c>
-      <c r="L13" s="9">
+      <c r="L59" s="10">
         <v>43527</v>
       </c>
-      <c r="M13" s="9">
+      <c r="M59" s="10">
         <v>43535</v>
       </c>
-      <c r="N13" s="9">
+      <c r="N59" s="10">
         <v>43548</v>
       </c>
-      <c r="O13" s="9">
+      <c r="O59" s="10">
         <v>43560</v>
       </c>
-      <c r="P13" s="9">
+      <c r="P59" s="10">
         <v>43525</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q59" s="10">
         <v>43513</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R59" s="10">
         <v>43529</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S59" s="10">
         <v>43507</v>
       </c>
-      <c r="T13" s="10">
+      <c r="T59" s="10">
         <v>43483</v>
       </c>
-      <c r="U13" s="10">
+      <c r="U59" s="10">
         <v>43444</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V59" s="10">
         <v>43358</v>
       </c>
-      <c r="W13" s="10">
+      <c r="W59" s="10">
         <v>43311</v>
       </c>
-      <c r="X13" s="10">
+      <c r="X59" s="10">
         <v>43232</v>
       </c>
-      <c r="Y13" s="10">
+      <c r="Y59" s="10">
         <v>43225</v>
       </c>
-      <c r="Z13" s="10">
+      <c r="Z59" s="10">
         <v>43192</v>
       </c>
-      <c r="AA13" s="10">
+      <c r="AA59" s="10">
         <v>43209</v>
       </c>
-      <c r="AB13" s="10">
+      <c r="AB59" s="10">
         <v>43188</v>
       </c>
-      <c r="AC13" s="10">
+      <c r="AC59" s="10">
         <v>43179</v>
       </c>
-      <c r="AD13" s="10">
+      <c r="AD59" s="10">
         <v>43129</v>
       </c>
-      <c r="AE13" s="34">
+      <c r="AE59" s="33">
         <v>43133</v>
       </c>
-      <c r="AF13" s="34">
+      <c r="AF59" s="33">
         <v>43089</v>
       </c>
-      <c r="AG13" s="34">
+      <c r="AG59" s="33">
         <v>43036</v>
       </c>
-      <c r="AH13" s="34">
+      <c r="AH59" s="33">
         <v>42990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="73" t="s">
+      <c r="AI59" s="87">
+        <v>42952</v>
+      </c>
+    </row>
+    <row r="60" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="71" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7" t="s">
+      <c r="B60" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="1">
+      <c r="C60" s="28">
         <v>177307</v>
       </c>
-      <c r="D14" s="1">
+      <c r="D60" s="28">
         <v>177185</v>
       </c>
-      <c r="E14" s="1">
+      <c r="E60" s="28">
         <v>177186</v>
       </c>
-      <c r="F14" s="1">
+      <c r="F60" s="28">
         <v>177122</v>
       </c>
-      <c r="G14" s="9">
+      <c r="G60" s="10">
         <v>177082</v>
       </c>
-      <c r="H14" s="9">
+      <c r="H60" s="10">
         <v>177073</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I60" s="10">
         <v>177051</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J60" s="10">
         <v>177007</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K60" s="10">
         <v>176876</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L60" s="10">
         <v>176782</v>
       </c>
-      <c r="M14" s="9">
+      <c r="M60" s="10">
         <v>176709</v>
       </c>
-      <c r="N14" s="9">
+      <c r="N60" s="10">
         <v>176697</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O60" s="10">
         <v>176740</v>
       </c>
-      <c r="P14" s="9">
+      <c r="P60" s="10">
         <v>176668</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q60" s="10">
         <v>176664</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R60" s="10">
         <v>176596</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S60" s="10">
         <v>176515</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T60" s="10">
         <v>176360</v>
       </c>
-      <c r="U14" s="10">
+      <c r="U60" s="10">
         <v>176177</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V60" s="10">
         <v>176051</v>
       </c>
-      <c r="W14" s="10">
+      <c r="W60" s="10">
         <v>175850</v>
       </c>
-      <c r="X14" s="10">
+      <c r="X60" s="10">
         <v>175798</v>
       </c>
-      <c r="Y14" s="10">
+      <c r="Y60" s="10">
         <v>175752</v>
       </c>
-      <c r="Z14" s="10">
+      <c r="Z60" s="10">
         <v>175772</v>
       </c>
-      <c r="AA14" s="10">
+      <c r="AA60" s="10">
         <v>175750</v>
       </c>
-      <c r="AB14" s="10">
+      <c r="AB60" s="10">
         <v>175830</v>
       </c>
-      <c r="AC14" s="10">
+      <c r="AC60" s="10">
         <v>175760</v>
       </c>
-      <c r="AD14" s="10">
+      <c r="AD60" s="10">
         <v>175655</v>
       </c>
-      <c r="AE14" s="34">
+      <c r="AE60" s="33">
         <v>175554</v>
       </c>
-      <c r="AF14" s="34">
+      <c r="AF60" s="33">
         <v>175461</v>
       </c>
-      <c r="AG14" s="34">
+      <c r="AG60" s="33">
         <v>175332</v>
       </c>
-      <c r="AH14" s="34">
+      <c r="AH60" s="33">
         <v>175129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="73" t="s">
+      <c r="AI60" s="87">
+        <v>175037</v>
+      </c>
+    </row>
+    <row r="61" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="71" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B61" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C61" s="28">
         <v>58210</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D61" s="28">
         <v>58142</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E61" s="28">
         <v>58092</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F61" s="28">
         <v>58079</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G61" s="10">
         <v>58050</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H61" s="10">
         <v>57991</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I61" s="10">
         <v>57905</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J61" s="10">
         <v>57843</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K61" s="10">
         <v>57826</v>
       </c>
-      <c r="L15" s="9">
+      <c r="L61" s="10">
         <v>57747</v>
       </c>
-      <c r="M15" s="9">
+      <c r="M61" s="10">
         <v>57696</v>
       </c>
-      <c r="N15" s="9">
+      <c r="N61" s="10">
         <v>57640</v>
       </c>
-      <c r="O15" s="9">
+      <c r="O61" s="10">
         <v>57625</v>
       </c>
-      <c r="P15" s="9">
+      <c r="P61" s="10">
         <v>57579</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q61" s="10">
         <v>57513</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R61" s="10">
         <v>57423</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S61" s="10">
         <v>57350</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T61" s="10">
         <v>57274</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U61" s="10">
         <v>57182</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V61" s="10">
         <v>57181</v>
       </c>
-      <c r="W15" s="10">
+      <c r="W61" s="10">
         <v>57096</v>
       </c>
-      <c r="X15" s="10">
+      <c r="X61" s="10">
         <v>57079</v>
       </c>
-      <c r="Y15" s="10">
+      <c r="Y61" s="10">
         <v>57080</v>
       </c>
-      <c r="Z15" s="10">
+      <c r="Z61" s="10">
         <v>56956</v>
       </c>
-      <c r="AA15" s="10">
+      <c r="AA61" s="10">
         <v>56919</v>
       </c>
-      <c r="AB15" s="10">
+      <c r="AB61" s="10">
         <v>56911</v>
       </c>
-      <c r="AC15" s="10">
+      <c r="AC61" s="10">
         <v>56840</v>
       </c>
-      <c r="AD15" s="10">
+      <c r="AD61" s="10">
         <v>56747</v>
       </c>
-      <c r="AE15" s="34">
+      <c r="AE61" s="33">
         <v>56722</v>
       </c>
-      <c r="AF15" s="34">
+      <c r="AF61" s="33">
         <v>56693</v>
       </c>
-      <c r="AG15" s="34">
+      <c r="AG61" s="33">
         <v>56630</v>
       </c>
-      <c r="AH15" s="34">
+      <c r="AH61" s="33">
         <v>56562</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B16" s="8" t="s">
+      <c r="AI61" s="87">
+        <v>56489</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="71"/>
+      <c r="B62" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="13"/>
-[...33 lines deleted...]
-      <c r="A17" s="73" t="s">
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="10"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="R62" s="10"/>
+      <c r="S62" s="10"/>
+      <c r="T62" s="10"/>
+      <c r="U62" s="10"/>
+      <c r="V62" s="10"/>
+      <c r="W62" s="10"/>
+      <c r="X62" s="10"/>
+      <c r="Y62" s="10"/>
+      <c r="Z62" s="10"/>
+      <c r="AA62" s="10"/>
+      <c r="AB62" s="10"/>
+      <c r="AC62" s="10"/>
+      <c r="AD62" s="10"/>
+      <c r="AE62" s="33"/>
+      <c r="AF62" s="33"/>
+      <c r="AG62" s="33"/>
+      <c r="AH62" s="33"/>
+      <c r="AI62"/>
+    </row>
+    <row r="63" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="71" t="s">
         <v>87</v>
       </c>
-      <c r="B17" s="8" t="s">
+      <c r="B63" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="1">
-[...97 lines deleted...]
-      <c r="A18" s="73" t="s">
+      <c r="C63" s="28">
+        <v>28714</v>
+      </c>
+      <c r="D63" s="28">
+        <v>28697</v>
+      </c>
+      <c r="E63" s="28">
+        <v>28699</v>
+      </c>
+      <c r="F63" s="28">
+        <v>28667</v>
+      </c>
+      <c r="G63" s="10">
+        <v>28639</v>
+      </c>
+      <c r="H63" s="10">
+        <v>28558</v>
+      </c>
+      <c r="I63" s="10">
+        <v>28549</v>
+      </c>
+      <c r="J63" s="10">
+        <v>28534</v>
+      </c>
+      <c r="K63" s="10">
+        <v>28504</v>
+      </c>
+      <c r="L63" s="10">
+        <v>28454</v>
+      </c>
+      <c r="M63" s="10">
+        <v>28432</v>
+      </c>
+      <c r="N63" s="10">
+        <v>28405</v>
+      </c>
+      <c r="O63" s="10">
+        <v>28369</v>
+      </c>
+      <c r="P63" s="10">
+        <v>28377</v>
+      </c>
+      <c r="Q63" s="10">
+        <v>28357</v>
+      </c>
+      <c r="R63" s="10">
+        <v>28373</v>
+      </c>
+      <c r="S63" s="10">
+        <v>28352</v>
+      </c>
+      <c r="T63" s="10">
+        <v>28353</v>
+      </c>
+      <c r="U63" s="10">
+        <v>28237</v>
+      </c>
+      <c r="V63" s="10">
+        <v>28178</v>
+      </c>
+      <c r="W63" s="10">
+        <v>28166</v>
+      </c>
+      <c r="X63" s="10">
+        <v>28196</v>
+      </c>
+      <c r="Y63" s="10">
+        <v>28200</v>
+      </c>
+      <c r="Z63" s="10">
+        <v>28160</v>
+      </c>
+      <c r="AA63" s="10">
+        <v>28130</v>
+      </c>
+      <c r="AB63" s="10">
+        <v>28115</v>
+      </c>
+      <c r="AC63" s="10">
+        <v>28127</v>
+      </c>
+      <c r="AD63" s="10">
+        <v>28105</v>
+      </c>
+      <c r="AE63" s="33">
+        <v>28080</v>
+      </c>
+      <c r="AF63" s="33">
+        <v>28043</v>
+      </c>
+      <c r="AG63" s="33">
+        <v>28041</v>
+      </c>
+      <c r="AH63" s="33">
+        <v>28097</v>
+      </c>
+      <c r="AI63" s="87">
+        <v>28080</v>
+      </c>
+    </row>
+    <row r="64" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" s="28">
+        <v>9132</v>
+      </c>
+      <c r="D64" s="28">
+        <v>9119</v>
+      </c>
+      <c r="E64" s="28">
+        <v>9132</v>
+      </c>
+      <c r="F64" s="28">
+        <v>9123</v>
+      </c>
+      <c r="G64" s="10">
+        <v>9129</v>
+      </c>
+      <c r="H64" s="10">
+        <v>9120</v>
+      </c>
+      <c r="I64" s="10">
+        <v>9109</v>
+      </c>
+      <c r="J64" s="10">
+        <v>9107</v>
+      </c>
+      <c r="K64" s="10">
+        <v>9084</v>
+      </c>
+      <c r="L64" s="10">
+        <v>9023</v>
+      </c>
+      <c r="M64" s="10">
+        <v>8970</v>
+      </c>
+      <c r="N64" s="10">
+        <v>8958</v>
+      </c>
+      <c r="O64" s="10">
+        <v>8960</v>
+      </c>
+      <c r="P64" s="10">
+        <v>8909</v>
+      </c>
+      <c r="Q64" s="10">
+        <v>8902</v>
+      </c>
+      <c r="R64" s="10">
+        <v>8912</v>
+      </c>
+      <c r="S64" s="10">
+        <v>8917</v>
+      </c>
+      <c r="T64" s="10">
+        <v>8903</v>
+      </c>
+      <c r="U64" s="10">
+        <v>8890</v>
+      </c>
+      <c r="V64" s="10">
+        <v>8870</v>
+      </c>
+      <c r="W64" s="10">
+        <v>8803</v>
+      </c>
+      <c r="X64" s="10">
+        <v>8798</v>
+      </c>
+      <c r="Y64" s="10">
+        <v>8771</v>
+      </c>
+      <c r="Z64" s="10">
+        <v>8739</v>
+      </c>
+      <c r="AA64" s="10">
+        <v>8712</v>
+      </c>
+      <c r="AB64" s="10">
+        <v>8710</v>
+      </c>
+      <c r="AC64" s="10">
+        <v>8707</v>
+      </c>
+      <c r="AD64" s="10">
+        <v>8680</v>
+      </c>
+      <c r="AE64" s="33">
+        <v>8657</v>
+      </c>
+      <c r="AF64" s="33">
+        <v>8656</v>
+      </c>
+      <c r="AG64" s="33">
+        <v>8642</v>
+      </c>
+      <c r="AH64" s="33">
+        <v>8583</v>
+      </c>
+      <c r="AI64" s="87">
+        <v>8519</v>
+      </c>
+    </row>
+    <row r="65" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="71"/>
+      <c r="B65" s="78" t="s">
+        <v>77</v>
+      </c>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
+      <c r="I65" s="25"/>
+      <c r="J65" s="25"/>
+      <c r="K65" s="25"/>
+      <c r="L65" s="25"/>
+      <c r="M65" s="31"/>
+      <c r="N65" s="31"/>
+      <c r="O65" s="31"/>
+      <c r="P65" s="31"/>
+      <c r="Q65" s="30"/>
+      <c r="R65" s="30"/>
+      <c r="S65" s="30"/>
+      <c r="T65" s="30"/>
+      <c r="U65" s="30"/>
+      <c r="V65" s="30"/>
+      <c r="W65" s="30"/>
+      <c r="X65" s="30"/>
+      <c r="Y65" s="30"/>
+      <c r="Z65" s="34"/>
+      <c r="AA65" s="34"/>
+      <c r="AB65" s="34"/>
+      <c r="AC65" s="34"/>
+      <c r="AD65" s="34"/>
+      <c r="AE65" s="34"/>
+      <c r="AF65" s="16"/>
+      <c r="AG65" s="16"/>
+      <c r="AH65" s="16"/>
+      <c r="AI65" s="16"/>
+    </row>
+    <row r="66" spans="1:35" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B66" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C66" s="9">
+        <v>437035</v>
+      </c>
+      <c r="D66" s="9">
+        <v>437114</v>
+      </c>
+      <c r="E66" s="9">
+        <v>437325</v>
+      </c>
+      <c r="F66" s="9">
+        <v>437452</v>
+      </c>
+      <c r="G66" s="9">
+        <v>437625</v>
+      </c>
+      <c r="H66" s="9">
+        <v>437723</v>
+      </c>
+      <c r="I66" s="10">
+        <v>437797</v>
+      </c>
+      <c r="J66" s="10">
+        <v>438058</v>
+      </c>
+      <c r="K66" s="10">
+        <v>438223</v>
+      </c>
+      <c r="L66" s="10">
+        <v>438369</v>
+      </c>
+      <c r="M66" s="10">
+        <v>438505</v>
+      </c>
+      <c r="N66" s="10">
+        <v>438684</v>
+      </c>
+      <c r="O66" s="10">
+        <v>438926</v>
+      </c>
+      <c r="P66" s="10">
+        <v>439078</v>
+      </c>
+      <c r="Q66" s="10">
+        <v>439301</v>
+      </c>
+      <c r="R66" s="10">
+        <v>439472</v>
+      </c>
+      <c r="S66" s="10">
+        <v>439750</v>
+      </c>
+      <c r="T66" s="10">
+        <v>439882</v>
+      </c>
+      <c r="U66" s="10">
+        <v>439935</v>
+      </c>
+      <c r="V66" s="10">
+        <v>440203</v>
+      </c>
+      <c r="W66" s="10">
+        <v>440412</v>
+      </c>
+      <c r="X66" s="10">
+        <v>440524</v>
+      </c>
+      <c r="Y66" s="10">
+        <v>440739</v>
+      </c>
+      <c r="Z66" s="10">
+        <v>440961</v>
+      </c>
+      <c r="AA66" s="10">
+        <v>441042</v>
+      </c>
+      <c r="AB66" s="10">
+        <v>441403</v>
+      </c>
+      <c r="AC66" s="10">
+        <v>441574</v>
+      </c>
+      <c r="AD66" s="10">
+        <v>441576</v>
+      </c>
+      <c r="AE66" s="10">
+        <v>441670</v>
+      </c>
+      <c r="AF66" s="10">
+        <v>441638</v>
+      </c>
+      <c r="AG66" s="10">
+        <v>441774</v>
+      </c>
+      <c r="AH66" s="33">
+        <v>442036</v>
+      </c>
+      <c r="AI66" s="87">
+        <v>442304</v>
+      </c>
+    </row>
+    <row r="67" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A67" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="9">
+        <v>242232</v>
+      </c>
+      <c r="D67" s="9">
+        <v>242463</v>
+      </c>
+      <c r="E67" s="9">
+        <v>242657</v>
+      </c>
+      <c r="F67" s="9">
+        <v>242885</v>
+      </c>
+      <c r="G67" s="9">
+        <v>243160</v>
+      </c>
+      <c r="H67" s="9">
+        <v>243322</v>
+      </c>
+      <c r="I67" s="10">
+        <v>243505</v>
+      </c>
+      <c r="J67" s="10">
+        <v>243693</v>
+      </c>
+      <c r="K67" s="10">
+        <v>243990</v>
+      </c>
+      <c r="L67" s="10">
+        <v>244308</v>
+      </c>
+      <c r="M67" s="10">
+        <v>244611</v>
+      </c>
+      <c r="N67" s="10">
+        <v>244896</v>
+      </c>
+      <c r="O67" s="10">
+        <v>245170</v>
+      </c>
+      <c r="P67" s="10">
+        <v>245429</v>
+      </c>
+      <c r="Q67" s="10">
+        <v>245713</v>
+      </c>
+      <c r="R67" s="10">
+        <v>245941</v>
+      </c>
+      <c r="S67" s="10">
+        <v>246253</v>
+      </c>
+      <c r="T67" s="10">
+        <v>246542</v>
+      </c>
+      <c r="U67" s="10">
+        <v>246884</v>
+      </c>
+      <c r="V67" s="10">
+        <v>247391</v>
+      </c>
+      <c r="W67" s="10">
+        <v>247777</v>
+      </c>
+      <c r="X67" s="10">
+        <v>247968</v>
+      </c>
+      <c r="Y67" s="10">
+        <v>248235</v>
+      </c>
+      <c r="Z67" s="10">
+        <v>248535</v>
+      </c>
+      <c r="AA67" s="10">
+        <v>248732</v>
+      </c>
+      <c r="AB67" s="10">
+        <v>249131</v>
+      </c>
+      <c r="AC67" s="10">
+        <v>249318</v>
+      </c>
+      <c r="AD67" s="10">
+        <v>249524</v>
+      </c>
+      <c r="AE67" s="10">
+        <v>249701</v>
+      </c>
+      <c r="AF67" s="10">
+        <v>249804</v>
+      </c>
+      <c r="AG67" s="10">
+        <v>250079</v>
+      </c>
+      <c r="AH67" s="33">
+        <v>250448</v>
+      </c>
+      <c r="AI67" s="87">
+        <v>250890</v>
+      </c>
+    </row>
+    <row r="68" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A68" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C68" s="9">
+        <v>37326</v>
+      </c>
+      <c r="D68" s="9">
+        <v>37306</v>
+      </c>
+      <c r="E68" s="9">
+        <v>37316</v>
+      </c>
+      <c r="F68" s="9">
+        <v>37304</v>
+      </c>
+      <c r="G68" s="9">
+        <v>37313</v>
+      </c>
+      <c r="H68" s="9">
+        <v>37326</v>
+      </c>
+      <c r="I68" s="10">
+        <v>37315</v>
+      </c>
+      <c r="J68" s="10">
+        <v>37446</v>
+      </c>
+      <c r="K68" s="10">
+        <v>37389</v>
+      </c>
+      <c r="L68" s="10">
+        <v>37361</v>
+      </c>
+      <c r="M68" s="10">
+        <v>35381</v>
+      </c>
+      <c r="N68" s="10">
+        <v>37299</v>
+      </c>
+      <c r="O68" s="10">
+        <v>37271</v>
+      </c>
+      <c r="P68" s="10">
+        <v>37257</v>
+      </c>
+      <c r="Q68" s="10">
+        <v>37228</v>
+      </c>
+      <c r="R68" s="10">
+        <v>37242</v>
+      </c>
+      <c r="S68" s="10">
+        <v>37264</v>
+      </c>
+      <c r="T68" s="10">
+        <v>37265</v>
+      </c>
+      <c r="U68" s="10">
+        <v>37194</v>
+      </c>
+      <c r="V68" s="10">
+        <v>37140</v>
+      </c>
+      <c r="W68" s="10">
+        <v>37136</v>
+      </c>
+      <c r="X68" s="10">
+        <v>37123</v>
+      </c>
+      <c r="Y68" s="10">
+        <v>37080</v>
+      </c>
+      <c r="Z68" s="10">
+        <v>37080</v>
+      </c>
+      <c r="AA68" s="10">
+        <v>37043</v>
+      </c>
+      <c r="AB68" s="10">
+        <v>37001</v>
+      </c>
+      <c r="AC68" s="10">
+        <v>37013</v>
+      </c>
+      <c r="AD68" s="10">
+        <v>36972</v>
+      </c>
+      <c r="AE68" s="10">
+        <v>36945</v>
+      </c>
+      <c r="AF68" s="10">
+        <v>36913</v>
+      </c>
+      <c r="AG68" s="10">
+        <v>36883</v>
+      </c>
+      <c r="AH68" s="33">
+        <v>36917</v>
+      </c>
+      <c r="AI68" s="87">
+        <v>36856</v>
+      </c>
+    </row>
+    <row r="69" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A69" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="9">
+        <v>5479</v>
+      </c>
+      <c r="D69" s="9">
+        <v>5480</v>
+      </c>
+      <c r="E69" s="9">
+        <v>5474</v>
+      </c>
+      <c r="F69" s="9">
+        <v>5454</v>
+      </c>
+      <c r="G69" s="9">
+        <v>5433</v>
+      </c>
+      <c r="H69" s="9">
+        <v>5441</v>
+      </c>
+      <c r="I69" s="10">
+        <v>5426</v>
+      </c>
+      <c r="J69" s="10">
+        <v>5420</v>
+      </c>
+      <c r="K69" s="10">
+        <v>5420</v>
+      </c>
+      <c r="L69" s="10">
+        <v>5408</v>
+      </c>
+      <c r="M69" s="10">
+        <v>5391</v>
+      </c>
+      <c r="N69" s="10">
+        <v>5385</v>
+      </c>
+      <c r="O69" s="10">
+        <v>5367</v>
+      </c>
+      <c r="P69" s="10">
+        <v>5346</v>
+      </c>
+      <c r="Q69" s="10">
+        <v>5347</v>
+      </c>
+      <c r="R69" s="10">
+        <v>5327</v>
+      </c>
+      <c r="S69" s="10">
+        <v>5322</v>
+      </c>
+      <c r="T69" s="10">
+        <v>5323</v>
+      </c>
+      <c r="U69" s="10">
+        <v>5304</v>
+      </c>
+      <c r="V69" s="10">
+        <v>5276</v>
+      </c>
+      <c r="W69" s="10">
+        <v>5271</v>
+      </c>
+      <c r="X69" s="10">
+        <v>5239</v>
+      </c>
+      <c r="Y69" s="10">
+        <v>5222</v>
+      </c>
+      <c r="Z69" s="10">
+        <v>5214</v>
+      </c>
+      <c r="AA69" s="10">
+        <v>5212</v>
+      </c>
+      <c r="AB69" s="10">
+        <v>5189</v>
+      </c>
+      <c r="AC69" s="10">
+        <v>5218</v>
+      </c>
+      <c r="AD69" s="10">
+        <v>5211</v>
+      </c>
+      <c r="AE69" s="10">
+        <v>5213</v>
+      </c>
+      <c r="AF69" s="10">
+        <v>5226</v>
+      </c>
+      <c r="AG69" s="10">
+        <v>5216</v>
+      </c>
+      <c r="AH69" s="33">
+        <v>5203</v>
+      </c>
+      <c r="AI69" s="87">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A70" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" s="9">
+        <v>20662</v>
+      </c>
+      <c r="D70" s="9">
+        <v>20649</v>
+      </c>
+      <c r="E70" s="9">
+        <v>20661</v>
+      </c>
+      <c r="F70" s="9">
+        <v>20654</v>
+      </c>
+      <c r="G70" s="9">
+        <v>20645</v>
+      </c>
+      <c r="H70" s="9">
+        <v>20626</v>
+      </c>
+      <c r="I70" s="10">
+        <v>20616</v>
+      </c>
+      <c r="J70" s="10">
+        <v>20615</v>
+      </c>
+      <c r="K70" s="10">
+        <v>20602</v>
+      </c>
+      <c r="L70" s="10">
+        <v>20597</v>
+      </c>
+      <c r="M70" s="10">
+        <v>16296</v>
+      </c>
+      <c r="N70" s="10">
+        <v>20610</v>
+      </c>
+      <c r="O70" s="10">
+        <v>20610</v>
+      </c>
+      <c r="P70" s="10">
+        <v>20599</v>
+      </c>
+      <c r="Q70" s="10">
+        <v>20609</v>
+      </c>
+      <c r="R70" s="10">
+        <v>20622</v>
+      </c>
+      <c r="S70" s="10">
+        <v>20624</v>
+      </c>
+      <c r="T70" s="10">
+        <v>20611</v>
+      </c>
+      <c r="U70" s="10">
+        <v>20592</v>
+      </c>
+      <c r="V70" s="10">
+        <v>20544</v>
+      </c>
+      <c r="W70" s="10">
+        <v>20520</v>
+      </c>
+      <c r="X70" s="10">
+        <v>20491</v>
+      </c>
+      <c r="Y70" s="10">
+        <v>20501</v>
+      </c>
+      <c r="Z70" s="10">
+        <v>20494</v>
+      </c>
+      <c r="AA70" s="10">
+        <v>20498</v>
+      </c>
+      <c r="AB70" s="10">
+        <v>20481</v>
+      </c>
+      <c r="AC70" s="10">
+        <v>20480</v>
+      </c>
+      <c r="AD70" s="10">
+        <v>20450</v>
+      </c>
+      <c r="AE70" s="10">
+        <v>20464</v>
+      </c>
+      <c r="AF70" s="10">
+        <v>20444</v>
+      </c>
+      <c r="AG70" s="10">
+        <v>20423</v>
+      </c>
+      <c r="AH70" s="33">
+        <v>20409</v>
+      </c>
+      <c r="AI70" s="87">
+        <v>20407</v>
+      </c>
+    </row>
+    <row r="71" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A71" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C71" s="9">
+        <v>84407</v>
+      </c>
+      <c r="D71" s="9">
+        <v>84326</v>
+      </c>
+      <c r="E71" s="9">
+        <v>84319</v>
+      </c>
+      <c r="F71" s="9">
+        <v>84282</v>
+      </c>
+      <c r="G71" s="9">
+        <v>84240</v>
+      </c>
+      <c r="H71" s="9">
+        <v>84257</v>
+      </c>
+      <c r="I71" s="10">
+        <v>84246</v>
+      </c>
+      <c r="J71" s="10">
+        <v>84228</v>
+      </c>
+      <c r="K71" s="10">
+        <v>84188</v>
+      </c>
+      <c r="L71" s="10">
+        <v>84158</v>
+      </c>
+      <c r="M71" s="10">
+        <v>81422</v>
+      </c>
+      <c r="N71" s="10">
+        <v>84104</v>
+      </c>
+      <c r="O71" s="10">
+        <v>84143</v>
+      </c>
+      <c r="P71" s="10">
+        <v>84110</v>
+      </c>
+      <c r="Q71" s="10">
+        <v>84117</v>
+      </c>
+      <c r="R71" s="10">
+        <v>84076</v>
+      </c>
+      <c r="S71" s="10">
+        <v>84052</v>
+      </c>
+      <c r="T71" s="10">
+        <v>83976</v>
+      </c>
+      <c r="U71" s="10">
+        <v>83903</v>
+      </c>
+      <c r="V71" s="10">
+        <v>83840</v>
+      </c>
+      <c r="W71" s="10">
+        <v>83780</v>
+      </c>
+      <c r="X71" s="10">
+        <v>83764</v>
+      </c>
+      <c r="Y71" s="10">
+        <v>83758</v>
+      </c>
+      <c r="Z71" s="10">
+        <v>83803</v>
+      </c>
+      <c r="AA71" s="10">
+        <v>83771</v>
+      </c>
+      <c r="AB71" s="10">
+        <v>83815</v>
+      </c>
+      <c r="AC71" s="10">
+        <v>83787</v>
+      </c>
+      <c r="AD71" s="10">
+        <v>83721</v>
+      </c>
+      <c r="AE71" s="10">
+        <v>83683</v>
+      </c>
+      <c r="AF71" s="10">
+        <v>83629</v>
+      </c>
+      <c r="AG71" s="10">
+        <v>83579</v>
+      </c>
+      <c r="AH71" s="33">
+        <v>83472</v>
+      </c>
+      <c r="AI71" s="87">
+        <v>83442</v>
+      </c>
+    </row>
+    <row r="72" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A72" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" s="9">
+        <v>28563</v>
+      </c>
+      <c r="D72" s="9">
+        <v>28528</v>
+      </c>
+      <c r="E72" s="9">
+        <v>28511</v>
+      </c>
+      <c r="F72" s="9">
+        <v>28497</v>
+      </c>
+      <c r="G72" s="9">
+        <v>28469</v>
+      </c>
+      <c r="H72" s="9">
+        <v>28438</v>
+      </c>
+      <c r="I72" s="10">
+        <v>28392</v>
+      </c>
+      <c r="J72" s="10">
+        <v>28366</v>
+      </c>
+      <c r="K72" s="10">
+        <v>28356</v>
+      </c>
+      <c r="L72" s="10">
+        <v>28300</v>
+      </c>
+      <c r="M72" s="10">
+        <v>18322</v>
+      </c>
+      <c r="N72" s="10">
+        <v>28227</v>
+      </c>
+      <c r="O72" s="10">
+        <v>28233</v>
+      </c>
+      <c r="P72" s="10">
+        <v>28217</v>
+      </c>
+      <c r="Q72" s="10">
+        <v>28197</v>
+      </c>
+      <c r="R72" s="10">
+        <v>28152</v>
+      </c>
+      <c r="S72" s="10">
+        <v>28122</v>
+      </c>
+      <c r="T72" s="10">
+        <v>28075</v>
+      </c>
+      <c r="U72" s="10">
+        <v>28025</v>
+      </c>
+      <c r="V72" s="10">
+        <v>28018</v>
+      </c>
+      <c r="W72" s="10">
+        <v>27965</v>
+      </c>
+      <c r="X72" s="10">
+        <v>27952</v>
+      </c>
+      <c r="Y72" s="10">
+        <v>27964</v>
+      </c>
+      <c r="Z72" s="10">
+        <v>27902</v>
+      </c>
+      <c r="AA72" s="10">
+        <v>27888</v>
+      </c>
+      <c r="AB72" s="10">
+        <v>27901</v>
+      </c>
+      <c r="AC72" s="10">
+        <v>27874</v>
+      </c>
+      <c r="AD72" s="10">
+        <v>27827</v>
+      </c>
+      <c r="AE72" s="10">
+        <v>27808</v>
+      </c>
+      <c r="AF72" s="10">
+        <v>27783</v>
+      </c>
+      <c r="AG72" s="10">
+        <v>27752</v>
+      </c>
+      <c r="AH72" s="33">
+        <v>27724</v>
+      </c>
+      <c r="AI72" s="87">
+        <v>27695</v>
+      </c>
+    </row>
+    <row r="73" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A73" s="71"/>
+      <c r="B73" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" s="9"/>
+      <c r="D73" s="9"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="9"/>
+      <c r="G73" s="9"/>
+      <c r="H73" s="9"/>
+      <c r="I73" s="10"/>
+      <c r="J73" s="10"/>
+      <c r="K73" s="10"/>
+      <c r="L73" s="10"/>
+      <c r="M73" s="10"/>
+      <c r="N73" s="10"/>
+      <c r="O73" s="10"/>
+      <c r="P73" s="10"/>
+      <c r="Q73" s="10"/>
+      <c r="R73" s="10"/>
+      <c r="S73" s="10"/>
+      <c r="T73" s="10"/>
+      <c r="U73" s="10"/>
+      <c r="V73" s="10"/>
+      <c r="W73" s="10"/>
+      <c r="X73" s="10"/>
+      <c r="Y73" s="10"/>
+      <c r="Z73" s="10"/>
+      <c r="AA73" s="10"/>
+      <c r="AB73" s="10"/>
+      <c r="AC73" s="10"/>
+      <c r="AD73" s="10"/>
+      <c r="AE73" s="10"/>
+      <c r="AF73" s="10"/>
+      <c r="AG73" s="10"/>
+      <c r="AH73" s="33"/>
+      <c r="AI73"/>
+    </row>
+    <row r="74" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A74" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" s="9">
+        <v>13917</v>
+      </c>
+      <c r="D74" s="9">
+        <v>13922</v>
+      </c>
+      <c r="E74" s="9">
+        <v>13930</v>
+      </c>
+      <c r="F74" s="9">
+        <v>13918</v>
+      </c>
+      <c r="G74" s="9">
+        <v>13903</v>
+      </c>
+      <c r="H74" s="9">
+        <v>13845</v>
+      </c>
+      <c r="I74" s="10">
+        <v>13838</v>
+      </c>
+      <c r="J74" s="10">
+        <v>13839</v>
+      </c>
+      <c r="K74" s="10">
+        <v>13830</v>
+      </c>
+      <c r="L74" s="10">
+        <v>13810</v>
+      </c>
+      <c r="M74" s="10">
+        <v>13793</v>
+      </c>
+      <c r="N74" s="10">
+        <v>13771</v>
+      </c>
+      <c r="O74" s="10">
+        <v>13747</v>
+      </c>
+      <c r="P74" s="10">
+        <v>13753</v>
+      </c>
+      <c r="Q74" s="10">
+        <v>13726</v>
+      </c>
+      <c r="R74" s="10">
+        <v>13741</v>
+      </c>
+      <c r="S74" s="10">
+        <v>13736</v>
+      </c>
+      <c r="T74" s="10">
+        <v>13719</v>
+      </c>
+      <c r="U74" s="10">
+        <v>13664</v>
+      </c>
+      <c r="V74" s="10">
+        <v>13626</v>
+      </c>
+      <c r="W74" s="10">
+        <v>13617</v>
+      </c>
+      <c r="X74" s="10">
+        <v>13638</v>
+      </c>
+      <c r="Y74" s="10">
+        <v>13638</v>
+      </c>
+      <c r="Z74" s="10">
+        <v>13613</v>
+      </c>
+      <c r="AA74" s="10">
+        <v>13598</v>
+      </c>
+      <c r="AB74" s="10">
+        <v>13589</v>
+      </c>
+      <c r="AC74" s="10">
+        <v>13591</v>
+      </c>
+      <c r="AD74" s="10">
+        <v>13589</v>
+      </c>
+      <c r="AE74" s="10">
+        <v>13579</v>
+      </c>
+      <c r="AF74" s="10">
+        <v>13565</v>
+      </c>
+      <c r="AG74" s="10">
+        <v>13571</v>
+      </c>
+      <c r="AH74" s="33">
+        <v>13618</v>
+      </c>
+      <c r="AI74" s="87">
+        <v>13615</v>
+      </c>
+    </row>
+    <row r="75" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A75" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C75" s="9">
+        <v>4449</v>
+      </c>
+      <c r="D75" s="9">
+        <v>4440</v>
+      </c>
+      <c r="E75" s="9">
+        <v>4457</v>
+      </c>
+      <c r="F75" s="9">
+        <v>4458</v>
+      </c>
+      <c r="G75" s="9">
+        <v>4462</v>
+      </c>
+      <c r="H75" s="9">
+        <v>4468</v>
+      </c>
+      <c r="I75" s="10">
+        <v>4459</v>
+      </c>
+      <c r="J75" s="10">
+        <v>4451</v>
+      </c>
+      <c r="K75" s="10">
+        <v>4448</v>
+      </c>
+      <c r="L75" s="10">
+        <v>4427</v>
+      </c>
+      <c r="M75" s="10">
+        <v>4397</v>
+      </c>
+      <c r="N75" s="10">
+        <v>4392</v>
+      </c>
+      <c r="O75" s="10">
+        <v>4385</v>
+      </c>
+      <c r="P75" s="10">
+        <v>4367</v>
+      </c>
+      <c r="Q75" s="10">
+        <v>4364</v>
+      </c>
+      <c r="R75" s="10">
+        <v>4371</v>
+      </c>
+      <c r="S75" s="10">
+        <v>4377</v>
+      </c>
+      <c r="T75" s="10">
+        <v>4371</v>
+      </c>
+      <c r="U75" s="10">
+        <v>4369</v>
+      </c>
+      <c r="V75" s="10">
+        <v>4368</v>
+      </c>
+      <c r="W75" s="10">
+        <v>4346</v>
+      </c>
+      <c r="X75" s="10">
+        <v>4349</v>
+      </c>
+      <c r="Y75" s="10">
+        <v>4341</v>
+      </c>
+      <c r="Z75" s="10">
+        <v>4320</v>
+      </c>
+      <c r="AA75" s="10">
+        <v>4300</v>
+      </c>
+      <c r="AB75" s="10">
+        <v>4296</v>
+      </c>
+      <c r="AC75" s="10">
+        <v>4293</v>
+      </c>
+      <c r="AD75" s="10">
+        <v>4282</v>
+      </c>
+      <c r="AE75" s="10">
+        <v>4277</v>
+      </c>
+      <c r="AF75" s="10">
+        <v>4274</v>
+      </c>
+      <c r="AG75" s="10">
+        <v>4271</v>
+      </c>
+      <c r="AH75" s="33">
+        <v>4245</v>
+      </c>
+      <c r="AI75" s="87">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="76" spans="1:35" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="71"/>
+      <c r="B76" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="25"/>
+      <c r="H76" s="25"/>
+      <c r="I76" s="25"/>
+      <c r="J76" s="25"/>
+      <c r="K76" s="25"/>
+      <c r="L76" s="25"/>
+      <c r="M76" s="30"/>
+      <c r="N76" s="30"/>
+      <c r="O76" s="30"/>
+      <c r="P76" s="30"/>
+      <c r="Q76" s="30"/>
+      <c r="R76" s="30"/>
+      <c r="S76" s="30"/>
+      <c r="T76" s="30"/>
+      <c r="U76" s="30"/>
+      <c r="V76" s="30"/>
+      <c r="W76" s="30"/>
+      <c r="X76" s="30"/>
+      <c r="Y76" s="30"/>
+      <c r="Z76" s="34"/>
+      <c r="AA76" s="30"/>
+      <c r="AB76" s="34"/>
+      <c r="AC76" s="34"/>
+      <c r="AD76" s="34"/>
+      <c r="AE76" s="34"/>
+      <c r="AF76" s="16"/>
+      <c r="AG76" s="16"/>
+      <c r="AH76" s="16"/>
+      <c r="AI76" s="16"/>
+    </row>
+    <row r="77" spans="1:35" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A77" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B77" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="9">
+        <v>489167</v>
+      </c>
+      <c r="D77" s="9">
+        <v>489184</v>
+      </c>
+      <c r="E77" s="9">
+        <v>489292</v>
+      </c>
+      <c r="F77" s="9">
+        <v>489413</v>
+      </c>
+      <c r="G77" s="9">
+        <v>489533</v>
+      </c>
+      <c r="H77" s="9">
+        <v>489578</v>
+      </c>
+      <c r="I77" s="10">
+        <v>489704</v>
+      </c>
+      <c r="J77" s="10">
+        <v>489988</v>
+      </c>
+      <c r="K77" s="10">
+        <v>490099</v>
+      </c>
+      <c r="L77" s="10">
+        <v>490211</v>
+      </c>
+      <c r="M77" s="10">
+        <v>490481</v>
+      </c>
+      <c r="N77" s="10">
+        <v>490683</v>
+      </c>
+      <c r="O77" s="10">
+        <v>490833</v>
+      </c>
+      <c r="P77" s="10">
+        <v>491032</v>
+      </c>
+      <c r="Q77" s="10">
+        <v>491202</v>
+      </c>
+      <c r="R77" s="10">
+        <v>491274</v>
+      </c>
+      <c r="S77" s="10">
+        <v>491352</v>
+      </c>
+      <c r="T77" s="10">
+        <v>491512</v>
+      </c>
+      <c r="U77" s="10">
+        <v>491583</v>
+      </c>
+      <c r="V77" s="10">
+        <v>491728</v>
+      </c>
+      <c r="W77" s="10">
+        <v>491943</v>
+      </c>
+      <c r="X77" s="10">
+        <v>492035</v>
+      </c>
+      <c r="Y77" s="10">
+        <v>492166</v>
+      </c>
+      <c r="Z77" s="10">
+        <v>492235</v>
+      </c>
+      <c r="AA77" s="10">
+        <v>492280</v>
+      </c>
+      <c r="AB77" s="10">
+        <v>492457</v>
+      </c>
+      <c r="AC77" s="10">
+        <v>492758</v>
+      </c>
+      <c r="AD77" s="10">
+        <v>492775</v>
+      </c>
+      <c r="AE77" s="10">
+        <v>492983</v>
+      </c>
+      <c r="AF77" s="10">
+        <v>492946</v>
+      </c>
+      <c r="AG77" s="10">
+        <v>493099</v>
+      </c>
+      <c r="AH77" s="33">
+        <v>493321</v>
+      </c>
+      <c r="AI77" s="87">
+        <v>493576</v>
+      </c>
+    </row>
+    <row r="78" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A78" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="9">
+        <v>278235</v>
+      </c>
+      <c r="D78" s="9">
+        <v>278344</v>
+      </c>
+      <c r="E78" s="9">
+        <v>278531</v>
+      </c>
+      <c r="F78" s="9">
+        <v>278759</v>
+      </c>
+      <c r="G78" s="9">
+        <v>278944</v>
+      </c>
+      <c r="H78" s="9">
+        <v>279109</v>
+      </c>
+      <c r="I78" s="10">
+        <v>279367</v>
+      </c>
+      <c r="J78" s="10">
+        <v>279643</v>
+      </c>
+      <c r="K78" s="10">
+        <v>279980</v>
+      </c>
+      <c r="L78" s="10">
+        <v>280287</v>
+      </c>
+      <c r="M78" s="10">
+        <v>280657</v>
+      </c>
+      <c r="N78" s="10">
+        <v>280935</v>
+      </c>
+      <c r="O78" s="10">
+        <v>281146</v>
+      </c>
+      <c r="P78" s="10">
+        <v>281481</v>
+      </c>
+      <c r="Q78" s="10">
+        <v>281767</v>
+      </c>
+      <c r="R78" s="10">
+        <v>281897</v>
+      </c>
+      <c r="S78" s="10">
+        <v>282146</v>
+      </c>
+      <c r="T78" s="10">
+        <v>282436</v>
+      </c>
+      <c r="U78" s="10">
+        <v>282845</v>
+      </c>
+      <c r="V78" s="10">
+        <v>283209</v>
+      </c>
+      <c r="W78" s="10">
+        <v>283744</v>
+      </c>
+      <c r="X78" s="10">
+        <v>284017</v>
+      </c>
+      <c r="Y78" s="10">
+        <v>284280</v>
+      </c>
+      <c r="Z78" s="10">
+        <v>284499</v>
+      </c>
+      <c r="AA78" s="10">
+        <v>284582</v>
+      </c>
+      <c r="AB78" s="10">
+        <v>284797</v>
+      </c>
+      <c r="AC78" s="10">
+        <v>285168</v>
+      </c>
+      <c r="AD78" s="10">
+        <v>285347</v>
+      </c>
+      <c r="AE78" s="10">
+        <v>285648</v>
+      </c>
+      <c r="AF78" s="10">
+        <v>285728</v>
+      </c>
+      <c r="AG78" s="10">
+        <v>286138</v>
+      </c>
+      <c r="AH78" s="33">
+        <v>286611</v>
+      </c>
+      <c r="AI78" s="87">
+        <v>287167</v>
+      </c>
+    </row>
+    <row r="79" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A79" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C79" s="9">
+        <v>40162</v>
+      </c>
+      <c r="D79" s="9">
+        <v>40176</v>
+      </c>
+      <c r="E79" s="9">
+        <v>40144</v>
+      </c>
+      <c r="F79" s="9">
+        <v>40103</v>
+      </c>
+      <c r="G79" s="9">
+        <v>40066</v>
+      </c>
+      <c r="H79" s="9">
+        <v>40071</v>
+      </c>
+      <c r="I79" s="10">
+        <v>40028</v>
+      </c>
+      <c r="J79" s="10">
+        <v>40126</v>
+      </c>
+      <c r="K79" s="10">
+        <v>40075</v>
+      </c>
+      <c r="L79" s="10">
+        <v>40063</v>
+      </c>
+      <c r="M79" s="10">
+        <v>37973</v>
+      </c>
+      <c r="N79" s="10">
+        <v>40010</v>
+      </c>
+      <c r="O79" s="10">
+        <v>39977</v>
+      </c>
+      <c r="P79" s="10">
+        <v>39975</v>
+      </c>
+      <c r="Q79" s="10">
+        <v>39945</v>
+      </c>
+      <c r="R79" s="10">
+        <v>39970</v>
+      </c>
+      <c r="S79" s="10">
+        <v>39962</v>
+      </c>
+      <c r="T79" s="10">
+        <v>39960</v>
+      </c>
+      <c r="U79" s="10">
+        <v>39872</v>
+      </c>
+      <c r="V79" s="10">
+        <v>39833</v>
+      </c>
+      <c r="W79" s="10">
+        <v>39780</v>
+      </c>
+      <c r="X79" s="10">
+        <v>39701</v>
+      </c>
+      <c r="Y79" s="10">
+        <v>39649</v>
+      </c>
+      <c r="Z79" s="10">
+        <v>39636</v>
+      </c>
+      <c r="AA79" s="10">
+        <v>39622</v>
+      </c>
+      <c r="AB79" s="10">
+        <v>39593</v>
+      </c>
+      <c r="AC79" s="10">
+        <v>39590</v>
+      </c>
+      <c r="AD79" s="10">
+        <v>39579</v>
+      </c>
+      <c r="AE79" s="10">
+        <v>39571</v>
+      </c>
+      <c r="AF79" s="10">
+        <v>39538</v>
+      </c>
+      <c r="AG79" s="10">
+        <v>39473</v>
+      </c>
+      <c r="AH79" s="33">
+        <v>39429</v>
+      </c>
+      <c r="AI79" s="87">
+        <v>39352</v>
+      </c>
+    </row>
+    <row r="80" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A80" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="9">
+        <v>5672</v>
+      </c>
+      <c r="D80" s="9">
+        <v>5678</v>
+      </c>
+      <c r="E80" s="9">
+        <v>5674</v>
+      </c>
+      <c r="F80" s="9">
+        <v>5661</v>
+      </c>
+      <c r="G80" s="9">
+        <v>5651</v>
+      </c>
+      <c r="H80" s="9">
+        <v>5654</v>
+      </c>
+      <c r="I80" s="10">
+        <v>5646</v>
+      </c>
+      <c r="J80" s="10">
+        <v>5645</v>
+      </c>
+      <c r="K80" s="10">
+        <v>5635</v>
+      </c>
+      <c r="L80" s="10">
+        <v>5620</v>
+      </c>
+      <c r="M80" s="10">
+        <v>5615</v>
+      </c>
+      <c r="N80" s="10">
+        <v>5594</v>
+      </c>
+      <c r="O80" s="10">
+        <v>5574</v>
+      </c>
+      <c r="P80" s="10">
+        <v>5564</v>
+      </c>
+      <c r="Q80" s="10">
+        <v>5554</v>
+      </c>
+      <c r="R80" s="10">
+        <v>5536</v>
+      </c>
+      <c r="S80" s="10">
+        <v>5514</v>
+      </c>
+      <c r="T80" s="10">
+        <v>5495</v>
+      </c>
+      <c r="U80" s="10">
+        <v>5489</v>
+      </c>
+      <c r="V80" s="10">
+        <v>5444</v>
+      </c>
+      <c r="W80" s="10">
+        <v>5421</v>
+      </c>
+      <c r="X80" s="10">
+        <v>5408</v>
+      </c>
+      <c r="Y80" s="10">
+        <v>5411</v>
+      </c>
+      <c r="Z80" s="10">
+        <v>5413</v>
+      </c>
+      <c r="AA80" s="10">
+        <v>5411</v>
+      </c>
+      <c r="AB80" s="10">
+        <v>5395</v>
+      </c>
+      <c r="AC80" s="10">
+        <v>5412</v>
+      </c>
+      <c r="AD80" s="10">
+        <v>5402</v>
+      </c>
+      <c r="AE80" s="10">
+        <v>5429</v>
+      </c>
+      <c r="AF80" s="10">
+        <v>5433</v>
+      </c>
+      <c r="AG80" s="10">
+        <v>5403</v>
+      </c>
+      <c r="AH80" s="33">
+        <v>5388</v>
+      </c>
+      <c r="AI80" s="87">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="81" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A81" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C81" s="9">
+        <v>23071</v>
+      </c>
+      <c r="D81" s="9">
+        <v>23059</v>
+      </c>
+      <c r="E81" s="9">
+        <v>23051</v>
+      </c>
+      <c r="F81" s="9">
+        <v>23054</v>
+      </c>
+      <c r="G81" s="9">
+        <v>23046</v>
+      </c>
+      <c r="H81" s="9">
+        <v>23010</v>
+      </c>
+      <c r="I81" s="10">
+        <v>22984</v>
+      </c>
+      <c r="J81" s="10">
+        <v>22967</v>
+      </c>
+      <c r="K81" s="10">
+        <v>22941</v>
+      </c>
+      <c r="L81" s="10">
+        <v>22930</v>
+      </c>
+      <c r="M81" s="10">
+        <v>18028</v>
+      </c>
+      <c r="N81" s="10">
+        <v>22938</v>
+      </c>
+      <c r="O81" s="10">
+        <v>22950</v>
+      </c>
+      <c r="P81" s="10">
+        <v>22926</v>
+      </c>
+      <c r="Q81" s="10">
+        <v>22904</v>
+      </c>
+      <c r="R81" s="10">
+        <v>22907</v>
+      </c>
+      <c r="S81" s="10">
+        <v>22883</v>
+      </c>
+      <c r="T81" s="10">
+        <v>22872</v>
+      </c>
+      <c r="U81" s="10">
+        <v>22852</v>
+      </c>
+      <c r="V81" s="10">
+        <v>22814</v>
+      </c>
+      <c r="W81" s="10">
+        <v>22791</v>
+      </c>
+      <c r="X81" s="10">
+        <v>22741</v>
+      </c>
+      <c r="Y81" s="10">
+        <v>22724</v>
+      </c>
+      <c r="Z81" s="10">
+        <v>22698</v>
+      </c>
+      <c r="AA81" s="10">
+        <v>22711</v>
+      </c>
+      <c r="AB81" s="10">
+        <v>22707</v>
+      </c>
+      <c r="AC81" s="10">
+        <v>22699</v>
+      </c>
+      <c r="AD81" s="10">
+        <v>22679</v>
+      </c>
+      <c r="AE81" s="10">
+        <v>22669</v>
+      </c>
+      <c r="AF81" s="10">
+        <v>22645</v>
+      </c>
+      <c r="AG81" s="10">
+        <v>22613</v>
+      </c>
+      <c r="AH81" s="33">
+        <v>22581</v>
+      </c>
+      <c r="AI81" s="87">
+        <v>22545</v>
+      </c>
+    </row>
+    <row r="82" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A82" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C82" s="9">
+        <v>92900</v>
+      </c>
+      <c r="D82" s="9">
+        <v>92859</v>
+      </c>
+      <c r="E82" s="9">
+        <v>92867</v>
+      </c>
+      <c r="F82" s="9">
+        <v>92840</v>
+      </c>
+      <c r="G82" s="9">
+        <v>92842</v>
+      </c>
+      <c r="H82" s="9">
+        <v>92816</v>
+      </c>
+      <c r="I82" s="10">
+        <v>92805</v>
+      </c>
+      <c r="J82" s="10">
+        <v>92779</v>
+      </c>
+      <c r="K82" s="10">
+        <v>92688</v>
+      </c>
+      <c r="L82" s="10">
+        <v>92624</v>
+      </c>
+      <c r="M82" s="10">
+        <v>89669</v>
+      </c>
+      <c r="N82" s="10">
+        <v>92593</v>
+      </c>
+      <c r="O82" s="10">
+        <v>92597</v>
+      </c>
+      <c r="P82" s="10">
+        <v>92558</v>
+      </c>
+      <c r="Q82" s="10">
+        <v>92547</v>
+      </c>
+      <c r="R82" s="10">
+        <v>92520</v>
+      </c>
+      <c r="S82" s="10">
+        <v>92463</v>
+      </c>
+      <c r="T82" s="10">
+        <v>92384</v>
+      </c>
+      <c r="U82" s="10">
+        <v>92274</v>
+      </c>
+      <c r="V82" s="10">
+        <v>92211</v>
+      </c>
+      <c r="W82" s="10">
+        <v>92070</v>
+      </c>
+      <c r="X82" s="10">
+        <v>92034</v>
+      </c>
+      <c r="Y82" s="10">
+        <v>91994</v>
+      </c>
+      <c r="Z82" s="10">
+        <v>91969</v>
+      </c>
+      <c r="AA82" s="10">
+        <v>91979</v>
+      </c>
+      <c r="AB82" s="10">
+        <v>92015</v>
+      </c>
+      <c r="AC82" s="10">
+        <v>91973</v>
+      </c>
+      <c r="AD82" s="10">
+        <v>91934</v>
+      </c>
+      <c r="AE82" s="10">
+        <v>91871</v>
+      </c>
+      <c r="AF82" s="10">
+        <v>91832</v>
+      </c>
+      <c r="AG82" s="10">
+        <v>91753</v>
+      </c>
+      <c r="AH82" s="33">
+        <v>91657</v>
+      </c>
+      <c r="AI82" s="87">
+        <v>91595</v>
+      </c>
+    </row>
+    <row r="83" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A83" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" s="9">
+        <v>29647</v>
+      </c>
+      <c r="D83" s="9">
+        <v>29614</v>
+      </c>
+      <c r="E83" s="9">
+        <v>29581</v>
+      </c>
+      <c r="F83" s="9">
+        <v>29582</v>
+      </c>
+      <c r="G83" s="9">
+        <v>29581</v>
+      </c>
+      <c r="H83" s="9">
+        <v>29553</v>
+      </c>
+      <c r="I83" s="10">
+        <v>29513</v>
+      </c>
+      <c r="J83" s="10">
+        <v>29477</v>
+      </c>
+      <c r="K83" s="10">
+        <v>29470</v>
+      </c>
+      <c r="L83" s="10">
+        <v>29447</v>
+      </c>
+      <c r="M83" s="10">
+        <v>20254</v>
+      </c>
+      <c r="N83" s="10">
+        <v>29413</v>
+      </c>
+      <c r="O83" s="10">
+        <v>29392</v>
+      </c>
+      <c r="P83" s="10">
+        <v>29362</v>
+      </c>
+      <c r="Q83" s="10">
+        <v>29316</v>
+      </c>
+      <c r="R83" s="10">
+        <v>29271</v>
+      </c>
+      <c r="S83" s="10">
+        <v>29228</v>
+      </c>
+      <c r="T83" s="10">
+        <v>29199</v>
+      </c>
+      <c r="U83" s="10">
+        <v>29157</v>
+      </c>
+      <c r="V83" s="10">
+        <v>29163</v>
+      </c>
+      <c r="W83" s="10">
+        <v>29131</v>
+      </c>
+      <c r="X83" s="10">
+        <v>29127</v>
+      </c>
+      <c r="Y83" s="10">
+        <v>29116</v>
+      </c>
+      <c r="Z83" s="10">
+        <v>29054</v>
+      </c>
+      <c r="AA83" s="10">
+        <v>29031</v>
+      </c>
+      <c r="AB83" s="10">
+        <v>29010</v>
+      </c>
+      <c r="AC83" s="10">
+        <v>28966</v>
+      </c>
+      <c r="AD83" s="10">
+        <v>28920</v>
+      </c>
+      <c r="AE83" s="10">
+        <v>28914</v>
+      </c>
+      <c r="AF83" s="10">
+        <v>28910</v>
+      </c>
+      <c r="AG83" s="10">
+        <v>28878</v>
+      </c>
+      <c r="AH83" s="33">
+        <v>28838</v>
+      </c>
+      <c r="AI83" s="87">
+        <v>28794</v>
+      </c>
+    </row>
+    <row r="84" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A84" s="71"/>
+      <c r="B84" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="9"/>
+      <c r="G84" s="9"/>
+      <c r="H84" s="9"/>
+      <c r="I84" s="10"/>
+      <c r="J84" s="10"/>
+      <c r="K84" s="10"/>
+      <c r="L84" s="10"/>
+      <c r="M84" s="10"/>
+      <c r="N84" s="10"/>
+      <c r="O84" s="10"/>
+      <c r="P84" s="10"/>
+      <c r="Q84" s="10"/>
+      <c r="R84" s="10"/>
+      <c r="S84" s="10"/>
+      <c r="T84" s="10"/>
+      <c r="U84" s="10"/>
+      <c r="V84" s="10"/>
+      <c r="W84" s="10"/>
+      <c r="X84" s="10"/>
+      <c r="Y84" s="10"/>
+      <c r="Z84" s="10"/>
+      <c r="AA84" s="10"/>
+      <c r="AB84" s="10"/>
+      <c r="AC84" s="10"/>
+      <c r="AD84" s="10"/>
+      <c r="AE84" s="10"/>
+      <c r="AF84" s="10"/>
+      <c r="AG84" s="10"/>
+      <c r="AH84" s="33"/>
+      <c r="AI84"/>
+    </row>
+    <row r="85" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A85" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C85" s="9">
+        <v>14797</v>
+      </c>
+      <c r="D85" s="9">
+        <v>14775</v>
+      </c>
+      <c r="E85" s="9">
+        <v>14769</v>
+      </c>
+      <c r="F85" s="9">
+        <v>14749</v>
+      </c>
+      <c r="G85" s="9">
+        <v>14736</v>
+      </c>
+      <c r="H85" s="9">
+        <v>14713</v>
+      </c>
+      <c r="I85" s="10">
+        <v>14711</v>
+      </c>
+      <c r="J85" s="10">
+        <v>14695</v>
+      </c>
+      <c r="K85" s="10">
+        <v>14674</v>
+      </c>
+      <c r="L85" s="10">
+        <v>14644</v>
+      </c>
+      <c r="M85" s="10">
+        <v>14639</v>
+      </c>
+      <c r="N85" s="10">
+        <v>14634</v>
+      </c>
+      <c r="O85" s="10">
+        <v>14622</v>
+      </c>
+      <c r="P85" s="10">
+        <v>14624</v>
+      </c>
+      <c r="Q85" s="10">
+        <v>14631</v>
+      </c>
+      <c r="R85" s="10">
+        <v>14632</v>
+      </c>
+      <c r="S85" s="10">
+        <v>14616</v>
+      </c>
+      <c r="T85" s="10">
+        <v>14634</v>
+      </c>
+      <c r="U85" s="10">
+        <v>14573</v>
+      </c>
+      <c r="V85" s="10">
+        <v>14552</v>
+      </c>
+      <c r="W85" s="10">
+        <v>14549</v>
+      </c>
+      <c r="X85" s="10">
+        <v>14558</v>
+      </c>
+      <c r="Y85" s="10">
+        <v>14562</v>
+      </c>
+      <c r="Z85" s="10">
+        <v>14547</v>
+      </c>
+      <c r="AA85" s="10">
+        <v>14532</v>
+      </c>
+      <c r="AB85" s="10">
+        <v>14526</v>
+      </c>
+      <c r="AC85" s="10">
+        <v>14536</v>
+      </c>
+      <c r="AD85" s="10">
+        <v>14516</v>
+      </c>
+      <c r="AE85" s="10">
+        <v>14501</v>
+      </c>
+      <c r="AF85" s="10">
+        <v>14478</v>
+      </c>
+      <c r="AG85" s="10">
+        <v>14470</v>
+      </c>
+      <c r="AH85" s="33">
+        <v>14479</v>
+      </c>
+      <c r="AI85" s="87">
+        <v>14465</v>
+      </c>
+    </row>
+    <row r="86" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A86" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C86" s="9">
+        <v>4683</v>
+      </c>
+      <c r="D86" s="9">
+        <v>4679</v>
+      </c>
+      <c r="E86" s="9">
+        <v>4675</v>
+      </c>
+      <c r="F86" s="9">
+        <v>4665</v>
+      </c>
+      <c r="G86" s="9">
+        <v>4667</v>
+      </c>
+      <c r="H86" s="9">
+        <v>4652</v>
+      </c>
+      <c r="I86" s="10">
+        <v>4650</v>
+      </c>
+      <c r="J86" s="10">
+        <v>4656</v>
+      </c>
+      <c r="K86" s="10">
+        <v>4636</v>
+      </c>
+      <c r="L86" s="10">
+        <v>4596</v>
+      </c>
+      <c r="M86" s="10">
+        <v>4573</v>
+      </c>
+      <c r="N86" s="10">
+        <v>4566</v>
+      </c>
+      <c r="O86" s="10">
+        <v>4575</v>
+      </c>
+      <c r="P86" s="10">
+        <v>4542</v>
+      </c>
+      <c r="Q86" s="10">
+        <v>4538</v>
+      </c>
+      <c r="R86" s="10">
+        <v>4541</v>
+      </c>
+      <c r="S86" s="10">
+        <v>4540</v>
+      </c>
+      <c r="T86" s="10">
+        <v>4532</v>
+      </c>
+      <c r="U86" s="10">
+        <v>4521</v>
+      </c>
+      <c r="V86" s="10">
+        <v>4502</v>
+      </c>
+      <c r="W86" s="10">
+        <v>4457</v>
+      </c>
+      <c r="X86" s="10">
+        <v>4449</v>
+      </c>
+      <c r="Y86" s="10">
+        <v>4430</v>
+      </c>
+      <c r="Z86" s="10">
+        <v>4419</v>
+      </c>
+      <c r="AA86" s="10">
+        <v>4412</v>
+      </c>
+      <c r="AB86" s="10">
+        <v>4414</v>
+      </c>
+      <c r="AC86" s="10">
+        <v>4414</v>
+      </c>
+      <c r="AD86" s="10">
+        <v>4398</v>
+      </c>
+      <c r="AE86" s="10">
+        <v>4380</v>
+      </c>
+      <c r="AF86" s="10">
+        <v>4382</v>
+      </c>
+      <c r="AG86" s="10">
+        <v>4371</v>
+      </c>
+      <c r="AH86" s="33">
+        <v>4338</v>
+      </c>
+      <c r="AI86" s="87">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:38" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="71"/>
+      <c r="B87" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="25"/>
+      <c r="D87" s="25"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="25"/>
+      <c r="G87" s="25"/>
+      <c r="H87" s="25"/>
+      <c r="I87" s="25"/>
+      <c r="J87" s="25"/>
+      <c r="K87" s="25"/>
+      <c r="L87" s="25"/>
+      <c r="M87" s="30"/>
+      <c r="N87" s="30"/>
+      <c r="O87" s="30"/>
+      <c r="P87" s="30"/>
+      <c r="Q87" s="30"/>
+      <c r="R87" s="30"/>
+      <c r="S87" s="30"/>
+      <c r="T87" s="30"/>
+      <c r="U87" s="30"/>
+      <c r="V87" s="30"/>
+      <c r="W87" s="30"/>
+      <c r="X87" s="30"/>
+      <c r="Y87" s="30"/>
+      <c r="Z87" s="34"/>
+      <c r="AA87" s="34"/>
+      <c r="AB87" s="34"/>
+      <c r="AC87" s="34"/>
+      <c r="AD87" s="34"/>
+      <c r="AE87" s="30"/>
+      <c r="AF87" s="16"/>
+      <c r="AG87" s="16"/>
+      <c r="AH87" s="16"/>
+      <c r="AI87" s="16"/>
+    </row>
+    <row r="88" spans="1:38" s="17" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A88" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B88" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" s="28">
+        <v>209149</v>
+      </c>
+      <c r="D88" s="28">
+        <v>208690</v>
+      </c>
+      <c r="E88" s="28">
+        <v>208381</v>
+      </c>
+      <c r="F88" s="28">
+        <v>208067</v>
+      </c>
+      <c r="G88" s="10">
+        <v>207802</v>
+      </c>
+      <c r="H88" s="10">
+        <v>207634</v>
+      </c>
+      <c r="I88" s="10">
+        <v>207275</v>
+      </c>
+      <c r="J88" s="10">
+        <v>206542</v>
+      </c>
+      <c r="K88" s="10">
+        <v>206149</v>
+      </c>
+      <c r="L88" s="10">
+        <v>205677</v>
+      </c>
+      <c r="M88" s="10">
+        <v>205146</v>
+      </c>
+      <c r="N88" s="10">
+        <v>204635</v>
+      </c>
+      <c r="O88" s="10">
+        <v>204225</v>
+      </c>
+      <c r="P88" s="10">
+        <v>203597</v>
+      </c>
+      <c r="Q88" s="10">
+        <v>203021</v>
+      </c>
+      <c r="R88" s="10">
+        <v>202690</v>
+      </c>
+      <c r="S88" s="10">
+        <v>202182</v>
+      </c>
+      <c r="T88" s="10">
+        <v>201674</v>
+      </c>
+      <c r="U88" s="10">
+        <v>201179</v>
+      </c>
+      <c r="V88" s="10">
+        <v>200505</v>
+      </c>
+      <c r="W88" s="10">
+        <v>199807</v>
+      </c>
+      <c r="X88" s="10">
+        <v>199259</v>
+      </c>
+      <c r="Y88" s="10">
+        <v>198684</v>
+      </c>
+      <c r="Z88" s="10">
+        <v>198242</v>
+      </c>
+      <c r="AA88" s="10">
+        <v>197965</v>
+      </c>
+      <c r="AB88" s="10">
+        <v>197575</v>
+      </c>
+      <c r="AC88" s="10">
+        <v>197281</v>
+      </c>
+      <c r="AD88" s="10">
+        <v>196849</v>
+      </c>
+      <c r="AE88" s="33">
+        <v>196437</v>
+      </c>
+      <c r="AF88" s="33">
+        <v>196149</v>
+      </c>
+      <c r="AG88" s="33">
+        <v>195504</v>
+      </c>
+      <c r="AH88" s="33">
+        <v>194956</v>
+      </c>
+      <c r="AI88" s="87">
+        <v>194243</v>
+      </c>
+    </row>
+    <row r="89" spans="1:38" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C89" s="28">
+        <v>203</v>
+      </c>
+      <c r="D89" s="28">
+        <v>203</v>
+      </c>
+      <c r="E89" s="28">
+        <v>203</v>
+      </c>
+      <c r="F89" s="28">
+        <v>203</v>
+      </c>
+      <c r="G89" s="10">
+        <v>203</v>
+      </c>
+      <c r="H89" s="10">
+        <v>203</v>
+      </c>
+      <c r="I89" s="10">
+        <v>203</v>
+      </c>
+      <c r="J89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="K89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="L89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="M89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="N89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="O89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="P89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="R89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="S89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="T89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="U89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="V89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="W89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="X89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH89" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI89" s="88" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="90" spans="1:38" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="71"/>
+      <c r="B90" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C90" s="28"/>
+      <c r="D90" s="28"/>
+      <c r="E90" s="28"/>
+      <c r="F90" s="28"/>
+      <c r="G90" s="10"/>
+      <c r="H90" s="10"/>
+      <c r="I90" s="10"/>
+      <c r="J90" s="10"/>
+      <c r="K90" s="10"/>
+      <c r="L90" s="10"/>
+      <c r="O90" s="10"/>
+      <c r="P90" s="10"/>
+      <c r="Q90" s="10"/>
+      <c r="R90" s="10"/>
+      <c r="S90" s="10"/>
+      <c r="T90" s="10"/>
+      <c r="U90" s="10"/>
+      <c r="V90" s="10"/>
+      <c r="W90" s="10"/>
+      <c r="X90" s="10"/>
+      <c r="Y90" s="10"/>
+      <c r="Z90" s="10"/>
+      <c r="AA90" s="10"/>
+      <c r="AB90" s="10"/>
+      <c r="AC90" s="10"/>
+      <c r="AD90" s="10"/>
+      <c r="AF90" s="33"/>
+      <c r="AG90" s="33"/>
+      <c r="AH90" s="33"/>
+    </row>
+    <row r="91" spans="1:38" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B91" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="28">
+        <v>30037</v>
+      </c>
+      <c r="D91" s="28">
+        <v>30032</v>
+      </c>
+      <c r="E91" s="28">
+        <v>29977</v>
+      </c>
+      <c r="F91" s="28">
+        <v>29944</v>
+      </c>
+      <c r="G91" s="10">
+        <v>29975</v>
+      </c>
+      <c r="H91" s="10">
+        <v>29920</v>
+      </c>
+      <c r="I91" s="10">
+        <v>29845</v>
+      </c>
+      <c r="J91" s="10">
+        <v>29789</v>
+      </c>
+      <c r="K91" s="10">
+        <v>29745</v>
+      </c>
+      <c r="L91" s="10">
+        <v>29717</v>
+      </c>
+      <c r="M91" s="10">
+        <v>29713</v>
+      </c>
+      <c r="N91" s="10">
+        <v>29615</v>
+      </c>
+      <c r="O91" s="10">
+        <v>29540</v>
+      </c>
+      <c r="P91" s="10">
+        <v>29417</v>
+      </c>
+      <c r="Q91" s="10">
+        <v>29335</v>
+      </c>
+      <c r="R91" s="10">
+        <v>29296</v>
+      </c>
+      <c r="S91" s="10">
+        <v>29231</v>
+      </c>
+      <c r="T91" s="10">
+        <v>29184</v>
+      </c>
+      <c r="U91" s="10">
+        <v>29148</v>
+      </c>
+      <c r="V91" s="10">
+        <v>29054</v>
+      </c>
+      <c r="W91" s="10">
+        <v>28951</v>
+      </c>
+      <c r="X91" s="10">
+        <v>28877</v>
+      </c>
+      <c r="Y91" s="10">
+        <v>28797</v>
+      </c>
+      <c r="Z91" s="10">
+        <v>28743</v>
+      </c>
+      <c r="AA91" s="10">
+        <v>28727</v>
+      </c>
+      <c r="AB91" s="10">
+        <v>28677</v>
+      </c>
+      <c r="AC91" s="10">
+        <v>28607</v>
+      </c>
+      <c r="AD91" s="10">
+        <v>28524</v>
+      </c>
+      <c r="AE91" s="33">
+        <v>28495</v>
+      </c>
+      <c r="AF91" s="33">
+        <v>28466</v>
+      </c>
+      <c r="AG91" s="33">
+        <v>28387</v>
+      </c>
+      <c r="AH91" s="33">
+        <v>28309</v>
+      </c>
+      <c r="AI91" s="87">
+        <v>28224</v>
+      </c>
+    </row>
+    <row r="92" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A92" s="71" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="7" t="s">
+      <c r="B92" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="1">
+      <c r="C92" s="1">
         <v>15911</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D92" s="1">
         <v>15888</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E92" s="1">
         <v>15846</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F92" s="1">
         <v>15811</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G92" s="10">
         <v>15782</v>
       </c>
-      <c r="H18" s="9">
+      <c r="H92" s="9">
         <v>15761</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I92" s="10">
         <v>15763</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J92" s="10">
         <v>15432</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K92" s="9">
         <v>15385</v>
       </c>
-      <c r="L18" s="9">
+      <c r="L92" s="9">
         <v>15334</v>
       </c>
-      <c r="M18" s="9">
+      <c r="M92" s="10">
         <v>15276</v>
       </c>
-      <c r="N18" s="9">
+      <c r="N92" s="10">
         <v>15258</v>
       </c>
-      <c r="O18" s="9">
+      <c r="O92" s="9">
         <v>15233</v>
       </c>
-      <c r="P18" s="9">
+      <c r="P92" s="9">
         <v>15229</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q92" s="10">
         <v>15168</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R92" s="10">
         <v>15175</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S92" s="10">
         <v>15097</v>
       </c>
-      <c r="T18" s="10">
+      <c r="T92" s="10">
         <v>15065</v>
       </c>
-      <c r="U18" s="10">
+      <c r="U92" s="10">
         <v>15042</v>
       </c>
-      <c r="V18" s="10">
+      <c r="V92" s="10">
         <v>15043</v>
       </c>
-      <c r="W18" s="10">
+      <c r="W92" s="10">
         <v>15022</v>
       </c>
-      <c r="X18" s="10">
+      <c r="X92" s="10">
         <v>15003</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Y92" s="10">
         <v>14995</v>
       </c>
-      <c r="Z18" s="10">
+      <c r="Z92" s="10">
         <v>14973</v>
       </c>
-      <c r="AA18" s="10">
+      <c r="AA92" s="10">
         <v>14940</v>
       </c>
-      <c r="AB18" s="10">
+      <c r="AB92" s="10">
         <v>14912</v>
       </c>
-      <c r="AC18" s="10">
+      <c r="AC92" s="10">
         <v>14889</v>
       </c>
-      <c r="AD18" s="10">
+      <c r="AD92" s="10">
         <v>14888</v>
       </c>
-      <c r="AE18" s="34">
+      <c r="AE92" s="33">
         <v>14872</v>
       </c>
-      <c r="AF18" s="34">
+      <c r="AF92" s="33">
         <v>14872</v>
       </c>
-      <c r="AG18" s="34">
+      <c r="AG92" s="33">
         <v>14824</v>
       </c>
-      <c r="AH18" s="34">
+      <c r="AH92" s="33">
         <v>14830</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="73" t="s">
+      <c r="AI92" s="87">
+        <v>14760</v>
+      </c>
+    </row>
+    <row r="93" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A93" s="71" t="s">
         <v>89</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B93" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="1">
+      <c r="C93" s="1">
         <v>52763</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D93" s="1">
         <v>52636</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E93" s="1">
         <v>52602</v>
       </c>
-      <c r="F19" s="1">
+      <c r="F93" s="1">
         <v>52531</v>
       </c>
-      <c r="G19" s="9">
+      <c r="G93" s="10">
         <v>52463</v>
       </c>
-      <c r="H19" s="9">
+      <c r="H93" s="9">
         <v>52541</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I93" s="10">
         <v>52460</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J93" s="10">
         <v>52616</v>
       </c>
-      <c r="K19" s="9">
+      <c r="K93" s="9">
         <v>52536</v>
       </c>
-      <c r="L19" s="9">
+      <c r="L93" s="9">
         <v>52468</v>
       </c>
-      <c r="M19" s="9">
+      <c r="M93" s="10">
         <v>52367</v>
       </c>
-      <c r="N19" s="9">
+      <c r="N93" s="10">
         <v>52314</v>
       </c>
-      <c r="O19" s="9">
+      <c r="O93" s="9">
         <v>52250</v>
       </c>
-      <c r="P19" s="9">
+      <c r="P93" s="9">
         <v>52109</v>
       </c>
-      <c r="Q19" s="10">
+      <c r="Q93" s="10">
         <v>51944</v>
       </c>
-      <c r="R19" s="10">
+      <c r="R93" s="10">
         <v>51865</v>
       </c>
-      <c r="S19" s="10">
+      <c r="S93" s="10">
         <v>51726</v>
       </c>
-      <c r="T19" s="10">
+      <c r="T93" s="10">
         <v>51576</v>
       </c>
-      <c r="U19" s="10">
+      <c r="U93" s="10">
         <v>51478</v>
       </c>
-      <c r="V19" s="10">
+      <c r="V93" s="10">
         <v>51369</v>
       </c>
-      <c r="W19" s="10">
+      <c r="W93" s="10">
         <v>51269</v>
       </c>
-      <c r="X19" s="10">
+      <c r="X93" s="10">
         <v>51180</v>
       </c>
-      <c r="Y19" s="10">
+      <c r="Y93" s="10">
         <v>51053</v>
       </c>
-      <c r="Z19" s="10">
+      <c r="Z93" s="10">
         <v>51002</v>
       </c>
-      <c r="AA19" s="10">
+      <c r="AA93" s="10">
         <v>50998</v>
       </c>
-      <c r="AB19" s="10">
+      <c r="AB93" s="10">
         <v>50925</v>
       </c>
-      <c r="AC19" s="10">
+      <c r="AC93" s="10">
         <v>50910</v>
       </c>
-      <c r="AD19" s="10">
+      <c r="AD93" s="10">
         <v>50779</v>
       </c>
-      <c r="AE19" s="34">
+      <c r="AE93" s="33">
         <v>50689</v>
       </c>
-      <c r="AF19" s="34">
+      <c r="AF93" s="33">
         <v>50623</v>
       </c>
-      <c r="AG19" s="34">
+      <c r="AG93" s="33">
         <v>50502</v>
       </c>
-      <c r="AH19" s="34">
+      <c r="AH93" s="33">
         <v>50356</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="73" t="s">
+      <c r="AI93" s="87">
+        <v>50259</v>
+      </c>
+    </row>
+    <row r="94" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A94" s="71" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="28" t="s">
+      <c r="B94" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="29">
-[...97 lines deleted...]
-      <c r="A21" s="73" t="s">
+      <c r="C94" s="28">
+        <v>21205</v>
+      </c>
+      <c r="D94" s="28">
+        <v>21125</v>
+      </c>
+      <c r="E94" s="28">
+        <v>21099</v>
+      </c>
+      <c r="F94" s="28">
+        <v>21065</v>
+      </c>
+      <c r="G94" s="10">
+        <v>21011</v>
+      </c>
+      <c r="H94" s="10">
+        <v>20982</v>
+      </c>
+      <c r="I94" s="10">
+        <v>20973</v>
+      </c>
+      <c r="J94" s="10">
+        <v>20895</v>
+      </c>
+      <c r="K94" s="10">
+        <v>20847</v>
+      </c>
+      <c r="L94" s="10">
+        <v>20739</v>
+      </c>
+      <c r="M94" s="10">
+        <v>20682</v>
+      </c>
+      <c r="N94" s="10">
+        <v>20629</v>
+      </c>
+      <c r="O94" s="10">
+        <v>20538</v>
+      </c>
+      <c r="P94" s="10">
+        <v>20464</v>
+      </c>
+      <c r="Q94" s="10">
+        <v>20416</v>
+      </c>
+      <c r="R94" s="10">
+        <v>20352</v>
+      </c>
+      <c r="S94" s="10">
+        <v>20322</v>
+      </c>
+      <c r="T94" s="10">
+        <v>20250</v>
+      </c>
+      <c r="U94" s="10">
+        <v>20175</v>
+      </c>
+      <c r="V94" s="10">
+        <v>20052</v>
+      </c>
+      <c r="W94" s="10">
+        <v>19895</v>
+      </c>
+      <c r="X94" s="10">
+        <v>19809</v>
+      </c>
+      <c r="Y94" s="10">
+        <v>19727</v>
+      </c>
+      <c r="Z94" s="10">
+        <v>19645</v>
+      </c>
+      <c r="AA94" s="10">
+        <v>19642</v>
+      </c>
+      <c r="AB94" s="10">
+        <v>19608</v>
+      </c>
+      <c r="AC94" s="10">
+        <v>19573</v>
+      </c>
+      <c r="AD94" s="10">
+        <v>19545</v>
+      </c>
+      <c r="AE94" s="33">
+        <v>19462</v>
+      </c>
+      <c r="AF94" s="33">
+        <v>19397</v>
+      </c>
+      <c r="AG94" s="33">
+        <v>19305</v>
+      </c>
+      <c r="AH94" s="33">
+        <v>19221</v>
+      </c>
+      <c r="AI94" s="87">
+        <v>19099</v>
+      </c>
+    </row>
+    <row r="95" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A95" s="71" t="s">
         <v>91</v>
       </c>
-      <c r="B21" s="28" t="s">
+      <c r="B95" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C95" s="28">
         <v>21942</v>
       </c>
-      <c r="D21" s="29">
+      <c r="D95" s="28">
         <v>21872</v>
       </c>
-      <c r="E21" s="29">
+      <c r="E95" s="28">
         <v>21838</v>
       </c>
-      <c r="F21" s="29">
+      <c r="F95" s="28">
         <v>21805</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G95" s="10">
         <v>21758</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H95" s="10">
         <v>21721</v>
       </c>
-      <c r="I21" s="10">
+      <c r="I95" s="10">
         <v>21657</v>
       </c>
-      <c r="J21" s="10">
+      <c r="J95" s="10">
         <v>21605</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K95" s="10">
         <v>21561</v>
       </c>
-      <c r="L21" s="10">
+      <c r="L95" s="10">
         <v>21527</v>
       </c>
-      <c r="M21" s="10">
+      <c r="M95" s="10">
         <v>21457</v>
       </c>
-      <c r="N21" s="10">
+      <c r="N95" s="10">
         <v>21350</v>
       </c>
-      <c r="O21" s="10">
+      <c r="O95" s="10">
         <v>21296</v>
       </c>
-      <c r="P21" s="10">
+      <c r="P95" s="10">
         <v>21230</v>
       </c>
-      <c r="Q21" s="10">
+      <c r="Q95" s="10">
         <v>21194</v>
       </c>
-      <c r="R21" s="10">
+      <c r="R95" s="10">
         <v>21135</v>
       </c>
-      <c r="S21" s="10">
+      <c r="S95" s="10">
         <v>21134</v>
       </c>
-      <c r="T21" s="10">
+      <c r="T95" s="10">
         <v>21082</v>
       </c>
-      <c r="U21" s="10">
+      <c r="U95" s="10">
         <v>21010</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V95" s="10">
         <v>20920</v>
       </c>
-      <c r="W21" s="10">
+      <c r="W95" s="10">
         <v>20856</v>
       </c>
-      <c r="X21" s="10">
+      <c r="X95" s="10">
         <v>20748</v>
       </c>
-      <c r="Y21" s="10">
+      <c r="Y95" s="10">
         <v>20674</v>
       </c>
-      <c r="Z21" s="10">
+      <c r="Z95" s="10">
         <v>20609</v>
       </c>
-      <c r="AA21" s="10">
+      <c r="AA95" s="10">
         <v>20593</v>
       </c>
-      <c r="AB21" s="10">
+      <c r="AB95" s="10">
         <v>20497</v>
       </c>
-      <c r="AC21" s="10">
+      <c r="AC95" s="10">
         <v>20465</v>
       </c>
-      <c r="AD21" s="10">
+      <c r="AD95" s="10">
         <v>20408</v>
       </c>
-      <c r="AE21" s="34">
+      <c r="AE95" s="33">
         <v>20333</v>
       </c>
-      <c r="AF21" s="34">
+      <c r="AF95" s="33">
         <v>20286</v>
       </c>
-      <c r="AG21" s="34">
+      <c r="AG95" s="33">
         <v>20208</v>
       </c>
-      <c r="AH21" s="34">
+      <c r="AH95" s="33">
         <v>20088</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="73" t="s">
+      <c r="AI95" s="87">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="96" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A96" s="71" t="s">
         <v>92</v>
       </c>
-      <c r="B22" s="28" t="s">
+      <c r="B96" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="29">
+      <c r="C96" s="28">
         <v>29806</v>
       </c>
-      <c r="D22" s="29">
+      <c r="D96" s="28">
         <v>29720</v>
       </c>
-      <c r="E22" s="29">
+      <c r="E96" s="28">
         <v>29675</v>
       </c>
-      <c r="F22" s="29">
+      <c r="F96" s="28">
         <v>29640</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G96" s="10">
         <v>29588</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H96" s="10">
         <v>29585</v>
       </c>
-      <c r="I22" s="10">
+      <c r="I96" s="10">
         <v>29518</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J96" s="10">
         <v>29460</v>
       </c>
-      <c r="K22" s="10">
+      <c r="K96" s="10">
         <v>29411</v>
       </c>
-      <c r="L22" s="10">
+      <c r="L96" s="10">
         <v>29363</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M96" s="10">
         <v>29253</v>
       </c>
-      <c r="N22" s="10">
+      <c r="N96" s="10">
         <v>29196</v>
       </c>
-      <c r="O22" s="10">
+      <c r="O96" s="10">
         <v>29173</v>
       </c>
-      <c r="P22" s="10">
+      <c r="P96" s="10">
         <v>29098</v>
       </c>
-      <c r="Q22" s="10">
+      <c r="Q96" s="10">
         <v>29031</v>
       </c>
-      <c r="R22" s="10">
+      <c r="R96" s="10">
         <v>29019</v>
       </c>
-      <c r="S22" s="10">
+      <c r="S96" s="10">
         <v>28941</v>
       </c>
-      <c r="T22" s="10">
+      <c r="T96" s="10">
         <v>28880</v>
       </c>
-      <c r="U22" s="10">
+      <c r="U96" s="10">
         <v>28801</v>
       </c>
-      <c r="V22" s="10">
+      <c r="V96" s="10">
         <v>28730</v>
       </c>
-      <c r="W22" s="10">
+      <c r="W96" s="10">
         <v>28658</v>
       </c>
-      <c r="X22" s="10">
+      <c r="X96" s="10">
         <v>28589</v>
       </c>
-      <c r="Y22" s="10">
+      <c r="Y96" s="10">
         <v>28505</v>
       </c>
-      <c r="Z22" s="10">
+      <c r="Z96" s="10">
         <v>28438</v>
       </c>
-      <c r="AA22" s="10">
+      <c r="AA96" s="10">
         <v>28343</v>
       </c>
-      <c r="AB22" s="10">
+      <c r="AB96" s="10">
         <v>28299</v>
       </c>
-      <c r="AC22" s="10">
+      <c r="AC96" s="10">
         <v>28271</v>
       </c>
-      <c r="AD22" s="10">
+      <c r="AD96" s="10">
         <v>28161</v>
       </c>
-      <c r="AE22" s="34">
+      <c r="AE96" s="33">
         <v>28123</v>
       </c>
-      <c r="AF22" s="34">
+      <c r="AF96" s="33">
         <v>28073</v>
       </c>
-      <c r="AG22" s="34">
+      <c r="AG96" s="33">
         <v>27994</v>
       </c>
-      <c r="AH22" s="34">
+      <c r="AH96" s="33">
         <v>27976</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="73" t="s">
+      <c r="AI96" s="87">
+        <v>27888</v>
+      </c>
+      <c r="AJ96" s="17"/>
+      <c r="AK96" s="17"/>
+      <c r="AL96" s="17"/>
+    </row>
+    <row r="97" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A97" s="71" t="s">
         <v>93</v>
       </c>
-      <c r="B23" s="30" t="s">
+      <c r="B97" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="29">
+      <c r="C97" s="28">
         <v>37282</v>
       </c>
-      <c r="D23" s="29">
+      <c r="D97" s="28">
         <v>37214</v>
       </c>
-      <c r="E23" s="29">
+      <c r="E97" s="28">
         <v>37141</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F97" s="28">
         <v>37068</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G97" s="10">
         <v>37022</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H97" s="10">
         <v>36921</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I97" s="10">
         <v>36856</v>
       </c>
-      <c r="J23" s="10">
+      <c r="J97" s="10">
         <v>36745</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K97" s="10">
         <v>36664</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L97" s="10">
         <v>36529</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M97" s="10">
         <v>36398</v>
       </c>
-      <c r="N23" s="10">
+      <c r="N97" s="10">
         <v>36273</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O97" s="10">
         <v>36195</v>
       </c>
-      <c r="P23" s="10">
+      <c r="P97" s="10">
         <v>36050</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="Q97" s="10">
         <v>35933</v>
       </c>
-      <c r="R23" s="10">
+      <c r="R97" s="10">
         <v>35848</v>
       </c>
-      <c r="S23" s="10">
+      <c r="S97" s="10">
         <v>35731</v>
       </c>
-      <c r="T23" s="10">
+      <c r="T97" s="10">
         <v>35637</v>
       </c>
-      <c r="U23" s="10">
+      <c r="U97" s="10">
         <v>35525</v>
       </c>
-      <c r="V23" s="10">
+      <c r="V97" s="10">
         <v>35337</v>
       </c>
-      <c r="W23" s="10">
+      <c r="W97" s="10">
         <v>35156</v>
       </c>
-      <c r="X23" s="10">
+      <c r="X97" s="10">
         <v>35053</v>
       </c>
-      <c r="Y23" s="10">
+      <c r="Y97" s="10">
         <v>34933</v>
       </c>
-      <c r="Z23" s="10">
+      <c r="Z97" s="10">
         <v>34832</v>
       </c>
-      <c r="AA23" s="10">
+      <c r="AA97" s="10">
         <v>34722</v>
       </c>
-      <c r="AB23" s="10">
+      <c r="AB97" s="10">
         <v>34657</v>
       </c>
-      <c r="AC23" s="10">
+      <c r="AC97" s="10">
         <v>34566</v>
       </c>
-      <c r="AD23" s="10">
+      <c r="AD97" s="10">
         <v>34544</v>
       </c>
-      <c r="AE23" s="34">
+      <c r="AE97" s="33">
         <v>34463</v>
       </c>
-      <c r="AF23" s="34">
+      <c r="AF97" s="33">
         <v>34432</v>
       </c>
-      <c r="AG23" s="34">
+      <c r="AG97" s="33">
         <v>34284</v>
       </c>
-      <c r="AH23" s="34">
+      <c r="AH97" s="33">
         <v>34176</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B24" s="87" t="s">
+      <c r="AI97" s="87">
+        <v>34013</v>
+      </c>
+      <c r="AJ97" s="17"/>
+      <c r="AK97" s="17"/>
+      <c r="AL97" s="17"/>
+    </row>
+    <row r="98" spans="1:38" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="71"/>
+      <c r="B98" s="78" t="s">
         <v>77</v>
       </c>
-      <c r="C24" s="26"/>
-[...32 lines deleted...]
-      <c r="A25" s="73" t="s">
+      <c r="C98" s="25"/>
+      <c r="D98" s="25"/>
+      <c r="E98" s="25"/>
+      <c r="F98" s="25"/>
+      <c r="G98" s="25"/>
+      <c r="H98" s="25"/>
+      <c r="I98" s="25"/>
+      <c r="J98" s="25"/>
+      <c r="K98" s="25"/>
+      <c r="L98" s="25"/>
+      <c r="M98" s="31"/>
+      <c r="N98" s="31"/>
+      <c r="O98" s="31"/>
+      <c r="P98" s="31"/>
+      <c r="Q98" s="30"/>
+      <c r="R98" s="30"/>
+      <c r="S98" s="30"/>
+      <c r="T98" s="30"/>
+      <c r="U98" s="30"/>
+      <c r="V98" s="30"/>
+      <c r="W98" s="30"/>
+      <c r="X98" s="30"/>
+      <c r="Y98" s="30"/>
+      <c r="Z98" s="34"/>
+      <c r="AA98" s="34"/>
+      <c r="AB98" s="30"/>
+      <c r="AC98" s="34"/>
+      <c r="AD98" s="34"/>
+      <c r="AE98" s="34"/>
+      <c r="AF98" s="16"/>
+      <c r="AG98" s="16"/>
+      <c r="AH98" s="16"/>
+      <c r="AI98" s="16"/>
+    </row>
+    <row r="99" spans="1:38" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A99" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="86" t="s">
+      <c r="B99" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="10">
-[...97 lines deleted...]
-      <c r="A26" s="73" t="s">
+      <c r="C99" s="10">
+        <v>106812</v>
+      </c>
+      <c r="D99" s="10">
+        <v>106572</v>
+      </c>
+      <c r="E99" s="10">
+        <v>106415</v>
+      </c>
+      <c r="F99" s="10">
+        <v>106276</v>
+      </c>
+      <c r="G99" s="10">
+        <v>106145</v>
+      </c>
+      <c r="H99" s="10">
+        <v>106090</v>
+      </c>
+      <c r="I99" s="10">
+        <v>105967</v>
+      </c>
+      <c r="J99" s="10">
+        <v>105674</v>
+      </c>
+      <c r="K99" s="10">
+        <v>105440</v>
+      </c>
+      <c r="L99" s="10">
+        <v>105228</v>
+      </c>
+      <c r="M99" s="10">
+        <v>105030</v>
+      </c>
+      <c r="N99" s="10">
+        <v>104791</v>
+      </c>
+      <c r="O99" s="10">
+        <v>104606</v>
+      </c>
+      <c r="P99" s="10">
+        <v>104350</v>
+      </c>
+      <c r="Q99" s="10">
+        <v>104097</v>
+      </c>
+      <c r="R99" s="10">
+        <v>103956</v>
+      </c>
+      <c r="S99" s="10">
+        <v>103665</v>
+      </c>
+      <c r="T99" s="10">
+        <v>103433</v>
+      </c>
+      <c r="U99" s="10">
+        <v>103232</v>
+      </c>
+      <c r="V99" s="10">
+        <v>102952</v>
+      </c>
+      <c r="W99" s="10">
+        <v>102676</v>
+      </c>
+      <c r="X99" s="10">
+        <v>102453</v>
+      </c>
+      <c r="Y99" s="10">
+        <v>102141</v>
+      </c>
+      <c r="Z99" s="10">
+        <v>101911</v>
+      </c>
+      <c r="AA99" s="10">
+        <v>101777</v>
+      </c>
+      <c r="AB99" s="10">
+        <v>101648</v>
+      </c>
+      <c r="AC99" s="10">
+        <v>101506</v>
+      </c>
+      <c r="AD99" s="10">
+        <v>196849</v>
+      </c>
+      <c r="AE99" s="10">
+        <v>101092</v>
+      </c>
+      <c r="AF99" s="10">
+        <v>100958</v>
+      </c>
+      <c r="AG99" s="10">
+        <v>100705</v>
+      </c>
+      <c r="AH99" s="33">
+        <v>100444</v>
+      </c>
+      <c r="AI99" s="33">
+        <v>100174</v>
+      </c>
+    </row>
+    <row r="100" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A100" s="71" t="s">
         <v>81</v>
       </c>
-      <c r="B26" s="28" t="s">
+      <c r="B100" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="10">
-[...618 lines deleted...]
-      <c r="B32" s="30" t="s">
+      <c r="C100" s="10">
+        <v>102</v>
+      </c>
+      <c r="D100" s="10">
+        <v>102</v>
+      </c>
+      <c r="E100" s="10">
+        <v>102</v>
+      </c>
+      <c r="F100" s="10">
+        <v>102</v>
+      </c>
+      <c r="G100" s="10">
+        <v>102</v>
+      </c>
+      <c r="H100" s="10">
+        <v>102</v>
+      </c>
+      <c r="I100" s="10">
+        <v>102</v>
+      </c>
+      <c r="J100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="K100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="L100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="M100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="N100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="O100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="P100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="R100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="S100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="T100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="U100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="V100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="W100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="X100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH100" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI100" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="101" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A101" s="71"/>
+      <c r="B101" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="10"/>
-[...33 lines deleted...]
-      <c r="A33" s="73" t="s">
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+      <c r="E101" s="10"/>
+      <c r="F101" s="10"/>
+      <c r="G101" s="10"/>
+      <c r="H101" s="10"/>
+      <c r="I101" s="10"/>
+      <c r="J101" s="10"/>
+      <c r="K101" s="10"/>
+      <c r="L101" s="10"/>
+      <c r="M101" s="10"/>
+      <c r="N101" s="63"/>
+      <c r="O101" s="10"/>
+      <c r="P101" s="10"/>
+      <c r="Q101" s="10"/>
+      <c r="R101" s="10"/>
+      <c r="S101" s="10"/>
+      <c r="T101" s="10"/>
+      <c r="U101" s="10"/>
+      <c r="V101" s="10"/>
+      <c r="W101" s="10"/>
+      <c r="X101" s="10"/>
+      <c r="Y101" s="10"/>
+      <c r="Z101" s="10"/>
+      <c r="AA101" s="10"/>
+      <c r="AB101" s="10"/>
+      <c r="AC101" s="10"/>
+      <c r="AD101" s="10"/>
+      <c r="AE101" s="10"/>
+      <c r="AF101" s="10"/>
+      <c r="AG101" s="10"/>
+      <c r="AH101" s="33"/>
+      <c r="AI101" s="33"/>
+    </row>
+    <row r="102" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A102" s="71" t="s">
         <v>87</v>
       </c>
-      <c r="B33" s="30" t="s">
+      <c r="B102" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="10">
-[...97 lines deleted...]
-      <c r="A34" s="73" t="s">
+      <c r="C102" s="10">
+        <v>15070</v>
+      </c>
+      <c r="D102" s="10">
+        <v>15057</v>
+      </c>
+      <c r="E102" s="10">
+        <v>15031</v>
+      </c>
+      <c r="F102" s="10">
+        <v>15018</v>
+      </c>
+      <c r="G102" s="10">
+        <v>15039</v>
+      </c>
+      <c r="H102" s="10">
+        <v>15016</v>
+      </c>
+      <c r="I102" s="10">
+        <v>14986</v>
+      </c>
+      <c r="J102" s="10">
+        <v>14962</v>
+      </c>
+      <c r="K102" s="10">
+        <v>14935</v>
+      </c>
+      <c r="L102" s="10">
+        <v>14898</v>
+      </c>
+      <c r="M102" s="10">
+        <v>14900</v>
+      </c>
+      <c r="N102" s="10">
+        <v>14860</v>
+      </c>
+      <c r="O102" s="10">
+        <v>14833</v>
+      </c>
+      <c r="P102" s="10">
+        <v>14787</v>
+      </c>
+      <c r="Q102" s="10">
+        <v>14746</v>
+      </c>
+      <c r="R102" s="10">
+        <v>14731</v>
+      </c>
+      <c r="S102" s="10">
+        <v>14687</v>
+      </c>
+      <c r="T102" s="10">
+        <v>14672</v>
+      </c>
+      <c r="U102" s="10">
+        <v>14663</v>
+      </c>
+      <c r="V102" s="10">
+        <v>14607</v>
+      </c>
+      <c r="W102" s="10">
+        <v>14562</v>
+      </c>
+      <c r="X102" s="10">
+        <v>14539</v>
+      </c>
+      <c r="Y102" s="10">
+        <v>14482</v>
+      </c>
+      <c r="Z102" s="10">
+        <v>14455</v>
+      </c>
+      <c r="AA102" s="10">
+        <v>14450</v>
+      </c>
+      <c r="AB102" s="10">
+        <v>14449</v>
+      </c>
+      <c r="AC102" s="10">
+        <v>14424</v>
+      </c>
+      <c r="AD102" s="10">
+        <v>28524</v>
+      </c>
+      <c r="AE102" s="10">
+        <v>14375</v>
+      </c>
+      <c r="AF102" s="10">
+        <v>14368</v>
+      </c>
+      <c r="AG102" s="10">
+        <v>14345</v>
+      </c>
+      <c r="AH102" s="33">
+        <v>14310</v>
+      </c>
+      <c r="AI102" s="33">
+        <v>14262</v>
+      </c>
+    </row>
+    <row r="103" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A103" s="71" t="s">
         <v>88</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B103" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C103" s="10">
         <v>8153</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D103" s="10">
         <v>8141</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E103" s="10">
         <v>8131</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F103" s="10">
         <v>8123</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G103" s="10">
         <v>8107</v>
       </c>
-      <c r="H34" s="10">
+      <c r="H103" s="10">
         <v>8091</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I103" s="10">
         <v>8102</v>
       </c>
-      <c r="J34" s="10">
+      <c r="J103" s="10">
         <v>7937</v>
       </c>
-      <c r="K34" s="10">
+      <c r="K103" s="10">
         <v>7907</v>
       </c>
-      <c r="L34" s="10">
+      <c r="L103" s="10">
         <v>7882</v>
       </c>
-      <c r="M34" s="10">
+      <c r="M103" s="10">
         <v>7856</v>
       </c>
-      <c r="N34" s="10">
+      <c r="N103" s="10">
         <v>7843</v>
       </c>
-      <c r="O34" s="10">
+      <c r="O103" s="10">
         <v>7835</v>
       </c>
-      <c r="P34" s="10">
+      <c r="P103" s="10">
         <v>7843</v>
       </c>
-      <c r="Q34" s="10">
+      <c r="Q103" s="10">
         <v>7820</v>
       </c>
-      <c r="R34" s="10">
+      <c r="R103" s="10">
         <v>7830</v>
       </c>
-      <c r="S34" s="10">
+      <c r="S103" s="10">
         <v>7790</v>
       </c>
-      <c r="T34" s="10">
+      <c r="T103" s="10">
         <v>7775</v>
       </c>
-      <c r="U34" s="10">
+      <c r="U103" s="10">
         <v>7767</v>
       </c>
-      <c r="V34" s="10">
+      <c r="V103" s="10">
         <v>7783</v>
       </c>
-      <c r="W34" s="10">
+      <c r="W103" s="10">
         <v>7770</v>
       </c>
-      <c r="X34" s="10">
+      <c r="X103" s="10">
         <v>7762</v>
       </c>
-      <c r="Y34" s="10">
+      <c r="Y103" s="10">
         <v>7745</v>
       </c>
-      <c r="Z34" s="10">
+      <c r="Z103" s="10">
         <v>7727</v>
       </c>
-      <c r="AA34" s="10">
+      <c r="AA103" s="10">
         <v>7720</v>
       </c>
-      <c r="AB34" s="10">
+      <c r="AB103" s="10">
         <v>7709</v>
       </c>
-      <c r="AC34" s="10">
+      <c r="AC103" s="10">
         <v>7690</v>
       </c>
-      <c r="AD34" s="10">
-[...2 lines deleted...]
-      <c r="AE34" s="10">
+      <c r="AD103" s="10">
+        <v>14888</v>
+      </c>
+      <c r="AE103" s="10">
         <v>7694</v>
       </c>
-      <c r="AF34" s="10">
+      <c r="AF103" s="10">
         <v>7700</v>
       </c>
-      <c r="AG34" s="10">
+      <c r="AG103" s="10">
         <v>7682</v>
       </c>
-      <c r="AH34" s="10">
+      <c r="AH103" s="33">
         <v>7691</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="73" t="s">
+      <c r="AI103" s="33">
+        <v>7661</v>
+      </c>
+    </row>
+    <row r="104" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A104" s="71" t="s">
         <v>89</v>
       </c>
-      <c r="B35" s="28" t="s">
+      <c r="B104" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C104" s="10">
         <v>26794</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D104" s="10">
         <v>26732</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E104" s="10">
         <v>26721</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F104" s="10">
         <v>26683</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G104" s="10">
         <v>26647</v>
       </c>
-      <c r="H35" s="10">
+      <c r="H104" s="10">
         <v>26693</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I104" s="10">
         <v>26645</v>
       </c>
-      <c r="J35" s="10">
+      <c r="J104" s="10">
         <v>26750</v>
       </c>
-      <c r="K35" s="10">
+      <c r="K104" s="10">
         <v>26712</v>
       </c>
-      <c r="L35" s="10">
+      <c r="L104" s="10">
         <v>26703</v>
       </c>
-      <c r="M35" s="10">
+      <c r="M104" s="10">
         <v>26666</v>
       </c>
-      <c r="N35" s="10">
+      <c r="N104" s="10">
         <v>26643</v>
       </c>
-      <c r="O35" s="10">
+      <c r="O104" s="10">
         <v>26619</v>
       </c>
-      <c r="P35" s="10">
+      <c r="P104" s="10">
         <v>26561</v>
       </c>
-      <c r="Q35" s="10">
+      <c r="Q104" s="10">
         <v>26480</v>
       </c>
-      <c r="R35" s="10">
+      <c r="R104" s="10">
         <v>26457</v>
       </c>
-      <c r="S35" s="10">
+      <c r="S104" s="10">
         <v>26378</v>
       </c>
-      <c r="T35" s="10">
+      <c r="T104" s="10">
         <v>26306</v>
       </c>
-      <c r="U35" s="10">
+      <c r="U104" s="10">
         <v>26264</v>
       </c>
-      <c r="V35" s="10">
+      <c r="V104" s="10">
         <v>26216</v>
       </c>
-      <c r="W35" s="10">
+      <c r="W104" s="10">
         <v>26171</v>
       </c>
-      <c r="X35" s="10">
+      <c r="X104" s="10">
         <v>26127</v>
       </c>
-      <c r="Y35" s="10">
+      <c r="Y104" s="10">
         <v>26071</v>
       </c>
-      <c r="Z35" s="10">
+      <c r="Z104" s="10">
         <v>26062</v>
       </c>
-      <c r="AA35" s="10">
+      <c r="AA104" s="10">
         <v>26065</v>
       </c>
-      <c r="AB35" s="10">
+      <c r="AB104" s="10">
         <v>26028</v>
       </c>
-      <c r="AC35" s="10">
+      <c r="AC104" s="10">
         <v>26040</v>
       </c>
-      <c r="AD35" s="10">
-[...2 lines deleted...]
-      <c r="AE35" s="10">
+      <c r="AD104" s="10">
+        <v>50779</v>
+      </c>
+      <c r="AE104" s="10">
         <v>25916</v>
       </c>
-      <c r="AF35" s="10">
+      <c r="AF104" s="10">
         <v>25891</v>
       </c>
-      <c r="AG35" s="10">
+      <c r="AG104" s="10">
         <v>25839</v>
       </c>
-      <c r="AH35" s="10">
+      <c r="AH104" s="33">
         <v>25779</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="73" t="s">
+      <c r="AI104" s="33">
+        <v>25742</v>
+      </c>
+    </row>
+    <row r="105" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A105" s="71" t="s">
         <v>90</v>
       </c>
-      <c r="B36" s="28" t="s">
+      <c r="B105" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="C36" s="10">
-[...80 lines deleted...]
-      <c r="AD36" s="10">
+      <c r="C105" s="10">
+        <v>11258</v>
+      </c>
+      <c r="D105" s="10">
+        <v>11219</v>
+      </c>
+      <c r="E105" s="10">
+        <v>11205</v>
+      </c>
+      <c r="F105" s="10">
+        <v>11185</v>
+      </c>
+      <c r="G105" s="10">
+        <v>11160</v>
+      </c>
+      <c r="H105" s="10">
+        <v>11146</v>
+      </c>
+      <c r="I105" s="10">
+        <v>11150</v>
+      </c>
+      <c r="J105" s="10">
+        <v>11128</v>
+      </c>
+      <c r="K105" s="10">
+        <v>11094</v>
+      </c>
+      <c r="L105" s="10">
+        <v>11045</v>
+      </c>
+      <c r="M105" s="10">
+        <v>11031</v>
+      </c>
+      <c r="N105" s="10">
+        <v>11005</v>
+      </c>
+      <c r="O105" s="10">
+        <v>10955</v>
+      </c>
+      <c r="P105" s="10">
+        <v>10911</v>
+      </c>
+      <c r="Q105" s="10">
+        <v>10899</v>
+      </c>
+      <c r="R105" s="10">
+        <v>10856</v>
+      </c>
+      <c r="S105" s="10">
+        <v>10837</v>
+      </c>
+      <c r="T105" s="10">
+        <v>10814</v>
+      </c>
+      <c r="U105" s="10">
+        <v>10771</v>
+      </c>
+      <c r="V105" s="10">
+        <v>10714</v>
+      </c>
+      <c r="W105" s="10">
+        <v>10649</v>
+      </c>
+      <c r="X105" s="10">
+        <v>10627</v>
+      </c>
+      <c r="Y105" s="10">
+        <v>10592</v>
+      </c>
+      <c r="Z105" s="10">
+        <v>10550</v>
+      </c>
+      <c r="AA105" s="10">
+        <v>10549</v>
+      </c>
+      <c r="AB105" s="10">
+        <v>10548</v>
+      </c>
+      <c r="AC105" s="10">
+        <v>10533</v>
+      </c>
+      <c r="AD105" s="10">
+        <v>19545</v>
+      </c>
+      <c r="AE105" s="10">
+        <v>10492</v>
+      </c>
+      <c r="AF105" s="10">
+        <v>10462</v>
+      </c>
+      <c r="AG105" s="10">
+        <v>10423</v>
+      </c>
+      <c r="AH105" s="33">
+        <v>10379</v>
+      </c>
+      <c r="AI105" s="33">
+        <v>10339</v>
+      </c>
+    </row>
+    <row r="106" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A106" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B106" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C106" s="10">
+        <v>11370</v>
+      </c>
+      <c r="D106" s="10">
+        <v>11331</v>
+      </c>
+      <c r="E106" s="10">
+        <v>11307</v>
+      </c>
+      <c r="F106" s="10">
+        <v>11295</v>
+      </c>
+      <c r="G106" s="10">
+        <v>11273</v>
+      </c>
+      <c r="H106" s="10">
+        <v>11263</v>
+      </c>
+      <c r="I106" s="10">
+        <v>11234</v>
+      </c>
+      <c r="J106" s="10">
+        <v>11216</v>
+      </c>
+      <c r="K106" s="10">
+        <v>11183</v>
+      </c>
+      <c r="L106" s="10">
+        <v>11176</v>
+      </c>
+      <c r="M106" s="10">
+        <v>11158</v>
+      </c>
+      <c r="N106" s="10">
+        <v>11102</v>
+      </c>
+      <c r="O106" s="10">
+        <v>11076</v>
+      </c>
+      <c r="P106" s="10">
+        <v>11050</v>
+      </c>
+      <c r="Q106" s="10">
+        <v>11035</v>
+      </c>
+      <c r="R106" s="10">
+        <v>11009</v>
+      </c>
+      <c r="S106" s="10">
+        <v>11028</v>
+      </c>
+      <c r="T106" s="10">
+        <v>11002</v>
+      </c>
+      <c r="U106" s="10">
+        <v>10976</v>
+      </c>
+      <c r="V106" s="10">
+        <v>10951</v>
+      </c>
+      <c r="W106" s="10">
+        <v>10929</v>
+      </c>
+      <c r="X106" s="10">
+        <v>10882</v>
+      </c>
+      <c r="Y106" s="10">
+        <v>10855</v>
+      </c>
+      <c r="Z106" s="10">
+        <v>10823</v>
+      </c>
+      <c r="AA106" s="10">
+        <v>10825</v>
+      </c>
+      <c r="AB106" s="10">
+        <v>10776</v>
+      </c>
+      <c r="AC106" s="10">
+        <v>10743</v>
+      </c>
+      <c r="AD106" s="10">
+        <v>20408</v>
+      </c>
+      <c r="AE106" s="10">
+        <v>10678</v>
+      </c>
+      <c r="AF106" s="10">
+        <v>10648</v>
+      </c>
+      <c r="AG106" s="10">
+        <v>10632</v>
+      </c>
+      <c r="AH106" s="33">
+        <v>10562</v>
+      </c>
+      <c r="AI106" s="33">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="107" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A107" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="B107" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C107" s="10">
+        <v>14838</v>
+      </c>
+      <c r="D107" s="10">
+        <v>14799</v>
+      </c>
+      <c r="E107" s="10">
+        <v>14771</v>
+      </c>
+      <c r="F107" s="10">
+        <v>14762</v>
+      </c>
+      <c r="G107" s="10">
+        <v>14730</v>
+      </c>
+      <c r="H107" s="10">
+        <v>14731</v>
+      </c>
+      <c r="I107" s="10">
+        <v>14703</v>
+      </c>
+      <c r="J107" s="10">
+        <v>14689</v>
+      </c>
+      <c r="K107" s="10">
+        <v>14671</v>
+      </c>
+      <c r="L107" s="10">
+        <v>14652</v>
+      </c>
+      <c r="M107" s="10">
+        <v>14608</v>
+      </c>
+      <c r="N107" s="10">
+        <v>14594</v>
+      </c>
+      <c r="O107" s="10">
+        <v>14579</v>
+      </c>
+      <c r="P107" s="10">
+        <v>14552</v>
+      </c>
+      <c r="Q107" s="10">
+        <v>14517</v>
+      </c>
+      <c r="R107" s="10">
+        <v>14516</v>
+      </c>
+      <c r="S107" s="10">
+        <v>14458</v>
+      </c>
+      <c r="T107" s="10">
+        <v>14422</v>
+      </c>
+      <c r="U107" s="10">
+        <v>14407</v>
+      </c>
+      <c r="V107" s="10">
+        <v>14378</v>
+      </c>
+      <c r="W107" s="10">
+        <v>14353</v>
+      </c>
+      <c r="X107" s="10">
+        <v>14322</v>
+      </c>
+      <c r="Y107" s="10">
+        <v>14268</v>
+      </c>
+      <c r="Z107" s="10">
+        <v>14234</v>
+      </c>
+      <c r="AA107" s="10">
+        <v>14172</v>
+      </c>
+      <c r="AB107" s="10">
+        <v>14170</v>
+      </c>
+      <c r="AC107" s="10">
+        <v>14144</v>
+      </c>
+      <c r="AD107" s="10">
+        <v>28161</v>
+      </c>
+      <c r="AE107" s="10">
+        <v>14066</v>
+      </c>
+      <c r="AF107" s="10">
+        <v>14026</v>
+      </c>
+      <c r="AG107" s="10">
+        <v>13973</v>
+      </c>
+      <c r="AH107" s="33">
+        <v>13963</v>
+      </c>
+      <c r="AI107" s="33">
+        <v>13922</v>
+      </c>
+    </row>
+    <row r="108" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A108" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B108" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" s="10">
+        <v>19227</v>
+      </c>
+      <c r="D108" s="10">
+        <v>19191</v>
+      </c>
+      <c r="E108" s="10">
+        <v>19147</v>
+      </c>
+      <c r="F108" s="10">
+        <v>19108</v>
+      </c>
+      <c r="G108" s="10">
+        <v>19087</v>
+      </c>
+      <c r="H108" s="10">
+        <v>19048</v>
+      </c>
+      <c r="I108" s="10">
+        <v>19045</v>
+      </c>
+      <c r="J108" s="10">
+        <v>18992</v>
+      </c>
+      <c r="K108" s="10">
+        <v>18938</v>
+      </c>
+      <c r="L108" s="10">
+        <v>18872</v>
+      </c>
+      <c r="M108" s="10">
+        <v>18811</v>
+      </c>
+      <c r="N108" s="10">
+        <v>18744</v>
+      </c>
+      <c r="O108" s="10">
+        <v>18709</v>
+      </c>
+      <c r="P108" s="10">
+        <v>18646</v>
+      </c>
+      <c r="Q108" s="10">
+        <v>18600</v>
+      </c>
+      <c r="R108" s="10">
+        <v>18557</v>
+      </c>
+      <c r="S108" s="10">
+        <v>18487</v>
+      </c>
+      <c r="T108" s="10">
+        <v>18442</v>
+      </c>
+      <c r="U108" s="10">
+        <v>18384</v>
+      </c>
+      <c r="V108" s="10">
+        <v>18303</v>
+      </c>
+      <c r="W108" s="10">
+        <v>18242</v>
+      </c>
+      <c r="X108" s="10">
+        <v>18194</v>
+      </c>
+      <c r="Y108" s="10">
+        <v>18128</v>
+      </c>
+      <c r="Z108" s="10">
+        <v>18060</v>
+      </c>
+      <c r="AA108" s="10">
+        <v>17996</v>
+      </c>
+      <c r="AB108" s="10">
+        <v>17968</v>
+      </c>
+      <c r="AC108" s="10">
+        <v>17932</v>
+      </c>
+      <c r="AD108" s="10">
+        <v>34544</v>
+      </c>
+      <c r="AE108" s="10">
+        <v>17871</v>
+      </c>
+      <c r="AF108" s="10">
+        <v>17863</v>
+      </c>
+      <c r="AG108" s="10">
+        <v>17811</v>
+      </c>
+      <c r="AH108" s="33">
+        <v>17760</v>
+      </c>
+      <c r="AI108" s="33">
+        <v>17710</v>
+      </c>
+    </row>
+    <row r="109" spans="1:38" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="71"/>
+      <c r="B109" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="C109" s="25"/>
+      <c r="D109" s="25"/>
+      <c r="E109" s="25"/>
+      <c r="F109" s="25"/>
+      <c r="G109" s="25"/>
+      <c r="H109" s="25"/>
+      <c r="I109" s="25"/>
+      <c r="J109" s="25"/>
+      <c r="K109" s="25"/>
+      <c r="L109" s="25"/>
+      <c r="M109" s="30"/>
+      <c r="N109" s="30"/>
+      <c r="O109" s="30"/>
+      <c r="P109" s="30"/>
+      <c r="Q109" s="30"/>
+      <c r="R109" s="30"/>
+      <c r="S109" s="30"/>
+      <c r="T109" s="30"/>
+      <c r="U109" s="30"/>
+      <c r="V109" s="30"/>
+      <c r="W109" s="30"/>
+      <c r="X109" s="30"/>
+      <c r="Y109" s="30"/>
+      <c r="Z109" s="34"/>
+      <c r="AA109" s="34"/>
+      <c r="AB109" s="34"/>
+      <c r="AC109" s="34"/>
+      <c r="AD109" s="34"/>
+      <c r="AE109" s="34"/>
+      <c r="AF109" s="16"/>
+      <c r="AG109" s="16"/>
+      <c r="AH109" s="16"/>
+      <c r="AI109" s="16"/>
+    </row>
+    <row r="110" spans="1:38" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A110" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B110" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" s="10">
+        <v>102337</v>
+      </c>
+      <c r="D110" s="10">
+        <v>102118</v>
+      </c>
+      <c r="E110" s="10">
+        <v>101966</v>
+      </c>
+      <c r="F110" s="10">
+        <v>101791</v>
+      </c>
+      <c r="G110" s="10">
+        <v>101657</v>
+      </c>
+      <c r="H110" s="10">
+        <v>101544</v>
+      </c>
+      <c r="I110" s="10">
+        <v>101308</v>
+      </c>
+      <c r="J110" s="10">
+        <v>100868</v>
+      </c>
+      <c r="K110" s="10">
+        <v>100709</v>
+      </c>
+      <c r="L110" s="10">
+        <v>100449</v>
+      </c>
+      <c r="M110" s="10">
+        <v>100116</v>
+      </c>
+      <c r="N110" s="10">
+        <v>99844</v>
+      </c>
+      <c r="O110" s="10">
+        <v>99619</v>
+      </c>
+      <c r="P110" s="10">
+        <v>99247</v>
+      </c>
+      <c r="Q110" s="10">
+        <v>98924</v>
+      </c>
+      <c r="R110" s="10">
+        <v>98734</v>
+      </c>
+      <c r="S110" s="10">
+        <v>98517</v>
+      </c>
+      <c r="T110" s="10">
+        <v>98241</v>
+      </c>
+      <c r="U110" s="10">
+        <v>97947</v>
+      </c>
+      <c r="V110" s="10">
+        <v>97553</v>
+      </c>
+      <c r="W110" s="10">
+        <v>97131</v>
+      </c>
+      <c r="X110" s="10">
+        <v>96806</v>
+      </c>
+      <c r="Y110" s="10">
+        <v>96543</v>
+      </c>
+      <c r="Z110" s="10">
+        <v>96331</v>
+      </c>
+      <c r="AA110" s="10">
+        <v>96188</v>
+      </c>
+      <c r="AB110" s="10">
+        <v>95927</v>
+      </c>
+      <c r="AC110" s="10">
+        <v>95775</v>
+      </c>
+      <c r="AD110" s="10">
+        <v>95563</v>
+      </c>
+      <c r="AE110" s="10">
+        <v>95345</v>
+      </c>
+      <c r="AF110" s="10">
+        <v>95191</v>
+      </c>
+      <c r="AG110" s="10">
+        <v>94799</v>
+      </c>
+      <c r="AH110" s="33">
+        <v>94512</v>
+      </c>
+      <c r="AI110" s="87">
+        <v>94069</v>
+      </c>
+    </row>
+    <row r="111" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A111" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B111" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" s="10">
+        <v>101</v>
+      </c>
+      <c r="D111" s="10">
+        <v>101</v>
+      </c>
+      <c r="E111" s="10">
+        <v>101</v>
+      </c>
+      <c r="F111" s="10">
+        <v>101</v>
+      </c>
+      <c r="G111" s="10">
+        <v>101</v>
+      </c>
+      <c r="H111" s="10">
+        <v>101</v>
+      </c>
+      <c r="I111" s="10">
+        <v>101</v>
+      </c>
+      <c r="J111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="K111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="L111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="M111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="N111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="O111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="P111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="R111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="S111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="T111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="U111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="V111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="W111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="X111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH111" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI111" s="89" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="112" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A112" s="71"/>
+      <c r="B112" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C112" s="10"/>
+      <c r="D112" s="10"/>
+      <c r="E112" s="10"/>
+      <c r="F112" s="10"/>
+      <c r="G112" s="10"/>
+      <c r="H112" s="10"/>
+      <c r="I112" s="10"/>
+      <c r="J112" s="10"/>
+      <c r="K112" s="10"/>
+      <c r="L112" s="10"/>
+      <c r="M112" s="10"/>
+      <c r="N112" s="10"/>
+      <c r="O112" s="10"/>
+      <c r="P112" s="10"/>
+      <c r="Q112" s="10"/>
+      <c r="R112" s="10"/>
+      <c r="S112" s="10"/>
+      <c r="T112" s="10"/>
+      <c r="U112" s="10"/>
+      <c r="V112" s="10"/>
+      <c r="W112" s="10"/>
+      <c r="X112" s="10"/>
+      <c r="Y112" s="10"/>
+      <c r="Z112" s="10"/>
+      <c r="AA112" s="10"/>
+      <c r="AB112" s="10"/>
+      <c r="AC112" s="10"/>
+      <c r="AD112" s="10"/>
+      <c r="AE112" s="10"/>
+      <c r="AF112" s="10"/>
+      <c r="AG112" s="10"/>
+      <c r="AH112" s="33"/>
+      <c r="AI112"/>
+    </row>
+    <row r="113" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A113" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="C113" s="10">
+        <v>14967</v>
+      </c>
+      <c r="D113" s="10">
+        <v>14975</v>
+      </c>
+      <c r="E113" s="10">
+        <v>14946</v>
+      </c>
+      <c r="F113" s="10">
+        <v>14926</v>
+      </c>
+      <c r="G113" s="10">
+        <v>14936</v>
+      </c>
+      <c r="H113" s="10">
+        <v>14904</v>
+      </c>
+      <c r="I113" s="10">
+        <v>14859</v>
+      </c>
+      <c r="J113" s="10">
+        <v>14827</v>
+      </c>
+      <c r="K113" s="10">
+        <v>14810</v>
+      </c>
+      <c r="L113" s="10">
+        <v>14819</v>
+      </c>
+      <c r="M113" s="10">
         <v>14813</v>
       </c>
-      <c r="AE36" s="10">
-[...13 lines deleted...]
-      <c r="A37" s="73" t="s">
+      <c r="N113" s="10">
+        <v>14755</v>
+      </c>
+      <c r="O113" s="10">
+        <v>14707</v>
+      </c>
+      <c r="P113" s="10">
+        <v>14630</v>
+      </c>
+      <c r="Q113" s="10">
+        <v>14589</v>
+      </c>
+      <c r="R113" s="10">
+        <v>14565</v>
+      </c>
+      <c r="S113" s="10">
+        <v>14544</v>
+      </c>
+      <c r="T113" s="10">
+        <v>14512</v>
+      </c>
+      <c r="U113" s="10">
+        <v>14485</v>
+      </c>
+      <c r="V113" s="10">
+        <v>14447</v>
+      </c>
+      <c r="W113" s="10">
+        <v>14389</v>
+      </c>
+      <c r="X113" s="10">
+        <v>14338</v>
+      </c>
+      <c r="Y113" s="10">
+        <v>14315</v>
+      </c>
+      <c r="Z113" s="10">
+        <v>14288</v>
+      </c>
+      <c r="AA113" s="10">
+        <v>14277</v>
+      </c>
+      <c r="AB113" s="10">
+        <v>14228</v>
+      </c>
+      <c r="AC113" s="10">
+        <v>14183</v>
+      </c>
+      <c r="AD113" s="10">
+        <v>14138</v>
+      </c>
+      <c r="AE113" s="10">
+        <v>14120</v>
+      </c>
+      <c r="AF113" s="10">
+        <v>14098</v>
+      </c>
+      <c r="AG113" s="10">
+        <v>14042</v>
+      </c>
+      <c r="AH113" s="33">
+        <v>13999</v>
+      </c>
+      <c r="AI113" s="90">
+        <v>13962</v>
+      </c>
+    </row>
+    <row r="114" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A114" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C114" s="9">
+        <v>7758</v>
+      </c>
+      <c r="D114" s="9">
+        <v>7747</v>
+      </c>
+      <c r="E114" s="9">
+        <v>7715</v>
+      </c>
+      <c r="F114" s="9">
+        <v>7688</v>
+      </c>
+      <c r="G114" s="9">
+        <v>7675</v>
+      </c>
+      <c r="H114" s="9">
+        <v>7670</v>
+      </c>
+      <c r="I114" s="10">
+        <v>7661</v>
+      </c>
+      <c r="J114" s="10">
+        <v>7495</v>
+      </c>
+      <c r="K114" s="10">
+        <v>7478</v>
+      </c>
+      <c r="L114" s="10">
+        <v>7452</v>
+      </c>
+      <c r="M114" s="10">
+        <v>7420</v>
+      </c>
+      <c r="N114" s="10">
+        <v>7415</v>
+      </c>
+      <c r="O114" s="10">
+        <v>7398</v>
+      </c>
+      <c r="P114" s="10">
+        <v>7386</v>
+      </c>
+      <c r="Q114" s="10">
+        <v>7348</v>
+      </c>
+      <c r="R114" s="10">
+        <v>7345</v>
+      </c>
+      <c r="S114" s="10">
+        <v>7307</v>
+      </c>
+      <c r="T114" s="10">
+        <v>7290</v>
+      </c>
+      <c r="U114" s="10">
+        <v>7275</v>
+      </c>
+      <c r="V114" s="10">
+        <v>7260</v>
+      </c>
+      <c r="W114" s="10">
+        <v>7252</v>
+      </c>
+      <c r="X114" s="10">
+        <v>7241</v>
+      </c>
+      <c r="Y114" s="10">
+        <v>7250</v>
+      </c>
+      <c r="Z114" s="10">
+        <v>7246</v>
+      </c>
+      <c r="AA114" s="10">
+        <v>7220</v>
+      </c>
+      <c r="AB114" s="10">
+        <v>7203</v>
+      </c>
+      <c r="AC114" s="10">
+        <v>7199</v>
+      </c>
+      <c r="AD114" s="10">
+        <v>7196</v>
+      </c>
+      <c r="AE114" s="10">
+        <v>7178</v>
+      </c>
+      <c r="AF114" s="10">
+        <v>7172</v>
+      </c>
+      <c r="AG114" s="10">
+        <v>7142</v>
+      </c>
+      <c r="AH114" s="33">
+        <v>7139</v>
+      </c>
+      <c r="AI114" s="90">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="115" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A115" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C115" s="9">
+        <v>25969</v>
+      </c>
+      <c r="D115" s="9">
+        <v>25904</v>
+      </c>
+      <c r="E115" s="9">
+        <v>25881</v>
+      </c>
+      <c r="F115" s="9">
+        <v>25848</v>
+      </c>
+      <c r="G115" s="9">
+        <v>25816</v>
+      </c>
+      <c r="H115" s="9">
+        <v>25848</v>
+      </c>
+      <c r="I115" s="10">
+        <v>25815</v>
+      </c>
+      <c r="J115" s="10">
+        <v>25866</v>
+      </c>
+      <c r="K115" s="10">
+        <v>25824</v>
+      </c>
+      <c r="L115" s="10">
+        <v>25765</v>
+      </c>
+      <c r="M115" s="10">
+        <v>25701</v>
+      </c>
+      <c r="N115" s="10">
+        <v>25671</v>
+      </c>
+      <c r="O115" s="10">
+        <v>25631</v>
+      </c>
+      <c r="P115" s="10">
+        <v>25548</v>
+      </c>
+      <c r="Q115" s="10">
+        <v>25464</v>
+      </c>
+      <c r="R115" s="10">
+        <v>25408</v>
+      </c>
+      <c r="S115" s="10">
+        <v>25348</v>
+      </c>
+      <c r="T115" s="10">
+        <v>25270</v>
+      </c>
+      <c r="U115" s="10">
+        <v>25214</v>
+      </c>
+      <c r="V115" s="10">
+        <v>25153</v>
+      </c>
+      <c r="W115" s="10">
+        <v>25098</v>
+      </c>
+      <c r="X115" s="10">
+        <v>25053</v>
+      </c>
+      <c r="Y115" s="10">
+        <v>24982</v>
+      </c>
+      <c r="Z115" s="10">
+        <v>24940</v>
+      </c>
+      <c r="AA115" s="10">
+        <v>24933</v>
+      </c>
+      <c r="AB115" s="10">
+        <v>24897</v>
+      </c>
+      <c r="AC115" s="10">
+        <v>24870</v>
+      </c>
+      <c r="AD115" s="10">
+        <v>24821</v>
+      </c>
+      <c r="AE115" s="10">
+        <v>24773</v>
+      </c>
+      <c r="AF115" s="10">
+        <v>24732</v>
+      </c>
+      <c r="AG115" s="10">
+        <v>24663</v>
+      </c>
+      <c r="AH115" s="33">
+        <v>24577</v>
+      </c>
+      <c r="AI115" s="90">
+        <v>24517</v>
+      </c>
+    </row>
+    <row r="116" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A116" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C116" s="9">
+        <v>9947</v>
+      </c>
+      <c r="D116" s="9">
+        <v>9906</v>
+      </c>
+      <c r="E116" s="9">
+        <v>9894</v>
+      </c>
+      <c r="F116" s="9">
+        <v>9880</v>
+      </c>
+      <c r="G116" s="9">
+        <v>9851</v>
+      </c>
+      <c r="H116" s="9">
+        <v>9836</v>
+      </c>
+      <c r="I116" s="10">
+        <v>9823</v>
+      </c>
+      <c r="J116" s="10">
+        <v>9767</v>
+      </c>
+      <c r="K116" s="10">
+        <v>9753</v>
+      </c>
+      <c r="L116" s="10">
+        <v>9694</v>
+      </c>
+      <c r="M116" s="10">
+        <v>9651</v>
+      </c>
+      <c r="N116" s="10">
+        <v>9624</v>
+      </c>
+      <c r="O116" s="10">
+        <v>9583</v>
+      </c>
+      <c r="P116" s="10">
+        <v>9553</v>
+      </c>
+      <c r="Q116" s="10">
+        <v>9517</v>
+      </c>
+      <c r="R116" s="10">
+        <v>9496</v>
+      </c>
+      <c r="S116" s="10">
+        <v>9485</v>
+      </c>
+      <c r="T116" s="10">
+        <v>9436</v>
+      </c>
+      <c r="U116" s="10">
+        <v>9404</v>
+      </c>
+      <c r="V116" s="10">
+        <v>9338</v>
+      </c>
+      <c r="W116" s="10">
+        <v>9246</v>
+      </c>
+      <c r="X116" s="10">
+        <v>9182</v>
+      </c>
+      <c r="Y116" s="10">
+        <v>9135</v>
+      </c>
+      <c r="Z116" s="10">
+        <v>9095</v>
+      </c>
+      <c r="AA116" s="10">
+        <v>9093</v>
+      </c>
+      <c r="AB116" s="10">
+        <v>9060</v>
+      </c>
+      <c r="AC116" s="10">
+        <v>9040</v>
+      </c>
+      <c r="AD116" s="10">
+        <v>9014</v>
+      </c>
+      <c r="AE116" s="10">
+        <v>8970</v>
+      </c>
+      <c r="AF116" s="10">
+        <v>8935</v>
+      </c>
+      <c r="AG116" s="10">
+        <v>8882</v>
+      </c>
+      <c r="AH116" s="33">
+        <v>8842</v>
+      </c>
+      <c r="AI116" s="90">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="117" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A117" s="71" t="s">
         <v>91</v>
       </c>
-      <c r="B37" s="28" t="s">
+      <c r="B117" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C37" s="10">
-[...97 lines deleted...]
-      <c r="A38" s="73" t="s">
+      <c r="C117" s="9">
+        <v>10572</v>
+      </c>
+      <c r="D117" s="9">
+        <v>10541</v>
+      </c>
+      <c r="E117" s="9">
+        <v>10531</v>
+      </c>
+      <c r="F117" s="9">
+        <v>10510</v>
+      </c>
+      <c r="G117" s="9">
+        <v>10485</v>
+      </c>
+      <c r="H117" s="9">
+        <v>10458</v>
+      </c>
+      <c r="I117" s="10">
+        <v>10423</v>
+      </c>
+      <c r="J117" s="10">
+        <v>10389</v>
+      </c>
+      <c r="K117" s="10">
+        <v>10378</v>
+      </c>
+      <c r="L117" s="10">
+        <v>10351</v>
+      </c>
+      <c r="M117" s="10">
+        <v>10299</v>
+      </c>
+      <c r="N117" s="10">
+        <v>10248</v>
+      </c>
+      <c r="O117" s="10">
+        <v>10220</v>
+      </c>
+      <c r="P117" s="10">
+        <v>10180</v>
+      </c>
+      <c r="Q117" s="10">
+        <v>10159</v>
+      </c>
+      <c r="R117" s="10">
+        <v>10126</v>
+      </c>
+      <c r="S117" s="10">
+        <v>10106</v>
+      </c>
+      <c r="T117" s="10">
+        <v>10080</v>
+      </c>
+      <c r="U117" s="10">
+        <v>10034</v>
+      </c>
+      <c r="V117" s="10">
+        <v>9969</v>
+      </c>
+      <c r="W117" s="10">
+        <v>9927</v>
+      </c>
+      <c r="X117" s="10">
+        <v>9866</v>
+      </c>
+      <c r="Y117" s="10">
+        <v>9819</v>
+      </c>
+      <c r="Z117" s="10">
+        <v>9786</v>
+      </c>
+      <c r="AA117" s="10">
+        <v>9768</v>
+      </c>
+      <c r="AB117" s="10">
+        <v>9721</v>
+      </c>
+      <c r="AC117" s="10">
+        <v>9722</v>
+      </c>
+      <c r="AD117" s="10">
+        <v>9694</v>
+      </c>
+      <c r="AE117" s="10">
+        <v>9655</v>
+      </c>
+      <c r="AF117" s="10">
+        <v>9638</v>
+      </c>
+      <c r="AG117" s="10">
+        <v>9576</v>
+      </c>
+      <c r="AH117" s="33">
+        <v>9526</v>
+      </c>
+      <c r="AI117" s="90">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="118" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A118" s="71" t="s">
         <v>92</v>
       </c>
-      <c r="B38" s="28" t="s">
+      <c r="B118" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C38" s="10">
-[...5 lines deleted...]
-      <c r="E38" s="10">
+      <c r="C118" s="9">
+        <v>14968</v>
+      </c>
+      <c r="D118" s="9">
+        <v>14921</v>
+      </c>
+      <c r="E118" s="9">
+        <v>14904</v>
+      </c>
+      <c r="F118" s="9">
+        <v>14878</v>
+      </c>
+      <c r="G118" s="9">
+        <v>14858</v>
+      </c>
+      <c r="H118" s="9">
+        <v>14854</v>
+      </c>
+      <c r="I118" s="10">
+        <v>14815</v>
+      </c>
+      <c r="J118" s="10">
         <v>14771</v>
       </c>
-      <c r="F38" s="10">
-[...23 lines deleted...]
-      <c r="N38" s="10">
+      <c r="K118" s="10">
+        <v>14740</v>
+      </c>
+      <c r="L118" s="10">
+        <v>14711</v>
+      </c>
+      <c r="M118" s="10">
+        <v>14645</v>
+      </c>
+      <c r="N118" s="10">
+        <v>14602</v>
+      </c>
+      <c r="O118" s="10">
         <v>14594</v>
       </c>
-      <c r="O38" s="10">
-[...11 lines deleted...]
-      <c r="S38" s="10">
+      <c r="P118" s="10">
+        <v>14546</v>
+      </c>
+      <c r="Q118" s="10">
+        <v>14514</v>
+      </c>
+      <c r="R118" s="10">
+        <v>14503</v>
+      </c>
+      <c r="S118" s="10">
+        <v>14483</v>
+      </c>
+      <c r="T118" s="10">
         <v>14458</v>
       </c>
-      <c r="T38" s="10">
-[...46 lines deleted...]
-      <c r="A39" s="73" t="s">
+      <c r="U118" s="10">
+        <v>14394</v>
+      </c>
+      <c r="V118" s="10">
+        <v>14352</v>
+      </c>
+      <c r="W118" s="10">
+        <v>14305</v>
+      </c>
+      <c r="X118" s="10">
+        <v>14267</v>
+      </c>
+      <c r="Y118" s="10">
+        <v>14237</v>
+      </c>
+      <c r="Z118" s="10">
+        <v>14204</v>
+      </c>
+      <c r="AA118" s="10">
+        <v>14171</v>
+      </c>
+      <c r="AB118" s="10">
+        <v>14129</v>
+      </c>
+      <c r="AC118" s="10">
+        <v>14127</v>
+      </c>
+      <c r="AD118" s="10">
+        <v>14070</v>
+      </c>
+      <c r="AE118" s="10">
+        <v>14057</v>
+      </c>
+      <c r="AF118" s="10">
+        <v>14047</v>
+      </c>
+      <c r="AG118" s="10">
+        <v>14021</v>
+      </c>
+      <c r="AH118" s="33">
+        <v>14013</v>
+      </c>
+      <c r="AI118" s="90">
+        <v>13966</v>
+      </c>
+    </row>
+    <row r="119" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A119" s="72" t="s">
         <v>93</v>
       </c>
-      <c r="B39" s="30" t="s">
+      <c r="B119" s="79" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="10">
-[...89 lines deleted...]
-      <c r="AG39" s="10">
+      <c r="C119" s="13">
+        <v>18055</v>
+      </c>
+      <c r="D119" s="13">
+        <v>18023</v>
+      </c>
+      <c r="E119" s="13">
+        <v>17994</v>
+      </c>
+      <c r="F119" s="13">
+        <v>17960</v>
+      </c>
+      <c r="G119" s="13">
+        <v>17935</v>
+      </c>
+      <c r="H119" s="13">
+        <v>17873</v>
+      </c>
+      <c r="I119" s="13">
         <v>17811</v>
       </c>
-      <c r="AH39" s="10">
-[...1459 lines deleted...]
-      <c r="J55" s="10">
+      <c r="J119" s="13">
         <v>17753</v>
       </c>
-      <c r="K55" s="10">
+      <c r="K119" s="13">
         <v>17726</v>
       </c>
-      <c r="L55" s="10">
+      <c r="L119" s="13">
         <v>17657</v>
       </c>
-      <c r="M55" s="10">
+      <c r="M119" s="13">
         <v>17587</v>
       </c>
-      <c r="N55" s="10">
+      <c r="N119" s="13">
         <v>17529</v>
       </c>
-      <c r="O55" s="10">
+      <c r="O119" s="13">
         <v>17486</v>
       </c>
-      <c r="P55" s="10">
+      <c r="P119" s="13">
         <v>17404</v>
       </c>
-      <c r="Q55" s="10">
+      <c r="Q119" s="13">
         <v>17333</v>
       </c>
-      <c r="R55" s="10">
+      <c r="R119" s="13">
         <v>17291</v>
       </c>
-      <c r="S55" s="10">
+      <c r="S119" s="13">
         <v>17244</v>
       </c>
-      <c r="T55" s="10">
+      <c r="T119" s="13">
         <v>17195</v>
       </c>
-      <c r="U55" s="10">
+      <c r="U119" s="13">
         <v>17141</v>
       </c>
-      <c r="V55" s="10">
+      <c r="V119" s="13">
         <v>17034</v>
       </c>
-      <c r="W55" s="10">
+      <c r="W119" s="13">
         <v>16914</v>
       </c>
-      <c r="X55" s="10">
+      <c r="X119" s="13">
         <v>16859</v>
       </c>
-      <c r="Y55" s="10">
+      <c r="Y119" s="13">
         <v>16805</v>
       </c>
-      <c r="Z55" s="10">
+      <c r="Z119" s="13">
         <v>16772</v>
       </c>
-      <c r="AA55" s="10">
+      <c r="AA119" s="13">
         <v>16726</v>
       </c>
-      <c r="AB55" s="10">
+      <c r="AB119" s="13">
         <v>16689</v>
       </c>
-      <c r="AC55" s="10">
+      <c r="AC119" s="13">
         <v>16634</v>
       </c>
-      <c r="AD55" s="10">
+      <c r="AD119" s="13">
         <v>16630</v>
       </c>
-      <c r="AE55" s="10">
+      <c r="AE119" s="13">
         <v>16592</v>
       </c>
-      <c r="AF55" s="10">
+      <c r="AF119" s="13">
         <v>16569</v>
       </c>
-      <c r="AG55" s="10">
+      <c r="AG119" s="13">
         <v>16473</v>
       </c>
-      <c r="AH55" s="10">
+      <c r="AH119" s="69">
         <v>16416</v>
       </c>
-    </row>
-[...6073 lines deleted...]
-      <c r="A122" s="69" t="s">
+      <c r="AI119" s="91">
+        <v>16303</v>
+      </c>
+    </row>
+    <row r="120" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A120" s="67" t="s">
         <v>32</v>
       </c>
+      <c r="C120" s="2"/>
+      <c r="AB120" s="17"/>
+      <c r="AC120" s="17"/>
+      <c r="AD120" s="17"/>
+      <c r="AE120" s="17"/>
+      <c r="AF120" s="17"/>
+      <c r="AG120" s="17"/>
+      <c r="AH120" s="17"/>
+      <c r="AI120" s="17"/>
+      <c r="AJ120" s="17"/>
+      <c r="AK120" s="17"/>
+      <c r="AL120" s="17"/>
+    </row>
+    <row r="121" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="C121" s="2"/>
+    </row>
+    <row r="122" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C122" s="2"/>
-      <c r="AB122" s="18"/>
-[...11 lines deleted...]
-    <row r="123" spans="1:38">
+      <c r="X122" s="32"/>
+    </row>
+    <row r="123" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C123" s="2"/>
-    </row>
-    <row r="124" spans="1:38">
+      <c r="X123" s="32"/>
+    </row>
+    <row r="124" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C124" s="2"/>
-      <c r="X124" s="33"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:38">
+      <c r="X124" s="32"/>
+    </row>
+    <row r="125" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C125" s="2"/>
-      <c r="X125" s="33"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:38">
+      <c r="X125" s="32"/>
+    </row>
+    <row r="126" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C126" s="2"/>
-      <c r="X126" s="33"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:38">
+      <c r="X126" s="32"/>
+    </row>
+    <row r="127" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C127" s="2"/>
-      <c r="X127" s="33"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:38">
+      <c r="X127" s="32"/>
+    </row>
+    <row r="128" spans="1:38" x14ac:dyDescent="0.25">
       <c r="C128" s="2"/>
-      <c r="X128" s="33"/>
-[...1 lines deleted...]
-    <row r="129" spans="3:24">
+      <c r="X128" s="32"/>
+    </row>
+    <row r="129" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C129" s="2"/>
-      <c r="X129" s="33"/>
-[...1 lines deleted...]
-    <row r="130" spans="3:24">
+      <c r="X129" s="32"/>
+    </row>
+    <row r="130" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C130" s="2"/>
-      <c r="X130" s="33"/>
-[...1 lines deleted...]
-    <row r="131" spans="3:24">
+      <c r="X130" s="32"/>
+    </row>
+    <row r="131" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C131" s="2"/>
-      <c r="X131" s="33"/>
-[...1 lines deleted...]
-    <row r="132" spans="3:24">
+    </row>
+    <row r="132" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C132" s="2"/>
-      <c r="X132" s="33"/>
-[...1 lines deleted...]
-    <row r="133" spans="3:24">
+    </row>
+    <row r="133" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C133" s="2"/>
     </row>
-    <row r="134" spans="3:24">
+    <row r="134" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C134" s="2"/>
     </row>
-    <row r="135" spans="3:24">
+    <row r="135" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C135" s="2"/>
     </row>
-    <row r="136" spans="3:24">
+    <row r="136" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C136" s="2"/>
     </row>
-    <row r="137" spans="3:24">
+    <row r="137" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C137" s="2"/>
     </row>
-    <row r="138" spans="3:24">
+    <row r="138" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C138" s="2"/>
     </row>
-    <row r="139" spans="3:24">
+    <row r="139" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C139" s="2"/>
     </row>
-    <row r="140" spans="3:24">
+    <row r="140" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C140" s="2"/>
     </row>
-    <row r="141" spans="3:24">
+    <row r="141" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C141" s="2"/>
     </row>
-    <row r="142" spans="3:24">
+    <row r="142" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C142" s="2"/>
     </row>
-    <row r="143" spans="3:24">
+    <row r="143" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C143" s="2"/>
     </row>
-    <row r="144" spans="3:24">
+    <row r="144" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C144" s="2"/>
     </row>
-    <row r="145" spans="3:3">
+    <row r="145" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C145" s="2"/>
     </row>
-    <row r="146" spans="3:3">
+    <row r="146" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C146" s="2"/>
     </row>
-    <row r="147" spans="3:3">
+    <row r="147" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C147" s="2"/>
     </row>
-    <row r="148" spans="3:3">
+    <row r="148" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C148" s="2"/>
     </row>
-    <row r="149" spans="3:3">
+    <row r="149" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C149" s="2"/>
     </row>
-    <row r="150" spans="3:3">
+    <row r="150" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C150" s="2"/>
     </row>
-    <row r="151" spans="3:3">
+    <row r="151" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C151" s="2"/>
     </row>
-    <row r="152" spans="3:3">
+    <row r="152" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C152" s="2"/>
     </row>
-    <row r="153" spans="3:3">
+    <row r="153" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C153" s="2"/>
     </row>
-    <row r="154" spans="3:3">
+    <row r="154" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C154" s="2"/>
     </row>
-    <row r="155" spans="3:3">
+    <row r="155" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C155" s="2"/>
     </row>
-    <row r="156" spans="3:3">
+    <row r="156" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C156" s="2"/>
     </row>
-    <row r="157" spans="3:3">
+    <row r="157" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C157" s="2"/>
     </row>
-    <row r="158" spans="3:3">
+    <row r="158" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C158" s="2"/>
     </row>
-    <row r="159" spans="3:3">
+    <row r="159" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C159" s="2"/>
     </row>
-    <row r="160" spans="3:3">
+    <row r="160" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C160" s="2"/>
     </row>
-    <row r="161" spans="3:3">
+    <row r="161" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C161" s="2"/>
     </row>
-    <row r="162" spans="3:3">
+    <row r="162" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C162" s="2"/>
     </row>
-    <row r="163" spans="3:3">
+    <row r="163" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C163" s="2"/>
     </row>
-    <row r="164" spans="3:3">
+    <row r="164" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C164" s="2"/>
     </row>
-    <row r="165" spans="3:3">
+    <row r="165" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C165" s="2"/>
     </row>
-    <row r="166" spans="3:3">
+    <row r="166" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C166" s="2"/>
     </row>
-    <row r="167" spans="3:3">
+    <row r="167" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C167" s="2"/>
     </row>
-    <row r="168" spans="3:3">
+    <row r="168" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C168" s="2"/>
     </row>
-    <row r="169" spans="3:3">
+    <row r="169" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C169" s="2"/>
     </row>
-    <row r="170" spans="3:3">
+    <row r="170" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C170" s="2"/>
     </row>
-    <row r="171" spans="3:3">
+    <row r="171" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C171" s="2"/>
     </row>
-    <row r="172" spans="3:3">
+    <row r="172" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C172" s="2"/>
     </row>
-    <row r="173" spans="3:3">
+    <row r="173" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C173" s="2"/>
     </row>
-    <row r="174" spans="3:3">
+    <row r="174" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C174" s="2"/>
     </row>
-    <row r="175" spans="3:3">
+    <row r="175" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C175" s="2"/>
     </row>
-    <row r="176" spans="3:3">
+    <row r="176" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C176" s="2"/>
     </row>
-    <row r="177" spans="3:3">
+    <row r="177" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C177" s="2"/>
     </row>
-    <row r="178" spans="3:3">
+    <row r="178" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C178" s="2"/>
     </row>
-    <row r="179" spans="3:3">
+    <row r="179" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C179" s="2"/>
     </row>
-    <row r="180" spans="3:3">
+    <row r="180" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C180" s="2"/>
     </row>
-    <row r="181" spans="3:3">
+    <row r="181" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C181" s="2"/>
     </row>
-    <row r="182" spans="3:3">
+    <row r="182" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C182" s="2"/>
     </row>
-    <row r="183" spans="3:3">
+    <row r="183" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C183" s="2"/>
     </row>
-    <row r="184" spans="3:3">
+    <row r="184" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C184" s="2"/>
     </row>
-    <row r="185" spans="3:3">
+    <row r="185" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C185" s="2"/>
     </row>
-    <row r="186" spans="3:3">
+    <row r="186" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C186" s="2"/>
     </row>
-    <row r="187" spans="3:3">
+    <row r="187" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C187" s="2"/>
     </row>
-    <row r="188" spans="3:3">
+    <row r="188" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C188" s="2"/>
     </row>
-    <row r="189" spans="3:3">
+    <row r="189" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C189" s="2"/>
     </row>
-    <row r="190" spans="3:3">
+    <row r="190" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C190" s="2"/>
     </row>
-    <row r="191" spans="3:3">
+    <row r="191" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C191" s="2"/>
     </row>
-    <row r="192" spans="3:3">
+    <row r="192" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C192" s="2"/>
     </row>
-    <row r="193" spans="3:3">
+    <row r="193" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C193" s="2"/>
     </row>
-    <row r="194" spans="3:3">
+    <row r="194" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C194" s="2"/>
     </row>
-    <row r="195" spans="3:3">
+    <row r="195" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C195" s="2"/>
     </row>
-    <row r="196" spans="3:3">
+    <row r="196" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C196" s="2"/>
     </row>
-    <row r="197" spans="3:3">
+    <row r="197" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C197" s="2"/>
     </row>
-    <row r="198" spans="3:3">
+    <row r="198" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C198" s="2"/>
     </row>
-    <row r="199" spans="3:3">
+    <row r="199" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C199" s="2"/>
     </row>
-    <row r="200" spans="3:3">
+    <row r="200" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C200" s="2"/>
     </row>
-    <row r="201" spans="3:3">
+    <row r="201" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C201" s="2"/>
     </row>
-    <row r="202" spans="3:3">
+    <row r="202" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C202" s="2"/>
     </row>
-    <row r="203" spans="3:3">
+    <row r="203" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C203" s="2"/>
     </row>
-    <row r="204" spans="3:3">
+    <row r="204" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C204" s="2"/>
     </row>
-    <row r="205" spans="3:3">
+    <row r="205" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C205" s="2"/>
     </row>
-    <row r="206" spans="3:3">
+    <row r="206" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C206" s="2"/>
     </row>
-    <row r="207" spans="3:3">
+    <row r="207" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C207" s="2"/>
     </row>
-    <row r="208" spans="3:3">
+    <row r="208" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C208" s="2"/>
     </row>
-    <row r="209" spans="3:3">
+    <row r="209" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C209" s="2"/>
     </row>
-    <row r="210" spans="3:3">
+    <row r="210" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C210" s="2"/>
     </row>
-    <row r="211" spans="3:3">
+    <row r="211" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C211" s="2"/>
     </row>
-    <row r="212" spans="3:3">
+    <row r="212" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C212" s="2"/>
     </row>
-    <row r="213" spans="3:3">
+    <row r="213" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C213" s="2"/>
     </row>
-    <row r="214" spans="3:3">
+    <row r="214" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C214" s="2"/>
     </row>
-    <row r="215" spans="3:3">
+    <row r="215" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C215" s="2"/>
     </row>
-    <row r="216" spans="3:3">
+    <row r="216" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C216" s="2"/>
     </row>
-    <row r="217" spans="3:3">
+    <row r="217" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C217" s="2"/>
     </row>
-    <row r="218" spans="3:3">
+    <row r="218" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C218" s="2"/>
     </row>
-    <row r="219" spans="3:3">
+    <row r="219" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C219" s="2"/>
     </row>
-    <row r="220" spans="3:3">
+    <row r="220" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C220" s="2"/>
     </row>
-    <row r="221" spans="3:3">
+    <row r="221" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C221" s="2"/>
     </row>
-    <row r="222" spans="3:3">
+    <row r="222" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C222" s="2"/>
     </row>
-    <row r="223" spans="3:3">
+    <row r="223" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C223" s="2"/>
     </row>
-    <row r="224" spans="3:3">
+    <row r="224" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C224" s="2"/>
     </row>
-    <row r="225" spans="3:3">
+    <row r="225" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C225" s="2"/>
     </row>
-    <row r="226" spans="3:3">
+    <row r="226" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C226" s="2"/>
     </row>
-    <row r="227" spans="3:3">
+    <row r="227" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C227" s="2"/>
     </row>
-    <row r="228" spans="3:3">
+    <row r="228" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C228" s="2"/>
     </row>
-    <row r="229" spans="3:3">
+    <row r="229" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C229" s="2"/>
     </row>
-    <row r="230" spans="3:3">
+    <row r="230" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C230" s="2"/>
     </row>
-    <row r="231" spans="3:3">
+    <row r="231" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C231" s="2"/>
     </row>
-    <row r="232" spans="3:3">
+    <row r="232" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C232" s="2"/>
     </row>
-    <row r="233" spans="3:3">
+    <row r="233" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C233" s="2"/>
     </row>
-    <row r="234" spans="3:3">
+    <row r="234" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C234" s="2"/>
     </row>
-    <row r="235" spans="3:3">
+    <row r="235" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C235" s="2"/>
     </row>
-    <row r="236" spans="3:3">
+    <row r="236" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C236" s="2"/>
     </row>
-    <row r="237" spans="3:3">
+    <row r="237" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C237" s="2"/>
     </row>
-    <row r="238" spans="3:3">
+    <row r="238" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C238" s="2"/>
     </row>
-    <row r="239" spans="3:3">
+    <row r="239" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C239" s="2"/>
     </row>
-    <row r="240" spans="3:3">
+    <row r="240" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C240" s="2"/>
     </row>
-    <row r="241" spans="3:3">
+    <row r="241" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C241" s="2"/>
     </row>
-    <row r="242" spans="3:3">
+    <row r="242" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C242" s="2"/>
     </row>
-    <row r="243" spans="3:3">
+    <row r="243" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C243" s="2"/>
     </row>
-    <row r="244" spans="3:3">
+    <row r="244" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C244" s="2"/>
     </row>
-    <row r="245" spans="3:3">
+    <row r="245" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C245" s="2"/>
     </row>
-    <row r="246" spans="3:3">
+    <row r="246" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C246" s="2"/>
     </row>
-    <row r="247" spans="3:3">
+    <row r="247" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C247" s="2"/>
     </row>
-    <row r="248" spans="3:3">
+    <row r="248" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C248" s="2"/>
     </row>
-    <row r="249" spans="3:3">
+    <row r="249" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C249" s="2"/>
     </row>
-    <row r="250" spans="3:3">
+    <row r="250" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C250" s="2"/>
     </row>
-    <row r="251" spans="3:3">
+    <row r="251" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C251" s="2"/>
     </row>
-    <row r="252" spans="3:3">
+    <row r="252" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C252" s="2"/>
     </row>
-    <row r="253" spans="3:3">
+    <row r="253" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C253" s="2"/>
     </row>
-    <row r="254" spans="3:3">
+    <row r="254" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C254" s="2"/>
     </row>
-    <row r="255" spans="3:3">
+    <row r="255" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C255" s="2"/>
     </row>
-    <row r="256" spans="3:3">
+    <row r="256" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C256" s="2"/>
     </row>
-    <row r="257" spans="3:3">
+    <row r="257" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C257" s="2"/>
     </row>
-    <row r="258" spans="3:3">
+    <row r="258" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C258" s="2"/>
     </row>
-    <row r="259" spans="3:3">
+    <row r="259" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C259" s="2"/>
     </row>
-    <row r="260" spans="3:3">
+    <row r="260" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C260" s="2"/>
     </row>
-    <row r="261" spans="3:3">
+    <row r="261" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C261" s="2"/>
     </row>
-    <row r="262" spans="3:3">
+    <row r="262" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C262" s="2"/>
     </row>
-    <row r="263" spans="3:3">
+    <row r="263" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C263" s="2"/>
     </row>
-    <row r="264" spans="3:3">
+    <row r="264" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C264" s="2"/>
     </row>
-    <row r="265" spans="3:3">
+    <row r="265" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C265" s="2"/>
     </row>
-    <row r="266" spans="3:3">
+    <row r="266" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C266" s="2"/>
     </row>
-    <row r="267" spans="3:3">
+    <row r="267" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C267" s="2"/>
     </row>
-    <row r="268" spans="3:3">
+    <row r="268" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C268" s="2"/>
     </row>
-    <row r="269" spans="3:3">
+    <row r="269" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C269" s="2"/>
     </row>
-    <row r="270" spans="3:3">
+    <row r="270" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C270" s="2"/>
     </row>
-    <row r="271" spans="3:3">
+    <row r="271" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C271" s="2"/>
     </row>
-    <row r="272" spans="3:3">
+    <row r="272" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C272" s="2"/>
     </row>
-    <row r="273" spans="3:3">
+    <row r="273" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C273" s="2"/>
     </row>
-    <row r="274" spans="3:3">
+    <row r="274" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C274" s="2"/>
     </row>
-    <row r="275" spans="3:3">
+    <row r="275" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C275" s="2"/>
     </row>
-    <row r="276" spans="3:3">
+    <row r="276" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C276" s="2"/>
     </row>
-    <row r="277" spans="3:3">
+    <row r="277" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C277" s="2"/>
     </row>
-    <row r="278" spans="3:3">
+    <row r="278" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C278" s="2"/>
     </row>
-    <row r="279" spans="3:3">
+    <row r="279" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C279" s="2"/>
     </row>
-    <row r="280" spans="3:3">
+    <row r="280" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C280" s="2"/>
     </row>
-    <row r="281" spans="3:3">
+    <row r="281" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C281" s="2"/>
     </row>
-    <row r="282" spans="3:3">
+    <row r="282" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C282" s="2"/>
     </row>
-    <row r="283" spans="3:3">
+    <row r="283" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C283" s="2"/>
     </row>
-    <row r="284" spans="3:3">
+    <row r="284" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C284" s="2"/>
     </row>
-    <row r="285" spans="3:3">
+    <row r="285" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C285" s="2"/>
     </row>
-    <row r="286" spans="3:3">
+    <row r="286" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C286" s="2"/>
     </row>
-    <row r="287" spans="3:3">
+    <row r="287" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C287" s="2"/>
     </row>
-    <row r="288" spans="3:3">
+    <row r="288" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C288" s="2"/>
     </row>
-    <row r="289" spans="3:3">
+    <row r="289" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C289" s="2"/>
     </row>
-    <row r="290" spans="3:3">
+    <row r="290" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C290" s="2"/>
     </row>
-    <row r="291" spans="3:3">
+    <row r="291" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C291" s="2"/>
     </row>
-    <row r="292" spans="3:3">
+    <row r="292" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C292" s="2"/>
     </row>
-    <row r="293" spans="3:3">
+    <row r="293" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C293" s="2"/>
     </row>
-    <row r="294" spans="3:3">
+    <row r="294" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C294" s="2"/>
     </row>
-    <row r="295" spans="3:3">
+    <row r="295" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C295" s="2"/>
     </row>
-    <row r="296" spans="3:3">
+    <row r="296" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C296" s="2"/>
     </row>
-    <row r="297" spans="3:3">
+    <row r="297" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C297" s="2"/>
     </row>
-    <row r="298" spans="3:3">
+    <row r="298" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C298" s="2"/>
     </row>
-    <row r="299" spans="3:3">
+    <row r="299" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C299" s="2"/>
     </row>
-    <row r="300" spans="3:3">
+    <row r="300" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C300" s="2"/>
     </row>
-    <row r="301" spans="3:3">
+    <row r="301" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C301" s="2"/>
     </row>
-    <row r="302" spans="3:3">
+    <row r="302" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C302" s="2"/>
     </row>
-    <row r="303" spans="3:3">
+    <row r="303" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C303" s="2"/>
     </row>
-    <row r="304" spans="3:3">
+    <row r="304" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C304" s="2"/>
     </row>
-    <row r="305" spans="3:3">
+    <row r="305" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C305" s="2"/>
     </row>
-    <row r="306" spans="3:3">
+    <row r="306" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C306" s="2"/>
     </row>
-    <row r="307" spans="3:3">
+    <row r="307" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C307" s="2"/>
     </row>
-    <row r="308" spans="3:3">
+    <row r="308" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C308" s="2"/>
     </row>
-    <row r="309" spans="3:3">
+    <row r="309" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C309" s="2"/>
     </row>
-    <row r="310" spans="3:3">
+    <row r="310" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C310" s="2"/>
     </row>
-    <row r="311" spans="3:3">
+    <row r="311" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C311" s="2"/>
     </row>
-    <row r="312" spans="3:3">
+    <row r="312" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C312" s="2"/>
     </row>
-    <row r="313" spans="3:3">
+    <row r="313" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C313" s="2"/>
     </row>
-    <row r="314" spans="3:3">
+    <row r="314" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C314" s="2"/>
     </row>
-    <row r="315" spans="3:3">
+    <row r="315" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C315" s="2"/>
     </row>
-    <row r="316" spans="3:3">
+    <row r="316" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C316" s="2"/>
     </row>
-    <row r="317" spans="3:3">
+    <row r="317" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C317" s="2"/>
     </row>
-    <row r="318" spans="3:3">
+    <row r="318" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C318" s="2"/>
     </row>
-    <row r="319" spans="3:3">
+    <row r="319" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C319" s="2"/>
     </row>
-    <row r="320" spans="3:3">
+    <row r="320" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C320" s="2"/>
     </row>
-    <row r="321" spans="3:3">
+    <row r="321" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C321" s="2"/>
     </row>
-    <row r="322" spans="3:3">
+    <row r="322" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C322" s="2"/>
     </row>
-    <row r="323" spans="3:3">
+    <row r="323" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C323" s="2"/>
     </row>
-    <row r="324" spans="3:3">
+    <row r="324" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C324" s="2"/>
     </row>
-    <row r="325" spans="3:3">
+    <row r="325" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C325" s="2"/>
     </row>
-    <row r="326" spans="3:3">
+    <row r="326" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C326" s="2"/>
     </row>
-    <row r="327" spans="3:3">
+    <row r="327" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C327" s="2"/>
     </row>
-    <row r="328" spans="3:3">
+    <row r="328" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C328" s="2"/>
     </row>
-    <row r="329" spans="3:3">
+    <row r="329" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C329" s="2"/>
     </row>
-    <row r="330" spans="3:3">
+    <row r="330" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C330" s="2"/>
     </row>
-    <row r="331" spans="3:3">
+    <row r="331" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C331" s="2"/>
     </row>
-    <row r="332" spans="3:3">
+    <row r="332" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C332" s="2"/>
     </row>
-    <row r="333" spans="3:3">
+    <row r="333" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C333" s="2"/>
     </row>
-    <row r="334" spans="3:3">
+    <row r="334" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C334" s="2"/>
     </row>
-    <row r="335" spans="3:3">
+    <row r="335" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C335" s="2"/>
     </row>
-    <row r="336" spans="3:3">
+    <row r="336" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C336" s="2"/>
     </row>
-    <row r="337" spans="3:3">
+    <row r="337" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C337" s="2"/>
     </row>
-    <row r="338" spans="3:3">
+    <row r="338" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C338" s="2"/>
     </row>
-    <row r="339" spans="3:3">
+    <row r="339" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C339" s="2"/>
     </row>
-    <row r="340" spans="3:3">
+    <row r="340" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C340" s="2"/>
     </row>
-    <row r="341" spans="3:3">
+    <row r="341" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C341" s="2"/>
     </row>
-    <row r="342" spans="3:3">
+    <row r="342" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C342" s="2"/>
     </row>
-    <row r="343" spans="3:3">
+    <row r="343" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C343" s="2"/>
     </row>
-    <row r="344" spans="3:3">
+    <row r="344" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C344" s="2"/>
     </row>
-    <row r="345" spans="3:3">
+    <row r="345" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C345" s="2"/>
     </row>
-    <row r="346" spans="3:3">
+    <row r="346" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C346" s="2"/>
     </row>
-    <row r="347" spans="3:3">
+    <row r="347" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C347" s="2"/>
     </row>
-    <row r="348" spans="3:3">
+    <row r="348" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C348" s="2"/>
     </row>
-    <row r="349" spans="3:3">
+    <row r="349" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C349" s="2"/>
     </row>
-    <row r="350" spans="3:3">
+    <row r="350" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C350" s="2"/>
     </row>
-    <row r="351" spans="3:3">
+    <row r="351" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C351" s="2"/>
     </row>
-    <row r="352" spans="3:3">
+    <row r="352" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C352" s="2"/>
     </row>
-    <row r="353" spans="3:3">
+    <row r="353" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C353" s="2"/>
     </row>
-    <row r="354" spans="3:3">
+    <row r="354" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C354" s="2"/>
     </row>
-    <row r="355" spans="3:3">
+    <row r="355" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C355" s="2"/>
     </row>
-    <row r="356" spans="3:3">
+    <row r="356" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C356" s="2"/>
     </row>
-    <row r="357" spans="3:3">
+    <row r="357" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C357" s="2"/>
     </row>
-    <row r="358" spans="3:3">
+    <row r="358" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C358" s="2"/>
     </row>
-    <row r="359" spans="3:3">
+    <row r="359" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C359" s="2"/>
     </row>
-    <row r="360" spans="3:3">
+    <row r="360" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C360" s="2"/>
     </row>
-    <row r="361" spans="3:3">
+    <row r="361" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C361" s="2"/>
     </row>
-    <row r="362" spans="3:3">
+    <row r="362" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C362" s="2"/>
     </row>
-    <row r="363" spans="3:3">
+    <row r="363" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C363" s="2"/>
     </row>
-    <row r="364" spans="3:3">
+    <row r="364" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C364" s="2"/>
     </row>
-    <row r="365" spans="3:3">
+    <row r="365" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C365" s="2"/>
     </row>
-    <row r="366" spans="3:3">
+    <row r="366" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C366" s="2"/>
     </row>
-    <row r="367" spans="3:3">
+    <row r="367" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C367" s="2"/>
     </row>
-    <row r="368" spans="3:3">
+    <row r="368" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C368" s="2"/>
     </row>
-    <row r="369" spans="3:3">
+    <row r="369" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C369" s="2"/>
     </row>
-    <row r="370" spans="3:3">
+    <row r="370" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C370" s="2"/>
     </row>
-    <row r="371" spans="3:3">
+    <row r="371" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C371" s="2"/>
     </row>
-    <row r="372" spans="3:3">
+    <row r="372" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C372" s="2"/>
     </row>
-    <row r="373" spans="3:3">
+    <row r="373" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C373" s="2"/>
     </row>
-    <row r="374" spans="3:3">
+    <row r="374" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C374" s="2"/>
     </row>
-    <row r="375" spans="3:3">
+    <row r="375" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C375" s="2"/>
     </row>
-    <row r="376" spans="3:3">
+    <row r="376" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C376" s="2"/>
     </row>
-    <row r="377" spans="3:3">
+    <row r="377" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C377" s="2"/>
     </row>
-    <row r="378" spans="3:3">
+    <row r="378" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C378" s="2"/>
     </row>
-    <row r="379" spans="3:3">
+    <row r="379" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C379" s="2"/>
     </row>
-    <row r="380" spans="3:3">
+    <row r="380" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C380" s="2"/>
     </row>
-    <row r="381" spans="3:3">
+    <row r="381" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C381" s="2"/>
     </row>
-    <row r="382" spans="3:3">
+    <row r="382" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C382" s="2"/>
     </row>
-    <row r="383" spans="3:3">
+    <row r="383" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C383" s="2"/>
     </row>
-    <row r="384" spans="3:3">
+    <row r="384" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C384" s="2"/>
     </row>
-    <row r="385" spans="3:3">
+    <row r="385" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C385" s="2"/>
     </row>
-    <row r="386" spans="3:3">
+    <row r="386" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C386" s="2"/>
     </row>
-    <row r="387" spans="3:3">
+    <row r="387" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C387" s="2"/>
     </row>
-    <row r="388" spans="3:3">
+    <row r="388" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C388" s="2"/>
     </row>
-    <row r="389" spans="3:3">
+    <row r="389" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C389" s="2"/>
     </row>
-    <row r="390" spans="3:3">
+    <row r="390" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C390" s="2"/>
     </row>
-    <row r="391" spans="3:3">
+    <row r="391" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C391" s="2"/>
     </row>
-    <row r="392" spans="3:3">
+    <row r="392" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C392" s="2"/>
     </row>
-    <row r="393" spans="3:3">
+    <row r="393" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C393" s="2"/>
     </row>
-    <row r="394" spans="3:3">
+    <row r="394" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C394" s="2"/>
     </row>
-    <row r="395" spans="3:3">
+    <row r="395" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C395" s="2"/>
     </row>
-    <row r="396" spans="3:3">
+    <row r="396" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C396" s="2"/>
     </row>
-    <row r="397" spans="3:3">
+    <row r="397" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C397" s="2"/>
     </row>
-    <row r="398" spans="3:3">
+    <row r="398" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C398" s="2"/>
     </row>
-    <row r="399" spans="3:3">
+    <row r="399" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C399" s="2"/>
     </row>
-    <row r="400" spans="3:3">
+    <row r="400" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C400" s="2"/>
     </row>
-    <row r="401" spans="3:3">
+    <row r="401" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C401" s="2"/>
     </row>
-    <row r="402" spans="3:3">
+    <row r="402" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C402" s="2"/>
     </row>
-    <row r="403" spans="3:3">
+    <row r="403" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C403" s="2"/>
     </row>
-    <row r="404" spans="3:3">
+    <row r="404" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C404" s="2"/>
     </row>
-    <row r="405" spans="3:3">
+    <row r="405" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C405" s="2"/>
     </row>
-    <row r="406" spans="3:3">
+    <row r="406" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C406" s="2"/>
     </row>
-    <row r="407" spans="3:3">
+    <row r="407" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C407" s="2"/>
     </row>
-    <row r="408" spans="3:3">
+    <row r="408" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C408" s="2"/>
     </row>
-    <row r="409" spans="3:3">
+    <row r="409" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C409" s="2"/>
     </row>
-    <row r="410" spans="3:3">
+    <row r="410" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C410" s="2"/>
     </row>
-    <row r="411" spans="3:3">
+    <row r="411" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C411" s="2"/>
     </row>
-    <row r="412" spans="3:3">
+    <row r="412" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C412" s="2"/>
     </row>
-    <row r="413" spans="3:3">
+    <row r="413" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C413" s="2"/>
     </row>
-    <row r="414" spans="3:3">
+    <row r="414" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C414" s="2"/>
     </row>
-    <row r="415" spans="3:3">
+    <row r="415" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C415" s="2"/>
     </row>
-    <row r="416" spans="3:3">
+    <row r="416" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C416" s="2"/>
     </row>
-    <row r="417" spans="3:3">
+    <row r="417" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C417" s="2"/>
     </row>
-    <row r="418" spans="3:3">
+    <row r="418" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C418" s="2"/>
     </row>
-    <row r="419" spans="3:3">
+    <row r="419" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C419" s="2"/>
     </row>
-    <row r="420" spans="3:3">
+    <row r="420" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C420" s="2"/>
     </row>
-    <row r="421" spans="3:3">
+    <row r="421" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C421" s="2"/>
     </row>
-    <row r="422" spans="3:3">
+    <row r="422" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C422" s="2"/>
     </row>
-    <row r="423" spans="3:3">
+    <row r="423" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C423" s="2"/>
     </row>
-    <row r="424" spans="3:3">
+    <row r="424" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C424" s="2"/>
     </row>
-    <row r="425" spans="3:3">
+    <row r="425" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C425" s="2"/>
     </row>
-    <row r="426" spans="3:3">
+    <row r="426" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C426" s="2"/>
     </row>
-    <row r="427" spans="3:3">
+    <row r="427" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C427" s="2"/>
     </row>
-    <row r="428" spans="3:3">
+    <row r="428" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C428" s="2"/>
     </row>
-    <row r="429" spans="3:3">
+    <row r="429" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C429" s="2"/>
     </row>
-    <row r="430" spans="3:3">
+    <row r="430" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C430" s="2"/>
     </row>
-    <row r="431" spans="3:3">
+    <row r="431" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C431" s="2"/>
     </row>
-    <row r="432" spans="3:3">
+    <row r="432" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C432" s="2"/>
     </row>
-    <row r="433" spans="3:3">
+    <row r="433" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C433" s="2"/>
     </row>
-    <row r="434" spans="3:3">
+    <row r="434" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C434" s="2"/>
     </row>
-    <row r="435" spans="3:3">
+    <row r="435" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C435" s="2"/>
     </row>
-    <row r="436" spans="3:3">
+    <row r="436" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C436" s="2"/>
     </row>
-    <row r="437" spans="3:3">
+    <row r="437" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C437" s="2"/>
     </row>
-    <row r="438" spans="3:3">
+    <row r="438" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C438" s="2"/>
     </row>
-    <row r="439" spans="3:3">
+    <row r="439" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C439" s="2"/>
     </row>
-    <row r="440" spans="3:3">
+    <row r="440" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C440" s="2"/>
     </row>
-    <row r="441" spans="3:3">
+    <row r="441" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C441" s="2"/>
     </row>
-    <row r="442" spans="3:3">
+    <row r="442" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C442" s="2"/>
     </row>
-    <row r="443" spans="3:3">
+    <row r="443" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C443" s="2"/>
     </row>
-    <row r="444" spans="3:3">
+    <row r="444" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C444" s="2"/>
     </row>
-    <row r="445" spans="3:3">
+    <row r="445" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C445" s="2"/>
     </row>
-    <row r="446" spans="3:3">
+    <row r="446" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C446" s="2"/>
     </row>
-    <row r="447" spans="3:3">
+    <row r="447" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C447" s="2"/>
     </row>
-    <row r="448" spans="3:3">
+    <row r="448" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C448" s="2"/>
     </row>
-    <row r="449" spans="3:3">
+    <row r="449" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C449" s="2"/>
     </row>
-    <row r="450" spans="3:3">
+    <row r="450" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C450" s="2"/>
     </row>
-    <row r="451" spans="3:3">
+    <row r="451" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C451" s="2"/>
     </row>
-    <row r="452" spans="3:3">
+    <row r="452" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C452" s="2"/>
     </row>
-    <row r="453" spans="3:3">
+    <row r="453" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C453" s="2"/>
     </row>
-    <row r="454" spans="3:3">
+    <row r="454" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C454" s="2"/>
     </row>
-    <row r="455" spans="3:3">
+    <row r="455" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C455" s="2"/>
     </row>
-    <row r="456" spans="3:3">
+    <row r="456" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C456" s="2"/>
     </row>
-    <row r="457" spans="3:3">
+    <row r="457" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C457" s="2"/>
     </row>
-    <row r="458" spans="3:3">
+    <row r="458" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C458" s="2"/>
     </row>
-    <row r="459" spans="3:3">
+    <row r="459" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C459" s="2"/>
     </row>
-    <row r="460" spans="3:3">
+    <row r="460" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C460" s="2"/>
     </row>
-    <row r="461" spans="3:3">
+    <row r="461" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C461" s="2"/>
     </row>
-    <row r="462" spans="3:3">
+    <row r="462" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C462" s="2"/>
     </row>
-    <row r="463" spans="3:3">
+    <row r="463" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C463" s="2"/>
     </row>
-    <row r="464" spans="3:3">
+    <row r="464" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C464" s="2"/>
     </row>
-    <row r="465" spans="3:3">
+    <row r="465" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C465" s="2"/>
     </row>
-    <row r="466" spans="3:3">
+    <row r="466" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C466" s="2"/>
     </row>
-    <row r="467" spans="3:3">
+    <row r="467" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C467" s="2"/>
     </row>
-    <row r="468" spans="3:3">
+    <row r="468" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C468" s="2"/>
     </row>
-    <row r="469" spans="3:3">
+    <row r="469" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C469" s="2"/>
     </row>
-    <row r="470" spans="3:3">
+    <row r="470" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C470" s="2"/>
     </row>
-    <row r="471" spans="3:3">
+    <row r="471" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C471" s="2"/>
     </row>
-    <row r="472" spans="3:3">
+    <row r="472" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C472" s="2"/>
     </row>
-    <row r="473" spans="3:3">
+    <row r="473" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C473" s="2"/>
     </row>
-    <row r="474" spans="3:3">
+    <row r="474" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C474" s="2"/>
     </row>
-    <row r="475" spans="3:3">
+    <row r="475" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C475" s="2"/>
     </row>
-    <row r="476" spans="3:3">
+    <row r="476" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C476" s="2"/>
     </row>
-    <row r="477" spans="3:3">
+    <row r="477" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C477" s="2"/>
     </row>
-    <row r="478" spans="3:3">
+    <row r="478" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C478" s="2"/>
     </row>
-    <row r="479" spans="3:3">
+    <row r="479" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C479" s="2"/>
     </row>
-    <row r="480" spans="3:3">
+    <row r="480" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C480" s="2"/>
     </row>
-    <row r="481" spans="3:3">
+    <row r="481" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C481" s="2"/>
     </row>
-    <row r="482" spans="3:3">
+    <row r="482" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C482" s="2"/>
     </row>
-    <row r="483" spans="3:3">
+    <row r="483" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C483" s="2"/>
     </row>
-    <row r="484" spans="3:3">
+    <row r="484" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C484" s="2"/>
     </row>
-    <row r="485" spans="3:3">
+    <row r="485" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C485" s="2"/>
     </row>
-    <row r="486" spans="3:3">
+    <row r="486" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C486" s="2"/>
     </row>
-    <row r="487" spans="3:3">
+    <row r="487" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C487" s="2"/>
     </row>
-    <row r="488" spans="3:3">
+    <row r="488" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C488" s="2"/>
     </row>
-    <row r="489" spans="3:3">
+    <row r="489" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C489" s="2"/>
     </row>
-    <row r="490" spans="3:3">
+    <row r="490" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C490" s="2"/>
     </row>
-    <row r="491" spans="3:3">
+    <row r="491" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C491" s="2"/>
     </row>
-    <row r="492" spans="3:3">
+    <row r="492" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C492" s="2"/>
     </row>
-    <row r="493" spans="3:3">
+    <row r="493" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C493" s="2"/>
     </row>
-    <row r="494" spans="3:3">
+    <row r="494" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C494" s="2"/>
     </row>
-    <row r="495" spans="3:3">
+    <row r="495" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C495" s="2"/>
     </row>
-    <row r="496" spans="3:3">
+    <row r="496" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C496" s="2"/>
     </row>
-    <row r="497" spans="3:3">
+    <row r="497" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C497" s="2"/>
     </row>
-    <row r="498" spans="3:3">
+    <row r="498" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C498" s="2"/>
     </row>
-    <row r="499" spans="3:3">
+    <row r="499" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C499" s="2"/>
     </row>
-    <row r="500" spans="3:3">
+    <row r="500" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C500" s="2"/>
     </row>
-    <row r="501" spans="3:3">
+    <row r="501" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C501" s="2"/>
     </row>
-    <row r="502" spans="3:3">
+    <row r="502" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C502" s="2"/>
     </row>
-    <row r="503" spans="3:3">
+    <row r="503" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C503" s="2"/>
     </row>
-    <row r="504" spans="3:3">
+    <row r="504" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C504" s="2"/>
     </row>
-    <row r="505" spans="3:3">
+    <row r="505" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C505" s="2"/>
     </row>
-    <row r="506" spans="3:3">
+    <row r="506" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C506" s="2"/>
     </row>
-    <row r="507" spans="3:3">
+    <row r="507" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C507" s="2"/>
     </row>
-    <row r="508" spans="3:3">
+    <row r="508" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C508" s="2"/>
     </row>
-    <row r="509" spans="3:3">
+    <row r="509" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C509" s="2"/>
     </row>
-    <row r="510" spans="3:3">
+    <row r="510" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C510" s="2"/>
     </row>
-    <row r="511" spans="3:3">
+    <row r="511" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C511" s="2"/>
     </row>
-    <row r="512" spans="3:3">
+    <row r="512" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C512" s="2"/>
     </row>
-    <row r="513" spans="3:3">
+    <row r="513" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C513" s="2"/>
     </row>
-    <row r="514" spans="3:3">
+    <row r="514" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C514" s="2"/>
     </row>
-    <row r="515" spans="3:3">
+    <row r="515" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C515" s="2"/>
     </row>
-    <row r="516" spans="3:3">
+    <row r="516" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C516" s="2"/>
     </row>
-    <row r="517" spans="3:3">
+    <row r="517" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C517" s="2"/>
     </row>
-    <row r="518" spans="3:3">
+    <row r="518" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C518" s="2"/>
     </row>
-    <row r="519" spans="3:3">
+    <row r="519" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C519" s="2"/>
     </row>
-    <row r="520" spans="3:3">
+    <row r="520" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C520" s="2"/>
     </row>
-    <row r="521" spans="3:3">
+    <row r="521" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C521" s="2"/>
     </row>
-    <row r="522" spans="3:3">
+    <row r="522" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C522" s="2"/>
     </row>
-    <row r="523" spans="3:3">
+    <row r="523" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C523" s="2"/>
     </row>
-    <row r="524" spans="3:3">
+    <row r="524" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C524" s="2"/>
     </row>
-    <row r="525" spans="3:3">
+    <row r="525" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C525" s="2"/>
     </row>
-    <row r="526" spans="3:3">
+    <row r="526" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C526" s="2"/>
     </row>
-    <row r="527" spans="3:3">
+    <row r="527" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C527" s="2"/>
     </row>
-    <row r="528" spans="3:3">
+    <row r="528" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C528" s="2"/>
     </row>
-    <row r="529" spans="3:3">
+    <row r="529" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C529" s="2"/>
     </row>
-    <row r="530" spans="3:3">
+    <row r="530" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C530" s="2"/>
     </row>
-    <row r="531" spans="3:3">
+    <row r="531" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C531" s="2"/>
     </row>
-    <row r="532" spans="3:3">
+    <row r="532" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C532" s="2"/>
     </row>
-    <row r="533" spans="3:3">
+    <row r="533" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C533" s="2"/>
     </row>
-    <row r="534" spans="3:3">
+    <row r="534" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C534" s="2"/>
     </row>
-    <row r="535" spans="3:3">
+    <row r="535" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C535" s="2"/>
     </row>
-    <row r="536" spans="3:3">
+    <row r="536" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C536" s="2"/>
     </row>
-    <row r="537" spans="3:3">
+    <row r="537" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C537" s="2"/>
     </row>
-    <row r="538" spans="3:3">
+    <row r="538" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C538" s="2"/>
     </row>
-    <row r="539" spans="3:3">
+    <row r="539" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C539" s="2"/>
     </row>
-    <row r="540" spans="3:3">
+    <row r="540" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C540" s="2"/>
     </row>
-    <row r="541" spans="3:3">
+    <row r="541" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C541" s="2"/>
     </row>
-    <row r="542" spans="3:3">
+    <row r="542" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C542" s="2"/>
     </row>
-    <row r="543" spans="3:3">
+    <row r="543" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C543" s="2"/>
     </row>
-    <row r="544" spans="3:3">
+    <row r="544" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C544" s="2"/>
     </row>
-    <row r="545" spans="3:3">
+    <row r="545" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C545" s="2"/>
     </row>
-    <row r="546" spans="3:3">
+    <row r="546" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C546" s="2"/>
     </row>
-    <row r="547" spans="3:3">
+    <row r="547" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C547" s="2"/>
     </row>
-    <row r="548" spans="3:3">
+    <row r="548" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C548" s="2"/>
     </row>
-    <row r="549" spans="3:3">
+    <row r="549" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C549" s="2"/>
     </row>
-    <row r="550" spans="3:3">
+    <row r="550" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C550" s="2"/>
     </row>
-    <row r="551" spans="3:3">
+    <row r="551" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C551" s="2"/>
     </row>
-    <row r="552" spans="3:3">
+    <row r="552" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C552" s="2"/>
     </row>
-    <row r="553" spans="3:3">
+    <row r="553" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C553" s="2"/>
     </row>
-    <row r="554" spans="3:3">
+    <row r="554" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C554" s="2"/>
     </row>
-    <row r="555" spans="3:3">
+    <row r="555" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C555" s="2"/>
     </row>
-    <row r="556" spans="3:3">
+    <row r="556" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C556" s="2"/>
     </row>
-    <row r="557" spans="3:3">
+    <row r="557" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C557" s="2"/>
     </row>
-    <row r="558" spans="3:3">
+    <row r="558" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C558" s="2"/>
     </row>
-    <row r="559" spans="3:3">
+    <row r="559" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C559" s="2"/>
     </row>
-    <row r="560" spans="3:3">
+    <row r="560" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C560" s="2"/>
     </row>
-    <row r="561" spans="3:3">
+    <row r="561" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C561" s="2"/>
     </row>
-    <row r="562" spans="3:3">
+    <row r="562" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C562" s="2"/>
     </row>
-    <row r="563" spans="3:3">
+    <row r="563" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C563" s="2"/>
     </row>
-    <row r="564" spans="3:3">
+    <row r="564" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C564" s="2"/>
     </row>
-    <row r="565" spans="3:3">
+    <row r="565" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C565" s="2"/>
     </row>
-    <row r="566" spans="3:3">
+    <row r="566" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C566" s="2"/>
     </row>
-    <row r="567" spans="3:3">
+    <row r="567" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C567" s="2"/>
     </row>
-    <row r="568" spans="3:3">
+    <row r="568" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C568" s="2"/>
     </row>
-    <row r="569" spans="3:3">
+    <row r="569" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C569" s="2"/>
     </row>
-    <row r="570" spans="3:3">
+    <row r="570" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C570" s="2"/>
     </row>
-    <row r="571" spans="3:3">
+    <row r="571" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C571" s="2"/>
     </row>
-    <row r="572" spans="3:3">
+    <row r="572" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C572" s="2"/>
     </row>
-    <row r="573" spans="3:3">
+    <row r="573" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C573" s="2"/>
     </row>
-    <row r="574" spans="3:3">
+    <row r="574" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C574" s="2"/>
     </row>
-    <row r="575" spans="3:3">
+    <row r="575" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C575" s="2"/>
     </row>
-    <row r="576" spans="3:3">
+    <row r="576" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C576" s="2"/>
     </row>
-    <row r="577" spans="3:3">
+    <row r="577" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C577" s="2"/>
     </row>
-    <row r="578" spans="3:3">
+    <row r="578" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C578" s="2"/>
     </row>
-    <row r="579" spans="3:3">
+    <row r="579" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C579" s="2"/>
     </row>
-    <row r="580" spans="3:3">
+    <row r="580" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C580" s="2"/>
     </row>
-    <row r="581" spans="3:3">
+    <row r="581" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C581" s="2"/>
     </row>
-    <row r="582" spans="3:3">
+    <row r="582" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C582" s="2"/>
     </row>
-    <row r="583" spans="3:3">
+    <row r="583" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C583" s="2"/>
     </row>
-    <row r="584" spans="3:3">
+    <row r="584" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C584" s="2"/>
     </row>
-    <row r="585" spans="3:3">
+    <row r="585" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C585" s="2"/>
     </row>
-    <row r="586" spans="3:3">
+    <row r="586" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C586" s="2"/>
     </row>
-    <row r="587" spans="3:3">
+    <row r="587" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C587" s="2"/>
     </row>
-    <row r="588" spans="3:3">
+    <row r="588" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C588" s="2"/>
     </row>
-    <row r="589" spans="3:3">
+    <row r="589" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C589" s="2"/>
     </row>
-    <row r="590" spans="3:3">
+    <row r="590" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C590" s="2"/>
     </row>
-    <row r="591" spans="3:3">
+    <row r="591" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C591" s="2"/>
     </row>
-    <row r="592" spans="3:3">
+    <row r="592" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C592" s="2"/>
     </row>
-    <row r="593" spans="3:3">
+    <row r="593" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C593" s="2"/>
     </row>
-    <row r="594" spans="3:3">
+    <row r="594" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C594" s="2"/>
     </row>
-    <row r="595" spans="3:3">
+    <row r="595" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C595" s="2"/>
     </row>
-    <row r="596" spans="3:3">
+    <row r="596" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C596" s="2"/>
     </row>
-    <row r="597" spans="3:3">
+    <row r="597" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C597" s="2"/>
     </row>
-    <row r="598" spans="3:3">
+    <row r="598" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C598" s="2"/>
     </row>
-    <row r="599" spans="3:3">
+    <row r="599" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C599" s="2"/>
     </row>
-    <row r="600" spans="3:3">
+    <row r="600" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C600" s="2"/>
     </row>
-    <row r="601" spans="3:3">
+    <row r="601" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C601" s="2"/>
     </row>
-    <row r="602" spans="3:3">
+    <row r="602" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C602" s="2"/>
     </row>
-    <row r="603" spans="3:3">
+    <row r="603" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C603" s="2"/>
     </row>
-    <row r="604" spans="3:3">
+    <row r="604" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C604" s="2"/>
     </row>
-    <row r="605" spans="3:3">
+    <row r="605" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C605" s="2"/>
     </row>
-    <row r="606" spans="3:3">
+    <row r="606" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C606" s="2"/>
     </row>
-    <row r="607" spans="3:3">
+    <row r="607" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C607" s="2"/>
     </row>
-    <row r="608" spans="3:3">
+    <row r="608" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C608" s="2"/>
     </row>
-    <row r="609" spans="3:3">
+    <row r="609" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C609" s="2"/>
     </row>
-    <row r="610" spans="3:3">
+    <row r="610" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C610" s="2"/>
     </row>
-    <row r="611" spans="3:3">
+    <row r="611" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C611" s="2"/>
     </row>
-    <row r="612" spans="3:3">
+    <row r="612" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C612" s="2"/>
     </row>
-    <row r="613" spans="3:3">
+    <row r="613" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C613" s="2"/>
     </row>
-    <row r="614" spans="3:3">
+    <row r="614" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C614" s="2"/>
     </row>
-    <row r="615" spans="3:3">
+    <row r="615" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C615" s="2"/>
     </row>
-    <row r="616" spans="3:3">
+    <row r="616" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C616" s="2"/>
     </row>
-    <row r="617" spans="3:3">
+    <row r="617" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C617" s="2"/>
     </row>
-    <row r="618" spans="3:3">
+    <row r="618" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C618" s="2"/>
     </row>
-    <row r="619" spans="3:3">
+    <row r="619" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C619" s="2"/>
     </row>
-    <row r="620" spans="3:3">
+    <row r="620" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C620" s="2"/>
     </row>
-    <row r="621" spans="3:3">
+    <row r="621" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C621" s="2"/>
     </row>
-    <row r="622" spans="3:3">
+    <row r="622" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C622" s="2"/>
     </row>
-    <row r="623" spans="3:3">
+    <row r="623" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C623" s="2"/>
     </row>
-    <row r="624" spans="3:3">
+    <row r="624" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C624" s="2"/>
     </row>
-    <row r="625" spans="3:3">
+    <row r="625" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C625" s="2"/>
     </row>
-    <row r="626" spans="3:3">
+    <row r="626" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C626" s="2"/>
     </row>
-    <row r="627" spans="3:3">
+    <row r="627" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C627" s="2"/>
     </row>
-    <row r="628" spans="3:3">
+    <row r="628" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C628" s="2"/>
     </row>
-    <row r="629" spans="3:3">
+    <row r="629" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C629" s="2"/>
     </row>
-    <row r="630" spans="3:3">
+    <row r="630" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C630" s="2"/>
     </row>
-    <row r="631" spans="3:3">
+    <row r="631" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C631" s="2"/>
     </row>
-    <row r="632" spans="3:3">
+    <row r="632" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C632" s="2"/>
     </row>
-    <row r="633" spans="3:3">
+    <row r="633" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C633" s="2"/>
     </row>
-    <row r="634" spans="3:3">
+    <row r="634" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C634" s="2"/>
     </row>
-    <row r="635" spans="3:3">
+    <row r="635" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C635" s="2"/>
     </row>
-    <row r="636" spans="3:3">
+    <row r="636" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C636" s="2"/>
     </row>
-    <row r="637" spans="3:3">
+    <row r="637" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C637" s="2"/>
     </row>
-    <row r="638" spans="3:3">
+    <row r="638" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C638" s="2"/>
     </row>
-    <row r="639" spans="3:3">
+    <row r="639" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C639" s="2"/>
     </row>
-    <row r="640" spans="3:3">
+    <row r="640" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C640" s="2"/>
     </row>
-    <row r="641" spans="3:3">
+    <row r="641" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C641" s="2"/>
     </row>
-    <row r="642" spans="3:3">
+    <row r="642" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C642" s="2"/>
     </row>
-    <row r="643" spans="3:3">
+    <row r="643" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C643" s="2"/>
     </row>
-    <row r="644" spans="3:3">
+    <row r="644" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C644" s="2"/>
     </row>
-    <row r="645" spans="3:3">
+    <row r="645" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C645" s="2"/>
     </row>
-    <row r="646" spans="3:3">
+    <row r="646" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C646" s="2"/>
     </row>
-    <row r="647" spans="3:3">
+    <row r="647" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C647" s="2"/>
     </row>
-    <row r="648" spans="3:3">
+    <row r="648" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C648" s="2"/>
     </row>
-    <row r="649" spans="3:3">
+    <row r="649" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C649" s="2"/>
     </row>
-    <row r="650" spans="3:3">
+    <row r="650" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C650" s="2"/>
     </row>
-    <row r="651" spans="3:3">
+    <row r="651" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C651" s="2"/>
     </row>
-    <row r="652" spans="3:3">
+    <row r="652" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C652" s="2"/>
     </row>
-    <row r="653" spans="3:3">
+    <row r="653" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C653" s="2"/>
     </row>
-    <row r="654" spans="3:3">
+    <row r="654" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C654" s="2"/>
     </row>
-    <row r="655" spans="3:3">
+    <row r="655" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C655" s="2"/>
     </row>
-    <row r="656" spans="3:3">
+    <row r="656" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C656" s="2"/>
     </row>
-    <row r="657" spans="3:3">
+    <row r="657" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C657" s="2"/>
     </row>
-    <row r="658" spans="3:3">
+    <row r="658" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C658" s="2"/>
     </row>
-    <row r="659" spans="3:3">
+    <row r="659" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C659" s="2"/>
     </row>
-    <row r="660" spans="3:3">
+    <row r="660" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C660" s="2"/>
     </row>
-    <row r="661" spans="3:3">
+    <row r="661" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C661" s="2"/>
     </row>
-    <row r="662" spans="3:3">
+    <row r="662" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C662" s="2"/>
     </row>
-    <row r="663" spans="3:3">
+    <row r="663" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C663" s="2"/>
     </row>
-    <row r="664" spans="3:3">
+    <row r="664" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C664" s="2"/>
     </row>
-    <row r="665" spans="3:3">
+    <row r="665" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C665" s="2"/>
     </row>
-    <row r="666" spans="3:3">
+    <row r="666" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C666" s="2"/>
     </row>
-    <row r="667" spans="3:3">
+    <row r="667" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C667" s="2"/>
     </row>
-    <row r="668" spans="3:3">
+    <row r="668" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C668" s="2"/>
     </row>
-    <row r="669" spans="3:3">
+    <row r="669" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C669" s="2"/>
     </row>
-    <row r="670" spans="3:3">
+    <row r="670" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C670" s="2"/>
     </row>
-    <row r="671" spans="3:3">
+    <row r="671" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C671" s="2"/>
     </row>
-    <row r="672" spans="3:3">
+    <row r="672" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C672" s="2"/>
     </row>
-    <row r="673" spans="3:3">
+    <row r="673" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C673" s="2"/>
     </row>
-    <row r="674" spans="3:3">
+    <row r="674" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C674" s="2"/>
     </row>
-    <row r="675" spans="3:3">
+    <row r="675" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C675" s="2"/>
     </row>
-    <row r="676" spans="3:3">
+    <row r="676" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C676" s="2"/>
     </row>
-    <row r="677" spans="3:3">
+    <row r="677" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C677" s="2"/>
     </row>
-    <row r="678" spans="3:3">
+    <row r="678" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C678" s="2"/>
     </row>
-    <row r="679" spans="3:3">
+    <row r="679" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C679" s="2"/>
     </row>
-    <row r="680" spans="3:3">
+    <row r="680" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C680" s="2"/>
     </row>
-    <row r="681" spans="3:3">
+    <row r="681" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C681" s="2"/>
     </row>
-    <row r="682" spans="3:3">
+    <row r="682" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C682" s="2"/>
     </row>
-    <row r="683" spans="3:3">
+    <row r="683" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C683" s="2"/>
     </row>
-    <row r="684" spans="3:3">
+    <row r="684" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C684" s="2"/>
     </row>
-    <row r="685" spans="3:3">
+    <row r="685" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C685" s="2"/>
     </row>
-    <row r="686" spans="3:3">
+    <row r="686" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C686" s="2"/>
     </row>
-    <row r="687" spans="3:3">
+    <row r="687" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C687" s="2"/>
     </row>
-    <row r="688" spans="3:3">
+    <row r="688" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C688" s="2"/>
     </row>
-    <row r="689" spans="3:3">
+    <row r="689" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C689" s="2"/>
     </row>
-    <row r="690" spans="3:3">
+    <row r="690" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C690" s="2"/>
     </row>
-    <row r="691" spans="3:3">
+    <row r="691" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C691" s="2"/>
     </row>
-    <row r="692" spans="3:3">
+    <row r="692" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C692" s="2"/>
     </row>
-    <row r="693" spans="3:3">
+    <row r="693" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C693" s="2"/>
     </row>
-    <row r="694" spans="3:3">
+    <row r="694" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C694" s="2"/>
     </row>
-    <row r="695" spans="3:3">
+    <row r="695" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C695" s="2"/>
     </row>
-    <row r="696" spans="3:3">
+    <row r="696" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C696" s="2"/>
     </row>
-    <row r="697" spans="3:3">
+    <row r="697" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C697" s="2"/>
     </row>
-    <row r="698" spans="3:3">
+    <row r="698" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C698" s="2"/>
     </row>
-    <row r="699" spans="3:3">
+    <row r="699" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C699" s="2"/>
     </row>
-    <row r="700" spans="3:3">
+    <row r="700" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C700" s="2"/>
     </row>
-    <row r="701" spans="3:3">
+    <row r="701" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C701" s="2"/>
     </row>
-    <row r="702" spans="3:3">
+    <row r="702" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C702" s="2"/>
     </row>
-    <row r="703" spans="3:3">
+    <row r="703" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C703" s="2"/>
     </row>
-    <row r="704" spans="3:3">
+    <row r="704" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C704" s="2"/>
     </row>
-    <row r="705" spans="3:3">
+    <row r="705" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C705" s="2"/>
     </row>
-    <row r="706" spans="3:3">
+    <row r="706" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C706" s="2"/>
     </row>
-    <row r="707" spans="3:3">
+    <row r="707" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C707" s="2"/>
     </row>
-    <row r="708" spans="3:3">
+    <row r="708" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C708" s="2"/>
     </row>
-    <row r="709" spans="3:3">
+    <row r="709" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C709" s="2"/>
     </row>
-    <row r="710" spans="3:3">
+    <row r="710" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C710" s="2"/>
     </row>
-    <row r="711" spans="3:3">
+    <row r="711" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C711" s="2"/>
     </row>
-    <row r="712" spans="3:3">
+    <row r="712" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C712" s="2"/>
     </row>
-    <row r="713" spans="3:3">
+    <row r="713" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C713" s="2"/>
     </row>
-    <row r="714" spans="3:3">
+    <row r="714" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C714" s="2"/>
     </row>
-    <row r="715" spans="3:3">
+    <row r="715" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C715" s="2"/>
     </row>
-    <row r="716" spans="3:3">
+    <row r="716" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C716" s="2"/>
     </row>
-    <row r="717" spans="3:3">
+    <row r="717" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C717" s="2"/>
     </row>
-    <row r="718" spans="3:3">
+    <row r="718" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C718" s="2"/>
     </row>
-    <row r="719" spans="3:3">
+    <row r="719" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C719" s="2"/>
     </row>
-    <row r="720" spans="3:3">
+    <row r="720" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C720" s="2"/>
     </row>
-    <row r="721" spans="3:3">
+    <row r="721" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C721" s="2"/>
     </row>
-    <row r="722" spans="3:3">
+    <row r="722" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C722" s="2"/>
     </row>
-    <row r="723" spans="3:3">
+    <row r="723" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C723" s="2"/>
     </row>
-    <row r="724" spans="3:3">
+    <row r="724" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C724" s="2"/>
     </row>
-    <row r="725" spans="3:3">
+    <row r="725" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C725" s="2"/>
     </row>
-    <row r="726" spans="3:3">
+    <row r="726" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C726" s="2"/>
     </row>
-    <row r="727" spans="3:3">
+    <row r="727" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C727" s="2"/>
     </row>
-    <row r="728" spans="3:3">
+    <row r="728" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C728" s="2"/>
     </row>
-    <row r="729" spans="3:3">
+    <row r="729" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C729" s="2"/>
     </row>
-    <row r="730" spans="3:3">
+    <row r="730" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C730" s="2"/>
     </row>
-    <row r="731" spans="3:3">
+    <row r="731" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C731" s="2"/>
     </row>
-    <row r="732" spans="3:3">
+    <row r="732" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C732" s="2"/>
     </row>
-    <row r="733" spans="3:3">
+    <row r="733" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C733" s="2"/>
     </row>
-    <row r="734" spans="3:3">
+    <row r="734" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C734" s="2"/>
     </row>
-    <row r="735" spans="3:3">
+    <row r="735" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C735" s="2"/>
     </row>
-    <row r="736" spans="3:3">
+    <row r="736" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C736" s="2"/>
     </row>
-    <row r="737" spans="3:3">
+    <row r="737" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C737" s="2"/>
     </row>
-    <row r="738" spans="3:3">
+    <row r="738" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C738" s="2"/>
     </row>
-    <row r="739" spans="3:3">
+    <row r="739" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C739" s="2"/>
     </row>
-    <row r="740" spans="3:3">
+    <row r="740" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C740" s="2"/>
     </row>
-    <row r="741" spans="3:3">
+    <row r="741" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C741" s="2"/>
     </row>
-    <row r="742" spans="3:3">
+    <row r="742" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C742" s="2"/>
     </row>
-    <row r="743" spans="3:3">
+    <row r="743" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C743" s="2"/>
     </row>
-    <row r="744" spans="3:3">
+    <row r="744" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C744" s="2"/>
     </row>
-    <row r="745" spans="3:3">
+    <row r="745" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C745" s="2"/>
     </row>
-    <row r="746" spans="3:3">
+    <row r="746" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C746" s="2"/>
     </row>
-    <row r="747" spans="3:3">
+    <row r="747" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C747" s="2"/>
     </row>
-    <row r="748" spans="3:3">
+    <row r="748" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C748" s="2"/>
     </row>
-    <row r="749" spans="3:3">
+    <row r="749" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C749" s="2"/>
     </row>
-    <row r="750" spans="3:3">
+    <row r="750" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C750" s="2"/>
     </row>
-    <row r="751" spans="3:3">
+    <row r="751" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C751" s="2"/>
     </row>
-    <row r="752" spans="3:3">
+    <row r="752" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C752" s="2"/>
     </row>
-    <row r="753" spans="3:3">
+    <row r="753" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C753" s="2"/>
     </row>
-    <row r="754" spans="3:3">
+    <row r="754" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C754" s="2"/>
     </row>
-    <row r="755" spans="3:3">
+    <row r="755" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C755" s="2"/>
     </row>
-    <row r="756" spans="3:3">
+    <row r="756" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C756" s="2"/>
     </row>
-    <row r="757" spans="3:3">
+    <row r="757" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C757" s="2"/>
     </row>
-    <row r="758" spans="3:3">
+    <row r="758" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C758" s="2"/>
     </row>
-    <row r="759" spans="3:3">
+    <row r="759" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C759" s="2"/>
     </row>
-    <row r="760" spans="3:3">
+    <row r="760" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C760" s="2"/>
     </row>
-    <row r="761" spans="3:3">
+    <row r="761" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C761" s="2"/>
     </row>
-    <row r="762" spans="3:3">
+    <row r="762" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C762" s="2"/>
     </row>
-    <row r="763" spans="3:3">
+    <row r="763" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C763" s="2"/>
     </row>
-    <row r="764" spans="3:3">
+    <row r="764" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C764" s="2"/>
     </row>
-    <row r="765" spans="3:3">
+    <row r="765" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C765" s="2"/>
     </row>
-    <row r="766" spans="3:3">
+    <row r="766" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C766" s="2"/>
     </row>
-    <row r="767" spans="3:3">
+    <row r="767" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C767" s="2"/>
     </row>
-    <row r="768" spans="3:3">
+    <row r="768" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C768" s="2"/>
     </row>
-    <row r="769" spans="3:3">
+    <row r="769" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C769" s="2"/>
     </row>
-    <row r="770" spans="3:3">
+    <row r="770" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C770" s="2"/>
     </row>
-    <row r="771" spans="3:3">
+    <row r="771" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C771" s="2"/>
     </row>
-    <row r="772" spans="3:3">
+    <row r="772" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C772" s="2"/>
     </row>
-    <row r="773" spans="3:3">
+    <row r="773" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C773" s="2"/>
     </row>
-    <row r="774" spans="3:3">
+    <row r="774" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C774" s="2"/>
     </row>
-    <row r="775" spans="3:3">
+    <row r="775" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C775" s="2"/>
     </row>
-    <row r="776" spans="3:3">
+    <row r="776" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C776" s="2"/>
     </row>
-    <row r="777" spans="3:3">
+    <row r="777" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C777" s="2"/>
     </row>
-    <row r="778" spans="3:3">
+    <row r="778" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C778" s="2"/>
     </row>
-    <row r="779" spans="3:3">
+    <row r="779" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C779" s="2"/>
     </row>
-    <row r="780" spans="3:3">
+    <row r="780" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C780" s="2"/>
     </row>
-    <row r="781" spans="3:3">
+    <row r="781" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C781" s="2"/>
     </row>
-    <row r="782" spans="3:3">
+    <row r="782" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C782" s="2"/>
     </row>
-    <row r="783" spans="3:3">
+    <row r="783" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C783" s="2"/>
     </row>
-    <row r="784" spans="3:3">
+    <row r="784" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C784" s="2"/>
     </row>
-    <row r="785" spans="3:3">
+    <row r="785" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C785" s="2"/>
     </row>
-    <row r="786" spans="3:3">
+    <row r="786" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C786" s="2"/>
     </row>
-    <row r="787" spans="3:3">
+    <row r="787" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C787" s="2"/>
     </row>
-    <row r="788" spans="3:3">
+    <row r="788" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C788" s="2"/>
     </row>
-    <row r="789" spans="3:3">
+    <row r="789" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C789" s="2"/>
     </row>
-    <row r="790" spans="3:3">
+    <row r="790" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C790" s="2"/>
     </row>
-    <row r="791" spans="3:3">
+    <row r="791" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C791" s="2"/>
     </row>
-    <row r="792" spans="3:3">
+    <row r="792" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C792" s="2"/>
     </row>
-    <row r="793" spans="3:3">
+    <row r="793" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C793" s="2"/>
     </row>
-    <row r="794" spans="3:3">
+    <row r="794" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C794" s="2"/>
     </row>
-    <row r="795" spans="3:3">
+    <row r="795" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C795" s="2"/>
     </row>
-    <row r="796" spans="3:3">
+    <row r="796" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C796" s="2"/>
     </row>
-    <row r="797" spans="3:3">
+    <row r="797" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C797" s="2"/>
     </row>
-    <row r="798" spans="3:3">
+    <row r="798" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C798" s="2"/>
     </row>
-    <row r="799" spans="3:3">
+    <row r="799" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C799" s="2"/>
     </row>
-    <row r="800" spans="3:3">
+    <row r="800" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C800" s="2"/>
     </row>
-    <row r="801" spans="3:3">
+    <row r="801" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C801" s="2"/>
     </row>
-    <row r="802" spans="3:3">
+    <row r="802" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C802" s="2"/>
     </row>
-    <row r="803" spans="3:3">
+    <row r="803" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C803" s="2"/>
     </row>
-    <row r="804" spans="3:3">
+    <row r="804" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C804" s="2"/>
     </row>
-    <row r="805" spans="3:3">
+    <row r="805" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C805" s="2"/>
     </row>
-    <row r="806" spans="3:3">
+    <row r="806" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C806" s="2"/>
     </row>
-    <row r="807" spans="3:3">
+    <row r="807" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C807" s="2"/>
     </row>
-    <row r="808" spans="3:3">
+    <row r="808" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C808" s="2"/>
     </row>
-    <row r="809" spans="3:3">
+    <row r="809" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C809" s="2"/>
     </row>
-    <row r="810" spans="3:3">
+    <row r="810" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C810" s="2"/>
     </row>
-    <row r="811" spans="3:3">
+    <row r="811" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C811" s="2"/>
     </row>
-    <row r="812" spans="3:3">
+    <row r="812" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C812" s="2"/>
     </row>
-    <row r="813" spans="3:3">
+    <row r="813" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C813" s="2"/>
     </row>
-    <row r="814" spans="3:3">
+    <row r="814" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C814" s="2"/>
     </row>
-    <row r="815" spans="3:3">
+    <row r="815" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C815" s="2"/>
     </row>
-    <row r="816" spans="3:3">
+    <row r="816" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C816" s="2"/>
     </row>
-    <row r="817" spans="3:3">
+    <row r="817" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C817" s="2"/>
     </row>
-    <row r="818" spans="3:3">
+    <row r="818" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C818" s="2"/>
     </row>
-    <row r="819" spans="3:3">
+    <row r="819" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C819" s="2"/>
     </row>
-    <row r="820" spans="3:3">
+    <row r="820" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C820" s="2"/>
     </row>
-    <row r="821" spans="3:3">
+    <row r="821" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C821" s="2"/>
     </row>
-    <row r="822" spans="3:3">
+    <row r="822" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C822" s="2"/>
     </row>
-    <row r="823" spans="3:3">
+    <row r="823" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C823" s="2"/>
     </row>
-    <row r="824" spans="3:3">
+    <row r="824" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C824" s="2"/>
     </row>
-    <row r="825" spans="3:3">
+    <row r="825" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C825" s="2"/>
     </row>
-    <row r="826" spans="3:3">
+    <row r="826" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C826" s="2"/>
     </row>
-    <row r="827" spans="3:3">
+    <row r="827" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C827" s="2"/>
     </row>
-    <row r="828" spans="3:3">
+    <row r="828" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C828" s="2"/>
     </row>
-    <row r="829" spans="3:3">
+    <row r="829" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C829" s="2"/>
     </row>
-    <row r="830" spans="3:3">
+    <row r="830" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C830" s="2"/>
     </row>
-    <row r="831" spans="3:3">
+    <row r="831" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C831" s="2"/>
     </row>
-    <row r="832" spans="3:3">
+    <row r="832" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C832" s="2"/>
     </row>
-    <row r="833" spans="3:3">
+    <row r="833" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C833" s="2"/>
     </row>
-    <row r="834" spans="3:3">
+    <row r="834" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C834" s="2"/>
     </row>
-    <row r="835" spans="3:3">
+    <row r="835" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C835" s="2"/>
     </row>
-    <row r="836" spans="3:3">
+    <row r="836" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C836" s="2"/>
     </row>
-    <row r="837" spans="3:3">
+    <row r="837" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C837" s="2"/>
     </row>
-    <row r="838" spans="3:3">
+    <row r="838" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C838" s="2"/>
     </row>
-    <row r="839" spans="3:3">
+    <row r="839" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C839" s="2"/>
     </row>
-    <row r="840" spans="3:3">
+    <row r="840" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C840" s="2"/>
     </row>
-    <row r="841" spans="3:3">
+    <row r="841" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C841" s="2"/>
     </row>
-    <row r="842" spans="3:3">
+    <row r="842" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C842" s="2"/>
     </row>
-    <row r="843" spans="3:3">
+    <row r="843" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C843" s="2"/>
     </row>
-    <row r="844" spans="3:3">
+    <row r="844" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C844" s="2"/>
     </row>
-    <row r="845" spans="3:3">
+    <row r="845" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C845" s="2"/>
     </row>
-    <row r="846" spans="3:3">
+    <row r="846" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C846" s="2"/>
     </row>
-    <row r="847" spans="3:3">
+    <row r="847" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C847" s="2"/>
     </row>
-    <row r="848" spans="3:3">
+    <row r="848" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C848" s="2"/>
     </row>
-    <row r="849" spans="3:3">
+    <row r="849" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C849" s="2"/>
     </row>
-    <row r="850" spans="3:3">
+    <row r="850" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C850" s="2"/>
     </row>
-    <row r="851" spans="3:3">
+    <row r="851" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C851" s="2"/>
     </row>
-    <row r="852" spans="3:3">
+    <row r="852" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C852" s="2"/>
     </row>
-    <row r="853" spans="3:3">
+    <row r="853" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C853" s="2"/>
     </row>
-    <row r="854" spans="3:3">
+    <row r="854" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C854" s="2"/>
     </row>
-    <row r="855" spans="3:3">
+    <row r="855" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C855" s="2"/>
     </row>
-    <row r="856" spans="3:3">
+    <row r="856" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C856" s="2"/>
     </row>
-    <row r="857" spans="3:3">
+    <row r="857" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C857" s="2"/>
     </row>
-    <row r="858" spans="3:3">
+    <row r="858" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C858" s="2"/>
     </row>
-    <row r="859" spans="3:3">
+    <row r="859" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C859" s="2"/>
     </row>
-    <row r="860" spans="3:3">
+    <row r="860" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C860" s="2"/>
     </row>
-    <row r="861" spans="3:3">
+    <row r="861" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C861" s="2"/>
     </row>
-    <row r="862" spans="3:3">
+    <row r="862" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C862" s="2"/>
     </row>
-    <row r="863" spans="3:3">
+    <row r="863" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C863" s="2"/>
     </row>
-    <row r="864" spans="3:3">
+    <row r="864" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C864" s="2"/>
     </row>
-    <row r="865" spans="3:3">
+    <row r="865" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C865" s="2"/>
     </row>
-    <row r="866" spans="3:3">
+    <row r="866" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C866" s="2"/>
     </row>
-    <row r="867" spans="3:3">
+    <row r="867" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C867" s="2"/>
     </row>
-    <row r="868" spans="3:3">
+    <row r="868" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C868" s="2"/>
     </row>
-    <row r="869" spans="3:3">
+    <row r="869" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C869" s="2"/>
     </row>
-    <row r="870" spans="3:3">
+    <row r="870" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C870" s="2"/>
     </row>
-    <row r="871" spans="3:3">
+    <row r="871" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C871" s="2"/>
     </row>
-    <row r="872" spans="3:3">
+    <row r="872" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C872" s="2"/>
     </row>
-    <row r="873" spans="3:3">
+    <row r="873" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C873" s="2"/>
     </row>
-    <row r="874" spans="3:3">
+    <row r="874" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C874" s="2"/>
     </row>
-    <row r="875" spans="3:3">
+    <row r="875" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C875" s="2"/>
     </row>
-    <row r="876" spans="3:3">
+    <row r="876" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C876" s="2"/>
     </row>
-    <row r="877" spans="3:3">
+    <row r="877" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C877" s="2"/>
     </row>
-    <row r="878" spans="3:3">
+    <row r="878" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C878" s="2"/>
     </row>
-    <row r="879" spans="3:3">
+    <row r="879" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C879" s="2"/>
     </row>
-    <row r="880" spans="3:3">
+    <row r="880" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C880" s="2"/>
     </row>
-    <row r="881" spans="3:3">
+    <row r="881" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C881" s="2"/>
     </row>
-    <row r="882" spans="3:3">
+    <row r="882" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C882" s="2"/>
     </row>
-    <row r="883" spans="3:3">
+    <row r="883" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C883" s="2"/>
     </row>
-    <row r="884" spans="3:3">
+    <row r="884" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C884" s="2"/>
     </row>
-    <row r="885" spans="3:3">
+    <row r="885" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C885" s="2"/>
     </row>
-    <row r="886" spans="3:3">
+    <row r="886" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C886" s="2"/>
     </row>
-    <row r="887" spans="3:3">
+    <row r="887" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C887" s="2"/>
     </row>
-    <row r="888" spans="3:3">
+    <row r="888" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C888" s="2"/>
     </row>
-    <row r="889" spans="3:3">
+    <row r="889" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C889" s="2"/>
     </row>
-    <row r="890" spans="3:3">
+    <row r="890" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C890" s="2"/>
     </row>
-    <row r="891" spans="3:3">
+    <row r="891" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C891" s="2"/>
     </row>
-    <row r="892" spans="3:3">
+    <row r="892" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C892" s="2"/>
     </row>
-    <row r="893" spans="3:3">
+    <row r="893" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C893" s="2"/>
     </row>
-    <row r="894" spans="3:3">
+    <row r="894" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C894" s="2"/>
     </row>
-    <row r="895" spans="3:3">
+    <row r="895" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C895" s="2"/>
     </row>
-    <row r="896" spans="3:3">
+    <row r="896" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C896" s="2"/>
     </row>
-    <row r="897" spans="3:3">
+    <row r="897" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C897" s="2"/>
     </row>
-    <row r="898" spans="3:3">
+    <row r="898" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C898" s="2"/>
     </row>
-    <row r="899" spans="3:3">
+    <row r="899" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C899" s="2"/>
     </row>
-    <row r="900" spans="3:3">
+    <row r="900" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C900" s="2"/>
     </row>
-    <row r="901" spans="3:3">
+    <row r="901" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C901" s="2"/>
     </row>
-    <row r="902" spans="3:3">
+    <row r="902" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C902" s="2"/>
     </row>
-    <row r="903" spans="3:3">
+    <row r="903" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C903" s="2"/>
     </row>
-    <row r="904" spans="3:3">
+    <row r="904" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C904" s="2"/>
     </row>
-    <row r="905" spans="3:3">
+    <row r="905" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C905" s="2"/>
     </row>
-    <row r="906" spans="3:3">
+    <row r="906" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C906" s="2"/>
     </row>
-    <row r="907" spans="3:3">
+    <row r="907" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C907" s="2"/>
     </row>
-    <row r="908" spans="3:3">
+    <row r="908" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C908" s="2"/>
     </row>
-    <row r="909" spans="3:3">
+    <row r="909" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C909" s="2"/>
     </row>
-    <row r="910" spans="3:3">
+    <row r="910" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C910" s="2"/>
     </row>
-    <row r="911" spans="3:3">
+    <row r="911" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C911" s="2"/>
     </row>
-    <row r="912" spans="3:3">
+    <row r="912" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C912" s="2"/>
     </row>
-    <row r="913" spans="3:3">
+    <row r="913" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C913" s="2"/>
     </row>
-    <row r="914" spans="3:3">
+    <row r="914" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C914" s="2"/>
     </row>
-    <row r="915" spans="3:3">
+    <row r="915" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C915" s="2"/>
     </row>
-    <row r="916" spans="3:3">
+    <row r="916" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C916" s="2"/>
     </row>
-    <row r="917" spans="3:3">
+    <row r="917" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C917" s="2"/>
     </row>
-    <row r="918" spans="3:3">
+    <row r="918" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C918" s="2"/>
     </row>
-    <row r="919" spans="3:3">
+    <row r="919" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C919" s="2"/>
     </row>
-    <row r="920" spans="3:3">
+    <row r="920" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C920" s="2"/>
     </row>
-    <row r="921" spans="3:3">
+    <row r="921" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C921" s="2"/>
     </row>
-    <row r="922" spans="3:3">
+    <row r="922" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C922" s="2"/>
     </row>
-    <row r="923" spans="3:3">
+    <row r="923" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C923" s="2"/>
     </row>
-    <row r="924" spans="3:3">
+    <row r="924" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C924" s="2"/>
     </row>
-    <row r="925" spans="3:3">
+    <row r="925" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C925" s="2"/>
     </row>
-    <row r="926" spans="3:3">
+    <row r="926" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C926" s="2"/>
     </row>
-    <row r="927" spans="3:3">
+    <row r="927" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C927" s="2"/>
     </row>
-    <row r="928" spans="3:3">
+    <row r="928" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C928" s="2"/>
     </row>
-    <row r="929" spans="3:3">
+    <row r="929" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C929" s="2"/>
     </row>
-    <row r="930" spans="3:3">
+    <row r="930" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C930" s="2"/>
     </row>
-    <row r="931" spans="3:3">
+    <row r="931" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C931" s="2"/>
     </row>
-    <row r="932" spans="3:3">
+    <row r="932" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C932" s="2"/>
     </row>
-    <row r="933" spans="3:3">
+    <row r="933" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C933" s="2"/>
     </row>
-    <row r="934" spans="3:3">
+    <row r="934" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C934" s="2"/>
     </row>
-    <row r="935" spans="3:3">
+    <row r="935" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C935" s="2"/>
     </row>
-    <row r="936" spans="3:3">
+    <row r="936" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C936" s="2"/>
     </row>
-    <row r="937" spans="3:3">
+    <row r="937" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C937" s="2"/>
     </row>
-    <row r="938" spans="3:3">
+    <row r="938" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C938" s="2"/>
     </row>
-    <row r="939" spans="3:3">
+    <row r="939" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C939" s="2"/>
     </row>
-    <row r="940" spans="3:3">
+    <row r="940" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C940" s="2"/>
     </row>
-    <row r="941" spans="3:3">
+    <row r="941" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C941" s="2"/>
     </row>
-    <row r="942" spans="3:3">
+    <row r="942" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C942" s="2"/>
     </row>
-    <row r="943" spans="3:3">
+    <row r="943" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C943" s="2"/>
     </row>
-    <row r="944" spans="3:3">
+    <row r="944" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C944" s="2"/>
     </row>
-    <row r="945" spans="3:3">
+    <row r="945" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C945" s="2"/>
     </row>
-    <row r="946" spans="3:3">
+    <row r="946" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C946" s="2"/>
     </row>
-    <row r="947" spans="3:3">
+    <row r="947" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C947" s="2"/>
     </row>
-    <row r="948" spans="3:3">
+    <row r="948" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C948" s="2"/>
     </row>
-    <row r="949" spans="3:3">
+    <row r="949" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C949" s="2"/>
     </row>
-    <row r="950" spans="3:3">
+    <row r="950" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C950" s="2"/>
     </row>
-    <row r="951" spans="3:3">
+    <row r="951" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C951" s="2"/>
     </row>
-    <row r="952" spans="3:3">
+    <row r="952" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C952" s="2"/>
     </row>
-    <row r="953" spans="3:3">
+    <row r="953" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C953" s="2"/>
     </row>
-    <row r="954" spans="3:3">
+    <row r="954" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C954" s="2"/>
     </row>
-    <row r="955" spans="3:3">
+    <row r="955" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C955" s="2"/>
     </row>
-    <row r="956" spans="3:3">
+    <row r="956" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C956" s="2"/>
     </row>
-    <row r="957" spans="3:3">
+    <row r="957" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C957" s="2"/>
     </row>
-    <row r="958" spans="3:3">
+    <row r="958" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C958" s="2"/>
     </row>
-    <row r="959" spans="3:3">
+    <row r="959" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C959" s="2"/>
     </row>
-    <row r="960" spans="3:3">
+    <row r="960" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C960" s="2"/>
     </row>
-    <row r="961" spans="3:3">
+    <row r="961" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C961" s="2"/>
     </row>
-    <row r="962" spans="3:3">
+    <row r="962" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C962" s="2"/>
     </row>
-    <row r="963" spans="3:3">
+    <row r="963" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C963" s="2"/>
     </row>
-    <row r="964" spans="3:3">
+    <row r="964" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C964" s="2"/>
     </row>
-    <row r="965" spans="3:3">
+    <row r="965" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C965" s="2"/>
     </row>
-    <row r="966" spans="3:3">
+    <row r="966" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C966" s="2"/>
     </row>
-    <row r="967" spans="3:3">
+    <row r="967" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C967" s="2"/>
     </row>
-    <row r="968" spans="3:3">
+    <row r="968" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C968" s="2"/>
     </row>
-    <row r="969" spans="3:3">
+    <row r="969" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C969" s="2"/>
     </row>
-    <row r="970" spans="3:3">
+    <row r="970" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C970" s="2"/>
     </row>
-    <row r="971" spans="3:3">
+    <row r="971" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C971" s="2"/>
     </row>
-    <row r="972" spans="3:3">
+    <row r="972" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C972" s="2"/>
     </row>
-    <row r="973" spans="3:3">
+    <row r="973" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C973" s="2"/>
     </row>
-    <row r="974" spans="3:3">
+    <row r="974" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C974" s="2"/>
     </row>
-    <row r="975" spans="3:3">
+    <row r="975" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C975" s="2"/>
     </row>
-    <row r="976" spans="3:3">
+    <row r="976" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C976" s="2"/>
     </row>
-    <row r="977" spans="3:3">
+    <row r="977" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C977" s="2"/>
     </row>
-    <row r="978" spans="3:3">
+    <row r="978" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C978" s="2"/>
     </row>
-    <row r="979" spans="3:3">
+    <row r="979" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C979" s="2"/>
     </row>
-    <row r="980" spans="3:3">
+    <row r="980" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C980" s="2"/>
     </row>
-    <row r="981" spans="3:3">
+    <row r="981" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C981" s="2"/>
     </row>
-    <row r="982" spans="3:3">
+    <row r="982" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C982" s="2"/>
     </row>
-    <row r="983" spans="3:3">
+    <row r="983" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C983" s="2"/>
     </row>
-    <row r="984" spans="3:3">
+    <row r="984" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C984" s="2"/>
     </row>
-    <row r="985" spans="3:3">
+    <row r="985" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C985" s="2"/>
     </row>
-    <row r="986" spans="3:3">
+    <row r="986" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C986" s="2"/>
     </row>
-    <row r="987" spans="3:3">
+    <row r="987" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C987" s="2"/>
     </row>
-    <row r="988" spans="3:3">
+    <row r="988" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C988" s="2"/>
     </row>
-    <row r="989" spans="3:3">
+    <row r="989" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C989" s="2"/>
     </row>
-    <row r="990" spans="3:3">
+    <row r="990" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C990" s="2"/>
     </row>
-    <row r="991" spans="3:3">
+    <row r="991" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C991" s="2"/>
     </row>
-    <row r="992" spans="3:3">
+    <row r="992" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C992" s="2"/>
     </row>
-    <row r="993" spans="3:3">
+    <row r="993" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C993" s="2"/>
     </row>
-    <row r="994" spans="3:3">
+    <row r="994" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C994" s="2"/>
     </row>
-    <row r="995" spans="3:3">
+    <row r="995" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C995" s="2"/>
     </row>
-    <row r="996" spans="3:3">
+    <row r="996" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C996" s="2"/>
     </row>
-    <row r="997" spans="3:3">
+    <row r="997" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C997" s="2"/>
     </row>
-    <row r="998" spans="3:3">
+    <row r="998" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C998" s="2"/>
     </row>
-    <row r="999" spans="3:3">
+    <row r="999" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C999" s="2"/>
     </row>
-    <row r="1000" spans="3:3">
+    <row r="1000" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1000" s="2"/>
     </row>
-    <row r="1001" spans="3:3">
+    <row r="1001" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1001" s="2"/>
     </row>
-    <row r="1002" spans="3:3">
+    <row r="1002" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1002" s="2"/>
     </row>
-    <row r="1003" spans="3:3">
+    <row r="1003" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1003" s="2"/>
     </row>
-    <row r="1004" spans="3:3">
+    <row r="1004" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1004" s="2"/>
     </row>
-    <row r="1005" spans="3:3">
+    <row r="1005" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1005" s="2"/>
     </row>
-    <row r="1006" spans="3:3">
+    <row r="1006" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1006" s="2"/>
     </row>
-    <row r="1007" spans="3:3">
+    <row r="1007" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1007" s="2"/>
     </row>
-    <row r="1008" spans="3:3">
+    <row r="1008" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1008" s="2"/>
     </row>
-    <row r="1009" spans="3:3">
+    <row r="1009" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1009" s="2"/>
     </row>
-    <row r="1010" spans="3:3">
+    <row r="1010" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1010" s="2"/>
     </row>
-    <row r="1011" spans="3:3">
+    <row r="1011" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1011" s="2"/>
     </row>
-    <row r="1012" spans="3:3">
+    <row r="1012" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1012" s="2"/>
     </row>
-    <row r="1013" spans="3:3">
+    <row r="1013" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1013" s="2"/>
     </row>
-    <row r="1014" spans="3:3">
+    <row r="1014" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1014" s="2"/>
     </row>
-    <row r="1015" spans="3:3">
+    <row r="1015" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1015" s="2"/>
     </row>
-    <row r="1016" spans="3:3">
+    <row r="1016" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1016" s="2"/>
     </row>
-    <row r="1017" spans="3:3">
+    <row r="1017" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1017" s="2"/>
     </row>
-    <row r="1018" spans="3:3">
+    <row r="1018" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1018" s="2"/>
     </row>
-    <row r="1019" spans="3:3">
+    <row r="1019" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1019" s="2"/>
     </row>
-    <row r="1020" spans="3:3">
+    <row r="1020" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1020" s="2"/>
     </row>
-    <row r="1021" spans="3:3">
+    <row r="1021" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1021" s="2"/>
     </row>
-    <row r="1022" spans="3:3">
+    <row r="1022" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1022" s="2"/>
     </row>
-    <row r="1023" spans="3:3">
+    <row r="1023" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1023" s="2"/>
     </row>
-    <row r="1024" spans="3:3">
+    <row r="1024" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1024" s="2"/>
     </row>
-    <row r="1025" spans="3:3">
+    <row r="1025" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1025" s="2"/>
     </row>
-    <row r="1026" spans="3:3">
+    <row r="1026" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1026" s="2"/>
     </row>
-    <row r="1027" spans="3:3">
+    <row r="1027" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1027" s="2"/>
     </row>
-    <row r="1028" spans="3:3">
+    <row r="1028" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1028" s="2"/>
     </row>
-    <row r="1029" spans="3:3">
+    <row r="1029" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1029" s="2"/>
     </row>
-    <row r="1030" spans="3:3">
+    <row r="1030" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1030" s="2"/>
     </row>
-    <row r="1031" spans="3:3">
+    <row r="1031" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1031" s="2"/>
     </row>
-    <row r="1032" spans="3:3">
+    <row r="1032" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1032" s="2"/>
     </row>
-    <row r="1033" spans="3:3">
+    <row r="1033" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1033" s="2"/>
     </row>
-    <row r="1034" spans="3:3">
+    <row r="1034" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1034" s="2"/>
     </row>
-    <row r="1035" spans="3:3">
+    <row r="1035" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1035" s="2"/>
     </row>
-    <row r="1036" spans="3:3">
+    <row r="1036" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1036" s="2"/>
     </row>
-    <row r="1037" spans="3:3">
+    <row r="1037" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1037" s="2"/>
     </row>
-    <row r="1038" spans="3:3">
+    <row r="1038" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1038" s="2"/>
     </row>
-    <row r="1039" spans="3:3">
+    <row r="1039" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1039" s="2"/>
     </row>
-    <row r="1040" spans="3:3">
+    <row r="1040" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1040" s="2"/>
     </row>
-    <row r="1041" spans="3:3">
+    <row r="1041" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1041" s="2"/>
     </row>
-    <row r="1042" spans="3:3">
+    <row r="1042" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1042" s="2"/>
     </row>
-    <row r="1043" spans="3:3">
+    <row r="1043" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1043" s="2"/>
     </row>
-    <row r="1044" spans="3:3">
+    <row r="1044" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1044" s="2"/>
     </row>
-    <row r="1045" spans="3:3">
+    <row r="1045" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1045" s="2"/>
     </row>
-    <row r="1046" spans="3:3">
+    <row r="1046" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1046" s="2"/>
     </row>
-    <row r="1047" spans="3:3">
+    <row r="1047" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1047" s="2"/>
     </row>
-    <row r="1048" spans="3:3">
+    <row r="1048" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1048" s="2"/>
     </row>
-    <row r="1049" spans="3:3">
+    <row r="1049" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1049" s="2"/>
     </row>
-    <row r="1050" spans="3:3">
+    <row r="1050" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1050" s="2"/>
     </row>
-    <row r="1051" spans="3:3">
+    <row r="1051" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1051" s="2"/>
     </row>
-    <row r="1052" spans="3:3">
+    <row r="1052" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1052" s="2"/>
     </row>
-    <row r="1053" spans="3:3">
+    <row r="1053" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1053" s="2"/>
     </row>
-    <row r="1054" spans="3:3">
+    <row r="1054" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1054" s="2"/>
     </row>
-    <row r="1055" spans="3:3">
+    <row r="1055" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1055" s="2"/>
     </row>
-    <row r="1056" spans="3:3">
+    <row r="1056" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1056" s="2"/>
     </row>
-    <row r="1057" spans="3:3">
+    <row r="1057" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1057" s="2"/>
     </row>
-    <row r="1058" spans="3:3">
+    <row r="1058" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1058" s="2"/>
     </row>
-    <row r="1059" spans="3:3">
+    <row r="1059" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1059" s="2"/>
     </row>
-    <row r="1060" spans="3:3">
+    <row r="1060" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1060" s="2"/>
     </row>
-    <row r="1061" spans="3:3">
+    <row r="1061" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1061" s="2"/>
     </row>
-    <row r="1062" spans="3:3">
+    <row r="1062" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1062" s="2"/>
     </row>
-    <row r="1063" spans="3:3">
+    <row r="1063" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1063" s="2"/>
     </row>
-    <row r="1064" spans="3:3">
+    <row r="1064" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1064" s="2"/>
     </row>
-    <row r="1065" spans="3:3">
+    <row r="1065" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1065" s="2"/>
     </row>
-    <row r="1066" spans="3:3">
+    <row r="1066" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1066" s="2"/>
     </row>
-    <row r="1067" spans="3:3">
+    <row r="1067" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1067" s="2"/>
     </row>
-    <row r="1068" spans="3:3">
+    <row r="1068" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1068" s="2"/>
     </row>
-    <row r="1069" spans="3:3">
+    <row r="1069" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1069" s="2"/>
     </row>
-    <row r="1070" spans="3:3">
+    <row r="1070" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1070" s="2"/>
     </row>
-    <row r="1071" spans="3:3">
+    <row r="1071" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1071" s="2"/>
     </row>
-    <row r="1072" spans="3:3">
+    <row r="1072" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1072" s="2"/>
     </row>
-    <row r="1073" spans="3:3">
+    <row r="1073" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1073" s="2"/>
     </row>
-    <row r="1074" spans="3:3">
+    <row r="1074" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1074" s="2"/>
     </row>
-    <row r="1075" spans="3:3">
+    <row r="1075" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1075" s="2"/>
     </row>
-    <row r="1076" spans="3:3">
+    <row r="1076" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1076" s="2"/>
     </row>
-    <row r="1077" spans="3:3">
+    <row r="1077" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1077" s="2"/>
     </row>
-    <row r="1078" spans="3:3">
+    <row r="1078" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1078" s="2"/>
     </row>
-    <row r="1079" spans="3:3">
+    <row r="1079" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1079" s="2"/>
     </row>
-    <row r="1080" spans="3:3">
+    <row r="1080" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1080" s="2"/>
     </row>
-    <row r="1081" spans="3:3">
+    <row r="1081" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1081" s="2"/>
     </row>
-    <row r="1082" spans="3:3">
+    <row r="1082" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1082" s="2"/>
     </row>
-    <row r="1083" spans="3:3">
+    <row r="1083" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1083" s="2"/>
     </row>
-    <row r="1084" spans="3:3">
+    <row r="1084" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1084" s="2"/>
     </row>
-    <row r="1085" spans="3:3">
+    <row r="1085" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1085" s="2"/>
     </row>
-    <row r="1086" spans="3:3">
+    <row r="1086" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1086" s="2"/>
     </row>
-    <row r="1087" spans="3:3">
+    <row r="1087" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1087" s="2"/>
     </row>
-    <row r="1088" spans="3:3">
+    <row r="1088" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1088" s="2"/>
     </row>
-    <row r="1089" spans="3:3">
+    <row r="1089" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1089" s="2"/>
     </row>
-    <row r="1090" spans="3:3">
+    <row r="1090" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1090" s="2"/>
     </row>
-    <row r="1091" spans="3:3">
+    <row r="1091" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1091" s="2"/>
     </row>
-    <row r="1092" spans="3:3">
+    <row r="1092" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1092" s="2"/>
     </row>
-    <row r="1093" spans="3:3">
+    <row r="1093" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1093" s="2"/>
     </row>
-    <row r="1094" spans="3:3">
+    <row r="1094" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1094" s="2"/>
     </row>
-    <row r="1095" spans="3:3">
+    <row r="1095" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1095" s="2"/>
     </row>
-    <row r="1096" spans="3:3">
+    <row r="1096" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1096" s="2"/>
     </row>
-    <row r="1097" spans="3:3">
+    <row r="1097" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1097" s="2"/>
     </row>
-    <row r="1098" spans="3:3">
+    <row r="1098" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1098" s="2"/>
     </row>
-    <row r="1099" spans="3:3">
+    <row r="1099" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1099" s="2"/>
     </row>
-    <row r="1100" spans="3:3">
+    <row r="1100" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1100" s="2"/>
     </row>
-    <row r="1101" spans="3:3">
+    <row r="1101" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1101" s="2"/>
     </row>
-    <row r="1102" spans="3:3">
+    <row r="1102" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1102" s="2"/>
     </row>
-    <row r="1103" spans="3:3">
+    <row r="1103" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1103" s="2"/>
     </row>
-    <row r="1104" spans="3:3">
+    <row r="1104" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1104" s="2"/>
     </row>
-    <row r="1105" spans="3:3">
+    <row r="1105" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1105" s="2"/>
     </row>
-    <row r="1106" spans="3:3">
+    <row r="1106" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1106" s="2"/>
     </row>
-    <row r="1107" spans="3:3">
+    <row r="1107" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1107" s="2"/>
     </row>
-    <row r="1108" spans="3:3">
+    <row r="1108" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1108" s="2"/>
     </row>
-    <row r="1109" spans="3:3">
+    <row r="1109" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1109" s="2"/>
     </row>
-    <row r="1110" spans="3:3">
+    <row r="1110" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1110" s="2"/>
     </row>
-    <row r="1111" spans="3:3">
+    <row r="1111" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1111" s="2"/>
     </row>
-    <row r="1112" spans="3:3">
+    <row r="1112" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1112" s="2"/>
     </row>
-    <row r="1113" spans="3:3">
+    <row r="1113" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1113" s="2"/>
     </row>
-    <row r="1114" spans="3:3">
+    <row r="1114" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1114" s="2"/>
     </row>
-    <row r="1115" spans="3:3">
+    <row r="1115" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1115" s="2"/>
     </row>
-    <row r="1116" spans="3:3">
+    <row r="1116" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1116" s="2"/>
     </row>
-    <row r="1117" spans="3:3">
+    <row r="1117" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1117" s="2"/>
     </row>
-    <row r="1118" spans="3:3">
+    <row r="1118" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1118" s="2"/>
     </row>
-    <row r="1119" spans="3:3">
+    <row r="1119" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1119" s="2"/>
     </row>
-    <row r="1120" spans="3:3">
+    <row r="1120" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1120" s="2"/>
     </row>
-    <row r="1121" spans="3:3">
+    <row r="1121" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1121" s="2"/>
     </row>
-    <row r="1122" spans="3:3">
+    <row r="1122" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1122" s="2"/>
     </row>
-    <row r="1123" spans="3:3">
+    <row r="1123" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1123" s="2"/>
     </row>
-    <row r="1124" spans="3:3">
+    <row r="1124" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1124" s="2"/>
     </row>
-    <row r="1125" spans="3:3">
+    <row r="1125" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1125" s="2"/>
     </row>
-    <row r="1126" spans="3:3">
+    <row r="1126" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1126" s="2"/>
     </row>
-    <row r="1127" spans="3:3">
+    <row r="1127" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1127" s="2"/>
     </row>
-    <row r="1128" spans="3:3">
+    <row r="1128" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1128" s="2"/>
     </row>
-    <row r="1129" spans="3:3">
+    <row r="1129" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1129" s="2"/>
     </row>
-    <row r="1130" spans="3:3">
+    <row r="1130" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1130" s="2"/>
     </row>
-    <row r="1131" spans="3:3">
+    <row r="1131" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1131" s="2"/>
     </row>
-    <row r="1132" spans="3:3">
+    <row r="1132" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1132" s="2"/>
     </row>
-    <row r="1133" spans="3:3">
+    <row r="1133" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1133" s="2"/>
     </row>
-    <row r="1134" spans="3:3">
+    <row r="1134" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1134" s="2"/>
     </row>
-    <row r="1135" spans="3:3">
+    <row r="1135" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1135" s="2"/>
     </row>
-    <row r="1136" spans="3:3">
+    <row r="1136" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1136" s="2"/>
     </row>
-    <row r="1137" spans="3:3">
+    <row r="1137" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1137" s="2"/>
     </row>
-    <row r="1138" spans="3:3">
+    <row r="1138" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1138" s="2"/>
     </row>
-    <row r="1139" spans="3:3">
+    <row r="1139" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1139" s="2"/>
     </row>
-    <row r="1140" spans="3:3">
+    <row r="1140" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1140" s="2"/>
     </row>
-    <row r="1141" spans="3:3">
+    <row r="1141" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1141" s="2"/>
     </row>
-    <row r="1142" spans="3:3">
+    <row r="1142" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1142" s="2"/>
     </row>
-    <row r="1143" spans="3:3">
+    <row r="1143" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1143" s="2"/>
     </row>
-    <row r="1144" spans="3:3">
+    <row r="1144" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1144" s="2"/>
     </row>
-    <row r="1145" spans="3:3">
+    <row r="1145" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1145" s="2"/>
     </row>
-    <row r="1146" spans="3:3">
+    <row r="1146" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1146" s="2"/>
     </row>
-    <row r="1147" spans="3:3">
+    <row r="1147" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1147" s="2"/>
     </row>
-    <row r="1148" spans="3:3">
+    <row r="1148" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1148" s="2"/>
     </row>
-    <row r="1149" spans="3:3">
+    <row r="1149" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1149" s="2"/>
     </row>
-    <row r="1150" spans="3:3">
+    <row r="1150" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1150" s="2"/>
     </row>
-    <row r="1151" spans="3:3">
+    <row r="1151" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1151" s="2"/>
     </row>
-    <row r="1152" spans="3:3">
+    <row r="1152" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1152" s="2"/>
     </row>
-    <row r="1153" spans="3:3">
+    <row r="1153" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1153" s="2"/>
     </row>
-    <row r="1154" spans="3:3">
+    <row r="1154" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1154" s="2"/>
     </row>
-    <row r="1155" spans="3:3">
+    <row r="1155" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1155" s="2"/>
     </row>
-    <row r="1156" spans="3:3">
+    <row r="1156" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1156" s="2"/>
     </row>
-    <row r="1157" spans="3:3">
+    <row r="1157" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1157" s="2"/>
     </row>
-    <row r="1158" spans="3:3">
+    <row r="1158" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1158" s="2"/>
     </row>
-    <row r="1159" spans="3:3">
+    <row r="1159" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1159" s="2"/>
     </row>
-    <row r="1160" spans="3:3">
+    <row r="1160" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1160" s="2"/>
     </row>
-    <row r="1161" spans="3:3">
+    <row r="1161" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1161" s="2"/>
     </row>
-    <row r="1162" spans="3:3">
+    <row r="1162" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1162" s="2"/>
     </row>
-    <row r="1163" spans="3:3">
+    <row r="1163" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1163" s="2"/>
     </row>
-    <row r="1164" spans="3:3">
+    <row r="1164" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1164" s="2"/>
     </row>
-    <row r="1165" spans="3:3">
+    <row r="1165" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1165" s="2"/>
     </row>
-    <row r="1166" spans="3:3">
+    <row r="1166" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1166" s="2"/>
     </row>
-    <row r="1167" spans="3:3">
+    <row r="1167" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1167" s="2"/>
     </row>
-    <row r="1168" spans="3:3">
+    <row r="1168" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1168" s="2"/>
     </row>
-    <row r="1169" spans="3:3">
+    <row r="1169" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1169" s="2"/>
     </row>
-    <row r="1170" spans="3:3">
+    <row r="1170" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1170" s="2"/>
     </row>
-    <row r="1171" spans="3:3">
+    <row r="1171" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1171" s="2"/>
     </row>
-    <row r="1172" spans="3:3">
+    <row r="1172" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1172" s="2"/>
     </row>
-    <row r="1173" spans="3:3">
+    <row r="1173" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1173" s="2"/>
     </row>
-    <row r="1174" spans="3:3">
+    <row r="1174" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1174" s="2"/>
     </row>
-    <row r="1175" spans="3:3">
+    <row r="1175" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1175" s="2"/>
     </row>
-    <row r="1176" spans="3:3">
+    <row r="1176" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1176" s="2"/>
     </row>
-    <row r="1177" spans="3:3">
+    <row r="1177" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1177" s="2"/>
     </row>
-    <row r="1178" spans="3:3">
+    <row r="1178" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1178" s="2"/>
     </row>
-    <row r="1179" spans="3:3">
+    <row r="1179" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1179" s="2"/>
     </row>
-    <row r="1180" spans="3:3">
+    <row r="1180" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1180" s="2"/>
     </row>
-    <row r="1181" spans="3:3">
+    <row r="1181" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1181" s="2"/>
     </row>
-    <row r="1182" spans="3:3">
+    <row r="1182" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1182" s="2"/>
     </row>
-    <row r="1183" spans="3:3">
+    <row r="1183" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1183" s="2"/>
     </row>
-    <row r="1184" spans="3:3">
+    <row r="1184" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1184" s="2"/>
     </row>
-    <row r="1185" spans="3:3">
+    <row r="1185" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1185" s="2"/>
     </row>
-    <row r="1186" spans="3:3">
+    <row r="1186" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1186" s="2"/>
     </row>
-    <row r="1187" spans="3:3">
+    <row r="1187" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1187" s="2"/>
     </row>
-    <row r="1188" spans="3:3">
+    <row r="1188" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1188" s="2"/>
     </row>
-    <row r="1189" spans="3:3">
+    <row r="1189" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1189" s="2"/>
     </row>
-    <row r="1190" spans="3:3">
+    <row r="1190" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1190" s="2"/>
     </row>
-    <row r="1191" spans="3:3">
+    <row r="1191" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1191" s="2"/>
     </row>
-    <row r="1192" spans="3:3">
+    <row r="1192" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1192" s="2"/>
     </row>
-    <row r="1193" spans="3:3">
+    <row r="1193" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1193" s="2"/>
     </row>
-    <row r="1194" spans="3:3">
+    <row r="1194" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1194" s="2"/>
     </row>
-    <row r="1195" spans="3:3">
+    <row r="1195" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1195" s="2"/>
     </row>
-    <row r="1196" spans="3:3">
+    <row r="1196" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1196" s="2"/>
     </row>
-    <row r="1197" spans="3:3">
+    <row r="1197" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1197" s="2"/>
     </row>
-    <row r="1198" spans="3:3">
+    <row r="1198" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1198" s="2"/>
     </row>
-    <row r="1199" spans="3:3">
+    <row r="1199" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1199" s="2"/>
     </row>
-    <row r="1200" spans="3:3">
+    <row r="1200" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1200" s="2"/>
     </row>
-    <row r="1201" spans="3:3">
+    <row r="1201" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1201" s="2"/>
     </row>
-    <row r="1202" spans="3:3">
+    <row r="1202" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1202" s="2"/>
     </row>
-    <row r="1203" spans="3:3">
+    <row r="1203" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1203" s="2"/>
     </row>
-    <row r="1204" spans="3:3">
+    <row r="1204" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1204" s="2"/>
     </row>
-    <row r="1205" spans="3:3">
+    <row r="1205" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1205" s="2"/>
     </row>
-    <row r="1206" spans="3:3">
+    <row r="1206" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1206" s="2"/>
     </row>
-    <row r="1207" spans="3:3">
+    <row r="1207" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1207" s="2"/>
     </row>
-    <row r="1208" spans="3:3">
+    <row r="1208" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1208" s="2"/>
     </row>
-    <row r="1209" spans="3:3">
+    <row r="1209" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1209" s="2"/>
     </row>
-    <row r="1210" spans="3:3">
+    <row r="1210" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1210" s="2"/>
     </row>
-    <row r="1211" spans="3:3">
+    <row r="1211" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1211" s="2"/>
     </row>
-    <row r="1212" spans="3:3">
+    <row r="1212" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1212" s="2"/>
     </row>
-    <row r="1213" spans="3:3">
+    <row r="1213" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1213" s="2"/>
     </row>
-    <row r="1214" spans="3:3">
+    <row r="1214" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1214" s="2"/>
     </row>
-    <row r="1215" spans="3:3">
+    <row r="1215" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1215" s="2"/>
     </row>
-    <row r="1216" spans="3:3">
+    <row r="1216" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1216" s="2"/>
     </row>
-    <row r="1217" spans="3:3">
+    <row r="1217" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1217" s="2"/>
     </row>
-    <row r="1218" spans="3:3">
+    <row r="1218" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1218" s="2"/>
     </row>
-    <row r="1219" spans="3:3">
+    <row r="1219" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1219" s="2"/>
     </row>
-    <row r="1220" spans="3:3">
+    <row r="1220" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1220" s="2"/>
     </row>
-    <row r="1221" spans="3:3">
+    <row r="1221" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1221" s="2"/>
     </row>
-    <row r="1222" spans="3:3">
+    <row r="1222" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1222" s="2"/>
     </row>
-    <row r="1223" spans="3:3">
+    <row r="1223" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1223" s="2"/>
     </row>
-    <row r="1224" spans="3:3">
+    <row r="1224" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1224" s="2"/>
     </row>
-    <row r="1225" spans="3:3">
+    <row r="1225" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1225" s="2"/>
     </row>
-    <row r="1226" spans="3:3">
+    <row r="1226" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1226" s="2"/>
     </row>
-    <row r="1227" spans="3:3">
+    <row r="1227" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1227" s="2"/>
     </row>
-    <row r="1228" spans="3:3">
+    <row r="1228" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1228" s="2"/>
     </row>
-    <row r="1229" spans="3:3">
+    <row r="1229" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1229" s="2"/>
     </row>
-    <row r="1230" spans="3:3">
+    <row r="1230" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1230" s="2"/>
     </row>
-    <row r="1231" spans="3:3">
+    <row r="1231" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1231" s="2"/>
     </row>
-    <row r="1232" spans="3:3">
+    <row r="1232" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1232" s="2"/>
     </row>
-    <row r="1233" spans="3:3">
+    <row r="1233" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1233" s="2"/>
     </row>
-    <row r="1234" spans="3:3">
+    <row r="1234" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1234" s="2"/>
     </row>
-    <row r="1235" spans="3:3">
+    <row r="1235" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1235" s="2"/>
     </row>
-    <row r="1236" spans="3:3">
+    <row r="1236" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1236" s="2"/>
     </row>
-    <row r="1237" spans="3:3">
+    <row r="1237" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1237" s="2"/>
     </row>
-    <row r="1238" spans="3:3">
+    <row r="1238" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1238" s="2"/>
     </row>
-    <row r="1239" spans="3:3">
+    <row r="1239" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1239" s="2"/>
     </row>
-    <row r="1240" spans="3:3">
+    <row r="1240" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1240" s="2"/>
     </row>
-    <row r="1241" spans="3:3">
+    <row r="1241" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1241" s="2"/>
     </row>
-    <row r="1242" spans="3:3">
+    <row r="1242" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1242" s="2"/>
     </row>
-    <row r="1243" spans="3:3">
+    <row r="1243" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1243" s="2"/>
     </row>
-    <row r="1244" spans="3:3">
+    <row r="1244" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1244" s="2"/>
     </row>
-    <row r="1245" spans="3:3">
+    <row r="1245" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1245" s="2"/>
     </row>
-    <row r="1246" spans="3:3">
+    <row r="1246" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1246" s="2"/>
     </row>
-    <row r="1247" spans="3:3">
+    <row r="1247" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1247" s="2"/>
     </row>
-    <row r="1248" spans="3:3">
+    <row r="1248" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1248" s="2"/>
     </row>
-    <row r="1249" spans="3:3">
+    <row r="1249" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1249" s="2"/>
     </row>
-    <row r="1250" spans="3:3">
+    <row r="1250" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1250" s="2"/>
     </row>
-    <row r="1251" spans="3:3">
+    <row r="1251" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1251" s="2"/>
     </row>
-    <row r="1252" spans="3:3">
+    <row r="1252" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1252" s="2"/>
     </row>
-    <row r="1253" spans="3:3">
+    <row r="1253" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1253" s="2"/>
     </row>
-    <row r="1254" spans="3:3">
+    <row r="1254" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1254" s="2"/>
     </row>
-    <row r="1255" spans="3:3">
+    <row r="1255" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1255" s="2"/>
     </row>
-    <row r="1256" spans="3:3">
+    <row r="1256" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1256" s="2"/>
     </row>
-    <row r="1257" spans="3:3">
+    <row r="1257" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1257" s="2"/>
     </row>
-    <row r="1258" spans="3:3">
+    <row r="1258" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1258" s="2"/>
     </row>
-    <row r="1259" spans="3:3">
+    <row r="1259" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1259" s="2"/>
     </row>
-    <row r="1260" spans="3:3">
+    <row r="1260" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1260" s="2"/>
     </row>
-    <row r="1261" spans="3:3">
+    <row r="1261" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1261" s="2"/>
     </row>
-    <row r="1262" spans="3:3">
+    <row r="1262" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1262" s="2"/>
     </row>
-    <row r="1263" spans="3:3">
+    <row r="1263" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1263" s="2"/>
     </row>
-    <row r="1264" spans="3:3">
+    <row r="1264" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1264" s="2"/>
     </row>
-    <row r="1265" spans="3:3">
+    <row r="1265" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1265" s="2"/>
     </row>
-    <row r="1266" spans="3:3">
+    <row r="1266" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1266" s="2"/>
     </row>
-    <row r="1267" spans="3:3">
+    <row r="1267" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1267" s="2"/>
     </row>
-    <row r="1268" spans="3:3">
+    <row r="1268" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1268" s="2"/>
     </row>
-    <row r="1269" spans="3:3">
+    <row r="1269" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1269" s="2"/>
     </row>
-    <row r="1270" spans="3:3">
+    <row r="1270" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1270" s="2"/>
     </row>
-    <row r="1271" spans="3:3">
+    <row r="1271" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1271" s="2"/>
     </row>
-    <row r="1272" spans="3:3">
+    <row r="1272" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1272" s="2"/>
     </row>
-    <row r="1273" spans="3:3">
+    <row r="1273" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1273" s="2"/>
     </row>
-    <row r="1274" spans="3:3">
+    <row r="1274" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1274" s="2"/>
     </row>
-    <row r="1275" spans="3:3">
+    <row r="1275" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1275" s="2"/>
     </row>
-    <row r="1276" spans="3:3">
+    <row r="1276" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1276" s="2"/>
     </row>
-    <row r="1277" spans="3:3">
+    <row r="1277" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1277" s="2"/>
     </row>
-    <row r="1278" spans="3:3">
+    <row r="1278" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1278" s="2"/>
     </row>
-    <row r="1279" spans="3:3">
+    <row r="1279" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1279" s="2"/>
     </row>
-    <row r="1280" spans="3:3">
+    <row r="1280" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1280" s="2"/>
     </row>
-    <row r="1281" spans="3:3">
+    <row r="1281" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1281" s="2"/>
     </row>
-    <row r="1282" spans="3:3">
+    <row r="1282" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1282" s="2"/>
     </row>
-    <row r="1283" spans="3:3">
+    <row r="1283" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1283" s="2"/>
     </row>
-    <row r="1284" spans="3:3">
+    <row r="1284" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1284" s="2"/>
     </row>
-    <row r="1285" spans="3:3">
+    <row r="1285" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1285" s="2"/>
     </row>
-    <row r="1286" spans="3:3">
+    <row r="1286" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1286" s="2"/>
     </row>
-    <row r="1287" spans="3:3">
+    <row r="1287" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1287" s="2"/>
     </row>
-    <row r="1288" spans="3:3">
+    <row r="1288" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1288" s="2"/>
     </row>
-    <row r="1289" spans="3:3">
+    <row r="1289" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1289" s="2"/>
     </row>
-    <row r="1290" spans="3:3">
+    <row r="1290" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1290" s="2"/>
     </row>
-    <row r="1291" spans="3:3">
+    <row r="1291" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1291" s="2"/>
     </row>
-    <row r="1292" spans="3:3">
+    <row r="1292" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1292" s="2"/>
     </row>
-    <row r="1293" spans="3:3">
+    <row r="1293" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1293" s="2"/>
     </row>
-    <row r="1294" spans="3:3">
+    <row r="1294" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1294" s="2"/>
     </row>
-    <row r="1295" spans="3:3">
+    <row r="1295" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1295" s="2"/>
     </row>
-    <row r="1296" spans="3:3">
+    <row r="1296" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1296" s="2"/>
     </row>
-    <row r="1297" spans="3:3">
+    <row r="1297" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1297" s="2"/>
     </row>
-    <row r="1298" spans="3:3">
+    <row r="1298" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1298" s="2"/>
     </row>
-    <row r="1299" spans="3:3">
+    <row r="1299" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1299" s="2"/>
     </row>
-    <row r="1300" spans="3:3">
+    <row r="1300" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1300" s="2"/>
     </row>
-    <row r="1301" spans="3:3">
+    <row r="1301" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1301" s="2"/>
     </row>
-    <row r="1302" spans="3:3">
+    <row r="1302" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1302" s="2"/>
     </row>
-    <row r="1303" spans="3:3">
+    <row r="1303" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1303" s="2"/>
     </row>
-    <row r="1304" spans="3:3">
+    <row r="1304" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1304" s="2"/>
     </row>
-    <row r="1305" spans="3:3">
+    <row r="1305" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1305" s="2"/>
     </row>
-    <row r="1306" spans="3:3">
+    <row r="1306" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1306" s="2"/>
     </row>
-    <row r="1307" spans="3:3">
+    <row r="1307" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1307" s="2"/>
     </row>
-    <row r="1308" spans="3:3">
+    <row r="1308" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1308" s="2"/>
     </row>
-    <row r="1309" spans="3:3">
+    <row r="1309" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1309" s="2"/>
     </row>
-    <row r="1310" spans="3:3">
+    <row r="1310" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1310" s="2"/>
     </row>
-    <row r="1311" spans="3:3">
+    <row r="1311" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1311" s="2"/>
     </row>
-    <row r="1312" spans="3:3">
+    <row r="1312" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1312" s="2"/>
     </row>
-    <row r="1313" spans="3:3">
+    <row r="1313" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1313" s="2"/>
     </row>
-    <row r="1314" spans="3:3">
+    <row r="1314" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1314" s="2"/>
     </row>
-    <row r="1315" spans="3:3">
+    <row r="1315" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1315" s="2"/>
     </row>
-    <row r="1316" spans="3:3">
+    <row r="1316" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1316" s="2"/>
     </row>
-    <row r="1317" spans="3:3">
+    <row r="1317" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1317" s="2"/>
     </row>
-    <row r="1318" spans="3:3">
+    <row r="1318" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1318" s="2"/>
     </row>
-    <row r="1319" spans="3:3">
+    <row r="1319" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1319" s="2"/>
     </row>
-    <row r="1320" spans="3:3">
+    <row r="1320" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1320" s="2"/>
     </row>
-    <row r="1321" spans="3:3">
+    <row r="1321" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1321" s="2"/>
     </row>
-    <row r="1322" spans="3:3">
+    <row r="1322" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1322" s="2"/>
     </row>
-    <row r="1323" spans="3:3">
+    <row r="1323" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1323" s="2"/>
     </row>
-    <row r="1324" spans="3:3">
+    <row r="1324" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1324" s="2"/>
     </row>
-    <row r="1325" spans="3:3">
+    <row r="1325" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1325" s="2"/>
     </row>
-    <row r="1326" spans="3:3">
+    <row r="1326" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1326" s="2"/>
     </row>
-    <row r="1327" spans="3:3">
+    <row r="1327" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1327" s="2"/>
     </row>
-    <row r="1328" spans="3:3">
+    <row r="1328" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1328" s="2"/>
     </row>
-    <row r="1329" spans="3:3">
+    <row r="1329" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1329" s="2"/>
     </row>
-    <row r="1330" spans="3:3">
+    <row r="1330" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1330" s="2"/>
     </row>
-    <row r="1331" spans="3:3">
+    <row r="1331" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1331" s="2"/>
     </row>
-    <row r="1332" spans="3:3">
+    <row r="1332" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1332" s="2"/>
     </row>
-    <row r="1333" spans="3:3">
+    <row r="1333" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1333" s="2"/>
     </row>
-    <row r="1334" spans="3:3">
+    <row r="1334" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1334" s="2"/>
     </row>
-    <row r="1335" spans="3:3">
+    <row r="1335" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1335" s="2"/>
     </row>
-    <row r="1336" spans="3:3">
+    <row r="1336" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1336" s="2"/>
     </row>
-    <row r="1337" spans="3:3">
+    <row r="1337" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1337" s="2"/>
     </row>
-    <row r="1338" spans="3:3">
+    <row r="1338" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1338" s="2"/>
     </row>
-    <row r="1339" spans="3:3">
+    <row r="1339" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1339" s="2"/>
     </row>
-    <row r="1340" spans="3:3">
+    <row r="1340" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1340" s="2"/>
     </row>
-    <row r="1341" spans="3:3">
+    <row r="1341" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1341" s="2"/>
     </row>
-    <row r="1342" spans="3:3">
+    <row r="1342" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1342" s="2"/>
     </row>
-    <row r="1343" spans="3:3">
+    <row r="1343" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1343" s="2"/>
     </row>
-    <row r="1344" spans="3:3">
+    <row r="1344" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1344" s="2"/>
     </row>
-    <row r="1345" spans="3:3">
+    <row r="1345" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1345" s="2"/>
     </row>
-    <row r="1346" spans="3:3">
+    <row r="1346" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1346" s="2"/>
     </row>
-    <row r="1347" spans="3:3">
+    <row r="1347" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1347" s="2"/>
     </row>
-    <row r="1348" spans="3:3">
+    <row r="1348" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1348" s="2"/>
     </row>
-    <row r="1349" spans="3:3">
+    <row r="1349" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1349" s="2"/>
     </row>
-    <row r="1350" spans="3:3">
+    <row r="1350" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1350" s="2"/>
     </row>
-    <row r="1351" spans="3:3">
+    <row r="1351" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1351" s="2"/>
     </row>
-    <row r="1352" spans="3:3">
+    <row r="1352" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1352" s="2"/>
     </row>
-    <row r="1353" spans="3:3">
+    <row r="1353" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1353" s="2"/>
     </row>
-    <row r="1354" spans="3:3">
+    <row r="1354" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1354" s="2"/>
     </row>
-    <row r="1355" spans="3:3">
+    <row r="1355" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1355" s="2"/>
     </row>
-    <row r="1356" spans="3:3">
+    <row r="1356" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1356" s="2"/>
     </row>
-    <row r="1357" spans="3:3">
+    <row r="1357" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1357" s="2"/>
     </row>
-    <row r="1358" spans="3:3">
+    <row r="1358" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1358" s="2"/>
     </row>
-    <row r="1359" spans="3:3">
+    <row r="1359" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1359" s="2"/>
     </row>
-    <row r="1360" spans="3:3">
+    <row r="1360" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1360" s="2"/>
     </row>
-    <row r="1361" spans="3:3">
+    <row r="1361" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1361" s="2"/>
     </row>
-    <row r="1362" spans="3:3">
+    <row r="1362" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1362" s="2"/>
     </row>
-    <row r="1363" spans="3:3">
+    <row r="1363" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1363" s="2"/>
     </row>
-    <row r="1364" spans="3:3">
+    <row r="1364" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1364" s="2"/>
     </row>
-    <row r="1365" spans="3:3">
+    <row r="1365" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1365" s="2"/>
     </row>
-    <row r="1366" spans="3:3">
+    <row r="1366" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1366" s="2"/>
     </row>
-    <row r="1367" spans="3:3">
+    <row r="1367" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1367" s="2"/>
     </row>
-    <row r="1368" spans="3:3">
+    <row r="1368" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1368" s="2"/>
     </row>
-    <row r="1369" spans="3:3">
+    <row r="1369" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1369" s="2"/>
     </row>
-    <row r="1370" spans="3:3">
+    <row r="1370" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1370" s="2"/>
     </row>
-    <row r="1371" spans="3:3">
+    <row r="1371" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1371" s="2"/>
     </row>
-    <row r="1372" spans="3:3">
+    <row r="1372" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1372" s="2"/>
     </row>
-    <row r="1373" spans="3:3">
+    <row r="1373" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1373" s="2"/>
     </row>
-    <row r="1374" spans="3:3">
+    <row r="1374" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1374" s="2"/>
     </row>
-    <row r="1375" spans="3:3">
+    <row r="1375" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1375" s="2"/>
     </row>
-    <row r="1376" spans="3:3">
+    <row r="1376" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1376" s="2"/>
     </row>
-    <row r="1377" spans="3:3">
+    <row r="1377" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1377" s="2"/>
     </row>
-    <row r="1378" spans="3:3">
+    <row r="1378" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1378" s="2"/>
     </row>
-    <row r="1379" spans="3:3">
+    <row r="1379" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1379" s="2"/>
     </row>
-    <row r="1380" spans="3:3">
+    <row r="1380" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1380" s="2"/>
     </row>
-    <row r="1381" spans="3:3">
+    <row r="1381" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1381" s="2"/>
     </row>
-    <row r="1382" spans="3:3">
+    <row r="1382" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1382" s="2"/>
     </row>
-    <row r="1383" spans="3:3">
+    <row r="1383" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1383" s="2"/>
     </row>
-    <row r="1384" spans="3:3">
+    <row r="1384" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1384" s="2"/>
     </row>
-    <row r="1385" spans="3:3">
+    <row r="1385" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1385" s="2"/>
     </row>
-    <row r="1386" spans="3:3">
+    <row r="1386" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1386" s="2"/>
     </row>
-    <row r="1387" spans="3:3">
+    <row r="1387" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1387" s="2"/>
     </row>
-    <row r="1388" spans="3:3">
+    <row r="1388" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1388" s="2"/>
     </row>
-    <row r="1389" spans="3:3">
+    <row r="1389" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1389" s="2"/>
     </row>
-    <row r="1390" spans="3:3">
+    <row r="1390" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1390" s="2"/>
     </row>
-    <row r="1391" spans="3:3">
+    <row r="1391" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1391" s="2"/>
     </row>
-    <row r="1392" spans="3:3">
+    <row r="1392" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1392" s="2"/>
     </row>
-    <row r="1393" spans="3:3">
+    <row r="1393" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1393" s="2"/>
     </row>
-    <row r="1394" spans="3:3">
+    <row r="1394" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1394" s="2"/>
     </row>
-    <row r="1395" spans="3:3">
+    <row r="1395" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1395" s="2"/>
     </row>
-    <row r="1396" spans="3:3">
+    <row r="1396" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1396" s="2"/>
     </row>
-    <row r="1397" spans="3:3">
+    <row r="1397" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1397" s="2"/>
     </row>
-    <row r="1398" spans="3:3">
+    <row r="1398" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1398" s="2"/>
     </row>
-    <row r="1399" spans="3:3">
+    <row r="1399" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1399" s="2"/>
     </row>
-    <row r="1400" spans="3:3">
+    <row r="1400" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1400" s="2"/>
     </row>
-    <row r="1401" spans="3:3">
+    <row r="1401" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1401" s="2"/>
     </row>
-    <row r="1402" spans="3:3">
+    <row r="1402" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1402" s="2"/>
     </row>
-    <row r="1403" spans="3:3">
+    <row r="1403" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1403" s="2"/>
     </row>
-    <row r="1404" spans="3:3">
+    <row r="1404" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1404" s="2"/>
     </row>
-    <row r="1405" spans="3:3">
+    <row r="1405" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1405" s="2"/>
     </row>
-    <row r="1406" spans="3:3">
+    <row r="1406" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1406" s="2"/>
     </row>
-    <row r="1407" spans="3:3">
+    <row r="1407" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1407" s="2"/>
     </row>
-    <row r="1408" spans="3:3">
+    <row r="1408" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1408" s="2"/>
     </row>
-    <row r="1409" spans="3:3">
+    <row r="1409" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1409" s="2"/>
     </row>
-    <row r="1410" spans="3:3">
+    <row r="1410" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1410" s="2"/>
     </row>
-    <row r="1411" spans="3:3">
+    <row r="1411" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1411" s="2"/>
     </row>
-    <row r="1412" spans="3:3">
+    <row r="1412" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1412" s="2"/>
     </row>
-    <row r="1413" spans="3:3">
+    <row r="1413" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1413" s="2"/>
     </row>
-    <row r="1414" spans="3:3">
+    <row r="1414" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1414" s="2"/>
     </row>
-    <row r="1415" spans="3:3">
+    <row r="1415" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1415" s="2"/>
     </row>
-    <row r="1416" spans="3:3">
+    <row r="1416" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1416" s="2"/>
     </row>
-    <row r="1417" spans="3:3">
+    <row r="1417" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1417" s="2"/>
     </row>
-    <row r="1418" spans="3:3">
+    <row r="1418" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1418" s="2"/>
     </row>
-    <row r="1419" spans="3:3">
+    <row r="1419" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1419" s="2"/>
     </row>
-    <row r="1420" spans="3:3">
+    <row r="1420" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1420" s="2"/>
     </row>
-    <row r="1421" spans="3:3">
+    <row r="1421" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1421" s="2"/>
     </row>
-    <row r="1422" spans="3:3">
+    <row r="1422" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1422" s="2"/>
     </row>
-    <row r="1423" spans="3:3">
+    <row r="1423" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1423" s="2"/>
     </row>
-    <row r="1424" spans="3:3">
+    <row r="1424" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1424" s="2"/>
     </row>
-    <row r="1425" spans="3:3">
+    <row r="1425" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1425" s="2"/>
     </row>
-    <row r="1426" spans="3:3">
+    <row r="1426" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1426" s="2"/>
     </row>
-    <row r="1427" spans="3:3">
+    <row r="1427" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1427" s="2"/>
     </row>
-    <row r="1428" spans="3:3">
+    <row r="1428" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1428" s="2"/>
     </row>
-    <row r="1429" spans="3:3">
+    <row r="1429" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1429" s="2"/>
     </row>
-    <row r="1430" spans="3:3">
+    <row r="1430" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1430" s="2"/>
     </row>
-    <row r="1431" spans="3:3">
+    <row r="1431" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1431" s="2"/>
     </row>
-    <row r="1432" spans="3:3">
+    <row r="1432" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1432" s="2"/>
     </row>
-    <row r="1433" spans="3:3">
+    <row r="1433" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1433" s="2"/>
     </row>
-    <row r="1434" spans="3:3">
+    <row r="1434" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1434" s="2"/>
     </row>
-    <row r="1435" spans="3:3">
+    <row r="1435" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1435" s="2"/>
     </row>
-    <row r="1436" spans="3:3">
+    <row r="1436" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1436" s="2"/>
     </row>
-    <row r="1437" spans="3:3">
+    <row r="1437" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1437" s="2"/>
     </row>
-    <row r="1438" spans="3:3">
+    <row r="1438" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1438" s="2"/>
     </row>
-    <row r="1439" spans="3:3">
+    <row r="1439" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1439" s="2"/>
     </row>
-    <row r="1440" spans="3:3">
+    <row r="1440" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1440" s="2"/>
     </row>
-    <row r="1441" spans="3:3">
+    <row r="1441" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1441" s="2"/>
     </row>
-    <row r="1442" spans="3:3">
+    <row r="1442" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1442" s="2"/>
     </row>
-    <row r="1443" spans="3:3">
+    <row r="1443" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1443" s="2"/>
     </row>
-    <row r="1444" spans="3:3">
+    <row r="1444" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1444" s="2"/>
     </row>
-    <row r="1445" spans="3:3">
+    <row r="1445" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1445" s="2"/>
     </row>
-    <row r="1446" spans="3:3">
+    <row r="1446" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1446" s="2"/>
     </row>
-    <row r="1447" spans="3:3">
+    <row r="1447" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1447" s="2"/>
     </row>
-    <row r="1448" spans="3:3">
+    <row r="1448" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1448" s="2"/>
     </row>
-    <row r="1449" spans="3:3">
+    <row r="1449" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1449" s="2"/>
     </row>
-    <row r="1450" spans="3:3">
+    <row r="1450" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1450" s="2"/>
     </row>
-    <row r="1451" spans="3:3">
+    <row r="1451" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1451" s="2"/>
     </row>
-    <row r="1452" spans="3:3">
+    <row r="1452" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1452" s="2"/>
     </row>
-    <row r="1453" spans="3:3">
+    <row r="1453" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1453" s="2"/>
     </row>
-    <row r="1454" spans="3:3">
+    <row r="1454" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1454" s="2"/>
     </row>
-    <row r="1455" spans="3:3">
+    <row r="1455" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1455" s="2"/>
     </row>
-    <row r="1456" spans="3:3">
+    <row r="1456" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1456" s="2"/>
     </row>
-    <row r="1457" spans="3:3">
+    <row r="1457" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1457" s="2"/>
     </row>
-    <row r="1458" spans="3:3">
+    <row r="1458" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1458" s="2"/>
     </row>
-    <row r="1459" spans="3:3">
+    <row r="1459" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1459" s="2"/>
     </row>
-    <row r="1460" spans="3:3">
+    <row r="1460" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1460" s="2"/>
     </row>
-    <row r="1461" spans="3:3">
+    <row r="1461" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1461" s="2"/>
     </row>
-    <row r="1462" spans="3:3">
+    <row r="1462" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1462" s="2"/>
     </row>
-    <row r="1463" spans="3:3">
+    <row r="1463" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1463" s="2"/>
     </row>
-    <row r="1464" spans="3:3">
+    <row r="1464" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1464" s="2"/>
     </row>
-    <row r="1465" spans="3:3">
+    <row r="1465" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1465" s="2"/>
     </row>
-    <row r="1466" spans="3:3">
+    <row r="1466" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1466" s="2"/>
     </row>
-    <row r="1467" spans="3:3">
+    <row r="1467" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1467" s="2"/>
     </row>
-    <row r="1468" spans="3:3">
+    <row r="1468" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1468" s="2"/>
     </row>
-    <row r="1469" spans="3:3">
+    <row r="1469" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1469" s="2"/>
     </row>
-    <row r="1470" spans="3:3">
+    <row r="1470" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1470" s="2"/>
     </row>
-    <row r="1471" spans="3:3">
+    <row r="1471" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1471" s="2"/>
     </row>
-    <row r="1472" spans="3:3">
+    <row r="1472" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1472" s="2"/>
     </row>
-    <row r="1473" spans="3:3">
+    <row r="1473" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1473" s="2"/>
     </row>
-    <row r="1474" spans="3:3">
+    <row r="1474" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1474" s="2"/>
     </row>
-    <row r="1475" spans="3:3">
+    <row r="1475" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1475" s="2"/>
     </row>
-    <row r="1476" spans="3:3">
+    <row r="1476" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1476" s="2"/>
     </row>
-    <row r="1477" spans="3:3">
+    <row r="1477" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1477" s="2"/>
     </row>
-    <row r="1478" spans="3:3">
+    <row r="1478" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1478" s="2"/>
     </row>
-    <row r="1479" spans="3:3">
+    <row r="1479" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1479" s="2"/>
     </row>
-    <row r="1480" spans="3:3">
+    <row r="1480" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1480" s="2"/>
     </row>
-    <row r="1481" spans="3:3">
+    <row r="1481" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1481" s="2"/>
     </row>
-    <row r="1482" spans="3:3">
+    <row r="1482" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1482" s="2"/>
     </row>
-    <row r="1483" spans="3:3">
+    <row r="1483" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1483" s="2"/>
     </row>
-    <row r="1484" spans="3:3">
+    <row r="1484" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1484" s="2"/>
     </row>
-    <row r="1485" spans="3:3">
+    <row r="1485" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1485" s="2"/>
     </row>
-    <row r="1486" spans="3:3">
+    <row r="1486" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1486" s="2"/>
     </row>
-    <row r="1487" spans="3:3">
+    <row r="1487" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1487" s="2"/>
     </row>
-    <row r="1488" spans="3:3">
+    <row r="1488" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1488" s="2"/>
     </row>
-    <row r="1489" spans="3:3">
+    <row r="1489" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1489" s="2"/>
     </row>
-    <row r="1490" spans="3:3">
+    <row r="1490" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1490" s="2"/>
     </row>
-    <row r="1491" spans="3:3">
+    <row r="1491" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1491" s="2"/>
     </row>
-    <row r="1492" spans="3:3">
+    <row r="1492" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1492" s="2"/>
     </row>
-    <row r="1493" spans="3:3">
+    <row r="1493" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1493" s="2"/>
     </row>
-    <row r="1494" spans="3:3">
+    <row r="1494" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1494" s="2"/>
     </row>
-    <row r="1495" spans="3:3">
+    <row r="1495" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1495" s="2"/>
     </row>
-    <row r="1496" spans="3:3">
+    <row r="1496" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1496" s="2"/>
     </row>
-    <row r="1497" spans="3:3">
+    <row r="1497" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1497" s="2"/>
     </row>
-    <row r="1498" spans="3:3">
+    <row r="1498" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1498" s="2"/>
     </row>
-    <row r="1499" spans="3:3">
+    <row r="1499" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1499" s="2"/>
     </row>
-    <row r="1500" spans="3:3">
+    <row r="1500" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1500" s="2"/>
     </row>
-    <row r="1501" spans="3:3">
+    <row r="1501" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1501" s="2"/>
     </row>
-    <row r="1502" spans="3:3">
+    <row r="1502" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1502" s="2"/>
     </row>
-    <row r="1503" spans="3:3">
+    <row r="1503" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1503" s="2"/>
     </row>
-    <row r="1504" spans="3:3">
+    <row r="1504" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1504" s="2"/>
     </row>
-    <row r="1505" spans="3:3">
+    <row r="1505" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1505" s="2"/>
     </row>
-    <row r="1506" spans="3:3">
+    <row r="1506" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1506" s="2"/>
     </row>
-    <row r="1507" spans="3:3">
+    <row r="1507" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1507" s="2"/>
     </row>
-    <row r="1508" spans="3:3">
+    <row r="1508" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1508" s="2"/>
     </row>
-    <row r="1509" spans="3:3">
+    <row r="1509" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1509" s="2"/>
     </row>
-    <row r="1510" spans="3:3">
+    <row r="1510" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1510" s="2"/>
     </row>
-    <row r="1511" spans="3:3">
+    <row r="1511" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1511" s="2"/>
     </row>
-    <row r="1512" spans="3:3">
+    <row r="1512" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1512" s="2"/>
     </row>
-    <row r="1513" spans="3:3">
+    <row r="1513" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1513" s="2"/>
     </row>
-    <row r="1514" spans="3:3">
+    <row r="1514" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1514" s="2"/>
     </row>
-    <row r="1515" spans="3:3">
+    <row r="1515" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1515" s="2"/>
     </row>
-    <row r="1516" spans="3:3">
+    <row r="1516" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1516" s="2"/>
     </row>
-    <row r="1517" spans="3:3">
+    <row r="1517" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1517" s="2"/>
     </row>
-    <row r="1518" spans="3:3">
+    <row r="1518" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1518" s="2"/>
     </row>
-    <row r="1519" spans="3:3">
+    <row r="1519" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1519" s="2"/>
     </row>
-    <row r="1520" spans="3:3">
+    <row r="1520" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1520" s="2"/>
     </row>
-    <row r="1521" spans="3:3">
+    <row r="1521" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1521" s="2"/>
     </row>
-    <row r="1522" spans="3:3">
+    <row r="1522" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1522" s="2"/>
     </row>
-    <row r="1523" spans="3:3">
+    <row r="1523" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1523" s="2"/>
     </row>
-    <row r="1524" spans="3:3">
+    <row r="1524" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1524" s="2"/>
     </row>
-    <row r="1525" spans="3:3">
+    <row r="1525" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1525" s="2"/>
     </row>
-    <row r="1526" spans="3:3">
+    <row r="1526" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1526" s="2"/>
     </row>
-    <row r="1527" spans="3:3">
+    <row r="1527" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1527" s="2"/>
     </row>
-    <row r="1528" spans="3:3">
+    <row r="1528" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1528" s="2"/>
     </row>
-    <row r="1529" spans="3:3">
+    <row r="1529" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1529" s="2"/>
     </row>
-    <row r="1530" spans="3:3">
+    <row r="1530" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1530" s="2"/>
     </row>
-    <row r="1531" spans="3:3">
+    <row r="1531" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1531" s="2"/>
     </row>
-    <row r="1532" spans="3:3">
+    <row r="1532" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1532" s="2"/>
     </row>
-    <row r="1533" spans="3:3">
+    <row r="1533" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1533" s="2"/>
     </row>
-    <row r="1534" spans="3:3">
+    <row r="1534" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1534" s="2"/>
     </row>
-    <row r="1535" spans="3:3">
+    <row r="1535" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1535" s="2"/>
     </row>
-    <row r="1536" spans="3:3">
+    <row r="1536" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1536" s="2"/>
     </row>
-    <row r="1537" spans="3:3">
+    <row r="1537" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1537" s="2"/>
     </row>
-    <row r="1538" spans="3:3">
+    <row r="1538" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1538" s="2"/>
     </row>
-    <row r="1539" spans="3:3">
+    <row r="1539" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1539" s="2"/>
     </row>
-    <row r="1540" spans="3:3">
+    <row r="1540" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1540" s="2"/>
     </row>
-    <row r="1541" spans="3:3">
+    <row r="1541" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1541" s="2"/>
     </row>
-    <row r="1542" spans="3:3">
+    <row r="1542" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1542" s="2"/>
     </row>
-    <row r="1543" spans="3:3">
+    <row r="1543" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1543" s="2"/>
     </row>
-    <row r="1544" spans="3:3">
+    <row r="1544" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1544" s="2"/>
     </row>
-    <row r="1545" spans="3:3">
+    <row r="1545" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1545" s="2"/>
     </row>
-    <row r="1546" spans="3:3">
+    <row r="1546" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1546" s="2"/>
     </row>
-    <row r="1547" spans="3:3">
+    <row r="1547" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1547" s="2"/>
     </row>
-    <row r="1548" spans="3:3">
+    <row r="1548" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1548" s="2"/>
     </row>
-    <row r="1549" spans="3:3">
+    <row r="1549" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1549" s="2"/>
     </row>
-    <row r="1550" spans="3:3">
+    <row r="1550" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1550" s="2"/>
     </row>
-    <row r="1551" spans="3:3">
+    <row r="1551" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1551" s="2"/>
     </row>
-    <row r="1552" spans="3:3">
+    <row r="1552" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1552" s="2"/>
     </row>
-    <row r="1553" spans="3:3">
+    <row r="1553" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1553" s="2"/>
     </row>
-    <row r="1554" spans="3:3">
+    <row r="1554" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1554" s="2"/>
     </row>
-    <row r="1555" spans="3:3">
+    <row r="1555" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1555" s="2"/>
     </row>
-    <row r="1556" spans="3:3">
+    <row r="1556" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1556" s="2"/>
     </row>
-    <row r="1557" spans="3:3">
+    <row r="1557" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1557" s="2"/>
     </row>
-    <row r="1558" spans="3:3">
+    <row r="1558" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1558" s="2"/>
     </row>
-    <row r="1559" spans="3:3">
+    <row r="1559" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1559" s="2"/>
     </row>
-    <row r="1560" spans="3:3">
+    <row r="1560" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1560" s="2"/>
     </row>
-    <row r="1561" spans="3:3">
+    <row r="1561" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1561" s="2"/>
     </row>
-    <row r="1562" spans="3:3">
+    <row r="1562" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1562" s="2"/>
     </row>
-    <row r="1563" spans="3:3">
+    <row r="1563" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1563" s="2"/>
     </row>
-    <row r="1564" spans="3:3">
+    <row r="1564" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1564" s="2"/>
     </row>
-    <row r="1565" spans="3:3">
+    <row r="1565" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1565" s="2"/>
     </row>
-    <row r="1566" spans="3:3">
+    <row r="1566" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1566" s="2"/>
     </row>
-    <row r="1567" spans="3:3">
+    <row r="1567" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1567" s="2"/>
     </row>
-    <row r="1568" spans="3:3">
+    <row r="1568" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1568" s="2"/>
     </row>
-    <row r="1569" spans="3:3">
+    <row r="1569" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1569" s="2"/>
     </row>
-    <row r="1570" spans="3:3">
+    <row r="1570" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1570" s="2"/>
     </row>
-    <row r="1571" spans="3:3">
+    <row r="1571" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1571" s="2"/>
     </row>
-    <row r="1572" spans="3:3">
+    <row r="1572" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1572" s="2"/>
     </row>
-    <row r="1573" spans="3:3">
+    <row r="1573" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1573" s="2"/>
     </row>
-    <row r="1574" spans="3:3">
+    <row r="1574" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1574" s="2"/>
     </row>
-    <row r="1575" spans="3:3">
+    <row r="1575" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1575" s="2"/>
     </row>
-    <row r="1576" spans="3:3">
+    <row r="1576" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1576" s="2"/>
     </row>
-    <row r="1577" spans="3:3">
+    <row r="1577" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1577" s="2"/>
     </row>
-    <row r="1578" spans="3:3">
+    <row r="1578" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1578" s="2"/>
     </row>
-    <row r="1579" spans="3:3">
+    <row r="1579" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1579" s="2"/>
     </row>
-    <row r="1580" spans="3:3">
+    <row r="1580" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1580" s="2"/>
     </row>
-    <row r="1581" spans="3:3">
+    <row r="1581" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1581" s="2"/>
     </row>
-    <row r="1582" spans="3:3">
+    <row r="1582" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1582" s="2"/>
     </row>
-    <row r="1583" spans="3:3">
+    <row r="1583" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1583" s="2"/>
     </row>
-    <row r="1584" spans="3:3">
+    <row r="1584" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1584" s="2"/>
     </row>
-    <row r="1585" spans="3:3">
+    <row r="1585" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1585" s="2"/>
     </row>
-    <row r="1586" spans="3:3">
+    <row r="1586" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1586" s="2"/>
     </row>
-    <row r="1587" spans="3:3">
+    <row r="1587" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1587" s="2"/>
     </row>
-    <row r="1588" spans="3:3">
+    <row r="1588" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1588" s="2"/>
     </row>
-    <row r="1589" spans="3:3">
+    <row r="1589" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1589" s="2"/>
     </row>
-    <row r="1590" spans="3:3">
+    <row r="1590" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1590" s="2"/>
     </row>
-    <row r="1591" spans="3:3">
+    <row r="1591" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1591" s="2"/>
     </row>
-    <row r="1592" spans="3:3">
+    <row r="1592" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1592" s="2"/>
     </row>
-    <row r="1593" spans="3:3">
+    <row r="1593" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1593" s="2"/>
     </row>
-    <row r="1594" spans="3:3">
+    <row r="1594" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1594" s="2"/>
     </row>
-    <row r="1595" spans="3:3">
+    <row r="1595" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1595" s="2"/>
     </row>
-    <row r="1596" spans="3:3">
+    <row r="1596" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1596" s="2"/>
     </row>
-    <row r="1597" spans="3:3">
+    <row r="1597" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1597" s="2"/>
     </row>
-    <row r="1598" spans="3:3">
+    <row r="1598" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1598" s="2"/>
     </row>
-    <row r="1599" spans="3:3">
+    <row r="1599" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1599" s="2"/>
     </row>
-    <row r="1600" spans="3:3">
+    <row r="1600" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1600" s="2"/>
     </row>
-    <row r="1601" spans="3:3">
+    <row r="1601" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1601" s="2"/>
     </row>
-    <row r="1602" spans="3:3">
+    <row r="1602" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1602" s="2"/>
     </row>
-    <row r="1603" spans="3:3">
+    <row r="1603" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1603" s="2"/>
     </row>
-    <row r="1604" spans="3:3">
+    <row r="1604" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1604" s="2"/>
     </row>
-    <row r="1605" spans="3:3">
+    <row r="1605" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1605" s="2"/>
     </row>
-    <row r="1606" spans="3:3">
+    <row r="1606" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1606" s="2"/>
     </row>
-    <row r="1607" spans="3:3">
+    <row r="1607" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1607" s="2"/>
     </row>
-    <row r="1608" spans="3:3">
+    <row r="1608" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1608" s="2"/>
     </row>
-    <row r="1609" spans="3:3">
+    <row r="1609" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1609" s="2"/>
     </row>
-    <row r="1610" spans="3:3">
+    <row r="1610" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1610" s="2"/>
     </row>
-    <row r="1611" spans="3:3">
+    <row r="1611" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1611" s="2"/>
     </row>
-    <row r="1612" spans="3:3">
+    <row r="1612" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1612" s="2"/>
     </row>
-    <row r="1613" spans="3:3">
+    <row r="1613" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1613" s="2"/>
     </row>
-    <row r="1614" spans="3:3">
+    <row r="1614" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1614" s="2"/>
     </row>
-    <row r="1615" spans="3:3">
+    <row r="1615" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1615" s="2"/>
     </row>
-    <row r="1616" spans="3:3">
+    <row r="1616" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1616" s="2"/>
     </row>
-    <row r="1617" spans="3:3">
+    <row r="1617" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1617" s="2"/>
     </row>
-    <row r="1618" spans="3:3">
+    <row r="1618" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1618" s="2"/>
     </row>
-    <row r="1619" spans="3:3">
+    <row r="1619" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C1619" s="2"/>
-    </row>
-[...4 lines deleted...]
-      <c r="C1621" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="O6:Z6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>