--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\управление социальной и демографической  статистики\Динамика для нового сайта\с метаданные\по месяцам\Численность населения (по месяцам)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="10545" yWindow="-120" windowWidth="18300" windowHeight="10455"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="100">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -320,52 +325,55 @@
   <si>
     <t>354800000</t>
   </si>
   <si>
     <t>355200000</t>
   </si>
   <si>
     <t>355600000</t>
   </si>
   <si>
     <t>356400000</t>
   </si>
   <si>
     <t>Кезең басына халық саны</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/768/xcrvho9da6urr43omcy19je1jvbzrqrj/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D2%9B%D0%B0%D0%B7%D0%B0%D2%9B%D1%88%D0%B0.rar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="27">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -489,50 +497,57 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -607,83 +622,80 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -697,53 +709,50 @@
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
@@ -832,231 +841,253 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 5" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1196,11862 +1227,12156 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/768/xcrvho9da6urr43omcy19je1jvbzrqrj/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D2%9B%D0%B0%D0%B7%D0%B0%D2%9B%D1%88%D0%B0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="61" customWidth="1"/>
-[...192 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="61"/>
+    <col min="1" max="1" width="44.28515625" style="59" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="59" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="59"/>
+    <col min="6" max="6" width="9.85546875" style="59" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="59"/>
+    <col min="257" max="257" width="44.28515625" style="59" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="59" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="59"/>
+    <col min="513" max="513" width="44.28515625" style="59" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="59" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="59"/>
+    <col min="769" max="769" width="44.28515625" style="59" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="59" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="59"/>
+    <col min="1025" max="1025" width="44.28515625" style="59" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="59" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="59"/>
+    <col min="1281" max="1281" width="44.28515625" style="59" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="59" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="59"/>
+    <col min="1537" max="1537" width="44.28515625" style="59" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="59" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="59"/>
+    <col min="1793" max="1793" width="44.28515625" style="59" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="59" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="59"/>
+    <col min="2049" max="2049" width="44.28515625" style="59" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="59" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="59"/>
+    <col min="2305" max="2305" width="44.28515625" style="59" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="59" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="59"/>
+    <col min="2561" max="2561" width="44.28515625" style="59" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="59" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="59"/>
+    <col min="2817" max="2817" width="44.28515625" style="59" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="59" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="59"/>
+    <col min="3073" max="3073" width="44.28515625" style="59" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="59" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="59"/>
+    <col min="3329" max="3329" width="44.28515625" style="59" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="59" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="59"/>
+    <col min="3585" max="3585" width="44.28515625" style="59" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="59" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="59"/>
+    <col min="3841" max="3841" width="44.28515625" style="59" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="59" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="59"/>
+    <col min="4097" max="4097" width="44.28515625" style="59" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="59" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="59"/>
+    <col min="4353" max="4353" width="44.28515625" style="59" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="59" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="59"/>
+    <col min="4609" max="4609" width="44.28515625" style="59" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="59" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="59"/>
+    <col min="4865" max="4865" width="44.28515625" style="59" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="59" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="59"/>
+    <col min="5121" max="5121" width="44.28515625" style="59" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="59" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="59"/>
+    <col min="5377" max="5377" width="44.28515625" style="59" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="59" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="59"/>
+    <col min="5633" max="5633" width="44.28515625" style="59" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="59" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="59"/>
+    <col min="5889" max="5889" width="44.28515625" style="59" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="59" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="59"/>
+    <col min="6145" max="6145" width="44.28515625" style="59" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="59" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="59"/>
+    <col min="6401" max="6401" width="44.28515625" style="59" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="59" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="59"/>
+    <col min="6657" max="6657" width="44.28515625" style="59" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="59" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="59"/>
+    <col min="6913" max="6913" width="44.28515625" style="59" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="59" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="59"/>
+    <col min="7169" max="7169" width="44.28515625" style="59" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="59" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="59"/>
+    <col min="7425" max="7425" width="44.28515625" style="59" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="59" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="59"/>
+    <col min="7681" max="7681" width="44.28515625" style="59" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="59" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="59"/>
+    <col min="7937" max="7937" width="44.28515625" style="59" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="59" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="59"/>
+    <col min="8193" max="8193" width="44.28515625" style="59" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="59" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="59"/>
+    <col min="8449" max="8449" width="44.28515625" style="59" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="59" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="59"/>
+    <col min="8705" max="8705" width="44.28515625" style="59" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="59" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="59"/>
+    <col min="8961" max="8961" width="44.28515625" style="59" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="59" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="59"/>
+    <col min="9217" max="9217" width="44.28515625" style="59" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="59" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="59"/>
+    <col min="9473" max="9473" width="44.28515625" style="59" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="59" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="59"/>
+    <col min="9729" max="9729" width="44.28515625" style="59" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="59" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="59"/>
+    <col min="9985" max="9985" width="44.28515625" style="59" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="59" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="59"/>
+    <col min="10241" max="10241" width="44.28515625" style="59" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="59" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="59"/>
+    <col min="10497" max="10497" width="44.28515625" style="59" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="59" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="59"/>
+    <col min="10753" max="10753" width="44.28515625" style="59" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="59" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="59"/>
+    <col min="11009" max="11009" width="44.28515625" style="59" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="59" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="59"/>
+    <col min="11265" max="11265" width="44.28515625" style="59" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="59" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="59"/>
+    <col min="11521" max="11521" width="44.28515625" style="59" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="59" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="59"/>
+    <col min="11777" max="11777" width="44.28515625" style="59" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="59" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="59"/>
+    <col min="12033" max="12033" width="44.28515625" style="59" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="59" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="59"/>
+    <col min="12289" max="12289" width="44.28515625" style="59" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="59" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="59"/>
+    <col min="12545" max="12545" width="44.28515625" style="59" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="59" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="59"/>
+    <col min="12801" max="12801" width="44.28515625" style="59" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="59" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="59"/>
+    <col min="13057" max="13057" width="44.28515625" style="59" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="59" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="59"/>
+    <col min="13313" max="13313" width="44.28515625" style="59" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="59" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="59"/>
+    <col min="13569" max="13569" width="44.28515625" style="59" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="59" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="59"/>
+    <col min="13825" max="13825" width="44.28515625" style="59" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="59" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="59"/>
+    <col min="14081" max="14081" width="44.28515625" style="59" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="59" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="59"/>
+    <col min="14337" max="14337" width="44.28515625" style="59" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="59" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="59"/>
+    <col min="14593" max="14593" width="44.28515625" style="59" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="59" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="59"/>
+    <col min="14849" max="14849" width="44.28515625" style="59" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="59" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="59"/>
+    <col min="15105" max="15105" width="44.28515625" style="59" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="59" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="59"/>
+    <col min="15361" max="15361" width="44.28515625" style="59" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="59" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="59"/>
+    <col min="15617" max="15617" width="44.28515625" style="59" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="59" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="59"/>
+    <col min="15873" max="15873" width="44.28515625" style="59" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="59" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="59"/>
+    <col min="16129" max="16129" width="44.28515625" style="59" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="59" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="13.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="A2" s="77" t="s">
+    <row r="1" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="101"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="58"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="75" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="78">
+      <c r="B2" s="76">
         <v>611101</v>
       </c>
-      <c r="C2" s="60"/>
-[...2 lines deleted...]
-      <c r="A3" s="77" t="s">
+      <c r="C2" s="58"/>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="75" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="79" t="s">
+      <c r="B3" s="77" t="s">
         <v>97</v>
       </c>
-      <c r="C3" s="60"/>
-[...2 lines deleted...]
-      <c r="A4" s="77" t="s">
+      <c r="C3" s="58"/>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="75" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="80" t="s">
+      <c r="B4" s="78" t="s">
         <v>98</v>
       </c>
-      <c r="C4" s="60"/>
-[...2 lines deleted...]
-      <c r="A5" s="81" t="s">
+      <c r="C4" s="58"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="79" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="79" t="s">
+      <c r="B5" s="77" t="s">
         <v>97</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="A6" s="81" t="s">
+      <c r="C5" s="58"/>
+    </row>
+    <row r="6" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="82" t="s">
+      <c r="B6" s="80" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="60"/>
-[...2 lines deleted...]
-      <c r="A7" s="81" t="s">
+      <c r="C6" s="58"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="79" t="s">
         <v>45</v>
       </c>
-      <c r="B7" s="82" t="s">
+      <c r="B7" s="80" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="60"/>
-[...2 lines deleted...]
-      <c r="A8" s="77" t="s">
+      <c r="C7" s="58"/>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="75" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="78" t="s">
+      <c r="B8" s="76" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="60"/>
-[...2 lines deleted...]
-      <c r="A9" s="77" t="s">
+      <c r="C8" s="58"/>
+    </row>
+    <row r="9" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="75" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="83" t="s">
+      <c r="B9" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="60"/>
-[...2 lines deleted...]
-      <c r="A10" s="77" t="s">
+      <c r="C9" s="58"/>
+    </row>
+    <row r="10" spans="1:3" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="75" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="83" t="s">
+      <c r="B10" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="60"/>
-[...2 lines deleted...]
-      <c r="A11" s="77" t="s">
+      <c r="C10" s="58"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="75" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="84" t="s">
+      <c r="B11" s="82" t="s">
         <v>54</v>
       </c>
-      <c r="C11" s="60"/>
-[...2 lines deleted...]
-      <c r="A12" s="77" t="s">
+      <c r="C11" s="58"/>
+    </row>
+    <row r="12" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="75" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="94" t="s">
+      <c r="B12" s="91" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="30.75" customHeight="1">
-      <c r="A13" s="85" t="s">
+    <row r="13" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="83" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="110" t="s">
+      <c r="B13" s="100" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A14" s="85" t="s">
+    <row r="14" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="95" t="s">
+      <c r="B14" s="92" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="14.25" customHeight="1">
-      <c r="A15" s="85" t="s">
+    <row r="15" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="B15" s="95" t="s">
+      <c r="B15" s="92" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="62" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="86" t="s">
+    <row r="16" spans="1:3" s="60" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="84" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="87">
-[...4 lines deleted...]
-      <c r="A17" s="86" t="s">
+      <c r="B16" s="85">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="60" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="84" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="87">
-[...4 lines deleted...]
-      <c r="A18" s="77" t="s">
+      <c r="B17" s="85">
+        <v>46329</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="75" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="64" t="s">
+      <c r="B18" s="62" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A19" s="77" t="s">
+    <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="75" t="s">
         <v>63</v>
       </c>
-      <c r="B19" s="88" t="s">
+      <c r="B19" s="86" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A20" s="77" t="s">
+    <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="75" t="s">
         <v>64</v>
       </c>
-      <c r="B20" s="89" t="s">
+      <c r="B20" s="87" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A21" s="77" t="s">
+    <row r="21" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="75" t="s">
         <v>65</v>
       </c>
-      <c r="B21" s="90" t="s">
+      <c r="B21" s="108" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-[...25 lines deleted...]
-      <c r="B28" s="63"/>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="61"/>
+      <c r="B22" s="61"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="61"/>
+      <c r="B23" s="61"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="61"/>
+      <c r="B24" s="61"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="61"/>
+      <c r="B25" s="61"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="61"/>
+      <c r="B26" s="61"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="61"/>
+      <c r="B27" s="61"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="61"/>
+      <c r="B28" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="66" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="67"/>
+    <col min="1" max="1" width="4.5703125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="64" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="64"/>
+    <col min="4" max="4" width="51.7109375" style="64" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="65"/>
+    <col min="257" max="257" width="4.5703125" style="65" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="65" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="65"/>
+    <col min="260" max="260" width="51.7109375" style="65" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="65"/>
+    <col min="513" max="513" width="4.5703125" style="65" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="65" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="65"/>
+    <col min="516" max="516" width="51.7109375" style="65" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="65"/>
+    <col min="769" max="769" width="4.5703125" style="65" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="65" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="65"/>
+    <col min="772" max="772" width="51.7109375" style="65" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="65"/>
+    <col min="1025" max="1025" width="4.5703125" style="65" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="65"/>
+    <col min="1028" max="1028" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="65"/>
+    <col min="1281" max="1281" width="4.5703125" style="65" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="65"/>
+    <col min="1284" max="1284" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="65"/>
+    <col min="1537" max="1537" width="4.5703125" style="65" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="65"/>
+    <col min="1540" max="1540" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="65"/>
+    <col min="1793" max="1793" width="4.5703125" style="65" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="65"/>
+    <col min="1796" max="1796" width="51.7109375" style="65" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="65"/>
+    <col min="2049" max="2049" width="4.5703125" style="65" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="65"/>
+    <col min="2052" max="2052" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="65"/>
+    <col min="2305" max="2305" width="4.5703125" style="65" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="65"/>
+    <col min="2308" max="2308" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="65"/>
+    <col min="2561" max="2561" width="4.5703125" style="65" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="65"/>
+    <col min="2564" max="2564" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="65"/>
+    <col min="2817" max="2817" width="4.5703125" style="65" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="65"/>
+    <col min="2820" max="2820" width="51.7109375" style="65" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="65"/>
+    <col min="3073" max="3073" width="4.5703125" style="65" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="65"/>
+    <col min="3076" max="3076" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="65"/>
+    <col min="3329" max="3329" width="4.5703125" style="65" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="65"/>
+    <col min="3332" max="3332" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="65"/>
+    <col min="3585" max="3585" width="4.5703125" style="65" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="65"/>
+    <col min="3588" max="3588" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="65"/>
+    <col min="3841" max="3841" width="4.5703125" style="65" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="65"/>
+    <col min="3844" max="3844" width="51.7109375" style="65" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="65"/>
+    <col min="4097" max="4097" width="4.5703125" style="65" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="65"/>
+    <col min="4100" max="4100" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="65"/>
+    <col min="4353" max="4353" width="4.5703125" style="65" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="65"/>
+    <col min="4356" max="4356" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="65"/>
+    <col min="4609" max="4609" width="4.5703125" style="65" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="65"/>
+    <col min="4612" max="4612" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="65"/>
+    <col min="4865" max="4865" width="4.5703125" style="65" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="65"/>
+    <col min="4868" max="4868" width="51.7109375" style="65" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="65"/>
+    <col min="5121" max="5121" width="4.5703125" style="65" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="65"/>
+    <col min="5124" max="5124" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="65"/>
+    <col min="5377" max="5377" width="4.5703125" style="65" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="65"/>
+    <col min="5380" max="5380" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="65"/>
+    <col min="5633" max="5633" width="4.5703125" style="65" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="65"/>
+    <col min="5636" max="5636" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="65"/>
+    <col min="5889" max="5889" width="4.5703125" style="65" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="65"/>
+    <col min="5892" max="5892" width="51.7109375" style="65" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="65"/>
+    <col min="6145" max="6145" width="4.5703125" style="65" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="65"/>
+    <col min="6148" max="6148" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="65"/>
+    <col min="6401" max="6401" width="4.5703125" style="65" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="65"/>
+    <col min="6404" max="6404" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="65"/>
+    <col min="6657" max="6657" width="4.5703125" style="65" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="65"/>
+    <col min="6660" max="6660" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="65"/>
+    <col min="6913" max="6913" width="4.5703125" style="65" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="65"/>
+    <col min="6916" max="6916" width="51.7109375" style="65" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="65"/>
+    <col min="7169" max="7169" width="4.5703125" style="65" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="65"/>
+    <col min="7172" max="7172" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="65"/>
+    <col min="7425" max="7425" width="4.5703125" style="65" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="65"/>
+    <col min="7428" max="7428" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="65"/>
+    <col min="7681" max="7681" width="4.5703125" style="65" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="65"/>
+    <col min="7684" max="7684" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="65"/>
+    <col min="7937" max="7937" width="4.5703125" style="65" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="65"/>
+    <col min="7940" max="7940" width="51.7109375" style="65" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="65"/>
+    <col min="8193" max="8193" width="4.5703125" style="65" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="65"/>
+    <col min="8196" max="8196" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="65"/>
+    <col min="8449" max="8449" width="4.5703125" style="65" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="65"/>
+    <col min="8452" max="8452" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="65"/>
+    <col min="8705" max="8705" width="4.5703125" style="65" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="65"/>
+    <col min="8708" max="8708" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="65"/>
+    <col min="8961" max="8961" width="4.5703125" style="65" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="65"/>
+    <col min="8964" max="8964" width="51.7109375" style="65" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="65"/>
+    <col min="9217" max="9217" width="4.5703125" style="65" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="65"/>
+    <col min="9220" max="9220" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="65"/>
+    <col min="9473" max="9473" width="4.5703125" style="65" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="65"/>
+    <col min="9476" max="9476" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="65"/>
+    <col min="9729" max="9729" width="4.5703125" style="65" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="65"/>
+    <col min="9732" max="9732" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="65"/>
+    <col min="9985" max="9985" width="4.5703125" style="65" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="65"/>
+    <col min="9988" max="9988" width="51.7109375" style="65" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="65"/>
+    <col min="10241" max="10241" width="4.5703125" style="65" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="65" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="65"/>
+    <col min="10244" max="10244" width="51.7109375" style="65" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="65"/>
+    <col min="10497" max="10497" width="4.5703125" style="65" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="65" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="65"/>
+    <col min="10500" max="10500" width="51.7109375" style="65" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="65"/>
+    <col min="10753" max="10753" width="4.5703125" style="65" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="65" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="65"/>
+    <col min="10756" max="10756" width="51.7109375" style="65" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="65"/>
+    <col min="11009" max="11009" width="4.5703125" style="65" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="65"/>
+    <col min="11012" max="11012" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="65"/>
+    <col min="11265" max="11265" width="4.5703125" style="65" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="65"/>
+    <col min="11268" max="11268" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="65"/>
+    <col min="11521" max="11521" width="4.5703125" style="65" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="65"/>
+    <col min="11524" max="11524" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="65"/>
+    <col min="11777" max="11777" width="4.5703125" style="65" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="65"/>
+    <col min="11780" max="11780" width="51.7109375" style="65" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="65"/>
+    <col min="12033" max="12033" width="4.5703125" style="65" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="65"/>
+    <col min="12036" max="12036" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="65"/>
+    <col min="12289" max="12289" width="4.5703125" style="65" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="65"/>
+    <col min="12292" max="12292" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="65"/>
+    <col min="12545" max="12545" width="4.5703125" style="65" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="65"/>
+    <col min="12548" max="12548" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="65"/>
+    <col min="12801" max="12801" width="4.5703125" style="65" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="65"/>
+    <col min="12804" max="12804" width="51.7109375" style="65" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="65"/>
+    <col min="13057" max="13057" width="4.5703125" style="65" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="65"/>
+    <col min="13060" max="13060" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="65"/>
+    <col min="13313" max="13313" width="4.5703125" style="65" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="65"/>
+    <col min="13316" max="13316" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="65"/>
+    <col min="13569" max="13569" width="4.5703125" style="65" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="65"/>
+    <col min="13572" max="13572" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="65"/>
+    <col min="13825" max="13825" width="4.5703125" style="65" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="65"/>
+    <col min="13828" max="13828" width="51.7109375" style="65" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="65"/>
+    <col min="14081" max="14081" width="4.5703125" style="65" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="65"/>
+    <col min="14084" max="14084" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="65"/>
+    <col min="14337" max="14337" width="4.5703125" style="65" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="65"/>
+    <col min="14340" max="14340" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="65"/>
+    <col min="14593" max="14593" width="4.5703125" style="65" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="65"/>
+    <col min="14596" max="14596" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="65"/>
+    <col min="14849" max="14849" width="4.5703125" style="65" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="65"/>
+    <col min="14852" max="14852" width="51.7109375" style="65" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="65"/>
+    <col min="15105" max="15105" width="4.5703125" style="65" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="65"/>
+    <col min="15108" max="15108" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="65"/>
+    <col min="15361" max="15361" width="4.5703125" style="65" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="65"/>
+    <col min="15364" max="15364" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="65"/>
+    <col min="15617" max="15617" width="4.5703125" style="65" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="65"/>
+    <col min="15620" max="15620" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="65"/>
+    <col min="15873" max="15873" width="4.5703125" style="65" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="65"/>
+    <col min="15876" max="15876" width="51.7109375" style="65" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="65"/>
+    <col min="16129" max="16129" width="4.5703125" style="65" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="65" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="65"/>
+    <col min="16132" max="16132" width="51.7109375" style="65" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
-[...22 lines deleted...]
-      <c r="B5" s="72" t="s">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A2" s="63"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A3" s="66"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="68"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A4" s="66"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="69"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="66"/>
+      <c r="B5" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="C5" s="69"/>
-[...4 lines deleted...]
-      <c r="B6" s="72" t="s">
+      <c r="C5" s="67"/>
+      <c r="D5" s="68"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="66"/>
+      <c r="B6" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="C6" s="69"/>
-[...4 lines deleted...]
-      <c r="B7" s="72" t="s">
+      <c r="C6" s="67"/>
+      <c r="D6" s="68"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="66"/>
+      <c r="B7" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="C7" s="69"/>
-[...4 lines deleted...]
-      <c r="B8" s="72" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="68"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="66"/>
+      <c r="B8" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="C8" s="69"/>
-[...4 lines deleted...]
-      <c r="B9" s="72" t="s">
+      <c r="C8" s="67"/>
+      <c r="D8" s="68"/>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="66"/>
+      <c r="B9" s="70" t="s">
         <v>74</v>
       </c>
-      <c r="C9" s="69"/>
-[...10 lines deleted...]
-      <c r="B11" s="74" t="s">
+      <c r="C9" s="67"/>
+      <c r="D9" s="68"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="66"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="71"/>
+    </row>
+    <row r="11" spans="1:24" ht="51.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="66"/>
+      <c r="B11" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="C11" s="69"/>
-[...15 lines deleted...]
-      <c r="B14" s="91" t="s">
+      <c r="C11" s="67"/>
+      <c r="D11" s="71"/>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" s="66"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="71"/>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="66"/>
+      <c r="B13" s="66"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="71"/>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B14" s="88" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="75"/>
-[...31 lines deleted...]
-      <c r="D19" s="104"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="68"/>
+      <c r="B15" s="69"/>
+      <c r="C15" s="68"/>
+      <c r="D15" s="69"/>
+      <c r="X15" s="74"/>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="68"/>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="68"/>
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="68"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="102"/>
+      <c r="B19" s="102"/>
+      <c r="C19" s="102"/>
+      <c r="D19" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AL122"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AL120"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="13.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" style="2" customWidth="1"/>
-    <col min="3" max="3" width="8.7109375" style="31" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="30" customWidth="1"/>
     <col min="4" max="6" width="8.7109375" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="32.25" customHeight="1">
-      <c r="A2" s="98" t="s">
+    <row r="2" spans="1:38" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="95" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="97" t="s">
+      <c r="B2" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="32"/>
-[...62 lines deleted...]
-      <c r="AL5" s="26" t="s">
+      <c r="C2" s="31"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="93"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="22"/>
+      <c r="AG2" s="22"/>
+      <c r="AH2" s="22"/>
+      <c r="AI2" s="22"/>
+      <c r="AJ2" s="22"/>
+      <c r="AK2" s="22"/>
+      <c r="AL2" s="22"/>
+    </row>
+    <row r="3" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="3"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="23"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="25"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="T3" s="12"/>
+      <c r="U3" s="23"/>
+      <c r="Y3" s="26"/>
+      <c r="AL3" s="25" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="13.9" customHeight="1">
-      <c r="A6" s="109" t="s">
+    <row r="4" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="107" t="s">
         <v>82</v>
       </c>
-      <c r="B6" s="107"/>
-      <c r="C6" s="105">
+      <c r="B4" s="105"/>
+      <c r="C4" s="103">
         <v>2024</v>
       </c>
-      <c r="D6" s="106"/>
-[...10 lines deleted...]
-      <c r="O6" s="105">
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="104"/>
+      <c r="K4" s="104"/>
+      <c r="L4" s="104"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="104"/>
+      <c r="O4" s="103">
         <v>2025</v>
       </c>
-      <c r="P6" s="106"/>
-[...10 lines deleted...]
-      <c r="AA6" s="105">
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="104"/>
+      <c r="S4" s="104"/>
+      <c r="T4" s="104"/>
+      <c r="U4" s="104"/>
+      <c r="V4" s="104"/>
+      <c r="W4" s="104"/>
+      <c r="X4" s="104"/>
+      <c r="Y4" s="104"/>
+      <c r="Z4" s="104"/>
+      <c r="AA4" s="103">
         <v>2026</v>
       </c>
-      <c r="AB6" s="106"/>
-[...14 lines deleted...]
-      <c r="C7" s="36" t="s">
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="104"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="104"/>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="104"/>
+      <c r="AK4" s="104"/>
+      <c r="AL4" s="104"/>
+    </row>
+    <row r="5" spans="1:38" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="107"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="I5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="6" t="s">
+      <c r="K5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="L7" s="25" t="s">
+      <c r="L5" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="M7" s="25" t="s">
+      <c r="M5" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="N7" s="8" t="s">
+      <c r="N5" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="O7" s="5" t="s">
+      <c r="O5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="P7" s="7" t="s">
+      <c r="P5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="7" t="s">
+      <c r="Q5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="S7" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="5" t="s">
+      <c r="T5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="5" t="s">
+      <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="6" t="s">
+      <c r="V5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="6" t="s">
+      <c r="W5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="X7" s="25" t="s">
+      <c r="X5" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="Y7" s="25" t="s">
+      <c r="Y5" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="Z7" s="8" t="s">
+      <c r="Z5" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AA7" s="5" t="s">
+      <c r="AA5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AB7" s="7" t="s">
+      <c r="AB5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="7" t="s">
+      <c r="AC5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="5" t="s">
+      <c r="AD5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="AE7" s="5" t="s">
+      <c r="AE5" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="5" t="s">
+      <c r="AG5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="6" t="s">
+      <c r="AH5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="6" t="s">
+      <c r="AI5" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="AJ7" s="25" t="s">
+      <c r="AJ5" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AK7" s="25" t="s">
+      <c r="AK5" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="AL7" s="8" t="s">
+      <c r="AL5" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="13.9" customHeight="1">
-      <c r="B8" s="28" t="s">
+    <row r="6" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="37"/>
-[...32 lines deleted...]
-      <c r="A9" s="99" t="s">
+      <c r="C6" s="35"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="18"/>
+      <c r="R6" s="18"/>
+      <c r="S6" s="18"/>
+      <c r="T6" s="18"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="18"/>
+      <c r="W6" s="18"/>
+      <c r="X6" s="18"/>
+      <c r="Y6" s="18"/>
+      <c r="Z6" s="18"/>
+      <c r="AA6" s="22"/>
+      <c r="AB6" s="22"/>
+      <c r="AC6" s="22"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="22"/>
+      <c r="AF6" s="22"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="22"/>
+      <c r="AI6" s="22"/>
+    </row>
+    <row r="7" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="96" t="s">
         <v>83</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B7" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="57">
+      <c r="C7" s="55">
         <v>1135351</v>
       </c>
+      <c r="D7" s="1">
+        <v>1134988</v>
+      </c>
+      <c r="E7" s="1">
+        <v>1134998</v>
+      </c>
+      <c r="F7" s="1">
+        <v>1134932</v>
+      </c>
+      <c r="G7" s="11">
+        <v>1134960</v>
+      </c>
+      <c r="H7" s="11">
+        <v>1134935</v>
+      </c>
+      <c r="I7" s="14">
+        <v>1134776</v>
+      </c>
+      <c r="J7" s="14">
+        <v>1134588</v>
+      </c>
+      <c r="K7" s="11">
+        <v>1134471</v>
+      </c>
+      <c r="L7" s="11">
+        <v>1134257</v>
+      </c>
+      <c r="M7" s="11">
+        <v>1134132</v>
+      </c>
+      <c r="N7" s="11">
+        <v>1134002</v>
+      </c>
+      <c r="O7" s="11">
+        <v>1133984</v>
+      </c>
+      <c r="P7" s="11">
+        <v>1133707</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>1133524</v>
+      </c>
+      <c r="R7" s="14">
+        <v>1133436</v>
+      </c>
+      <c r="S7" s="14">
+        <v>1133284</v>
+      </c>
+      <c r="T7" s="14">
+        <v>1133068</v>
+      </c>
+      <c r="U7" s="14">
+        <v>1132697</v>
+      </c>
+      <c r="V7" s="14">
+        <v>1132436</v>
+      </c>
+      <c r="W7" s="14">
+        <v>1132162</v>
+      </c>
+      <c r="X7" s="14">
+        <v>1131818</v>
+      </c>
+      <c r="Y7" s="14">
+        <v>1131589</v>
+      </c>
+      <c r="Z7" s="14">
+        <v>1131438</v>
+      </c>
+      <c r="AA7" s="14">
+        <v>1131287</v>
+      </c>
+      <c r="AB7" s="46">
+        <v>1131435</v>
+      </c>
+      <c r="AC7" s="48">
+        <v>1131613</v>
+      </c>
+      <c r="AD7" s="48">
+        <v>1131200</v>
+      </c>
+      <c r="AE7" s="50">
+        <v>1131090</v>
+      </c>
+      <c r="AF7" s="50">
+        <v>1130733</v>
+      </c>
+      <c r="AG7" s="50">
+        <v>1130377</v>
+      </c>
+      <c r="AH7" s="50">
+        <v>1130313</v>
+      </c>
+      <c r="AI7" s="50">
+        <v>1130123</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="96" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="55">
+        <v>520670</v>
+      </c>
+      <c r="D8" s="1">
+        <v>521010</v>
+      </c>
+      <c r="E8" s="1">
+        <v>521391</v>
+      </c>
+      <c r="F8" s="1">
+        <v>521847</v>
+      </c>
+      <c r="G8" s="11">
+        <v>522307</v>
+      </c>
+      <c r="H8" s="11">
+        <v>522634</v>
+      </c>
+      <c r="I8" s="14">
+        <v>523075</v>
+      </c>
+      <c r="J8" s="14">
+        <v>523336</v>
+      </c>
+      <c r="K8" s="11">
+        <v>523970</v>
+      </c>
+      <c r="L8" s="11">
+        <v>524595</v>
+      </c>
+      <c r="M8" s="11">
+        <v>525265</v>
+      </c>
+      <c r="N8" s="11">
+        <v>525831</v>
+      </c>
+      <c r="O8" s="11">
+        <v>526316</v>
+      </c>
+      <c r="P8" s="11">
+        <v>526910</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>527480</v>
+      </c>
+      <c r="R8" s="14">
+        <v>527838</v>
+      </c>
+      <c r="S8" s="14">
+        <v>528399</v>
+      </c>
+      <c r="T8" s="14">
+        <v>528978</v>
+      </c>
+      <c r="U8" s="14">
+        <v>529729</v>
+      </c>
+      <c r="V8" s="14">
+        <v>530600</v>
+      </c>
+      <c r="W8" s="14">
+        <v>531521</v>
+      </c>
+      <c r="X8" s="14">
+        <v>531985</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>532515</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>533034</v>
+      </c>
+      <c r="AA8" s="14">
+        <v>533314</v>
+      </c>
+      <c r="AB8" s="46">
+        <v>533928</v>
+      </c>
+      <c r="AC8" s="48">
+        <v>534486</v>
+      </c>
+      <c r="AD8" s="48">
+        <v>534871</v>
+      </c>
+      <c r="AE8" s="50">
+        <v>535349</v>
+      </c>
+      <c r="AF8" s="50">
+        <v>535532</v>
+      </c>
+      <c r="AG8" s="50">
+        <v>536217</v>
+      </c>
+      <c r="AH8" s="50">
+        <v>537059</v>
+      </c>
+      <c r="AI8" s="50">
+        <v>538057</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="55">
+        <v>77488</v>
+      </c>
       <c r="D9" s="1">
-        <v>1134988</v>
+        <v>77482</v>
       </c>
       <c r="E9" s="1">
-        <v>1134998</v>
+        <v>77460</v>
       </c>
       <c r="F9" s="1">
-        <v>1134932</v>
+        <v>77407</v>
       </c>
       <c r="G9" s="11">
-        <v>1134960</v>
+        <v>77379</v>
       </c>
       <c r="H9" s="11">
-        <v>1134935</v>
-[...5 lines deleted...]
-        <v>1134588</v>
+        <v>77397</v>
+      </c>
+      <c r="I9" s="14">
+        <v>77343</v>
+      </c>
+      <c r="J9" s="14">
+        <v>77572</v>
       </c>
       <c r="K9" s="11">
-        <v>1134471</v>
+        <v>77464</v>
       </c>
       <c r="L9" s="11">
-        <v>1134257</v>
+        <v>77424</v>
       </c>
       <c r="M9" s="11">
-        <v>1134132</v>
+        <v>77373</v>
       </c>
       <c r="N9" s="11">
-        <v>1134002</v>
+        <v>77309</v>
       </c>
       <c r="O9" s="11">
-        <v>1133984</v>
+        <v>77248</v>
       </c>
       <c r="P9" s="11">
-        <v>1133707</v>
-[...57 lines deleted...]
-      <c r="A10" s="99" t="s">
+        <v>77232</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>77173</v>
+      </c>
+      <c r="R9" s="14">
+        <v>77212</v>
+      </c>
+      <c r="S9" s="14">
+        <v>77226</v>
+      </c>
+      <c r="T9" s="14">
+        <v>77225</v>
+      </c>
+      <c r="U9" s="14">
+        <v>77066</v>
+      </c>
+      <c r="V9" s="14">
+        <v>76973</v>
+      </c>
+      <c r="W9" s="14">
+        <v>76916</v>
+      </c>
+      <c r="X9" s="14">
+        <v>76824</v>
+      </c>
+      <c r="Y9" s="14">
+        <v>76729</v>
+      </c>
+      <c r="Z9" s="14">
+        <v>76716</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>76665</v>
+      </c>
+      <c r="AB9" s="46">
+        <v>76594</v>
+      </c>
+      <c r="AC9" s="48">
+        <v>76603</v>
+      </c>
+      <c r="AD9" s="48">
+        <v>76551</v>
+      </c>
+      <c r="AE9" s="50">
+        <v>76516</v>
+      </c>
+      <c r="AF9" s="50">
+        <v>76451</v>
+      </c>
+      <c r="AG9" s="50">
+        <v>76356</v>
+      </c>
+      <c r="AH9" s="50">
+        <v>76346</v>
+      </c>
+      <c r="AI9" s="50">
+        <v>76208</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="55">
+        <v>11151</v>
+      </c>
+      <c r="D10" s="1">
+        <v>11158</v>
+      </c>
+      <c r="E10" s="1">
+        <v>11148</v>
+      </c>
+      <c r="F10" s="1">
+        <v>11115</v>
+      </c>
+      <c r="G10" s="11">
+        <v>11084</v>
+      </c>
+      <c r="H10" s="11">
+        <v>11095</v>
+      </c>
+      <c r="I10" s="14">
+        <v>11072</v>
+      </c>
+      <c r="J10" s="14">
+        <v>11065</v>
+      </c>
+      <c r="K10" s="11">
+        <v>11055</v>
+      </c>
+      <c r="L10" s="11">
+        <v>11028</v>
+      </c>
+      <c r="M10" s="11">
+        <v>11006</v>
+      </c>
+      <c r="N10" s="11">
+        <v>10979</v>
+      </c>
+      <c r="O10" s="11">
+        <v>10941</v>
+      </c>
+      <c r="P10" s="11">
+        <v>10910</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>10901</v>
+      </c>
+      <c r="R10" s="14">
+        <v>10863</v>
+      </c>
+      <c r="S10" s="14">
+        <v>10836</v>
+      </c>
+      <c r="T10" s="14">
+        <v>10818</v>
+      </c>
+      <c r="U10" s="14">
+        <v>10793</v>
+      </c>
+      <c r="V10" s="14">
+        <v>10720</v>
+      </c>
+      <c r="W10" s="14">
+        <v>10692</v>
+      </c>
+      <c r="X10" s="14">
+        <v>10647</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>10633</v>
+      </c>
+      <c r="Z10" s="14">
+        <v>10627</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>10623</v>
+      </c>
+      <c r="AB10" s="46">
+        <v>10584</v>
+      </c>
+      <c r="AC10" s="48">
+        <v>10630</v>
+      </c>
+      <c r="AD10" s="48">
+        <v>10613</v>
+      </c>
+      <c r="AE10" s="50">
+        <v>10642</v>
+      </c>
+      <c r="AF10" s="50">
+        <v>10659</v>
+      </c>
+      <c r="AG10" s="50">
+        <v>10619</v>
+      </c>
+      <c r="AH10" s="50">
+        <v>10591</v>
+      </c>
+      <c r="AI10" s="50">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="96" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="55">
+        <v>43733</v>
+      </c>
+      <c r="D11" s="1">
+        <v>43708</v>
+      </c>
+      <c r="E11" s="1">
+        <v>43712</v>
+      </c>
+      <c r="F11" s="1">
+        <v>43708</v>
+      </c>
+      <c r="G11" s="11">
+        <v>43691</v>
+      </c>
+      <c r="H11" s="11">
+        <v>43636</v>
+      </c>
+      <c r="I11" s="14">
+        <v>43600</v>
+      </c>
+      <c r="J11" s="14">
+        <v>43582</v>
+      </c>
+      <c r="K11" s="11">
+        <v>43543</v>
+      </c>
+      <c r="L11" s="11">
+        <v>43527</v>
+      </c>
+      <c r="M11" s="11">
+        <v>43535</v>
+      </c>
+      <c r="N11" s="11">
+        <v>43548</v>
+      </c>
+      <c r="O11" s="11">
+        <v>43560</v>
+      </c>
+      <c r="P11" s="11">
+        <v>43525</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>43513</v>
+      </c>
+      <c r="R11" s="14">
+        <v>43529</v>
+      </c>
+      <c r="S11" s="14">
+        <v>43507</v>
+      </c>
+      <c r="T11" s="14">
+        <v>43483</v>
+      </c>
+      <c r="U11" s="14">
+        <v>43444</v>
+      </c>
+      <c r="V11" s="14">
+        <v>43358</v>
+      </c>
+      <c r="W11" s="14">
+        <v>43311</v>
+      </c>
+      <c r="X11" s="14">
+        <v>43232</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>43225</v>
+      </c>
+      <c r="Z11" s="14">
+        <v>43192</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>43209</v>
+      </c>
+      <c r="AB11" s="46">
+        <v>43188</v>
+      </c>
+      <c r="AC11" s="48">
+        <v>43179</v>
+      </c>
+      <c r="AD11" s="48">
+        <v>43129</v>
+      </c>
+      <c r="AE11" s="50">
+        <v>43133</v>
+      </c>
+      <c r="AF11" s="50">
+        <v>43089</v>
+      </c>
+      <c r="AG11" s="50">
+        <v>43036</v>
+      </c>
+      <c r="AH11" s="50">
+        <v>42990</v>
+      </c>
+      <c r="AI11" s="50">
+        <v>42952</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="55">
+        <v>177307</v>
+      </c>
+      <c r="D12" s="1">
+        <v>177185</v>
+      </c>
+      <c r="E12" s="1">
+        <v>177186</v>
+      </c>
+      <c r="F12" s="1">
+        <v>177122</v>
+      </c>
+      <c r="G12" s="11">
+        <v>177082</v>
+      </c>
+      <c r="H12" s="11">
+        <v>177073</v>
+      </c>
+      <c r="I12" s="14">
+        <v>177051</v>
+      </c>
+      <c r="J12" s="14">
+        <v>177007</v>
+      </c>
+      <c r="K12" s="11">
+        <v>176876</v>
+      </c>
+      <c r="L12" s="11">
+        <v>176782</v>
+      </c>
+      <c r="M12" s="11">
+        <v>176709</v>
+      </c>
+      <c r="N12" s="11">
+        <v>176697</v>
+      </c>
+      <c r="O12" s="11">
+        <v>176740</v>
+      </c>
+      <c r="P12" s="11">
+        <v>176668</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>176664</v>
+      </c>
+      <c r="R12" s="14">
+        <v>176596</v>
+      </c>
+      <c r="S12" s="14">
+        <v>176515</v>
+      </c>
+      <c r="T12" s="14">
+        <v>176360</v>
+      </c>
+      <c r="U12" s="14">
+        <v>176177</v>
+      </c>
+      <c r="V12" s="14">
+        <v>176051</v>
+      </c>
+      <c r="W12" s="14">
+        <v>175850</v>
+      </c>
+      <c r="X12" s="14">
+        <v>175798</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>175752</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>175772</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>175750</v>
+      </c>
+      <c r="AB12" s="46">
+        <v>175830</v>
+      </c>
+      <c r="AC12" s="48">
+        <v>175760</v>
+      </c>
+      <c r="AD12" s="48">
+        <v>175655</v>
+      </c>
+      <c r="AE12" s="50">
+        <v>175554</v>
+      </c>
+      <c r="AF12" s="50">
+        <v>175461</v>
+      </c>
+      <c r="AG12" s="50">
+        <v>175332</v>
+      </c>
+      <c r="AH12" s="50">
+        <v>175129</v>
+      </c>
+      <c r="AI12" s="50">
+        <v>175037</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="55">
+        <v>58210</v>
+      </c>
+      <c r="D13" s="1">
+        <v>58142</v>
+      </c>
+      <c r="E13" s="1">
+        <v>58092</v>
+      </c>
+      <c r="F13" s="1">
+        <v>58079</v>
+      </c>
+      <c r="G13" s="11">
+        <v>58050</v>
+      </c>
+      <c r="H13" s="11">
+        <v>57991</v>
+      </c>
+      <c r="I13" s="14">
+        <v>57905</v>
+      </c>
+      <c r="J13" s="14">
+        <v>57843</v>
+      </c>
+      <c r="K13" s="11">
+        <v>57826</v>
+      </c>
+      <c r="L13" s="11">
+        <v>57747</v>
+      </c>
+      <c r="M13" s="11">
+        <v>57696</v>
+      </c>
+      <c r="N13" s="11">
+        <v>57640</v>
+      </c>
+      <c r="O13" s="11">
+        <v>57625</v>
+      </c>
+      <c r="P13" s="11">
+        <v>57579</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>57513</v>
+      </c>
+      <c r="R13" s="14">
+        <v>57423</v>
+      </c>
+      <c r="S13" s="14">
+        <v>57350</v>
+      </c>
+      <c r="T13" s="14">
+        <v>57274</v>
+      </c>
+      <c r="U13" s="14">
+        <v>57182</v>
+      </c>
+      <c r="V13" s="14">
+        <v>57181</v>
+      </c>
+      <c r="W13" s="14">
+        <v>57096</v>
+      </c>
+      <c r="X13" s="14">
+        <v>57079</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>57080</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>56956</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>56919</v>
+      </c>
+      <c r="AB13" s="46">
+        <v>56911</v>
+      </c>
+      <c r="AC13" s="48">
+        <v>56840</v>
+      </c>
+      <c r="AD13" s="48">
+        <v>56747</v>
+      </c>
+      <c r="AE13" s="50">
+        <v>56722</v>
+      </c>
+      <c r="AF13" s="50">
+        <v>56693</v>
+      </c>
+      <c r="AG13" s="50">
+        <v>56630</v>
+      </c>
+      <c r="AH13" s="50">
+        <v>56562</v>
+      </c>
+      <c r="AI13" s="50">
+        <v>56489</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="96"/>
+      <c r="B14" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="56"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="14"/>
+      <c r="R14" s="14"/>
+      <c r="S14" s="14"/>
+      <c r="T14" s="14"/>
+      <c r="U14" s="14"/>
+      <c r="V14" s="14"/>
+      <c r="W14" s="14"/>
+      <c r="X14" s="14"/>
+      <c r="Y14" s="14"/>
+      <c r="Z14" s="14"/>
+      <c r="AA14" s="14"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="48"/>
+      <c r="AD14" s="48"/>
+      <c r="AE14" s="50"/>
+      <c r="AF14" s="50"/>
+      <c r="AG14" s="50"/>
+      <c r="AH14" s="50"/>
+      <c r="AI14" s="50"/>
+    </row>
+    <row r="15" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="55">
+        <v>58751</v>
+      </c>
+      <c r="D15" s="1">
+        <v>58729</v>
+      </c>
+      <c r="E15" s="1">
+        <v>58676</v>
+      </c>
+      <c r="F15" s="1">
+        <v>58611</v>
+      </c>
+      <c r="G15" s="11">
+        <v>58614</v>
+      </c>
+      <c r="H15" s="11">
+        <v>58478</v>
+      </c>
+      <c r="I15" s="14">
+        <v>58394</v>
+      </c>
+      <c r="J15" s="14">
+        <v>58323</v>
+      </c>
+      <c r="K15" s="11">
+        <v>58249</v>
+      </c>
+      <c r="L15" s="11">
+        <v>58171</v>
+      </c>
+      <c r="M15" s="11">
+        <v>58145</v>
+      </c>
+      <c r="N15" s="11">
+        <v>58020</v>
+      </c>
+      <c r="O15" s="11">
+        <v>57909</v>
+      </c>
+      <c r="P15" s="11">
+        <v>57794</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>57692</v>
+      </c>
+      <c r="R15" s="14">
+        <v>57669</v>
+      </c>
+      <c r="S15" s="14">
+        <v>57583</v>
+      </c>
+      <c r="T15" s="14">
+        <v>57537</v>
+      </c>
+      <c r="U15" s="14">
+        <v>57385</v>
+      </c>
+      <c r="V15" s="14">
+        <v>57232</v>
+      </c>
+      <c r="W15" s="14">
+        <v>57117</v>
+      </c>
+      <c r="X15" s="14">
+        <v>57073</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>56997</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>56903</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>56857</v>
+      </c>
+      <c r="AB15" s="46">
+        <v>56792</v>
+      </c>
+      <c r="AC15" s="48">
+        <v>56734</v>
+      </c>
+      <c r="AD15" s="48">
+        <v>56629</v>
+      </c>
+      <c r="AE15" s="50">
+        <v>56575</v>
+      </c>
+      <c r="AF15" s="50">
+        <v>56509</v>
+      </c>
+      <c r="AG15" s="50">
+        <v>56428</v>
+      </c>
+      <c r="AH15" s="50">
+        <v>56406</v>
+      </c>
+      <c r="AI15" s="50">
+        <v>56304</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="96" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="55">
+        <v>15911</v>
+      </c>
+      <c r="D16" s="1">
+        <v>15888</v>
+      </c>
+      <c r="E16" s="1">
+        <v>15846</v>
+      </c>
+      <c r="F16" s="1">
+        <v>15811</v>
+      </c>
+      <c r="G16" s="11">
+        <v>15782</v>
+      </c>
+      <c r="H16" s="11">
+        <v>15761</v>
+      </c>
+      <c r="I16" s="14">
+        <v>15763</v>
+      </c>
+      <c r="J16" s="14">
+        <v>15432</v>
+      </c>
+      <c r="K16" s="11">
+        <v>15385</v>
+      </c>
+      <c r="L16" s="11">
+        <v>15334</v>
+      </c>
+      <c r="M16" s="11">
+        <v>15276</v>
+      </c>
+      <c r="N16" s="11">
+        <v>15258</v>
+      </c>
+      <c r="O16" s="11">
+        <v>15233</v>
+      </c>
+      <c r="P16" s="11">
+        <v>15229</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>15168</v>
+      </c>
+      <c r="R16" s="14">
+        <v>15175</v>
+      </c>
+      <c r="S16" s="14">
+        <v>15097</v>
+      </c>
+      <c r="T16" s="14">
+        <v>15065</v>
+      </c>
+      <c r="U16" s="14">
+        <v>15042</v>
+      </c>
+      <c r="V16" s="14">
+        <v>15043</v>
+      </c>
+      <c r="W16" s="14">
+        <v>15022</v>
+      </c>
+      <c r="X16" s="14">
+        <v>15003</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>14995</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>14973</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>14940</v>
+      </c>
+      <c r="AB16" s="46">
+        <v>14912</v>
+      </c>
+      <c r="AC16" s="48">
+        <v>14889</v>
+      </c>
+      <c r="AD16" s="48">
+        <v>14888</v>
+      </c>
+      <c r="AE16" s="50">
+        <v>14872</v>
+      </c>
+      <c r="AF16" s="50">
+        <v>14872</v>
+      </c>
+      <c r="AG16" s="50">
+        <v>14824</v>
+      </c>
+      <c r="AH16" s="50">
+        <v>14830</v>
+      </c>
+      <c r="AI16" s="50">
+        <v>14760</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="96" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="55">
+        <v>52763</v>
+      </c>
+      <c r="D17" s="1">
+        <v>52636</v>
+      </c>
+      <c r="E17" s="1">
+        <v>52602</v>
+      </c>
+      <c r="F17" s="1">
+        <v>52531</v>
+      </c>
+      <c r="G17" s="11">
+        <v>52463</v>
+      </c>
+      <c r="H17" s="11">
+        <v>52541</v>
+      </c>
+      <c r="I17" s="14">
+        <v>52460</v>
+      </c>
+      <c r="J17" s="14">
+        <v>52616</v>
+      </c>
+      <c r="K17" s="11">
+        <v>52536</v>
+      </c>
+      <c r="L17" s="11">
+        <v>52468</v>
+      </c>
+      <c r="M17" s="11">
+        <v>52367</v>
+      </c>
+      <c r="N17" s="11">
+        <v>52314</v>
+      </c>
+      <c r="O17" s="11">
+        <v>52250</v>
+      </c>
+      <c r="P17" s="11">
+        <v>52109</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>51944</v>
+      </c>
+      <c r="R17" s="14">
+        <v>51865</v>
+      </c>
+      <c r="S17" s="14">
+        <v>51726</v>
+      </c>
+      <c r="T17" s="14">
+        <v>51576</v>
+      </c>
+      <c r="U17" s="14">
+        <v>51478</v>
+      </c>
+      <c r="V17" s="14">
+        <v>51369</v>
+      </c>
+      <c r="W17" s="14">
+        <v>51269</v>
+      </c>
+      <c r="X17" s="14">
+        <v>51180</v>
+      </c>
+      <c r="Y17" s="14">
+        <v>51053</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>51002</v>
+      </c>
+      <c r="AA17" s="14">
+        <v>50998</v>
+      </c>
+      <c r="AB17" s="46">
+        <v>50925</v>
+      </c>
+      <c r="AC17" s="48">
+        <v>50910</v>
+      </c>
+      <c r="AD17" s="48">
+        <v>50779</v>
+      </c>
+      <c r="AE17" s="50">
+        <v>50689</v>
+      </c>
+      <c r="AF17" s="50">
+        <v>50623</v>
+      </c>
+      <c r="AG17" s="50">
+        <v>50502</v>
+      </c>
+      <c r="AH17" s="50">
+        <v>50356</v>
+      </c>
+      <c r="AI17" s="50">
+        <v>50259</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="96" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="55">
+        <v>30337</v>
+      </c>
+      <c r="D18" s="1">
+        <v>30244</v>
+      </c>
+      <c r="E18" s="1">
+        <v>30231</v>
+      </c>
+      <c r="F18" s="1">
+        <v>30188</v>
+      </c>
+      <c r="G18" s="11">
+        <v>30140</v>
+      </c>
+      <c r="H18" s="11">
+        <v>30102</v>
+      </c>
+      <c r="I18" s="14">
+        <v>30082</v>
+      </c>
+      <c r="J18" s="14">
+        <v>30002</v>
+      </c>
+      <c r="K18" s="11">
+        <v>29931</v>
+      </c>
+      <c r="L18" s="11">
+        <v>29762</v>
+      </c>
+      <c r="M18" s="11">
+        <v>29652</v>
+      </c>
+      <c r="N18" s="11">
+        <v>29587</v>
+      </c>
+      <c r="O18" s="11">
+        <v>29498</v>
+      </c>
+      <c r="P18" s="11">
+        <v>29373</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>29318</v>
+      </c>
+      <c r="R18" s="14">
+        <v>29264</v>
+      </c>
+      <c r="S18" s="14">
+        <v>29239</v>
+      </c>
+      <c r="T18" s="14">
+        <v>29153</v>
+      </c>
+      <c r="U18" s="14">
+        <v>29065</v>
+      </c>
+      <c r="V18" s="14">
+        <v>28922</v>
+      </c>
+      <c r="W18" s="14">
+        <v>28698</v>
+      </c>
+      <c r="X18" s="14">
+        <v>28607</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>28498</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>28384</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>28354</v>
+      </c>
+      <c r="AB18" s="46">
+        <v>28318</v>
+      </c>
+      <c r="AC18" s="48">
+        <v>28280</v>
+      </c>
+      <c r="AD18" s="48">
+        <v>28225</v>
+      </c>
+      <c r="AE18" s="50">
+        <v>28119</v>
+      </c>
+      <c r="AF18" s="50">
+        <v>28053</v>
+      </c>
+      <c r="AG18" s="50">
+        <v>27947</v>
+      </c>
+      <c r="AH18" s="50">
+        <v>27804</v>
+      </c>
+      <c r="AI18" s="50">
+        <v>27618</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="96" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="55">
+        <v>21942</v>
+      </c>
+      <c r="D19" s="1">
+        <v>21872</v>
+      </c>
+      <c r="E19" s="1">
+        <v>21838</v>
+      </c>
+      <c r="F19" s="1">
+        <v>21805</v>
+      </c>
+      <c r="G19" s="11">
+        <v>21758</v>
+      </c>
+      <c r="H19" s="11">
+        <v>21721</v>
+      </c>
+      <c r="I19" s="14">
+        <v>21657</v>
+      </c>
+      <c r="J19" s="14">
+        <v>21605</v>
+      </c>
+      <c r="K19" s="11">
+        <v>21561</v>
+      </c>
+      <c r="L19" s="11">
+        <v>21527</v>
+      </c>
+      <c r="M19" s="11">
+        <v>21457</v>
+      </c>
+      <c r="N19" s="11">
+        <v>21350</v>
+      </c>
+      <c r="O19" s="11">
+        <v>21296</v>
+      </c>
+      <c r="P19" s="11">
+        <v>21230</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>21194</v>
+      </c>
+      <c r="R19" s="14">
+        <v>21135</v>
+      </c>
+      <c r="S19" s="14">
+        <v>21134</v>
+      </c>
+      <c r="T19" s="14">
+        <v>21082</v>
+      </c>
+      <c r="U19" s="14">
+        <v>21010</v>
+      </c>
+      <c r="V19" s="14">
+        <v>20920</v>
+      </c>
+      <c r="W19" s="14">
+        <v>20856</v>
+      </c>
+      <c r="X19" s="14">
+        <v>20748</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>20674</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>20609</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>20593</v>
+      </c>
+      <c r="AB19" s="46">
+        <v>20497</v>
+      </c>
+      <c r="AC19" s="48">
+        <v>20465</v>
+      </c>
+      <c r="AD19" s="48">
+        <v>20408</v>
+      </c>
+      <c r="AE19" s="50">
+        <v>20333</v>
+      </c>
+      <c r="AF19" s="50">
+        <v>20286</v>
+      </c>
+      <c r="AG19" s="50">
+        <v>20208</v>
+      </c>
+      <c r="AH19" s="50">
+        <v>20088</v>
+      </c>
+      <c r="AI19" s="50">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="57">
+        <v>29806</v>
+      </c>
+      <c r="D20" s="20">
+        <v>29720</v>
+      </c>
+      <c r="E20" s="20">
+        <v>29675</v>
+      </c>
+      <c r="F20" s="20">
+        <v>29640</v>
+      </c>
+      <c r="G20" s="48">
+        <v>29588</v>
+      </c>
+      <c r="H20" s="48">
+        <v>29585</v>
+      </c>
+      <c r="I20" s="48">
+        <v>29518</v>
+      </c>
+      <c r="J20" s="48">
+        <v>29460</v>
+      </c>
+      <c r="K20" s="48">
+        <v>29411</v>
+      </c>
+      <c r="L20" s="48">
+        <v>29363</v>
+      </c>
+      <c r="M20" s="48">
+        <v>29253</v>
+      </c>
+      <c r="N20" s="48">
+        <v>29196</v>
+      </c>
+      <c r="O20" s="48">
+        <v>29173</v>
+      </c>
+      <c r="P20" s="48">
+        <v>29098</v>
+      </c>
+      <c r="Q20" s="48">
+        <v>29031</v>
+      </c>
+      <c r="R20" s="48">
+        <v>29019</v>
+      </c>
+      <c r="S20" s="48">
+        <v>28941</v>
+      </c>
+      <c r="T20" s="48">
+        <v>28880</v>
+      </c>
+      <c r="U20" s="48">
+        <v>28801</v>
+      </c>
+      <c r="V20" s="48">
+        <v>28730</v>
+      </c>
+      <c r="W20" s="48">
+        <v>28658</v>
+      </c>
+      <c r="X20" s="48">
+        <v>28589</v>
+      </c>
+      <c r="Y20" s="14">
+        <v>28505</v>
+      </c>
+      <c r="Z20" s="14">
+        <v>28438</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>28343</v>
+      </c>
+      <c r="AB20" s="46">
+        <v>28299</v>
+      </c>
+      <c r="AC20" s="48">
+        <v>28271</v>
+      </c>
+      <c r="AD20" s="48">
+        <v>28161</v>
+      </c>
+      <c r="AE20" s="50">
+        <v>28123</v>
+      </c>
+      <c r="AF20" s="50">
+        <v>28073</v>
+      </c>
+      <c r="AG20" s="50">
+        <v>27994</v>
+      </c>
+      <c r="AH20" s="50">
+        <v>27976</v>
+      </c>
+      <c r="AI20" s="50">
+        <v>27888</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="96" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="57">
+        <v>37282</v>
+      </c>
+      <c r="D21" s="20">
+        <v>37214</v>
+      </c>
+      <c r="E21" s="20">
+        <v>37141</v>
+      </c>
+      <c r="F21" s="20">
+        <v>37068</v>
+      </c>
+      <c r="G21" s="48">
+        <v>37022</v>
+      </c>
+      <c r="H21" s="48">
+        <v>36921</v>
+      </c>
+      <c r="I21" s="48">
+        <v>36856</v>
+      </c>
+      <c r="J21" s="48">
+        <v>36745</v>
+      </c>
+      <c r="K21" s="48">
+        <v>36664</v>
+      </c>
+      <c r="L21" s="48">
+        <v>36529</v>
+      </c>
+      <c r="M21" s="48">
+        <v>36398</v>
+      </c>
+      <c r="N21" s="48">
+        <v>36273</v>
+      </c>
+      <c r="O21" s="48">
+        <v>36195</v>
+      </c>
+      <c r="P21" s="48">
+        <v>36050</v>
+      </c>
+      <c r="Q21" s="48">
+        <v>35933</v>
+      </c>
+      <c r="R21" s="48">
+        <v>35848</v>
+      </c>
+      <c r="S21" s="48">
+        <v>35731</v>
+      </c>
+      <c r="T21" s="48">
+        <v>35637</v>
+      </c>
+      <c r="U21" s="48">
+        <v>35525</v>
+      </c>
+      <c r="V21" s="48">
+        <v>35337</v>
+      </c>
+      <c r="W21" s="48">
+        <v>35156</v>
+      </c>
+      <c r="X21" s="48">
+        <v>35053</v>
+      </c>
+      <c r="Y21" s="14">
+        <v>34933</v>
+      </c>
+      <c r="Z21" s="14">
+        <v>34832</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>34722</v>
+      </c>
+      <c r="AB21" s="46">
+        <v>34657</v>
+      </c>
+      <c r="AC21" s="48">
+        <v>34566</v>
+      </c>
+      <c r="AD21" s="48">
+        <v>34544</v>
+      </c>
+      <c r="AE21" s="50">
+        <v>34463</v>
+      </c>
+      <c r="AF21" s="50">
+        <v>34432</v>
+      </c>
+      <c r="AG21" s="50">
+        <v>34284</v>
+      </c>
+      <c r="AH21" s="50">
+        <v>34176</v>
+      </c>
+      <c r="AI21" s="50">
+        <v>34013</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="96"/>
+      <c r="B22" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="28"/>
+      <c r="L22" s="28"/>
+      <c r="M22" s="28"/>
+      <c r="N22" s="28"/>
+      <c r="O22" s="28"/>
+      <c r="P22" s="28"/>
+      <c r="Q22" s="29"/>
+      <c r="R22" s="29"/>
+      <c r="S22" s="29"/>
+      <c r="T22" s="29"/>
+      <c r="U22" s="29"/>
+      <c r="V22" s="29"/>
+      <c r="W22" s="29"/>
+      <c r="X22" s="29"/>
+      <c r="Y22" s="18"/>
+      <c r="Z22" s="18"/>
+      <c r="AA22" s="22"/>
+      <c r="AB22" s="22"/>
+      <c r="AC22" s="22"/>
+      <c r="AD22" s="22"/>
+      <c r="AE22" s="22"/>
+      <c r="AF22" s="22"/>
+      <c r="AG22" s="22"/>
+      <c r="AH22" s="22"/>
+      <c r="AI22" s="22"/>
+    </row>
+    <row r="23" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="48">
+        <v>543847</v>
+      </c>
+      <c r="D23" s="48">
+        <v>543686</v>
+      </c>
+      <c r="E23" s="48">
+        <v>543740</v>
+      </c>
+      <c r="F23" s="48">
+        <v>543728</v>
+      </c>
+      <c r="G23" s="48">
+        <v>543770</v>
+      </c>
+      <c r="H23" s="48">
+        <v>543813</v>
+      </c>
+      <c r="I23" s="48">
+        <v>543764</v>
+      </c>
+      <c r="J23" s="48">
+        <v>543732</v>
+      </c>
+      <c r="K23" s="48">
+        <v>543663</v>
+      </c>
+      <c r="L23" s="48">
+        <v>543597</v>
+      </c>
+      <c r="M23" s="48">
+        <v>543535</v>
+      </c>
+      <c r="N23" s="48">
+        <v>543475</v>
+      </c>
+      <c r="O23" s="48">
+        <v>543532</v>
+      </c>
+      <c r="P23" s="48">
+        <v>543428</v>
+      </c>
+      <c r="Q23" s="48">
+        <v>543398</v>
+      </c>
+      <c r="R23" s="48">
+        <v>543428</v>
+      </c>
+      <c r="S23" s="48">
+        <v>543415</v>
+      </c>
+      <c r="T23" s="48">
+        <v>543315</v>
+      </c>
+      <c r="U23" s="48">
+        <v>543167</v>
+      </c>
+      <c r="V23" s="48">
+        <v>543155</v>
+      </c>
+      <c r="W23" s="48">
+        <v>543088</v>
+      </c>
+      <c r="X23" s="48">
+        <v>542977</v>
+      </c>
+      <c r="Y23" s="48">
+        <v>542880</v>
+      </c>
+      <c r="Z23" s="48">
+        <v>542872</v>
+      </c>
+      <c r="AA23" s="48">
+        <v>542819</v>
+      </c>
+      <c r="AB23" s="48">
+        <v>543051</v>
+      </c>
+      <c r="AC23" s="48">
+        <v>543080</v>
+      </c>
+      <c r="AD23" s="48">
+        <v>542862</v>
+      </c>
+      <c r="AE23" s="48">
+        <v>542762</v>
+      </c>
+      <c r="AF23" s="48">
+        <v>542596</v>
+      </c>
+      <c r="AG23" s="48">
+        <v>542479</v>
+      </c>
+      <c r="AH23" s="48">
+        <v>542480</v>
+      </c>
+      <c r="AI23" s="50">
+        <v>542478</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="B10" s="10" t="s">
+      <c r="B24" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="57">
-[...20 lines deleted...]
-      <c r="J10" s="15">
+      <c r="C24" s="48">
+        <v>242334</v>
+      </c>
+      <c r="D24" s="48">
+        <v>242565</v>
+      </c>
+      <c r="E24" s="48">
+        <v>242759</v>
+      </c>
+      <c r="F24" s="48">
+        <v>242987</v>
+      </c>
+      <c r="G24" s="48">
+        <v>243262</v>
+      </c>
+      <c r="H24" s="48">
+        <v>243424</v>
+      </c>
+      <c r="I24" s="48">
+        <v>243607</v>
+      </c>
+      <c r="J24" s="48">
+        <v>243693</v>
+      </c>
+      <c r="K24" s="48">
+        <v>243990</v>
+      </c>
+      <c r="L24" s="48">
+        <v>244308</v>
+      </c>
+      <c r="M24" s="48">
+        <v>244611</v>
+      </c>
+      <c r="N24" s="48">
+        <v>244896</v>
+      </c>
+      <c r="O24" s="48">
+        <v>245170</v>
+      </c>
+      <c r="P24" s="48">
+        <v>245429</v>
+      </c>
+      <c r="Q24" s="48">
+        <v>245713</v>
+      </c>
+      <c r="R24" s="48">
+        <v>245941</v>
+      </c>
+      <c r="S24" s="48">
+        <v>246253</v>
+      </c>
+      <c r="T24" s="48">
+        <v>246542</v>
+      </c>
+      <c r="U24" s="48">
+        <v>246884</v>
+      </c>
+      <c r="V24" s="48">
+        <v>247391</v>
+      </c>
+      <c r="W24" s="48">
+        <v>247777</v>
+      </c>
+      <c r="X24" s="48">
+        <v>247968</v>
+      </c>
+      <c r="Y24" s="48">
+        <v>248235</v>
+      </c>
+      <c r="Z24" s="48">
+        <v>248535</v>
+      </c>
+      <c r="AA24" s="48">
+        <v>248732</v>
+      </c>
+      <c r="AB24" s="48">
+        <v>249131</v>
+      </c>
+      <c r="AC24" s="48">
+        <v>249318</v>
+      </c>
+      <c r="AD24" s="48">
+        <v>249524</v>
+      </c>
+      <c r="AE24" s="48">
+        <v>249701</v>
+      </c>
+      <c r="AF24" s="48">
+        <v>249804</v>
+      </c>
+      <c r="AG24" s="48">
+        <v>250079</v>
+      </c>
+      <c r="AH24" s="48">
+        <v>250448</v>
+      </c>
+      <c r="AI24" s="50">
+        <v>250890</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="48">
+        <v>37326</v>
+      </c>
+      <c r="D25" s="48">
+        <v>37306</v>
+      </c>
+      <c r="E25" s="48">
+        <v>37316</v>
+      </c>
+      <c r="F25" s="48">
+        <v>37304</v>
+      </c>
+      <c r="G25" s="48">
+        <v>37313</v>
+      </c>
+      <c r="H25" s="48">
+        <v>37326</v>
+      </c>
+      <c r="I25" s="48">
+        <v>37315</v>
+      </c>
+      <c r="J25" s="48">
+        <v>37446</v>
+      </c>
+      <c r="K25" s="48">
+        <v>37389</v>
+      </c>
+      <c r="L25" s="48">
+        <v>37361</v>
+      </c>
+      <c r="M25" s="48">
+        <v>35381</v>
+      </c>
+      <c r="N25" s="48">
+        <v>37299</v>
+      </c>
+      <c r="O25" s="48">
+        <v>37271</v>
+      </c>
+      <c r="P25" s="48">
+        <v>37257</v>
+      </c>
+      <c r="Q25" s="48">
+        <v>37228</v>
+      </c>
+      <c r="R25" s="48">
+        <v>37242</v>
+      </c>
+      <c r="S25" s="48">
+        <v>37264</v>
+      </c>
+      <c r="T25" s="48">
+        <v>37265</v>
+      </c>
+      <c r="U25" s="48">
+        <v>37194</v>
+      </c>
+      <c r="V25" s="48">
+        <v>37140</v>
+      </c>
+      <c r="W25" s="48">
+        <v>37136</v>
+      </c>
+      <c r="X25" s="48">
+        <v>37123</v>
+      </c>
+      <c r="Y25" s="48">
+        <v>37080</v>
+      </c>
+      <c r="Z25" s="48">
+        <v>37080</v>
+      </c>
+      <c r="AA25" s="48">
+        <v>37043</v>
+      </c>
+      <c r="AB25" s="48">
+        <v>37001</v>
+      </c>
+      <c r="AC25" s="48">
+        <v>37013</v>
+      </c>
+      <c r="AD25" s="48">
+        <v>36972</v>
+      </c>
+      <c r="AE25" s="48">
+        <v>36945</v>
+      </c>
+      <c r="AF25" s="48">
+        <v>36913</v>
+      </c>
+      <c r="AG25" s="48">
+        <v>36883</v>
+      </c>
+      <c r="AH25" s="48">
+        <v>36917</v>
+      </c>
+      <c r="AI25" s="50">
+        <v>36856</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="48">
+        <v>5479</v>
+      </c>
+      <c r="D26" s="48">
+        <v>5480</v>
+      </c>
+      <c r="E26" s="48">
+        <v>5474</v>
+      </c>
+      <c r="F26" s="48">
+        <v>5454</v>
+      </c>
+      <c r="G26" s="48">
+        <v>5433</v>
+      </c>
+      <c r="H26" s="48">
+        <v>5441</v>
+      </c>
+      <c r="I26" s="48">
+        <v>5426</v>
+      </c>
+      <c r="J26" s="48">
+        <v>5420</v>
+      </c>
+      <c r="K26" s="48">
+        <v>5420</v>
+      </c>
+      <c r="L26" s="48">
+        <v>5408</v>
+      </c>
+      <c r="M26" s="48">
+        <v>5391</v>
+      </c>
+      <c r="N26" s="48">
+        <v>5385</v>
+      </c>
+      <c r="O26" s="48">
+        <v>5367</v>
+      </c>
+      <c r="P26" s="48">
+        <v>5346</v>
+      </c>
+      <c r="Q26" s="48">
+        <v>5347</v>
+      </c>
+      <c r="R26" s="48">
+        <v>5327</v>
+      </c>
+      <c r="S26" s="48">
+        <v>5322</v>
+      </c>
+      <c r="T26" s="48">
+        <v>5323</v>
+      </c>
+      <c r="U26" s="48">
+        <v>5304</v>
+      </c>
+      <c r="V26" s="48">
+        <v>5276</v>
+      </c>
+      <c r="W26" s="48">
+        <v>5271</v>
+      </c>
+      <c r="X26" s="48">
+        <v>5239</v>
+      </c>
+      <c r="Y26" s="48">
+        <v>5222</v>
+      </c>
+      <c r="Z26" s="48">
+        <v>5214</v>
+      </c>
+      <c r="AA26" s="48">
+        <v>5212</v>
+      </c>
+      <c r="AB26" s="48">
+        <v>5189</v>
+      </c>
+      <c r="AC26" s="48">
+        <v>5218</v>
+      </c>
+      <c r="AD26" s="48">
+        <v>5211</v>
+      </c>
+      <c r="AE26" s="48">
+        <v>5213</v>
+      </c>
+      <c r="AF26" s="48">
+        <v>5226</v>
+      </c>
+      <c r="AG26" s="48">
+        <v>5216</v>
+      </c>
+      <c r="AH26" s="48">
+        <v>5203</v>
+      </c>
+      <c r="AI26" s="50">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="96" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="48">
+        <v>20662</v>
+      </c>
+      <c r="D27" s="48">
+        <v>20649</v>
+      </c>
+      <c r="E27" s="48">
+        <v>20661</v>
+      </c>
+      <c r="F27" s="48">
+        <v>20654</v>
+      </c>
+      <c r="G27" s="48">
+        <v>20645</v>
+      </c>
+      <c r="H27" s="48">
+        <v>20626</v>
+      </c>
+      <c r="I27" s="48">
+        <v>20616</v>
+      </c>
+      <c r="J27" s="48">
+        <v>20615</v>
+      </c>
+      <c r="K27" s="48">
+        <v>20602</v>
+      </c>
+      <c r="L27" s="48">
+        <v>20597</v>
+      </c>
+      <c r="M27" s="48">
+        <v>16296</v>
+      </c>
+      <c r="N27" s="48">
+        <v>20610</v>
+      </c>
+      <c r="O27" s="48">
+        <v>20610</v>
+      </c>
+      <c r="P27" s="48">
+        <v>20599</v>
+      </c>
+      <c r="Q27" s="48">
+        <v>20609</v>
+      </c>
+      <c r="R27" s="48">
+        <v>20622</v>
+      </c>
+      <c r="S27" s="48">
+        <v>20624</v>
+      </c>
+      <c r="T27" s="48">
+        <v>20611</v>
+      </c>
+      <c r="U27" s="48">
+        <v>20592</v>
+      </c>
+      <c r="V27" s="48">
+        <v>20544</v>
+      </c>
+      <c r="W27" s="48">
+        <v>20520</v>
+      </c>
+      <c r="X27" s="48">
+        <v>20491</v>
+      </c>
+      <c r="Y27" s="48">
+        <v>20501</v>
+      </c>
+      <c r="Z27" s="48">
+        <v>20494</v>
+      </c>
+      <c r="AA27" s="48">
+        <v>20498</v>
+      </c>
+      <c r="AB27" s="48">
+        <v>20481</v>
+      </c>
+      <c r="AC27" s="48">
+        <v>20480</v>
+      </c>
+      <c r="AD27" s="48">
+        <v>20450</v>
+      </c>
+      <c r="AE27" s="48">
+        <v>20464</v>
+      </c>
+      <c r="AF27" s="48">
+        <v>20444</v>
+      </c>
+      <c r="AG27" s="48">
+        <v>20423</v>
+      </c>
+      <c r="AH27" s="48">
+        <v>20409</v>
+      </c>
+      <c r="AI27" s="50">
+        <v>20407</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="48">
+        <v>84407</v>
+      </c>
+      <c r="D28" s="48">
+        <v>84326</v>
+      </c>
+      <c r="E28" s="48">
+        <v>84319</v>
+      </c>
+      <c r="F28" s="48">
+        <v>84282</v>
+      </c>
+      <c r="G28" s="48">
+        <v>84240</v>
+      </c>
+      <c r="H28" s="48">
+        <v>84257</v>
+      </c>
+      <c r="I28" s="48">
+        <v>84246</v>
+      </c>
+      <c r="J28" s="48">
+        <v>84228</v>
+      </c>
+      <c r="K28" s="48">
+        <v>84188</v>
+      </c>
+      <c r="L28" s="48">
+        <v>84158</v>
+      </c>
+      <c r="M28" s="48">
+        <v>81422</v>
+      </c>
+      <c r="N28" s="48">
+        <v>84104</v>
+      </c>
+      <c r="O28" s="48">
+        <v>84143</v>
+      </c>
+      <c r="P28" s="48">
+        <v>84110</v>
+      </c>
+      <c r="Q28" s="48">
+        <v>84117</v>
+      </c>
+      <c r="R28" s="48">
+        <v>84076</v>
+      </c>
+      <c r="S28" s="48">
+        <v>84052</v>
+      </c>
+      <c r="T28" s="48">
+        <v>83976</v>
+      </c>
+      <c r="U28" s="48">
+        <v>83903</v>
+      </c>
+      <c r="V28" s="48">
+        <v>83840</v>
+      </c>
+      <c r="W28" s="48">
+        <v>83780</v>
+      </c>
+      <c r="X28" s="48">
+        <v>83764</v>
+      </c>
+      <c r="Y28" s="48">
+        <v>83758</v>
+      </c>
+      <c r="Z28" s="48">
+        <v>83803</v>
+      </c>
+      <c r="AA28" s="48">
+        <v>83771</v>
+      </c>
+      <c r="AB28" s="48">
+        <v>83815</v>
+      </c>
+      <c r="AC28" s="48">
+        <v>83787</v>
+      </c>
+      <c r="AD28" s="48">
+        <v>83721</v>
+      </c>
+      <c r="AE28" s="48">
+        <v>83683</v>
+      </c>
+      <c r="AF28" s="48">
+        <v>83629</v>
+      </c>
+      <c r="AG28" s="48">
+        <v>83579</v>
+      </c>
+      <c r="AH28" s="48">
+        <v>83472</v>
+      </c>
+      <c r="AI28" s="50">
+        <v>83442</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="48">
+        <v>28563</v>
+      </c>
+      <c r="D29" s="48">
+        <v>28528</v>
+      </c>
+      <c r="E29" s="48">
+        <v>28511</v>
+      </c>
+      <c r="F29" s="48">
+        <v>28497</v>
+      </c>
+      <c r="G29" s="48">
+        <v>28469</v>
+      </c>
+      <c r="H29" s="48">
+        <v>28438</v>
+      </c>
+      <c r="I29" s="48">
+        <v>28392</v>
+      </c>
+      <c r="J29" s="48">
+        <v>28366</v>
+      </c>
+      <c r="K29" s="48">
+        <v>28356</v>
+      </c>
+      <c r="L29" s="48">
+        <v>28300</v>
+      </c>
+      <c r="M29" s="48">
+        <v>18322</v>
+      </c>
+      <c r="N29" s="48">
+        <v>28227</v>
+      </c>
+      <c r="O29" s="48">
+        <v>28233</v>
+      </c>
+      <c r="P29" s="48">
+        <v>28217</v>
+      </c>
+      <c r="Q29" s="48">
+        <v>28197</v>
+      </c>
+      <c r="R29" s="48">
+        <v>28152</v>
+      </c>
+      <c r="S29" s="48">
+        <v>28122</v>
+      </c>
+      <c r="T29" s="48">
+        <v>28075</v>
+      </c>
+      <c r="U29" s="48">
+        <v>28025</v>
+      </c>
+      <c r="V29" s="48">
+        <v>28018</v>
+      </c>
+      <c r="W29" s="48">
+        <v>27965</v>
+      </c>
+      <c r="X29" s="48">
+        <v>27952</v>
+      </c>
+      <c r="Y29" s="48">
+        <v>27964</v>
+      </c>
+      <c r="Z29" s="48">
+        <v>27902</v>
+      </c>
+      <c r="AA29" s="48">
+        <v>27888</v>
+      </c>
+      <c r="AB29" s="48">
+        <v>27901</v>
+      </c>
+      <c r="AC29" s="48">
+        <v>27874</v>
+      </c>
+      <c r="AD29" s="48">
+        <v>27827</v>
+      </c>
+      <c r="AE29" s="48">
+        <v>27808</v>
+      </c>
+      <c r="AF29" s="48">
+        <v>27783</v>
+      </c>
+      <c r="AG29" s="48">
+        <v>27752</v>
+      </c>
+      <c r="AH29" s="48">
+        <v>27724</v>
+      </c>
+      <c r="AI29" s="50">
+        <v>27695</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="96"/>
+      <c r="B30" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
+      <c r="P30" s="48"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="48"/>
+      <c r="T30" s="48"/>
+      <c r="U30" s="48"/>
+      <c r="V30" s="48"/>
+      <c r="W30" s="48"/>
+      <c r="X30" s="48"/>
+      <c r="Y30" s="48"/>
+      <c r="Z30" s="48"/>
+      <c r="AA30" s="48"/>
+      <c r="AB30" s="48"/>
+      <c r="AC30" s="48"/>
+      <c r="AD30" s="48"/>
+      <c r="AE30" s="48"/>
+      <c r="AF30" s="48"/>
+      <c r="AG30" s="48"/>
+      <c r="AH30" s="48"/>
+    </row>
+    <row r="31" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="48">
+        <v>28987</v>
+      </c>
+      <c r="D31" s="48">
+        <v>28979</v>
+      </c>
+      <c r="E31" s="48">
+        <v>28961</v>
+      </c>
+      <c r="F31" s="48">
+        <v>28936</v>
+      </c>
+      <c r="G31" s="48">
+        <v>28942</v>
+      </c>
+      <c r="H31" s="48">
+        <v>28861</v>
+      </c>
+      <c r="I31" s="48">
+        <v>28824</v>
+      </c>
+      <c r="J31" s="48">
+        <v>28801</v>
+      </c>
+      <c r="K31" s="48">
+        <v>28765</v>
+      </c>
+      <c r="L31" s="48">
+        <v>28708</v>
+      </c>
+      <c r="M31" s="48">
+        <v>28693</v>
+      </c>
+      <c r="N31" s="48">
+        <v>28631</v>
+      </c>
+      <c r="O31" s="48">
+        <v>28580</v>
+      </c>
+      <c r="P31" s="48">
+        <v>28540</v>
+      </c>
+      <c r="Q31" s="48">
+        <v>28472</v>
+      </c>
+      <c r="R31" s="48">
+        <v>28472</v>
+      </c>
+      <c r="S31" s="48">
+        <v>28423</v>
+      </c>
+      <c r="T31" s="48">
+        <v>28391</v>
+      </c>
+      <c r="U31" s="48">
+        <v>28327</v>
+      </c>
+      <c r="V31" s="48">
+        <v>28233</v>
+      </c>
+      <c r="W31" s="48">
+        <v>28179</v>
+      </c>
+      <c r="X31" s="48">
+        <v>28177</v>
+      </c>
+      <c r="Y31" s="48">
+        <v>28120</v>
+      </c>
+      <c r="Z31" s="48">
+        <v>28068</v>
+      </c>
+      <c r="AA31" s="48">
+        <v>28048</v>
+      </c>
+      <c r="AB31" s="48">
+        <v>28038</v>
+      </c>
+      <c r="AC31" s="48">
+        <v>28015</v>
+      </c>
+      <c r="AD31" s="48">
+        <v>27975</v>
+      </c>
+      <c r="AE31" s="48">
+        <v>27954</v>
+      </c>
+      <c r="AF31" s="48">
+        <v>27933</v>
+      </c>
+      <c r="AG31" s="48">
+        <v>27916</v>
+      </c>
+      <c r="AH31" s="48">
+        <v>27928</v>
+      </c>
+      <c r="AI31" s="50">
+        <v>27877</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="96" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="48">
+        <v>8153</v>
+      </c>
+      <c r="D32" s="48">
+        <v>8141</v>
+      </c>
+      <c r="E32" s="48">
+        <v>8131</v>
+      </c>
+      <c r="F32" s="48">
+        <v>8123</v>
+      </c>
+      <c r="G32" s="48">
+        <v>8107</v>
+      </c>
+      <c r="H32" s="48">
+        <v>8091</v>
+      </c>
+      <c r="I32" s="48">
+        <v>8102</v>
+      </c>
+      <c r="J32" s="48">
+        <v>7937</v>
+      </c>
+      <c r="K32" s="48">
+        <v>7907</v>
+      </c>
+      <c r="L32" s="48">
+        <v>7882</v>
+      </c>
+      <c r="M32" s="48">
+        <v>7856</v>
+      </c>
+      <c r="N32" s="48">
+        <v>7843</v>
+      </c>
+      <c r="O32" s="48">
+        <v>7835</v>
+      </c>
+      <c r="P32" s="48">
+        <v>7843</v>
+      </c>
+      <c r="Q32" s="48">
+        <v>7820</v>
+      </c>
+      <c r="R32" s="48">
+        <v>7830</v>
+      </c>
+      <c r="S32" s="48">
+        <v>7790</v>
+      </c>
+      <c r="T32" s="48">
+        <v>7775</v>
+      </c>
+      <c r="U32" s="48">
+        <v>7767</v>
+      </c>
+      <c r="V32" s="48">
+        <v>7783</v>
+      </c>
+      <c r="W32" s="48">
+        <v>7770</v>
+      </c>
+      <c r="X32" s="48">
+        <v>7762</v>
+      </c>
+      <c r="Y32" s="48">
+        <v>7745</v>
+      </c>
+      <c r="Z32" s="48">
+        <v>7727</v>
+      </c>
+      <c r="AA32" s="48">
+        <v>7720</v>
+      </c>
+      <c r="AB32" s="48">
+        <v>7709</v>
+      </c>
+      <c r="AC32" s="48">
+        <v>7690</v>
+      </c>
+      <c r="AD32" s="48">
+        <v>7692</v>
+      </c>
+      <c r="AE32" s="48">
+        <v>7694</v>
+      </c>
+      <c r="AF32" s="48">
+        <v>7700</v>
+      </c>
+      <c r="AG32" s="48">
+        <v>7682</v>
+      </c>
+      <c r="AH32" s="48">
+        <v>7691</v>
+      </c>
+      <c r="AI32" s="50">
+        <v>7661</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="96" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="48">
+        <v>26794</v>
+      </c>
+      <c r="D33" s="48">
+        <v>26732</v>
+      </c>
+      <c r="E33" s="48">
+        <v>26721</v>
+      </c>
+      <c r="F33" s="48">
+        <v>26683</v>
+      </c>
+      <c r="G33" s="48">
+        <v>26647</v>
+      </c>
+      <c r="H33" s="48">
+        <v>26693</v>
+      </c>
+      <c r="I33" s="48">
+        <v>26645</v>
+      </c>
+      <c r="J33" s="48">
+        <v>26750</v>
+      </c>
+      <c r="K33" s="48">
+        <v>26712</v>
+      </c>
+      <c r="L33" s="48">
+        <v>26703</v>
+      </c>
+      <c r="M33" s="48">
+        <v>26666</v>
+      </c>
+      <c r="N33" s="48">
+        <v>26643</v>
+      </c>
+      <c r="O33" s="48">
+        <v>26619</v>
+      </c>
+      <c r="P33" s="48">
+        <v>26561</v>
+      </c>
+      <c r="Q33" s="48">
+        <v>26480</v>
+      </c>
+      <c r="R33" s="48">
+        <v>26457</v>
+      </c>
+      <c r="S33" s="48">
+        <v>26378</v>
+      </c>
+      <c r="T33" s="48">
+        <v>26306</v>
+      </c>
+      <c r="U33" s="48">
+        <v>26264</v>
+      </c>
+      <c r="V33" s="48">
+        <v>26216</v>
+      </c>
+      <c r="W33" s="48">
+        <v>26171</v>
+      </c>
+      <c r="X33" s="48">
+        <v>26127</v>
+      </c>
+      <c r="Y33" s="48">
+        <v>26071</v>
+      </c>
+      <c r="Z33" s="48">
+        <v>26062</v>
+      </c>
+      <c r="AA33" s="48">
+        <v>26065</v>
+      </c>
+      <c r="AB33" s="48">
+        <v>26028</v>
+      </c>
+      <c r="AC33" s="48">
+        <v>26040</v>
+      </c>
+      <c r="AD33" s="48">
+        <v>25958</v>
+      </c>
+      <c r="AE33" s="48">
+        <v>25916</v>
+      </c>
+      <c r="AF33" s="48">
+        <v>25891</v>
+      </c>
+      <c r="AG33" s="48">
+        <v>25839</v>
+      </c>
+      <c r="AH33" s="48">
+        <v>25779</v>
+      </c>
+      <c r="AI33" s="50">
+        <v>25742</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="96" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="48">
+        <v>15707</v>
+      </c>
+      <c r="D34" s="48">
+        <v>15659</v>
+      </c>
+      <c r="E34" s="48">
+        <v>15662</v>
+      </c>
+      <c r="F34" s="48">
+        <v>15643</v>
+      </c>
+      <c r="G34" s="48">
+        <v>15622</v>
+      </c>
+      <c r="H34" s="48">
+        <v>15614</v>
+      </c>
+      <c r="I34" s="48">
+        <v>15609</v>
+      </c>
+      <c r="J34" s="48">
+        <v>15579</v>
+      </c>
+      <c r="K34" s="48">
+        <v>15542</v>
+      </c>
+      <c r="L34" s="48">
+        <v>15472</v>
+      </c>
+      <c r="M34" s="48">
+        <v>15428</v>
+      </c>
+      <c r="N34" s="48">
+        <v>15397</v>
+      </c>
+      <c r="O34" s="48">
+        <v>15340</v>
+      </c>
+      <c r="P34" s="48">
+        <v>15278</v>
+      </c>
+      <c r="Q34" s="48">
+        <v>15263</v>
+      </c>
+      <c r="R34" s="48">
+        <v>15227</v>
+      </c>
+      <c r="S34" s="48">
+        <v>15214</v>
+      </c>
+      <c r="T34" s="48">
+        <v>15185</v>
+      </c>
+      <c r="U34" s="48">
+        <v>15140</v>
+      </c>
+      <c r="V34" s="48">
+        <v>15082</v>
+      </c>
+      <c r="W34" s="48">
+        <v>14995</v>
+      </c>
+      <c r="X34" s="48">
+        <v>14976</v>
+      </c>
+      <c r="Y34" s="48">
+        <v>14933</v>
+      </c>
+      <c r="Z34" s="48">
+        <v>14870</v>
+      </c>
+      <c r="AA34" s="48">
+        <v>14849</v>
+      </c>
+      <c r="AB34" s="48">
+        <v>14844</v>
+      </c>
+      <c r="AC34" s="48">
+        <v>14826</v>
+      </c>
+      <c r="AD34" s="48">
+        <v>14813</v>
+      </c>
+      <c r="AE34" s="48">
+        <v>14769</v>
+      </c>
+      <c r="AF34" s="48">
+        <v>14736</v>
+      </c>
+      <c r="AG34" s="48">
+        <v>14694</v>
+      </c>
+      <c r="AH34" s="48">
+        <v>14624</v>
+      </c>
+      <c r="AI34" s="50">
+        <v>14558</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="96" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="48">
+        <v>11370</v>
+      </c>
+      <c r="D35" s="48">
+        <v>11331</v>
+      </c>
+      <c r="E35" s="48">
+        <v>11307</v>
+      </c>
+      <c r="F35" s="48">
+        <v>11295</v>
+      </c>
+      <c r="G35" s="48">
+        <v>11273</v>
+      </c>
+      <c r="H35" s="48">
+        <v>11263</v>
+      </c>
+      <c r="I35" s="48">
+        <v>11234</v>
+      </c>
+      <c r="J35" s="48">
+        <v>11216</v>
+      </c>
+      <c r="K35" s="48">
+        <v>11183</v>
+      </c>
+      <c r="L35" s="48">
+        <v>11176</v>
+      </c>
+      <c r="M35" s="48">
+        <v>11158</v>
+      </c>
+      <c r="N35" s="48">
+        <v>11102</v>
+      </c>
+      <c r="O35" s="48">
+        <v>11076</v>
+      </c>
+      <c r="P35" s="48">
+        <v>11050</v>
+      </c>
+      <c r="Q35" s="48">
+        <v>11035</v>
+      </c>
+      <c r="R35" s="48">
+        <v>11009</v>
+      </c>
+      <c r="S35" s="48">
+        <v>11028</v>
+      </c>
+      <c r="T35" s="48">
+        <v>11002</v>
+      </c>
+      <c r="U35" s="48">
+        <v>10976</v>
+      </c>
+      <c r="V35" s="48">
+        <v>10951</v>
+      </c>
+      <c r="W35" s="48">
+        <v>10929</v>
+      </c>
+      <c r="X35" s="48">
+        <v>10882</v>
+      </c>
+      <c r="Y35" s="48">
+        <v>10855</v>
+      </c>
+      <c r="Z35" s="48">
+        <v>10823</v>
+      </c>
+      <c r="AA35" s="48">
+        <v>10825</v>
+      </c>
+      <c r="AB35" s="48">
+        <v>10776</v>
+      </c>
+      <c r="AC35" s="48">
+        <v>10743</v>
+      </c>
+      <c r="AD35" s="48">
+        <v>10714</v>
+      </c>
+      <c r="AE35" s="48">
+        <v>10678</v>
+      </c>
+      <c r="AF35" s="48">
+        <v>10648</v>
+      </c>
+      <c r="AG35" s="48">
+        <v>10632</v>
+      </c>
+      <c r="AH35" s="48">
+        <v>10562</v>
+      </c>
+      <c r="AI35" s="50">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="48">
+        <v>14838</v>
+      </c>
+      <c r="D36" s="48">
+        <v>14799</v>
+      </c>
+      <c r="E36" s="48">
+        <v>14771</v>
+      </c>
+      <c r="F36" s="48">
+        <v>14762</v>
+      </c>
+      <c r="G36" s="48">
+        <v>14730</v>
+      </c>
+      <c r="H36" s="48">
+        <v>14731</v>
+      </c>
+      <c r="I36" s="48">
+        <v>14703</v>
+      </c>
+      <c r="J36" s="48">
+        <v>14689</v>
+      </c>
+      <c r="K36" s="48">
+        <v>14671</v>
+      </c>
+      <c r="L36" s="48">
+        <v>14652</v>
+      </c>
+      <c r="M36" s="48">
+        <v>14608</v>
+      </c>
+      <c r="N36" s="48">
+        <v>14594</v>
+      </c>
+      <c r="O36" s="48">
+        <v>14579</v>
+      </c>
+      <c r="P36" s="48">
+        <v>14552</v>
+      </c>
+      <c r="Q36" s="48">
+        <v>14517</v>
+      </c>
+      <c r="R36" s="48">
+        <v>14516</v>
+      </c>
+      <c r="S36" s="48">
+        <v>14458</v>
+      </c>
+      <c r="T36" s="48">
+        <v>14422</v>
+      </c>
+      <c r="U36" s="48">
+        <v>14407</v>
+      </c>
+      <c r="V36" s="48">
+        <v>14378</v>
+      </c>
+      <c r="W36" s="48">
+        <v>14353</v>
+      </c>
+      <c r="X36" s="48">
+        <v>14322</v>
+      </c>
+      <c r="Y36" s="48">
+        <v>14268</v>
+      </c>
+      <c r="Z36" s="48">
+        <v>14234</v>
+      </c>
+      <c r="AA36" s="48">
+        <v>14172</v>
+      </c>
+      <c r="AB36" s="48">
+        <v>14170</v>
+      </c>
+      <c r="AC36" s="48">
+        <v>14144</v>
+      </c>
+      <c r="AD36" s="48">
+        <v>14091</v>
+      </c>
+      <c r="AE36" s="48">
+        <v>14066</v>
+      </c>
+      <c r="AF36" s="48">
+        <v>14026</v>
+      </c>
+      <c r="AG36" s="48">
+        <v>13973</v>
+      </c>
+      <c r="AH36" s="48">
+        <v>13963</v>
+      </c>
+      <c r="AI36" s="50">
+        <v>13922</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="96" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="48">
+        <v>19227</v>
+      </c>
+      <c r="D37" s="48">
+        <v>19191</v>
+      </c>
+      <c r="E37" s="48">
+        <v>19147</v>
+      </c>
+      <c r="F37" s="48">
+        <v>19108</v>
+      </c>
+      <c r="G37" s="48">
+        <v>19087</v>
+      </c>
+      <c r="H37" s="48">
+        <v>19048</v>
+      </c>
+      <c r="I37" s="48">
+        <v>19045</v>
+      </c>
+      <c r="J37" s="48">
+        <v>18992</v>
+      </c>
+      <c r="K37" s="48">
+        <v>18938</v>
+      </c>
+      <c r="L37" s="48">
+        <v>18872</v>
+      </c>
+      <c r="M37" s="48">
+        <v>18811</v>
+      </c>
+      <c r="N37" s="48">
+        <v>18744</v>
+      </c>
+      <c r="O37" s="48">
+        <v>18709</v>
+      </c>
+      <c r="P37" s="48">
+        <v>18646</v>
+      </c>
+      <c r="Q37" s="48">
+        <v>18600</v>
+      </c>
+      <c r="R37" s="48">
+        <v>18557</v>
+      </c>
+      <c r="S37" s="48">
+        <v>18487</v>
+      </c>
+      <c r="T37" s="48">
+        <v>18442</v>
+      </c>
+      <c r="U37" s="48">
+        <v>18384</v>
+      </c>
+      <c r="V37" s="48">
+        <v>18303</v>
+      </c>
+      <c r="W37" s="48">
+        <v>18242</v>
+      </c>
+      <c r="X37" s="48">
+        <v>18194</v>
+      </c>
+      <c r="Y37" s="48">
+        <v>18128</v>
+      </c>
+      <c r="Z37" s="48">
+        <v>18060</v>
+      </c>
+      <c r="AA37" s="48">
+        <v>17996</v>
+      </c>
+      <c r="AB37" s="48">
+        <v>17968</v>
+      </c>
+      <c r="AC37" s="48">
+        <v>17932</v>
+      </c>
+      <c r="AD37" s="48">
+        <v>17914</v>
+      </c>
+      <c r="AE37" s="48">
+        <v>17871</v>
+      </c>
+      <c r="AF37" s="48">
+        <v>17863</v>
+      </c>
+      <c r="AG37" s="48">
+        <v>17811</v>
+      </c>
+      <c r="AH37" s="48">
+        <v>17760</v>
+      </c>
+      <c r="AI37" s="50">
+        <v>17710</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="96"/>
+      <c r="B38" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="41"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="41"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="O38" s="41"/>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="36"/>
+      <c r="Z38" s="36"/>
+      <c r="AA38" s="32"/>
+      <c r="AB38" s="32"/>
+      <c r="AC38" s="32"/>
+      <c r="AD38" s="32"/>
+      <c r="AE38" s="32"/>
+      <c r="AF38" s="22"/>
+      <c r="AG38" s="22"/>
+      <c r="AH38" s="22"/>
+      <c r="AI38" s="22"/>
+    </row>
+    <row r="39" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="38">
+        <v>591504</v>
+      </c>
+      <c r="D39" s="38">
+        <v>591302</v>
+      </c>
+      <c r="E39" s="38">
+        <v>591258</v>
+      </c>
+      <c r="F39" s="38">
+        <v>591204</v>
+      </c>
+      <c r="G39" s="38">
+        <v>591190</v>
+      </c>
+      <c r="H39" s="38">
+        <v>591122</v>
+      </c>
+      <c r="I39" s="38">
+        <v>591012</v>
+      </c>
+      <c r="J39" s="38">
+        <v>590856</v>
+      </c>
+      <c r="K39" s="38">
+        <v>590808</v>
+      </c>
+      <c r="L39" s="38">
+        <v>590660</v>
+      </c>
+      <c r="M39" s="38">
+        <v>590597</v>
+      </c>
+      <c r="N39" s="38">
+        <v>590527</v>
+      </c>
+      <c r="O39" s="38">
+        <v>590452</v>
+      </c>
+      <c r="P39" s="38">
+        <v>590279</v>
+      </c>
+      <c r="Q39" s="38">
+        <v>590126</v>
+      </c>
+      <c r="R39" s="38">
+        <v>590008</v>
+      </c>
+      <c r="S39" s="38">
+        <v>589869</v>
+      </c>
+      <c r="T39" s="38">
+        <v>589753</v>
+      </c>
+      <c r="U39" s="38">
+        <v>589530</v>
+      </c>
+      <c r="V39" s="38">
+        <v>589281</v>
+      </c>
+      <c r="W39" s="38">
+        <v>589074</v>
+      </c>
+      <c r="X39" s="38">
+        <v>588841</v>
+      </c>
+      <c r="Y39" s="38">
+        <v>588709</v>
+      </c>
+      <c r="Z39" s="38">
+        <v>588566</v>
+      </c>
+      <c r="AA39" s="38">
+        <v>588468</v>
+      </c>
+      <c r="AB39" s="48">
+        <v>588384</v>
+      </c>
+      <c r="AC39" s="48">
+        <v>588533</v>
+      </c>
+      <c r="AD39" s="48">
+        <v>588338</v>
+      </c>
+      <c r="AE39" s="48">
+        <v>588328</v>
+      </c>
+      <c r="AF39" s="48">
+        <v>588137</v>
+      </c>
+      <c r="AG39" s="48">
+        <v>587898</v>
+      </c>
+      <c r="AH39" s="48">
+        <v>587833</v>
+      </c>
+      <c r="AI39" s="50">
+        <v>587645</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="96" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="38">
+        <v>278336</v>
+      </c>
+      <c r="D40" s="38">
+        <v>278445</v>
+      </c>
+      <c r="E40" s="38">
+        <v>278632</v>
+      </c>
+      <c r="F40" s="38">
+        <v>278860</v>
+      </c>
+      <c r="G40" s="38">
+        <v>279045</v>
+      </c>
+      <c r="H40" s="38">
+        <v>279210</v>
+      </c>
+      <c r="I40" s="38">
+        <v>279468</v>
+      </c>
+      <c r="J40" s="38">
+        <v>279643</v>
+      </c>
+      <c r="K40" s="38">
+        <v>279980</v>
+      </c>
+      <c r="L40" s="38">
+        <v>280287</v>
+      </c>
+      <c r="M40" s="38">
+        <v>280657</v>
+      </c>
+      <c r="N40" s="38">
+        <v>280935</v>
+      </c>
+      <c r="O40" s="38">
+        <v>281146</v>
+      </c>
+      <c r="P40" s="38">
+        <v>281481</v>
+      </c>
+      <c r="Q40" s="38">
+        <v>281767</v>
+      </c>
+      <c r="R40" s="38">
+        <v>281897</v>
+      </c>
+      <c r="S40" s="38">
+        <v>282146</v>
+      </c>
+      <c r="T40" s="38">
+        <v>282436</v>
+      </c>
+      <c r="U40" s="38">
+        <v>282845</v>
+      </c>
+      <c r="V40" s="38">
+        <v>283209</v>
+      </c>
+      <c r="W40" s="38">
+        <v>283744</v>
+      </c>
+      <c r="X40" s="38">
+        <v>284017</v>
+      </c>
+      <c r="Y40" s="38">
+        <v>284280</v>
+      </c>
+      <c r="Z40" s="38">
+        <v>284499</v>
+      </c>
+      <c r="AA40" s="38">
+        <v>284582</v>
+      </c>
+      <c r="AB40" s="48">
+        <v>284797</v>
+      </c>
+      <c r="AC40" s="48">
+        <v>285168</v>
+      </c>
+      <c r="AD40" s="48">
+        <v>285347</v>
+      </c>
+      <c r="AE40" s="48">
+        <v>285648</v>
+      </c>
+      <c r="AF40" s="48">
+        <v>285728</v>
+      </c>
+      <c r="AG40" s="48">
+        <v>286138</v>
+      </c>
+      <c r="AH40" s="48">
+        <v>286611</v>
+      </c>
+      <c r="AI40" s="50">
+        <v>287167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="37">
+        <v>40162</v>
+      </c>
+      <c r="D41" s="37">
+        <v>40176</v>
+      </c>
+      <c r="E41" s="37">
+        <v>40144</v>
+      </c>
+      <c r="F41" s="37">
+        <v>40103</v>
+      </c>
+      <c r="G41" s="37">
+        <v>40066</v>
+      </c>
+      <c r="H41" s="37">
+        <v>40071</v>
+      </c>
+      <c r="I41" s="38">
+        <v>40028</v>
+      </c>
+      <c r="J41" s="38">
+        <v>40126</v>
+      </c>
+      <c r="K41" s="38">
+        <v>40075</v>
+      </c>
+      <c r="L41" s="38">
+        <v>40063</v>
+      </c>
+      <c r="M41" s="38">
+        <v>37973</v>
+      </c>
+      <c r="N41" s="38">
+        <v>40010</v>
+      </c>
+      <c r="O41" s="38">
+        <v>39977</v>
+      </c>
+      <c r="P41" s="38">
+        <v>39975</v>
+      </c>
+      <c r="Q41" s="38">
+        <v>39945</v>
+      </c>
+      <c r="R41" s="38">
+        <v>39970</v>
+      </c>
+      <c r="S41" s="38">
+        <v>39962</v>
+      </c>
+      <c r="T41" s="38">
+        <v>39960</v>
+      </c>
+      <c r="U41" s="38">
+        <v>39872</v>
+      </c>
+      <c r="V41" s="38">
+        <v>39833</v>
+      </c>
+      <c r="W41" s="38">
+        <v>39780</v>
+      </c>
+      <c r="X41" s="38">
+        <v>39701</v>
+      </c>
+      <c r="Y41" s="38">
+        <v>39649</v>
+      </c>
+      <c r="Z41" s="38">
+        <v>39636</v>
+      </c>
+      <c r="AA41" s="38">
+        <v>39622</v>
+      </c>
+      <c r="AB41" s="48">
+        <v>39593</v>
+      </c>
+      <c r="AC41" s="48">
+        <v>39590</v>
+      </c>
+      <c r="AD41" s="48">
+        <v>39579</v>
+      </c>
+      <c r="AE41" s="48">
+        <v>39571</v>
+      </c>
+      <c r="AF41" s="48">
+        <v>39538</v>
+      </c>
+      <c r="AG41" s="48">
+        <v>39473</v>
+      </c>
+      <c r="AH41" s="48">
+        <v>39429</v>
+      </c>
+      <c r="AI41" s="50">
+        <v>39352</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" s="37">
+        <v>5672</v>
+      </c>
+      <c r="D42" s="37">
+        <v>5678</v>
+      </c>
+      <c r="E42" s="37">
+        <v>5674</v>
+      </c>
+      <c r="F42" s="37">
+        <v>5661</v>
+      </c>
+      <c r="G42" s="37">
+        <v>5651</v>
+      </c>
+      <c r="H42" s="37">
+        <v>5654</v>
+      </c>
+      <c r="I42" s="38">
+        <v>5646</v>
+      </c>
+      <c r="J42" s="38">
+        <v>5645</v>
+      </c>
+      <c r="K42" s="38">
+        <v>5635</v>
+      </c>
+      <c r="L42" s="38">
+        <v>5620</v>
+      </c>
+      <c r="M42" s="38">
+        <v>5615</v>
+      </c>
+      <c r="N42" s="38">
+        <v>5594</v>
+      </c>
+      <c r="O42" s="38">
+        <v>5574</v>
+      </c>
+      <c r="P42" s="38">
+        <v>5564</v>
+      </c>
+      <c r="Q42" s="38">
+        <v>5554</v>
+      </c>
+      <c r="R42" s="38">
+        <v>5536</v>
+      </c>
+      <c r="S42" s="38">
+        <v>5514</v>
+      </c>
+      <c r="T42" s="38">
+        <v>5495</v>
+      </c>
+      <c r="U42" s="38">
+        <v>5489</v>
+      </c>
+      <c r="V42" s="38">
+        <v>5444</v>
+      </c>
+      <c r="W42" s="38">
+        <v>5421</v>
+      </c>
+      <c r="X42" s="38">
+        <v>5408</v>
+      </c>
+      <c r="Y42" s="38">
+        <v>5411</v>
+      </c>
+      <c r="Z42" s="38">
+        <v>5413</v>
+      </c>
+      <c r="AA42" s="38">
+        <v>5411</v>
+      </c>
+      <c r="AB42" s="48">
+        <v>5395</v>
+      </c>
+      <c r="AC42" s="48">
+        <v>5412</v>
+      </c>
+      <c r="AD42" s="48">
+        <v>5402</v>
+      </c>
+      <c r="AE42" s="48">
+        <v>5429</v>
+      </c>
+      <c r="AF42" s="48">
+        <v>5433</v>
+      </c>
+      <c r="AG42" s="48">
+        <v>5403</v>
+      </c>
+      <c r="AH42" s="48">
+        <v>5388</v>
+      </c>
+      <c r="AI42" s="50">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="96" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" s="37">
+        <v>23071</v>
+      </c>
+      <c r="D43" s="37">
+        <v>23059</v>
+      </c>
+      <c r="E43" s="37">
+        <v>23051</v>
+      </c>
+      <c r="F43" s="37">
+        <v>23054</v>
+      </c>
+      <c r="G43" s="37">
+        <v>23046</v>
+      </c>
+      <c r="H43" s="37">
+        <v>23010</v>
+      </c>
+      <c r="I43" s="38">
+        <v>22984</v>
+      </c>
+      <c r="J43" s="38">
+        <v>22967</v>
+      </c>
+      <c r="K43" s="38">
+        <v>22941</v>
+      </c>
+      <c r="L43" s="38">
+        <v>22930</v>
+      </c>
+      <c r="M43" s="38">
+        <v>18028</v>
+      </c>
+      <c r="N43" s="38">
+        <v>22938</v>
+      </c>
+      <c r="O43" s="38">
+        <v>22950</v>
+      </c>
+      <c r="P43" s="38">
+        <v>22926</v>
+      </c>
+      <c r="Q43" s="38">
+        <v>22904</v>
+      </c>
+      <c r="R43" s="38">
+        <v>22907</v>
+      </c>
+      <c r="S43" s="38">
+        <v>22883</v>
+      </c>
+      <c r="T43" s="38">
+        <v>22872</v>
+      </c>
+      <c r="U43" s="38">
+        <v>22852</v>
+      </c>
+      <c r="V43" s="38">
+        <v>22814</v>
+      </c>
+      <c r="W43" s="38">
+        <v>22791</v>
+      </c>
+      <c r="X43" s="38">
+        <v>22741</v>
+      </c>
+      <c r="Y43" s="38">
+        <v>22724</v>
+      </c>
+      <c r="Z43" s="38">
+        <v>22698</v>
+      </c>
+      <c r="AA43" s="38">
+        <v>22711</v>
+      </c>
+      <c r="AB43" s="48">
+        <v>22707</v>
+      </c>
+      <c r="AC43" s="48">
+        <v>22699</v>
+      </c>
+      <c r="AD43" s="48">
+        <v>22679</v>
+      </c>
+      <c r="AE43" s="48">
+        <v>22669</v>
+      </c>
+      <c r="AF43" s="48">
+        <v>22645</v>
+      </c>
+      <c r="AG43" s="48">
+        <v>22613</v>
+      </c>
+      <c r="AH43" s="48">
+        <v>22581</v>
+      </c>
+      <c r="AI43" s="50">
+        <v>22545</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C44" s="37">
+        <v>92900</v>
+      </c>
+      <c r="D44" s="37">
+        <v>92859</v>
+      </c>
+      <c r="E44" s="37">
+        <v>92867</v>
+      </c>
+      <c r="F44" s="37">
+        <v>92840</v>
+      </c>
+      <c r="G44" s="37">
+        <v>92842</v>
+      </c>
+      <c r="H44" s="37">
+        <v>92816</v>
+      </c>
+      <c r="I44" s="38">
+        <v>92805</v>
+      </c>
+      <c r="J44" s="38">
+        <v>92779</v>
+      </c>
+      <c r="K44" s="38">
+        <v>92688</v>
+      </c>
+      <c r="L44" s="38">
+        <v>92624</v>
+      </c>
+      <c r="M44" s="38">
+        <v>89669</v>
+      </c>
+      <c r="N44" s="38">
+        <v>92593</v>
+      </c>
+      <c r="O44" s="38">
+        <v>92597</v>
+      </c>
+      <c r="P44" s="38">
+        <v>92558</v>
+      </c>
+      <c r="Q44" s="38">
+        <v>92547</v>
+      </c>
+      <c r="R44" s="38">
+        <v>92520</v>
+      </c>
+      <c r="S44" s="38">
+        <v>92463</v>
+      </c>
+      <c r="T44" s="38">
+        <v>92384</v>
+      </c>
+      <c r="U44" s="38">
+        <v>92274</v>
+      </c>
+      <c r="V44" s="38">
+        <v>92211</v>
+      </c>
+      <c r="W44" s="38">
+        <v>92070</v>
+      </c>
+      <c r="X44" s="38">
+        <v>92034</v>
+      </c>
+      <c r="Y44" s="38">
+        <v>91994</v>
+      </c>
+      <c r="Z44" s="38">
+        <v>91969</v>
+      </c>
+      <c r="AA44" s="38">
+        <v>91979</v>
+      </c>
+      <c r="AB44" s="48">
+        <v>92015</v>
+      </c>
+      <c r="AC44" s="48">
+        <v>91973</v>
+      </c>
+      <c r="AD44" s="48">
+        <v>91934</v>
+      </c>
+      <c r="AE44" s="48">
+        <v>91871</v>
+      </c>
+      <c r="AF44" s="48">
+        <v>91832</v>
+      </c>
+      <c r="AG44" s="48">
+        <v>91753</v>
+      </c>
+      <c r="AH44" s="48">
+        <v>91657</v>
+      </c>
+      <c r="AI44" s="50">
+        <v>91595</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="B45" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" s="37">
+        <v>29647</v>
+      </c>
+      <c r="D45" s="37">
+        <v>29614</v>
+      </c>
+      <c r="E45" s="37">
+        <v>29581</v>
+      </c>
+      <c r="F45" s="37">
+        <v>29582</v>
+      </c>
+      <c r="G45" s="37">
+        <v>29581</v>
+      </c>
+      <c r="H45" s="37">
+        <v>29553</v>
+      </c>
+      <c r="I45" s="38">
+        <v>29513</v>
+      </c>
+      <c r="J45" s="38">
+        <v>29477</v>
+      </c>
+      <c r="K45" s="38">
+        <v>29470</v>
+      </c>
+      <c r="L45" s="38">
+        <v>29447</v>
+      </c>
+      <c r="M45" s="38">
+        <v>20254</v>
+      </c>
+      <c r="N45" s="38">
+        <v>29413</v>
+      </c>
+      <c r="O45" s="38">
+        <v>29392</v>
+      </c>
+      <c r="P45" s="38">
+        <v>29362</v>
+      </c>
+      <c r="Q45" s="38">
+        <v>29316</v>
+      </c>
+      <c r="R45" s="38">
+        <v>29271</v>
+      </c>
+      <c r="S45" s="38">
+        <v>29228</v>
+      </c>
+      <c r="T45" s="38">
+        <v>29199</v>
+      </c>
+      <c r="U45" s="38">
+        <v>29157</v>
+      </c>
+      <c r="V45" s="38">
+        <v>29163</v>
+      </c>
+      <c r="W45" s="38">
+        <v>29131</v>
+      </c>
+      <c r="X45" s="38">
+        <v>29127</v>
+      </c>
+      <c r="Y45" s="38">
+        <v>29116</v>
+      </c>
+      <c r="Z45" s="38">
+        <v>29054</v>
+      </c>
+      <c r="AA45" s="38">
+        <v>29031</v>
+      </c>
+      <c r="AB45" s="48">
+        <v>29010</v>
+      </c>
+      <c r="AC45" s="48">
+        <v>28966</v>
+      </c>
+      <c r="AD45" s="48">
+        <v>28920</v>
+      </c>
+      <c r="AE45" s="48">
+        <v>28914</v>
+      </c>
+      <c r="AF45" s="48">
+        <v>28910</v>
+      </c>
+      <c r="AG45" s="48">
+        <v>28878</v>
+      </c>
+      <c r="AH45" s="48">
+        <v>28838</v>
+      </c>
+      <c r="AI45" s="50">
+        <v>28794</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="96"/>
+      <c r="B46" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
+      <c r="N46" s="38"/>
+      <c r="O46" s="38"/>
+      <c r="P46" s="38"/>
+      <c r="Q46" s="38"/>
+      <c r="R46" s="38"/>
+      <c r="S46" s="38"/>
+      <c r="T46" s="38"/>
+      <c r="U46" s="38"/>
+      <c r="V46" s="38"/>
+      <c r="W46" s="38"/>
+      <c r="X46" s="38"/>
+      <c r="Y46" s="38"/>
+      <c r="Z46" s="38"/>
+      <c r="AA46" s="38"/>
+      <c r="AB46" s="48"/>
+      <c r="AC46" s="48"/>
+      <c r="AD46" s="48"/>
+      <c r="AE46" s="48"/>
+      <c r="AF46" s="48"/>
+      <c r="AG46" s="48"/>
+      <c r="AH46" s="48"/>
+      <c r="AI46" s="50"/>
+    </row>
+    <row r="47" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="B47" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" s="37">
+        <v>29764</v>
+      </c>
+      <c r="D47" s="37">
+        <v>29750</v>
+      </c>
+      <c r="E47" s="37">
+        <v>29715</v>
+      </c>
+      <c r="F47" s="37">
+        <v>29675</v>
+      </c>
+      <c r="G47" s="37">
+        <v>29672</v>
+      </c>
+      <c r="H47" s="37">
+        <v>29617</v>
+      </c>
+      <c r="I47" s="38">
+        <v>29570</v>
+      </c>
+      <c r="J47" s="38">
+        <v>29522</v>
+      </c>
+      <c r="K47" s="38">
+        <v>29484</v>
+      </c>
+      <c r="L47" s="38">
+        <v>29463</v>
+      </c>
+      <c r="M47" s="38">
+        <v>29452</v>
+      </c>
+      <c r="N47" s="38">
+        <v>29389</v>
+      </c>
+      <c r="O47" s="38">
+        <v>29329</v>
+      </c>
+      <c r="P47" s="38">
+        <v>29254</v>
+      </c>
+      <c r="Q47" s="38">
+        <v>29220</v>
+      </c>
+      <c r="R47" s="38">
+        <v>29197</v>
+      </c>
+      <c r="S47" s="38">
+        <v>29160</v>
+      </c>
+      <c r="T47" s="38">
+        <v>29146</v>
+      </c>
+      <c r="U47" s="38">
+        <v>29058</v>
+      </c>
+      <c r="V47" s="38">
+        <v>28999</v>
+      </c>
+      <c r="W47" s="38">
+        <v>28938</v>
+      </c>
+      <c r="X47" s="38">
+        <v>28896</v>
+      </c>
+      <c r="Y47" s="38">
+        <v>28877</v>
+      </c>
+      <c r="Z47" s="38">
+        <v>28835</v>
+      </c>
+      <c r="AA47" s="38">
+        <v>28809</v>
+      </c>
+      <c r="AB47" s="48">
+        <v>28754</v>
+      </c>
+      <c r="AC47" s="48">
+        <v>28719</v>
+      </c>
+      <c r="AD47" s="48">
+        <v>28654</v>
+      </c>
+      <c r="AE47" s="48">
+        <v>28621</v>
+      </c>
+      <c r="AF47" s="48">
+        <v>28576</v>
+      </c>
+      <c r="AG47" s="48">
+        <v>28512</v>
+      </c>
+      <c r="AH47" s="48">
+        <v>28478</v>
+      </c>
+      <c r="AI47" s="50">
+        <v>28427</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="96" t="s">
+        <v>91</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C48" s="37">
+        <v>7758</v>
+      </c>
+      <c r="D48" s="37">
+        <v>7747</v>
+      </c>
+      <c r="E48" s="37">
+        <v>7715</v>
+      </c>
+      <c r="F48" s="37">
+        <v>7688</v>
+      </c>
+      <c r="G48" s="37">
+        <v>7675</v>
+      </c>
+      <c r="H48" s="37">
+        <v>7670</v>
+      </c>
+      <c r="I48" s="38">
+        <v>7661</v>
+      </c>
+      <c r="J48" s="38">
+        <v>7495</v>
+      </c>
+      <c r="K48" s="38">
+        <v>7478</v>
+      </c>
+      <c r="L48" s="38">
+        <v>7452</v>
+      </c>
+      <c r="M48" s="38">
+        <v>7420</v>
+      </c>
+      <c r="N48" s="38">
+        <v>7415</v>
+      </c>
+      <c r="O48" s="38">
+        <v>7398</v>
+      </c>
+      <c r="P48" s="38">
+        <v>7386</v>
+      </c>
+      <c r="Q48" s="38">
+        <v>7348</v>
+      </c>
+      <c r="R48" s="38">
+        <v>7345</v>
+      </c>
+      <c r="S48" s="38">
+        <v>7307</v>
+      </c>
+      <c r="T48" s="38">
+        <v>7290</v>
+      </c>
+      <c r="U48" s="38">
+        <v>7275</v>
+      </c>
+      <c r="V48" s="38">
+        <v>7260</v>
+      </c>
+      <c r="W48" s="38">
+        <v>7252</v>
+      </c>
+      <c r="X48" s="38">
+        <v>7241</v>
+      </c>
+      <c r="Y48" s="38">
+        <v>7250</v>
+      </c>
+      <c r="Z48" s="38">
+        <v>7246</v>
+      </c>
+      <c r="AA48" s="38">
+        <v>7220</v>
+      </c>
+      <c r="AB48" s="48">
+        <v>7203</v>
+      </c>
+      <c r="AC48" s="48">
+        <v>7199</v>
+      </c>
+      <c r="AD48" s="48">
+        <v>7196</v>
+      </c>
+      <c r="AE48" s="48">
+        <v>7178</v>
+      </c>
+      <c r="AF48" s="48">
+        <v>7172</v>
+      </c>
+      <c r="AG48" s="48">
+        <v>7142</v>
+      </c>
+      <c r="AH48" s="48">
+        <v>7139</v>
+      </c>
+      <c r="AI48" s="50">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="96" t="s">
+        <v>92</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="37">
+        <v>25969</v>
+      </c>
+      <c r="D49" s="37">
+        <v>25904</v>
+      </c>
+      <c r="E49" s="37">
+        <v>25881</v>
+      </c>
+      <c r="F49" s="37">
+        <v>25848</v>
+      </c>
+      <c r="G49" s="37">
+        <v>25816</v>
+      </c>
+      <c r="H49" s="37">
+        <v>25848</v>
+      </c>
+      <c r="I49" s="38">
+        <v>25815</v>
+      </c>
+      <c r="J49" s="38">
+        <v>25866</v>
+      </c>
+      <c r="K49" s="38">
+        <v>25824</v>
+      </c>
+      <c r="L49" s="38">
+        <v>25765</v>
+      </c>
+      <c r="M49" s="38">
+        <v>25701</v>
+      </c>
+      <c r="N49" s="38">
+        <v>25671</v>
+      </c>
+      <c r="O49" s="38">
+        <v>25631</v>
+      </c>
+      <c r="P49" s="38">
+        <v>25548</v>
+      </c>
+      <c r="Q49" s="38">
+        <v>25464</v>
+      </c>
+      <c r="R49" s="38">
+        <v>25408</v>
+      </c>
+      <c r="S49" s="38">
+        <v>25348</v>
+      </c>
+      <c r="T49" s="38">
+        <v>25270</v>
+      </c>
+      <c r="U49" s="38">
+        <v>25214</v>
+      </c>
+      <c r="V49" s="38">
+        <v>25153</v>
+      </c>
+      <c r="W49" s="38">
+        <v>25098</v>
+      </c>
+      <c r="X49" s="38">
+        <v>25053</v>
+      </c>
+      <c r="Y49" s="38">
+        <v>24982</v>
+      </c>
+      <c r="Z49" s="38">
+        <v>24940</v>
+      </c>
+      <c r="AA49" s="38">
+        <v>24933</v>
+      </c>
+      <c r="AB49" s="48">
+        <v>24897</v>
+      </c>
+      <c r="AC49" s="48">
+        <v>24870</v>
+      </c>
+      <c r="AD49" s="48">
+        <v>24821</v>
+      </c>
+      <c r="AE49" s="48">
+        <v>24773</v>
+      </c>
+      <c r="AF49" s="48">
+        <v>24732</v>
+      </c>
+      <c r="AG49" s="48">
+        <v>24663</v>
+      </c>
+      <c r="AH49" s="48">
+        <v>24577</v>
+      </c>
+      <c r="AI49" s="50">
+        <v>24517</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="96" t="s">
+        <v>93</v>
+      </c>
+      <c r="B50" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="37">
+        <v>14630</v>
+      </c>
+      <c r="D50" s="37">
+        <v>14585</v>
+      </c>
+      <c r="E50" s="37">
+        <v>14569</v>
+      </c>
+      <c r="F50" s="37">
+        <v>14545</v>
+      </c>
+      <c r="G50" s="37">
+        <v>14518</v>
+      </c>
+      <c r="H50" s="37">
+        <v>14488</v>
+      </c>
+      <c r="I50" s="38">
+        <v>14473</v>
+      </c>
+      <c r="J50" s="38">
+        <v>14423</v>
+      </c>
+      <c r="K50" s="38">
+        <v>14389</v>
+      </c>
+      <c r="L50" s="38">
+        <v>14290</v>
+      </c>
+      <c r="M50" s="38">
+        <v>14224</v>
+      </c>
+      <c r="N50" s="38">
+        <v>14190</v>
+      </c>
+      <c r="O50" s="38">
+        <v>14158</v>
+      </c>
+      <c r="P50" s="38">
+        <v>14095</v>
+      </c>
+      <c r="Q50" s="38">
+        <v>14055</v>
+      </c>
+      <c r="R50" s="38">
+        <v>14037</v>
+      </c>
+      <c r="S50" s="38">
+        <v>14025</v>
+      </c>
+      <c r="T50" s="38">
+        <v>13968</v>
+      </c>
+      <c r="U50" s="38">
+        <v>13925</v>
+      </c>
+      <c r="V50" s="38">
+        <v>13840</v>
+      </c>
+      <c r="W50" s="38">
+        <v>13703</v>
+      </c>
+      <c r="X50" s="38">
+        <v>13631</v>
+      </c>
+      <c r="Y50" s="38">
+        <v>13565</v>
+      </c>
+      <c r="Z50" s="38">
+        <v>13514</v>
+      </c>
+      <c r="AA50" s="38">
+        <v>13505</v>
+      </c>
+      <c r="AB50" s="48">
+        <v>13474</v>
+      </c>
+      <c r="AC50" s="48">
+        <v>13454</v>
+      </c>
+      <c r="AD50" s="48">
+        <v>13412</v>
+      </c>
+      <c r="AE50" s="48">
+        <v>13350</v>
+      </c>
+      <c r="AF50" s="48">
+        <v>13317</v>
+      </c>
+      <c r="AG50" s="48">
+        <v>13253</v>
+      </c>
+      <c r="AH50" s="48">
+        <v>13180</v>
+      </c>
+      <c r="AI50" s="50">
+        <v>13060</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="96" t="s">
+        <v>94</v>
+      </c>
+      <c r="B51" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" s="37">
+        <v>10572</v>
+      </c>
+      <c r="D51" s="37">
+        <v>10541</v>
+      </c>
+      <c r="E51" s="37">
+        <v>10531</v>
+      </c>
+      <c r="F51" s="37">
+        <v>10510</v>
+      </c>
+      <c r="G51" s="37">
+        <v>10485</v>
+      </c>
+      <c r="H51" s="37">
+        <v>10458</v>
+      </c>
+      <c r="I51" s="38">
+        <v>10423</v>
+      </c>
+      <c r="J51" s="38">
+        <v>10389</v>
+      </c>
+      <c r="K51" s="38">
+        <v>10378</v>
+      </c>
+      <c r="L51" s="38">
+        <v>10351</v>
+      </c>
+      <c r="M51" s="38">
+        <v>10299</v>
+      </c>
+      <c r="N51" s="38">
+        <v>10248</v>
+      </c>
+      <c r="O51" s="38">
+        <v>10220</v>
+      </c>
+      <c r="P51" s="38">
+        <v>10180</v>
+      </c>
+      <c r="Q51" s="38">
+        <v>10159</v>
+      </c>
+      <c r="R51" s="38">
+        <v>10126</v>
+      </c>
+      <c r="S51" s="38">
+        <v>10106</v>
+      </c>
+      <c r="T51" s="38">
+        <v>10080</v>
+      </c>
+      <c r="U51" s="38">
+        <v>10034</v>
+      </c>
+      <c r="V51" s="38">
+        <v>9969</v>
+      </c>
+      <c r="W51" s="38">
+        <v>9927</v>
+      </c>
+      <c r="X51" s="38">
+        <v>9866</v>
+      </c>
+      <c r="Y51" s="38">
+        <v>9819</v>
+      </c>
+      <c r="Z51" s="38">
+        <v>9786</v>
+      </c>
+      <c r="AA51" s="38">
+        <v>9768</v>
+      </c>
+      <c r="AB51" s="48">
+        <v>9721</v>
+      </c>
+      <c r="AC51" s="48">
+        <v>9722</v>
+      </c>
+      <c r="AD51" s="48">
+        <v>9694</v>
+      </c>
+      <c r="AE51" s="48">
+        <v>9655</v>
+      </c>
+      <c r="AF51" s="48">
+        <v>9638</v>
+      </c>
+      <c r="AG51" s="48">
+        <v>9576</v>
+      </c>
+      <c r="AH51" s="48">
+        <v>9526</v>
+      </c>
+      <c r="AI51" s="50">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="52" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="B52" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C52" s="37">
+        <v>14968</v>
+      </c>
+      <c r="D52" s="37">
+        <v>14921</v>
+      </c>
+      <c r="E52" s="37">
+        <v>14904</v>
+      </c>
+      <c r="F52" s="37">
+        <v>14878</v>
+      </c>
+      <c r="G52" s="37">
+        <v>14858</v>
+      </c>
+      <c r="H52" s="37">
+        <v>14854</v>
+      </c>
+      <c r="I52" s="38">
+        <v>14815</v>
+      </c>
+      <c r="J52" s="38">
+        <v>14771</v>
+      </c>
+      <c r="K52" s="38">
+        <v>14740</v>
+      </c>
+      <c r="L52" s="38">
+        <v>14711</v>
+      </c>
+      <c r="M52" s="38">
+        <v>14645</v>
+      </c>
+      <c r="N52" s="38">
+        <v>14602</v>
+      </c>
+      <c r="O52" s="38">
+        <v>14594</v>
+      </c>
+      <c r="P52" s="38">
+        <v>14546</v>
+      </c>
+      <c r="Q52" s="38">
+        <v>14514</v>
+      </c>
+      <c r="R52" s="38">
+        <v>14503</v>
+      </c>
+      <c r="S52" s="38">
+        <v>14483</v>
+      </c>
+      <c r="T52" s="38">
+        <v>14458</v>
+      </c>
+      <c r="U52" s="38">
+        <v>14394</v>
+      </c>
+      <c r="V52" s="38">
+        <v>14352</v>
+      </c>
+      <c r="W52" s="38">
+        <v>14305</v>
+      </c>
+      <c r="X52" s="38">
+        <v>14267</v>
+      </c>
+      <c r="Y52" s="38">
+        <v>14237</v>
+      </c>
+      <c r="Z52" s="38">
+        <v>14204</v>
+      </c>
+      <c r="AA52" s="38">
+        <v>14171</v>
+      </c>
+      <c r="AB52" s="48">
+        <v>14129</v>
+      </c>
+      <c r="AC52" s="48">
+        <v>14127</v>
+      </c>
+      <c r="AD52" s="48">
+        <v>14070</v>
+      </c>
+      <c r="AE52" s="48">
+        <v>14057</v>
+      </c>
+      <c r="AF52" s="48">
+        <v>14047</v>
+      </c>
+      <c r="AG52" s="48">
+        <v>14021</v>
+      </c>
+      <c r="AH52" s="48">
+        <v>14013</v>
+      </c>
+      <c r="AI52" s="50">
+        <v>13966</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="96" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C53" s="37">
+        <v>18055</v>
+      </c>
+      <c r="D53" s="37">
+        <v>18023</v>
+      </c>
+      <c r="E53" s="37">
+        <v>17994</v>
+      </c>
+      <c r="F53" s="37">
+        <v>17960</v>
+      </c>
+      <c r="G53" s="37">
+        <v>17935</v>
+      </c>
+      <c r="H53" s="37">
+        <v>17873</v>
+      </c>
+      <c r="I53" s="38">
+        <v>17811</v>
+      </c>
+      <c r="J53" s="38">
+        <v>17753</v>
+      </c>
+      <c r="K53" s="38">
+        <v>17726</v>
+      </c>
+      <c r="L53" s="38">
+        <v>17657</v>
+      </c>
+      <c r="M53" s="38">
+        <v>17587</v>
+      </c>
+      <c r="N53" s="38">
+        <v>17529</v>
+      </c>
+      <c r="O53" s="38">
+        <v>17486</v>
+      </c>
+      <c r="P53" s="38">
+        <v>17404</v>
+      </c>
+      <c r="Q53" s="38">
+        <v>17333</v>
+      </c>
+      <c r="R53" s="38">
+        <v>17291</v>
+      </c>
+      <c r="S53" s="38">
+        <v>17244</v>
+      </c>
+      <c r="T53" s="38">
+        <v>17195</v>
+      </c>
+      <c r="U53" s="38">
+        <v>17141</v>
+      </c>
+      <c r="V53" s="38">
+        <v>17034</v>
+      </c>
+      <c r="W53" s="38">
+        <v>16914</v>
+      </c>
+      <c r="X53" s="38">
+        <v>16859</v>
+      </c>
+      <c r="Y53" s="38">
+        <v>16805</v>
+      </c>
+      <c r="Z53" s="38">
+        <v>16772</v>
+      </c>
+      <c r="AA53" s="38">
+        <v>16726</v>
+      </c>
+      <c r="AB53" s="48">
+        <v>16689</v>
+      </c>
+      <c r="AC53" s="48">
+        <v>16634</v>
+      </c>
+      <c r="AD53" s="48">
+        <v>16630</v>
+      </c>
+      <c r="AE53" s="48">
+        <v>16592</v>
+      </c>
+      <c r="AF53" s="48">
+        <v>16569</v>
+      </c>
+      <c r="AG53" s="48">
+        <v>16473</v>
+      </c>
+      <c r="AH53" s="48">
+        <v>16416</v>
+      </c>
+      <c r="AI53" s="50">
+        <v>16303</v>
+      </c>
+    </row>
+    <row r="54" spans="1:35" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="97"/>
+      <c r="B54" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C54" s="41"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="28"/>
+      <c r="J54" s="28"/>
+      <c r="K54" s="28"/>
+      <c r="L54" s="28"/>
+      <c r="M54" s="28"/>
+      <c r="N54" s="28"/>
+      <c r="O54" s="28"/>
+      <c r="P54" s="28"/>
+      <c r="Q54" s="29"/>
+      <c r="R54" s="29"/>
+      <c r="S54" s="29"/>
+      <c r="T54" s="29"/>
+      <c r="U54" s="29"/>
+      <c r="V54" s="29"/>
+      <c r="W54" s="29"/>
+      <c r="X54" s="29"/>
+      <c r="Y54" s="29"/>
+      <c r="Z54" s="52"/>
+      <c r="AA54" s="52"/>
+      <c r="AB54" s="52"/>
+      <c r="AC54" s="52"/>
+      <c r="AD54" s="51"/>
+      <c r="AE54" s="51"/>
+      <c r="AF54" s="22"/>
+      <c r="AG54" s="22"/>
+      <c r="AH54" s="22"/>
+      <c r="AI54" s="22"/>
+    </row>
+    <row r="55" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" s="57">
+        <v>926202</v>
+      </c>
+      <c r="D55" s="20">
+        <v>926298</v>
+      </c>
+      <c r="E55" s="20">
+        <v>926617</v>
+      </c>
+      <c r="F55" s="20">
+        <v>926865</v>
+      </c>
+      <c r="G55" s="14">
+        <v>927158</v>
+      </c>
+      <c r="H55" s="11">
+        <v>927301</v>
+      </c>
+      <c r="I55" s="14">
+        <v>927501</v>
+      </c>
+      <c r="J55" s="14">
+        <v>928046</v>
+      </c>
+      <c r="K55" s="11">
+        <v>928322</v>
+      </c>
+      <c r="L55" s="11">
+        <v>928580</v>
+      </c>
+      <c r="M55" s="11">
+        <v>928986</v>
+      </c>
+      <c r="N55" s="11">
+        <v>929367</v>
+      </c>
+      <c r="O55" s="11">
+        <v>929759</v>
+      </c>
+      <c r="P55" s="11">
+        <v>930110</v>
+      </c>
+      <c r="Q55" s="14">
+        <v>930503</v>
+      </c>
+      <c r="R55" s="14">
+        <v>930746</v>
+      </c>
+      <c r="S55" s="14">
+        <v>931102</v>
+      </c>
+      <c r="T55" s="14">
+        <v>931394</v>
+      </c>
+      <c r="U55" s="14">
+        <v>931518</v>
+      </c>
+      <c r="V55" s="14">
+        <v>931931</v>
+      </c>
+      <c r="W55" s="14">
+        <v>932355</v>
+      </c>
+      <c r="X55" s="14">
+        <v>932559</v>
+      </c>
+      <c r="Y55" s="14">
+        <v>932905</v>
+      </c>
+      <c r="Z55" s="14">
+        <v>933196</v>
+      </c>
+      <c r="AA55" s="14">
+        <v>933322</v>
+      </c>
+      <c r="AB55" s="46">
+        <v>933860</v>
+      </c>
+      <c r="AC55" s="48">
+        <v>934332</v>
+      </c>
+      <c r="AD55" s="48">
+        <v>934351</v>
+      </c>
+      <c r="AE55" s="50">
+        <v>934653</v>
+      </c>
+      <c r="AF55" s="50">
+        <v>934584</v>
+      </c>
+      <c r="AG55" s="50">
+        <v>934873</v>
+      </c>
+      <c r="AH55" s="50">
+        <v>935357</v>
+      </c>
+      <c r="AI55" s="109">
+        <v>935880</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="96" t="s">
+        <v>84</v>
+      </c>
+      <c r="B56" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C56" s="57">
+        <v>520467</v>
+      </c>
+      <c r="D56" s="20">
+        <v>520807</v>
+      </c>
+      <c r="E56" s="20">
+        <v>521188</v>
+      </c>
+      <c r="F56" s="20">
+        <v>521644</v>
+      </c>
+      <c r="G56" s="14">
+        <v>522104</v>
+      </c>
+      <c r="H56" s="11">
+        <v>522431</v>
+      </c>
+      <c r="I56" s="14">
+        <v>522872</v>
+      </c>
+      <c r="J56" s="14">
         <v>523336</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K56" s="11">
         <v>523970</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L56" s="11">
         <v>524595</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M56" s="11">
         <v>525265</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N56" s="11">
         <v>525831</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O56" s="11">
         <v>526316</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P56" s="11">
         <v>526910</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q56" s="14">
         <v>527480</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R56" s="14">
         <v>527838</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S56" s="14">
         <v>528399</v>
       </c>
-      <c r="T10" s="15">
+      <c r="T56" s="14">
         <v>528978</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U56" s="14">
         <v>529729</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V56" s="14">
         <v>530600</v>
       </c>
-      <c r="W10" s="15">
+      <c r="W56" s="14">
         <v>531521</v>
       </c>
-      <c r="X10" s="15">
+      <c r="X56" s="14">
         <v>531985</v>
       </c>
-      <c r="Y10" s="15">
+      <c r="Y56" s="14">
         <v>532515</v>
       </c>
-      <c r="Z10" s="15">
+      <c r="Z56" s="14">
         <v>533034</v>
       </c>
-      <c r="AA10" s="15">
+      <c r="AA56" s="14">
         <v>533314</v>
       </c>
-      <c r="AB10" s="48">
+      <c r="AB56" s="46">
         <v>533928</v>
       </c>
-      <c r="AC10" s="50">
+      <c r="AC56" s="48">
         <v>534486</v>
       </c>
-      <c r="AD10" s="50">
+      <c r="AD56" s="48">
         <v>534871</v>
       </c>
-      <c r="AE10" s="52">
+      <c r="AE56" s="50">
         <v>535349</v>
       </c>
-      <c r="AF10" s="52">
+      <c r="AF56" s="50">
         <v>535532</v>
       </c>
-      <c r="AG10" s="52">
+      <c r="AG56" s="50">
         <v>536217</v>
       </c>
-      <c r="AH10" s="52">
+      <c r="AH56" s="50">
         <v>537059</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="99" t="s">
+      <c r="AI56" s="109">
+        <v>538057</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="96" t="s">
         <v>85</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B57" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="57">
+      <c r="C57" s="57">
         <v>77488</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D57" s="20">
         <v>77482</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E57" s="20">
         <v>77460</v>
       </c>
-      <c r="F11" s="1">
+      <c r="F57" s="20">
         <v>77407</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G57" s="14">
         <v>77379</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H57" s="11">
         <v>77397</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I57" s="14">
         <v>77343</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J57" s="14">
         <v>77572</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K57" s="11">
         <v>77464</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L57" s="11">
         <v>77424</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M57" s="11">
         <v>77373</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N57" s="11">
         <v>77309</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O57" s="11">
         <v>77248</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P57" s="11">
         <v>77232</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q57" s="14">
         <v>77173</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R57" s="14">
         <v>77212</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S57" s="14">
         <v>77226</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T57" s="14">
         <v>77225</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U57" s="14">
         <v>77066</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V57" s="14">
         <v>76973</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W57" s="14">
         <v>76916</v>
       </c>
-      <c r="X11" s="15">
+      <c r="X57" s="14">
         <v>76824</v>
       </c>
-      <c r="Y11" s="15">
+      <c r="Y57" s="14">
         <v>76729</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z57" s="14">
         <v>76716</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA57" s="14">
         <v>76665</v>
       </c>
-      <c r="AB11" s="48">
+      <c r="AB57" s="46">
         <v>76594</v>
       </c>
-      <c r="AC11" s="50">
+      <c r="AC57" s="48">
         <v>76603</v>
       </c>
-      <c r="AD11" s="50">
+      <c r="AD57" s="48">
         <v>76551</v>
       </c>
-      <c r="AE11" s="52">
+      <c r="AE57" s="50">
         <v>76516</v>
       </c>
-      <c r="AF11" s="52">
+      <c r="AF57" s="50">
         <v>76451</v>
       </c>
-      <c r="AG11" s="52">
+      <c r="AG57" s="50">
         <v>76356</v>
       </c>
-      <c r="AH11" s="52">
+      <c r="AH57" s="50">
         <v>76346</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="99" t="s">
+      <c r="AI57" s="109">
+        <v>76208</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="96" t="s">
         <v>86</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B58" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="57">
+      <c r="C58" s="57">
         <v>11151</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D58" s="20">
         <v>11158</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E58" s="20">
         <v>11148</v>
       </c>
-      <c r="F12" s="1">
+      <c r="F58" s="20">
         <v>11115</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G58" s="14">
         <v>11084</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H58" s="11">
         <v>11095</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I58" s="14">
         <v>11072</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J58" s="14">
         <v>11065</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K58" s="11">
         <v>11055</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L58" s="11">
         <v>11028</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M58" s="11">
         <v>11006</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N58" s="11">
         <v>10979</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O58" s="11">
         <v>10941</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P58" s="11">
         <v>10910</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q58" s="14">
         <v>10901</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R58" s="14">
         <v>10863</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S58" s="14">
         <v>10836</v>
       </c>
-      <c r="T12" s="15">
+      <c r="T58" s="14">
         <v>10818</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U58" s="14">
         <v>10793</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V58" s="14">
         <v>10720</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W58" s="14">
         <v>10692</v>
       </c>
-      <c r="X12" s="15">
+      <c r="X58" s="14">
         <v>10647</v>
       </c>
-      <c r="Y12" s="15">
+      <c r="Y58" s="14">
         <v>10633</v>
       </c>
-      <c r="Z12" s="15">
+      <c r="Z58" s="14">
         <v>10627</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA58" s="14">
         <v>10623</v>
       </c>
-      <c r="AB12" s="48">
+      <c r="AB58" s="46">
         <v>10584</v>
       </c>
-      <c r="AC12" s="50">
+      <c r="AC58" s="48">
         <v>10630</v>
       </c>
-      <c r="AD12" s="50">
+      <c r="AD58" s="48">
         <v>10613</v>
       </c>
-      <c r="AE12" s="52">
+      <c r="AE58" s="50">
         <v>10642</v>
       </c>
-      <c r="AF12" s="52">
+      <c r="AF58" s="50">
         <v>10659</v>
       </c>
-      <c r="AG12" s="52">
+      <c r="AG58" s="50">
         <v>10619</v>
       </c>
-      <c r="AH12" s="52">
+      <c r="AH58" s="50">
         <v>10591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="99" t="s">
+      <c r="AI58" s="109">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="96" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B59" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="57">
+      <c r="C59" s="57">
         <v>43733</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D59" s="20">
         <v>43708</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E59" s="20">
         <v>43712</v>
       </c>
-      <c r="F13" s="1">
+      <c r="F59" s="20">
         <v>43708</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G59" s="14">
         <v>43691</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H59" s="11">
         <v>43636</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I59" s="14">
         <v>43600</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J59" s="14">
         <v>43582</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K59" s="11">
         <v>43543</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L59" s="11">
         <v>43527</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M59" s="11">
         <v>43535</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N59" s="11">
         <v>43548</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O59" s="11">
         <v>43560</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P59" s="11">
         <v>43525</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q59" s="14">
         <v>43513</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R59" s="14">
         <v>43529</v>
       </c>
-      <c r="S13" s="15">
+      <c r="S59" s="14">
         <v>43507</v>
       </c>
-      <c r="T13" s="15">
+      <c r="T59" s="14">
         <v>43483</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U59" s="14">
         <v>43444</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V59" s="14">
         <v>43358</v>
       </c>
-      <c r="W13" s="15">
+      <c r="W59" s="14">
         <v>43311</v>
       </c>
-      <c r="X13" s="15">
+      <c r="X59" s="14">
         <v>43232</v>
       </c>
-      <c r="Y13" s="15">
+      <c r="Y59" s="14">
         <v>43225</v>
       </c>
-      <c r="Z13" s="15">
+      <c r="Z59" s="14">
         <v>43192</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA59" s="14">
         <v>43209</v>
       </c>
-      <c r="AB13" s="48">
+      <c r="AB59" s="46">
         <v>43188</v>
       </c>
-      <c r="AC13" s="50">
+      <c r="AC59" s="48">
         <v>43179</v>
       </c>
-      <c r="AD13" s="50">
+      <c r="AD59" s="48">
         <v>43129</v>
       </c>
-      <c r="AE13" s="52">
+      <c r="AE59" s="50">
         <v>43133</v>
       </c>
-      <c r="AF13" s="52">
+      <c r="AF59" s="50">
         <v>43089</v>
       </c>
-      <c r="AG13" s="52">
+      <c r="AG59" s="50">
         <v>43036</v>
       </c>
-      <c r="AH13" s="52">
+      <c r="AH59" s="50">
         <v>42990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="99" t="s">
+      <c r="AI59" s="109">
+        <v>42952</v>
+      </c>
+    </row>
+    <row r="60" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="10" t="s">
+      <c r="B60" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="57">
+      <c r="C60" s="57">
         <v>177307</v>
       </c>
-      <c r="D14" s="1">
+      <c r="D60" s="20">
         <v>177185</v>
       </c>
-      <c r="E14" s="1">
+      <c r="E60" s="20">
         <v>177186</v>
       </c>
-      <c r="F14" s="1">
+      <c r="F60" s="20">
         <v>177122</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G60" s="14">
         <v>177082</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H60" s="11">
         <v>177073</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I60" s="14">
         <v>177051</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J60" s="14">
         <v>177007</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K60" s="11">
         <v>176876</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L60" s="11">
         <v>176782</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M60" s="11">
         <v>176709</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N60" s="11">
         <v>176697</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O60" s="11">
         <v>176740</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P60" s="11">
         <v>176668</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q60" s="14">
         <v>176664</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R60" s="14">
         <v>176596</v>
       </c>
-      <c r="S14" s="15">
+      <c r="S60" s="14">
         <v>176515</v>
       </c>
-      <c r="T14" s="15">
+      <c r="T60" s="14">
         <v>176360</v>
       </c>
-      <c r="U14" s="15">
+      <c r="U60" s="14">
         <v>176177</v>
       </c>
-      <c r="V14" s="15">
+      <c r="V60" s="14">
         <v>176051</v>
       </c>
-      <c r="W14" s="15">
+      <c r="W60" s="14">
         <v>175850</v>
       </c>
-      <c r="X14" s="15">
+      <c r="X60" s="14">
         <v>175798</v>
       </c>
-      <c r="Y14" s="15">
+      <c r="Y60" s="14">
         <v>175752</v>
       </c>
-      <c r="Z14" s="15">
+      <c r="Z60" s="14">
         <v>175772</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA60" s="14">
         <v>175750</v>
       </c>
-      <c r="AB14" s="48">
+      <c r="AB60" s="46">
         <v>175830</v>
       </c>
-      <c r="AC14" s="50">
+      <c r="AC60" s="48">
         <v>175760</v>
       </c>
-      <c r="AD14" s="50">
+      <c r="AD60" s="48">
         <v>175655</v>
       </c>
-      <c r="AE14" s="52">
+      <c r="AE60" s="50">
         <v>175554</v>
       </c>
-      <c r="AF14" s="52">
+      <c r="AF60" s="50">
         <v>175461</v>
       </c>
-      <c r="AG14" s="52">
+      <c r="AG60" s="50">
         <v>175332</v>
       </c>
-      <c r="AH14" s="52">
+      <c r="AH60" s="50">
         <v>175129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="99" t="s">
+      <c r="AI60" s="109">
+        <v>175037</v>
+      </c>
+    </row>
+    <row r="61" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="96" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B61" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="57">
+      <c r="C61" s="57">
         <v>58210</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D61" s="20">
         <v>58142</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E61" s="20">
         <v>58092</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F61" s="20">
         <v>58079</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G61" s="14">
         <v>58050</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H61" s="11">
         <v>57991</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I61" s="14">
         <v>57905</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J61" s="14">
         <v>57843</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K61" s="11">
         <v>57826</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L61" s="11">
         <v>57747</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M61" s="11">
         <v>57696</v>
       </c>
-      <c r="N15" s="11">
+      <c r="N61" s="11">
         <v>57640</v>
       </c>
-      <c r="O15" s="11">
+      <c r="O61" s="11">
         <v>57625</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P61" s="11">
         <v>57579</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q61" s="14">
         <v>57513</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R61" s="14">
         <v>57423</v>
       </c>
-      <c r="S15" s="15">
+      <c r="S61" s="14">
         <v>57350</v>
       </c>
-      <c r="T15" s="15">
+      <c r="T61" s="14">
         <v>57274</v>
       </c>
-      <c r="U15" s="15">
+      <c r="U61" s="14">
         <v>57182</v>
       </c>
-      <c r="V15" s="15">
+      <c r="V61" s="14">
         <v>57181</v>
       </c>
-      <c r="W15" s="15">
+      <c r="W61" s="14">
         <v>57096</v>
       </c>
-      <c r="X15" s="15">
+      <c r="X61" s="14">
         <v>57079</v>
       </c>
-      <c r="Y15" s="15">
+      <c r="Y61" s="14">
         <v>57080</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z61" s="14">
         <v>56956</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA61" s="14">
         <v>56919</v>
       </c>
-      <c r="AB15" s="48">
+      <c r="AB61" s="46">
         <v>56911</v>
       </c>
-      <c r="AC15" s="50">
+      <c r="AC61" s="48">
         <v>56840</v>
       </c>
-      <c r="AD15" s="50">
+      <c r="AD61" s="48">
         <v>56747</v>
       </c>
-      <c r="AE15" s="52">
+      <c r="AE61" s="50">
         <v>56722</v>
       </c>
-      <c r="AF15" s="52">
+      <c r="AF61" s="50">
         <v>56693</v>
       </c>
-      <c r="AG15" s="52">
+      <c r="AG61" s="50">
         <v>56630</v>
       </c>
-      <c r="AH15" s="52">
+      <c r="AH61" s="50">
         <v>56562</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B16" s="10" t="s">
+      <c r="AI61" s="109">
+        <v>56489</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="97"/>
+      <c r="B62" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="58"/>
-[...32 lines deleted...]
-      <c r="A17" s="99" t="s">
+      <c r="C62" s="57"/>
+      <c r="D62" s="20"/>
+      <c r="E62" s="20"/>
+      <c r="F62" s="20"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="11"/>
+      <c r="I62" s="14"/>
+      <c r="J62" s="14"/>
+      <c r="K62" s="11"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="11"/>
+      <c r="Q62" s="14"/>
+      <c r="R62" s="14"/>
+      <c r="S62" s="14"/>
+      <c r="T62" s="14"/>
+      <c r="U62" s="14"/>
+      <c r="V62" s="14"/>
+      <c r="W62" s="14"/>
+      <c r="X62" s="14"/>
+      <c r="Y62" s="14"/>
+      <c r="Z62" s="14"/>
+      <c r="AA62" s="14"/>
+      <c r="AB62" s="46"/>
+      <c r="AC62" s="48"/>
+      <c r="AD62" s="48"/>
+      <c r="AE62" s="50"/>
+      <c r="AF62" s="50"/>
+      <c r="AG62" s="50"/>
+      <c r="AH62" s="50"/>
+      <c r="AI62"/>
+    </row>
+    <row r="63" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="96" t="s">
         <v>90</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B63" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="57">
-[...97 lines deleted...]
-      <c r="A18" s="99" t="s">
+      <c r="C63" s="57">
+        <v>28714</v>
+      </c>
+      <c r="D63" s="20">
+        <v>28697</v>
+      </c>
+      <c r="E63" s="20">
+        <v>28699</v>
+      </c>
+      <c r="F63" s="20">
+        <v>28667</v>
+      </c>
+      <c r="G63" s="14">
+        <v>28639</v>
+      </c>
+      <c r="H63" s="11">
+        <v>28558</v>
+      </c>
+      <c r="I63" s="14">
+        <v>28549</v>
+      </c>
+      <c r="J63" s="14">
+        <v>28534</v>
+      </c>
+      <c r="K63" s="11">
+        <v>28504</v>
+      </c>
+      <c r="L63" s="11">
+        <v>28454</v>
+      </c>
+      <c r="M63" s="11">
+        <v>28432</v>
+      </c>
+      <c r="N63" s="11">
+        <v>28405</v>
+      </c>
+      <c r="O63" s="11">
+        <v>28369</v>
+      </c>
+      <c r="P63" s="11">
+        <v>28377</v>
+      </c>
+      <c r="Q63" s="14">
+        <v>28357</v>
+      </c>
+      <c r="R63" s="14">
+        <v>28373</v>
+      </c>
+      <c r="S63" s="14">
+        <v>28352</v>
+      </c>
+      <c r="T63" s="14">
+        <v>28353</v>
+      </c>
+      <c r="U63" s="14">
+        <v>28237</v>
+      </c>
+      <c r="V63" s="14">
+        <v>28178</v>
+      </c>
+      <c r="W63" s="14">
+        <v>28166</v>
+      </c>
+      <c r="X63" s="14">
+        <v>28196</v>
+      </c>
+      <c r="Y63" s="14">
+        <v>28200</v>
+      </c>
+      <c r="Z63" s="14">
+        <v>28160</v>
+      </c>
+      <c r="AA63" s="14">
+        <v>28130</v>
+      </c>
+      <c r="AB63" s="46">
+        <v>28115</v>
+      </c>
+      <c r="AC63" s="48">
+        <v>28127</v>
+      </c>
+      <c r="AD63" s="48">
+        <v>28105</v>
+      </c>
+      <c r="AE63" s="50">
+        <v>28080</v>
+      </c>
+      <c r="AF63" s="50">
+        <v>28043</v>
+      </c>
+      <c r="AG63" s="50">
+        <v>28041</v>
+      </c>
+      <c r="AH63" s="50">
+        <v>28097</v>
+      </c>
+      <c r="AI63" s="109">
+        <v>28080</v>
+      </c>
+    </row>
+    <row r="64" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="96" t="s">
+        <v>93</v>
+      </c>
+      <c r="B64" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" s="57">
+        <v>9132</v>
+      </c>
+      <c r="D64" s="20">
+        <v>9119</v>
+      </c>
+      <c r="E64" s="20">
+        <v>9132</v>
+      </c>
+      <c r="F64" s="20">
+        <v>9123</v>
+      </c>
+      <c r="G64" s="14">
+        <v>9129</v>
+      </c>
+      <c r="H64" s="11">
+        <v>9120</v>
+      </c>
+      <c r="I64" s="14">
+        <v>9109</v>
+      </c>
+      <c r="J64" s="14">
+        <v>9107</v>
+      </c>
+      <c r="K64" s="11">
+        <v>9084</v>
+      </c>
+      <c r="L64" s="11">
+        <v>9023</v>
+      </c>
+      <c r="M64" s="11">
+        <v>8970</v>
+      </c>
+      <c r="N64" s="11">
+        <v>8958</v>
+      </c>
+      <c r="O64" s="11">
+        <v>8960</v>
+      </c>
+      <c r="P64" s="11">
+        <v>8909</v>
+      </c>
+      <c r="Q64" s="14">
+        <v>8902</v>
+      </c>
+      <c r="R64" s="14">
+        <v>8912</v>
+      </c>
+      <c r="S64" s="14">
+        <v>8917</v>
+      </c>
+      <c r="T64" s="14">
+        <v>8903</v>
+      </c>
+      <c r="U64" s="14">
+        <v>8890</v>
+      </c>
+      <c r="V64" s="14">
+        <v>8870</v>
+      </c>
+      <c r="W64" s="14">
+        <v>8803</v>
+      </c>
+      <c r="X64" s="14">
+        <v>8798</v>
+      </c>
+      <c r="Y64" s="14">
+        <v>8771</v>
+      </c>
+      <c r="Z64" s="14">
+        <v>8739</v>
+      </c>
+      <c r="AA64" s="14">
+        <v>8712</v>
+      </c>
+      <c r="AB64" s="46">
+        <v>8710</v>
+      </c>
+      <c r="AC64" s="48">
+        <v>8707</v>
+      </c>
+      <c r="AD64" s="48">
+        <v>8680</v>
+      </c>
+      <c r="AE64" s="50">
+        <v>8657</v>
+      </c>
+      <c r="AF64" s="50">
+        <v>8656</v>
+      </c>
+      <c r="AG64" s="50">
+        <v>8642</v>
+      </c>
+      <c r="AH64" s="50">
+        <v>8583</v>
+      </c>
+      <c r="AI64" s="109">
+        <v>8519</v>
+      </c>
+    </row>
+    <row r="65" spans="1:35" s="47" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="97"/>
+      <c r="B65" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C65" s="28"/>
+      <c r="D65" s="28"/>
+      <c r="E65" s="28"/>
+      <c r="F65" s="28"/>
+      <c r="G65" s="28"/>
+      <c r="H65" s="28"/>
+      <c r="I65" s="28"/>
+      <c r="J65" s="28"/>
+      <c r="K65" s="28"/>
+      <c r="L65" s="28"/>
+      <c r="M65" s="28"/>
+      <c r="N65" s="28"/>
+      <c r="O65" s="28"/>
+      <c r="P65" s="28"/>
+      <c r="Q65" s="29"/>
+      <c r="R65" s="29"/>
+      <c r="S65" s="29"/>
+      <c r="T65" s="29"/>
+      <c r="U65" s="29"/>
+      <c r="V65" s="29"/>
+      <c r="W65" s="29"/>
+      <c r="X65" s="29"/>
+      <c r="Y65" s="29"/>
+      <c r="Z65" s="52"/>
+      <c r="AA65" s="52"/>
+      <c r="AB65" s="51"/>
+      <c r="AC65" s="52"/>
+      <c r="AD65" s="52"/>
+      <c r="AE65" s="52"/>
+      <c r="AF65" s="22"/>
+      <c r="AG65" s="22"/>
+      <c r="AH65" s="22"/>
+      <c r="AI65" s="22"/>
+    </row>
+    <row r="66" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C66" s="11">
+        <v>437035</v>
+      </c>
+      <c r="D66" s="11">
+        <v>437114</v>
+      </c>
+      <c r="E66" s="11">
+        <v>437325</v>
+      </c>
+      <c r="F66" s="11">
+        <v>437452</v>
+      </c>
+      <c r="G66" s="11">
+        <v>437625</v>
+      </c>
+      <c r="H66" s="11">
+        <v>437723</v>
+      </c>
+      <c r="I66" s="48">
+        <v>437797</v>
+      </c>
+      <c r="J66" s="48">
+        <v>438058</v>
+      </c>
+      <c r="K66" s="48">
+        <v>438223</v>
+      </c>
+      <c r="L66" s="48">
+        <v>438369</v>
+      </c>
+      <c r="M66" s="48">
+        <v>438505</v>
+      </c>
+      <c r="N66" s="48">
+        <v>438684</v>
+      </c>
+      <c r="O66" s="48">
+        <v>438926</v>
+      </c>
+      <c r="P66" s="48">
+        <v>439078</v>
+      </c>
+      <c r="Q66" s="48">
+        <v>439301</v>
+      </c>
+      <c r="R66" s="48">
+        <v>439472</v>
+      </c>
+      <c r="S66" s="48">
+        <v>439750</v>
+      </c>
+      <c r="T66" s="48">
+        <v>439882</v>
+      </c>
+      <c r="U66" s="48">
+        <v>439935</v>
+      </c>
+      <c r="V66" s="48">
+        <v>440203</v>
+      </c>
+      <c r="W66" s="48">
+        <v>440412</v>
+      </c>
+      <c r="X66" s="48">
+        <v>440524</v>
+      </c>
+      <c r="Y66" s="48">
+        <v>440739</v>
+      </c>
+      <c r="Z66" s="48">
+        <v>440961</v>
+      </c>
+      <c r="AA66" s="48">
+        <v>441042</v>
+      </c>
+      <c r="AB66" s="48">
+        <v>441403</v>
+      </c>
+      <c r="AC66" s="48">
+        <v>441574</v>
+      </c>
+      <c r="AD66" s="48">
+        <v>441576</v>
+      </c>
+      <c r="AE66" s="48">
+        <v>441670</v>
+      </c>
+      <c r="AF66" s="48">
+        <v>441638</v>
+      </c>
+      <c r="AG66" s="48">
+        <v>441774</v>
+      </c>
+      <c r="AH66" s="50">
+        <v>442036</v>
+      </c>
+      <c r="AI66" s="109">
+        <v>442304</v>
+      </c>
+    </row>
+    <row r="67" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="96" t="s">
+        <v>84</v>
+      </c>
+      <c r="B67" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67" s="11">
+        <v>242232</v>
+      </c>
+      <c r="D67" s="11">
+        <v>242463</v>
+      </c>
+      <c r="E67" s="11">
+        <v>242657</v>
+      </c>
+      <c r="F67" s="11">
+        <v>242885</v>
+      </c>
+      <c r="G67" s="11">
+        <v>243160</v>
+      </c>
+      <c r="H67" s="11">
+        <v>243322</v>
+      </c>
+      <c r="I67" s="48">
+        <v>243505</v>
+      </c>
+      <c r="J67" s="48">
+        <v>243693</v>
+      </c>
+      <c r="K67" s="48">
+        <v>243990</v>
+      </c>
+      <c r="L67" s="48">
+        <v>244308</v>
+      </c>
+      <c r="M67" s="48">
+        <v>244611</v>
+      </c>
+      <c r="N67" s="48">
+        <v>244896</v>
+      </c>
+      <c r="O67" s="48">
+        <v>245170</v>
+      </c>
+      <c r="P67" s="48">
+        <v>245429</v>
+      </c>
+      <c r="Q67" s="48">
+        <v>245713</v>
+      </c>
+      <c r="R67" s="48">
+        <v>245941</v>
+      </c>
+      <c r="S67" s="48">
+        <v>246253</v>
+      </c>
+      <c r="T67" s="48">
+        <v>246542</v>
+      </c>
+      <c r="U67" s="48">
+        <v>246884</v>
+      </c>
+      <c r="V67" s="48">
+        <v>247391</v>
+      </c>
+      <c r="W67" s="48">
+        <v>247777</v>
+      </c>
+      <c r="X67" s="48">
+        <v>247968</v>
+      </c>
+      <c r="Y67" s="48">
+        <v>248235</v>
+      </c>
+      <c r="Z67" s="48">
+        <v>248535</v>
+      </c>
+      <c r="AA67" s="48">
+        <v>248732</v>
+      </c>
+      <c r="AB67" s="48">
+        <v>249131</v>
+      </c>
+      <c r="AC67" s="48">
+        <v>249318</v>
+      </c>
+      <c r="AD67" s="48">
+        <v>249524</v>
+      </c>
+      <c r="AE67" s="48">
+        <v>249701</v>
+      </c>
+      <c r="AF67" s="48">
+        <v>249804</v>
+      </c>
+      <c r="AG67" s="48">
+        <v>250079</v>
+      </c>
+      <c r="AH67" s="50">
+        <v>250448</v>
+      </c>
+      <c r="AI67" s="109">
+        <v>250890</v>
+      </c>
+    </row>
+    <row r="68" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="B68" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="11">
+        <v>37326</v>
+      </c>
+      <c r="D68" s="11">
+        <v>37306</v>
+      </c>
+      <c r="E68" s="11">
+        <v>37316</v>
+      </c>
+      <c r="F68" s="11">
+        <v>37304</v>
+      </c>
+      <c r="G68" s="11">
+        <v>37313</v>
+      </c>
+      <c r="H68" s="11">
+        <v>37326</v>
+      </c>
+      <c r="I68" s="48">
+        <v>37315</v>
+      </c>
+      <c r="J68" s="48">
+        <v>37446</v>
+      </c>
+      <c r="K68" s="48">
+        <v>37389</v>
+      </c>
+      <c r="L68" s="48">
+        <v>37361</v>
+      </c>
+      <c r="M68" s="48">
+        <v>35381</v>
+      </c>
+      <c r="N68" s="48">
+        <v>37299</v>
+      </c>
+      <c r="O68" s="48">
+        <v>37271</v>
+      </c>
+      <c r="P68" s="48">
+        <v>37257</v>
+      </c>
+      <c r="Q68" s="48">
+        <v>37228</v>
+      </c>
+      <c r="R68" s="48">
+        <v>37242</v>
+      </c>
+      <c r="S68" s="48">
+        <v>37264</v>
+      </c>
+      <c r="T68" s="48">
+        <v>37265</v>
+      </c>
+      <c r="U68" s="48">
+        <v>37194</v>
+      </c>
+      <c r="V68" s="48">
+        <v>37140</v>
+      </c>
+      <c r="W68" s="48">
+        <v>37136</v>
+      </c>
+      <c r="X68" s="48">
+        <v>37123</v>
+      </c>
+      <c r="Y68" s="48">
+        <v>37080</v>
+      </c>
+      <c r="Z68" s="48">
+        <v>37080</v>
+      </c>
+      <c r="AA68" s="48">
+        <v>37043</v>
+      </c>
+      <c r="AB68" s="48">
+        <v>37001</v>
+      </c>
+      <c r="AC68" s="48">
+        <v>37013</v>
+      </c>
+      <c r="AD68" s="48">
+        <v>36972</v>
+      </c>
+      <c r="AE68" s="48">
+        <v>36945</v>
+      </c>
+      <c r="AF68" s="48">
+        <v>36913</v>
+      </c>
+      <c r="AG68" s="48">
+        <v>36883</v>
+      </c>
+      <c r="AH68" s="50">
+        <v>36917</v>
+      </c>
+      <c r="AI68" s="109">
+        <v>36856</v>
+      </c>
+    </row>
+    <row r="69" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C69" s="11">
+        <v>5479</v>
+      </c>
+      <c r="D69" s="11">
+        <v>5480</v>
+      </c>
+      <c r="E69" s="11">
+        <v>5474</v>
+      </c>
+      <c r="F69" s="11">
+        <v>5454</v>
+      </c>
+      <c r="G69" s="11">
+        <v>5433</v>
+      </c>
+      <c r="H69" s="11">
+        <v>5441</v>
+      </c>
+      <c r="I69" s="48">
+        <v>5426</v>
+      </c>
+      <c r="J69" s="48">
+        <v>5420</v>
+      </c>
+      <c r="K69" s="48">
+        <v>5420</v>
+      </c>
+      <c r="L69" s="48">
+        <v>5408</v>
+      </c>
+      <c r="M69" s="48">
+        <v>5391</v>
+      </c>
+      <c r="N69" s="48">
+        <v>5385</v>
+      </c>
+      <c r="O69" s="48">
+        <v>5367</v>
+      </c>
+      <c r="P69" s="48">
+        <v>5346</v>
+      </c>
+      <c r="Q69" s="48">
+        <v>5347</v>
+      </c>
+      <c r="R69" s="48">
+        <v>5327</v>
+      </c>
+      <c r="S69" s="48">
+        <v>5322</v>
+      </c>
+      <c r="T69" s="48">
+        <v>5323</v>
+      </c>
+      <c r="U69" s="48">
+        <v>5304</v>
+      </c>
+      <c r="V69" s="48">
+        <v>5276</v>
+      </c>
+      <c r="W69" s="48">
+        <v>5271</v>
+      </c>
+      <c r="X69" s="48">
+        <v>5239</v>
+      </c>
+      <c r="Y69" s="48">
+        <v>5222</v>
+      </c>
+      <c r="Z69" s="48">
+        <v>5214</v>
+      </c>
+      <c r="AA69" s="48">
+        <v>5212</v>
+      </c>
+      <c r="AB69" s="48">
+        <v>5189</v>
+      </c>
+      <c r="AC69" s="48">
+        <v>5218</v>
+      </c>
+      <c r="AD69" s="48">
+        <v>5211</v>
+      </c>
+      <c r="AE69" s="48">
+        <v>5213</v>
+      </c>
+      <c r="AF69" s="48">
+        <v>5226</v>
+      </c>
+      <c r="AG69" s="48">
+        <v>5216</v>
+      </c>
+      <c r="AH69" s="50">
+        <v>5203</v>
+      </c>
+      <c r="AI69" s="109">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="96" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" s="11">
+        <v>20662</v>
+      </c>
+      <c r="D70" s="11">
+        <v>20649</v>
+      </c>
+      <c r="E70" s="11">
+        <v>20661</v>
+      </c>
+      <c r="F70" s="11">
+        <v>20654</v>
+      </c>
+      <c r="G70" s="11">
+        <v>20645</v>
+      </c>
+      <c r="H70" s="11">
+        <v>20626</v>
+      </c>
+      <c r="I70" s="48">
+        <v>20616</v>
+      </c>
+      <c r="J70" s="48">
+        <v>20615</v>
+      </c>
+      <c r="K70" s="48">
+        <v>20602</v>
+      </c>
+      <c r="L70" s="48">
+        <v>20597</v>
+      </c>
+      <c r="M70" s="48">
+        <v>16296</v>
+      </c>
+      <c r="N70" s="48">
+        <v>20610</v>
+      </c>
+      <c r="O70" s="48">
+        <v>20610</v>
+      </c>
+      <c r="P70" s="48">
+        <v>20599</v>
+      </c>
+      <c r="Q70" s="48">
+        <v>20609</v>
+      </c>
+      <c r="R70" s="48">
+        <v>20622</v>
+      </c>
+      <c r="S70" s="48">
+        <v>20624</v>
+      </c>
+      <c r="T70" s="48">
+        <v>20611</v>
+      </c>
+      <c r="U70" s="48">
+        <v>20592</v>
+      </c>
+      <c r="V70" s="48">
+        <v>20544</v>
+      </c>
+      <c r="W70" s="48">
+        <v>20520</v>
+      </c>
+      <c r="X70" s="48">
+        <v>20491</v>
+      </c>
+      <c r="Y70" s="48">
+        <v>20501</v>
+      </c>
+      <c r="Z70" s="48">
+        <v>20494</v>
+      </c>
+      <c r="AA70" s="48">
+        <v>20498</v>
+      </c>
+      <c r="AB70" s="48">
+        <v>20481</v>
+      </c>
+      <c r="AC70" s="48">
+        <v>20480</v>
+      </c>
+      <c r="AD70" s="48">
+        <v>20450</v>
+      </c>
+      <c r="AE70" s="48">
+        <v>20464</v>
+      </c>
+      <c r="AF70" s="48">
+        <v>20444</v>
+      </c>
+      <c r="AG70" s="48">
+        <v>20423</v>
+      </c>
+      <c r="AH70" s="50">
+        <v>20409</v>
+      </c>
+      <c r="AI70" s="109">
+        <v>20407</v>
+      </c>
+    </row>
+    <row r="71" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B71" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C71" s="11">
+        <v>84407</v>
+      </c>
+      <c r="D71" s="11">
+        <v>84326</v>
+      </c>
+      <c r="E71" s="11">
+        <v>84319</v>
+      </c>
+      <c r="F71" s="11">
+        <v>84282</v>
+      </c>
+      <c r="G71" s="11">
+        <v>84240</v>
+      </c>
+      <c r="H71" s="11">
+        <v>84257</v>
+      </c>
+      <c r="I71" s="48">
+        <v>84246</v>
+      </c>
+      <c r="J71" s="48">
+        <v>84228</v>
+      </c>
+      <c r="K71" s="48">
+        <v>84188</v>
+      </c>
+      <c r="L71" s="48">
+        <v>84158</v>
+      </c>
+      <c r="M71" s="48">
+        <v>81422</v>
+      </c>
+      <c r="N71" s="48">
+        <v>84104</v>
+      </c>
+      <c r="O71" s="48">
+        <v>84143</v>
+      </c>
+      <c r="P71" s="48">
+        <v>84110</v>
+      </c>
+      <c r="Q71" s="48">
+        <v>84117</v>
+      </c>
+      <c r="R71" s="48">
+        <v>84076</v>
+      </c>
+      <c r="S71" s="48">
+        <v>84052</v>
+      </c>
+      <c r="T71" s="48">
+        <v>83976</v>
+      </c>
+      <c r="U71" s="48">
+        <v>83903</v>
+      </c>
+      <c r="V71" s="48">
+        <v>83840</v>
+      </c>
+      <c r="W71" s="48">
+        <v>83780</v>
+      </c>
+      <c r="X71" s="48">
+        <v>83764</v>
+      </c>
+      <c r="Y71" s="48">
+        <v>83758</v>
+      </c>
+      <c r="Z71" s="48">
+        <v>83803</v>
+      </c>
+      <c r="AA71" s="48">
+        <v>83771</v>
+      </c>
+      <c r="AB71" s="48">
+        <v>83815</v>
+      </c>
+      <c r="AC71" s="48">
+        <v>83787</v>
+      </c>
+      <c r="AD71" s="48">
+        <v>83721</v>
+      </c>
+      <c r="AE71" s="48">
+        <v>83683</v>
+      </c>
+      <c r="AF71" s="48">
+        <v>83629</v>
+      </c>
+      <c r="AG71" s="48">
+        <v>83579</v>
+      </c>
+      <c r="AH71" s="50">
+        <v>83472</v>
+      </c>
+      <c r="AI71" s="109">
+        <v>83442</v>
+      </c>
+    </row>
+    <row r="72" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="B72" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" s="11">
+        <v>28563</v>
+      </c>
+      <c r="D72" s="11">
+        <v>28528</v>
+      </c>
+      <c r="E72" s="11">
+        <v>28511</v>
+      </c>
+      <c r="F72" s="11">
+        <v>28497</v>
+      </c>
+      <c r="G72" s="11">
+        <v>28469</v>
+      </c>
+      <c r="H72" s="11">
+        <v>28438</v>
+      </c>
+      <c r="I72" s="48">
+        <v>28392</v>
+      </c>
+      <c r="J72" s="48">
+        <v>28366</v>
+      </c>
+      <c r="K72" s="48">
+        <v>28356</v>
+      </c>
+      <c r="L72" s="48">
+        <v>28300</v>
+      </c>
+      <c r="M72" s="48">
+        <v>18322</v>
+      </c>
+      <c r="N72" s="48">
+        <v>28227</v>
+      </c>
+      <c r="O72" s="48">
+        <v>28233</v>
+      </c>
+      <c r="P72" s="48">
+        <v>28217</v>
+      </c>
+      <c r="Q72" s="48">
+        <v>28197</v>
+      </c>
+      <c r="R72" s="48">
+        <v>28152</v>
+      </c>
+      <c r="S72" s="48">
+        <v>28122</v>
+      </c>
+      <c r="T72" s="48">
+        <v>28075</v>
+      </c>
+      <c r="U72" s="48">
+        <v>28025</v>
+      </c>
+      <c r="V72" s="48">
+        <v>28018</v>
+      </c>
+      <c r="W72" s="48">
+        <v>27965</v>
+      </c>
+      <c r="X72" s="48">
+        <v>27952</v>
+      </c>
+      <c r="Y72" s="48">
+        <v>27964</v>
+      </c>
+      <c r="Z72" s="48">
+        <v>27902</v>
+      </c>
+      <c r="AA72" s="48">
+        <v>27888</v>
+      </c>
+      <c r="AB72" s="48">
+        <v>27901</v>
+      </c>
+      <c r="AC72" s="48">
+        <v>27874</v>
+      </c>
+      <c r="AD72" s="48">
+        <v>27827</v>
+      </c>
+      <c r="AE72" s="48">
+        <v>27808</v>
+      </c>
+      <c r="AF72" s="48">
+        <v>27783</v>
+      </c>
+      <c r="AG72" s="48">
+        <v>27752</v>
+      </c>
+      <c r="AH72" s="50">
+        <v>27724</v>
+      </c>
+      <c r="AI72" s="109">
+        <v>27695</v>
+      </c>
+    </row>
+    <row r="73" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="97"/>
+      <c r="B73" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="48"/>
+      <c r="J73" s="48"/>
+      <c r="K73" s="48"/>
+      <c r="L73" s="48"/>
+      <c r="M73" s="48"/>
+      <c r="N73" s="48"/>
+      <c r="O73" s="48"/>
+      <c r="P73" s="48"/>
+      <c r="Q73" s="48"/>
+      <c r="R73" s="48"/>
+      <c r="S73" s="48"/>
+      <c r="T73" s="48"/>
+      <c r="U73" s="48"/>
+      <c r="V73" s="48"/>
+      <c r="W73" s="48"/>
+      <c r="X73" s="48"/>
+      <c r="Y73" s="48"/>
+      <c r="Z73" s="48"/>
+      <c r="AA73" s="48"/>
+      <c r="AB73" s="48"/>
+      <c r="AC73" s="48"/>
+      <c r="AD73" s="48"/>
+      <c r="AE73" s="48"/>
+      <c r="AF73" s="48"/>
+      <c r="AG73" s="48"/>
+      <c r="AH73" s="50"/>
+      <c r="AI73"/>
+    </row>
+    <row r="74" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="B74" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" s="11">
+        <v>13917</v>
+      </c>
+      <c r="D74" s="11">
+        <v>13922</v>
+      </c>
+      <c r="E74" s="11">
+        <v>13930</v>
+      </c>
+      <c r="F74" s="11">
+        <v>13918</v>
+      </c>
+      <c r="G74" s="11">
+        <v>13903</v>
+      </c>
+      <c r="H74" s="11">
+        <v>13845</v>
+      </c>
+      <c r="I74" s="48">
+        <v>13838</v>
+      </c>
+      <c r="J74" s="48">
+        <v>13839</v>
+      </c>
+      <c r="K74" s="48">
+        <v>13830</v>
+      </c>
+      <c r="L74" s="48">
+        <v>13810</v>
+      </c>
+      <c r="M74" s="48">
+        <v>13793</v>
+      </c>
+      <c r="N74" s="48">
+        <v>13771</v>
+      </c>
+      <c r="O74" s="48">
+        <v>13747</v>
+      </c>
+      <c r="P74" s="48">
+        <v>13753</v>
+      </c>
+      <c r="Q74" s="48">
+        <v>13726</v>
+      </c>
+      <c r="R74" s="48">
+        <v>13741</v>
+      </c>
+      <c r="S74" s="48">
+        <v>13736</v>
+      </c>
+      <c r="T74" s="48">
+        <v>13719</v>
+      </c>
+      <c r="U74" s="48">
+        <v>13664</v>
+      </c>
+      <c r="V74" s="48">
+        <v>13626</v>
+      </c>
+      <c r="W74" s="48">
+        <v>13617</v>
+      </c>
+      <c r="X74" s="48">
+        <v>13638</v>
+      </c>
+      <c r="Y74" s="48">
+        <v>13638</v>
+      </c>
+      <c r="Z74" s="48">
+        <v>13613</v>
+      </c>
+      <c r="AA74" s="48">
+        <v>13598</v>
+      </c>
+      <c r="AB74" s="48">
+        <v>13589</v>
+      </c>
+      <c r="AC74" s="48">
+        <v>13591</v>
+      </c>
+      <c r="AD74" s="48">
+        <v>13589</v>
+      </c>
+      <c r="AE74" s="48">
+        <v>13579</v>
+      </c>
+      <c r="AF74" s="48">
+        <v>13565</v>
+      </c>
+      <c r="AG74" s="48">
+        <v>13571</v>
+      </c>
+      <c r="AH74" s="50">
+        <v>13618</v>
+      </c>
+      <c r="AI74" s="109">
+        <v>13615</v>
+      </c>
+    </row>
+    <row r="75" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="96" t="s">
+        <v>93</v>
+      </c>
+      <c r="B75" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C75" s="11">
+        <v>4449</v>
+      </c>
+      <c r="D75" s="11">
+        <v>4440</v>
+      </c>
+      <c r="E75" s="11">
+        <v>4457</v>
+      </c>
+      <c r="F75" s="11">
+        <v>4458</v>
+      </c>
+      <c r="G75" s="11">
+        <v>4462</v>
+      </c>
+      <c r="H75" s="11">
+        <v>4468</v>
+      </c>
+      <c r="I75" s="48">
+        <v>4459</v>
+      </c>
+      <c r="J75" s="48">
+        <v>4451</v>
+      </c>
+      <c r="K75" s="48">
+        <v>4448</v>
+      </c>
+      <c r="L75" s="48">
+        <v>4427</v>
+      </c>
+      <c r="M75" s="48">
+        <v>4397</v>
+      </c>
+      <c r="N75" s="48">
+        <v>4392</v>
+      </c>
+      <c r="O75" s="48">
+        <v>4385</v>
+      </c>
+      <c r="P75" s="48">
+        <v>4367</v>
+      </c>
+      <c r="Q75" s="48">
+        <v>4364</v>
+      </c>
+      <c r="R75" s="48">
+        <v>4371</v>
+      </c>
+      <c r="S75" s="48">
+        <v>4377</v>
+      </c>
+      <c r="T75" s="48">
+        <v>4371</v>
+      </c>
+      <c r="U75" s="48">
+        <v>4369</v>
+      </c>
+      <c r="V75" s="48">
+        <v>4368</v>
+      </c>
+      <c r="W75" s="48">
+        <v>4346</v>
+      </c>
+      <c r="X75" s="48">
+        <v>4349</v>
+      </c>
+      <c r="Y75" s="48">
+        <v>4341</v>
+      </c>
+      <c r="Z75" s="48">
+        <v>4320</v>
+      </c>
+      <c r="AA75" s="48">
+        <v>4300</v>
+      </c>
+      <c r="AB75" s="48">
+        <v>4296</v>
+      </c>
+      <c r="AC75" s="48">
+        <v>4293</v>
+      </c>
+      <c r="AD75" s="48">
+        <v>4282</v>
+      </c>
+      <c r="AE75" s="48">
+        <v>4277</v>
+      </c>
+      <c r="AF75" s="48">
+        <v>4274</v>
+      </c>
+      <c r="AG75" s="48">
+        <v>4271</v>
+      </c>
+      <c r="AH75" s="50">
+        <v>4245</v>
+      </c>
+      <c r="AI75" s="109">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="76" spans="1:35" s="33" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="97"/>
+      <c r="B76" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="C76" s="41"/>
+      <c r="D76" s="41"/>
+      <c r="E76" s="41"/>
+      <c r="F76" s="41"/>
+      <c r="G76" s="41"/>
+      <c r="H76" s="41"/>
+      <c r="I76" s="41"/>
+      <c r="J76" s="41"/>
+      <c r="K76" s="41"/>
+      <c r="L76" s="41"/>
+      <c r="M76" s="41"/>
+      <c r="N76" s="41"/>
+      <c r="O76" s="41"/>
+      <c r="P76" s="41"/>
+      <c r="Q76" s="42"/>
+      <c r="R76" s="42"/>
+      <c r="S76" s="42"/>
+      <c r="T76" s="42"/>
+      <c r="U76" s="42"/>
+      <c r="V76" s="42"/>
+      <c r="W76" s="42"/>
+      <c r="X76" s="42"/>
+      <c r="Y76" s="42"/>
+      <c r="Z76" s="53"/>
+      <c r="AA76" s="54"/>
+      <c r="AB76" s="52"/>
+      <c r="AC76" s="52"/>
+      <c r="AD76" s="52"/>
+      <c r="AE76" s="52"/>
+      <c r="AF76" s="22"/>
+      <c r="AG76" s="22"/>
+      <c r="AH76" s="22"/>
+      <c r="AI76" s="22"/>
+    </row>
+    <row r="77" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="37">
+        <v>489167</v>
+      </c>
+      <c r="D77" s="37">
+        <v>489184</v>
+      </c>
+      <c r="E77" s="37">
+        <v>489292</v>
+      </c>
+      <c r="F77" s="37">
+        <v>489413</v>
+      </c>
+      <c r="G77" s="37">
+        <v>489533</v>
+      </c>
+      <c r="H77" s="37">
+        <v>489578</v>
+      </c>
+      <c r="I77" s="38">
+        <v>489704</v>
+      </c>
+      <c r="J77" s="38">
+        <v>489988</v>
+      </c>
+      <c r="K77" s="38">
+        <v>490099</v>
+      </c>
+      <c r="L77" s="38">
+        <v>490211</v>
+      </c>
+      <c r="M77" s="38">
+        <v>490481</v>
+      </c>
+      <c r="N77" s="38">
+        <v>490683</v>
+      </c>
+      <c r="O77" s="38">
+        <v>490833</v>
+      </c>
+      <c r="P77" s="38">
+        <v>491032</v>
+      </c>
+      <c r="Q77" s="38">
+        <v>491202</v>
+      </c>
+      <c r="R77" s="38">
+        <v>491274</v>
+      </c>
+      <c r="S77" s="38">
+        <v>491352</v>
+      </c>
+      <c r="T77" s="38">
+        <v>491512</v>
+      </c>
+      <c r="U77" s="38">
+        <v>491583</v>
+      </c>
+      <c r="V77" s="38">
+        <v>491728</v>
+      </c>
+      <c r="W77" s="38">
+        <v>491943</v>
+      </c>
+      <c r="X77" s="38">
+        <v>492035</v>
+      </c>
+      <c r="Y77" s="38">
+        <v>492166</v>
+      </c>
+      <c r="Z77" s="38">
+        <v>492235</v>
+      </c>
+      <c r="AA77" s="38">
+        <v>492280</v>
+      </c>
+      <c r="AB77" s="48">
+        <v>492457</v>
+      </c>
+      <c r="AC77" s="48">
+        <v>492758</v>
+      </c>
+      <c r="AD77" s="48">
+        <v>492775</v>
+      </c>
+      <c r="AE77" s="48">
+        <v>492983</v>
+      </c>
+      <c r="AF77" s="48">
+        <v>492946</v>
+      </c>
+      <c r="AG77" s="48">
+        <v>493099</v>
+      </c>
+      <c r="AH77" s="50">
+        <v>493321</v>
+      </c>
+      <c r="AI77" s="109">
+        <v>493576</v>
+      </c>
+    </row>
+    <row r="78" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="96" t="s">
+        <v>84</v>
+      </c>
+      <c r="B78" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" s="37">
+        <v>278235</v>
+      </c>
+      <c r="D78" s="37">
+        <v>278344</v>
+      </c>
+      <c r="E78" s="37">
+        <v>278531</v>
+      </c>
+      <c r="F78" s="37">
+        <v>278759</v>
+      </c>
+      <c r="G78" s="37">
+        <v>278944</v>
+      </c>
+      <c r="H78" s="37">
+        <v>279109</v>
+      </c>
+      <c r="I78" s="38">
+        <v>279367</v>
+      </c>
+      <c r="J78" s="38">
+        <v>279643</v>
+      </c>
+      <c r="K78" s="38">
+        <v>279980</v>
+      </c>
+      <c r="L78" s="38">
+        <v>280287</v>
+      </c>
+      <c r="M78" s="38">
+        <v>280657</v>
+      </c>
+      <c r="N78" s="38">
+        <v>280935</v>
+      </c>
+      <c r="O78" s="38">
+        <v>281146</v>
+      </c>
+      <c r="P78" s="38">
+        <v>281481</v>
+      </c>
+      <c r="Q78" s="38">
+        <v>281767</v>
+      </c>
+      <c r="R78" s="38">
+        <v>281897</v>
+      </c>
+      <c r="S78" s="38">
+        <v>282146</v>
+      </c>
+      <c r="T78" s="38">
+        <v>282436</v>
+      </c>
+      <c r="U78" s="38">
+        <v>282845</v>
+      </c>
+      <c r="V78" s="38">
+        <v>283209</v>
+      </c>
+      <c r="W78" s="38">
+        <v>283744</v>
+      </c>
+      <c r="X78" s="38">
+        <v>284017</v>
+      </c>
+      <c r="Y78" s="38">
+        <v>284280</v>
+      </c>
+      <c r="Z78" s="38">
+        <v>284499</v>
+      </c>
+      <c r="AA78" s="38">
+        <v>284582</v>
+      </c>
+      <c r="AB78" s="48">
+        <v>284797</v>
+      </c>
+      <c r="AC78" s="48">
+        <v>285168</v>
+      </c>
+      <c r="AD78" s="48">
+        <v>285347</v>
+      </c>
+      <c r="AE78" s="48">
+        <v>285648</v>
+      </c>
+      <c r="AF78" s="48">
+        <v>285728</v>
+      </c>
+      <c r="AG78" s="48">
+        <v>286138</v>
+      </c>
+      <c r="AH78" s="50">
+        <v>286611</v>
+      </c>
+      <c r="AI78" s="109">
+        <v>287167</v>
+      </c>
+    </row>
+    <row r="79" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="B79" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="37">
+        <v>40162</v>
+      </c>
+      <c r="D79" s="37">
+        <v>40176</v>
+      </c>
+      <c r="E79" s="37">
+        <v>40144</v>
+      </c>
+      <c r="F79" s="37">
+        <v>40103</v>
+      </c>
+      <c r="G79" s="37">
+        <v>40066</v>
+      </c>
+      <c r="H79" s="37">
+        <v>40071</v>
+      </c>
+      <c r="I79" s="38">
+        <v>40028</v>
+      </c>
+      <c r="J79" s="38">
+        <v>40126</v>
+      </c>
+      <c r="K79" s="38">
+        <v>40075</v>
+      </c>
+      <c r="L79" s="38">
+        <v>40063</v>
+      </c>
+      <c r="M79" s="38">
+        <v>37973</v>
+      </c>
+      <c r="N79" s="38">
+        <v>40010</v>
+      </c>
+      <c r="O79" s="38">
+        <v>39977</v>
+      </c>
+      <c r="P79" s="38">
+        <v>39975</v>
+      </c>
+      <c r="Q79" s="38">
+        <v>39945</v>
+      </c>
+      <c r="R79" s="38">
+        <v>39970</v>
+      </c>
+      <c r="S79" s="38">
+        <v>39962</v>
+      </c>
+      <c r="T79" s="38">
+        <v>39960</v>
+      </c>
+      <c r="U79" s="38">
+        <v>39872</v>
+      </c>
+      <c r="V79" s="38">
+        <v>39833</v>
+      </c>
+      <c r="W79" s="38">
+        <v>39780</v>
+      </c>
+      <c r="X79" s="38">
+        <v>39701</v>
+      </c>
+      <c r="Y79" s="38">
+        <v>39649</v>
+      </c>
+      <c r="Z79" s="38">
+        <v>39636</v>
+      </c>
+      <c r="AA79" s="38">
+        <v>39622</v>
+      </c>
+      <c r="AB79" s="48">
+        <v>39593</v>
+      </c>
+      <c r="AC79" s="48">
+        <v>39590</v>
+      </c>
+      <c r="AD79" s="48">
+        <v>39579</v>
+      </c>
+      <c r="AE79" s="48">
+        <v>39571</v>
+      </c>
+      <c r="AF79" s="48">
+        <v>39538</v>
+      </c>
+      <c r="AG79" s="48">
+        <v>39473</v>
+      </c>
+      <c r="AH79" s="50">
+        <v>39429</v>
+      </c>
+      <c r="AI79" s="109">
+        <v>39352</v>
+      </c>
+    </row>
+    <row r="80" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="B80" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" s="37">
+        <v>5672</v>
+      </c>
+      <c r="D80" s="37">
+        <v>5678</v>
+      </c>
+      <c r="E80" s="37">
+        <v>5674</v>
+      </c>
+      <c r="F80" s="37">
+        <v>5661</v>
+      </c>
+      <c r="G80" s="37">
+        <v>5651</v>
+      </c>
+      <c r="H80" s="37">
+        <v>5654</v>
+      </c>
+      <c r="I80" s="38">
+        <v>5646</v>
+      </c>
+      <c r="J80" s="38">
+        <v>5645</v>
+      </c>
+      <c r="K80" s="38">
+        <v>5635</v>
+      </c>
+      <c r="L80" s="38">
+        <v>5620</v>
+      </c>
+      <c r="M80" s="38">
+        <v>5615</v>
+      </c>
+      <c r="N80" s="38">
+        <v>5594</v>
+      </c>
+      <c r="O80" s="38">
+        <v>5574</v>
+      </c>
+      <c r="P80" s="38">
+        <v>5564</v>
+      </c>
+      <c r="Q80" s="38">
+        <v>5554</v>
+      </c>
+      <c r="R80" s="38">
+        <v>5536</v>
+      </c>
+      <c r="S80" s="38">
+        <v>5514</v>
+      </c>
+      <c r="T80" s="38">
+        <v>5495</v>
+      </c>
+      <c r="U80" s="38">
+        <v>5489</v>
+      </c>
+      <c r="V80" s="38">
+        <v>5444</v>
+      </c>
+      <c r="W80" s="38">
+        <v>5421</v>
+      </c>
+      <c r="X80" s="38">
+        <v>5408</v>
+      </c>
+      <c r="Y80" s="38">
+        <v>5411</v>
+      </c>
+      <c r="Z80" s="38">
+        <v>5413</v>
+      </c>
+      <c r="AA80" s="38">
+        <v>5411</v>
+      </c>
+      <c r="AB80" s="48">
+        <v>5395</v>
+      </c>
+      <c r="AC80" s="48">
+        <v>5412</v>
+      </c>
+      <c r="AD80" s="48">
+        <v>5402</v>
+      </c>
+      <c r="AE80" s="48">
+        <v>5429</v>
+      </c>
+      <c r="AF80" s="48">
+        <v>5433</v>
+      </c>
+      <c r="AG80" s="48">
+        <v>5403</v>
+      </c>
+      <c r="AH80" s="50">
+        <v>5388</v>
+      </c>
+      <c r="AI80" s="109">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="81" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="96" t="s">
+        <v>87</v>
+      </c>
+      <c r="B81" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C81" s="37">
+        <v>23071</v>
+      </c>
+      <c r="D81" s="37">
+        <v>23059</v>
+      </c>
+      <c r="E81" s="37">
+        <v>23051</v>
+      </c>
+      <c r="F81" s="37">
+        <v>23054</v>
+      </c>
+      <c r="G81" s="37">
+        <v>23046</v>
+      </c>
+      <c r="H81" s="37">
+        <v>23010</v>
+      </c>
+      <c r="I81" s="38">
+        <v>22984</v>
+      </c>
+      <c r="J81" s="38">
+        <v>22967</v>
+      </c>
+      <c r="K81" s="38">
+        <v>22941</v>
+      </c>
+      <c r="L81" s="38">
+        <v>22930</v>
+      </c>
+      <c r="M81" s="38">
+        <v>18028</v>
+      </c>
+      <c r="N81" s="38">
+        <v>22938</v>
+      </c>
+      <c r="O81" s="38">
+        <v>22950</v>
+      </c>
+      <c r="P81" s="38">
+        <v>22926</v>
+      </c>
+      <c r="Q81" s="38">
+        <v>22904</v>
+      </c>
+      <c r="R81" s="38">
+        <v>22907</v>
+      </c>
+      <c r="S81" s="38">
+        <v>22883</v>
+      </c>
+      <c r="T81" s="38">
+        <v>22872</v>
+      </c>
+      <c r="U81" s="38">
+        <v>22852</v>
+      </c>
+      <c r="V81" s="38">
+        <v>22814</v>
+      </c>
+      <c r="W81" s="38">
+        <v>22791</v>
+      </c>
+      <c r="X81" s="38">
+        <v>22741</v>
+      </c>
+      <c r="Y81" s="38">
+        <v>22724</v>
+      </c>
+      <c r="Z81" s="38">
+        <v>22698</v>
+      </c>
+      <c r="AA81" s="38">
+        <v>22711</v>
+      </c>
+      <c r="AB81" s="48">
+        <v>22707</v>
+      </c>
+      <c r="AC81" s="48">
+        <v>22699</v>
+      </c>
+      <c r="AD81" s="48">
+        <v>22679</v>
+      </c>
+      <c r="AE81" s="48">
+        <v>22669</v>
+      </c>
+      <c r="AF81" s="48">
+        <v>22645</v>
+      </c>
+      <c r="AG81" s="48">
+        <v>22613</v>
+      </c>
+      <c r="AH81" s="50">
+        <v>22581</v>
+      </c>
+      <c r="AI81" s="109">
+        <v>22545</v>
+      </c>
+    </row>
+    <row r="82" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B82" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="C82" s="37">
+        <v>92900</v>
+      </c>
+      <c r="D82" s="37">
+        <v>92859</v>
+      </c>
+      <c r="E82" s="37">
+        <v>92867</v>
+      </c>
+      <c r="F82" s="37">
+        <v>92840</v>
+      </c>
+      <c r="G82" s="37">
+        <v>92842</v>
+      </c>
+      <c r="H82" s="37">
+        <v>92816</v>
+      </c>
+      <c r="I82" s="38">
+        <v>92805</v>
+      </c>
+      <c r="J82" s="38">
+        <v>92779</v>
+      </c>
+      <c r="K82" s="38">
+        <v>92688</v>
+      </c>
+      <c r="L82" s="38">
+        <v>92624</v>
+      </c>
+      <c r="M82" s="38">
+        <v>89669</v>
+      </c>
+      <c r="N82" s="38">
+        <v>92593</v>
+      </c>
+      <c r="O82" s="38">
+        <v>92597</v>
+      </c>
+      <c r="P82" s="38">
+        <v>92558</v>
+      </c>
+      <c r="Q82" s="38">
+        <v>92547</v>
+      </c>
+      <c r="R82" s="38">
+        <v>92520</v>
+      </c>
+      <c r="S82" s="38">
+        <v>92463</v>
+      </c>
+      <c r="T82" s="38">
+        <v>92384</v>
+      </c>
+      <c r="U82" s="38">
+        <v>92274</v>
+      </c>
+      <c r="V82" s="38">
+        <v>92211</v>
+      </c>
+      <c r="W82" s="38">
+        <v>92070</v>
+      </c>
+      <c r="X82" s="38">
+        <v>92034</v>
+      </c>
+      <c r="Y82" s="38">
+        <v>91994</v>
+      </c>
+      <c r="Z82" s="38">
+        <v>91969</v>
+      </c>
+      <c r="AA82" s="38">
+        <v>91979</v>
+      </c>
+      <c r="AB82" s="48">
+        <v>92015</v>
+      </c>
+      <c r="AC82" s="48">
+        <v>91973</v>
+      </c>
+      <c r="AD82" s="48">
+        <v>91934</v>
+      </c>
+      <c r="AE82" s="48">
+        <v>91871</v>
+      </c>
+      <c r="AF82" s="48">
+        <v>91832</v>
+      </c>
+      <c r="AG82" s="48">
+        <v>91753</v>
+      </c>
+      <c r="AH82" s="50">
+        <v>91657</v>
+      </c>
+      <c r="AI82" s="109">
+        <v>91595</v>
+      </c>
+    </row>
+    <row r="83" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="B83" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" s="37">
+        <v>29647</v>
+      </c>
+      <c r="D83" s="37">
+        <v>29614</v>
+      </c>
+      <c r="E83" s="37">
+        <v>29581</v>
+      </c>
+      <c r="F83" s="37">
+        <v>29582</v>
+      </c>
+      <c r="G83" s="37">
+        <v>29581</v>
+      </c>
+      <c r="H83" s="37">
+        <v>29553</v>
+      </c>
+      <c r="I83" s="38">
+        <v>29513</v>
+      </c>
+      <c r="J83" s="38">
+        <v>29477</v>
+      </c>
+      <c r="K83" s="38">
+        <v>29470</v>
+      </c>
+      <c r="L83" s="38">
+        <v>29447</v>
+      </c>
+      <c r="M83" s="38">
+        <v>20254</v>
+      </c>
+      <c r="N83" s="38">
+        <v>29413</v>
+      </c>
+      <c r="O83" s="38">
+        <v>29392</v>
+      </c>
+      <c r="P83" s="38">
+        <v>29362</v>
+      </c>
+      <c r="Q83" s="38">
+        <v>29316</v>
+      </c>
+      <c r="R83" s="38">
+        <v>29271</v>
+      </c>
+      <c r="S83" s="38">
+        <v>29228</v>
+      </c>
+      <c r="T83" s="38">
+        <v>29199</v>
+      </c>
+      <c r="U83" s="38">
+        <v>29157</v>
+      </c>
+      <c r="V83" s="38">
+        <v>29163</v>
+      </c>
+      <c r="W83" s="38">
+        <v>29131</v>
+      </c>
+      <c r="X83" s="38">
+        <v>29127</v>
+      </c>
+      <c r="Y83" s="38">
+        <v>29116</v>
+      </c>
+      <c r="Z83" s="38">
+        <v>29054</v>
+      </c>
+      <c r="AA83" s="38">
+        <v>29031</v>
+      </c>
+      <c r="AB83" s="48">
+        <v>29010</v>
+      </c>
+      <c r="AC83" s="48">
+        <v>28966</v>
+      </c>
+      <c r="AD83" s="48">
+        <v>28920</v>
+      </c>
+      <c r="AE83" s="48">
+        <v>28914</v>
+      </c>
+      <c r="AF83" s="48">
+        <v>28910</v>
+      </c>
+      <c r="AG83" s="48">
+        <v>28878</v>
+      </c>
+      <c r="AH83" s="50">
+        <v>28838</v>
+      </c>
+      <c r="AI83" s="109">
+        <v>28794</v>
+      </c>
+    </row>
+    <row r="84" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="97"/>
+      <c r="B84" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="C84" s="37"/>
+      <c r="D84" s="37"/>
+      <c r="E84" s="37"/>
+      <c r="F84" s="37"/>
+      <c r="G84" s="37"/>
+      <c r="H84" s="37"/>
+      <c r="I84" s="38"/>
+      <c r="J84" s="38"/>
+      <c r="K84" s="38"/>
+      <c r="L84" s="38"/>
+      <c r="M84" s="38"/>
+      <c r="N84" s="38"/>
+      <c r="O84" s="38"/>
+      <c r="P84" s="38"/>
+      <c r="Q84" s="38"/>
+      <c r="R84" s="38"/>
+      <c r="S84" s="38"/>
+      <c r="T84" s="38"/>
+      <c r="U84" s="38"/>
+      <c r="V84" s="38"/>
+      <c r="W84" s="38"/>
+      <c r="X84" s="38"/>
+      <c r="Y84" s="38"/>
+      <c r="Z84" s="38"/>
+      <c r="AA84" s="38"/>
+      <c r="AB84" s="48"/>
+      <c r="AC84" s="48"/>
+      <c r="AD84" s="48"/>
+      <c r="AE84" s="48"/>
+      <c r="AF84" s="48"/>
+      <c r="AG84" s="48"/>
+      <c r="AH84" s="50"/>
+      <c r="AI84"/>
+    </row>
+    <row r="85" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="B85" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="C85" s="37">
+        <v>14797</v>
+      </c>
+      <c r="D85" s="37">
+        <v>14775</v>
+      </c>
+      <c r="E85" s="37">
+        <v>14769</v>
+      </c>
+      <c r="F85" s="37">
+        <v>14749</v>
+      </c>
+      <c r="G85" s="37">
+        <v>14736</v>
+      </c>
+      <c r="H85" s="37">
+        <v>14713</v>
+      </c>
+      <c r="I85" s="38">
+        <v>14711</v>
+      </c>
+      <c r="J85" s="38">
+        <v>14695</v>
+      </c>
+      <c r="K85" s="38">
+        <v>14674</v>
+      </c>
+      <c r="L85" s="38">
+        <v>14644</v>
+      </c>
+      <c r="M85" s="38">
+        <v>14639</v>
+      </c>
+      <c r="N85" s="38">
+        <v>14634</v>
+      </c>
+      <c r="O85" s="38">
+        <v>14622</v>
+      </c>
+      <c r="P85" s="38">
+        <v>14624</v>
+      </c>
+      <c r="Q85" s="38">
+        <v>14631</v>
+      </c>
+      <c r="R85" s="38">
+        <v>14632</v>
+      </c>
+      <c r="S85" s="38">
+        <v>14616</v>
+      </c>
+      <c r="T85" s="38">
+        <v>14634</v>
+      </c>
+      <c r="U85" s="38">
+        <v>14573</v>
+      </c>
+      <c r="V85" s="38">
+        <v>14552</v>
+      </c>
+      <c r="W85" s="38">
+        <v>14549</v>
+      </c>
+      <c r="X85" s="38">
+        <v>14558</v>
+      </c>
+      <c r="Y85" s="38">
+        <v>14562</v>
+      </c>
+      <c r="Z85" s="38">
+        <v>14547</v>
+      </c>
+      <c r="AA85" s="38">
+        <v>14532</v>
+      </c>
+      <c r="AB85" s="48">
+        <v>14526</v>
+      </c>
+      <c r="AC85" s="48">
+        <v>14536</v>
+      </c>
+      <c r="AD85" s="48">
+        <v>14516</v>
+      </c>
+      <c r="AE85" s="48">
+        <v>14501</v>
+      </c>
+      <c r="AF85" s="48">
+        <v>14478</v>
+      </c>
+      <c r="AG85" s="48">
+        <v>14470</v>
+      </c>
+      <c r="AH85" s="50">
+        <v>14479</v>
+      </c>
+      <c r="AI85" s="109">
+        <v>14465</v>
+      </c>
+    </row>
+    <row r="86" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="96" t="s">
+        <v>93</v>
+      </c>
+      <c r="B86" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="C86" s="37">
+        <v>4683</v>
+      </c>
+      <c r="D86" s="37">
+        <v>4679</v>
+      </c>
+      <c r="E86" s="37">
+        <v>4675</v>
+      </c>
+      <c r="F86" s="37">
+        <v>4665</v>
+      </c>
+      <c r="G86" s="37">
+        <v>4667</v>
+      </c>
+      <c r="H86" s="37">
+        <v>4652</v>
+      </c>
+      <c r="I86" s="38">
+        <v>4650</v>
+      </c>
+      <c r="J86" s="38">
+        <v>4656</v>
+      </c>
+      <c r="K86" s="38">
+        <v>4636</v>
+      </c>
+      <c r="L86" s="38">
+        <v>4596</v>
+      </c>
+      <c r="M86" s="38">
+        <v>4573</v>
+      </c>
+      <c r="N86" s="38">
+        <v>4566</v>
+      </c>
+      <c r="O86" s="38">
+        <v>4575</v>
+      </c>
+      <c r="P86" s="38">
+        <v>4542</v>
+      </c>
+      <c r="Q86" s="38">
+        <v>4538</v>
+      </c>
+      <c r="R86" s="38">
+        <v>4541</v>
+      </c>
+      <c r="S86" s="38">
+        <v>4540</v>
+      </c>
+      <c r="T86" s="38">
+        <v>4532</v>
+      </c>
+      <c r="U86" s="38">
+        <v>4521</v>
+      </c>
+      <c r="V86" s="38">
+        <v>4502</v>
+      </c>
+      <c r="W86" s="38">
+        <v>4457</v>
+      </c>
+      <c r="X86" s="38">
+        <v>4449</v>
+      </c>
+      <c r="Y86" s="38">
+        <v>4430</v>
+      </c>
+      <c r="Z86" s="38">
+        <v>4419</v>
+      </c>
+      <c r="AA86" s="38">
+        <v>4412</v>
+      </c>
+      <c r="AB86" s="48">
+        <v>4414</v>
+      </c>
+      <c r="AC86" s="48">
+        <v>4414</v>
+      </c>
+      <c r="AD86" s="48">
+        <v>4398</v>
+      </c>
+      <c r="AE86" s="48">
+        <v>4380</v>
+      </c>
+      <c r="AF86" s="48">
+        <v>4382</v>
+      </c>
+      <c r="AG86" s="48">
+        <v>4371</v>
+      </c>
+      <c r="AH86" s="50">
+        <v>4338</v>
+      </c>
+      <c r="AI86" s="109">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:35" s="23" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="97"/>
+      <c r="B87" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="41"/>
+      <c r="D87" s="28"/>
+      <c r="E87" s="28"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="28"/>
+      <c r="H87" s="28"/>
+      <c r="I87" s="28"/>
+      <c r="J87" s="28"/>
+      <c r="K87" s="28"/>
+      <c r="L87" s="28"/>
+      <c r="M87" s="28"/>
+      <c r="N87" s="28"/>
+      <c r="O87" s="28"/>
+      <c r="P87" s="28"/>
+      <c r="Q87" s="29"/>
+      <c r="R87" s="29"/>
+      <c r="S87" s="29"/>
+      <c r="T87" s="29"/>
+      <c r="U87" s="29"/>
+      <c r="V87" s="29"/>
+      <c r="W87" s="29"/>
+      <c r="X87" s="29"/>
+      <c r="Y87" s="29"/>
+      <c r="Z87" s="52"/>
+      <c r="AA87" s="52"/>
+      <c r="AB87" s="52"/>
+      <c r="AC87" s="52"/>
+      <c r="AD87" s="52"/>
+      <c r="AE87" s="51"/>
+      <c r="AF87" s="22"/>
+      <c r="AG87" s="22"/>
+      <c r="AH87" s="22"/>
+      <c r="AI87" s="22"/>
+    </row>
+    <row r="88" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="96" t="s">
+        <v>83</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C88" s="57">
+        <v>209149</v>
+      </c>
+      <c r="D88" s="20">
+        <v>208690</v>
+      </c>
+      <c r="E88" s="20">
+        <v>208381</v>
+      </c>
+      <c r="F88" s="20">
+        <v>208067</v>
+      </c>
+      <c r="G88" s="14">
+        <v>207802</v>
+      </c>
+      <c r="H88" s="11">
+        <v>207634</v>
+      </c>
+      <c r="I88" s="14">
+        <v>207275</v>
+      </c>
+      <c r="J88" s="14">
+        <v>206542</v>
+      </c>
+      <c r="K88" s="11">
+        <v>206149</v>
+      </c>
+      <c r="L88" s="11">
+        <v>205677</v>
+      </c>
+      <c r="M88" s="11">
+        <v>205146</v>
+      </c>
+      <c r="N88" s="11">
+        <v>204635</v>
+      </c>
+      <c r="O88" s="11">
+        <v>204225</v>
+      </c>
+      <c r="P88" s="11">
+        <v>203597</v>
+      </c>
+      <c r="Q88" s="14">
+        <v>203021</v>
+      </c>
+      <c r="R88" s="14">
+        <v>202690</v>
+      </c>
+      <c r="S88" s="14">
+        <v>202182</v>
+      </c>
+      <c r="T88" s="14">
+        <v>201674</v>
+      </c>
+      <c r="U88" s="14">
+        <v>201179</v>
+      </c>
+      <c r="V88" s="14">
+        <v>200505</v>
+      </c>
+      <c r="W88" s="14">
+        <v>199807</v>
+      </c>
+      <c r="X88" s="14">
+        <v>199259</v>
+      </c>
+      <c r="Y88" s="14">
+        <v>198684</v>
+      </c>
+      <c r="Z88" s="14">
+        <v>198242</v>
+      </c>
+      <c r="AA88" s="14">
+        <v>197965</v>
+      </c>
+      <c r="AB88" s="46">
+        <v>197575</v>
+      </c>
+      <c r="AC88" s="48">
+        <v>197281</v>
+      </c>
+      <c r="AD88" s="48">
+        <v>196849</v>
+      </c>
+      <c r="AE88" s="50">
+        <v>196437</v>
+      </c>
+      <c r="AF88" s="50">
+        <v>196149</v>
+      </c>
+      <c r="AG88" s="50">
+        <v>195504</v>
+      </c>
+      <c r="AH88" s="50">
+        <v>194956</v>
+      </c>
+      <c r="AI88" s="109">
+        <v>194243</v>
+      </c>
+    </row>
+    <row r="89" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="96" t="s">
+        <v>84</v>
+      </c>
+      <c r="B89" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C89" s="57">
+        <v>203</v>
+      </c>
+      <c r="D89" s="20">
+        <v>203</v>
+      </c>
+      <c r="E89" s="20">
+        <v>203</v>
+      </c>
+      <c r="F89" s="20">
+        <v>203</v>
+      </c>
+      <c r="G89" s="14">
+        <v>203</v>
+      </c>
+      <c r="H89" s="11">
+        <v>203</v>
+      </c>
+      <c r="I89" s="14">
+        <v>203</v>
+      </c>
+      <c r="J89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="K89" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="L89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="M89" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="N89" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="O89" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="P89" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="R89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="S89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="T89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="U89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="V89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="W89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="X89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA89" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB89" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC89" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD89" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE89" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF89" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG89" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH89" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI89" s="38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="90" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="97"/>
+      <c r="B90" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C90" s="57"/>
+      <c r="D90" s="20"/>
+      <c r="E90" s="20"/>
+      <c r="F90" s="20"/>
+      <c r="G90" s="14"/>
+      <c r="H90" s="11"/>
+      <c r="I90" s="14"/>
+      <c r="J90" s="14"/>
+      <c r="K90" s="11"/>
+      <c r="L90" s="11"/>
+      <c r="O90" s="11"/>
+      <c r="P90" s="11"/>
+      <c r="Q90" s="14"/>
+      <c r="R90" s="14"/>
+      <c r="S90" s="14"/>
+      <c r="T90" s="14"/>
+      <c r="U90" s="14"/>
+      <c r="V90" s="14"/>
+      <c r="W90" s="14"/>
+      <c r="X90" s="14"/>
+      <c r="Y90" s="14"/>
+      <c r="Z90" s="14"/>
+      <c r="AA90" s="14"/>
+      <c r="AB90" s="46"/>
+      <c r="AC90" s="48"/>
+      <c r="AD90" s="48"/>
+      <c r="AE90" s="47"/>
+      <c r="AF90" s="50"/>
+      <c r="AG90" s="50"/>
+      <c r="AH90" s="50"/>
+      <c r="AI90" s="47"/>
+    </row>
+    <row r="91" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C91" s="55">
+        <v>30037</v>
+      </c>
+      <c r="D91" s="1">
+        <v>30032</v>
+      </c>
+      <c r="E91" s="1">
+        <v>29977</v>
+      </c>
+      <c r="F91" s="1">
+        <v>29944</v>
+      </c>
+      <c r="G91" s="14">
+        <v>29975</v>
+      </c>
+      <c r="H91" s="11">
+        <v>29920</v>
+      </c>
+      <c r="I91" s="14">
+        <v>29845</v>
+      </c>
+      <c r="J91" s="14">
+        <v>29789</v>
+      </c>
+      <c r="K91" s="11">
+        <v>29745</v>
+      </c>
+      <c r="L91" s="11">
+        <v>29717</v>
+      </c>
+      <c r="M91" s="14">
+        <v>29713</v>
+      </c>
+      <c r="N91" s="14">
+        <v>29615</v>
+      </c>
+      <c r="O91" s="11">
+        <v>29540</v>
+      </c>
+      <c r="P91" s="11">
+        <v>29417</v>
+      </c>
+      <c r="Q91" s="14">
+        <v>29335</v>
+      </c>
+      <c r="R91" s="14">
+        <v>29296</v>
+      </c>
+      <c r="S91" s="14">
+        <v>29231</v>
+      </c>
+      <c r="T91" s="14">
+        <v>29184</v>
+      </c>
+      <c r="U91" s="14">
+        <v>29148</v>
+      </c>
+      <c r="V91" s="14">
+        <v>29054</v>
+      </c>
+      <c r="W91" s="14">
+        <v>28951</v>
+      </c>
+      <c r="X91" s="14">
+        <v>28877</v>
+      </c>
+      <c r="Y91" s="14">
+        <v>28797</v>
+      </c>
+      <c r="Z91" s="14">
+        <v>28743</v>
+      </c>
+      <c r="AA91" s="14">
+        <v>28727</v>
+      </c>
+      <c r="AB91" s="46">
+        <v>28677</v>
+      </c>
+      <c r="AC91" s="48">
+        <v>28607</v>
+      </c>
+      <c r="AD91" s="48">
+        <v>28524</v>
+      </c>
+      <c r="AE91" s="50">
+        <v>28495</v>
+      </c>
+      <c r="AF91" s="50">
+        <v>28466</v>
+      </c>
+      <c r="AG91" s="50">
+        <v>28387</v>
+      </c>
+      <c r="AH91" s="50">
+        <v>28309</v>
+      </c>
+      <c r="AI91" s="109">
+        <v>28224</v>
+      </c>
+    </row>
+    <row r="92" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="96" t="s">
         <v>91</v>
       </c>
-      <c r="B18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="57">
+      <c r="B92" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C92" s="55">
         <v>15911</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D92" s="1">
         <v>15888</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E92" s="1">
         <v>15846</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F92" s="1">
         <v>15811</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G92" s="14">
         <v>15782</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H92" s="11">
         <v>15761</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I92" s="14">
         <v>15763</v>
       </c>
-      <c r="J18" s="15">
+      <c r="J92" s="14">
         <v>15432</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K92" s="11">
         <v>15385</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L92" s="11">
         <v>15334</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M92" s="14">
         <v>15276</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N92" s="14">
         <v>15258</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O92" s="11">
         <v>15233</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P92" s="11">
         <v>15229</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q92" s="14">
         <v>15168</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R92" s="14">
         <v>15175</v>
       </c>
-      <c r="S18" s="15">
+      <c r="S92" s="14">
         <v>15097</v>
       </c>
-      <c r="T18" s="15">
+      <c r="T92" s="14">
         <v>15065</v>
       </c>
-      <c r="U18" s="15">
+      <c r="U92" s="14">
         <v>15042</v>
       </c>
-      <c r="V18" s="15">
+      <c r="V92" s="14">
         <v>15043</v>
       </c>
-      <c r="W18" s="15">
+      <c r="W92" s="14">
         <v>15022</v>
       </c>
-      <c r="X18" s="15">
+      <c r="X92" s="14">
         <v>15003</v>
       </c>
-      <c r="Y18" s="15">
+      <c r="Y92" s="14">
         <v>14995</v>
       </c>
-      <c r="Z18" s="15">
+      <c r="Z92" s="14">
         <v>14973</v>
       </c>
-      <c r="AA18" s="15">
+      <c r="AA92" s="14">
         <v>14940</v>
       </c>
-      <c r="AB18" s="48">
+      <c r="AB92" s="46">
         <v>14912</v>
       </c>
-      <c r="AC18" s="50">
+      <c r="AC92" s="48">
         <v>14889</v>
       </c>
-      <c r="AD18" s="50">
+      <c r="AD92" s="48">
         <v>14888</v>
       </c>
-      <c r="AE18" s="52">
+      <c r="AE92" s="50">
         <v>14872</v>
       </c>
-      <c r="AF18" s="52">
+      <c r="AF92" s="50">
         <v>14872</v>
       </c>
-      <c r="AG18" s="52">
+      <c r="AG92" s="50">
         <v>14824</v>
       </c>
-      <c r="AH18" s="52">
+      <c r="AH92" s="50">
         <v>14830</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="99" t="s">
+      <c r="AI92" s="109">
+        <v>14760</v>
+      </c>
+    </row>
+    <row r="93" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="96" t="s">
         <v>92</v>
       </c>
-      <c r="B19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="57">
+      <c r="B93" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C93" s="55">
         <v>52763</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D93" s="1">
         <v>52636</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E93" s="1">
         <v>52602</v>
       </c>
-      <c r="F19" s="1">
+      <c r="F93" s="1">
         <v>52531</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G93" s="14">
         <v>52463</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H93" s="11">
         <v>52541</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I93" s="14">
         <v>52460</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J93" s="14">
         <v>52616</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K93" s="11">
         <v>52536</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L93" s="11">
         <v>52468</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M93" s="14">
         <v>52367</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N93" s="14">
         <v>52314</v>
       </c>
-      <c r="O19" s="11">
+      <c r="O93" s="11">
         <v>52250</v>
       </c>
-      <c r="P19" s="11">
+      <c r="P93" s="11">
         <v>52109</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="Q93" s="14">
         <v>51944</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R93" s="14">
         <v>51865</v>
       </c>
-      <c r="S19" s="15">
+      <c r="S93" s="14">
         <v>51726</v>
       </c>
-      <c r="T19" s="15">
+      <c r="T93" s="14">
         <v>51576</v>
       </c>
-      <c r="U19" s="15">
+      <c r="U93" s="14">
         <v>51478</v>
       </c>
-      <c r="V19" s="15">
+      <c r="V93" s="14">
         <v>51369</v>
       </c>
-      <c r="W19" s="15">
+      <c r="W93" s="14">
         <v>51269</v>
       </c>
-      <c r="X19" s="15">
+      <c r="X93" s="14">
         <v>51180</v>
       </c>
-      <c r="Y19" s="15">
+      <c r="Y93" s="14">
         <v>51053</v>
       </c>
-      <c r="Z19" s="15">
+      <c r="Z93" s="14">
         <v>51002</v>
       </c>
-      <c r="AA19" s="15">
+      <c r="AA93" s="14">
         <v>50998</v>
       </c>
-      <c r="AB19" s="48">
+      <c r="AB93" s="46">
         <v>50925</v>
       </c>
-      <c r="AC19" s="50">
+      <c r="AC93" s="48">
         <v>50910</v>
       </c>
-      <c r="AD19" s="50">
+      <c r="AD93" s="48">
         <v>50779</v>
       </c>
-      <c r="AE19" s="52">
+      <c r="AE93" s="50">
         <v>50689</v>
       </c>
-      <c r="AF19" s="52">
+      <c r="AF93" s="50">
         <v>50623</v>
       </c>
-      <c r="AG19" s="52">
+      <c r="AG93" s="50">
         <v>50502</v>
       </c>
-      <c r="AH19" s="52">
+      <c r="AH93" s="50">
         <v>50356</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="99" t="s">
+      <c r="AI93" s="109">
+        <v>50259</v>
+      </c>
+    </row>
+    <row r="94" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="96" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="10" t="s">
-[...100 lines deleted...]
-      <c r="A21" s="99" t="s">
+      <c r="B94" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C94" s="55">
+        <v>21205</v>
+      </c>
+      <c r="D94" s="1">
+        <v>21125</v>
+      </c>
+      <c r="E94" s="1">
+        <v>21099</v>
+      </c>
+      <c r="F94" s="1">
+        <v>21065</v>
+      </c>
+      <c r="G94" s="14">
+        <v>21011</v>
+      </c>
+      <c r="H94" s="11">
+        <v>20982</v>
+      </c>
+      <c r="I94" s="14">
+        <v>20973</v>
+      </c>
+      <c r="J94" s="14">
+        <v>20895</v>
+      </c>
+      <c r="K94" s="11">
+        <v>20847</v>
+      </c>
+      <c r="L94" s="11">
+        <v>20739</v>
+      </c>
+      <c r="M94" s="14">
+        <v>20682</v>
+      </c>
+      <c r="N94" s="14">
+        <v>20629</v>
+      </c>
+      <c r="O94" s="11">
+        <v>20538</v>
+      </c>
+      <c r="P94" s="11">
+        <v>20464</v>
+      </c>
+      <c r="Q94" s="14">
+        <v>20416</v>
+      </c>
+      <c r="R94" s="14">
+        <v>20352</v>
+      </c>
+      <c r="S94" s="14">
+        <v>20322</v>
+      </c>
+      <c r="T94" s="14">
+        <v>20250</v>
+      </c>
+      <c r="U94" s="14">
+        <v>20175</v>
+      </c>
+      <c r="V94" s="14">
+        <v>20052</v>
+      </c>
+      <c r="W94" s="14">
+        <v>19895</v>
+      </c>
+      <c r="X94" s="14">
+        <v>19809</v>
+      </c>
+      <c r="Y94" s="14">
+        <v>19727</v>
+      </c>
+      <c r="Z94" s="14">
+        <v>19645</v>
+      </c>
+      <c r="AA94" s="14">
+        <v>19642</v>
+      </c>
+      <c r="AB94" s="46">
+        <v>19608</v>
+      </c>
+      <c r="AC94" s="48">
+        <v>19573</v>
+      </c>
+      <c r="AD94" s="48">
+        <v>19545</v>
+      </c>
+      <c r="AE94" s="50">
+        <v>19462</v>
+      </c>
+      <c r="AF94" s="50">
+        <v>19397</v>
+      </c>
+      <c r="AG94" s="50">
+        <v>19305</v>
+      </c>
+      <c r="AH94" s="50">
+        <v>19221</v>
+      </c>
+      <c r="AI94" s="109">
+        <v>19099</v>
+      </c>
+    </row>
+    <row r="95" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="96" t="s">
         <v>94</v>
       </c>
-      <c r="B21" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="57">
+      <c r="B95" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C95" s="57">
         <v>21942</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D95" s="20">
         <v>21872</v>
       </c>
-      <c r="E21" s="1">
+      <c r="E95" s="20">
         <v>21838</v>
       </c>
-      <c r="F21" s="1">
+      <c r="F95" s="20">
         <v>21805</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G95" s="48">
         <v>21758</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H95" s="48">
         <v>21721</v>
       </c>
-      <c r="I21" s="15">
+      <c r="I95" s="48">
         <v>21657</v>
       </c>
-      <c r="J21" s="15">
+      <c r="J95" s="48">
         <v>21605</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K95" s="48">
         <v>21561</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L95" s="48">
         <v>21527</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M95" s="48">
         <v>21457</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N95" s="48">
         <v>21350</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O95" s="48">
         <v>21296</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P95" s="48">
         <v>21230</v>
       </c>
-      <c r="Q21" s="15">
+      <c r="Q95" s="48">
         <v>21194</v>
       </c>
-      <c r="R21" s="15">
+      <c r="R95" s="48">
         <v>21135</v>
       </c>
-      <c r="S21" s="15">
+      <c r="S95" s="48">
         <v>21134</v>
       </c>
-      <c r="T21" s="15">
+      <c r="T95" s="48">
         <v>21082</v>
       </c>
-      <c r="U21" s="15">
+      <c r="U95" s="48">
         <v>21010</v>
       </c>
-      <c r="V21" s="15">
+      <c r="V95" s="48">
         <v>20920</v>
       </c>
-      <c r="W21" s="15">
+      <c r="W95" s="48">
         <v>20856</v>
       </c>
-      <c r="X21" s="15">
+      <c r="X95" s="48">
         <v>20748</v>
       </c>
-      <c r="Y21" s="15">
+      <c r="Y95" s="48">
         <v>20674</v>
       </c>
-      <c r="Z21" s="15">
+      <c r="Z95" s="48">
         <v>20609</v>
       </c>
-      <c r="AA21" s="15">
+      <c r="AA95" s="48">
         <v>20593</v>
       </c>
-      <c r="AB21" s="48">
+      <c r="AB95" s="48">
         <v>20497</v>
       </c>
-      <c r="AC21" s="50">
+      <c r="AC95" s="48">
         <v>20465</v>
       </c>
-      <c r="AD21" s="50">
+      <c r="AD95" s="48">
         <v>20408</v>
       </c>
-      <c r="AE21" s="52">
+      <c r="AE95" s="50">
         <v>20333</v>
       </c>
-      <c r="AF21" s="52">
+      <c r="AF95" s="50">
         <v>20286</v>
       </c>
-      <c r="AG21" s="52">
+      <c r="AG95" s="50">
         <v>20208</v>
       </c>
-      <c r="AH21" s="52">
+      <c r="AH95" s="50">
         <v>20088</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="99" t="s">
+      <c r="AI95" s="109">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="96" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="96" t="s">
         <v>95</v>
       </c>
-      <c r="B22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="59">
+      <c r="B96" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C96" s="57">
         <v>29806</v>
       </c>
-      <c r="D22" s="21">
+      <c r="D96" s="20">
         <v>29720</v>
       </c>
-      <c r="E22" s="21">
+      <c r="E96" s="20">
         <v>29675</v>
       </c>
-      <c r="F22" s="21">
+      <c r="F96" s="20">
         <v>29640</v>
       </c>
-      <c r="G22" s="50">
+      <c r="G96" s="48">
         <v>29588</v>
       </c>
-      <c r="H22" s="50">
+      <c r="H96" s="48">
         <v>29585</v>
       </c>
-      <c r="I22" s="50">
+      <c r="I96" s="48">
         <v>29518</v>
       </c>
-      <c r="J22" s="50">
+      <c r="J96" s="48">
         <v>29460</v>
       </c>
-      <c r="K22" s="50">
+      <c r="K96" s="48">
         <v>29411</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L96" s="48">
         <v>29363</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M96" s="48">
         <v>29253</v>
       </c>
-      <c r="N22" s="50">
+      <c r="N96" s="48">
         <v>29196</v>
       </c>
-      <c r="O22" s="50">
+      <c r="O96" s="48">
         <v>29173</v>
       </c>
-      <c r="P22" s="50">
+      <c r="P96" s="48">
         <v>29098</v>
       </c>
-      <c r="Q22" s="50">
+      <c r="Q96" s="48">
         <v>29031</v>
       </c>
-      <c r="R22" s="50">
+      <c r="R96" s="48">
         <v>29019</v>
       </c>
-      <c r="S22" s="50">
+      <c r="S96" s="48">
         <v>28941</v>
       </c>
-      <c r="T22" s="50">
+      <c r="T96" s="48">
         <v>28880</v>
       </c>
-      <c r="U22" s="50">
+      <c r="U96" s="48">
         <v>28801</v>
       </c>
-      <c r="V22" s="50">
+      <c r="V96" s="48">
         <v>28730</v>
       </c>
-      <c r="W22" s="50">
+      <c r="W96" s="48">
         <v>28658</v>
       </c>
-      <c r="X22" s="50">
+      <c r="X96" s="48">
         <v>28589</v>
       </c>
-      <c r="Y22" s="15">
+      <c r="Y96" s="48">
         <v>28505</v>
       </c>
-      <c r="Z22" s="15">
+      <c r="Z96" s="48">
         <v>28438</v>
       </c>
-      <c r="AA22" s="15">
+      <c r="AA96" s="48">
         <v>28343</v>
       </c>
-      <c r="AB22" s="48">
+      <c r="AB96" s="48">
         <v>28299</v>
       </c>
-      <c r="AC22" s="50">
+      <c r="AC96" s="48">
         <v>28271</v>
       </c>
-      <c r="AD22" s="50">
+      <c r="AD96" s="48">
         <v>28161</v>
       </c>
-      <c r="AE22" s="52">
+      <c r="AE96" s="50">
         <v>28123</v>
       </c>
-      <c r="AF22" s="52">
+      <c r="AF96" s="50">
         <v>28073</v>
       </c>
-      <c r="AG22" s="52">
+      <c r="AG96" s="50">
         <v>27994</v>
       </c>
-      <c r="AH22" s="52">
+      <c r="AH96" s="50">
         <v>27976</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="99" t="s">
+      <c r="AI96" s="109">
+        <v>27888</v>
+      </c>
+    </row>
+    <row r="97" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="96" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="20" t="s">
+      <c r="B97" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="59">
+      <c r="C97" s="57">
         <v>37282</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D97" s="20">
         <v>37214</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E97" s="20">
         <v>37141</v>
       </c>
-      <c r="F23" s="21">
+      <c r="F97" s="20">
         <v>37068</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G97" s="48">
         <v>37022</v>
       </c>
-      <c r="H23" s="50">
+      <c r="H97" s="48">
         <v>36921</v>
       </c>
-      <c r="I23" s="50">
+      <c r="I97" s="48">
         <v>36856</v>
       </c>
-      <c r="J23" s="50">
+      <c r="J97" s="48">
         <v>36745</v>
       </c>
-      <c r="K23" s="50">
+      <c r="K97" s="48">
         <v>36664</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L97" s="48">
         <v>36529</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M97" s="48">
         <v>36398</v>
       </c>
-      <c r="N23" s="50">
+      <c r="N97" s="48">
         <v>36273</v>
       </c>
-      <c r="O23" s="50">
+      <c r="O97" s="48">
         <v>36195</v>
       </c>
-      <c r="P23" s="50">
+      <c r="P97" s="48">
         <v>36050</v>
       </c>
-      <c r="Q23" s="50">
+      <c r="Q97" s="48">
         <v>35933</v>
       </c>
-      <c r="R23" s="50">
+      <c r="R97" s="48">
         <v>35848</v>
       </c>
-      <c r="S23" s="50">
+      <c r="S97" s="48">
         <v>35731</v>
       </c>
-      <c r="T23" s="50">
+      <c r="T97" s="48">
         <v>35637</v>
       </c>
-      <c r="U23" s="50">
+      <c r="U97" s="48">
         <v>35525</v>
       </c>
-      <c r="V23" s="50">
+      <c r="V97" s="48">
         <v>35337</v>
       </c>
-      <c r="W23" s="50">
+      <c r="W97" s="48">
         <v>35156</v>
       </c>
-      <c r="X23" s="50">
+      <c r="X97" s="48">
         <v>35053</v>
       </c>
-      <c r="Y23" s="15">
+      <c r="Y97" s="48">
         <v>34933</v>
       </c>
-      <c r="Z23" s="15">
+      <c r="Z97" s="48">
         <v>34832</v>
       </c>
-      <c r="AA23" s="15">
+      <c r="AA97" s="48">
         <v>34722</v>
       </c>
-      <c r="AB23" s="48">
+      <c r="AB97" s="48">
         <v>34657</v>
       </c>
-      <c r="AC23" s="50">
+      <c r="AC97" s="48">
         <v>34566</v>
       </c>
-      <c r="AD23" s="50">
+      <c r="AD97" s="48">
         <v>34544</v>
       </c>
-      <c r="AE23" s="52">
+      <c r="AE97" s="50">
         <v>34463</v>
       </c>
-      <c r="AF23" s="52">
+      <c r="AF97" s="50">
         <v>34432</v>
       </c>
-      <c r="AG23" s="52">
+      <c r="AG97" s="50">
         <v>34284</v>
       </c>
-      <c r="AH23" s="52">
+      <c r="AH97" s="50">
         <v>34176</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B24" s="29" t="s">
+      <c r="AI97" s="109">
+        <v>34013</v>
+      </c>
+    </row>
+    <row r="98" spans="1:35" s="47" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="97"/>
+      <c r="B98" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="C24" s="29"/>
-[...32 lines deleted...]
-      <c r="A25" s="99" t="s">
+      <c r="C98" s="28"/>
+      <c r="D98" s="28"/>
+      <c r="E98" s="28"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="28"/>
+      <c r="H98" s="28"/>
+      <c r="I98" s="28"/>
+      <c r="J98" s="28"/>
+      <c r="K98" s="28"/>
+      <c r="L98" s="28"/>
+      <c r="M98" s="28"/>
+      <c r="N98" s="28"/>
+      <c r="O98" s="28"/>
+      <c r="P98" s="28"/>
+      <c r="Q98" s="29"/>
+      <c r="R98" s="29"/>
+      <c r="S98" s="29"/>
+      <c r="T98" s="29"/>
+      <c r="U98" s="29"/>
+      <c r="V98" s="29"/>
+      <c r="W98" s="29"/>
+      <c r="X98" s="29"/>
+      <c r="Y98" s="29"/>
+      <c r="Z98" s="52"/>
+      <c r="AA98" s="52"/>
+      <c r="AB98" s="51"/>
+      <c r="AC98" s="52"/>
+      <c r="AD98" s="52"/>
+      <c r="AE98" s="52"/>
+      <c r="AF98" s="22"/>
+      <c r="AG98" s="22"/>
+      <c r="AH98" s="22"/>
+      <c r="AI98" s="22"/>
+    </row>
+    <row r="99" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="96" t="s">
         <v>83</v>
       </c>
-      <c r="B25" s="22" t="s">
+      <c r="B99" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="50">
-[...97 lines deleted...]
-      <c r="A26" s="99" t="s">
+      <c r="C99" s="48">
+        <v>106812</v>
+      </c>
+      <c r="D99" s="48">
+        <v>106572</v>
+      </c>
+      <c r="E99" s="48">
+        <v>106415</v>
+      </c>
+      <c r="F99" s="48">
+        <v>106276</v>
+      </c>
+      <c r="G99" s="48">
+        <v>106145</v>
+      </c>
+      <c r="H99" s="48">
+        <v>106090</v>
+      </c>
+      <c r="I99" s="48">
+        <v>105967</v>
+      </c>
+      <c r="J99" s="48">
+        <v>105674</v>
+      </c>
+      <c r="K99" s="48">
+        <v>105440</v>
+      </c>
+      <c r="L99" s="48">
+        <v>105228</v>
+      </c>
+      <c r="M99" s="48">
+        <v>105030</v>
+      </c>
+      <c r="N99" s="48">
+        <v>104791</v>
+      </c>
+      <c r="O99" s="48">
+        <v>104606</v>
+      </c>
+      <c r="P99" s="48">
+        <v>104350</v>
+      </c>
+      <c r="Q99" s="48">
+        <v>104097</v>
+      </c>
+      <c r="R99" s="48">
+        <v>103956</v>
+      </c>
+      <c r="S99" s="48">
+        <v>103665</v>
+      </c>
+      <c r="T99" s="48">
+        <v>103433</v>
+      </c>
+      <c r="U99" s="48">
+        <v>103232</v>
+      </c>
+      <c r="V99" s="48">
+        <v>102952</v>
+      </c>
+      <c r="W99" s="48">
+        <v>102676</v>
+      </c>
+      <c r="X99" s="48">
+        <v>102453</v>
+      </c>
+      <c r="Y99" s="48">
+        <v>102141</v>
+      </c>
+      <c r="Z99" s="48">
+        <v>101911</v>
+      </c>
+      <c r="AA99" s="48">
+        <v>101777</v>
+      </c>
+      <c r="AB99" s="48">
+        <v>101648</v>
+      </c>
+      <c r="AC99" s="48">
+        <v>101506</v>
+      </c>
+      <c r="AD99" s="48">
+        <v>196849</v>
+      </c>
+      <c r="AE99" s="48">
+        <v>101092</v>
+      </c>
+      <c r="AF99" s="48">
+        <v>100958</v>
+      </c>
+      <c r="AG99" s="48">
+        <v>100705</v>
+      </c>
+      <c r="AH99" s="50">
+        <v>100444</v>
+      </c>
+      <c r="AI99" s="50">
+        <v>100174</v>
+      </c>
+    </row>
+    <row r="100" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="B26" s="20" t="s">
+      <c r="B100" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="C26" s="50">
-[...618 lines deleted...]
-      <c r="B32" s="20" t="s">
+      <c r="C100" s="48">
+        <v>102</v>
+      </c>
+      <c r="D100" s="48">
+        <v>102</v>
+      </c>
+      <c r="E100" s="48">
+        <v>102</v>
+      </c>
+      <c r="F100" s="48">
+        <v>102</v>
+      </c>
+      <c r="G100" s="48">
+        <v>102</v>
+      </c>
+      <c r="H100" s="48">
+        <v>102</v>
+      </c>
+      <c r="I100" s="48">
+        <v>102</v>
+      </c>
+      <c r="J100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="K100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="L100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="N100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="O100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="P100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="R100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="S100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="T100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="U100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="V100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="W100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="X100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH100" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI100" s="48" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="101" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="97"/>
+      <c r="B101" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="50"/>
-[...33 lines deleted...]
-      <c r="A33" s="99" t="s">
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="15"/>
+      <c r="G101" s="48"/>
+      <c r="H101" s="48"/>
+      <c r="I101" s="48"/>
+      <c r="J101" s="48"/>
+      <c r="K101" s="48"/>
+      <c r="L101" s="48"/>
+      <c r="M101" s="48"/>
+      <c r="N101" s="90"/>
+      <c r="O101" s="48"/>
+      <c r="P101" s="48"/>
+      <c r="Q101" s="48"/>
+      <c r="R101" s="48"/>
+      <c r="S101" s="48"/>
+      <c r="T101" s="48"/>
+      <c r="U101" s="48"/>
+      <c r="V101" s="48"/>
+      <c r="W101" s="48"/>
+      <c r="X101" s="48"/>
+      <c r="Y101" s="48"/>
+      <c r="Z101" s="48"/>
+      <c r="AA101" s="48"/>
+      <c r="AB101" s="48"/>
+      <c r="AC101" s="48"/>
+      <c r="AD101" s="48"/>
+      <c r="AE101" s="48"/>
+      <c r="AF101" s="48"/>
+      <c r="AG101" s="48"/>
+      <c r="AH101" s="50"/>
+      <c r="AI101" s="50"/>
+    </row>
+    <row r="102" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="96" t="s">
         <v>90</v>
       </c>
-      <c r="B33" s="20" t="s">
+      <c r="B102" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="50">
-[...97 lines deleted...]
-      <c r="A34" s="99" t="s">
+      <c r="C102" s="48">
+        <v>15070</v>
+      </c>
+      <c r="D102" s="48">
+        <v>15057</v>
+      </c>
+      <c r="E102" s="48">
+        <v>15031</v>
+      </c>
+      <c r="F102" s="48">
+        <v>15018</v>
+      </c>
+      <c r="G102" s="48">
+        <v>15039</v>
+      </c>
+      <c r="H102" s="48">
+        <v>15016</v>
+      </c>
+      <c r="I102" s="48">
+        <v>14986</v>
+      </c>
+      <c r="J102" s="48">
+        <v>14962</v>
+      </c>
+      <c r="K102" s="48">
+        <v>14935</v>
+      </c>
+      <c r="L102" s="48">
+        <v>14898</v>
+      </c>
+      <c r="M102" s="48">
+        <v>14900</v>
+      </c>
+      <c r="N102" s="48">
+        <v>14860</v>
+      </c>
+      <c r="O102" s="48">
+        <v>14833</v>
+      </c>
+      <c r="P102" s="48">
+        <v>14787</v>
+      </c>
+      <c r="Q102" s="48">
+        <v>14746</v>
+      </c>
+      <c r="R102" s="48">
+        <v>14731</v>
+      </c>
+      <c r="S102" s="48">
+        <v>14687</v>
+      </c>
+      <c r="T102" s="48">
+        <v>14672</v>
+      </c>
+      <c r="U102" s="48">
+        <v>14663</v>
+      </c>
+      <c r="V102" s="48">
+        <v>14607</v>
+      </c>
+      <c r="W102" s="48">
+        <v>14562</v>
+      </c>
+      <c r="X102" s="48">
+        <v>14539</v>
+      </c>
+      <c r="Y102" s="48">
+        <v>14482</v>
+      </c>
+      <c r="Z102" s="48">
+        <v>14455</v>
+      </c>
+      <c r="AA102" s="48">
+        <v>14450</v>
+      </c>
+      <c r="AB102" s="48">
+        <v>14449</v>
+      </c>
+      <c r="AC102" s="48">
+        <v>14424</v>
+      </c>
+      <c r="AD102" s="48">
+        <v>28524</v>
+      </c>
+      <c r="AE102" s="48">
+        <v>14375</v>
+      </c>
+      <c r="AF102" s="48">
+        <v>14368</v>
+      </c>
+      <c r="AG102" s="48">
+        <v>14345</v>
+      </c>
+      <c r="AH102" s="50">
+        <v>14310</v>
+      </c>
+      <c r="AI102" s="50">
+        <v>14262</v>
+      </c>
+    </row>
+    <row r="103" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="96" t="s">
         <v>91</v>
       </c>
-      <c r="B34" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="50">
+      <c r="B103" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C103" s="48">
         <v>8153</v>
       </c>
-      <c r="D34" s="50">
+      <c r="D103" s="48">
         <v>8141</v>
       </c>
-      <c r="E34" s="50">
+      <c r="E103" s="48">
         <v>8131</v>
       </c>
-      <c r="F34" s="50">
+      <c r="F103" s="48">
         <v>8123</v>
       </c>
-      <c r="G34" s="50">
+      <c r="G103" s="48">
         <v>8107</v>
       </c>
-      <c r="H34" s="50">
+      <c r="H103" s="48">
         <v>8091</v>
       </c>
-      <c r="I34" s="50">
+      <c r="I103" s="48">
         <v>8102</v>
       </c>
-      <c r="J34" s="50">
+      <c r="J103" s="48">
         <v>7937</v>
       </c>
-      <c r="K34" s="50">
+      <c r="K103" s="48">
         <v>7907</v>
       </c>
-      <c r="L34" s="50">
+      <c r="L103" s="48">
         <v>7882</v>
       </c>
-      <c r="M34" s="50">
+      <c r="M103" s="48">
         <v>7856</v>
       </c>
-      <c r="N34" s="50">
+      <c r="N103" s="48">
         <v>7843</v>
       </c>
-      <c r="O34" s="50">
+      <c r="O103" s="48">
         <v>7835</v>
       </c>
-      <c r="P34" s="50">
+      <c r="P103" s="48">
         <v>7843</v>
       </c>
-      <c r="Q34" s="50">
+      <c r="Q103" s="48">
         <v>7820</v>
       </c>
-      <c r="R34" s="50">
+      <c r="R103" s="48">
         <v>7830</v>
       </c>
-      <c r="S34" s="50">
+      <c r="S103" s="48">
         <v>7790</v>
       </c>
-      <c r="T34" s="50">
+      <c r="T103" s="48">
         <v>7775</v>
       </c>
-      <c r="U34" s="50">
+      <c r="U103" s="48">
         <v>7767</v>
       </c>
-      <c r="V34" s="50">
+      <c r="V103" s="48">
         <v>7783</v>
       </c>
-      <c r="W34" s="50">
+      <c r="W103" s="48">
         <v>7770</v>
       </c>
-      <c r="X34" s="50">
+      <c r="X103" s="48">
         <v>7762</v>
       </c>
-      <c r="Y34" s="50">
+      <c r="Y103" s="48">
         <v>7745</v>
       </c>
-      <c r="Z34" s="50">
+      <c r="Z103" s="48">
         <v>7727</v>
       </c>
-      <c r="AA34" s="50">
+      <c r="AA103" s="48">
         <v>7720</v>
       </c>
-      <c r="AB34" s="50">
+      <c r="AB103" s="48">
         <v>7709</v>
       </c>
-      <c r="AC34" s="50">
+      <c r="AC103" s="48">
         <v>7690</v>
       </c>
-      <c r="AD34" s="50">
-[...2 lines deleted...]
-      <c r="AE34" s="50">
+      <c r="AD103" s="48">
+        <v>14888</v>
+      </c>
+      <c r="AE103" s="48">
         <v>7694</v>
       </c>
-      <c r="AF34" s="50">
+      <c r="AF103" s="48">
         <v>7700</v>
       </c>
-      <c r="AG34" s="50">
+      <c r="AG103" s="48">
         <v>7682</v>
       </c>
-      <c r="AH34" s="50">
+      <c r="AH103" s="50">
         <v>7691</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="99" t="s">
+      <c r="AI103" s="50">
+        <v>7661</v>
+      </c>
+    </row>
+    <row r="104" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="96" t="s">
         <v>92</v>
       </c>
-      <c r="B35" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="50">
+      <c r="B104" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C104" s="48">
         <v>26794</v>
       </c>
-      <c r="D35" s="50">
+      <c r="D104" s="48">
         <v>26732</v>
       </c>
-      <c r="E35" s="50">
+      <c r="E104" s="48">
         <v>26721</v>
       </c>
-      <c r="F35" s="50">
+      <c r="F104" s="48">
         <v>26683</v>
       </c>
-      <c r="G35" s="50">
+      <c r="G104" s="48">
         <v>26647</v>
       </c>
-      <c r="H35" s="50">
+      <c r="H104" s="48">
         <v>26693</v>
       </c>
-      <c r="I35" s="50">
+      <c r="I104" s="48">
         <v>26645</v>
       </c>
-      <c r="J35" s="50">
+      <c r="J104" s="48">
         <v>26750</v>
       </c>
-      <c r="K35" s="50">
+      <c r="K104" s="48">
         <v>26712</v>
       </c>
-      <c r="L35" s="50">
+      <c r="L104" s="48">
         <v>26703</v>
       </c>
-      <c r="M35" s="50">
+      <c r="M104" s="48">
         <v>26666</v>
       </c>
-      <c r="N35" s="50">
+      <c r="N104" s="48">
         <v>26643</v>
       </c>
-      <c r="O35" s="50">
+      <c r="O104" s="48">
         <v>26619</v>
       </c>
-      <c r="P35" s="50">
+      <c r="P104" s="48">
         <v>26561</v>
       </c>
-      <c r="Q35" s="50">
+      <c r="Q104" s="48">
         <v>26480</v>
       </c>
-      <c r="R35" s="50">
+      <c r="R104" s="48">
         <v>26457</v>
       </c>
-      <c r="S35" s="50">
+      <c r="S104" s="48">
         <v>26378</v>
       </c>
-      <c r="T35" s="50">
+      <c r="T104" s="48">
         <v>26306</v>
       </c>
-      <c r="U35" s="50">
+      <c r="U104" s="48">
         <v>26264</v>
       </c>
-      <c r="V35" s="50">
+      <c r="V104" s="48">
         <v>26216</v>
       </c>
-      <c r="W35" s="50">
+      <c r="W104" s="48">
         <v>26171</v>
       </c>
-      <c r="X35" s="50">
+      <c r="X104" s="48">
         <v>26127</v>
       </c>
-      <c r="Y35" s="50">
+      <c r="Y104" s="48">
         <v>26071</v>
       </c>
-      <c r="Z35" s="50">
+      <c r="Z104" s="48">
         <v>26062</v>
       </c>
-      <c r="AA35" s="50">
+      <c r="AA104" s="48">
         <v>26065</v>
       </c>
-      <c r="AB35" s="50">
+      <c r="AB104" s="48">
         <v>26028</v>
       </c>
-      <c r="AC35" s="50">
+      <c r="AC104" s="48">
         <v>26040</v>
       </c>
-      <c r="AD35" s="50">
-[...2 lines deleted...]
-      <c r="AE35" s="50">
+      <c r="AD104" s="48">
+        <v>50779</v>
+      </c>
+      <c r="AE104" s="48">
         <v>25916</v>
       </c>
-      <c r="AF35" s="50">
+      <c r="AF104" s="48">
         <v>25891</v>
       </c>
-      <c r="AG35" s="50">
+      <c r="AG104" s="48">
         <v>25839</v>
       </c>
-      <c r="AH35" s="50">
+      <c r="AH104" s="50">
         <v>25779</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="99" t="s">
+      <c r="AI104" s="50">
+        <v>25742</v>
+      </c>
+    </row>
+    <row r="105" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="96" t="s">
         <v>93</v>
       </c>
-      <c r="B36" s="20" t="s">
-[...83 lines deleted...]
-      <c r="AD36" s="50">
+      <c r="B105" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C105" s="48">
+        <v>11258</v>
+      </c>
+      <c r="D105" s="48">
+        <v>11219</v>
+      </c>
+      <c r="E105" s="48">
+        <v>11205</v>
+      </c>
+      <c r="F105" s="48">
+        <v>11185</v>
+      </c>
+      <c r="G105" s="48">
+        <v>11160</v>
+      </c>
+      <c r="H105" s="48">
+        <v>11146</v>
+      </c>
+      <c r="I105" s="48">
+        <v>11150</v>
+      </c>
+      <c r="J105" s="48">
+        <v>11128</v>
+      </c>
+      <c r="K105" s="48">
+        <v>11094</v>
+      </c>
+      <c r="L105" s="48">
+        <v>11045</v>
+      </c>
+      <c r="M105" s="48">
+        <v>11031</v>
+      </c>
+      <c r="N105" s="48">
+        <v>11005</v>
+      </c>
+      <c r="O105" s="48">
+        <v>10955</v>
+      </c>
+      <c r="P105" s="48">
+        <v>10911</v>
+      </c>
+      <c r="Q105" s="48">
+        <v>10899</v>
+      </c>
+      <c r="R105" s="48">
+        <v>10856</v>
+      </c>
+      <c r="S105" s="48">
+        <v>10837</v>
+      </c>
+      <c r="T105" s="48">
+        <v>10814</v>
+      </c>
+      <c r="U105" s="48">
+        <v>10771</v>
+      </c>
+      <c r="V105" s="48">
+        <v>10714</v>
+      </c>
+      <c r="W105" s="48">
+        <v>10649</v>
+      </c>
+      <c r="X105" s="48">
+        <v>10627</v>
+      </c>
+      <c r="Y105" s="48">
+        <v>10592</v>
+      </c>
+      <c r="Z105" s="48">
+        <v>10550</v>
+      </c>
+      <c r="AA105" s="48">
+        <v>10549</v>
+      </c>
+      <c r="AB105" s="48">
+        <v>10548</v>
+      </c>
+      <c r="AC105" s="48">
+        <v>10533</v>
+      </c>
+      <c r="AD105" s="48">
+        <v>19545</v>
+      </c>
+      <c r="AE105" s="48">
+        <v>10492</v>
+      </c>
+      <c r="AF105" s="48">
+        <v>10462</v>
+      </c>
+      <c r="AG105" s="48">
+        <v>10423</v>
+      </c>
+      <c r="AH105" s="50">
+        <v>10379</v>
+      </c>
+      <c r="AI105" s="50">
+        <v>10339</v>
+      </c>
+    </row>
+    <row r="106" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="96" t="s">
+        <v>94</v>
+      </c>
+      <c r="B106" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C106" s="48">
+        <v>11370</v>
+      </c>
+      <c r="D106" s="48">
+        <v>11331</v>
+      </c>
+      <c r="E106" s="48">
+        <v>11307</v>
+      </c>
+      <c r="F106" s="48">
+        <v>11295</v>
+      </c>
+      <c r="G106" s="48">
+        <v>11273</v>
+      </c>
+      <c r="H106" s="48">
+        <v>11263</v>
+      </c>
+      <c r="I106" s="48">
+        <v>11234</v>
+      </c>
+      <c r="J106" s="48">
+        <v>11216</v>
+      </c>
+      <c r="K106" s="48">
+        <v>11183</v>
+      </c>
+      <c r="L106" s="48">
+        <v>11176</v>
+      </c>
+      <c r="M106" s="48">
+        <v>11158</v>
+      </c>
+      <c r="N106" s="48">
+        <v>11102</v>
+      </c>
+      <c r="O106" s="48">
+        <v>11076</v>
+      </c>
+      <c r="P106" s="48">
+        <v>11050</v>
+      </c>
+      <c r="Q106" s="48">
+        <v>11035</v>
+      </c>
+      <c r="R106" s="48">
+        <v>11009</v>
+      </c>
+      <c r="S106" s="48">
+        <v>11028</v>
+      </c>
+      <c r="T106" s="48">
+        <v>11002</v>
+      </c>
+      <c r="U106" s="48">
+        <v>10976</v>
+      </c>
+      <c r="V106" s="48">
+        <v>10951</v>
+      </c>
+      <c r="W106" s="48">
+        <v>10929</v>
+      </c>
+      <c r="X106" s="48">
+        <v>10882</v>
+      </c>
+      <c r="Y106" s="48">
+        <v>10855</v>
+      </c>
+      <c r="Z106" s="48">
+        <v>10823</v>
+      </c>
+      <c r="AA106" s="48">
+        <v>10825</v>
+      </c>
+      <c r="AB106" s="48">
+        <v>10776</v>
+      </c>
+      <c r="AC106" s="48">
+        <v>10743</v>
+      </c>
+      <c r="AD106" s="48">
+        <v>20408</v>
+      </c>
+      <c r="AE106" s="48">
+        <v>10678</v>
+      </c>
+      <c r="AF106" s="48">
+        <v>10648</v>
+      </c>
+      <c r="AG106" s="48">
+        <v>10632</v>
+      </c>
+      <c r="AH106" s="50">
+        <v>10562</v>
+      </c>
+      <c r="AI106" s="50">
+        <v>10538</v>
+      </c>
+    </row>
+    <row r="107" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="B107" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C107" s="48">
+        <v>14838</v>
+      </c>
+      <c r="D107" s="48">
+        <v>14799</v>
+      </c>
+      <c r="E107" s="48">
+        <v>14771</v>
+      </c>
+      <c r="F107" s="48">
+        <v>14762</v>
+      </c>
+      <c r="G107" s="48">
+        <v>14730</v>
+      </c>
+      <c r="H107" s="48">
+        <v>14731</v>
+      </c>
+      <c r="I107" s="48">
+        <v>14703</v>
+      </c>
+      <c r="J107" s="48">
+        <v>14689</v>
+      </c>
+      <c r="K107" s="48">
+        <v>14671</v>
+      </c>
+      <c r="L107" s="48">
+        <v>14652</v>
+      </c>
+      <c r="M107" s="48">
+        <v>14608</v>
+      </c>
+      <c r="N107" s="48">
+        <v>14594</v>
+      </c>
+      <c r="O107" s="48">
+        <v>14579</v>
+      </c>
+      <c r="P107" s="48">
+        <v>14552</v>
+      </c>
+      <c r="Q107" s="48">
+        <v>14517</v>
+      </c>
+      <c r="R107" s="48">
+        <v>14516</v>
+      </c>
+      <c r="S107" s="48">
+        <v>14458</v>
+      </c>
+      <c r="T107" s="48">
+        <v>14422</v>
+      </c>
+      <c r="U107" s="48">
+        <v>14407</v>
+      </c>
+      <c r="V107" s="48">
+        <v>14378</v>
+      </c>
+      <c r="W107" s="48">
+        <v>14353</v>
+      </c>
+      <c r="X107" s="48">
+        <v>14322</v>
+      </c>
+      <c r="Y107" s="48">
+        <v>14268</v>
+      </c>
+      <c r="Z107" s="48">
+        <v>14234</v>
+      </c>
+      <c r="AA107" s="48">
+        <v>14172</v>
+      </c>
+      <c r="AB107" s="48">
+        <v>14170</v>
+      </c>
+      <c r="AC107" s="48">
+        <v>14144</v>
+      </c>
+      <c r="AD107" s="48">
+        <v>28161</v>
+      </c>
+      <c r="AE107" s="48">
+        <v>14066</v>
+      </c>
+      <c r="AF107" s="48">
+        <v>14026</v>
+      </c>
+      <c r="AG107" s="48">
+        <v>13973</v>
+      </c>
+      <c r="AH107" s="50">
+        <v>13963</v>
+      </c>
+      <c r="AI107" s="50">
+        <v>13922</v>
+      </c>
+    </row>
+    <row r="108" spans="1:35" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="96" t="s">
+        <v>96</v>
+      </c>
+      <c r="B108" s="89" t="s">
+        <v>31</v>
+      </c>
+      <c r="C108" s="48">
+        <v>19227</v>
+      </c>
+      <c r="D108" s="48">
+        <v>19191</v>
+      </c>
+      <c r="E108" s="48">
+        <v>19147</v>
+      </c>
+      <c r="F108" s="48">
+        <v>19108</v>
+      </c>
+      <c r="G108" s="48">
+        <v>19087</v>
+      </c>
+      <c r="H108" s="48">
+        <v>19048</v>
+      </c>
+      <c r="I108" s="48">
+        <v>19045</v>
+      </c>
+      <c r="J108" s="48">
+        <v>18992</v>
+      </c>
+      <c r="K108" s="48">
+        <v>18938</v>
+      </c>
+      <c r="L108" s="48">
+        <v>18872</v>
+      </c>
+      <c r="M108" s="48">
+        <v>18811</v>
+      </c>
+      <c r="N108" s="48">
+        <v>18744</v>
+      </c>
+      <c r="O108" s="48">
+        <v>18709</v>
+      </c>
+      <c r="P108" s="48">
+        <v>18646</v>
+      </c>
+      <c r="Q108" s="48">
+        <v>18600</v>
+      </c>
+      <c r="R108" s="48">
+        <v>18557</v>
+      </c>
+      <c r="S108" s="48">
+        <v>18487</v>
+      </c>
+      <c r="T108" s="48">
+        <v>18442</v>
+      </c>
+      <c r="U108" s="48">
+        <v>18384</v>
+      </c>
+      <c r="V108" s="48">
+        <v>18303</v>
+      </c>
+      <c r="W108" s="48">
+        <v>18242</v>
+      </c>
+      <c r="X108" s="48">
+        <v>18194</v>
+      </c>
+      <c r="Y108" s="48">
+        <v>18128</v>
+      </c>
+      <c r="Z108" s="48">
+        <v>18060</v>
+      </c>
+      <c r="AA108" s="48">
+        <v>17996</v>
+      </c>
+      <c r="AB108" s="48">
+        <v>17968</v>
+      </c>
+      <c r="AC108" s="48">
+        <v>17932</v>
+      </c>
+      <c r="AD108" s="48">
+        <v>34544</v>
+      </c>
+      <c r="AE108" s="48">
+        <v>17871</v>
+      </c>
+      <c r="AF108" s="48">
+        <v>17863</v>
+      </c>
+      <c r="AG108" s="48">
+        <v>17811</v>
+      </c>
+      <c r="AH108" s="50">
+        <v>17760</v>
+      </c>
+      <c r="AI108" s="50">
+        <v>17710</v>
+      </c>
+    </row>
+    <row r="109" spans="1:35" s="33" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="97"/>
+      <c r="B109" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="C109" s="41"/>
+      <c r="D109" s="41"/>
+      <c r="E109" s="41"/>
+      <c r="F109" s="41"/>
+      <c r="G109" s="41"/>
+      <c r="H109" s="41"/>
+      <c r="I109" s="41"/>
+      <c r="J109" s="41"/>
+      <c r="K109" s="41"/>
+      <c r="L109" s="41"/>
+      <c r="M109" s="41"/>
+      <c r="N109" s="41"/>
+      <c r="O109" s="41"/>
+      <c r="P109" s="41"/>
+      <c r="Q109" s="42"/>
+      <c r="R109" s="42"/>
+      <c r="S109" s="42"/>
+      <c r="T109" s="42"/>
+      <c r="U109" s="42"/>
+      <c r="V109" s="42"/>
+      <c r="W109" s="42"/>
+      <c r="X109" s="42"/>
+      <c r="Y109" s="42"/>
+      <c r="Z109" s="53"/>
+      <c r="AA109" s="53"/>
+      <c r="AB109" s="52"/>
+      <c r="AC109" s="52"/>
+      <c r="AD109" s="52"/>
+      <c r="AE109" s="52"/>
+      <c r="AF109" s="22"/>
+      <c r="AG109" s="22"/>
+      <c r="AH109" s="22"/>
+      <c r="AI109" s="22"/>
+    </row>
+    <row r="110" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="97" t="s">
+        <v>83</v>
+      </c>
+      <c r="B110" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C110" s="38">
+        <v>102337</v>
+      </c>
+      <c r="D110" s="38">
+        <v>102118</v>
+      </c>
+      <c r="E110" s="38">
+        <v>101966</v>
+      </c>
+      <c r="F110" s="38">
+        <v>101791</v>
+      </c>
+      <c r="G110" s="38">
+        <v>101657</v>
+      </c>
+      <c r="H110" s="38">
+        <v>101544</v>
+      </c>
+      <c r="I110" s="38">
+        <v>101308</v>
+      </c>
+      <c r="J110" s="38">
+        <v>100868</v>
+      </c>
+      <c r="K110" s="38">
+        <v>100709</v>
+      </c>
+      <c r="L110" s="38">
+        <v>100449</v>
+      </c>
+      <c r="M110" s="38">
+        <v>100116</v>
+      </c>
+      <c r="N110" s="38">
+        <v>99844</v>
+      </c>
+      <c r="O110" s="38">
+        <v>99619</v>
+      </c>
+      <c r="P110" s="38">
+        <v>99247</v>
+      </c>
+      <c r="Q110" s="38">
+        <v>98924</v>
+      </c>
+      <c r="R110" s="38">
+        <v>98734</v>
+      </c>
+      <c r="S110" s="38">
+        <v>98517</v>
+      </c>
+      <c r="T110" s="38">
+        <v>98241</v>
+      </c>
+      <c r="U110" s="38">
+        <v>97947</v>
+      </c>
+      <c r="V110" s="38">
+        <v>97553</v>
+      </c>
+      <c r="W110" s="38">
+        <v>97131</v>
+      </c>
+      <c r="X110" s="38">
+        <v>96806</v>
+      </c>
+      <c r="Y110" s="38">
+        <v>96543</v>
+      </c>
+      <c r="Z110" s="38">
+        <v>96331</v>
+      </c>
+      <c r="AA110" s="38">
+        <v>96188</v>
+      </c>
+      <c r="AB110" s="48">
+        <v>95927</v>
+      </c>
+      <c r="AC110" s="48">
+        <v>95775</v>
+      </c>
+      <c r="AD110" s="48">
+        <v>95563</v>
+      </c>
+      <c r="AE110" s="48">
+        <v>95345</v>
+      </c>
+      <c r="AF110" s="48">
+        <v>95191</v>
+      </c>
+      <c r="AG110" s="48">
+        <v>94799</v>
+      </c>
+      <c r="AH110" s="50">
+        <v>94512</v>
+      </c>
+      <c r="AI110" s="109">
+        <v>94069</v>
+      </c>
+    </row>
+    <row r="111" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="97" t="s">
+        <v>84</v>
+      </c>
+      <c r="B111" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C111" s="38">
+        <v>101</v>
+      </c>
+      <c r="D111" s="38">
+        <v>101</v>
+      </c>
+      <c r="E111" s="38">
+        <v>101</v>
+      </c>
+      <c r="F111" s="38">
+        <v>101</v>
+      </c>
+      <c r="G111" s="38">
+        <v>101</v>
+      </c>
+      <c r="H111" s="38">
+        <v>101</v>
+      </c>
+      <c r="I111" s="38">
+        <v>101</v>
+      </c>
+      <c r="J111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="K111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="L111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="M111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="N111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="O111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="P111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="R111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="S111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="T111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="U111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="V111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="W111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="X111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA111" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB111" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC111" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD111" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE111" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AF111" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG111" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH111" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI111" s="110" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="112" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="97"/>
+      <c r="B112" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="C112" s="37"/>
+      <c r="D112" s="37"/>
+      <c r="E112" s="37"/>
+      <c r="F112" s="37"/>
+      <c r="G112" s="37"/>
+      <c r="H112" s="37"/>
+      <c r="I112" s="38"/>
+      <c r="J112" s="38"/>
+      <c r="K112" s="38"/>
+      <c r="L112" s="38"/>
+      <c r="M112" s="38"/>
+      <c r="N112" s="38"/>
+      <c r="O112" s="38"/>
+      <c r="P112" s="38"/>
+      <c r="Q112" s="38"/>
+      <c r="R112" s="38"/>
+      <c r="S112" s="38"/>
+      <c r="T112" s="38"/>
+      <c r="U112" s="38"/>
+      <c r="V112" s="38"/>
+      <c r="W112" s="38"/>
+      <c r="X112" s="38"/>
+      <c r="Y112" s="38"/>
+      <c r="Z112" s="38"/>
+      <c r="AA112" s="38"/>
+      <c r="AB112" s="48"/>
+      <c r="AC112" s="48"/>
+      <c r="AD112" s="48"/>
+      <c r="AE112" s="48"/>
+      <c r="AF112" s="48"/>
+      <c r="AG112" s="48"/>
+      <c r="AH112" s="50"/>
+      <c r="AI112"/>
+    </row>
+    <row r="113" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="97" t="s">
+        <v>90</v>
+      </c>
+      <c r="B113" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C113" s="37">
+        <v>14967</v>
+      </c>
+      <c r="D113" s="37">
+        <v>14975</v>
+      </c>
+      <c r="E113" s="37">
+        <v>14946</v>
+      </c>
+      <c r="F113" s="37">
+        <v>14926</v>
+      </c>
+      <c r="G113" s="37">
+        <v>14936</v>
+      </c>
+      <c r="H113" s="37">
+        <v>14904</v>
+      </c>
+      <c r="I113" s="38">
+        <v>14859</v>
+      </c>
+      <c r="J113" s="38">
+        <v>14827</v>
+      </c>
+      <c r="K113" s="38">
+        <v>14810</v>
+      </c>
+      <c r="L113" s="38">
+        <v>14819</v>
+      </c>
+      <c r="M113" s="38">
         <v>14813</v>
       </c>
-      <c r="AE36" s="50">
-[...13 lines deleted...]
-      <c r="A37" s="99" t="s">
+      <c r="N113" s="38">
+        <v>14755</v>
+      </c>
+      <c r="O113" s="38">
+        <v>14707</v>
+      </c>
+      <c r="P113" s="38">
+        <v>14630</v>
+      </c>
+      <c r="Q113" s="38">
+        <v>14589</v>
+      </c>
+      <c r="R113" s="38">
+        <v>14565</v>
+      </c>
+      <c r="S113" s="38">
+        <v>14544</v>
+      </c>
+      <c r="T113" s="38">
+        <v>14512</v>
+      </c>
+      <c r="U113" s="38">
+        <v>14485</v>
+      </c>
+      <c r="V113" s="38">
+        <v>14447</v>
+      </c>
+      <c r="W113" s="38">
+        <v>14389</v>
+      </c>
+      <c r="X113" s="38">
+        <v>14338</v>
+      </c>
+      <c r="Y113" s="38">
+        <v>14315</v>
+      </c>
+      <c r="Z113" s="38">
+        <v>14288</v>
+      </c>
+      <c r="AA113" s="38">
+        <v>14277</v>
+      </c>
+      <c r="AB113" s="48">
+        <v>14228</v>
+      </c>
+      <c r="AC113" s="48">
+        <v>14183</v>
+      </c>
+      <c r="AD113" s="48">
+        <v>14138</v>
+      </c>
+      <c r="AE113" s="48">
+        <v>14120</v>
+      </c>
+      <c r="AF113" s="48">
+        <v>14098</v>
+      </c>
+      <c r="AG113" s="48">
+        <v>14042</v>
+      </c>
+      <c r="AH113" s="50">
+        <v>13999</v>
+      </c>
+      <c r="AI113" s="111">
+        <v>13962</v>
+      </c>
+    </row>
+    <row r="114" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="97" t="s">
+        <v>91</v>
+      </c>
+      <c r="B114" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C114" s="37">
+        <v>7758</v>
+      </c>
+      <c r="D114" s="37">
+        <v>7747</v>
+      </c>
+      <c r="E114" s="37">
+        <v>7715</v>
+      </c>
+      <c r="F114" s="37">
+        <v>7688</v>
+      </c>
+      <c r="G114" s="37">
+        <v>7675</v>
+      </c>
+      <c r="H114" s="37">
+        <v>7670</v>
+      </c>
+      <c r="I114" s="38">
+        <v>7661</v>
+      </c>
+      <c r="J114" s="38">
+        <v>7495</v>
+      </c>
+      <c r="K114" s="38">
+        <v>7478</v>
+      </c>
+      <c r="L114" s="38">
+        <v>7452</v>
+      </c>
+      <c r="M114" s="38">
+        <v>7420</v>
+      </c>
+      <c r="N114" s="38">
+        <v>7415</v>
+      </c>
+      <c r="O114" s="38">
+        <v>7398</v>
+      </c>
+      <c r="P114" s="38">
+        <v>7386</v>
+      </c>
+      <c r="Q114" s="38">
+        <v>7348</v>
+      </c>
+      <c r="R114" s="38">
+        <v>7345</v>
+      </c>
+      <c r="S114" s="38">
+        <v>7307</v>
+      </c>
+      <c r="T114" s="38">
+        <v>7290</v>
+      </c>
+      <c r="U114" s="38">
+        <v>7275</v>
+      </c>
+      <c r="V114" s="38">
+        <v>7260</v>
+      </c>
+      <c r="W114" s="38">
+        <v>7252</v>
+      </c>
+      <c r="X114" s="38">
+        <v>7241</v>
+      </c>
+      <c r="Y114" s="38">
+        <v>7250</v>
+      </c>
+      <c r="Z114" s="38">
+        <v>7246</v>
+      </c>
+      <c r="AA114" s="38">
+        <v>7220</v>
+      </c>
+      <c r="AB114" s="48">
+        <v>7203</v>
+      </c>
+      <c r="AC114" s="48">
+        <v>7199</v>
+      </c>
+      <c r="AD114" s="48">
+        <v>7196</v>
+      </c>
+      <c r="AE114" s="48">
+        <v>7178</v>
+      </c>
+      <c r="AF114" s="48">
+        <v>7172</v>
+      </c>
+      <c r="AG114" s="48">
+        <v>7142</v>
+      </c>
+      <c r="AH114" s="50">
+        <v>7139</v>
+      </c>
+      <c r="AI114" s="111">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="115" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="97" t="s">
+        <v>92</v>
+      </c>
+      <c r="B115" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C115" s="37">
+        <v>25969</v>
+      </c>
+      <c r="D115" s="37">
+        <v>25904</v>
+      </c>
+      <c r="E115" s="37">
+        <v>25881</v>
+      </c>
+      <c r="F115" s="37">
+        <v>25848</v>
+      </c>
+      <c r="G115" s="37">
+        <v>25816</v>
+      </c>
+      <c r="H115" s="37">
+        <v>25848</v>
+      </c>
+      <c r="I115" s="38">
+        <v>25815</v>
+      </c>
+      <c r="J115" s="38">
+        <v>25866</v>
+      </c>
+      <c r="K115" s="38">
+        <v>25824</v>
+      </c>
+      <c r="L115" s="38">
+        <v>25765</v>
+      </c>
+      <c r="M115" s="38">
+        <v>25701</v>
+      </c>
+      <c r="N115" s="38">
+        <v>25671</v>
+      </c>
+      <c r="O115" s="38">
+        <v>25631</v>
+      </c>
+      <c r="P115" s="38">
+        <v>25548</v>
+      </c>
+      <c r="Q115" s="38">
+        <v>25464</v>
+      </c>
+      <c r="R115" s="38">
+        <v>25408</v>
+      </c>
+      <c r="S115" s="38">
+        <v>25348</v>
+      </c>
+      <c r="T115" s="38">
+        <v>25270</v>
+      </c>
+      <c r="U115" s="38">
+        <v>25214</v>
+      </c>
+      <c r="V115" s="38">
+        <v>25153</v>
+      </c>
+      <c r="W115" s="38">
+        <v>25098</v>
+      </c>
+      <c r="X115" s="38">
+        <v>25053</v>
+      </c>
+      <c r="Y115" s="38">
+        <v>24982</v>
+      </c>
+      <c r="Z115" s="38">
+        <v>24940</v>
+      </c>
+      <c r="AA115" s="38">
+        <v>24933</v>
+      </c>
+      <c r="AB115" s="48">
+        <v>24897</v>
+      </c>
+      <c r="AC115" s="48">
+        <v>24870</v>
+      </c>
+      <c r="AD115" s="48">
+        <v>24821</v>
+      </c>
+      <c r="AE115" s="48">
+        <v>24773</v>
+      </c>
+      <c r="AF115" s="48">
+        <v>24732</v>
+      </c>
+      <c r="AG115" s="48">
+        <v>24663</v>
+      </c>
+      <c r="AH115" s="50">
+        <v>24577</v>
+      </c>
+      <c r="AI115" s="111">
+        <v>24517</v>
+      </c>
+    </row>
+    <row r="116" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="97" t="s">
+        <v>93</v>
+      </c>
+      <c r="B116" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C116" s="37">
+        <v>9947</v>
+      </c>
+      <c r="D116" s="37">
+        <v>9906</v>
+      </c>
+      <c r="E116" s="37">
+        <v>9894</v>
+      </c>
+      <c r="F116" s="37">
+        <v>9880</v>
+      </c>
+      <c r="G116" s="37">
+        <v>9851</v>
+      </c>
+      <c r="H116" s="37">
+        <v>9836</v>
+      </c>
+      <c r="I116" s="38">
+        <v>9823</v>
+      </c>
+      <c r="J116" s="38">
+        <v>9767</v>
+      </c>
+      <c r="K116" s="38">
+        <v>9753</v>
+      </c>
+      <c r="L116" s="38">
+        <v>9694</v>
+      </c>
+      <c r="M116" s="38">
+        <v>9651</v>
+      </c>
+      <c r="N116" s="38">
+        <v>9624</v>
+      </c>
+      <c r="O116" s="38">
+        <v>9583</v>
+      </c>
+      <c r="P116" s="38">
+        <v>9553</v>
+      </c>
+      <c r="Q116" s="38">
+        <v>9517</v>
+      </c>
+      <c r="R116" s="38">
+        <v>9496</v>
+      </c>
+      <c r="S116" s="38">
+        <v>9485</v>
+      </c>
+      <c r="T116" s="38">
+        <v>9436</v>
+      </c>
+      <c r="U116" s="38">
+        <v>9404</v>
+      </c>
+      <c r="V116" s="38">
+        <v>9338</v>
+      </c>
+      <c r="W116" s="38">
+        <v>9246</v>
+      </c>
+      <c r="X116" s="38">
+        <v>9182</v>
+      </c>
+      <c r="Y116" s="38">
+        <v>9135</v>
+      </c>
+      <c r="Z116" s="38">
+        <v>9095</v>
+      </c>
+      <c r="AA116" s="38">
+        <v>9093</v>
+      </c>
+      <c r="AB116" s="48">
+        <v>9060</v>
+      </c>
+      <c r="AC116" s="48">
+        <v>9040</v>
+      </c>
+      <c r="AD116" s="48">
+        <v>9014</v>
+      </c>
+      <c r="AE116" s="48">
+        <v>8970</v>
+      </c>
+      <c r="AF116" s="48">
+        <v>8935</v>
+      </c>
+      <c r="AG116" s="48">
+        <v>8882</v>
+      </c>
+      <c r="AH116" s="50">
+        <v>8842</v>
+      </c>
+      <c r="AI116" s="111">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="117" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="97" t="s">
         <v>94</v>
       </c>
-      <c r="B37" s="20" t="s">
-[...100 lines deleted...]
-      <c r="A38" s="99" t="s">
+      <c r="B117" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C117" s="37">
+        <v>10572</v>
+      </c>
+      <c r="D117" s="37">
+        <v>10541</v>
+      </c>
+      <c r="E117" s="37">
+        <v>10531</v>
+      </c>
+      <c r="F117" s="37">
+        <v>10510</v>
+      </c>
+      <c r="G117" s="37">
+        <v>10485</v>
+      </c>
+      <c r="H117" s="37">
+        <v>10458</v>
+      </c>
+      <c r="I117" s="38">
+        <v>10423</v>
+      </c>
+      <c r="J117" s="38">
+        <v>10389</v>
+      </c>
+      <c r="K117" s="38">
+        <v>10378</v>
+      </c>
+      <c r="L117" s="38">
+        <v>10351</v>
+      </c>
+      <c r="M117" s="38">
+        <v>10299</v>
+      </c>
+      <c r="N117" s="38">
+        <v>10248</v>
+      </c>
+      <c r="O117" s="38">
+        <v>10220</v>
+      </c>
+      <c r="P117" s="38">
+        <v>10180</v>
+      </c>
+      <c r="Q117" s="38">
+        <v>10159</v>
+      </c>
+      <c r="R117" s="38">
+        <v>10126</v>
+      </c>
+      <c r="S117" s="38">
+        <v>10106</v>
+      </c>
+      <c r="T117" s="38">
+        <v>10080</v>
+      </c>
+      <c r="U117" s="38">
+        <v>10034</v>
+      </c>
+      <c r="V117" s="38">
+        <v>9969</v>
+      </c>
+      <c r="W117" s="38">
+        <v>9927</v>
+      </c>
+      <c r="X117" s="38">
+        <v>9866</v>
+      </c>
+      <c r="Y117" s="38">
+        <v>9819</v>
+      </c>
+      <c r="Z117" s="38">
+        <v>9786</v>
+      </c>
+      <c r="AA117" s="38">
+        <v>9768</v>
+      </c>
+      <c r="AB117" s="48">
+        <v>9721</v>
+      </c>
+      <c r="AC117" s="48">
+        <v>9722</v>
+      </c>
+      <c r="AD117" s="48">
+        <v>9694</v>
+      </c>
+      <c r="AE117" s="48">
+        <v>9655</v>
+      </c>
+      <c r="AF117" s="48">
+        <v>9638</v>
+      </c>
+      <c r="AG117" s="48">
+        <v>9576</v>
+      </c>
+      <c r="AH117" s="50">
+        <v>9526</v>
+      </c>
+      <c r="AI117" s="111">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="118" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="97" t="s">
         <v>95</v>
       </c>
-      <c r="B38" s="20" t="s">
-[...8 lines deleted...]
-      <c r="E38" s="50">
+      <c r="B118" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C118" s="37">
+        <v>14968</v>
+      </c>
+      <c r="D118" s="37">
+        <v>14921</v>
+      </c>
+      <c r="E118" s="37">
+        <v>14904</v>
+      </c>
+      <c r="F118" s="37">
+        <v>14878</v>
+      </c>
+      <c r="G118" s="37">
+        <v>14858</v>
+      </c>
+      <c r="H118" s="37">
+        <v>14854</v>
+      </c>
+      <c r="I118" s="38">
+        <v>14815</v>
+      </c>
+      <c r="J118" s="38">
         <v>14771</v>
       </c>
-      <c r="F38" s="50">
-[...23 lines deleted...]
-      <c r="N38" s="50">
+      <c r="K118" s="38">
+        <v>14740</v>
+      </c>
+      <c r="L118" s="38">
+        <v>14711</v>
+      </c>
+      <c r="M118" s="38">
+        <v>14645</v>
+      </c>
+      <c r="N118" s="38">
+        <v>14602</v>
+      </c>
+      <c r="O118" s="38">
         <v>14594</v>
       </c>
-      <c r="O38" s="50">
-[...11 lines deleted...]
-      <c r="S38" s="50">
+      <c r="P118" s="38">
+        <v>14546</v>
+      </c>
+      <c r="Q118" s="38">
+        <v>14514</v>
+      </c>
+      <c r="R118" s="38">
+        <v>14503</v>
+      </c>
+      <c r="S118" s="38">
+        <v>14483</v>
+      </c>
+      <c r="T118" s="38">
         <v>14458</v>
       </c>
-      <c r="T38" s="50">
-[...46 lines deleted...]
-      <c r="A39" s="99" t="s">
+      <c r="U118" s="38">
+        <v>14394</v>
+      </c>
+      <c r="V118" s="38">
+        <v>14352</v>
+      </c>
+      <c r="W118" s="38">
+        <v>14305</v>
+      </c>
+      <c r="X118" s="38">
+        <v>14267</v>
+      </c>
+      <c r="Y118" s="38">
+        <v>14237</v>
+      </c>
+      <c r="Z118" s="38">
+        <v>14204</v>
+      </c>
+      <c r="AA118" s="38">
+        <v>14171</v>
+      </c>
+      <c r="AB118" s="48">
+        <v>14129</v>
+      </c>
+      <c r="AC118" s="48">
+        <v>14127</v>
+      </c>
+      <c r="AD118" s="48">
+        <v>14070</v>
+      </c>
+      <c r="AE118" s="48">
+        <v>14057</v>
+      </c>
+      <c r="AF118" s="48">
+        <v>14047</v>
+      </c>
+      <c r="AG118" s="48">
+        <v>14021</v>
+      </c>
+      <c r="AH118" s="50">
+        <v>14013</v>
+      </c>
+      <c r="AI118" s="111">
+        <v>13966</v>
+      </c>
+    </row>
+    <row r="119" spans="1:35" s="30" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="98" t="s">
         <v>96</v>
       </c>
-      <c r="B39" s="20" t="s">
+      <c r="B119" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="50">
-[...89 lines deleted...]
-      <c r="AG39" s="50">
+      <c r="C119" s="45">
+        <v>18055</v>
+      </c>
+      <c r="D119" s="45">
+        <v>18023</v>
+      </c>
+      <c r="E119" s="45">
+        <v>17994</v>
+      </c>
+      <c r="F119" s="45">
+        <v>17960</v>
+      </c>
+      <c r="G119" s="45">
+        <v>17935</v>
+      </c>
+      <c r="H119" s="45">
+        <v>17873</v>
+      </c>
+      <c r="I119" s="45">
         <v>17811</v>
       </c>
-      <c r="AH39" s="50">
-[...1459 lines deleted...]
-      <c r="J55" s="40">
+      <c r="J119" s="45">
         <v>17753</v>
       </c>
-      <c r="K55" s="40">
+      <c r="K119" s="45">
         <v>17726</v>
       </c>
-      <c r="L55" s="40">
+      <c r="L119" s="45">
         <v>17657</v>
       </c>
-      <c r="M55" s="40">
+      <c r="M119" s="45">
         <v>17587</v>
       </c>
-      <c r="N55" s="40">
+      <c r="N119" s="45">
         <v>17529</v>
       </c>
-      <c r="O55" s="40">
+      <c r="O119" s="45">
         <v>17486</v>
       </c>
-      <c r="P55" s="40">
+      <c r="P119" s="45">
         <v>17404</v>
       </c>
-      <c r="Q55" s="40">
+      <c r="Q119" s="45">
         <v>17333</v>
       </c>
-      <c r="R55" s="40">
+      <c r="R119" s="45">
         <v>17291</v>
       </c>
-      <c r="S55" s="40">
+      <c r="S119" s="45">
         <v>17244</v>
       </c>
-      <c r="T55" s="40">
+      <c r="T119" s="45">
         <v>17195</v>
       </c>
-      <c r="U55" s="40">
+      <c r="U119" s="45">
         <v>17141</v>
       </c>
-      <c r="V55" s="40">
+      <c r="V119" s="45">
         <v>17034</v>
       </c>
-      <c r="W55" s="40">
+      <c r="W119" s="45">
         <v>16914</v>
       </c>
-      <c r="X55" s="40">
+      <c r="X119" s="45">
         <v>16859</v>
       </c>
-      <c r="Y55" s="40">
+      <c r="Y119" s="45">
         <v>16805</v>
       </c>
-      <c r="Z55" s="40">
+      <c r="Z119" s="45">
         <v>16772</v>
       </c>
-      <c r="AA55" s="40">
+      <c r="AA119" s="45">
         <v>16726</v>
       </c>
-      <c r="AB55" s="50">
+      <c r="AB119" s="49">
         <v>16689</v>
       </c>
-      <c r="AC55" s="50">
+      <c r="AC119" s="49">
         <v>16634</v>
       </c>
-      <c r="AD55" s="50">
+      <c r="AD119" s="49">
         <v>16630</v>
       </c>
-      <c r="AE55" s="50">
+      <c r="AE119" s="49">
         <v>16592</v>
       </c>
-      <c r="AF55" s="50">
+      <c r="AF119" s="49">
         <v>16569</v>
       </c>
-      <c r="AG55" s="50">
+      <c r="AG119" s="49">
         <v>16473</v>
       </c>
-      <c r="AH55" s="50">
+      <c r="AH119" s="99">
         <v>16416</v>
       </c>
-    </row>
-[...6069 lines deleted...]
-      <c r="A122" s="17" t="s">
+      <c r="AI119" s="112">
+        <v>16303</v>
+      </c>
+    </row>
+    <row r="120" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A120" s="16" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="O6:Z6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>