--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\управление социальной и демографической  статистики\Динамика для нового сайта\с метаданные\по месяцам\Умершие (по месяцам)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="1230" yWindow="-375" windowWidth="19875" windowHeight="12000" tabRatio="803"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="94">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
@@ -302,55 +307,55 @@
   <si>
     <t>353200000</t>
   </si>
   <si>
     <t>353600000</t>
   </si>
   <si>
     <t>354000000</t>
   </si>
   <si>
     <t>354800000</t>
   </si>
   <si>
     <t>355200000</t>
   </si>
   <si>
     <t>355600000</t>
   </si>
   <si>
     <t>356400000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -400,57 +405,50 @@
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -602,52 +600,52 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -703,115 +701,115 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 5" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="8"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -840,116 +838,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1089,4291 +1089,4385 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="36" customWidth="1"/>
     <col min="2" max="2" width="67" style="36" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="55">
+      <c r="B1" s="54">
         <v>61220201</v>
       </c>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="55" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="55" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="55" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="55" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="26.25">
+    <row r="6" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="57" t="s">
+      <c r="B6" s="56" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="55" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="39">
+    <row r="8" spans="1:3" ht="39" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="57" t="s">
+      <c r="B8" s="56" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="78" customHeight="1">
+    <row r="9" spans="1:3" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="56" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="13.5" customHeight="1">
+    <row r="10" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="55" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="14.25" customHeight="1">
+    <row r="12" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="34"/>
     </row>
-    <row r="13" spans="1:3" ht="27" customHeight="1">
+    <row r="13" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="60" t="s">
+      <c r="B13" s="59" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="37">
-        <v>46238</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="37">
-        <v>46267</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46329</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="41" t="s">
+      <c r="B20" s="69" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="43" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="4.5703125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="42" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="42"/>
+    <col min="4" max="4" width="51.7109375" style="42" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="43"/>
+    <col min="257" max="257" width="4.5703125" style="43" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="43" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="43"/>
+    <col min="260" max="260" width="51.7109375" style="43" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="43"/>
+    <col min="513" max="513" width="4.5703125" style="43" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="43" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="43"/>
+    <col min="516" max="516" width="51.7109375" style="43" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="43"/>
+    <col min="769" max="769" width="4.5703125" style="43" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="43" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="43"/>
+    <col min="772" max="772" width="51.7109375" style="43" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="43"/>
+    <col min="1025" max="1025" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="43"/>
+    <col min="1028" max="1028" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="43"/>
+    <col min="1281" max="1281" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="43"/>
+    <col min="1284" max="1284" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="43"/>
+    <col min="1537" max="1537" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="43"/>
+    <col min="1540" max="1540" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="43"/>
+    <col min="1793" max="1793" width="4.5703125" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="43"/>
+    <col min="1796" max="1796" width="51.7109375" style="43" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="43"/>
+    <col min="2049" max="2049" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="43"/>
+    <col min="2052" max="2052" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="43"/>
+    <col min="2305" max="2305" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="43"/>
+    <col min="2308" max="2308" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="43"/>
+    <col min="2561" max="2561" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="43"/>
+    <col min="2564" max="2564" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="43"/>
+    <col min="2817" max="2817" width="4.5703125" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="43"/>
+    <col min="2820" max="2820" width="51.7109375" style="43" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="43"/>
+    <col min="3073" max="3073" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="43"/>
+    <col min="3076" max="3076" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="43"/>
+    <col min="3329" max="3329" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="43"/>
+    <col min="3332" max="3332" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="43"/>
+    <col min="3585" max="3585" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="43"/>
+    <col min="3588" max="3588" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="43"/>
+    <col min="3841" max="3841" width="4.5703125" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="43"/>
+    <col min="3844" max="3844" width="51.7109375" style="43" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="43"/>
+    <col min="4097" max="4097" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="43"/>
+    <col min="4100" max="4100" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="43"/>
+    <col min="4353" max="4353" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="43"/>
+    <col min="4356" max="4356" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="43"/>
+    <col min="4609" max="4609" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="43"/>
+    <col min="4612" max="4612" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="43"/>
+    <col min="4865" max="4865" width="4.5703125" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="43"/>
+    <col min="4868" max="4868" width="51.7109375" style="43" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="43"/>
+    <col min="5121" max="5121" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="43"/>
+    <col min="5124" max="5124" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="43"/>
+    <col min="5377" max="5377" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="43"/>
+    <col min="5380" max="5380" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="43"/>
+    <col min="5633" max="5633" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="43"/>
+    <col min="5636" max="5636" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="43"/>
+    <col min="5889" max="5889" width="4.5703125" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="43"/>
+    <col min="5892" max="5892" width="51.7109375" style="43" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="43"/>
+    <col min="6145" max="6145" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="43"/>
+    <col min="6148" max="6148" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="43"/>
+    <col min="6401" max="6401" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="43"/>
+    <col min="6404" max="6404" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="43"/>
+    <col min="6657" max="6657" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="43"/>
+    <col min="6660" max="6660" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="43"/>
+    <col min="6913" max="6913" width="4.5703125" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="43"/>
+    <col min="6916" max="6916" width="51.7109375" style="43" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="43"/>
+    <col min="7169" max="7169" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="43"/>
+    <col min="7172" max="7172" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="43"/>
+    <col min="7425" max="7425" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="43"/>
+    <col min="7428" max="7428" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="43"/>
+    <col min="7681" max="7681" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="43"/>
+    <col min="7684" max="7684" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="43"/>
+    <col min="7937" max="7937" width="4.5703125" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="43"/>
+    <col min="7940" max="7940" width="51.7109375" style="43" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="43"/>
+    <col min="8193" max="8193" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="43"/>
+    <col min="8196" max="8196" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="43"/>
+    <col min="8449" max="8449" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="43"/>
+    <col min="8452" max="8452" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="43"/>
+    <col min="8705" max="8705" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="43"/>
+    <col min="8708" max="8708" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="43"/>
+    <col min="8961" max="8961" width="4.5703125" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="43"/>
+    <col min="8964" max="8964" width="51.7109375" style="43" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="43"/>
+    <col min="9217" max="9217" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="43"/>
+    <col min="9220" max="9220" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="43"/>
+    <col min="9473" max="9473" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="43"/>
+    <col min="9476" max="9476" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="43"/>
+    <col min="9729" max="9729" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="43"/>
+    <col min="9732" max="9732" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="43"/>
+    <col min="9985" max="9985" width="4.5703125" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="43"/>
+    <col min="9988" max="9988" width="51.7109375" style="43" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="43"/>
+    <col min="10241" max="10241" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="43"/>
+    <col min="10244" max="10244" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="43"/>
+    <col min="10497" max="10497" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="43"/>
+    <col min="10500" max="10500" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="43"/>
+    <col min="10753" max="10753" width="4.5703125" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="43"/>
+    <col min="10756" max="10756" width="51.7109375" style="43" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="43"/>
+    <col min="11009" max="11009" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="43"/>
+    <col min="11012" max="11012" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="43"/>
+    <col min="11265" max="11265" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="43"/>
+    <col min="11268" max="11268" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="43"/>
+    <col min="11521" max="11521" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="43"/>
+    <col min="11524" max="11524" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="43"/>
+    <col min="11777" max="11777" width="4.5703125" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="43"/>
+    <col min="11780" max="11780" width="51.7109375" style="43" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="43"/>
+    <col min="12033" max="12033" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="43"/>
+    <col min="12036" max="12036" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="43"/>
+    <col min="12289" max="12289" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="43"/>
+    <col min="12292" max="12292" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="43"/>
+    <col min="12545" max="12545" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="43"/>
+    <col min="12548" max="12548" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="43"/>
+    <col min="12801" max="12801" width="4.5703125" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="43"/>
+    <col min="12804" max="12804" width="51.7109375" style="43" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="43"/>
+    <col min="13057" max="13057" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="43"/>
+    <col min="13060" max="13060" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="43"/>
+    <col min="13313" max="13313" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="43"/>
+    <col min="13316" max="13316" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="43"/>
+    <col min="13569" max="13569" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="43"/>
+    <col min="13572" max="13572" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="43"/>
+    <col min="13825" max="13825" width="4.5703125" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="43"/>
+    <col min="13828" max="13828" width="51.7109375" style="43" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="43"/>
+    <col min="14081" max="14081" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="43"/>
+    <col min="14084" max="14084" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="43"/>
+    <col min="14337" max="14337" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="43"/>
+    <col min="14340" max="14340" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="43"/>
+    <col min="14593" max="14593" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="43"/>
+    <col min="14596" max="14596" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="43"/>
+    <col min="14849" max="14849" width="4.5703125" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="43"/>
+    <col min="14852" max="14852" width="51.7109375" style="43" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="43"/>
+    <col min="15105" max="15105" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="43"/>
+    <col min="15108" max="15108" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="43"/>
+    <col min="15361" max="15361" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="43"/>
+    <col min="15364" max="15364" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="43"/>
+    <col min="15617" max="15617" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="43"/>
+    <col min="15620" max="15620" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="43"/>
+    <col min="15873" max="15873" width="4.5703125" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="43"/>
+    <col min="15876" max="15876" width="51.7109375" style="43" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="43"/>
+    <col min="16129" max="16129" width="4.5703125" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="43" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="43"/>
+    <col min="16132" max="16132" width="51.7109375" style="43" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
-[...22 lines deleted...]
-      <c r="B5" s="49" t="s">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A2" s="41"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="46"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A4" s="44"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="47"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="44"/>
+      <c r="B5" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="C5" s="46"/>
-[...4 lines deleted...]
-      <c r="B6" s="49" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="46"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="44"/>
+      <c r="B6" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="C6" s="46"/>
-[...4 lines deleted...]
-      <c r="B7" s="49" t="s">
+      <c r="C6" s="45"/>
+      <c r="D6" s="46"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="44"/>
+      <c r="B7" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="C7" s="46"/>
-[...4 lines deleted...]
-      <c r="B8" s="49" t="s">
+      <c r="C7" s="45"/>
+      <c r="D7" s="46"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="44"/>
+      <c r="B8" s="48" t="s">
         <v>65</v>
       </c>
-      <c r="C8" s="46"/>
-[...4 lines deleted...]
-      <c r="B9" s="49" t="s">
+      <c r="C8" s="45"/>
+      <c r="D8" s="46"/>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="44"/>
+      <c r="B9" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="C9" s="46"/>
-[...10 lines deleted...]
-      <c r="B11" s="51" t="s">
+      <c r="C9" s="45"/>
+      <c r="D9" s="46"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="44"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="49"/>
+    </row>
+    <row r="11" spans="1:24" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="44"/>
+      <c r="B11" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="C11" s="46"/>
-[...15 lines deleted...]
-      <c r="B14" s="52" t="s">
+      <c r="C11" s="45"/>
+      <c r="D11" s="49"/>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" s="44"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="49"/>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="49"/>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B14" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="C14" s="53"/>
-[...31 lines deleted...]
-      <c r="D19" s="61"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="46"/>
+      <c r="B15" s="47"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="47"/>
+      <c r="X15" s="53"/>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="46"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="46"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="46"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="63"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AL45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AL43"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="18.7109375" style="2" customWidth="1"/>
     <col min="3" max="10" width="8" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="8" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="2" customWidth="1"/>
     <col min="15" max="22" width="8" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="2" customWidth="1"/>
     <col min="24" max="25" width="8" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="2" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" s="1" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:38" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="58" t="s">
         <v>74</v>
       </c>
-      <c r="B2" s="58" t="s">
+      <c r="B2" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="58"/>
-[...51 lines deleted...]
-      <c r="AL5" s="22" t="s">
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+    </row>
+    <row r="3" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="19"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="19"/>
+      <c r="P3" s="20"/>
+      <c r="Q3" s="19"/>
+      <c r="T3" s="19"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="22"/>
+      <c r="AA3" s="19"/>
+      <c r="AB3" s="20"/>
+      <c r="AC3" s="19"/>
+      <c r="AF3" s="19"/>
+      <c r="AJ3" s="3"/>
+      <c r="AK3" s="3"/>
+      <c r="AL3" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="13.9" customHeight="1">
-      <c r="A6" s="66" t="s">
+    <row r="4" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="68" t="s">
         <v>79</v>
       </c>
-      <c r="B6" s="64"/>
-      <c r="C6" s="62">
+      <c r="B4" s="66"/>
+      <c r="C4" s="64">
         <v>2024</v>
       </c>
-      <c r="D6" s="63"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="64">
         <v>2025</v>
       </c>
-      <c r="P6" s="63"/>
-[...10 lines deleted...]
-      <c r="AA6" s="62">
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="64">
         <v>2026</v>
       </c>
-      <c r="AB6" s="63"/>
-[...14 lines deleted...]
-      <c r="C7" s="11" t="s">
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="65"/>
+    </row>
+    <row r="5" spans="1:38" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="68"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="I7" s="11" t="s">
+      <c r="I5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="J7" s="11" t="s">
+      <c r="J5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="K7" s="17" t="s">
+      <c r="K5" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="L7" s="18" t="s">
+      <c r="L5" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="M7" s="21" t="s">
+      <c r="M5" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="N7" s="21" t="s">
+      <c r="N5" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="23" t="s">
+      <c r="O5" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="P5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q5" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R5" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="S7" s="23" t="s">
+      <c r="S5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="T7" s="23" t="s">
+      <c r="T5" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="U7" s="23" t="s">
+      <c r="U5" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="V7" s="23" t="s">
+      <c r="V5" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="W7" s="24" t="s">
+      <c r="W5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="X7" s="24" t="s">
+      <c r="X5" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="Y7" s="24" t="s">
+      <c r="Y5" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="Z7" s="24" t="s">
+      <c r="Z5" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="23" t="s">
+      <c r="AA5" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AB7" s="23" t="s">
+      <c r="AB5" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="AC7" s="23" t="s">
+      <c r="AC5" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AD7" s="23" t="s">
+      <c r="AD5" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AE7" s="23" t="s">
+      <c r="AE5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="AF7" s="23" t="s">
+      <c r="AF5" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="AG7" s="23" t="s">
+      <c r="AG5" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="AH7" s="23" t="s">
+      <c r="AH5" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="AI7" s="30" t="s">
+      <c r="AI5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AJ7" s="30" t="s">
+      <c r="AJ5" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AK7" s="30" t="s">
+      <c r="AK5" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="AL7" s="30" t="s">
+      <c r="AL5" s="30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="13.9" customHeight="1">
-      <c r="B8" s="26" t="s">
+    <row r="6" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="26"/>
-[...31 lines deleted...]
-      <c r="A9" s="67" t="s">
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+    </row>
+    <row r="7" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="60" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B7" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C7" s="12">
         <v>6.96</v>
       </c>
+      <c r="D7" s="12">
+        <v>7.08</v>
+      </c>
+      <c r="E7" s="13">
+        <v>6.38</v>
+      </c>
+      <c r="F7" s="13">
+        <v>5.67</v>
+      </c>
+      <c r="G7" s="13">
+        <v>5.92</v>
+      </c>
+      <c r="H7" s="13">
+        <v>6.21</v>
+      </c>
+      <c r="I7" s="13">
+        <v>6.22</v>
+      </c>
+      <c r="J7" s="13">
+        <v>6.42</v>
+      </c>
+      <c r="K7" s="13">
+        <v>6.27</v>
+      </c>
+      <c r="L7" s="13">
+        <v>6.51</v>
+      </c>
+      <c r="M7" s="13">
+        <v>6.18</v>
+      </c>
+      <c r="N7" s="13">
+        <v>6.21</v>
+      </c>
+      <c r="O7" s="13">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="P7" s="13">
+        <v>5.92</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>7.31</v>
+      </c>
+      <c r="R7" s="13">
+        <v>6.39</v>
+      </c>
+      <c r="S7" s="13">
+        <v>6.12</v>
+      </c>
+      <c r="T7" s="13">
+        <v>5.38</v>
+      </c>
+      <c r="U7" s="13">
+        <v>5.12</v>
+      </c>
+      <c r="V7" s="13">
+        <v>5.45</v>
+      </c>
+      <c r="W7" s="13">
+        <v>5.28</v>
+      </c>
+      <c r="X7" s="13">
+        <v>5.36</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>5.42</v>
+      </c>
+      <c r="Z7" s="13">
+        <v>5.26</v>
+      </c>
+      <c r="AA7" s="13">
+        <v>2.81</v>
+      </c>
+      <c r="AB7" s="13">
+        <v>4.38</v>
+      </c>
+      <c r="AC7" s="13">
+        <v>3.88</v>
+      </c>
+      <c r="AD7" s="13">
+        <v>4.09</v>
+      </c>
+      <c r="AE7" s="13">
+        <v>3.9</v>
+      </c>
+      <c r="AF7" s="13">
+        <v>3.52</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>3.54</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="12">
+        <v>8.43</v>
+      </c>
+      <c r="D8" s="12">
+        <v>8.31</v>
+      </c>
+      <c r="E8" s="13">
+        <v>6.75</v>
+      </c>
+      <c r="F8" s="13">
+        <v>6.58</v>
+      </c>
+      <c r="G8" s="13">
+        <v>6.95</v>
+      </c>
+      <c r="H8" s="13">
+        <v>6.88</v>
+      </c>
+      <c r="I8" s="13">
+        <v>6.49</v>
+      </c>
+      <c r="J8" s="13">
+        <v>6.3</v>
+      </c>
+      <c r="K8" s="13">
+        <v>5.92</v>
+      </c>
+      <c r="L8" s="13">
+        <v>6.18</v>
+      </c>
+      <c r="M8" s="13">
+        <v>5.98</v>
+      </c>
+      <c r="N8" s="13">
+        <v>5.79</v>
+      </c>
+      <c r="O8" s="13">
+        <v>2.19</v>
+      </c>
+      <c r="P8" s="13">
+        <v>3.02</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>1.94</v>
+      </c>
+      <c r="R8" s="13">
+        <v>2.82</v>
+      </c>
+      <c r="S8" s="13">
+        <v>3</v>
+      </c>
+      <c r="T8" s="13">
+        <v>2.82</v>
+      </c>
+      <c r="U8" s="13">
+        <v>3.11</v>
+      </c>
+      <c r="V8" s="13">
+        <v>3.16</v>
+      </c>
+      <c r="W8" s="13">
+        <v>3.59</v>
+      </c>
+      <c r="X8" s="13">
+        <v>3.59</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>4.12</v>
+      </c>
+      <c r="Z8" s="13">
+        <v>3.8</v>
+      </c>
+      <c r="AA8" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB8" s="13">
+        <v>2.11</v>
+      </c>
+      <c r="AC8" s="13">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AD8" s="13">
+        <v>2.04</v>
+      </c>
+      <c r="AE8" s="13">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AF8" s="13">
+        <v>2.02</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>2.86</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>16</v>
+      </c>
       <c r="D9" s="12">
-        <v>7.08</v>
+        <v>9.43</v>
       </c>
       <c r="E9" s="13">
-        <v>6.38</v>
+        <v>16.29</v>
       </c>
       <c r="F9" s="13">
-        <v>5.67</v>
+        <v>11.71</v>
       </c>
       <c r="G9" s="13">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="H9" s="13">
+        <v>9.09</v>
+      </c>
+      <c r="I9" s="13">
+        <v>7.62</v>
+      </c>
+      <c r="J9" s="13">
+        <v>10.14</v>
+      </c>
+      <c r="K9" s="13">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="L9" s="13">
+        <v>8.92</v>
+      </c>
+      <c r="M9" s="13">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="N9" s="13">
+        <v>8.35</v>
+      </c>
+      <c r="O9" s="13">
+        <v>10.75</v>
+      </c>
+      <c r="P9" s="13">
+        <v>12.42</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>15.81</v>
+      </c>
+      <c r="R9" s="13">
+        <v>14.01</v>
+      </c>
+      <c r="S9" s="13">
+        <v>10.78</v>
+      </c>
+      <c r="T9" s="13">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="U9" s="13">
+        <v>7.59</v>
+      </c>
+      <c r="V9" s="13">
+        <v>7.89</v>
+      </c>
+      <c r="W9" s="13">
+        <v>7.01</v>
+      </c>
+      <c r="X9" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>7.73</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>7.09</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>12.2</v>
+      </c>
+      <c r="AB9" s="13">
+        <v>5.99</v>
+      </c>
+      <c r="AC9" s="13">
+        <v>4.08</v>
+      </c>
+      <c r="AD9" s="13">
+        <v>3.11</v>
+      </c>
+      <c r="AE9" s="13">
+        <v>2.39</v>
+      </c>
+      <c r="AF9" s="13">
+        <v>1.93</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>1.59</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="13">
+        <v>8.06</v>
+      </c>
+      <c r="K10" s="13">
+        <v>7.41</v>
+      </c>
+      <c r="L10" s="13">
+        <v>6.33</v>
+      </c>
+      <c r="M10" s="13">
+        <v>11.7</v>
+      </c>
+      <c r="N10" s="13">
+        <v>11.17</v>
+      </c>
+      <c r="O10" s="13">
+        <v>76.92</v>
+      </c>
+      <c r="P10" s="13">
+        <v>35.71</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>55.56</v>
+      </c>
+      <c r="R10" s="13">
+        <v>39.22</v>
+      </c>
+      <c r="S10" s="13">
+        <v>32.79</v>
+      </c>
+      <c r="T10" s="13">
+        <v>25.97</v>
+      </c>
+      <c r="U10" s="13">
+        <v>22.22</v>
+      </c>
+      <c r="V10" s="13">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="W10" s="13">
+        <v>17.39</v>
+      </c>
+      <c r="X10" s="13">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>14.71</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>13.25</v>
+      </c>
+      <c r="AA10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH10" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="13">
+        <v>6.1</v>
+      </c>
+      <c r="G11" s="13">
+        <v>5.08</v>
+      </c>
+      <c r="H11" s="13">
+        <v>4.17</v>
+      </c>
+      <c r="I11" s="13">
+        <v>6.9</v>
+      </c>
+      <c r="J11" s="13">
+        <v>6.08</v>
+      </c>
+      <c r="K11" s="13">
+        <v>5.32</v>
+      </c>
+      <c r="L11" s="13">
+        <v>4.83</v>
+      </c>
+      <c r="M11" s="13">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="N11" s="13">
+        <v>3.97</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>30.61</v>
+      </c>
+      <c r="R11" s="13">
+        <v>21.58</v>
+      </c>
+      <c r="S11" s="13">
+        <v>17.14</v>
+      </c>
+      <c r="T11" s="13">
+        <v>14.22</v>
+      </c>
+      <c r="U11" s="13">
+        <v>12.3</v>
+      </c>
+      <c r="V11" s="13">
+        <v>17.61</v>
+      </c>
+      <c r="W11" s="13">
+        <v>15.63</v>
+      </c>
+      <c r="X11" s="13">
+        <v>14.49</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>13.19</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>11.74</v>
+      </c>
+      <c r="AA11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="13">
+        <v>13.51</v>
+      </c>
+      <c r="AC11" s="13">
+        <v>9.52</v>
+      </c>
+      <c r="AD11" s="13">
+        <v>6.9</v>
+      </c>
+      <c r="AE11" s="13">
         <v>5.92</v>
       </c>
-      <c r="H9" s="13">
-[...11 lines deleted...]
-      <c r="L9" s="13">
+      <c r="AF11" s="13">
+        <v>5.24</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>4.67</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="12">
+        <v>11.83</v>
+      </c>
+      <c r="D12" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E12" s="13">
+        <v>6.07</v>
+      </c>
+      <c r="F12" s="13">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="G12" s="13">
+        <v>4.83</v>
+      </c>
+      <c r="H12" s="13">
+        <v>5.88</v>
+      </c>
+      <c r="I12" s="13">
+        <v>6.71</v>
+      </c>
+      <c r="J12" s="13">
+        <v>7.94</v>
+      </c>
+      <c r="K12" s="13">
+        <v>7.7</v>
+      </c>
+      <c r="L12" s="13">
+        <v>7.49</v>
+      </c>
+      <c r="M12" s="13">
+        <v>6.85</v>
+      </c>
+      <c r="N12" s="13">
+        <v>6.75</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>7.73</v>
+      </c>
+      <c r="R12" s="13">
+        <v>7.04</v>
+      </c>
+      <c r="S12" s="13">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="T12" s="13">
+        <v>6.76</v>
+      </c>
+      <c r="U12" s="13">
+        <v>6.77</v>
+      </c>
+      <c r="V12" s="13">
+        <v>7.63</v>
+      </c>
+      <c r="W12" s="13">
+        <v>6.62</v>
+      </c>
+      <c r="X12" s="13">
+        <v>5.89</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>6.02</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>7.17</v>
+      </c>
+      <c r="AA12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>3.34</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AD12" s="13">
+        <v>3.44</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>4.18</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>3.45</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>3.01</v>
+      </c>
+      <c r="AH12" s="13">
+        <v>3.57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="12">
+        <v>16.95</v>
+      </c>
+      <c r="D13" s="12">
+        <v>9.9</v>
+      </c>
+      <c r="E13" s="13">
+        <v>6.54</v>
+      </c>
+      <c r="F13" s="13">
+        <v>4.72</v>
+      </c>
+      <c r="G13" s="13">
+        <v>3.72</v>
+      </c>
+      <c r="H13" s="13">
+        <v>3.12</v>
+      </c>
+      <c r="I13" s="13">
+        <v>2.64</v>
+      </c>
+      <c r="J13" s="13">
+        <v>2.36</v>
+      </c>
+      <c r="K13" s="13">
+        <v>2.13</v>
+      </c>
+      <c r="L13" s="13">
+        <v>1.86</v>
+      </c>
+      <c r="M13" s="13">
+        <v>1.7</v>
+      </c>
+      <c r="N13" s="13">
+        <v>3.16</v>
+      </c>
+      <c r="O13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T13" s="13"/>
+      <c r="U13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="13">
+        <v>11.76</v>
+      </c>
+      <c r="AC13" s="13">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AD13" s="13">
+        <v>6.02</v>
+      </c>
+      <c r="AE13" s="13">
+        <v>4.76</v>
+      </c>
+      <c r="AF13" s="13">
+        <v>3.97</v>
+      </c>
+      <c r="AG13" s="13">
+        <v>3.41</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="60"/>
+      <c r="B14" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="15"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13"/>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="13"/>
+      <c r="U14" s="13"/>
+      <c r="V14" s="13"/>
+      <c r="W14" s="13"/>
+      <c r="X14" s="13"/>
+      <c r="Y14" s="13"/>
+      <c r="Z14" s="13"/>
+      <c r="AA14" s="13"/>
+      <c r="AB14" s="13"/>
+      <c r="AC14" s="13"/>
+      <c r="AD14" s="13"/>
+      <c r="AE14" s="13"/>
+      <c r="AF14" s="13"/>
+      <c r="AG14" s="13"/>
+      <c r="AH14" s="13"/>
+    </row>
+    <row r="15" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="12">
+        <v>15.38</v>
+      </c>
+      <c r="D15" s="12">
+        <v>7.63</v>
+      </c>
+      <c r="E15" s="13">
+        <v>5.15</v>
+      </c>
+      <c r="F15" s="13">
+        <v>3.91</v>
+      </c>
+      <c r="G15" s="13">
         <v>6.51</v>
       </c>
-      <c r="M9" s="13">
-[...385 lines deleted...]
-      <c r="G13" s="13">
+      <c r="H15" s="13">
+        <v>11.43</v>
+      </c>
+      <c r="I15" s="13">
+        <v>12.05</v>
+      </c>
+      <c r="J15" s="13">
+        <v>10.92</v>
+      </c>
+      <c r="K15" s="13">
+        <v>9.82</v>
+      </c>
+      <c r="L15" s="13">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="M15" s="13">
+        <v>8.16</v>
+      </c>
+      <c r="N15" s="13">
+        <v>7.52</v>
+      </c>
+      <c r="O15" s="13">
+        <v>25</v>
+      </c>
+      <c r="P15" s="13">
+        <v>11.76</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>7.04</v>
+      </c>
+      <c r="R15" s="13">
         <v>5.08</v>
       </c>
-      <c r="H13" s="13">
-[...11 lines deleted...]
-      <c r="L13" s="13">
+      <c r="S15" s="13">
+        <v>3.89</v>
+      </c>
+      <c r="T15" s="13">
+        <v>3.21</v>
+      </c>
+      <c r="U15" s="13">
+        <v>2.77</v>
+      </c>
+      <c r="V15" s="13">
+        <v>4.93</v>
+      </c>
+      <c r="W15" s="13">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="X15" s="13">
+        <v>5.83</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>5.43</v>
+      </c>
+      <c r="Z15" s="13">
         <v>4.83</v>
       </c>
-      <c r="M13" s="13">
-[...240 lines deleted...]
-      </c>
       <c r="AA15" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AB15" s="13">
-[...6 lines deleted...]
-        <v>6.02</v>
+      <c r="AB15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="13" t="s">
+        <v>16</v>
       </c>
       <c r="AE15" s="13">
-        <v>4.76</v>
+        <v>4.3099999999999996</v>
       </c>
       <c r="AF15" s="13">
-        <v>3.97</v>
+        <v>3.6</v>
       </c>
       <c r="AG15" s="13">
-        <v>3.41</v>
-[...13 lines deleted...]
-      <c r="I16" s="13"/>
+        <v>3.03</v>
+      </c>
+      <c r="AH15" s="13">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>16</v>
+      </c>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
-      <c r="L16" s="13"/>
-[...23 lines deleted...]
-      <c r="A17" s="67" t="s">
+      <c r="L16" s="13">
+        <v>3.97</v>
+      </c>
+      <c r="M16" s="13">
+        <v>3.6</v>
+      </c>
+      <c r="N16" s="13">
+        <v>9.9</v>
+      </c>
+      <c r="O16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S16" s="13">
+        <v>10.31</v>
+      </c>
+      <c r="T16" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="U16" s="13">
+        <v>6.85</v>
+      </c>
+      <c r="V16" s="13">
+        <v>5.92</v>
+      </c>
+      <c r="W16" s="13">
+        <v>5.24</v>
+      </c>
+      <c r="X16" s="13">
+        <v>4.46</v>
+      </c>
+      <c r="Y16" s="13">
+        <v>4.17</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>3.92</v>
+      </c>
+      <c r="AA16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH16" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="13">
+        <v>6.1</v>
+      </c>
+      <c r="H17" s="13">
+        <v>7.61</v>
+      </c>
+      <c r="I17" s="13">
+        <v>10.62</v>
+      </c>
+      <c r="J17" s="13">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="K17" s="13">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="L17" s="13">
+        <v>10.82</v>
+      </c>
+      <c r="M17" s="13">
+        <v>9.86</v>
+      </c>
+      <c r="N17" s="13">
+        <v>9.07</v>
+      </c>
+      <c r="O17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="13">
+        <v>9.52</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>12.82</v>
+      </c>
+      <c r="R17" s="13">
+        <v>10.58</v>
+      </c>
+      <c r="S17" s="13">
+        <v>11.86</v>
+      </c>
+      <c r="T17" s="13">
+        <v>9.58</v>
+      </c>
+      <c r="U17" s="13">
+        <v>10.58</v>
+      </c>
+      <c r="V17" s="13">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="W17" s="13">
+        <v>8.23</v>
+      </c>
+      <c r="X17" s="13">
+        <v>9.33</v>
+      </c>
+      <c r="Y17" s="13">
+        <v>8.68</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>7.91</v>
+      </c>
+      <c r="AA17" s="13">
+        <v>22.73</v>
+      </c>
+      <c r="AB17" s="13">
+        <v>10.99</v>
+      </c>
+      <c r="AC17" s="13">
+        <v>7.52</v>
+      </c>
+      <c r="AD17" s="13">
+        <v>5.32</v>
+      </c>
+      <c r="AE17" s="13">
+        <v>4.2</v>
+      </c>
+      <c r="AF17" s="13">
+        <v>3.56</v>
+      </c>
+      <c r="AG17" s="13">
+        <v>3.13</v>
+      </c>
+      <c r="AH17" s="13">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="E18" s="13">
+        <v>15.5</v>
+      </c>
+      <c r="F18" s="13">
+        <v>11.98</v>
+      </c>
+      <c r="G18" s="13">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="H18" s="13">
+        <v>7.87</v>
+      </c>
+      <c r="I18" s="13">
+        <v>6.69</v>
+      </c>
+      <c r="J18" s="13">
+        <v>5.95</v>
+      </c>
+      <c r="K18" s="13">
+        <v>7.87</v>
+      </c>
+      <c r="L18" s="13">
+        <v>7.13</v>
+      </c>
+      <c r="M18" s="13">
+        <v>6.55</v>
+      </c>
+      <c r="N18" s="13">
+        <v>6.17</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P18" s="13">
+        <v>16.39</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>10.87</v>
+      </c>
+      <c r="R18" s="13">
+        <v>7.75</v>
+      </c>
+      <c r="S18" s="13">
+        <v>5.81</v>
+      </c>
+      <c r="T18" s="13">
+        <v>4.72</v>
+      </c>
+      <c r="U18" s="13">
+        <v>4.05</v>
+      </c>
+      <c r="V18" s="13">
+        <v>3.56</v>
+      </c>
+      <c r="W18" s="13">
+        <v>3.03</v>
+      </c>
+      <c r="X18" s="13">
+        <v>5.56</v>
+      </c>
+      <c r="Y18" s="13">
+        <v>5.17</v>
+      </c>
+      <c r="Z18" s="13">
+        <v>4.8</v>
+      </c>
+      <c r="AA18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB18" s="13">
+        <v>18.52</v>
+      </c>
+      <c r="AC18" s="13">
+        <v>10.53</v>
+      </c>
+      <c r="AD18" s="13">
+        <v>17.09</v>
+      </c>
+      <c r="AE18" s="13">
+        <v>14.18</v>
+      </c>
+      <c r="AF18" s="13">
+        <v>11.43</v>
+      </c>
+      <c r="AG18" s="13">
+        <v>9.43</v>
+      </c>
+      <c r="AH18" s="13">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" s="13">
+        <v>8.58</v>
+      </c>
+      <c r="L19" s="13">
+        <v>7.97</v>
+      </c>
+      <c r="M19" s="13">
+        <v>7.43</v>
+      </c>
+      <c r="N19" s="13">
+        <v>10.24</v>
+      </c>
+      <c r="O19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P19" s="13">
+        <v>50</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>31.75</v>
+      </c>
+      <c r="R19" s="13">
+        <v>21.28</v>
+      </c>
+      <c r="S19" s="13">
+        <v>16.53</v>
+      </c>
+      <c r="T19" s="13">
+        <v>14.39</v>
+      </c>
+      <c r="U19" s="13">
+        <v>12.05</v>
+      </c>
+      <c r="V19" s="13">
+        <v>10.75</v>
+      </c>
+      <c r="W19" s="13">
+        <v>9.26</v>
+      </c>
+      <c r="X19" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="Y19" s="13">
+        <v>7.94</v>
+      </c>
+      <c r="Z19" s="13">
+        <v>7.52</v>
+      </c>
+      <c r="AA19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC19" s="13">
+        <v>32.26</v>
+      </c>
+      <c r="AD19" s="13">
+        <v>35.71</v>
+      </c>
+      <c r="AE19" s="13">
+        <v>30.93</v>
+      </c>
+      <c r="AF19" s="13">
+        <v>25.86</v>
+      </c>
+      <c r="AG19" s="13">
+        <v>22.73</v>
+      </c>
+      <c r="AH19" s="13">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="13"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="13">
+        <v>23.81</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>30.77</v>
+      </c>
+      <c r="R20" s="13">
+        <v>22.73</v>
+      </c>
+      <c r="S20" s="13">
+        <v>18.52</v>
+      </c>
+      <c r="T20" s="13">
+        <v>14.6</v>
+      </c>
+      <c r="U20" s="13">
+        <v>11.76</v>
+      </c>
+      <c r="V20" s="13">
+        <v>15.31</v>
+      </c>
+      <c r="W20" s="13">
+        <v>12.99</v>
+      </c>
+      <c r="X20" s="13">
+        <v>12.2</v>
+      </c>
+      <c r="Y20" s="13">
+        <v>11.15</v>
+      </c>
+      <c r="Z20" s="13">
+        <v>10.14</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>40</v>
+      </c>
+      <c r="AB20" s="13">
+        <v>18.87</v>
+      </c>
+      <c r="AC20" s="13">
+        <v>12.5</v>
+      </c>
+      <c r="AD20" s="13">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AE20" s="13">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AF20" s="13">
+        <v>6.67</v>
+      </c>
+      <c r="AG20" s="13">
+        <v>5.46</v>
+      </c>
+      <c r="AH20" s="13">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="60" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="13">
+        <v>3.88</v>
+      </c>
+      <c r="M21" s="13">
+        <v>3.45</v>
+      </c>
+      <c r="N21" s="13">
+        <v>3.16</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T21" s="13">
+        <v>3.64</v>
+      </c>
+      <c r="U21" s="13">
+        <v>3.02</v>
+      </c>
+      <c r="V21" s="13">
+        <v>2.6</v>
+      </c>
+      <c r="W21" s="13">
+        <v>4.58</v>
+      </c>
+      <c r="X21" s="13">
+        <v>4.09</v>
+      </c>
+      <c r="Y21" s="13">
+        <v>3.82</v>
+      </c>
+      <c r="Z21" s="13">
+        <v>5.26</v>
+      </c>
+      <c r="AA21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD21" s="13">
+        <v>6.02</v>
+      </c>
+      <c r="AE21" s="13">
+        <v>4.93</v>
+      </c>
+      <c r="AF21" s="13">
+        <v>8.16</v>
+      </c>
+      <c r="AG21" s="13">
+        <v>6.92</v>
+      </c>
+      <c r="AH21" s="13">
+        <v>6.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="60"/>
+      <c r="B22" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="28"/>
+      <c r="Q22" s="28"/>
+      <c r="R22" s="28"/>
+      <c r="S22" s="28"/>
+      <c r="T22" s="28"/>
+      <c r="U22" s="28"/>
+      <c r="V22" s="29"/>
+      <c r="W22" s="29"/>
+      <c r="X22" s="29"/>
+      <c r="Y22" s="25"/>
+      <c r="Z22" s="25"/>
+      <c r="AA22" s="25"/>
+      <c r="AB22" s="25"/>
+      <c r="AC22" s="25"/>
+      <c r="AD22" s="25"/>
+      <c r="AE22" s="25"/>
+      <c r="AF22" s="25"/>
+      <c r="AG22" s="13"/>
+    </row>
+    <row r="23" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="60" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="12">
+        <v>7.68</v>
+      </c>
+      <c r="D23" s="12">
+        <v>7.81</v>
+      </c>
+      <c r="E23" s="13">
+        <v>7.3</v>
+      </c>
+      <c r="F23" s="13">
+        <v>6.55</v>
+      </c>
+      <c r="G23" s="13">
+        <v>6.42</v>
+      </c>
+      <c r="H23" s="13">
+        <v>6.78</v>
+      </c>
+      <c r="I23" s="13">
+        <v>6.53</v>
+      </c>
+      <c r="J23" s="13">
+        <v>6.92</v>
+      </c>
+      <c r="K23" s="13">
+        <v>6.54</v>
+      </c>
+      <c r="L23" s="13">
+        <v>6.47</v>
+      </c>
+      <c r="M23" s="13">
+        <v>6.2</v>
+      </c>
+      <c r="N23" s="13">
+        <v>6.11</v>
+      </c>
+      <c r="O23" s="13">
+        <v>5.08</v>
+      </c>
+      <c r="P23" s="13">
+        <v>4.22</v>
+      </c>
+      <c r="Q23" s="13">
+        <v>6.24</v>
+      </c>
+      <c r="R23" s="13">
+        <v>5.9</v>
+      </c>
+      <c r="S23" s="13">
+        <v>5.56</v>
+      </c>
+      <c r="T23" s="13">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="U23" s="13">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="V23" s="13">
+        <v>5.13</v>
+      </c>
+      <c r="W23" s="13">
+        <v>5</v>
+      </c>
+      <c r="X23" s="13">
+        <v>5.04</v>
+      </c>
+      <c r="Y23" s="13">
+        <v>5.23</v>
+      </c>
+      <c r="Z23" s="13">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AA23" s="13">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AB23" s="13">
+        <v>4.2</v>
+      </c>
+      <c r="AC23" s="13">
+        <v>3.2</v>
+      </c>
+      <c r="AD23" s="13">
+        <v>2.97</v>
+      </c>
+      <c r="AE23" s="13">
+        <v>2.88</v>
+      </c>
+      <c r="AF23" s="13">
+        <v>2.56</v>
+      </c>
+      <c r="AG23" s="13">
+        <v>2.85</v>
+      </c>
+      <c r="AH23" s="13">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="12">
+        <v>8.43</v>
+      </c>
+      <c r="D24" s="12">
+        <v>8.31</v>
+      </c>
+      <c r="E24" s="13">
+        <v>6.75</v>
+      </c>
+      <c r="F24" s="13">
+        <v>6.58</v>
+      </c>
+      <c r="G24" s="13">
+        <v>6.95</v>
+      </c>
+      <c r="H24" s="13">
+        <v>6.88</v>
+      </c>
+      <c r="I24" s="13">
+        <v>6.49</v>
+      </c>
+      <c r="J24" s="13">
+        <v>6.3</v>
+      </c>
+      <c r="K24" s="13">
+        <v>5.92</v>
+      </c>
+      <c r="L24" s="13">
+        <v>6.18</v>
+      </c>
+      <c r="M24" s="13">
+        <v>5.98</v>
+      </c>
+      <c r="N24" s="13">
+        <v>5.79</v>
+      </c>
+      <c r="O24" s="13">
+        <v>2.19</v>
+      </c>
+      <c r="P24" s="13">
+        <v>3.02</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>1.94</v>
+      </c>
+      <c r="R24" s="13">
+        <v>2.82</v>
+      </c>
+      <c r="S24" s="13">
+        <v>3</v>
+      </c>
+      <c r="T24" s="13">
+        <v>2.82</v>
+      </c>
+      <c r="U24" s="13">
+        <v>3.11</v>
+      </c>
+      <c r="V24" s="13">
+        <v>3.16</v>
+      </c>
+      <c r="W24" s="13">
+        <v>3.59</v>
+      </c>
+      <c r="X24" s="13">
+        <v>3.59</v>
+      </c>
+      <c r="Y24" s="13">
+        <v>4.12</v>
+      </c>
+      <c r="Z24" s="13">
+        <v>3.8</v>
+      </c>
+      <c r="AA24" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB24" s="13">
+        <v>2.11</v>
+      </c>
+      <c r="AC24" s="13">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AD24" s="13">
+        <v>2.04</v>
+      </c>
+      <c r="AE24" s="13">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AF24" s="13">
+        <v>2.02</v>
+      </c>
+      <c r="AG24" s="13">
+        <v>2.86</v>
+      </c>
+      <c r="AH24" s="13">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="12">
+        <v>9.43</v>
+      </c>
+      <c r="E25" s="13">
+        <v>16.29</v>
+      </c>
+      <c r="F25" s="13">
+        <v>11.71</v>
+      </c>
+      <c r="G25" s="13">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="H25" s="13">
+        <v>9.09</v>
+      </c>
+      <c r="I25" s="13">
+        <v>7.62</v>
+      </c>
+      <c r="J25" s="13">
+        <v>10.14</v>
+      </c>
+      <c r="K25" s="13">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="L25" s="13">
+        <v>8.92</v>
+      </c>
+      <c r="M25" s="13">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="N25" s="13">
+        <v>8.35</v>
+      </c>
+      <c r="O25" s="13">
+        <v>10.75</v>
+      </c>
+      <c r="P25" s="13">
+        <v>12.42</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>15.81</v>
+      </c>
+      <c r="R25" s="13">
+        <v>14.01</v>
+      </c>
+      <c r="S25" s="13">
+        <v>10.78</v>
+      </c>
+      <c r="T25" s="13">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="U25" s="13">
+        <v>7.59</v>
+      </c>
+      <c r="V25" s="13">
+        <v>7.89</v>
+      </c>
+      <c r="W25" s="13">
+        <v>7.01</v>
+      </c>
+      <c r="X25" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>7.73</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>7.09</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>12.2</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>5.99</v>
+      </c>
+      <c r="AC25" s="13">
+        <v>4.08</v>
+      </c>
+      <c r="AD25" s="13">
+        <v>3.11</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>2.39</v>
+      </c>
+      <c r="AF25" s="13">
+        <v>1.93</v>
+      </c>
+      <c r="AG25" s="13">
+        <v>1.59</v>
+      </c>
+      <c r="AH25" s="13">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="13">
+        <v>8.06</v>
+      </c>
+      <c r="K26" s="13">
+        <v>7.41</v>
+      </c>
+      <c r="L26" s="13">
+        <v>6.33</v>
+      </c>
+      <c r="M26" s="13">
+        <v>11.7</v>
+      </c>
+      <c r="N26" s="13">
+        <v>11.17</v>
+      </c>
+      <c r="O26" s="13">
+        <v>76.92</v>
+      </c>
+      <c r="P26" s="13">
+        <v>35.71</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>55.56</v>
+      </c>
+      <c r="R26" s="13">
+        <v>39.22</v>
+      </c>
+      <c r="S26" s="13">
+        <v>32.79</v>
+      </c>
+      <c r="T26" s="13">
+        <v>25.97</v>
+      </c>
+      <c r="U26" s="13">
+        <v>22.22</v>
+      </c>
+      <c r="V26" s="13">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="W26" s="13">
+        <v>17.39</v>
+      </c>
+      <c r="X26" s="13">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>14.71</v>
+      </c>
+      <c r="Z26" s="13">
+        <v>13.25</v>
+      </c>
+      <c r="AA26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AC26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH26" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="13">
+        <v>6.1</v>
+      </c>
+      <c r="G27" s="13">
+        <v>5.08</v>
+      </c>
+      <c r="H27" s="13">
+        <v>4.17</v>
+      </c>
+      <c r="I27" s="13">
+        <v>6.9</v>
+      </c>
+      <c r="J27" s="13">
+        <v>6.08</v>
+      </c>
+      <c r="K27" s="13">
+        <v>5.32</v>
+      </c>
+      <c r="L27" s="13">
+        <v>4.83</v>
+      </c>
+      <c r="M27" s="13">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="N27" s="13">
+        <v>3.97</v>
+      </c>
+      <c r="O27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>30.61</v>
+      </c>
+      <c r="R27" s="13">
+        <v>21.58</v>
+      </c>
+      <c r="S27" s="13">
+        <v>17.14</v>
+      </c>
+      <c r="T27" s="13">
+        <v>14.22</v>
+      </c>
+      <c r="U27" s="13">
+        <v>12.3</v>
+      </c>
+      <c r="V27" s="13">
+        <v>17.61</v>
+      </c>
+      <c r="W27" s="13">
+        <v>15.63</v>
+      </c>
+      <c r="X27" s="13">
+        <v>14.49</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>13.19</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>11.74</v>
+      </c>
+      <c r="AA27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>13.51</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>9.52</v>
+      </c>
+      <c r="AD27" s="13">
+        <v>6.9</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>5.92</v>
+      </c>
+      <c r="AF27" s="13">
+        <v>5.24</v>
+      </c>
+      <c r="AG27" s="13">
+        <v>4.67</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="12">
+        <v>11.83</v>
+      </c>
+      <c r="D28" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E28" s="13">
+        <v>6.07</v>
+      </c>
+      <c r="F28" s="13">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="G28" s="13">
+        <v>4.83</v>
+      </c>
+      <c r="H28" s="13">
+        <v>5.88</v>
+      </c>
+      <c r="I28" s="13">
+        <v>6.71</v>
+      </c>
+      <c r="J28" s="13">
+        <v>7.94</v>
+      </c>
+      <c r="K28" s="13">
+        <v>7.7</v>
+      </c>
+      <c r="L28" s="13">
+        <v>7.49</v>
+      </c>
+      <c r="M28" s="13">
+        <v>6.85</v>
+      </c>
+      <c r="N28" s="13">
+        <v>6.75</v>
+      </c>
+      <c r="O28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>7.73</v>
+      </c>
+      <c r="R28" s="13">
+        <v>7.04</v>
+      </c>
+      <c r="S28" s="13">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="T28" s="13">
+        <v>6.76</v>
+      </c>
+      <c r="U28" s="13">
+        <v>6.77</v>
+      </c>
+      <c r="V28" s="13">
+        <v>7.63</v>
+      </c>
+      <c r="W28" s="13">
+        <v>6.62</v>
+      </c>
+      <c r="X28" s="13">
+        <v>5.89</v>
+      </c>
+      <c r="Y28" s="13">
+        <v>6.02</v>
+      </c>
+      <c r="Z28" s="13">
+        <v>7.17</v>
+      </c>
+      <c r="AA28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="13">
+        <v>3.34</v>
+      </c>
+      <c r="AC28" s="13">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AD28" s="13">
+        <v>3.44</v>
+      </c>
+      <c r="AE28" s="13">
+        <v>4.18</v>
+      </c>
+      <c r="AF28" s="13">
+        <v>3.45</v>
+      </c>
+      <c r="AG28" s="13">
+        <v>3.01</v>
+      </c>
+      <c r="AH28" s="13">
+        <v>3.57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="12">
+        <v>16.95</v>
+      </c>
+      <c r="D29" s="12">
+        <v>9.9</v>
+      </c>
+      <c r="E29" s="13">
+        <v>6.54</v>
+      </c>
+      <c r="F29" s="13">
+        <v>4.72</v>
+      </c>
+      <c r="G29" s="13">
+        <v>3.72</v>
+      </c>
+      <c r="H29" s="13">
+        <v>3.12</v>
+      </c>
+      <c r="I29" s="13">
+        <v>2.64</v>
+      </c>
+      <c r="J29" s="13">
+        <v>2.36</v>
+      </c>
+      <c r="K29" s="13">
+        <v>2.13</v>
+      </c>
+      <c r="L29" s="13">
+        <v>1.86</v>
+      </c>
+      <c r="M29" s="13">
+        <v>1.7</v>
+      </c>
+      <c r="N29" s="13">
+        <v>3.16</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="13">
+        <v>11.76</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AD29" s="13">
+        <v>6.02</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>4.76</v>
+      </c>
+      <c r="AF29" s="13">
+        <v>3.97</v>
+      </c>
+      <c r="AG29" s="13">
+        <v>3.41</v>
+      </c>
+      <c r="AH29" s="13">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="61"/>
+      <c r="B30" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+      <c r="P30" s="13"/>
+      <c r="Q30" s="13"/>
+      <c r="R30" s="13"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="13"/>
+      <c r="U30" s="13"/>
+      <c r="V30" s="13"/>
+      <c r="W30" s="13"/>
+      <c r="X30" s="13"/>
+      <c r="Y30" s="13"/>
+      <c r="Z30" s="13"/>
+      <c r="AA30" s="13"/>
+      <c r="AB30" s="13"/>
+      <c r="AC30" s="13"/>
+      <c r="AD30" s="13"/>
+      <c r="AE30" s="13"/>
+      <c r="AF30" s="13"/>
+      <c r="AG30" s="13"/>
+      <c r="AH30" s="13"/>
+    </row>
+    <row r="31" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="B17" s="5" t="s">
+      <c r="B31" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="12">
-[...8 lines deleted...]
-      <c r="F17" s="13">
+      <c r="C31" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="13">
+        <v>12.9</v>
+      </c>
+      <c r="I31" s="13">
+        <v>10.87</v>
+      </c>
+      <c r="J31" s="13">
+        <v>10.1</v>
+      </c>
+      <c r="K31" s="13">
+        <v>8.89</v>
+      </c>
+      <c r="L31" s="13">
+        <v>7.78</v>
+      </c>
+      <c r="M31" s="13">
+        <v>7.14</v>
+      </c>
+      <c r="N31" s="13">
+        <v>6.43</v>
+      </c>
+      <c r="O31" s="13">
+        <v>43.48</v>
+      </c>
+      <c r="P31" s="13">
+        <v>22.22</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>14.29</v>
+      </c>
+      <c r="R31" s="13">
+        <v>10.87</v>
+      </c>
+      <c r="S31" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="T31" s="13">
+        <v>6.76</v>
+      </c>
+      <c r="U31" s="13">
+        <v>5.68</v>
+      </c>
+      <c r="V31" s="13">
+        <v>10.15</v>
+      </c>
+      <c r="W31" s="13">
+        <v>9.09</v>
+      </c>
+      <c r="X31" s="13">
+        <v>12.24</v>
+      </c>
+      <c r="Y31" s="13">
+        <v>11.72</v>
+      </c>
+      <c r="Z31" s="13">
+        <v>10.42</v>
+      </c>
+      <c r="AA31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AC31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD31" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH31" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="13">
+        <v>25</v>
+      </c>
+      <c r="F32" s="13">
+        <v>17.86</v>
+      </c>
+      <c r="G32" s="13">
+        <v>13.51</v>
+      </c>
+      <c r="H32" s="13">
+        <v>11.63</v>
+      </c>
+      <c r="I32" s="13">
+        <v>9.9</v>
+      </c>
+      <c r="J32" s="13">
+        <v>8.85</v>
+      </c>
+      <c r="K32" s="13">
+        <v>7.81</v>
+      </c>
+      <c r="L32" s="13">
+        <v>7.35</v>
+      </c>
+      <c r="M32" s="13">
+        <v>6.62</v>
+      </c>
+      <c r="N32" s="13">
+        <v>6.1</v>
+      </c>
+      <c r="O32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="13"/>
+      <c r="U32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="13">
+        <v>66.67</v>
+      </c>
+      <c r="AC32" s="13">
+        <v>37.04</v>
+      </c>
+      <c r="AD32" s="13">
+        <v>28.57</v>
+      </c>
+      <c r="AE32" s="13">
+        <v>22.73</v>
+      </c>
+      <c r="AF32" s="13">
+        <v>19.23</v>
+      </c>
+      <c r="AG32" s="13">
+        <v>14.93</v>
+      </c>
+      <c r="AH32" s="13">
+        <v>12.82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="60"/>
+      <c r="B33" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="27"/>
+      <c r="L33" s="27"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="27"/>
+      <c r="O33" s="27"/>
+      <c r="P33" s="25"/>
+      <c r="Q33" s="28"/>
+      <c r="R33" s="28"/>
+      <c r="S33" s="28"/>
+      <c r="T33" s="28"/>
+      <c r="U33" s="28"/>
+      <c r="V33" s="29"/>
+      <c r="W33" s="29"/>
+      <c r="X33" s="29"/>
+      <c r="Y33" s="25"/>
+      <c r="Z33" s="25"/>
+      <c r="AA33" s="25"/>
+      <c r="AB33" s="25"/>
+      <c r="AC33" s="25"/>
+      <c r="AD33" s="25"/>
+      <c r="AE33" s="25"/>
+      <c r="AF33" s="25"/>
+      <c r="AG33" s="13"/>
+    </row>
+    <row r="34" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="12">
+        <v>3.97</v>
+      </c>
+      <c r="D34" s="12">
+        <v>4.05</v>
+      </c>
+      <c r="E34" s="13">
+        <v>2.68</v>
+      </c>
+      <c r="F34" s="13">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="G34" s="13">
+        <v>3.92</v>
+      </c>
+      <c r="H34" s="13">
         <v>3.91</v>
       </c>
-      <c r="G17" s="13">
+      <c r="I34" s="13">
+        <v>4.96</v>
+      </c>
+      <c r="J34" s="13">
+        <v>4.37</v>
+      </c>
+      <c r="K34" s="13">
+        <v>5.18</v>
+      </c>
+      <c r="L34" s="13">
+        <v>6.68</v>
+      </c>
+      <c r="M34" s="13">
+        <v>6.08</v>
+      </c>
+      <c r="N34" s="13">
+        <v>6.6</v>
+      </c>
+      <c r="O34" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P34" s="13">
+        <v>13.55</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>12.05</v>
+      </c>
+      <c r="R34" s="13">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="S34" s="13">
+        <v>8.5</v>
+      </c>
+      <c r="T34" s="13">
+        <v>7.78</v>
+      </c>
+      <c r="U34" s="13">
+        <v>7.14</v>
+      </c>
+      <c r="V34" s="13">
+        <v>6.79</v>
+      </c>
+      <c r="W34" s="13">
+        <v>6.45</v>
+      </c>
+      <c r="X34" s="13">
+        <v>6.7</v>
+      </c>
+      <c r="Y34" s="13">
+        <v>6.22</v>
+      </c>
+      <c r="Z34" s="13">
+        <v>6.09</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>9.9</v>
+      </c>
+      <c r="AB34" s="13">
+        <v>5.12</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>6.71</v>
+      </c>
+      <c r="AD34" s="13">
+        <v>8.81</v>
+      </c>
+      <c r="AE34" s="13">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AF34" s="13">
+        <v>7.69</v>
+      </c>
+      <c r="AG34" s="13">
+        <v>6.57</v>
+      </c>
+      <c r="AH34" s="13">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="61"/>
+      <c r="B35" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="13"/>
+      <c r="O35" s="13"/>
+      <c r="P35" s="13"/>
+      <c r="Q35" s="13"/>
+      <c r="R35" s="13"/>
+      <c r="S35" s="13"/>
+      <c r="T35" s="13"/>
+      <c r="U35" s="13"/>
+      <c r="V35" s="13"/>
+      <c r="W35" s="13"/>
+      <c r="X35" s="13"/>
+      <c r="Y35" s="13"/>
+      <c r="Z35" s="13"/>
+      <c r="AA35" s="13"/>
+      <c r="AB35" s="13"/>
+      <c r="AC35" s="13"/>
+      <c r="AD35" s="13"/>
+      <c r="AE35" s="13"/>
+      <c r="AF35" s="13"/>
+      <c r="AG35" s="13"/>
+      <c r="AH35" s="13"/>
+    </row>
+    <row r="36" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="61" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="12">
+        <v>30.3</v>
+      </c>
+      <c r="D36" s="12">
+        <v>13.89</v>
+      </c>
+      <c r="E36" s="13">
+        <v>9.17</v>
+      </c>
+      <c r="F36" s="13">
+        <v>7.14</v>
+      </c>
+      <c r="G36" s="13">
+        <v>11.63</v>
+      </c>
+      <c r="H36" s="13">
+        <v>10.26</v>
+      </c>
+      <c r="I36" s="13">
+        <v>12.99</v>
+      </c>
+      <c r="J36" s="13">
+        <v>11.54</v>
+      </c>
+      <c r="K36" s="13">
+        <v>10.56</v>
+      </c>
+      <c r="L36" s="13">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="M36" s="13">
+        <v>9.01</v>
+      </c>
+      <c r="N36" s="13">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="O36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE36" s="13">
+        <v>8.77</v>
+      </c>
+      <c r="AF36" s="13">
+        <v>7.25</v>
+      </c>
+      <c r="AG36" s="13">
+        <v>6.17</v>
+      </c>
+      <c r="AH36" s="13">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="13">
+        <v>3.97</v>
+      </c>
+      <c r="M37" s="13">
+        <v>3.6</v>
+      </c>
+      <c r="N37" s="13">
+        <v>9.9</v>
+      </c>
+      <c r="O37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="13">
+        <v>10.31</v>
+      </c>
+      <c r="T37" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="U37" s="13">
+        <v>6.85</v>
+      </c>
+      <c r="V37" s="13">
+        <v>5.92</v>
+      </c>
+      <c r="W37" s="13">
+        <v>5.24</v>
+      </c>
+      <c r="X37" s="13">
+        <v>4.46</v>
+      </c>
+      <c r="Y37" s="13">
+        <v>4.17</v>
+      </c>
+      <c r="Z37" s="13">
+        <v>3.92</v>
+      </c>
+      <c r="AA37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH37" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" s="13">
+        <v>6.1</v>
+      </c>
+      <c r="H38" s="13">
+        <v>7.61</v>
+      </c>
+      <c r="I38" s="13">
+        <v>10.62</v>
+      </c>
+      <c r="J38" s="13">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="K38" s="13">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="L38" s="13">
+        <v>10.82</v>
+      </c>
+      <c r="M38" s="13">
+        <v>9.86</v>
+      </c>
+      <c r="N38" s="13">
+        <v>9.07</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P38" s="13">
+        <v>9.52</v>
+      </c>
+      <c r="Q38" s="13">
+        <v>12.82</v>
+      </c>
+      <c r="R38" s="13">
+        <v>10.58</v>
+      </c>
+      <c r="S38" s="13">
+        <v>11.86</v>
+      </c>
+      <c r="T38" s="13">
+        <v>9.58</v>
+      </c>
+      <c r="U38" s="13">
+        <v>10.58</v>
+      </c>
+      <c r="V38" s="13">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="W38" s="13">
+        <v>8.23</v>
+      </c>
+      <c r="X38" s="13">
+        <v>9.33</v>
+      </c>
+      <c r="Y38" s="13">
+        <v>8.68</v>
+      </c>
+      <c r="Z38" s="13">
+        <v>7.91</v>
+      </c>
+      <c r="AA38" s="13">
+        <v>22.73</v>
+      </c>
+      <c r="AB38" s="13">
+        <v>10.99</v>
+      </c>
+      <c r="AC38" s="13">
+        <v>7.52</v>
+      </c>
+      <c r="AD38" s="13">
+        <v>5.32</v>
+      </c>
+      <c r="AE38" s="13">
+        <v>4.2</v>
+      </c>
+      <c r="AF38" s="13">
+        <v>3.56</v>
+      </c>
+      <c r="AG38" s="13">
+        <v>3.13</v>
+      </c>
+      <c r="AH38" s="13">
+        <v>2.81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="12">
+        <v>18.87</v>
+      </c>
+      <c r="E39" s="13">
+        <v>11.24</v>
+      </c>
+      <c r="F39" s="13">
+        <v>9.01</v>
+      </c>
+      <c r="G39" s="13">
+        <v>7.09</v>
+      </c>
+      <c r="H39" s="13">
+        <v>5.95</v>
+      </c>
+      <c r="I39" s="13">
+        <v>5.05</v>
+      </c>
+      <c r="J39" s="13">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="K39" s="13">
+        <v>7.91</v>
+      </c>
+      <c r="L39" s="13">
+        <v>7.02</v>
+      </c>
+      <c r="M39" s="13">
         <v>6.51</v>
       </c>
-      <c r="H17" s="13">
-[...2 lines deleted...]
-      <c r="I17" s="13">
+      <c r="N39" s="13">
+        <v>6.21</v>
+      </c>
+      <c r="O39" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P39" s="13">
+        <v>30.3</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>18.87</v>
+      </c>
+      <c r="R39" s="13">
         <v>12.05</v>
       </c>
-      <c r="J17" s="13">
-[...8 lines deleted...]
-      <c r="M17" s="13">
+      <c r="S39" s="13">
+        <v>8.85</v>
+      </c>
+      <c r="T39" s="13">
+        <v>7.19</v>
+      </c>
+      <c r="U39" s="13">
+        <v>6.1</v>
+      </c>
+      <c r="V39" s="13">
+        <v>5.35</v>
+      </c>
+      <c r="W39" s="13">
+        <v>4.63</v>
+      </c>
+      <c r="X39" s="13">
+        <v>8.44</v>
+      </c>
+      <c r="Y39" s="13">
+        <v>7.87</v>
+      </c>
+      <c r="Z39" s="13">
+        <v>7.27</v>
+      </c>
+      <c r="AA39" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB39" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC39" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD39" s="13">
+        <v>12.2</v>
+      </c>
+      <c r="AE39" s="13">
+        <v>10.31</v>
+      </c>
+      <c r="AF39" s="13">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="AG39" s="13">
+        <v>6.9</v>
+      </c>
+      <c r="AH39" s="13">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="13">
+        <v>8.58</v>
+      </c>
+      <c r="L40" s="13">
+        <v>7.97</v>
+      </c>
+      <c r="M40" s="13">
+        <v>7.43</v>
+      </c>
+      <c r="N40" s="13">
+        <v>10.24</v>
+      </c>
+      <c r="O40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="13">
+        <v>50</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>31.75</v>
+      </c>
+      <c r="R40" s="13">
+        <v>21.28</v>
+      </c>
+      <c r="S40" s="13">
+        <v>16.53</v>
+      </c>
+      <c r="T40" s="13">
+        <v>14.39</v>
+      </c>
+      <c r="U40" s="13">
+        <v>12.05</v>
+      </c>
+      <c r="V40" s="13">
+        <v>10.75</v>
+      </c>
+      <c r="W40" s="13">
+        <v>9.26</v>
+      </c>
+      <c r="X40" s="13">
+        <v>8.4</v>
+      </c>
+      <c r="Y40" s="13">
+        <v>7.94</v>
+      </c>
+      <c r="Z40" s="13">
+        <v>7.52</v>
+      </c>
+      <c r="AA40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="13">
+        <v>32.26</v>
+      </c>
+      <c r="AD40" s="13">
+        <v>35.71</v>
+      </c>
+      <c r="AE40" s="13">
+        <v>30.93</v>
+      </c>
+      <c r="AF40" s="13">
+        <v>25.86</v>
+      </c>
+      <c r="AG40" s="13">
+        <v>22.73</v>
+      </c>
+      <c r="AH40" s="13">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M41" s="13"/>
+      <c r="N41" s="13"/>
+      <c r="O41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="P41" s="13">
+        <v>23.81</v>
+      </c>
+      <c r="Q41" s="13">
+        <v>30.77</v>
+      </c>
+      <c r="R41" s="13">
+        <v>22.73</v>
+      </c>
+      <c r="S41" s="13">
+        <v>18.52</v>
+      </c>
+      <c r="T41" s="13">
+        <v>14.6</v>
+      </c>
+      <c r="U41" s="13">
+        <v>11.76</v>
+      </c>
+      <c r="V41" s="13">
+        <v>15.31</v>
+      </c>
+      <c r="W41" s="13">
+        <v>12.99</v>
+      </c>
+      <c r="X41" s="13">
+        <v>12.2</v>
+      </c>
+      <c r="Y41" s="13">
+        <v>11.15</v>
+      </c>
+      <c r="Z41" s="13">
+        <v>10.14</v>
+      </c>
+      <c r="AA41" s="13">
+        <v>40</v>
+      </c>
+      <c r="AB41" s="13">
+        <v>18.87</v>
+      </c>
+      <c r="AC41" s="13">
+        <v>12.5</v>
+      </c>
+      <c r="AD41" s="13">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AE41" s="13">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AF41" s="13">
+        <v>6.67</v>
+      </c>
+      <c r="AG41" s="13">
+        <v>5.46</v>
+      </c>
+      <c r="AH41" s="13">
+        <v>4.8499999999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="62" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L42" s="14">
+        <v>3.88</v>
+      </c>
+      <c r="M42" s="14">
+        <v>3.45</v>
+      </c>
+      <c r="N42" s="14">
+        <v>3.16</v>
+      </c>
+      <c r="O42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="T42" s="14">
+        <v>3.64</v>
+      </c>
+      <c r="U42" s="14">
+        <v>3.02</v>
+      </c>
+      <c r="V42" s="14">
+        <v>2.6</v>
+      </c>
+      <c r="W42" s="14">
+        <v>4.58</v>
+      </c>
+      <c r="X42" s="14">
+        <v>4.09</v>
+      </c>
+      <c r="Y42" s="14">
+        <v>3.82</v>
+      </c>
+      <c r="Z42" s="14">
+        <v>5.26</v>
+      </c>
+      <c r="AA42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD42" s="14">
+        <v>6.02</v>
+      </c>
+      <c r="AE42" s="14">
+        <v>4.93</v>
+      </c>
+      <c r="AF42" s="14">
         <v>8.16</v>
       </c>
-      <c r="N17" s="13">
-[...654 lines deleted...]
-      <c r="AG23" s="13">
+      <c r="AG42" s="14">
         <v>6.92</v>
       </c>
-    </row>
-[...1860 lines deleted...]
-      <c r="A45" s="10" t="s">
+      <c r="AH42" s="14">
+        <v>6.29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="G45" s="13"/>
+      <c r="G43" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="O6:Z6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>