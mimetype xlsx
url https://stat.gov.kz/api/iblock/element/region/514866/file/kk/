--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\управление социальной и демографической  статистики\Динамика для нового сайта\с метаданные\по месяцам\Миграционный прирост населения (по месяцам)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="930" yWindow="480" windowWidth="24105" windowHeight="8940"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="90">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
@@ -290,52 +295,52 @@
   <si>
     <t>353600000</t>
   </si>
   <si>
     <t>354000000</t>
   </si>
   <si>
     <t>354800000</t>
   </si>
   <si>
     <t>355200000</t>
   </si>
   <si>
     <t>355600000</t>
   </si>
   <si>
     <t>356400000</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="25">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -736,207 +741,217 @@
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1076,241 +1091,241 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/karagandy/spreadsheets/?industry=4482&amp;year=&amp;name=10721&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703872?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="40" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="40" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="39">
         <v>613103</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="78" t="s">
+      <c r="B3" s="70" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="79" t="s">
+      <c r="B4" s="71" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="78" t="s">
+      <c r="B5" s="70" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="79" t="s">
+      <c r="B6" s="71" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5">
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="38" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="25.5">
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="38" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="38" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="38" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="38" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="45">
-        <v>46238</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="45">
-        <v>46267</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2">
+        <v>46329</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="47" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="48" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="49" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="53" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="53" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="53"/>
     <col min="4" max="4" width="51.7109375" style="53" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="54"/>
     <col min="257" max="257" width="4.5703125" style="54" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="54" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="54"/>
     <col min="260" max="260" width="51.7109375" style="54" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="54"/>
     <col min="513" max="513" width="4.5703125" style="54" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="54" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="54"/>
     <col min="516" max="516" width="51.7109375" style="54" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="54"/>
     <col min="769" max="769" width="4.5703125" style="54" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="54" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="54"/>
     <col min="772" max="772" width="51.7109375" style="54" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="54"/>
     <col min="1025" max="1025" width="4.5703125" style="54" customWidth="1"/>
     <col min="1026" max="1026" width="51.7109375" style="54" customWidth="1"/>
     <col min="1027" max="1027" width="9.140625" style="54"/>
     <col min="1028" max="1028" width="51.7109375" style="54" customWidth="1"/>
@@ -1590,3774 +1605,3875 @@
     <col min="15107" max="15107" width="9.140625" style="54"/>
     <col min="15108" max="15108" width="51.7109375" style="54" customWidth="1"/>
     <col min="15109" max="15360" width="9.140625" style="54"/>
     <col min="15361" max="15361" width="4.5703125" style="54" customWidth="1"/>
     <col min="15362" max="15362" width="51.7109375" style="54" customWidth="1"/>
     <col min="15363" max="15363" width="9.140625" style="54"/>
     <col min="15364" max="15364" width="51.7109375" style="54" customWidth="1"/>
     <col min="15365" max="15616" width="9.140625" style="54"/>
     <col min="15617" max="15617" width="4.5703125" style="54" customWidth="1"/>
     <col min="15618" max="15618" width="51.7109375" style="54" customWidth="1"/>
     <col min="15619" max="15619" width="9.140625" style="54"/>
     <col min="15620" max="15620" width="51.7109375" style="54" customWidth="1"/>
     <col min="15621" max="15872" width="9.140625" style="54"/>
     <col min="15873" max="15873" width="4.5703125" style="54" customWidth="1"/>
     <col min="15874" max="15874" width="51.7109375" style="54" customWidth="1"/>
     <col min="15875" max="15875" width="9.140625" style="54"/>
     <col min="15876" max="15876" width="51.7109375" style="54" customWidth="1"/>
     <col min="15877" max="16128" width="9.140625" style="54"/>
     <col min="16129" max="16129" width="4.5703125" style="54" customWidth="1"/>
     <col min="16130" max="16130" width="51.7109375" style="54" customWidth="1"/>
     <col min="16131" max="16131" width="9.140625" style="54"/>
     <col min="16132" max="16132" width="51.7109375" style="54" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A1" s="52"/>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A2" s="52"/>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A3" s="55"/>
       <c r="B3" s="56"/>
       <c r="C3" s="56"/>
       <c r="D3" s="57"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A4" s="55"/>
       <c r="C4" s="56"/>
       <c r="D4" s="58"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A5" s="55"/>
       <c r="B5" s="59" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="56"/>
       <c r="D5" s="57"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A6" s="55"/>
       <c r="B6" s="59" t="s">
         <v>66</v>
       </c>
       <c r="C6" s="56"/>
       <c r="D6" s="57"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A7" s="55"/>
       <c r="B7" s="59" t="s">
         <v>67</v>
       </c>
       <c r="C7" s="56"/>
       <c r="D7" s="57"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A8" s="55"/>
       <c r="B8" s="59" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="56"/>
       <c r="D8" s="57"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A9" s="55"/>
       <c r="B9" s="59" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="56"/>
       <c r="D9" s="57"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A10" s="55"/>
       <c r="B10" s="52"/>
       <c r="C10" s="56"/>
       <c r="D10" s="60"/>
     </row>
-    <row r="11" spans="1:24" ht="51.75">
+    <row r="11" spans="1:24" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A11" s="55"/>
       <c r="B11" s="61" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="56"/>
       <c r="D11" s="60"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="55"/>
       <c r="B12" s="55"/>
       <c r="C12" s="56"/>
       <c r="D12" s="60"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="55"/>
       <c r="B13" s="55"/>
       <c r="C13" s="55"/>
       <c r="D13" s="60"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B14" s="62" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="63"/>
       <c r="D14" s="63"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="57"/>
       <c r="B15" s="58"/>
       <c r="C15" s="57"/>
       <c r="D15" s="58"/>
       <c r="X15" s="64"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="57"/>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="57"/>
       <c r="B17" s="57"/>
       <c r="C17" s="57"/>
       <c r="D17" s="57"/>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="57"/>
       <c r="B18" s="57"/>
       <c r="C18" s="57"/>
       <c r="D18" s="57"/>
     </row>
-    <row r="19" spans="1:4">
-[...3 lines deleted...]
-      <c r="D19" s="70"/>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="72"/>
+      <c r="B19" s="72"/>
+      <c r="C19" s="72"/>
+      <c r="D19" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AM43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AM42"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.140625" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" customWidth="1"/>
     <col min="3" max="10" width="7.85546875" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" customWidth="1"/>
     <col min="12" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" customWidth="1"/>
     <col min="15" max="22" width="7.85546875" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" customWidth="1"/>
     <col min="24" max="25" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:39" ht="33" customHeight="1">
+    <row r="2" spans="1:39" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>59</v>
       </c>
       <c r="C2" s="65" t="s">
         <v>33</v>
       </c>
       <c r="D2" s="65"/>
       <c r="E2" s="65"/>
       <c r="F2" s="65"/>
       <c r="G2" s="65"/>
       <c r="H2" s="65"/>
       <c r="I2" s="65"/>
       <c r="J2" s="65"/>
       <c r="K2" s="65"/>
       <c r="L2" s="65"/>
       <c r="M2" s="65"/>
       <c r="N2" s="65"/>
       <c r="O2" s="65"/>
       <c r="P2" s="65"/>
       <c r="Q2" s="65"/>
       <c r="R2" s="65"/>
       <c r="S2" s="65"/>
       <c r="T2" s="65"/>
       <c r="U2" s="65"/>
       <c r="V2" s="65"/>
       <c r="W2" s="65"/>
       <c r="X2" s="65"/>
       <c r="Y2" s="65"/>
       <c r="Z2" s="65"/>
       <c r="AA2" s="65"/>
       <c r="AB2" s="65"/>
       <c r="AC2" s="65"/>
       <c r="AD2" s="65"/>
       <c r="AE2" s="65"/>
       <c r="AF2" s="65"/>
-    </row>
-[...10 lines deleted...]
-      <c r="AL4" s="35" t="s">
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+    </row>
+    <row r="3" spans="1:39" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="12"/>
+      <c r="B3" s="6"/>
+      <c r="H3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="M3" s="16"/>
+      <c r="O3" s="15"/>
+      <c r="AA3" s="12"/>
+      <c r="AB3" s="12"/>
+      <c r="AD3" s="35"/>
+      <c r="AL3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AM4" s="12"/>
-[...2 lines deleted...]
-      <c r="A5" s="77" t="s">
+      <c r="AM3" s="12"/>
+    </row>
+    <row r="4" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="79" t="s">
         <v>89</v>
       </c>
-      <c r="B5" s="73"/>
-      <c r="C5" s="71">
+      <c r="B4" s="75"/>
+      <c r="C4" s="73">
         <v>2024</v>
       </c>
-      <c r="D5" s="72"/>
-[...10 lines deleted...]
-      <c r="O5" s="71">
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="73">
         <v>2025</v>
       </c>
-      <c r="P5" s="72"/>
-[...10 lines deleted...]
-      <c r="AA5" s="75">
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="77">
         <v>2026</v>
       </c>
-      <c r="AB5" s="75"/>
-[...15 lines deleted...]
-      <c r="C6" s="13" t="s">
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="77"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
+      <c r="AL4" s="78"/>
+      <c r="AM4" s="2"/>
+    </row>
+    <row r="5" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A5" s="79"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="D5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="13" t="s">
+      <c r="E5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="14" t="s">
+      <c r="G5" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="14" t="s">
+      <c r="H5" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I5" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J5" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="7" t="s">
+      <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="L5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="18" t="s">
+      <c r="M5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="17" t="s">
+      <c r="N5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="O6" s="13" t="s">
+      <c r="O5" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="P6" s="13" t="s">
+      <c r="P5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="Q6" s="13" t="s">
+      <c r="Q5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S5" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="T6" s="14" t="s">
+      <c r="T5" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="U6" s="14" t="s">
+      <c r="U5" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="V6" s="14" t="s">
+      <c r="V5" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="W6" s="7" t="s">
+      <c r="W5" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="X6" s="14" t="s">
+      <c r="X5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="18" t="s">
+      <c r="Y5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="17" t="s">
+      <c r="Z5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="AA6" s="13" t="s">
+      <c r="AA5" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AB6" s="13" t="s">
+      <c r="AB5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="13" t="s">
+      <c r="AC5" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="AD6" s="14" t="s">
+      <c r="AD5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AE6" s="14" t="s">
+      <c r="AE5" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AF6" s="14" t="s">
+      <c r="AF5" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AG6" s="14" t="s">
+      <c r="AG5" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AH6" s="14" t="s">
+      <c r="AH5" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AI6" s="14" t="s">
+      <c r="AI5" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AJ6" s="14" t="s">
+      <c r="AJ5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AK6" s="14" t="s">
+      <c r="AK5" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="AL6" s="7" t="s">
+      <c r="AL5" s="7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
-      <c r="B7" s="19" t="s">
+    <row r="6" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="B6" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="19"/>
-[...29 lines deleted...]
-    <row r="8" spans="1:39">
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="20"/>
+      <c r="R6" s="20"/>
+      <c r="S6" s="20"/>
+      <c r="T6" s="20"/>
+      <c r="U6" s="20"/>
+      <c r="V6" s="20"/>
+      <c r="W6" s="20"/>
+      <c r="X6" s="20"/>
+      <c r="Y6" s="20"/>
+      <c r="Z6" s="20"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="36"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+    </row>
+    <row r="7" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A7" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="3">
+        <v>-606</v>
+      </c>
+      <c r="D7" s="9">
+        <v>-419</v>
+      </c>
+      <c r="E7" s="9">
+        <v>-457</v>
+      </c>
+      <c r="F7" s="9">
+        <v>-427</v>
+      </c>
+      <c r="G7" s="9">
+        <v>-432</v>
+      </c>
+      <c r="H7" s="9">
+        <v>-633</v>
+      </c>
+      <c r="I7" s="9">
+        <v>-697</v>
+      </c>
+      <c r="J7" s="9">
+        <v>-555</v>
+      </c>
+      <c r="K7" s="9">
+        <v>-640</v>
+      </c>
+      <c r="L7" s="9">
+        <v>-496</v>
+      </c>
+      <c r="M7" s="9">
+        <v>-466</v>
+      </c>
+      <c r="N7" s="9">
+        <v>-353</v>
+      </c>
+      <c r="O7" s="9">
+        <v>-349</v>
+      </c>
+      <c r="P7" s="9">
+        <v>-339</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>-383</v>
+      </c>
+      <c r="R7" s="9">
+        <v>-440</v>
+      </c>
+      <c r="S7" s="9">
+        <v>-554</v>
+      </c>
+      <c r="T7" s="9">
+        <v>-627</v>
+      </c>
+      <c r="U7" s="9">
+        <v>-668</v>
+      </c>
+      <c r="V7" s="9">
+        <v>-623</v>
+      </c>
+      <c r="W7" s="24">
+        <v>-684</v>
+      </c>
+      <c r="X7" s="26">
+        <v>-445</v>
+      </c>
+      <c r="Y7" s="3">
+        <v>-311</v>
+      </c>
+      <c r="Z7" s="3">
+        <v>-274</v>
+      </c>
+      <c r="AA7" s="29">
+        <v>-166</v>
+      </c>
+      <c r="AB7" s="32">
+        <v>-24</v>
+      </c>
+      <c r="AC7" s="32">
+        <v>-476</v>
+      </c>
+      <c r="AD7" s="32">
+        <v>-312</v>
+      </c>
+      <c r="AE7" s="32">
+        <v>-417</v>
+      </c>
+      <c r="AF7" s="32">
+        <v>-509</v>
+      </c>
+      <c r="AG7" s="32">
+        <v>-240</v>
+      </c>
+      <c r="AH7" s="32">
+        <v>-332</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A8" s="67" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B8" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="3">
+        <v>197</v>
+      </c>
+      <c r="D8" s="9">
+        <v>126</v>
+      </c>
+      <c r="E8" s="9">
+        <v>245</v>
+      </c>
+      <c r="F8" s="9">
+        <v>191</v>
+      </c>
+      <c r="G8" s="9">
+        <v>116</v>
+      </c>
+      <c r="H8" s="9">
+        <v>181</v>
+      </c>
+      <c r="I8" s="9">
+        <v>184</v>
+      </c>
+      <c r="J8" s="9">
+        <v>379</v>
+      </c>
+      <c r="K8" s="9">
+        <v>399</v>
+      </c>
+      <c r="L8" s="9">
+        <v>458</v>
+      </c>
+      <c r="M8" s="9">
+        <v>395</v>
+      </c>
+      <c r="N8" s="9">
+        <v>319</v>
+      </c>
+      <c r="O8" s="9">
+        <v>556</v>
+      </c>
+      <c r="P8" s="9">
+        <v>438</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>170</v>
+      </c>
+      <c r="R8" s="9">
+        <v>417</v>
+      </c>
+      <c r="S8" s="9">
+        <v>402</v>
+      </c>
+      <c r="T8" s="9">
+        <v>603</v>
+      </c>
+      <c r="U8" s="9">
+        <v>582</v>
+      </c>
+      <c r="V8" s="9">
+        <v>708</v>
+      </c>
+      <c r="W8" s="24">
+        <v>264</v>
+      </c>
+      <c r="X8" s="26">
+        <v>378</v>
+      </c>
+      <c r="Y8" s="3">
+        <v>401</v>
+      </c>
+      <c r="Z8" s="3">
+        <v>181</v>
+      </c>
+      <c r="AA8" s="29">
+        <v>482</v>
+      </c>
+      <c r="AB8" s="32">
+        <v>439</v>
+      </c>
+      <c r="AC8" s="32">
+        <v>314</v>
+      </c>
+      <c r="AD8" s="32">
+        <v>317</v>
+      </c>
+      <c r="AE8" s="32">
+        <v>138</v>
+      </c>
+      <c r="AF8" s="32">
+        <v>554</v>
+      </c>
+      <c r="AG8" s="32">
+        <v>685</v>
+      </c>
+      <c r="AH8" s="32">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A9" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="3">
+        <v>-39</v>
+      </c>
+      <c r="D9" s="9">
+        <v>-55</v>
+      </c>
+      <c r="E9" s="9">
+        <v>-89</v>
+      </c>
+      <c r="F9" s="9">
+        <v>-86</v>
+      </c>
+      <c r="G9" s="9">
+        <v>-31</v>
+      </c>
+      <c r="H9" s="9">
+        <v>-107</v>
+      </c>
+      <c r="I9" s="9">
+        <v>-86</v>
+      </c>
+      <c r="J9" s="9">
+        <v>-151</v>
+      </c>
+      <c r="K9" s="9">
+        <v>-117</v>
+      </c>
+      <c r="L9" s="9">
+        <v>-84</v>
+      </c>
+      <c r="M9" s="9">
+        <v>-114</v>
+      </c>
+      <c r="N9" s="9">
+        <v>-92</v>
+      </c>
+      <c r="O9" s="9">
+        <v>-52</v>
+      </c>
+      <c r="P9" s="9">
+        <v>-57</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>0</v>
+      </c>
+      <c r="R9" s="9">
+        <v>-32</v>
+      </c>
+      <c r="S9" s="9">
+        <v>-60</v>
+      </c>
+      <c r="T9" s="9">
+        <v>-172</v>
+      </c>
+      <c r="U9" s="9">
+        <v>-140</v>
+      </c>
+      <c r="V9" s="9">
+        <v>-102</v>
+      </c>
+      <c r="W9" s="24">
+        <v>-133</v>
+      </c>
+      <c r="X9" s="26">
+        <v>-132</v>
+      </c>
+      <c r="Y9" s="3">
+        <v>-57</v>
+      </c>
+      <c r="Z9" s="3">
+        <v>-75</v>
+      </c>
+      <c r="AA9" s="29">
+        <v>-120</v>
+      </c>
+      <c r="AB9" s="32">
+        <v>-33</v>
+      </c>
+      <c r="AC9" s="32">
+        <v>-78</v>
+      </c>
+      <c r="AD9" s="32">
+        <v>-53</v>
+      </c>
+      <c r="AE9" s="32">
+        <v>-100</v>
+      </c>
+      <c r="AF9" s="32">
+        <v>-132</v>
+      </c>
+      <c r="AG9" s="32">
+        <v>-45</v>
+      </c>
+      <c r="AH9" s="32">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A10" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="3">
+        <v>-5</v>
+      </c>
+      <c r="D10" s="9">
+        <v>-23</v>
+      </c>
+      <c r="E10" s="9">
+        <v>-44</v>
+      </c>
+      <c r="F10" s="9">
+        <v>-34</v>
+      </c>
+      <c r="G10" s="9">
+        <v>-4</v>
+      </c>
+      <c r="H10" s="9">
+        <v>-31</v>
+      </c>
+      <c r="I10" s="9">
+        <v>-39</v>
+      </c>
+      <c r="J10" s="9">
+        <v>-21</v>
+      </c>
+      <c r="K10" s="9">
+        <v>-34</v>
+      </c>
+      <c r="L10" s="9">
+        <v>-41</v>
+      </c>
+      <c r="M10" s="9">
+        <v>-35</v>
+      </c>
+      <c r="N10" s="9">
+        <v>-45</v>
+      </c>
+      <c r="O10" s="9">
+        <v>-40</v>
+      </c>
+      <c r="P10" s="9">
+        <v>-22</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>-42</v>
+      </c>
+      <c r="R10" s="9">
+        <v>-39</v>
+      </c>
+      <c r="S10" s="9">
+        <v>-22</v>
+      </c>
+      <c r="T10" s="9">
+        <v>-37</v>
+      </c>
+      <c r="U10" s="9">
+        <v>-79</v>
+      </c>
+      <c r="V10" s="9">
+        <v>-42</v>
+      </c>
+      <c r="W10" s="24">
+        <v>-49</v>
+      </c>
+      <c r="X10" s="26">
+        <v>-13</v>
+      </c>
+      <c r="Y10" s="3">
+        <v>-14</v>
+      </c>
+      <c r="Z10" s="3">
+        <v>-11</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AB10" s="32">
+        <v>35</v>
+      </c>
+      <c r="AC10" s="32">
+        <v>-26</v>
+      </c>
+      <c r="AD10" s="32">
+        <v>19</v>
+      </c>
+      <c r="AE10" s="32">
+        <v>8</v>
+      </c>
+      <c r="AF10" s="32">
+        <v>-55</v>
+      </c>
+      <c r="AG10" s="32">
+        <v>-40</v>
+      </c>
+      <c r="AH10" s="32">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A11" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="3">
+        <v>-7</v>
+      </c>
+      <c r="D11" s="9">
+        <v>-5</v>
+      </c>
+      <c r="E11" s="9">
+        <v>-3</v>
+      </c>
+      <c r="F11" s="9">
+        <v>-32</v>
+      </c>
+      <c r="G11" s="9">
+        <v>-53</v>
+      </c>
+      <c r="H11" s="9">
+        <v>-37</v>
+      </c>
+      <c r="I11" s="9">
+        <v>-25</v>
+      </c>
+      <c r="J11" s="9">
+        <v>-39</v>
+      </c>
+      <c r="K11" s="9">
+        <v>-33</v>
+      </c>
+      <c r="L11" s="9">
+        <v>8</v>
+      </c>
+      <c r="M11" s="9">
         <v>16</v>
       </c>
-      <c r="C8" s="3">
-[...74 lines deleted...]
-      <c r="AB8" s="32">
+      <c r="N11" s="9">
+        <v>8</v>
+      </c>
+      <c r="O11" s="9">
+        <v>-30</v>
+      </c>
+      <c r="P11" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>9</v>
+      </c>
+      <c r="R11" s="9">
+        <v>-16</v>
+      </c>
+      <c r="S11" s="9">
+        <v>-23</v>
+      </c>
+      <c r="T11" s="9">
+        <v>-36</v>
+      </c>
+      <c r="U11" s="9">
+        <v>-72</v>
+      </c>
+      <c r="V11" s="9">
+        <v>-38</v>
+      </c>
+      <c r="W11" s="24">
+        <v>-81</v>
+      </c>
+      <c r="X11" s="26">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="3">
+        <v>-26</v>
+      </c>
+      <c r="Z11" s="3">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="29">
+        <v>-22</v>
+      </c>
+      <c r="AB11" s="32">
+        <v>-12</v>
+      </c>
+      <c r="AC11" s="32">
+        <v>-42</v>
+      </c>
+      <c r="AD11" s="32">
+        <v>2</v>
+      </c>
+      <c r="AE11" s="32">
         <v>-24</v>
       </c>
-      <c r="AC8" s="32">
-[...120 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="AF11" s="32">
+        <v>-31</v>
+      </c>
+      <c r="AG11" s="32">
+        <v>-21</v>
+      </c>
+      <c r="AH11" s="32">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A12" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3">
+        <v>-116</v>
+      </c>
+      <c r="D12" s="9">
+        <v>-20</v>
+      </c>
+      <c r="E12" s="9">
+        <v>-74</v>
+      </c>
+      <c r="F12" s="9">
+        <v>-33</v>
+      </c>
+      <c r="G12" s="9">
+        <v>-22</v>
+      </c>
+      <c r="H12" s="9">
+        <v>-64</v>
+      </c>
+      <c r="I12" s="9">
+        <v>-45</v>
+      </c>
+      <c r="J12" s="9">
+        <v>-170</v>
+      </c>
+      <c r="K12" s="9">
+        <v>-82</v>
+      </c>
+      <c r="L12" s="9">
+        <v>-90</v>
+      </c>
+      <c r="M12" s="9">
+        <v>-30</v>
+      </c>
+      <c r="N12" s="9">
+        <v>-10</v>
+      </c>
+      <c r="O12" s="9">
+        <v>-60</v>
+      </c>
+      <c r="P12" s="9">
         <v>18</v>
       </c>
-      <c r="C10" s="3">
+      <c r="Q12" s="9">
+        <v>-58</v>
+      </c>
+      <c r="R12" s="9">
+        <v>-90</v>
+      </c>
+      <c r="S12" s="9">
+        <v>-167</v>
+      </c>
+      <c r="T12" s="9">
+        <v>-191</v>
+      </c>
+      <c r="U12" s="9">
+        <v>-115</v>
+      </c>
+      <c r="V12" s="9">
+        <v>-209</v>
+      </c>
+      <c r="W12" s="24">
+        <v>-61</v>
+      </c>
+      <c r="X12" s="26">
+        <v>-56</v>
+      </c>
+      <c r="Y12" s="3">
+        <v>25</v>
+      </c>
+      <c r="Z12" s="3">
+        <v>6</v>
+      </c>
+      <c r="AA12" s="29">
+        <v>32</v>
+      </c>
+      <c r="AB12" s="32">
+        <v>-52</v>
+      </c>
+      <c r="AC12" s="32">
+        <v>-64</v>
+      </c>
+      <c r="AD12" s="32">
+        <v>-79</v>
+      </c>
+      <c r="AE12" s="32">
+        <v>-78</v>
+      </c>
+      <c r="AF12" s="32">
+        <v>-106</v>
+      </c>
+      <c r="AG12" s="32">
+        <v>-172</v>
+      </c>
+      <c r="AH12" s="32">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A13" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="3">
+        <v>-52</v>
+      </c>
+      <c r="D13" s="9">
+        <v>-37</v>
+      </c>
+      <c r="E13" s="9">
+        <v>-8</v>
+      </c>
+      <c r="F13" s="9">
+        <v>-26</v>
+      </c>
+      <c r="G13" s="9">
+        <v>-66</v>
+      </c>
+      <c r="H13" s="9">
+        <v>-69</v>
+      </c>
+      <c r="I13" s="9">
+        <v>-76</v>
+      </c>
+      <c r="J13" s="9">
+        <v>1</v>
+      </c>
+      <c r="K13" s="9">
+        <v>-67</v>
+      </c>
+      <c r="L13" s="9">
+        <v>-61</v>
+      </c>
+      <c r="M13" s="9">
+        <v>-37</v>
+      </c>
+      <c r="N13" s="9">
+        <v>-8</v>
+      </c>
+      <c r="O13" s="9">
+        <v>-41</v>
+      </c>
+      <c r="P13" s="9">
+        <v>-65</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>-78</v>
+      </c>
+      <c r="R13" s="9">
+        <v>-66</v>
+      </c>
+      <c r="S13" s="9">
+        <v>-73</v>
+      </c>
+      <c r="T13" s="9">
+        <v>-103</v>
+      </c>
+      <c r="U13" s="9">
+        <v>2</v>
+      </c>
+      <c r="V13" s="9">
+        <v>-66</v>
+      </c>
+      <c r="W13" s="24">
+        <v>3</v>
+      </c>
+      <c r="X13" s="26">
+        <v>14</v>
+      </c>
+      <c r="Y13" s="3">
+        <v>-94</v>
+      </c>
+      <c r="Z13" s="3">
+        <v>-20</v>
+      </c>
+      <c r="AA13" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AB13" s="32">
+        <v>-64</v>
+      </c>
+      <c r="AC13" s="32">
+        <v>-54</v>
+      </c>
+      <c r="AD13" s="32">
+        <v>-18</v>
+      </c>
+      <c r="AE13" s="32">
+        <v>-17</v>
+      </c>
+      <c r="AF13" s="32">
+        <v>-49</v>
+      </c>
+      <c r="AG13" s="32">
+        <v>-59</v>
+      </c>
+      <c r="AH13" s="32">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A14" s="67"/>
+      <c r="B14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="R14" s="9"/>
+      <c r="S14" s="9"/>
+      <c r="T14" s="9"/>
+      <c r="U14" s="9"/>
+      <c r="V14" s="9"/>
+      <c r="W14" s="24"/>
+      <c r="X14" s="26"/>
+      <c r="Y14" s="3"/>
+      <c r="Z14" s="3"/>
+      <c r="AA14" s="29"/>
+      <c r="AB14" s="32"/>
+      <c r="AC14" s="32"/>
+      <c r="AD14" s="32"/>
+      <c r="AE14" s="32"/>
+      <c r="AF14" s="32"/>
+      <c r="AG14" s="32"/>
+      <c r="AH14" s="32"/>
+    </row>
+    <row r="15" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A15" s="67" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="3">
+        <v>-34</v>
+      </c>
+      <c r="D15" s="9">
+        <v>-72</v>
+      </c>
+      <c r="E15" s="9">
+        <v>-72</v>
+      </c>
+      <c r="F15" s="9">
+        <v>3</v>
+      </c>
+      <c r="G15" s="9">
+        <v>-128</v>
+      </c>
+      <c r="H15" s="9">
+        <v>-78</v>
+      </c>
+      <c r="I15" s="9">
+        <v>-88</v>
+      </c>
+      <c r="J15" s="9">
+        <v>-70</v>
+      </c>
+      <c r="K15" s="9">
+        <v>-65</v>
+      </c>
+      <c r="L15" s="9">
+        <v>-27</v>
+      </c>
+      <c r="M15" s="9">
+        <v>-123</v>
+      </c>
+      <c r="N15" s="9">
+        <v>-104</v>
+      </c>
+      <c r="O15" s="9">
+        <v>-91</v>
+      </c>
+      <c r="P15" s="9">
+        <v>-92</v>
+      </c>
+      <c r="Q15" s="9">
+        <v>-27</v>
+      </c>
+      <c r="R15" s="9">
+        <v>-86</v>
+      </c>
+      <c r="S15" s="9">
+        <v>-50</v>
+      </c>
+      <c r="T15" s="9">
+        <v>-145</v>
+      </c>
+      <c r="U15" s="9">
+        <v>-148</v>
+      </c>
+      <c r="V15" s="9">
+        <v>-114</v>
+      </c>
+      <c r="W15" s="24">
+        <v>-37</v>
+      </c>
+      <c r="X15" s="26">
+        <v>-81</v>
+      </c>
+      <c r="Y15" s="3">
+        <v>-90</v>
+      </c>
+      <c r="Z15" s="3">
+        <v>-52</v>
+      </c>
+      <c r="AA15" s="29">
+        <v>-71</v>
+      </c>
+      <c r="AB15" s="32">
+        <v>-51</v>
+      </c>
+      <c r="AC15" s="32">
+        <v>-95</v>
+      </c>
+      <c r="AD15" s="32">
+        <v>-54</v>
+      </c>
+      <c r="AE15" s="32">
+        <v>-43</v>
+      </c>
+      <c r="AF15" s="32">
+        <v>-63</v>
+      </c>
+      <c r="AG15" s="32">
+        <v>-15</v>
+      </c>
+      <c r="AH15" s="32">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A16" s="67" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="3">
+        <v>-37</v>
+      </c>
+      <c r="D16" s="9">
+        <v>-56</v>
+      </c>
+      <c r="E16" s="9">
+        <v>-46</v>
+      </c>
+      <c r="F16" s="9">
+        <v>-46</v>
+      </c>
+      <c r="G16" s="9">
+        <v>-37</v>
+      </c>
+      <c r="H16" s="9">
+        <v>-23</v>
+      </c>
+      <c r="I16" s="9">
+        <v>-60</v>
+      </c>
+      <c r="J16" s="9">
+        <v>-59</v>
+      </c>
+      <c r="K16" s="9">
+        <v>-71</v>
+      </c>
+      <c r="L16" s="9">
+        <v>-79</v>
+      </c>
+      <c r="M16" s="9">
+        <v>-29</v>
+      </c>
+      <c r="N16" s="9">
+        <v>-38</v>
+      </c>
+      <c r="O16" s="9">
+        <v>-7</v>
+      </c>
+      <c r="P16" s="9">
+        <v>-70</v>
+      </c>
+      <c r="Q16" s="9">
+        <v>-8</v>
+      </c>
+      <c r="R16" s="9">
+        <v>-88</v>
+      </c>
+      <c r="S16" s="9">
+        <v>-35</v>
+      </c>
+      <c r="T16" s="9">
+        <v>-37</v>
+      </c>
+      <c r="U16" s="9">
+        <v>-18</v>
+      </c>
+      <c r="V16" s="9">
+        <v>-35</v>
+      </c>
+      <c r="W16" s="24">
+        <v>-33</v>
+      </c>
+      <c r="X16" s="26">
+        <v>-31</v>
+      </c>
+      <c r="Y16" s="3">
+        <v>-29</v>
+      </c>
+      <c r="Z16" s="3">
+        <v>-41</v>
+      </c>
+      <c r="AA16" s="29">
+        <v>-45</v>
+      </c>
+      <c r="AB16" s="32">
         <v>-39</v>
       </c>
-      <c r="D10" s="9">
-[...2 lines deleted...]
-      <c r="E10" s="9">
+      <c r="AC16" s="32">
+        <v>-5</v>
+      </c>
+      <c r="AD16" s="32">
+        <v>-20</v>
+      </c>
+      <c r="AE16" s="32">
+        <v>-12</v>
+      </c>
+      <c r="AF16" s="32">
+        <v>-62</v>
+      </c>
+      <c r="AG16" s="32">
+        <v>-7</v>
+      </c>
+      <c r="AH16" s="32">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A17" s="67" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="3">
+        <v>-140</v>
+      </c>
+      <c r="D17" s="9">
+        <v>-45</v>
+      </c>
+      <c r="E17" s="9">
+        <v>-108</v>
+      </c>
+      <c r="F17" s="9">
+        <v>-110</v>
+      </c>
+      <c r="G17" s="9">
+        <v>51</v>
+      </c>
+      <c r="H17" s="9">
+        <v>-104</v>
+      </c>
+      <c r="I17" s="9">
+        <v>-86</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-111</v>
+      </c>
+      <c r="K17" s="9">
+        <v>-101</v>
+      </c>
+      <c r="L17" s="9">
+        <v>-113</v>
+      </c>
+      <c r="M17" s="9">
+        <v>-80</v>
+      </c>
+      <c r="N17" s="9">
+        <v>-83</v>
+      </c>
+      <c r="O17" s="9">
+        <v>-155</v>
+      </c>
+      <c r="P17" s="9">
+        <v>-189</v>
+      </c>
+      <c r="Q17" s="9">
+        <v>-92</v>
+      </c>
+      <c r="R17" s="9">
+        <v>-140</v>
+      </c>
+      <c r="S17" s="9">
+        <v>-174</v>
+      </c>
+      <c r="T17" s="9">
+        <v>-121</v>
+      </c>
+      <c r="U17" s="9">
+        <v>-128</v>
+      </c>
+      <c r="V17" s="9">
+        <v>-126</v>
+      </c>
+      <c r="W17" s="24">
+        <v>-105</v>
+      </c>
+      <c r="X17" s="26">
+        <v>-136</v>
+      </c>
+      <c r="Y17" s="3">
+        <v>-59</v>
+      </c>
+      <c r="Z17" s="3">
+        <v>-20</v>
+      </c>
+      <c r="AA17" s="29">
+        <v>-75</v>
+      </c>
+      <c r="AB17" s="32">
+        <v>-28</v>
+      </c>
+      <c r="AC17" s="32">
+        <v>-138</v>
+      </c>
+      <c r="AD17" s="32">
+        <v>-104</v>
+      </c>
+      <c r="AE17" s="32">
+        <v>-69</v>
+      </c>
+      <c r="AF17" s="32">
+        <v>-129</v>
+      </c>
+      <c r="AG17" s="32">
+        <v>-143</v>
+      </c>
+      <c r="AH17" s="32">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A18" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="3">
+        <v>-110</v>
+      </c>
+      <c r="D18" s="9">
+        <v>-47</v>
+      </c>
+      <c r="E18" s="9">
+        <v>-75</v>
+      </c>
+      <c r="F18" s="9">
+        <v>-69</v>
+      </c>
+      <c r="G18" s="9">
+        <v>-69</v>
+      </c>
+      <c r="H18" s="9">
+        <v>-45</v>
+      </c>
+      <c r="I18" s="9">
+        <v>-110</v>
+      </c>
+      <c r="J18" s="9">
+        <v>-87</v>
+      </c>
+      <c r="K18" s="9">
+        <v>-192</v>
+      </c>
+      <c r="L18" s="9">
+        <v>-136</v>
+      </c>
+      <c r="M18" s="9">
         <v>-89</v>
       </c>
-      <c r="F10" s="9">
-[...26 lines deleted...]
-      <c r="O10" s="9">
+      <c r="N18" s="9">
+        <v>-99</v>
+      </c>
+      <c r="O18" s="9">
+        <v>-124</v>
+      </c>
+      <c r="P18" s="9">
+        <v>-68</v>
+      </c>
+      <c r="Q18" s="9">
+        <v>-64</v>
+      </c>
+      <c r="R18" s="9">
+        <v>-45</v>
+      </c>
+      <c r="S18" s="9">
+        <v>-111</v>
+      </c>
+      <c r="T18" s="9">
+        <v>-105</v>
+      </c>
+      <c r="U18" s="9">
+        <v>-152</v>
+      </c>
+      <c r="V18" s="9">
+        <v>-242</v>
+      </c>
+      <c r="W18" s="24">
+        <v>-127</v>
+      </c>
+      <c r="X18" s="26">
+        <v>-120</v>
+      </c>
+      <c r="Y18" s="3">
+        <v>-118</v>
+      </c>
+      <c r="Z18" s="3">
+        <v>-35</v>
+      </c>
+      <c r="AA18" s="29">
+        <v>-64</v>
+      </c>
+      <c r="AB18" s="32">
+        <v>-43</v>
+      </c>
+      <c r="AC18" s="32">
+        <v>-83</v>
+      </c>
+      <c r="AD18" s="32">
+        <v>-108</v>
+      </c>
+      <c r="AE18" s="32">
+        <v>-79</v>
+      </c>
+      <c r="AF18" s="32">
+        <v>-119</v>
+      </c>
+      <c r="AG18" s="32">
+        <v>-155</v>
+      </c>
+      <c r="AH18" s="32">
+        <v>-203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A19" s="67" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="3">
+        <v>-80</v>
+      </c>
+      <c r="D19" s="9">
+        <v>-48</v>
+      </c>
+      <c r="E19" s="9">
+        <v>-37</v>
+      </c>
+      <c r="F19" s="9">
+        <v>-53</v>
+      </c>
+      <c r="G19" s="9">
         <v>-52</v>
       </c>
-      <c r="P10" s="9">
+      <c r="H19" s="9">
+        <v>-79</v>
+      </c>
+      <c r="I19" s="9">
+        <v>-74</v>
+      </c>
+      <c r="J19" s="9">
         <v>-57</v>
       </c>
-      <c r="Q10" s="9">
-[...5 lines deleted...]
-      <c r="S10" s="9">
+      <c r="K19" s="9">
+        <v>-40</v>
+      </c>
+      <c r="L19" s="9">
+        <v>-72</v>
+      </c>
+      <c r="M19" s="9">
+        <v>-105</v>
+      </c>
+      <c r="N19" s="9">
         <v>-60</v>
       </c>
-      <c r="T10" s="9">
-[...5 lines deleted...]
-      <c r="V10" s="9">
+      <c r="O19" s="9">
+        <v>-72</v>
+      </c>
+      <c r="P19" s="9">
+        <v>-38</v>
+      </c>
+      <c r="Q19" s="9">
+        <v>-72</v>
+      </c>
+      <c r="R19" s="9">
+        <v>-21</v>
+      </c>
+      <c r="S19" s="9">
+        <v>-69</v>
+      </c>
+      <c r="T19" s="9">
+        <v>-75</v>
+      </c>
+      <c r="U19" s="9">
         <v>-102</v>
       </c>
-      <c r="W10" s="24">
-[...23 lines deleted...]
-      <c r="AE10" s="32">
+      <c r="V19" s="9">
+        <v>-68</v>
+      </c>
+      <c r="W19" s="24">
+        <v>-124</v>
+      </c>
+      <c r="X19" s="26">
+        <v>-73</v>
+      </c>
+      <c r="Y19" s="3">
+        <v>-63</v>
+      </c>
+      <c r="Z19" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AA19" s="29">
         <v>-100</v>
       </c>
-      <c r="AF10" s="32">
-[...43 lines deleted...]
-      <c r="M11" s="9">
+      <c r="AB19" s="32">
         <v>-35</v>
       </c>
-      <c r="N11" s="9">
-[...127 lines deleted...]
-      <c r="W12" s="24">
+      <c r="AC19" s="32">
+        <v>-63</v>
+      </c>
+      <c r="AD19" s="32">
         <v>-81</v>
       </c>
-      <c r="X12" s="26">
-[...37 lines deleted...]
-      <c r="C13" s="3">
+      <c r="AE19" s="32">
+        <v>-48</v>
+      </c>
+      <c r="AF19" s="32">
+        <v>-74</v>
+      </c>
+      <c r="AG19" s="32">
         <v>-116</v>
       </c>
-      <c r="D13" s="9">
-[...20 lines deleted...]
-      <c r="K13" s="9">
+      <c r="AH19" s="32">
         <v>-82</v>
       </c>
-      <c r="L13" s="9">
-[...608 lines deleted...]
-    <row r="20" spans="1:33">
+    </row>
+    <row r="20" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A20" s="67" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C20" s="3">
         <v>-80</v>
       </c>
       <c r="D20" s="9">
-        <v>-48</v>
+        <v>-42</v>
       </c>
       <c r="E20" s="9">
-        <v>-37</v>
+        <v>-49</v>
       </c>
       <c r="F20" s="9">
-        <v>-53</v>
+        <v>-67</v>
       </c>
       <c r="G20" s="9">
-        <v>-52</v>
+        <v>-14</v>
       </c>
       <c r="H20" s="9">
-        <v>-79</v>
+        <v>-61</v>
       </c>
       <c r="I20" s="9">
+        <v>-61</v>
+      </c>
+      <c r="J20" s="9">
+        <v>-55</v>
+      </c>
+      <c r="K20" s="9">
+        <v>-66</v>
+      </c>
+      <c r="L20" s="9">
+        <v>-109</v>
+      </c>
+      <c r="M20" s="9">
+        <v>-72</v>
+      </c>
+      <c r="N20" s="9">
+        <v>-25</v>
+      </c>
+      <c r="O20" s="9">
+        <v>-71</v>
+      </c>
+      <c r="P20" s="9">
+        <v>-69</v>
+      </c>
+      <c r="Q20" s="9">
+        <v>-12</v>
+      </c>
+      <c r="R20" s="9">
+        <v>-72</v>
+      </c>
+      <c r="S20" s="9">
+        <v>-57</v>
+      </c>
+      <c r="T20" s="9">
+        <v>-76</v>
+      </c>
+      <c r="U20" s="9">
+        <v>-78</v>
+      </c>
+      <c r="V20" s="9">
         <v>-74</v>
       </c>
-      <c r="J20" s="9">
-[...5 lines deleted...]
-      <c r="L20" s="9">
+      <c r="W20" s="24">
+        <v>-74</v>
+      </c>
+      <c r="X20" s="26">
+        <v>-65</v>
+      </c>
+      <c r="Y20" s="3">
         <v>-72</v>
       </c>
-      <c r="M20" s="9">
-[...37 lines deleted...]
-      </c>
       <c r="Z20" s="3">
-        <v>-8</v>
+        <v>-84</v>
       </c>
       <c r="AA20" s="29">
-        <v>-100</v>
+        <v>-33</v>
       </c>
       <c r="AB20" s="32">
         <v>-35</v>
       </c>
       <c r="AC20" s="32">
+        <v>-101</v>
+      </c>
+      <c r="AD20" s="32">
+        <v>-39</v>
+      </c>
+      <c r="AE20" s="32">
+        <v>-43</v>
+      </c>
+      <c r="AF20" s="32">
+        <v>-78</v>
+      </c>
+      <c r="AG20" s="32">
+        <v>-24</v>
+      </c>
+      <c r="AH20" s="32">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A21" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="3">
+        <v>-103</v>
+      </c>
+      <c r="D21" s="9">
+        <v>-95</v>
+      </c>
+      <c r="E21" s="9">
+        <v>-97</v>
+      </c>
+      <c r="F21" s="9">
+        <v>-65</v>
+      </c>
+      <c r="G21" s="9">
+        <v>-123</v>
+      </c>
+      <c r="H21" s="9">
+        <v>-116</v>
+      </c>
+      <c r="I21" s="9">
+        <v>-131</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-115</v>
+      </c>
+      <c r="K21" s="9">
+        <v>-171</v>
+      </c>
+      <c r="L21" s="9">
+        <v>-150</v>
+      </c>
+      <c r="M21" s="9">
+        <v>-163</v>
+      </c>
+      <c r="N21" s="9">
+        <v>-116</v>
+      </c>
+      <c r="O21" s="9">
+        <v>-162</v>
+      </c>
+      <c r="P21" s="9">
+        <v>-124</v>
+      </c>
+      <c r="Q21" s="9">
+        <v>-109</v>
+      </c>
+      <c r="R21" s="9">
+        <v>-162</v>
+      </c>
+      <c r="S21" s="9">
+        <v>-115</v>
+      </c>
+      <c r="T21" s="9">
+        <v>-132</v>
+      </c>
+      <c r="U21" s="9">
+        <v>-220</v>
+      </c>
+      <c r="V21" s="9">
+        <v>-215</v>
+      </c>
+      <c r="W21" s="24">
+        <v>-127</v>
+      </c>
+      <c r="X21" s="26">
+        <v>-143</v>
+      </c>
+      <c r="Y21" s="3">
+        <v>-115</v>
+      </c>
+      <c r="Z21" s="3">
+        <v>-128</v>
+      </c>
+      <c r="AA21" s="29">
+        <v>-90</v>
+      </c>
+      <c r="AB21" s="32">
+        <v>-106</v>
+      </c>
+      <c r="AC21" s="32">
+        <v>-41</v>
+      </c>
+      <c r="AD21" s="32">
+        <v>-94</v>
+      </c>
+      <c r="AE21" s="32">
+        <v>-50</v>
+      </c>
+      <c r="AF21" s="32">
+        <v>-165</v>
+      </c>
+      <c r="AG21" s="32">
+        <v>-128</v>
+      </c>
+      <c r="AH21" s="32">
+        <v>-160</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A22" s="67"/>
+      <c r="B22" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+      <c r="N22" s="21"/>
+      <c r="O22" s="21"/>
+      <c r="P22" s="21"/>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="23"/>
+      <c r="S22" s="23"/>
+      <c r="T22" s="20"/>
+      <c r="U22" s="20"/>
+      <c r="V22" s="20"/>
+      <c r="W22" s="20"/>
+      <c r="X22" s="20"/>
+      <c r="Y22" s="22"/>
+      <c r="Z22" s="22"/>
+      <c r="AA22" s="28"/>
+      <c r="AB22" s="28"/>
+      <c r="AC22" s="36"/>
+      <c r="AD22" s="36"/>
+      <c r="AE22" s="37"/>
+      <c r="AF22" s="37"/>
+      <c r="AG22" s="28"/>
+      <c r="AH22" s="28"/>
+    </row>
+    <row r="23" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A23" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="3">
+        <v>-57</v>
+      </c>
+      <c r="D23" s="9">
+        <v>-9</v>
+      </c>
+      <c r="E23" s="9">
+        <v>-10</v>
+      </c>
+      <c r="F23" s="9">
+        <v>-51</v>
+      </c>
+      <c r="G23" s="9">
+        <v>-154</v>
+      </c>
+      <c r="H23" s="9">
+        <v>-145</v>
+      </c>
+      <c r="I23" s="9">
+        <v>-115</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-54</v>
+      </c>
+      <c r="K23" s="9">
+        <v>-51</v>
+      </c>
+      <c r="L23" s="9">
+        <v>110</v>
+      </c>
+      <c r="M23" s="9">
+        <v>144</v>
+      </c>
+      <c r="N23" s="9">
+        <v>132</v>
+      </c>
+      <c r="O23" s="9">
+        <v>298</v>
+      </c>
+      <c r="P23" s="9">
+        <v>282</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>28</v>
+      </c>
+      <c r="R23" s="9">
+        <v>164</v>
+      </c>
+      <c r="S23" s="9">
+        <v>42</v>
+      </c>
+      <c r="T23" s="9">
+        <v>-55</v>
+      </c>
+      <c r="U23" s="9">
+        <v>97</v>
+      </c>
+      <c r="V23" s="9">
+        <v>166</v>
+      </c>
+      <c r="W23" s="24">
+        <v>-37</v>
+      </c>
+      <c r="X23" s="26">
+        <v>181</v>
+      </c>
+      <c r="Y23" s="3">
+        <v>178</v>
+      </c>
+      <c r="Z23" s="3">
+        <v>41</v>
+      </c>
+      <c r="AA23" s="29">
+        <v>290</v>
+      </c>
+      <c r="AB23" s="32">
+        <v>325</v>
+      </c>
+      <c r="AC23" s="32">
+        <v>-4</v>
+      </c>
+      <c r="AD23" s="32">
+        <v>144</v>
+      </c>
+      <c r="AE23" s="32">
+        <v>-102</v>
+      </c>
+      <c r="AF23" s="32">
+        <v>181</v>
+      </c>
+      <c r="AG23" s="32">
+        <v>332</v>
+      </c>
+      <c r="AH23" s="32">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A24" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="3">
+        <v>197</v>
+      </c>
+      <c r="D24" s="9">
+        <v>126</v>
+      </c>
+      <c r="E24" s="9">
+        <v>245</v>
+      </c>
+      <c r="F24" s="9">
+        <v>191</v>
+      </c>
+      <c r="G24" s="9">
+        <v>116</v>
+      </c>
+      <c r="H24" s="9">
+        <v>181</v>
+      </c>
+      <c r="I24" s="9">
+        <v>184</v>
+      </c>
+      <c r="J24" s="9">
+        <v>379</v>
+      </c>
+      <c r="K24" s="9">
+        <v>399</v>
+      </c>
+      <c r="L24" s="9">
+        <v>458</v>
+      </c>
+      <c r="M24" s="9">
+        <v>395</v>
+      </c>
+      <c r="N24" s="9">
+        <v>319</v>
+      </c>
+      <c r="O24" s="9">
+        <v>556</v>
+      </c>
+      <c r="P24" s="9">
+        <v>438</v>
+      </c>
+      <c r="Q24" s="9">
+        <v>170</v>
+      </c>
+      <c r="R24" s="9">
+        <v>417</v>
+      </c>
+      <c r="S24" s="9">
+        <v>402</v>
+      </c>
+      <c r="T24" s="9">
+        <v>603</v>
+      </c>
+      <c r="U24" s="9">
+        <v>582</v>
+      </c>
+      <c r="V24" s="9">
+        <v>708</v>
+      </c>
+      <c r="W24" s="24">
+        <v>264</v>
+      </c>
+      <c r="X24" s="26">
+        <v>378</v>
+      </c>
+      <c r="Y24" s="3">
+        <v>401</v>
+      </c>
+      <c r="Z24" s="3">
+        <v>181</v>
+      </c>
+      <c r="AA24" s="29">
+        <v>482</v>
+      </c>
+      <c r="AB24" s="32">
+        <v>439</v>
+      </c>
+      <c r="AC24" s="32">
+        <v>314</v>
+      </c>
+      <c r="AD24" s="32">
+        <v>317</v>
+      </c>
+      <c r="AE24" s="32">
+        <v>138</v>
+      </c>
+      <c r="AF24" s="32">
+        <v>554</v>
+      </c>
+      <c r="AG24" s="32">
+        <v>685</v>
+      </c>
+      <c r="AH24" s="32">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A25" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="3">
+        <v>-39</v>
+      </c>
+      <c r="D25" s="9">
+        <v>-55</v>
+      </c>
+      <c r="E25" s="9">
+        <v>-89</v>
+      </c>
+      <c r="F25" s="9">
+        <v>-86</v>
+      </c>
+      <c r="G25" s="9">
+        <v>-31</v>
+      </c>
+      <c r="H25" s="9">
+        <v>-107</v>
+      </c>
+      <c r="I25" s="9">
+        <v>-86</v>
+      </c>
+      <c r="J25" s="9">
+        <v>-151</v>
+      </c>
+      <c r="K25" s="9">
+        <v>-117</v>
+      </c>
+      <c r="L25" s="9">
+        <v>-84</v>
+      </c>
+      <c r="M25" s="9">
+        <v>-114</v>
+      </c>
+      <c r="N25" s="9">
+        <v>-92</v>
+      </c>
+      <c r="O25" s="9">
+        <v>-52</v>
+      </c>
+      <c r="P25" s="9">
+        <v>-57</v>
+      </c>
+      <c r="Q25" s="9">
+        <v>0</v>
+      </c>
+      <c r="R25" s="9">
+        <v>-32</v>
+      </c>
+      <c r="S25" s="9">
+        <v>-60</v>
+      </c>
+      <c r="T25" s="9">
+        <v>-172</v>
+      </c>
+      <c r="U25" s="9">
+        <v>-140</v>
+      </c>
+      <c r="V25" s="9">
+        <v>-102</v>
+      </c>
+      <c r="W25" s="24">
+        <v>-133</v>
+      </c>
+      <c r="X25" s="26">
+        <v>-132</v>
+      </c>
+      <c r="Y25" s="3">
+        <v>-57</v>
+      </c>
+      <c r="Z25" s="3">
+        <v>-75</v>
+      </c>
+      <c r="AA25" s="29">
+        <v>-120</v>
+      </c>
+      <c r="AB25" s="32">
+        <v>-33</v>
+      </c>
+      <c r="AC25" s="32">
+        <v>-78</v>
+      </c>
+      <c r="AD25" s="32">
+        <v>-53</v>
+      </c>
+      <c r="AE25" s="32">
+        <v>-100</v>
+      </c>
+      <c r="AF25" s="32">
+        <v>-132</v>
+      </c>
+      <c r="AG25" s="32">
+        <v>-45</v>
+      </c>
+      <c r="AH25" s="32">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A26" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="3">
+        <v>-5</v>
+      </c>
+      <c r="D26" s="9">
+        <v>-23</v>
+      </c>
+      <c r="E26" s="9">
+        <v>-44</v>
+      </c>
+      <c r="F26" s="9">
+        <v>-34</v>
+      </c>
+      <c r="G26" s="9">
+        <v>-4</v>
+      </c>
+      <c r="H26" s="9">
+        <v>-31</v>
+      </c>
+      <c r="I26" s="9">
+        <v>-39</v>
+      </c>
+      <c r="J26" s="9">
+        <v>-21</v>
+      </c>
+      <c r="K26" s="9">
+        <v>-34</v>
+      </c>
+      <c r="L26" s="9">
+        <v>-41</v>
+      </c>
+      <c r="M26" s="9">
+        <v>-35</v>
+      </c>
+      <c r="N26" s="9">
+        <v>-45</v>
+      </c>
+      <c r="O26" s="9">
+        <v>-40</v>
+      </c>
+      <c r="P26" s="9">
+        <v>-22</v>
+      </c>
+      <c r="Q26" s="9">
+        <v>-42</v>
+      </c>
+      <c r="R26" s="9">
+        <v>-39</v>
+      </c>
+      <c r="S26" s="9">
+        <v>-22</v>
+      </c>
+      <c r="T26" s="9">
+        <v>-37</v>
+      </c>
+      <c r="U26" s="9">
+        <v>-79</v>
+      </c>
+      <c r="V26" s="9">
+        <v>-42</v>
+      </c>
+      <c r="W26" s="24">
+        <v>-49</v>
+      </c>
+      <c r="X26" s="26">
+        <v>-13</v>
+      </c>
+      <c r="Y26" s="3">
+        <v>-14</v>
+      </c>
+      <c r="Z26" s="3">
+        <v>-11</v>
+      </c>
+      <c r="AA26" s="29">
+        <v>-44</v>
+      </c>
+      <c r="AB26" s="32">
+        <v>35</v>
+      </c>
+      <c r="AC26" s="32">
+        <v>-26</v>
+      </c>
+      <c r="AD26" s="32">
+        <v>19</v>
+      </c>
+      <c r="AE26" s="32">
+        <v>8</v>
+      </c>
+      <c r="AF26" s="32">
+        <v>-55</v>
+      </c>
+      <c r="AG26" s="32">
+        <v>-40</v>
+      </c>
+      <c r="AH26" s="32">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A27" s="67" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="3">
+        <v>-7</v>
+      </c>
+      <c r="D27" s="9">
+        <v>-5</v>
+      </c>
+      <c r="E27" s="9">
+        <v>-3</v>
+      </c>
+      <c r="F27" s="9">
+        <v>-32</v>
+      </c>
+      <c r="G27" s="9">
+        <v>-53</v>
+      </c>
+      <c r="H27" s="9">
+        <v>-37</v>
+      </c>
+      <c r="I27" s="9">
+        <v>-25</v>
+      </c>
+      <c r="J27" s="9">
+        <v>-39</v>
+      </c>
+      <c r="K27" s="9">
+        <v>-33</v>
+      </c>
+      <c r="L27" s="9">
+        <v>8</v>
+      </c>
+      <c r="M27" s="9">
+        <v>16</v>
+      </c>
+      <c r="N27" s="9">
+        <v>8</v>
+      </c>
+      <c r="O27" s="9">
+        <v>-30</v>
+      </c>
+      <c r="P27" s="9">
+        <v>-1</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>9</v>
+      </c>
+      <c r="R27" s="9">
+        <v>-16</v>
+      </c>
+      <c r="S27" s="9">
+        <v>-23</v>
+      </c>
+      <c r="T27" s="9">
+        <v>-36</v>
+      </c>
+      <c r="U27" s="9">
+        <v>-72</v>
+      </c>
+      <c r="V27" s="9">
+        <v>-38</v>
+      </c>
+      <c r="W27" s="24">
+        <v>-81</v>
+      </c>
+      <c r="X27" s="26">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="3">
+        <v>-26</v>
+      </c>
+      <c r="Z27" s="3">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="29">
+        <v>-22</v>
+      </c>
+      <c r="AB27" s="32">
+        <v>-12</v>
+      </c>
+      <c r="AC27" s="32">
+        <v>-42</v>
+      </c>
+      <c r="AD27" s="32">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="32">
+        <v>-24</v>
+      </c>
+      <c r="AF27" s="32">
+        <v>-31</v>
+      </c>
+      <c r="AG27" s="32">
+        <v>-21</v>
+      </c>
+      <c r="AH27" s="32">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A28" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3">
+        <v>-116</v>
+      </c>
+      <c r="D28" s="9">
+        <v>-20</v>
+      </c>
+      <c r="E28" s="9">
+        <v>-74</v>
+      </c>
+      <c r="F28" s="9">
+        <v>-33</v>
+      </c>
+      <c r="G28" s="9">
+        <v>-22</v>
+      </c>
+      <c r="H28" s="9">
+        <v>-64</v>
+      </c>
+      <c r="I28" s="9">
+        <v>-45</v>
+      </c>
+      <c r="J28" s="9">
+        <v>-170</v>
+      </c>
+      <c r="K28" s="9">
+        <v>-82</v>
+      </c>
+      <c r="L28" s="9">
+        <v>-90</v>
+      </c>
+      <c r="M28" s="9">
+        <v>-30</v>
+      </c>
+      <c r="N28" s="9">
+        <v>-10</v>
+      </c>
+      <c r="O28" s="9">
+        <v>-60</v>
+      </c>
+      <c r="P28" s="9">
+        <v>18</v>
+      </c>
+      <c r="Q28" s="9">
+        <v>-58</v>
+      </c>
+      <c r="R28" s="9">
+        <v>-90</v>
+      </c>
+      <c r="S28" s="9">
+        <v>-167</v>
+      </c>
+      <c r="T28" s="9">
+        <v>-191</v>
+      </c>
+      <c r="U28" s="9">
+        <v>-115</v>
+      </c>
+      <c r="V28" s="9">
+        <v>-209</v>
+      </c>
+      <c r="W28" s="24">
+        <v>-61</v>
+      </c>
+      <c r="X28" s="26">
+        <v>-56</v>
+      </c>
+      <c r="Y28" s="3">
+        <v>25</v>
+      </c>
+      <c r="Z28" s="3">
+        <v>6</v>
+      </c>
+      <c r="AA28" s="29">
+        <v>32</v>
+      </c>
+      <c r="AB28" s="32">
+        <v>-52</v>
+      </c>
+      <c r="AC28" s="32">
+        <v>-64</v>
+      </c>
+      <c r="AD28" s="32">
+        <v>-79</v>
+      </c>
+      <c r="AE28" s="32">
+        <v>-78</v>
+      </c>
+      <c r="AF28" s="32">
+        <v>-106</v>
+      </c>
+      <c r="AG28" s="32">
+        <v>-172</v>
+      </c>
+      <c r="AH28" s="32">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A29" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29" s="3">
+        <v>-52</v>
+      </c>
+      <c r="D29" s="9">
+        <v>-37</v>
+      </c>
+      <c r="E29" s="9">
+        <v>-8</v>
+      </c>
+      <c r="F29" s="9">
+        <v>-26</v>
+      </c>
+      <c r="G29" s="9">
+        <v>-66</v>
+      </c>
+      <c r="H29" s="9">
+        <v>-69</v>
+      </c>
+      <c r="I29" s="9">
+        <v>-76</v>
+      </c>
+      <c r="J29" s="9">
+        <v>1</v>
+      </c>
+      <c r="K29" s="9">
+        <v>-67</v>
+      </c>
+      <c r="L29" s="9">
+        <v>-61</v>
+      </c>
+      <c r="M29" s="9">
+        <v>-37</v>
+      </c>
+      <c r="N29" s="9">
+        <v>-8</v>
+      </c>
+      <c r="O29" s="9">
+        <v>-41</v>
+      </c>
+      <c r="P29" s="9">
+        <v>-65</v>
+      </c>
+      <c r="Q29" s="9">
+        <v>-78</v>
+      </c>
+      <c r="R29" s="9">
+        <v>-66</v>
+      </c>
+      <c r="S29" s="9">
+        <v>-73</v>
+      </c>
+      <c r="T29" s="9">
+        <v>-103</v>
+      </c>
+      <c r="U29" s="9">
+        <v>2</v>
+      </c>
+      <c r="V29" s="9">
+        <v>-66</v>
+      </c>
+      <c r="W29" s="24">
+        <v>3</v>
+      </c>
+      <c r="X29" s="26">
+        <v>14</v>
+      </c>
+      <c r="Y29" s="3">
+        <v>-94</v>
+      </c>
+      <c r="Z29" s="3">
+        <v>-20</v>
+      </c>
+      <c r="AA29" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AB29" s="32">
+        <v>-64</v>
+      </c>
+      <c r="AC29" s="32">
+        <v>-54</v>
+      </c>
+      <c r="AD29" s="32">
+        <v>-18</v>
+      </c>
+      <c r="AE29" s="32">
+        <v>-17</v>
+      </c>
+      <c r="AF29" s="32">
+        <v>-49</v>
+      </c>
+      <c r="AG29" s="32">
+        <v>-59</v>
+      </c>
+      <c r="AH29" s="32">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A30" s="68"/>
+      <c r="B30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="9"/>
+      <c r="N30" s="9"/>
+      <c r="O30" s="9"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="R30" s="9"/>
+      <c r="S30" s="9"/>
+      <c r="T30" s="9"/>
+      <c r="U30" s="9"/>
+      <c r="V30" s="9"/>
+      <c r="W30" s="24"/>
+      <c r="X30" s="26"/>
+      <c r="Y30" s="3"/>
+      <c r="Z30" s="3"/>
+      <c r="AA30" s="29"/>
+      <c r="AB30" s="32"/>
+      <c r="AC30" s="32"/>
+      <c r="AD30" s="32"/>
+      <c r="AE30" s="32"/>
+      <c r="AF30" s="32"/>
+      <c r="AG30" s="32"/>
+      <c r="AH30" s="32"/>
+    </row>
+    <row r="31" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A31" s="67" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="3">
+        <v>-14</v>
+      </c>
+      <c r="D31" s="9">
+        <v>1</v>
+      </c>
+      <c r="E31" s="9">
+        <v>-21</v>
+      </c>
+      <c r="F31" s="9">
+        <v>-25</v>
+      </c>
+      <c r="G31" s="9">
+        <v>-71</v>
+      </c>
+      <c r="H31" s="9">
+        <v>2</v>
+      </c>
+      <c r="I31" s="9">
+        <v>-17</v>
+      </c>
+      <c r="J31" s="9">
+        <v>-22</v>
+      </c>
+      <c r="K31" s="9">
+        <v>-50</v>
+      </c>
+      <c r="L31" s="9">
+        <v>-25</v>
+      </c>
+      <c r="M31" s="9">
+        <v>-25</v>
+      </c>
+      <c r="N31" s="9">
+        <v>-33</v>
+      </c>
+      <c r="O31" s="9">
+        <v>22</v>
+      </c>
+      <c r="P31" s="9">
+        <v>-13</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>22</v>
+      </c>
+      <c r="R31" s="9">
+        <v>-12</v>
+      </c>
+      <c r="S31" s="9">
+        <v>6</v>
+      </c>
+      <c r="T31" s="9">
+        <v>-99</v>
+      </c>
+      <c r="U31" s="9">
+        <v>-59</v>
+      </c>
+      <c r="V31" s="9">
+        <v>-10</v>
+      </c>
+      <c r="W31" s="24">
+        <v>41</v>
+      </c>
+      <c r="X31" s="26">
+        <v>7</v>
+      </c>
+      <c r="Y31" s="3">
+        <v>-23</v>
+      </c>
+      <c r="Z31" s="3">
+        <v>-25</v>
+      </c>
+      <c r="AA31" s="29">
+        <v>-15</v>
+      </c>
+      <c r="AB31" s="32">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="32">
+        <v>-22</v>
+      </c>
+      <c r="AD31" s="32">
+        <v>-21</v>
+      </c>
+      <c r="AE31" s="32">
+        <v>-22</v>
+      </c>
+      <c r="AF31" s="32">
+        <v>10</v>
+      </c>
+      <c r="AG31" s="32">
+        <v>49</v>
+      </c>
+      <c r="AH31" s="32">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A32" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="3">
+        <v>-21</v>
+      </c>
+      <c r="D32" s="9">
+        <v>4</v>
+      </c>
+      <c r="E32" s="9">
+        <v>-16</v>
+      </c>
+      <c r="F32" s="9">
+        <v>-6</v>
+      </c>
+      <c r="G32" s="9">
+        <v>-23</v>
+      </c>
+      <c r="H32" s="9">
+        <v>-20</v>
+      </c>
+      <c r="I32" s="9">
+        <v>-11</v>
+      </c>
+      <c r="J32" s="9">
+        <v>-31</v>
+      </c>
+      <c r="K32" s="9">
+        <v>-67</v>
+      </c>
+      <c r="L32" s="9">
+        <v>-55</v>
+      </c>
+      <c r="M32" s="9">
+        <v>-26</v>
+      </c>
+      <c r="N32" s="9">
+        <v>-7</v>
+      </c>
+      <c r="O32" s="9">
+        <v>-57</v>
+      </c>
+      <c r="P32" s="9">
+        <v>-16</v>
+      </c>
+      <c r="Q32" s="9">
+        <v>5</v>
+      </c>
+      <c r="R32" s="9">
+        <v>2</v>
+      </c>
+      <c r="S32" s="9">
+        <v>-21</v>
+      </c>
+      <c r="T32" s="9">
+        <v>-20</v>
+      </c>
+      <c r="U32" s="9">
+        <v>-22</v>
+      </c>
+      <c r="V32" s="9">
+        <v>-75</v>
+      </c>
+      <c r="W32" s="24">
+        <v>-21</v>
+      </c>
+      <c r="X32" s="26">
+        <v>-30</v>
+      </c>
+      <c r="Y32" s="3">
+        <v>-34</v>
+      </c>
+      <c r="Z32" s="3">
+        <v>-28</v>
+      </c>
+      <c r="AA32" s="29">
+        <v>-7</v>
+      </c>
+      <c r="AB32" s="32">
+        <v>-4</v>
+      </c>
+      <c r="AC32" s="32">
+        <v>-32</v>
+      </c>
+      <c r="AD32" s="32">
+        <v>-23</v>
+      </c>
+      <c r="AE32" s="32">
+        <v>-7</v>
+      </c>
+      <c r="AF32" s="32">
+        <v>-10</v>
+      </c>
+      <c r="AG32" s="32">
+        <v>-65</v>
+      </c>
+      <c r="AH32" s="32">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A33" s="67"/>
+      <c r="B33" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="22"/>
+      <c r="R33" s="23"/>
+      <c r="S33" s="23"/>
+      <c r="T33" s="21"/>
+      <c r="U33" s="21"/>
+      <c r="V33" s="21"/>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="22"/>
+      <c r="Z33" s="22"/>
+      <c r="AA33" s="28"/>
+      <c r="AB33" s="28"/>
+      <c r="AC33" s="36"/>
+      <c r="AD33" s="36"/>
+      <c r="AE33" s="37"/>
+      <c r="AF33" s="37"/>
+      <c r="AG33" s="28"/>
+      <c r="AH33" s="28"/>
+    </row>
+    <row r="34" spans="1:34" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="3">
+        <v>-549</v>
+      </c>
+      <c r="D34" s="9">
+        <v>-410</v>
+      </c>
+      <c r="E34" s="9">
+        <v>447</v>
+      </c>
+      <c r="F34" s="9">
+        <v>-376</v>
+      </c>
+      <c r="G34" s="9">
+        <v>-278</v>
+      </c>
+      <c r="H34" s="9">
+        <v>-488</v>
+      </c>
+      <c r="I34" s="9">
+        <v>-582</v>
+      </c>
+      <c r="J34" s="9">
+        <v>-501</v>
+      </c>
+      <c r="K34" s="9">
+        <v>-589</v>
+      </c>
+      <c r="L34" s="9">
+        <v>-606</v>
+      </c>
+      <c r="M34" s="9">
+        <v>-610</v>
+      </c>
+      <c r="N34" s="9">
+        <v>-485</v>
+      </c>
+      <c r="O34" s="9">
+        <v>-647</v>
+      </c>
+      <c r="P34" s="9">
+        <v>-621</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>-411</v>
+      </c>
+      <c r="R34" s="9">
+        <v>-604</v>
+      </c>
+      <c r="S34" s="9">
+        <v>-596</v>
+      </c>
+      <c r="T34" s="9">
+        <v>-572</v>
+      </c>
+      <c r="U34" s="9">
+        <v>-765</v>
+      </c>
+      <c r="V34" s="9">
+        <v>-789</v>
+      </c>
+      <c r="W34" s="24">
+        <v>-647</v>
+      </c>
+      <c r="X34" s="26">
+        <v>-626</v>
+      </c>
+      <c r="Y34" s="26">
+        <v>-489</v>
+      </c>
+      <c r="Z34" s="26">
+        <v>-315</v>
+      </c>
+      <c r="AA34" s="30">
+        <v>-456</v>
+      </c>
+      <c r="AB34" s="33">
+        <v>-349</v>
+      </c>
+      <c r="AC34" s="32">
+        <v>-472</v>
+      </c>
+      <c r="AD34" s="33">
+        <v>-456</v>
+      </c>
+      <c r="AE34" s="32">
+        <v>-315</v>
+      </c>
+      <c r="AF34" s="32">
+        <v>-690</v>
+      </c>
+      <c r="AG34" s="33">
+        <v>-572</v>
+      </c>
+      <c r="AH34" s="33">
+        <v>-686</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A35" s="68"/>
+      <c r="B35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="9"/>
+      <c r="M35" s="9"/>
+      <c r="N35" s="9"/>
+      <c r="O35" s="9"/>
+      <c r="P35" s="9"/>
+      <c r="Q35" s="9"/>
+      <c r="R35" s="9"/>
+      <c r="S35" s="9"/>
+      <c r="T35" s="9"/>
+      <c r="U35" s="9"/>
+      <c r="V35" s="9"/>
+      <c r="W35" s="24"/>
+      <c r="X35" s="26"/>
+      <c r="Y35" s="26"/>
+      <c r="Z35" s="26"/>
+      <c r="AA35" s="30"/>
+      <c r="AB35" s="33"/>
+      <c r="AC35" s="32"/>
+      <c r="AD35" s="33"/>
+      <c r="AE35" s="32"/>
+      <c r="AF35" s="32"/>
+      <c r="AG35" s="33"/>
+      <c r="AH35" s="33"/>
+    </row>
+    <row r="36" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A36" s="68" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="3">
+        <v>-20</v>
+      </c>
+      <c r="D36" s="9">
+        <v>-73</v>
+      </c>
+      <c r="E36" s="9">
+        <v>-51</v>
+      </c>
+      <c r="F36" s="9">
+        <v>28</v>
+      </c>
+      <c r="G36" s="9">
+        <v>-57</v>
+      </c>
+      <c r="H36" s="9">
+        <v>-80</v>
+      </c>
+      <c r="I36" s="9">
+        <v>-71</v>
+      </c>
+      <c r="J36" s="9">
+        <v>-48</v>
+      </c>
+      <c r="K36" s="9">
+        <v>-15</v>
+      </c>
+      <c r="L36" s="9">
+        <v>-2</v>
+      </c>
+      <c r="M36" s="9">
+        <v>-98</v>
+      </c>
+      <c r="N36" s="9">
+        <v>-71</v>
+      </c>
+      <c r="O36" s="9">
+        <v>-113</v>
+      </c>
+      <c r="P36" s="9">
+        <v>-79</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>-49</v>
+      </c>
+      <c r="R36" s="9">
+        <v>-74</v>
+      </c>
+      <c r="S36" s="9">
+        <v>-56</v>
+      </c>
+      <c r="T36" s="9">
+        <v>-46</v>
+      </c>
+      <c r="U36" s="9">
+        <v>-89</v>
+      </c>
+      <c r="V36" s="9">
+        <v>-104</v>
+      </c>
+      <c r="W36" s="24">
+        <v>-78</v>
+      </c>
+      <c r="X36" s="26">
+        <v>-88</v>
+      </c>
+      <c r="Y36" s="26">
+        <v>-67</v>
+      </c>
+      <c r="Z36" s="26">
+        <v>-27</v>
+      </c>
+      <c r="AA36" s="30">
+        <v>-56</v>
+      </c>
+      <c r="AB36" s="33">
+        <v>-67</v>
+      </c>
+      <c r="AC36" s="32">
+        <v>-73</v>
+      </c>
+      <c r="AD36" s="33">
+        <v>-33</v>
+      </c>
+      <c r="AE36" s="32">
+        <v>-21</v>
+      </c>
+      <c r="AF36" s="32">
+        <v>-73</v>
+      </c>
+      <c r="AG36" s="33">
+        <v>-64</v>
+      </c>
+      <c r="AH36" s="33">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A37" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="3">
+        <v>-37</v>
+      </c>
+      <c r="D37" s="9">
+        <v>-56</v>
+      </c>
+      <c r="E37" s="9">
+        <v>-46</v>
+      </c>
+      <c r="F37" s="9">
+        <v>-46</v>
+      </c>
+      <c r="G37" s="9">
+        <v>-37</v>
+      </c>
+      <c r="H37" s="9">
+        <v>-23</v>
+      </c>
+      <c r="I37" s="9">
+        <v>-60</v>
+      </c>
+      <c r="J37" s="9">
+        <v>-59</v>
+      </c>
+      <c r="K37" s="9">
+        <v>-71</v>
+      </c>
+      <c r="L37" s="9">
+        <v>-79</v>
+      </c>
+      <c r="M37" s="9">
+        <v>-29</v>
+      </c>
+      <c r="N37" s="9">
+        <v>-38</v>
+      </c>
+      <c r="O37" s="9">
+        <v>-7</v>
+      </c>
+      <c r="P37" s="9">
+        <v>-70</v>
+      </c>
+      <c r="Q37" s="9">
+        <v>-8</v>
+      </c>
+      <c r="R37" s="9">
+        <v>-88</v>
+      </c>
+      <c r="S37" s="9">
+        <v>-35</v>
+      </c>
+      <c r="T37" s="9">
+        <v>-37</v>
+      </c>
+      <c r="U37" s="9">
+        <v>-18</v>
+      </c>
+      <c r="V37" s="9">
+        <v>-35</v>
+      </c>
+      <c r="W37" s="24">
+        <v>-33</v>
+      </c>
+      <c r="X37" s="26">
+        <v>-31</v>
+      </c>
+      <c r="Y37" s="26">
+        <v>-29</v>
+      </c>
+      <c r="Z37" s="26">
+        <v>-41</v>
+      </c>
+      <c r="AA37" s="30">
+        <v>-45</v>
+      </c>
+      <c r="AB37" s="33">
+        <v>-39</v>
+      </c>
+      <c r="AC37" s="32">
+        <v>-5</v>
+      </c>
+      <c r="AD37" s="33">
+        <v>-20</v>
+      </c>
+      <c r="AE37" s="32">
+        <v>-12</v>
+      </c>
+      <c r="AF37" s="32">
+        <v>-62</v>
+      </c>
+      <c r="AG37" s="33">
+        <v>-7</v>
+      </c>
+      <c r="AH37" s="33">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A38" s="68" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="3">
+        <v>-140</v>
+      </c>
+      <c r="D38" s="9">
+        <v>-45</v>
+      </c>
+      <c r="E38" s="9">
+        <v>-108</v>
+      </c>
+      <c r="F38" s="9">
+        <v>-110</v>
+      </c>
+      <c r="G38" s="9">
+        <v>51</v>
+      </c>
+      <c r="H38" s="9">
+        <v>-104</v>
+      </c>
+      <c r="I38" s="9">
+        <v>-86</v>
+      </c>
+      <c r="J38" s="9">
+        <v>-111</v>
+      </c>
+      <c r="K38" s="9">
+        <v>-101</v>
+      </c>
+      <c r="L38" s="9">
+        <v>-113</v>
+      </c>
+      <c r="M38" s="9">
+        <v>-80</v>
+      </c>
+      <c r="N38" s="9">
+        <v>-83</v>
+      </c>
+      <c r="O38" s="9">
+        <v>-155</v>
+      </c>
+      <c r="P38" s="9">
+        <v>-189</v>
+      </c>
+      <c r="Q38" s="9">
+        <v>-92</v>
+      </c>
+      <c r="R38" s="9">
+        <v>-140</v>
+      </c>
+      <c r="S38" s="9">
+        <v>-174</v>
+      </c>
+      <c r="T38" s="9">
+        <v>-121</v>
+      </c>
+      <c r="U38" s="9">
+        <v>-128</v>
+      </c>
+      <c r="V38" s="9">
+        <v>-126</v>
+      </c>
+      <c r="W38" s="24">
+        <v>-105</v>
+      </c>
+      <c r="X38" s="26">
+        <v>-136</v>
+      </c>
+      <c r="Y38" s="26">
+        <v>-59</v>
+      </c>
+      <c r="Z38" s="26">
+        <v>-20</v>
+      </c>
+      <c r="AA38" s="30">
+        <v>-75</v>
+      </c>
+      <c r="AB38" s="33">
+        <v>-28</v>
+      </c>
+      <c r="AC38" s="32">
+        <v>-138</v>
+      </c>
+      <c r="AD38" s="33">
+        <v>-104</v>
+      </c>
+      <c r="AE38" s="32">
+        <v>-69</v>
+      </c>
+      <c r="AF38" s="32">
+        <v>-129</v>
+      </c>
+      <c r="AG38" s="33">
+        <v>-143</v>
+      </c>
+      <c r="AH38" s="33">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A39" s="68" t="s">
+        <v>85</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="3">
+        <v>-89</v>
+      </c>
+      <c r="D39" s="9">
+        <v>-51</v>
+      </c>
+      <c r="E39" s="9">
+        <v>-59</v>
+      </c>
+      <c r="F39" s="9">
         <v>-63</v>
       </c>
-      <c r="AD20" s="32">
+      <c r="G39" s="9">
+        <v>-46</v>
+      </c>
+      <c r="H39" s="9">
+        <v>-25</v>
+      </c>
+      <c r="I39" s="9">
+        <v>-99</v>
+      </c>
+      <c r="J39" s="9">
+        <v>-56</v>
+      </c>
+      <c r="K39" s="9">
+        <v>-125</v>
+      </c>
+      <c r="L39" s="9">
         <v>-81</v>
       </c>
-      <c r="AE20" s="32">
+      <c r="M39" s="9">
+        <v>-63</v>
+      </c>
+      <c r="N39" s="9">
+        <v>-92</v>
+      </c>
+      <c r="O39" s="9">
+        <v>-67</v>
+      </c>
+      <c r="P39" s="9">
+        <v>-52</v>
+      </c>
+      <c r="Q39" s="9">
+        <v>-69</v>
+      </c>
+      <c r="R39" s="9">
+        <v>-47</v>
+      </c>
+      <c r="S39" s="9">
+        <v>-90</v>
+      </c>
+      <c r="T39" s="9">
+        <v>-85</v>
+      </c>
+      <c r="U39" s="9">
+        <v>-130</v>
+      </c>
+      <c r="V39" s="9">
+        <v>-167</v>
+      </c>
+      <c r="W39" s="24">
+        <v>-106</v>
+      </c>
+      <c r="X39" s="26">
+        <v>-90</v>
+      </c>
+      <c r="Y39" s="26">
+        <v>-84</v>
+      </c>
+      <c r="Z39" s="26">
+        <v>-7</v>
+      </c>
+      <c r="AA39" s="30">
+        <v>-57</v>
+      </c>
+      <c r="AB39" s="33">
+        <v>-39</v>
+      </c>
+      <c r="AC39" s="32">
+        <v>-51</v>
+      </c>
+      <c r="AD39" s="33">
+        <v>-85</v>
+      </c>
+      <c r="AE39" s="32">
+        <v>-72</v>
+      </c>
+      <c r="AF39" s="32">
+        <v>-109</v>
+      </c>
+      <c r="AG39" s="33">
+        <v>-90</v>
+      </c>
+      <c r="AH39" s="33">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A40" s="68" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="3">
+        <v>-80</v>
+      </c>
+      <c r="D40" s="9">
         <v>-48</v>
       </c>
-      <c r="AF20" s="32">
+      <c r="E40" s="9">
+        <v>-37</v>
+      </c>
+      <c r="F40" s="9">
+        <v>-53</v>
+      </c>
+      <c r="G40" s="9">
+        <v>-52</v>
+      </c>
+      <c r="H40" s="9">
+        <v>-79</v>
+      </c>
+      <c r="I40" s="9">
         <v>-74</v>
       </c>
-      <c r="AG20" s="32">
+      <c r="J40" s="9">
+        <v>-57</v>
+      </c>
+      <c r="K40" s="9">
+        <v>-40</v>
+      </c>
+      <c r="L40" s="9">
+        <v>-72</v>
+      </c>
+      <c r="M40" s="9">
+        <v>-105</v>
+      </c>
+      <c r="N40" s="9">
+        <v>-60</v>
+      </c>
+      <c r="O40" s="9">
+        <v>-72</v>
+      </c>
+      <c r="P40" s="9">
+        <v>-38</v>
+      </c>
+      <c r="Q40" s="9">
+        <v>-72</v>
+      </c>
+      <c r="R40" s="9">
+        <v>-21</v>
+      </c>
+      <c r="S40" s="9">
+        <v>-69</v>
+      </c>
+      <c r="T40" s="9">
+        <v>-75</v>
+      </c>
+      <c r="U40" s="9">
+        <v>-102</v>
+      </c>
+      <c r="V40" s="9">
+        <v>-68</v>
+      </c>
+      <c r="W40" s="24">
+        <v>-124</v>
+      </c>
+      <c r="X40" s="26">
+        <v>-73</v>
+      </c>
+      <c r="Y40" s="26">
+        <v>-63</v>
+      </c>
+      <c r="Z40" s="26">
+        <v>-8</v>
+      </c>
+      <c r="AA40" s="30">
+        <v>-100</v>
+      </c>
+      <c r="AB40" s="33">
+        <v>-35</v>
+      </c>
+      <c r="AC40" s="32">
+        <v>-63</v>
+      </c>
+      <c r="AD40" s="33">
+        <v>-81</v>
+      </c>
+      <c r="AE40" s="32">
+        <v>-48</v>
+      </c>
+      <c r="AF40" s="32">
+        <v>-74</v>
+      </c>
+      <c r="AG40" s="33">
         <v>-116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="67" t="s">
+      <c r="AH40" s="33">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A41" s="68" t="s">
         <v>87</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="B41" s="10" t="s">
         <v>28</v>
-      </c>
-[...1762 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C41" s="3">
         <v>-80</v>
       </c>
       <c r="D41" s="9">
-        <v>-48</v>
+        <v>-42</v>
       </c>
       <c r="E41" s="9">
-        <v>-37</v>
+        <v>-49</v>
       </c>
       <c r="F41" s="9">
-        <v>-53</v>
+        <v>-67</v>
       </c>
       <c r="G41" s="9">
-        <v>-52</v>
+        <v>-14</v>
       </c>
       <c r="H41" s="9">
-        <v>-79</v>
+        <v>-61</v>
       </c>
       <c r="I41" s="9">
+        <v>-61</v>
+      </c>
+      <c r="J41" s="9">
+        <v>-55</v>
+      </c>
+      <c r="K41" s="9">
+        <v>-66</v>
+      </c>
+      <c r="L41" s="9">
+        <v>-109</v>
+      </c>
+      <c r="M41" s="9">
+        <v>-72</v>
+      </c>
+      <c r="N41" s="9">
+        <v>-25</v>
+      </c>
+      <c r="O41" s="9">
+        <v>-71</v>
+      </c>
+      <c r="P41" s="9">
+        <v>-69</v>
+      </c>
+      <c r="Q41" s="9">
+        <v>-12</v>
+      </c>
+      <c r="R41" s="9">
+        <v>-72</v>
+      </c>
+      <c r="S41" s="9">
+        <v>-57</v>
+      </c>
+      <c r="T41" s="9">
+        <v>-76</v>
+      </c>
+      <c r="U41" s="9">
+        <v>-78</v>
+      </c>
+      <c r="V41" s="9">
         <v>-74</v>
       </c>
-      <c r="J41" s="9">
-[...5 lines deleted...]
-      <c r="L41" s="9">
+      <c r="W41" s="24">
+        <v>-74</v>
+      </c>
+      <c r="X41" s="26">
+        <v>-65</v>
+      </c>
+      <c r="Y41" s="26">
         <v>-72</v>
       </c>
-      <c r="M41" s="9">
-[...37 lines deleted...]
-      </c>
       <c r="Z41" s="26">
-        <v>-8</v>
+        <v>-84</v>
       </c>
       <c r="AA41" s="30">
-        <v>-100</v>
+        <v>-33</v>
       </c>
       <c r="AB41" s="33">
         <v>-35</v>
       </c>
       <c r="AC41" s="32">
-        <v>-63</v>
+        <v>-101</v>
       </c>
       <c r="AD41" s="33">
+        <v>-39</v>
+      </c>
+      <c r="AE41" s="32">
+        <v>-43</v>
+      </c>
+      <c r="AF41" s="32">
+        <v>-78</v>
+      </c>
+      <c r="AG41" s="33">
+        <v>-24</v>
+      </c>
+      <c r="AH41" s="33">
         <v>-81</v>
       </c>
-      <c r="AE41" s="32">
-[...5 lines deleted...]
-      <c r="AG41" s="33">
+    </row>
+    <row r="42" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A42" s="69" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C42" s="5">
+        <v>-103</v>
+      </c>
+      <c r="D42" s="5">
+        <v>-95</v>
+      </c>
+      <c r="E42" s="5">
+        <v>-97</v>
+      </c>
+      <c r="F42" s="5">
+        <v>-65</v>
+      </c>
+      <c r="G42" s="5">
+        <v>-123</v>
+      </c>
+      <c r="H42" s="5">
         <v>-116</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="L42" s="9">
+      <c r="I42" s="5">
+        <v>-131</v>
+      </c>
+      <c r="J42" s="5">
+        <v>-115</v>
+      </c>
+      <c r="K42" s="5">
+        <v>-171</v>
+      </c>
+      <c r="L42" s="5">
+        <v>-150</v>
+      </c>
+      <c r="M42" s="5">
+        <v>-163</v>
+      </c>
+      <c r="N42" s="5">
+        <v>-116</v>
+      </c>
+      <c r="O42" s="5">
+        <v>-162</v>
+      </c>
+      <c r="P42" s="5">
+        <v>-124</v>
+      </c>
+      <c r="Q42" s="5">
         <v>-109</v>
       </c>
-      <c r="M42" s="9">
-[...91 lines deleted...]
-      <c r="J43" s="5">
+      <c r="R42" s="5">
+        <v>-162</v>
+      </c>
+      <c r="S42" s="5">
         <v>-115</v>
       </c>
-      <c r="K43" s="5">
-[...23 lines deleted...]
-      <c r="S43" s="5">
+      <c r="T42" s="5">
+        <v>-132</v>
+      </c>
+      <c r="U42" s="5">
+        <v>-220</v>
+      </c>
+      <c r="V42" s="5">
+        <v>-215</v>
+      </c>
+      <c r="W42" s="25">
+        <v>-127</v>
+      </c>
+      <c r="X42" s="27">
+        <v>-143</v>
+      </c>
+      <c r="Y42" s="27">
         <v>-115</v>
       </c>
-      <c r="T43" s="5">
-[...17 lines deleted...]
-      <c r="Z43" s="27">
+      <c r="Z42" s="27">
         <v>-128</v>
       </c>
-      <c r="AA43" s="31">
+      <c r="AA42" s="31">
         <v>-90</v>
       </c>
-      <c r="AB43" s="34">
+      <c r="AB42" s="34">
         <v>-106</v>
       </c>
-      <c r="AC43" s="34">
+      <c r="AC42" s="34">
         <v>-41</v>
       </c>
-      <c r="AD43" s="34">
+      <c r="AD42" s="34">
         <v>-94</v>
       </c>
-      <c r="AE43" s="34">
+      <c r="AE42" s="34">
         <v>-50</v>
       </c>
-      <c r="AF43" s="34">
+      <c r="AF42" s="34">
         <v>-165</v>
       </c>
-      <c r="AG43" s="34">
+      <c r="AG42" s="34">
         <v>-128</v>
+      </c>
+      <c r="AH42" s="34">
+        <v>-160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="O5:Z5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>