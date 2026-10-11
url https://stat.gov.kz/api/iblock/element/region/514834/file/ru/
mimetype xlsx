--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -730,67 +730,67 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1066,88 +1066,88 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=38&amp;year=&amp;name=10723&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="51">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="61" t="s">
+      <c r="B2" s="56" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="55" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="56" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="14.25" customHeight="1">
       <c r="A6" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>42</v>
@@ -1192,59 +1192,59 @@
       <c r="B12" s="36" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="37">
-        <v>46238</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="37">
-        <v>46267</v>
+        <v>46329</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>63</v>
       </c>
@@ -1336,51 +1336,51 @@
       <c r="B13" s="45"/>
       <c r="C13" s="45"/>
       <c r="D13" s="46"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="48" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="49"/>
       <c r="D14" s="49"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AL47"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="B6" sqref="B6:B7"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="26" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:38" ht="38.25" customHeight="1">
       <c r="A2" s="50" t="s">
         <v>66</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
@@ -1425,100 +1425,100 @@
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="16"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="14.45" customHeight="1">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="57"/>
-      <c r="C6" s="55">
+      <c r="B6" s="59"/>
+      <c r="C6" s="57">
         <v>2024</v>
       </c>
-      <c r="D6" s="56"/>
-[...10 lines deleted...]
-      <c r="O6" s="55">
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="57">
         <v>2025</v>
       </c>
-      <c r="P6" s="56"/>
-[...10 lines deleted...]
-      <c r="AA6" s="55">
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="57">
         <v>2026</v>
       </c>
-      <c r="AB6" s="56"/>
-[...9 lines deleted...]
-      <c r="AL6" s="56"/>
+      <c r="AB6" s="58"/>
+      <c r="AC6" s="58"/>
+      <c r="AD6" s="58"/>
+      <c r="AE6" s="58"/>
+      <c r="AF6" s="58"/>
+      <c r="AG6" s="58"/>
+      <c r="AH6" s="58"/>
+      <c r="AI6" s="58"/>
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="58"/>
+      <c r="AL6" s="58"/>
     </row>
     <row r="7" spans="1:38" ht="14.45" customHeight="1">
-      <c r="A7" s="59"/>
-      <c r="B7" s="58"/>
+      <c r="A7" s="61"/>
+      <c r="B7" s="60"/>
       <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1719,50 +1719,53 @@
       </c>
       <c r="Z9" s="9">
         <v>4299</v>
       </c>
       <c r="AA9" s="9">
         <v>5818</v>
       </c>
       <c r="AB9" s="9">
         <v>5358</v>
       </c>
       <c r="AC9" s="8">
         <v>5985</v>
       </c>
       <c r="AD9" s="8">
         <v>5268</v>
       </c>
       <c r="AE9" s="9">
         <v>4182</v>
       </c>
       <c r="AF9" s="9">
         <v>5871</v>
       </c>
       <c r="AG9" s="9">
         <v>5853</v>
       </c>
+      <c r="AH9" s="9">
+        <v>7271</v>
+      </c>
     </row>
     <row r="10" spans="1:38" ht="14.45" customHeight="1">
       <c r="A10" s="52" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="9">
         <v>2437</v>
       </c>
       <c r="D10" s="8">
         <v>2029</v>
       </c>
       <c r="E10" s="8">
         <v>1737</v>
       </c>
       <c r="F10" s="8">
         <v>1992</v>
       </c>
       <c r="G10" s="8">
         <v>1956</v>
       </c>
       <c r="H10" s="8">
         <v>2043</v>
@@ -1820,50 +1823,53 @@
       </c>
       <c r="Z10" s="9">
         <v>2108</v>
       </c>
       <c r="AA10" s="9">
         <v>2821</v>
       </c>
       <c r="AB10" s="9">
         <v>2585</v>
       </c>
       <c r="AC10" s="8">
         <v>2850</v>
       </c>
       <c r="AD10" s="8">
         <v>2510</v>
       </c>
       <c r="AE10" s="9">
         <v>2056</v>
       </c>
       <c r="AF10" s="9">
         <v>2789</v>
       </c>
       <c r="AG10" s="9">
         <v>2834</v>
       </c>
+      <c r="AH10" s="9">
+        <v>3541</v>
+      </c>
     </row>
     <row r="11" spans="1:38" ht="14.45" customHeight="1">
       <c r="A11" s="52" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="9">
         <v>261</v>
       </c>
       <c r="D11" s="8">
         <v>228</v>
       </c>
       <c r="E11" s="8">
         <v>244</v>
       </c>
       <c r="F11" s="8">
         <v>282</v>
       </c>
       <c r="G11" s="8">
         <v>215</v>
       </c>
       <c r="H11" s="8">
         <v>243</v>
@@ -1921,50 +1927,53 @@
       </c>
       <c r="Z11" s="9">
         <v>213</v>
       </c>
       <c r="AA11" s="9">
         <v>330</v>
       </c>
       <c r="AB11" s="9">
         <v>277</v>
       </c>
       <c r="AC11" s="8">
         <v>338</v>
       </c>
       <c r="AD11" s="8">
         <v>275</v>
       </c>
       <c r="AE11" s="9">
         <v>250</v>
       </c>
       <c r="AF11" s="9">
         <v>358</v>
       </c>
       <c r="AG11" s="9">
         <v>314</v>
       </c>
+      <c r="AH11" s="9">
+        <v>411</v>
+      </c>
     </row>
     <row r="12" spans="1:38" ht="14.45" customHeight="1">
       <c r="A12" s="52" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="9">
         <v>45</v>
       </c>
       <c r="D12" s="8">
         <v>57</v>
       </c>
       <c r="E12" s="8">
         <v>80</v>
       </c>
       <c r="F12" s="8">
         <v>60</v>
       </c>
       <c r="G12" s="8">
         <v>46</v>
       </c>
       <c r="H12" s="8">
         <v>70</v>
@@ -2022,50 +2031,53 @@
       </c>
       <c r="Z12" s="9">
         <v>43</v>
       </c>
       <c r="AA12" s="9">
         <v>94</v>
       </c>
       <c r="AB12" s="9">
         <v>45</v>
       </c>
       <c r="AC12" s="8">
         <v>86</v>
       </c>
       <c r="AD12" s="8">
         <v>56</v>
       </c>
       <c r="AE12" s="9">
         <v>28</v>
       </c>
       <c r="AF12" s="9">
         <v>92</v>
       </c>
       <c r="AG12" s="9">
         <v>80</v>
       </c>
+      <c r="AH12" s="9">
+        <v>128</v>
+      </c>
     </row>
     <row r="13" spans="1:38" ht="14.45" customHeight="1">
       <c r="A13" s="52" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="9">
         <v>116</v>
       </c>
       <c r="D13" s="8">
         <v>99</v>
       </c>
       <c r="E13" s="8">
         <v>91</v>
       </c>
       <c r="F13" s="8">
         <v>101</v>
       </c>
       <c r="G13" s="8">
         <v>125</v>
       </c>
       <c r="H13" s="8">
         <v>135</v>
@@ -2123,50 +2135,53 @@
       </c>
       <c r="Z13" s="9">
         <v>110</v>
       </c>
       <c r="AA13" s="9">
         <v>158</v>
       </c>
       <c r="AB13" s="9">
         <v>143</v>
       </c>
       <c r="AC13" s="8">
         <v>176</v>
       </c>
       <c r="AD13" s="8">
         <v>146</v>
       </c>
       <c r="AE13" s="9">
         <v>124</v>
       </c>
       <c r="AF13" s="9">
         <v>162</v>
       </c>
       <c r="AG13" s="9">
         <v>178</v>
       </c>
+      <c r="AH13" s="9">
+        <v>186</v>
+      </c>
     </row>
     <row r="14" spans="1:38" ht="14.45" customHeight="1">
       <c r="A14" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="9">
         <v>449</v>
       </c>
       <c r="D14" s="8">
         <v>363</v>
       </c>
       <c r="E14" s="8">
         <v>406</v>
       </c>
       <c r="F14" s="8">
         <v>357</v>
       </c>
       <c r="G14" s="8">
         <v>331</v>
       </c>
       <c r="H14" s="8">
         <v>400</v>
@@ -2224,50 +2239,53 @@
       </c>
       <c r="Z14" s="9">
         <v>364</v>
       </c>
       <c r="AA14" s="9">
         <v>449</v>
       </c>
       <c r="AB14" s="9">
         <v>458</v>
       </c>
       <c r="AC14" s="8">
         <v>506</v>
       </c>
       <c r="AD14" s="8">
         <v>457</v>
       </c>
       <c r="AE14" s="9">
         <v>361</v>
       </c>
       <c r="AF14" s="9">
         <v>529</v>
       </c>
       <c r="AG14" s="9">
         <v>591</v>
       </c>
+      <c r="AH14" s="9">
+        <v>626</v>
+      </c>
     </row>
     <row r="15" spans="1:38" ht="14.45" customHeight="1">
       <c r="A15" s="52" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="9">
         <v>217</v>
       </c>
       <c r="D15" s="8">
         <v>191</v>
       </c>
       <c r="E15" s="8">
         <v>168</v>
       </c>
       <c r="F15" s="8">
         <v>156</v>
       </c>
       <c r="G15" s="8">
         <v>231</v>
       </c>
       <c r="H15" s="8">
         <v>225</v>
@@ -2324,90 +2342,94 @@
         <v>271</v>
       </c>
       <c r="Z15" s="9">
         <v>195</v>
       </c>
       <c r="AA15" s="9">
         <v>224</v>
       </c>
       <c r="AB15" s="9">
         <v>244</v>
       </c>
       <c r="AC15" s="8">
         <v>311</v>
       </c>
       <c r="AD15" s="8">
         <v>261</v>
       </c>
       <c r="AE15" s="9">
         <v>203</v>
       </c>
       <c r="AF15" s="9">
         <v>219</v>
       </c>
       <c r="AG15" s="9">
         <v>218</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>294</v>
       </c>
     </row>
     <row r="16" spans="1:38" ht="14.45" customHeight="1">
       <c r="A16" s="52"/>
       <c r="B16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="8"/>
       <c r="X16" s="8"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
       <c r="AB16" s="9"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="9"/>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
-    </row>
-    <row r="17" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH16" s="9"/>
+    </row>
+    <row r="17" spans="1:34" ht="14.45" customHeight="1">
       <c r="A17" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="9">
         <v>264</v>
       </c>
       <c r="D17" s="8">
         <v>245</v>
       </c>
       <c r="E17" s="8">
         <v>199</v>
       </c>
       <c r="F17" s="8">
         <v>204</v>
       </c>
       <c r="G17" s="8">
         <v>298</v>
       </c>
       <c r="H17" s="8">
         <v>245</v>
       </c>
       <c r="I17" s="8">
@@ -2463,52 +2485,55 @@
       </c>
       <c r="Z17" s="9">
         <v>261</v>
       </c>
       <c r="AA17" s="9">
         <v>393</v>
       </c>
       <c r="AB17" s="9">
         <v>297</v>
       </c>
       <c r="AC17" s="8">
         <v>350</v>
       </c>
       <c r="AD17" s="8">
         <v>349</v>
       </c>
       <c r="AE17" s="9">
         <v>256</v>
       </c>
       <c r="AF17" s="9">
         <v>292</v>
       </c>
       <c r="AG17" s="9">
         <v>288</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH17" s="9">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="14.45" customHeight="1">
       <c r="A18" s="52" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="9">
         <v>119</v>
       </c>
       <c r="D18" s="8">
         <v>113</v>
       </c>
       <c r="E18" s="8">
         <v>104</v>
       </c>
       <c r="F18" s="8">
         <v>117</v>
       </c>
       <c r="G18" s="8">
         <v>101</v>
       </c>
       <c r="H18" s="8">
         <v>80</v>
       </c>
       <c r="I18" s="8">
@@ -2564,52 +2589,55 @@
       </c>
       <c r="Z18" s="9">
         <v>77</v>
       </c>
       <c r="AA18" s="9">
         <v>119</v>
       </c>
       <c r="AB18" s="9">
         <v>115</v>
       </c>
       <c r="AC18" s="8">
         <v>118</v>
       </c>
       <c r="AD18" s="8">
         <v>114</v>
       </c>
       <c r="AE18" s="9">
         <v>69</v>
       </c>
       <c r="AF18" s="9">
         <v>116</v>
       </c>
       <c r="AG18" s="9">
         <v>100</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH18" s="9">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="14.45" customHeight="1">
       <c r="A19" s="52" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="9">
         <v>366</v>
       </c>
       <c r="D19" s="8">
         <v>313</v>
       </c>
       <c r="E19" s="8">
         <v>310</v>
       </c>
       <c r="F19" s="8">
         <v>294</v>
       </c>
       <c r="G19" s="8">
         <v>228</v>
       </c>
       <c r="H19" s="8">
         <v>303</v>
       </c>
       <c r="I19" s="8">
@@ -2665,52 +2693,55 @@
       </c>
       <c r="Z19" s="9">
         <v>276</v>
       </c>
       <c r="AA19" s="9">
         <v>375</v>
       </c>
       <c r="AB19" s="9">
         <v>362</v>
       </c>
       <c r="AC19" s="8">
         <v>428</v>
       </c>
       <c r="AD19" s="8">
         <v>326</v>
       </c>
       <c r="AE19" s="9">
         <v>266</v>
       </c>
       <c r="AF19" s="9">
         <v>380</v>
       </c>
       <c r="AG19" s="9">
         <v>396</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH19" s="9">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="14.45" customHeight="1">
       <c r="A20" s="52" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="9">
         <v>240</v>
       </c>
       <c r="D20" s="8">
         <v>169</v>
       </c>
       <c r="E20" s="8">
         <v>152</v>
       </c>
       <c r="F20" s="8">
         <v>177</v>
       </c>
       <c r="G20" s="8">
         <v>175</v>
       </c>
       <c r="H20" s="8">
         <v>159</v>
       </c>
       <c r="I20" s="8">
@@ -2766,52 +2797,55 @@
       </c>
       <c r="Z20" s="9">
         <v>166</v>
       </c>
       <c r="AA20" s="9">
         <v>213</v>
       </c>
       <c r="AB20" s="9">
         <v>248</v>
       </c>
       <c r="AC20" s="8">
         <v>247</v>
       </c>
       <c r="AD20" s="8">
         <v>263</v>
       </c>
       <c r="AE20" s="9">
         <v>171</v>
       </c>
       <c r="AF20" s="9">
         <v>271</v>
       </c>
       <c r="AG20" s="9">
         <v>281</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH20" s="9">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="14.45" customHeight="1">
       <c r="A21" s="52" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="9">
         <v>173</v>
       </c>
       <c r="D21" s="8">
         <v>108</v>
       </c>
       <c r="E21" s="8">
         <v>101</v>
       </c>
       <c r="F21" s="8">
         <v>116</v>
       </c>
       <c r="G21" s="8">
         <v>132</v>
       </c>
       <c r="H21" s="8">
         <v>135</v>
       </c>
       <c r="I21" s="8">
@@ -2867,52 +2901,55 @@
       </c>
       <c r="Z21" s="9">
         <v>103</v>
       </c>
       <c r="AA21" s="9">
         <v>175</v>
       </c>
       <c r="AB21" s="9">
         <v>168</v>
       </c>
       <c r="AC21" s="8">
         <v>151</v>
       </c>
       <c r="AD21" s="8">
         <v>160</v>
       </c>
       <c r="AE21" s="9">
         <v>115</v>
       </c>
       <c r="AF21" s="9">
         <v>179</v>
       </c>
       <c r="AG21" s="9">
         <v>194</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH21" s="9">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="14.45" customHeight="1">
       <c r="A22" s="52" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="9">
         <v>171</v>
       </c>
       <c r="D22" s="8">
         <v>124</v>
       </c>
       <c r="E22" s="8">
         <v>124</v>
       </c>
       <c r="F22" s="8">
         <v>147</v>
       </c>
       <c r="G22" s="8">
         <v>116</v>
       </c>
       <c r="H22" s="8">
         <v>134</v>
       </c>
       <c r="I22" s="8">
@@ -2968,52 +3005,55 @@
       </c>
       <c r="Z22" s="9">
         <v>166</v>
       </c>
       <c r="AA22" s="9">
         <v>173</v>
       </c>
       <c r="AB22" s="9">
         <v>149</v>
       </c>
       <c r="AC22" s="8">
         <v>185</v>
       </c>
       <c r="AD22" s="8">
         <v>125</v>
       </c>
       <c r="AE22" s="9">
         <v>146</v>
       </c>
       <c r="AF22" s="9">
         <v>185</v>
       </c>
       <c r="AG22" s="9">
         <v>134</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH22" s="9">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="14.45" customHeight="1">
       <c r="A23" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="9">
         <v>293</v>
       </c>
       <c r="D23" s="8">
         <v>225</v>
       </c>
       <c r="E23" s="8">
         <v>211</v>
       </c>
       <c r="F23" s="8">
         <v>179</v>
       </c>
       <c r="G23" s="8">
         <v>229</v>
       </c>
       <c r="H23" s="8">
         <v>181</v>
       </c>
       <c r="I23" s="8">
@@ -3069,88 +3109,91 @@
       </c>
       <c r="Z23" s="9">
         <v>217</v>
       </c>
       <c r="AA23" s="9">
         <v>294</v>
       </c>
       <c r="AB23" s="9">
         <v>267</v>
       </c>
       <c r="AC23" s="8">
         <v>239</v>
       </c>
       <c r="AD23" s="8">
         <v>226</v>
       </c>
       <c r="AE23" s="9">
         <v>137</v>
       </c>
       <c r="AF23" s="9">
         <v>299</v>
       </c>
       <c r="AG23" s="9">
         <v>245</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH23" s="9">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="14.45" customHeight="1">
       <c r="A24" s="52"/>
       <c r="B24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
       <c r="S24" s="24"/>
       <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="W24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="25"/>
       <c r="Z24" s="25"/>
       <c r="AA24" s="26"/>
       <c r="AB24" s="26"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="24"/>
       <c r="AE24" s="29"/>
       <c r="AF24" s="29"/>
     </row>
-    <row r="25" spans="1:33" ht="14.45" customHeight="1">
+    <row r="25" spans="1:34" ht="14.45" customHeight="1">
       <c r="A25" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9">
         <v>3707</v>
       </c>
       <c r="D25" s="8">
         <v>3094</v>
       </c>
       <c r="E25" s="8">
         <v>2853</v>
       </c>
       <c r="F25" s="8">
         <v>3096</v>
       </c>
       <c r="G25" s="8">
         <v>3108</v>
       </c>
       <c r="H25" s="8">
         <v>3278</v>
       </c>
       <c r="I25" s="8">
@@ -3206,52 +3249,55 @@
       </c>
       <c r="Z25" s="9">
         <v>3205</v>
       </c>
       <c r="AA25" s="9">
         <v>4277</v>
       </c>
       <c r="AB25" s="9">
         <v>3932</v>
       </c>
       <c r="AC25" s="8">
         <v>4492</v>
       </c>
       <c r="AD25" s="8">
         <v>3927</v>
       </c>
       <c r="AE25" s="9">
         <v>3184</v>
       </c>
       <c r="AF25" s="9">
         <v>4315</v>
       </c>
       <c r="AG25" s="9">
         <v>4430</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH25" s="9">
+        <v>5464</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="14.45" customHeight="1">
       <c r="A26" s="52" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="9">
         <v>2437</v>
       </c>
       <c r="D26" s="8">
         <v>2029</v>
       </c>
       <c r="E26" s="8">
         <v>1737</v>
       </c>
       <c r="F26" s="8">
         <v>1992</v>
       </c>
       <c r="G26" s="8">
         <v>1956</v>
       </c>
       <c r="H26" s="8">
         <v>2043</v>
       </c>
       <c r="I26" s="8">
@@ -3307,52 +3353,55 @@
       </c>
       <c r="Z26" s="9">
         <v>2108</v>
       </c>
       <c r="AA26" s="9">
         <v>2821</v>
       </c>
       <c r="AB26" s="9">
         <v>2585</v>
       </c>
       <c r="AC26" s="8">
         <v>2850</v>
       </c>
       <c r="AD26" s="8">
         <v>2510</v>
       </c>
       <c r="AE26" s="9">
         <v>2056</v>
       </c>
       <c r="AF26" s="9">
         <v>2789</v>
       </c>
       <c r="AG26" s="9">
         <v>2834</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH26" s="9">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="14.45" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="9">
         <v>261</v>
       </c>
       <c r="D27" s="8">
         <v>228</v>
       </c>
       <c r="E27" s="8">
         <v>244</v>
       </c>
       <c r="F27" s="8">
         <v>282</v>
       </c>
       <c r="G27" s="8">
         <v>215</v>
       </c>
       <c r="H27" s="8">
         <v>243</v>
       </c>
       <c r="I27" s="8">
@@ -3408,52 +3457,55 @@
       </c>
       <c r="Z27" s="9">
         <v>213</v>
       </c>
       <c r="AA27" s="9">
         <v>330</v>
       </c>
       <c r="AB27" s="9">
         <v>277</v>
       </c>
       <c r="AC27" s="8">
         <v>338</v>
       </c>
       <c r="AD27" s="8">
         <v>275</v>
       </c>
       <c r="AE27" s="9">
         <v>250</v>
       </c>
       <c r="AF27" s="9">
         <v>358</v>
       </c>
       <c r="AG27" s="9">
         <v>314</v>
       </c>
-    </row>
-    <row r="28" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH27" s="9">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="14.45" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="9">
         <v>45</v>
       </c>
       <c r="D28" s="8">
         <v>57</v>
       </c>
       <c r="E28" s="8">
         <v>80</v>
       </c>
       <c r="F28" s="8">
         <v>60</v>
       </c>
       <c r="G28" s="8">
         <v>46</v>
       </c>
       <c r="H28" s="8">
         <v>70</v>
       </c>
       <c r="I28" s="8">
@@ -3509,52 +3561,55 @@
       </c>
       <c r="Z28" s="9">
         <v>43</v>
       </c>
       <c r="AA28" s="9">
         <v>94</v>
       </c>
       <c r="AB28" s="9">
         <v>45</v>
       </c>
       <c r="AC28" s="8">
         <v>86</v>
       </c>
       <c r="AD28" s="8">
         <v>56</v>
       </c>
       <c r="AE28" s="9">
         <v>28</v>
       </c>
       <c r="AF28" s="9">
         <v>92</v>
       </c>
       <c r="AG28" s="9">
         <v>80</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH28" s="9">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="14.45" customHeight="1">
       <c r="A29" s="52" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="9">
         <v>116</v>
       </c>
       <c r="D29" s="8">
         <v>99</v>
       </c>
       <c r="E29" s="8">
         <v>91</v>
       </c>
       <c r="F29" s="8">
         <v>101</v>
       </c>
       <c r="G29" s="8">
         <v>125</v>
       </c>
       <c r="H29" s="8">
         <v>135</v>
       </c>
       <c r="I29" s="8">
@@ -3610,52 +3665,55 @@
       </c>
       <c r="Z29" s="9">
         <v>110</v>
       </c>
       <c r="AA29" s="9">
         <v>158</v>
       </c>
       <c r="AB29" s="9">
         <v>143</v>
       </c>
       <c r="AC29" s="8">
         <v>176</v>
       </c>
       <c r="AD29" s="8">
         <v>146</v>
       </c>
       <c r="AE29" s="9">
         <v>124</v>
       </c>
       <c r="AF29" s="9">
         <v>162</v>
       </c>
       <c r="AG29" s="9">
         <v>178</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH29" s="9">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="14.45" customHeight="1">
       <c r="A30" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="9">
         <v>449</v>
       </c>
       <c r="D30" s="8">
         <v>363</v>
       </c>
       <c r="E30" s="8">
         <v>406</v>
       </c>
       <c r="F30" s="8">
         <v>357</v>
       </c>
       <c r="G30" s="8">
         <v>331</v>
       </c>
       <c r="H30" s="8">
         <v>400</v>
       </c>
       <c r="I30" s="8">
@@ -3711,52 +3769,55 @@
       </c>
       <c r="Z30" s="9">
         <v>364</v>
       </c>
       <c r="AA30" s="9">
         <v>449</v>
       </c>
       <c r="AB30" s="9">
         <v>458</v>
       </c>
       <c r="AC30" s="8">
         <v>506</v>
       </c>
       <c r="AD30" s="8">
         <v>457</v>
       </c>
       <c r="AE30" s="9">
         <v>361</v>
       </c>
       <c r="AF30" s="9">
         <v>529</v>
       </c>
       <c r="AG30" s="9">
         <v>591</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH30" s="9">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="14.45" customHeight="1">
       <c r="A31" s="52" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="9">
         <v>217</v>
       </c>
       <c r="D31" s="8">
         <v>191</v>
       </c>
       <c r="E31" s="8">
         <v>168</v>
       </c>
       <c r="F31" s="8">
         <v>156</v>
       </c>
       <c r="G31" s="8">
         <v>231</v>
       </c>
       <c r="H31" s="8">
         <v>225</v>
       </c>
       <c r="I31" s="8">
@@ -3812,89 +3873,93 @@
       </c>
       <c r="Z31" s="9">
         <v>195</v>
       </c>
       <c r="AA31" s="9">
         <v>224</v>
       </c>
       <c r="AB31" s="9">
         <v>244</v>
       </c>
       <c r="AC31" s="8">
         <v>311</v>
       </c>
       <c r="AD31" s="8">
         <v>261</v>
       </c>
       <c r="AE31" s="9">
         <v>203</v>
       </c>
       <c r="AF31" s="9">
         <v>219</v>
       </c>
       <c r="AG31" s="9">
         <v>218</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH31" s="9">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="14.45" customHeight="1">
       <c r="A32" s="53"/>
       <c r="B32" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="9"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
       <c r="U32" s="8"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="9"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="9"/>
       <c r="AB32" s="9"/>
       <c r="AC32" s="8"/>
       <c r="AD32" s="8"/>
       <c r="AE32" s="9"/>
       <c r="AF32" s="9"/>
       <c r="AG32" s="9"/>
-    </row>
-    <row r="33" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH32" s="9"/>
+    </row>
+    <row r="33" spans="1:34" ht="14.45" customHeight="1">
       <c r="A33" s="52" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="9">
         <v>119</v>
       </c>
       <c r="D33" s="8">
         <v>82</v>
       </c>
       <c r="E33" s="8">
         <v>84</v>
       </c>
       <c r="F33" s="8">
         <v>110</v>
       </c>
       <c r="G33" s="8">
         <v>151</v>
       </c>
       <c r="H33" s="8">
         <v>109</v>
       </c>
       <c r="I33" s="8">
@@ -3950,52 +4015,55 @@
       </c>
       <c r="Z33" s="9">
         <v>121</v>
       </c>
       <c r="AA33" s="9">
         <v>158</v>
       </c>
       <c r="AB33" s="9">
         <v>107</v>
       </c>
       <c r="AC33" s="8">
         <v>157</v>
       </c>
       <c r="AD33" s="8">
         <v>146</v>
       </c>
       <c r="AE33" s="9">
         <v>111</v>
       </c>
       <c r="AF33" s="9">
         <v>106</v>
       </c>
       <c r="AG33" s="9">
         <v>121</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH33" s="9">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="14.45" customHeight="1">
       <c r="A34" s="52" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="9">
         <v>63</v>
       </c>
       <c r="D34" s="8">
         <v>45</v>
       </c>
       <c r="E34" s="8">
         <v>43</v>
       </c>
       <c r="F34" s="8">
         <v>38</v>
       </c>
       <c r="G34" s="8">
         <v>53</v>
       </c>
       <c r="H34" s="8">
         <v>53</v>
       </c>
       <c r="I34" s="8">
@@ -4051,88 +4119,91 @@
       </c>
       <c r="Z34" s="9">
         <v>51</v>
       </c>
       <c r="AA34" s="9">
         <v>43</v>
       </c>
       <c r="AB34" s="9">
         <v>73</v>
       </c>
       <c r="AC34" s="8">
         <v>68</v>
       </c>
       <c r="AD34" s="8">
         <v>76</v>
       </c>
       <c r="AE34" s="9">
         <v>51</v>
       </c>
       <c r="AF34" s="9">
         <v>60</v>
       </c>
       <c r="AG34" s="9">
         <v>94</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH34" s="9">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="14.45" customHeight="1">
       <c r="A35" s="52"/>
       <c r="B35" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="23"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="24"/>
       <c r="S35" s="24"/>
       <c r="T35" s="24"/>
       <c r="U35" s="24"/>
       <c r="V35" s="24"/>
       <c r="W35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="25"/>
       <c r="Z35" s="25"/>
       <c r="AA35" s="26"/>
       <c r="AB35" s="26"/>
       <c r="AC35" s="24"/>
       <c r="AD35" s="24"/>
       <c r="AE35" s="29"/>
       <c r="AF35" s="29"/>
     </row>
-    <row r="36" spans="1:33" s="2" customFormat="1" ht="14.45" customHeight="1">
+    <row r="36" spans="1:34" s="2" customFormat="1" ht="14.45" customHeight="1">
       <c r="A36" s="53" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9">
         <v>1444</v>
       </c>
       <c r="D36" s="8">
         <v>1170</v>
       </c>
       <c r="E36" s="8">
         <v>1074</v>
       </c>
       <c r="F36" s="8">
         <v>1086</v>
       </c>
       <c r="G36" s="8">
         <v>1075</v>
       </c>
       <c r="H36" s="8">
         <v>1075</v>
       </c>
       <c r="I36" s="8">
@@ -4188,89 +4259,93 @@
       </c>
       <c r="Z36" s="9">
         <v>1094</v>
       </c>
       <c r="AA36" s="8">
         <v>1541</v>
       </c>
       <c r="AB36" s="8">
         <v>1426</v>
       </c>
       <c r="AC36" s="8">
         <v>1493</v>
       </c>
       <c r="AD36" s="8">
         <v>1341</v>
       </c>
       <c r="AE36" s="9">
         <v>998</v>
       </c>
       <c r="AF36" s="9">
         <v>1556</v>
       </c>
       <c r="AG36" s="8">
         <v>1423</v>
       </c>
-    </row>
-    <row r="37" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH36" s="8">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="14.45" customHeight="1">
       <c r="A37" s="53"/>
       <c r="B37" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="9"/>
       <c r="Z37" s="9"/>
       <c r="AA37" s="8"/>
       <c r="AB37" s="8"/>
       <c r="AC37" s="8"/>
       <c r="AD37" s="8"/>
       <c r="AE37" s="9"/>
       <c r="AF37" s="9"/>
       <c r="AG37" s="8"/>
-    </row>
-    <row r="38" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH37" s="8"/>
+    </row>
+    <row r="38" spans="1:34" ht="14.45" customHeight="1">
       <c r="A38" s="53" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="9">
         <v>145</v>
       </c>
       <c r="D38" s="9">
         <v>163</v>
       </c>
       <c r="E38" s="8">
         <v>115</v>
       </c>
       <c r="F38" s="8">
         <v>94</v>
       </c>
       <c r="G38" s="8">
         <v>147</v>
       </c>
       <c r="H38" s="8">
         <v>136</v>
       </c>
       <c r="I38" s="8">
@@ -4326,52 +4401,55 @@
       </c>
       <c r="Z38" s="9">
         <v>140</v>
       </c>
       <c r="AA38" s="8">
         <v>235</v>
       </c>
       <c r="AB38" s="8">
         <v>190</v>
       </c>
       <c r="AC38" s="8">
         <v>193</v>
       </c>
       <c r="AD38" s="8">
         <v>203</v>
       </c>
       <c r="AE38" s="9">
         <v>145</v>
       </c>
       <c r="AF38" s="9">
         <v>186</v>
       </c>
       <c r="AG38" s="8">
         <v>167</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH38" s="8">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="14.45" customHeight="1">
       <c r="A39" s="53" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="9">
         <v>119</v>
       </c>
       <c r="D39" s="9">
         <v>113</v>
       </c>
       <c r="E39" s="8">
         <v>104</v>
       </c>
       <c r="F39" s="10">
         <v>117</v>
       </c>
       <c r="G39" s="8">
         <v>101</v>
       </c>
       <c r="H39" s="8">
         <v>80</v>
       </c>
       <c r="I39" s="8">
@@ -4427,52 +4505,55 @@
       </c>
       <c r="Z39" s="9">
         <v>77</v>
       </c>
       <c r="AA39" s="8">
         <v>119</v>
       </c>
       <c r="AB39" s="8">
         <v>115</v>
       </c>
       <c r="AC39" s="8">
         <v>118</v>
       </c>
       <c r="AD39" s="8">
         <v>114</v>
       </c>
       <c r="AE39" s="9">
         <v>69</v>
       </c>
       <c r="AF39" s="9">
         <v>116</v>
       </c>
       <c r="AG39" s="8">
         <v>100</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH39" s="8">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="14.45" customHeight="1">
       <c r="A40" s="53" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="9">
         <v>366</v>
       </c>
       <c r="D40" s="9">
         <v>313</v>
       </c>
       <c r="E40" s="8">
         <v>310</v>
       </c>
       <c r="F40" s="8">
         <v>294</v>
       </c>
       <c r="G40" s="8">
         <v>228</v>
       </c>
       <c r="H40" s="8">
         <v>303</v>
       </c>
       <c r="I40" s="8">
@@ -4528,52 +4609,55 @@
       </c>
       <c r="Z40" s="9">
         <v>276</v>
       </c>
       <c r="AA40" s="8">
         <v>375</v>
       </c>
       <c r="AB40" s="8">
         <v>362</v>
       </c>
       <c r="AC40" s="8">
         <v>428</v>
       </c>
       <c r="AD40" s="8">
         <v>326</v>
       </c>
       <c r="AE40" s="9">
         <v>266</v>
       </c>
       <c r="AF40" s="9">
         <v>380</v>
       </c>
       <c r="AG40" s="8">
         <v>396</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH40" s="8">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="14.45" customHeight="1">
       <c r="A41" s="53" t="s">
         <v>86</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="9">
         <v>177</v>
       </c>
       <c r="D41" s="9">
         <v>124</v>
       </c>
       <c r="E41" s="8">
         <v>109</v>
       </c>
       <c r="F41" s="8">
         <v>139</v>
       </c>
       <c r="G41" s="8">
         <v>122</v>
       </c>
       <c r="H41" s="8">
         <v>106</v>
       </c>
       <c r="I41" s="8">
@@ -4629,52 +4713,55 @@
       </c>
       <c r="Z41" s="9">
         <v>115</v>
       </c>
       <c r="AA41" s="8">
         <v>170</v>
       </c>
       <c r="AB41" s="8">
         <v>175</v>
       </c>
       <c r="AC41" s="8">
         <v>179</v>
       </c>
       <c r="AD41" s="8">
         <v>187</v>
       </c>
       <c r="AE41" s="9">
         <v>120</v>
       </c>
       <c r="AF41" s="9">
         <v>211</v>
       </c>
       <c r="AG41" s="8">
         <v>187</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH41" s="8">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="14.45" customHeight="1">
       <c r="A42" s="53" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="9">
         <v>173</v>
       </c>
       <c r="D42" s="9">
         <v>108</v>
       </c>
       <c r="E42" s="8">
         <v>101</v>
       </c>
       <c r="F42" s="10">
         <v>116</v>
       </c>
       <c r="G42" s="8">
         <v>132</v>
       </c>
       <c r="H42" s="8">
         <v>135</v>
       </c>
       <c r="I42" s="8">
@@ -4730,52 +4817,55 @@
       </c>
       <c r="Z42" s="9">
         <v>103</v>
       </c>
       <c r="AA42" s="8">
         <v>175</v>
       </c>
       <c r="AB42" s="8">
         <v>168</v>
       </c>
       <c r="AC42" s="8">
         <v>151</v>
       </c>
       <c r="AD42" s="8">
         <v>160</v>
       </c>
       <c r="AE42" s="9">
         <v>115</v>
       </c>
       <c r="AF42" s="9">
         <v>179</v>
       </c>
       <c r="AG42" s="8">
         <v>194</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH42" s="8">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="14.45" customHeight="1">
       <c r="A43" s="53" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C43" s="9">
         <v>171</v>
       </c>
       <c r="D43" s="9">
         <v>124</v>
       </c>
       <c r="E43" s="8">
         <v>124</v>
       </c>
       <c r="F43" s="8">
         <v>147</v>
       </c>
       <c r="G43" s="8">
         <v>116</v>
       </c>
       <c r="H43" s="8">
         <v>134</v>
       </c>
       <c r="I43" s="8">
@@ -4831,52 +4921,55 @@
       </c>
       <c r="Z43" s="9">
         <v>166</v>
       </c>
       <c r="AA43" s="8">
         <v>173</v>
       </c>
       <c r="AB43" s="8">
         <v>149</v>
       </c>
       <c r="AC43" s="8">
         <v>185</v>
       </c>
       <c r="AD43" s="8">
         <v>125</v>
       </c>
       <c r="AE43" s="9">
         <v>146</v>
       </c>
       <c r="AF43" s="9">
         <v>185</v>
       </c>
       <c r="AG43" s="8">
         <v>134</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH43" s="8">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="14.45" customHeight="1">
       <c r="A44" s="54" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="14">
         <v>293</v>
       </c>
       <c r="D44" s="14">
         <v>225</v>
       </c>
       <c r="E44" s="14">
         <v>211</v>
       </c>
       <c r="F44" s="14">
         <v>179</v>
       </c>
       <c r="G44" s="14">
         <v>229</v>
       </c>
       <c r="H44" s="14">
         <v>181</v>
       </c>
       <c r="I44" s="14">
@@ -4932,59 +5025,62 @@
       </c>
       <c r="Z44" s="14">
         <v>217</v>
       </c>
       <c r="AA44" s="14">
         <v>294</v>
       </c>
       <c r="AB44" s="14">
         <v>267</v>
       </c>
       <c r="AC44" s="14">
         <v>239</v>
       </c>
       <c r="AD44" s="14">
         <v>226</v>
       </c>
       <c r="AE44" s="14">
         <v>137</v>
       </c>
       <c r="AF44" s="14">
         <v>299</v>
       </c>
       <c r="AG44" s="14">
         <v>245</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" ht="14.45" customHeight="1">
+      <c r="AH44" s="14">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="14.45" customHeight="1">
       <c r="D45" s="9"/>
       <c r="T45" s="21"/>
     </row>
-    <row r="46" spans="1:33" ht="14.45" customHeight="1">
+    <row r="46" spans="1:34" ht="14.45" customHeight="1">
       <c r="T46" s="8"/>
     </row>
-    <row r="47" spans="1:33" ht="14.45" customHeight="1">
+    <row r="47" spans="1:34" ht="14.45" customHeight="1">
       <c r="T47" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="AA6:AL6"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>