--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -734,68 +734,68 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1067,51 +1067,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2929754?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/karagandy/spreadsheets/?industry=38&amp;year=&amp;name=10723&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="45" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="45" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="29"/>
     <col min="5" max="5" width="9.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="29"/>
     <col min="257" max="257" width="42.28515625" style="29" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="29" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="29"/>
     <col min="513" max="513" width="42.28515625" style="29" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="29" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="29"/>
     <col min="769" max="769" width="42.28515625" style="29" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="29" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="29"/>
     <col min="1025" max="1025" width="42.28515625" style="29" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="29" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="29"/>
     <col min="1281" max="1281" width="42.28515625" style="29" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="29" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="29"/>
     <col min="1537" max="1537" width="42.28515625" style="29" customWidth="1"/>
@@ -1394,60 +1394,60 @@
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="31" customFormat="1">
       <c r="A14" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>50</v>
       </c>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="31" customFormat="1">
       <c r="A15" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="37">
-        <v>46238</v>
+        <v>46297</v>
       </c>
       <c r="M16" s="38"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="37">
-        <v>46267</v>
+        <v>46329</v>
       </c>
       <c r="M17" s="39"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>55</v>
       </c>
       <c r="M18" s="38"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>57</v>
       </c>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="33" t="s">
         <v>58</v>
       </c>
@@ -1645,100 +1645,100 @@
       <c r="O5" s="4"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="18"/>
       <c r="U5" s="4"/>
       <c r="V5" s="18"/>
       <c r="Y5" s="20"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="17"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4"/>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
       <c r="AK5" s="4"/>
       <c r="AL5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:38">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="B6" s="63"/>
-      <c r="C6" s="61">
+      <c r="B6" s="66"/>
+      <c r="C6" s="64">
         <v>2024</v>
       </c>
-      <c r="D6" s="62"/>
-[...10 lines deleted...]
-      <c r="O6" s="61">
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="64">
         <v>2025</v>
       </c>
-      <c r="P6" s="62"/>
-[...10 lines deleted...]
-      <c r="AA6" s="61">
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
+      <c r="Z6" s="65"/>
+      <c r="AA6" s="64">
         <v>2026</v>
       </c>
-      <c r="AB6" s="62"/>
-[...9 lines deleted...]
-      <c r="AL6" s="62"/>
+      <c r="AB6" s="65"/>
+      <c r="AC6" s="65"/>
+      <c r="AD6" s="65"/>
+      <c r="AE6" s="65"/>
+      <c r="AF6" s="65"/>
+      <c r="AG6" s="65"/>
+      <c r="AH6" s="65"/>
+      <c r="AI6" s="65"/>
+      <c r="AJ6" s="65"/>
+      <c r="AK6" s="65"/>
+      <c r="AL6" s="65"/>
     </row>
     <row r="7" spans="1:38">
-      <c r="A7" s="60"/>
-      <c r="B7" s="64"/>
+      <c r="A7" s="63"/>
+      <c r="B7" s="67"/>
       <c r="C7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1840,51 +1840,51 @@
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="14"/>
       <c r="R8" s="14"/>
       <c r="S8" s="14"/>
       <c r="T8" s="14"/>
       <c r="U8" s="14"/>
       <c r="V8" s="14"/>
       <c r="W8" s="14"/>
       <c r="X8" s="14"/>
       <c r="Y8" s="14"/>
       <c r="Z8" s="14"/>
       <c r="AA8" s="24"/>
       <c r="AB8" s="24"/>
       <c r="AC8" s="24"/>
       <c r="AD8" s="24"/>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
     </row>
     <row r="9" spans="1:38">
-      <c r="A9" s="65" t="s">
+      <c r="A9" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>-81</v>
       </c>
       <c r="D9" s="11">
         <v>65</v>
       </c>
       <c r="E9" s="11">
         <v>25</v>
       </c>
       <c r="F9" s="11">
         <v>13</v>
       </c>
       <c r="G9" s="11">
         <v>-49</v>
       </c>
       <c r="H9" s="11">
         <v>-135</v>
       </c>
       <c r="I9" s="11">
         <v>-83</v>
@@ -1939,53 +1939,56 @@
       </c>
       <c r="Z9" s="8">
         <v>35</v>
       </c>
       <c r="AA9" s="8">
         <v>73</v>
       </c>
       <c r="AB9" s="8">
         <v>22</v>
       </c>
       <c r="AC9" s="11">
         <v>52</v>
       </c>
       <c r="AD9" s="11">
         <v>-8</v>
       </c>
       <c r="AE9" s="8">
         <v>-41</v>
       </c>
       <c r="AF9" s="8">
         <v>-102</v>
       </c>
       <c r="AG9" s="8">
         <v>-72</v>
       </c>
+      <c r="AH9" s="8">
+        <v>-53</v>
+      </c>
     </row>
     <row r="10" spans="1:38">
-      <c r="A10" s="65" t="s">
+      <c r="A10" s="60" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
         <v>-46</v>
       </c>
       <c r="D10" s="11">
         <v>33</v>
       </c>
       <c r="E10" s="11">
         <v>10</v>
       </c>
       <c r="F10" s="11">
         <v>27</v>
       </c>
       <c r="G10" s="11">
         <v>-37</v>
       </c>
       <c r="H10" s="11">
         <v>-64</v>
       </c>
       <c r="I10" s="11">
         <v>-31</v>
@@ -2040,53 +2043,56 @@
       </c>
       <c r="Z10" s="8">
         <v>18</v>
       </c>
       <c r="AA10" s="8">
         <v>44</v>
       </c>
       <c r="AB10" s="8">
         <v>19</v>
       </c>
       <c r="AC10" s="11">
         <v>27</v>
       </c>
       <c r="AD10" s="11">
         <v>2</v>
       </c>
       <c r="AE10" s="8">
         <v>-16</v>
       </c>
       <c r="AF10" s="8">
         <v>-44</v>
       </c>
       <c r="AG10" s="8">
         <v>-43</v>
       </c>
+      <c r="AH10" s="8">
+        <v>-9</v>
+      </c>
     </row>
     <row r="11" spans="1:38">
-      <c r="A11" s="65" t="s">
+      <c r="A11" s="60" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>8</v>
       </c>
       <c r="E11" s="11">
         <v>3</v>
       </c>
       <c r="F11" s="11">
         <v>1</v>
       </c>
       <c r="G11" s="11">
         <v>-6</v>
       </c>
       <c r="H11" s="11">
         <v>-11</v>
       </c>
       <c r="I11" s="11">
         <v>0</v>
@@ -2141,53 +2147,56 @@
       </c>
       <c r="Z11" s="8">
         <v>4</v>
       </c>
       <c r="AA11" s="8">
         <v>2</v>
       </c>
       <c r="AB11" s="8">
         <v>3</v>
       </c>
       <c r="AC11" s="11">
         <v>1</v>
       </c>
       <c r="AD11" s="11">
         <v>1</v>
       </c>
       <c r="AE11" s="8">
         <v>-1</v>
       </c>
       <c r="AF11" s="8">
         <v>-4</v>
       </c>
       <c r="AG11" s="8">
         <v>-5</v>
       </c>
+      <c r="AH11" s="8">
+        <v>-1</v>
+      </c>
     </row>
     <row r="12" spans="1:38">
-      <c r="A12" s="65" t="s">
+      <c r="A12" s="60" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>-2</v>
       </c>
       <c r="G12" s="11">
         <v>1</v>
       </c>
       <c r="H12" s="11">
         <v>0</v>
       </c>
       <c r="I12" s="11">
         <v>-2</v>
@@ -2242,53 +2251,56 @@
       </c>
       <c r="Z12" s="8">
         <v>1</v>
       </c>
       <c r="AA12" s="8">
         <v>1</v>
       </c>
       <c r="AB12" s="8">
         <v>4</v>
       </c>
       <c r="AC12" s="11">
         <v>-1</v>
       </c>
       <c r="AD12" s="11">
         <v>1</v>
       </c>
       <c r="AE12" s="8">
         <v>-2</v>
       </c>
       <c r="AF12" s="8">
         <v>-1</v>
       </c>
       <c r="AG12" s="8">
         <v>-1</v>
       </c>
+      <c r="AH12" s="8">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:38">
-      <c r="A13" s="65" t="s">
+      <c r="A13" s="60" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>-9</v>
       </c>
       <c r="D13" s="11">
         <v>-2</v>
       </c>
       <c r="E13" s="11">
         <v>-9</v>
       </c>
       <c r="F13" s="11">
         <v>-15</v>
       </c>
       <c r="G13" s="11">
         <v>-2</v>
       </c>
       <c r="H13" s="11">
         <v>-9</v>
       </c>
       <c r="I13" s="11">
         <v>-9</v>
@@ -2343,53 +2355,56 @@
       </c>
       <c r="Z13" s="8">
         <v>-3</v>
       </c>
       <c r="AA13" s="8">
         <v>2</v>
       </c>
       <c r="AB13" s="8">
         <v>-6</v>
       </c>
       <c r="AC13" s="11">
         <v>1</v>
       </c>
       <c r="AD13" s="11">
         <v>1</v>
       </c>
       <c r="AE13" s="8">
         <v>2</v>
       </c>
       <c r="AF13" s="8">
         <v>-5</v>
       </c>
       <c r="AG13" s="8">
         <v>-2</v>
       </c>
+      <c r="AH13" s="8">
+        <v>-13</v>
+      </c>
     </row>
     <row r="14" spans="1:38">
-      <c r="A14" s="65" t="s">
+      <c r="A14" s="60" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="11">
         <v>2</v>
       </c>
       <c r="E14" s="11">
         <v>13</v>
       </c>
       <c r="F14" s="11">
         <v>2</v>
       </c>
       <c r="G14" s="11">
         <v>2</v>
       </c>
       <c r="H14" s="11">
         <v>-21</v>
       </c>
       <c r="I14" s="11">
         <v>-18</v>
@@ -2444,53 +2459,56 @@
       </c>
       <c r="Z14" s="8">
         <v>7</v>
       </c>
       <c r="AA14" s="8">
         <v>17</v>
       </c>
       <c r="AB14" s="8">
         <v>2</v>
       </c>
       <c r="AC14" s="11">
         <v>14</v>
       </c>
       <c r="AD14" s="11">
         <v>-5</v>
       </c>
       <c r="AE14" s="8">
         <v>-16</v>
       </c>
       <c r="AF14" s="8">
         <v>-31</v>
       </c>
       <c r="AG14" s="8">
         <v>-15</v>
       </c>
+      <c r="AH14" s="8">
+        <v>-12</v>
+      </c>
     </row>
     <row r="15" spans="1:38">
-      <c r="A15" s="65" t="s">
+      <c r="A15" s="60" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>11</v>
       </c>
       <c r="E15" s="11">
         <v>7</v>
       </c>
       <c r="F15" s="11">
         <v>-6</v>
       </c>
       <c r="G15" s="11">
         <v>-2</v>
       </c>
       <c r="H15" s="11">
         <v>-8</v>
       </c>
       <c r="I15" s="11">
         <v>-17</v>
@@ -2545,90 +2563,94 @@
       </c>
       <c r="Z15" s="8">
         <v>0</v>
       </c>
       <c r="AA15" s="8">
         <v>7</v>
       </c>
       <c r="AB15" s="8">
         <v>-8</v>
       </c>
       <c r="AC15" s="11">
         <v>7</v>
       </c>
       <c r="AD15" s="11">
         <v>-9</v>
       </c>
       <c r="AE15" s="8">
         <v>-6</v>
       </c>
       <c r="AF15" s="8">
         <v>-8</v>
       </c>
       <c r="AG15" s="8">
         <v>-4</v>
       </c>
+      <c r="AH15" s="8">
+        <v>-13</v>
+      </c>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="65"/>
+      <c r="A16" s="60"/>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="11"/>
       <c r="AD16" s="11"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
       <c r="AG16" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="65" t="s">
+      <c r="AH16" s="8"/>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" s="60" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>11</v>
       </c>
       <c r="E17" s="11">
         <v>1</v>
       </c>
       <c r="F17" s="11">
         <v>7</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>-11</v>
       </c>
       <c r="I17" s="11">
         <v>-4</v>
@@ -2683,53 +2705,56 @@
       </c>
       <c r="Z17" s="8">
         <v>4</v>
       </c>
       <c r="AA17" s="8">
         <v>0</v>
       </c>
       <c r="AB17" s="8">
         <v>6</v>
       </c>
       <c r="AC17" s="11">
         <v>5</v>
       </c>
       <c r="AD17" s="11">
         <v>1</v>
       </c>
       <c r="AE17" s="8">
         <v>-2</v>
       </c>
       <c r="AF17" s="8">
         <v>-5</v>
       </c>
       <c r="AG17" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="65" t="s">
+      <c r="AH17" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" s="60" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>0</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
@@ -2784,53 +2809,56 @@
       </c>
       <c r="Z18" s="8">
         <v>0</v>
       </c>
       <c r="AA18" s="8">
         <v>0</v>
       </c>
       <c r="AB18" s="8">
         <v>0</v>
       </c>
       <c r="AC18" s="11">
         <v>0</v>
       </c>
       <c r="AD18" s="11">
         <v>0</v>
       </c>
       <c r="AE18" s="8">
         <v>0</v>
       </c>
       <c r="AF18" s="8">
         <v>0</v>
       </c>
       <c r="AG18" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="65" t="s">
+      <c r="AH18" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" s="60" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>-2</v>
       </c>
       <c r="D19" s="11">
         <v>1</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>2</v>
       </c>
       <c r="G19" s="11">
         <v>-3</v>
       </c>
       <c r="H19" s="11">
         <v>-5</v>
       </c>
       <c r="I19" s="11">
         <v>-1</v>
@@ -2885,53 +2913,56 @@
       </c>
       <c r="Z19" s="8">
         <v>3</v>
       </c>
       <c r="AA19" s="8">
         <v>0</v>
       </c>
       <c r="AB19" s="8">
         <v>0</v>
       </c>
       <c r="AC19" s="11">
         <v>1</v>
       </c>
       <c r="AD19" s="11">
         <v>-1</v>
       </c>
       <c r="AE19" s="8">
         <v>0</v>
       </c>
       <c r="AF19" s="8">
         <v>-4</v>
       </c>
       <c r="AG19" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="65" t="s">
+      <c r="AH19" s="8">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>0</v>
       </c>
       <c r="E20" s="11">
         <v>0</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>1</v>
       </c>
       <c r="H20" s="11">
         <v>0</v>
       </c>
       <c r="I20" s="11">
         <v>0</v>
@@ -2986,53 +3017,56 @@
       </c>
       <c r="Z20" s="8">
         <v>0</v>
       </c>
       <c r="AA20" s="8">
         <v>0</v>
       </c>
       <c r="AB20" s="8">
         <v>0</v>
       </c>
       <c r="AC20" s="11">
         <v>0</v>
       </c>
       <c r="AD20" s="11">
         <v>0</v>
       </c>
       <c r="AE20" s="8">
         <v>0</v>
       </c>
       <c r="AF20" s="8">
         <v>0</v>
       </c>
       <c r="AG20" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="65" t="s">
+      <c r="AH20" s="8">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" s="60" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>-4</v>
       </c>
       <c r="D21" s="11">
         <v>1</v>
       </c>
       <c r="E21" s="11">
         <v>-1</v>
       </c>
       <c r="F21" s="11">
         <v>-2</v>
       </c>
       <c r="G21" s="11">
         <v>-3</v>
       </c>
       <c r="H21" s="11">
         <v>-6</v>
       </c>
       <c r="I21" s="11">
         <v>-1</v>
@@ -3087,53 +3121,56 @@
       </c>
       <c r="Z21" s="8">
         <v>0</v>
       </c>
       <c r="AA21" s="8">
         <v>0</v>
       </c>
       <c r="AB21" s="8">
         <v>0</v>
       </c>
       <c r="AC21" s="11">
         <v>0</v>
       </c>
       <c r="AD21" s="11">
         <v>0</v>
       </c>
       <c r="AE21" s="8">
         <v>0</v>
       </c>
       <c r="AF21" s="8">
         <v>0</v>
       </c>
       <c r="AG21" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="65" t="s">
+      <c r="AH21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" s="60" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>-1</v>
       </c>
       <c r="D22" s="11">
         <v>1</v>
       </c>
       <c r="E22" s="11">
         <v>1</v>
       </c>
       <c r="F22" s="11">
         <v>-1</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
@@ -3188,53 +3225,56 @@
       </c>
       <c r="Z22" s="8">
         <v>1</v>
       </c>
       <c r="AA22" s="8">
         <v>0</v>
       </c>
       <c r="AB22" s="8">
         <v>2</v>
       </c>
       <c r="AC22" s="11">
         <v>-3</v>
       </c>
       <c r="AD22" s="11">
         <v>1</v>
       </c>
       <c r="AE22" s="8">
         <v>0</v>
       </c>
       <c r="AF22" s="8">
         <v>0</v>
       </c>
       <c r="AG22" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="65" t="s">
+      <c r="AH22" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" s="60" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="11">
         <v>-1</v>
       </c>
       <c r="D23" s="11">
         <v>-1</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
@@ -3289,89 +3329,92 @@
       </c>
       <c r="Z23" s="8">
         <v>0</v>
       </c>
       <c r="AA23" s="8">
         <v>0</v>
       </c>
       <c r="AB23" s="8">
         <v>0</v>
       </c>
       <c r="AC23" s="11">
         <v>0</v>
       </c>
       <c r="AD23" s="11">
         <v>0</v>
       </c>
       <c r="AE23" s="8">
         <v>0</v>
       </c>
       <c r="AF23" s="8">
         <v>0</v>
       </c>
       <c r="AG23" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="65"/>
+      <c r="AH23" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" s="60"/>
       <c r="B24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="22"/>
       <c r="O24" s="22"/>
       <c r="P24" s="22"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
       <c r="T24" s="23"/>
       <c r="U24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="22"/>
       <c r="X24" s="22"/>
       <c r="Y24" s="14"/>
       <c r="Z24" s="26"/>
       <c r="AA24" s="24"/>
       <c r="AB24" s="24"/>
       <c r="AC24" s="23"/>
       <c r="AD24" s="23"/>
       <c r="AE24" s="27"/>
       <c r="AF24" s="27"/>
     </row>
-    <row r="25" spans="1:33">
-      <c r="A25" s="65" t="s">
+    <row r="25" spans="1:34">
+      <c r="A25" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="11">
         <v>-72</v>
       </c>
       <c r="D25" s="11">
         <v>64</v>
       </c>
       <c r="E25" s="11">
         <v>24</v>
       </c>
       <c r="F25" s="11">
         <v>11</v>
       </c>
       <c r="G25" s="11">
         <v>-41</v>
       </c>
       <c r="H25" s="11">
         <v>-124</v>
       </c>
       <c r="I25" s="11">
         <v>-80</v>
@@ -3426,53 +3469,56 @@
       </c>
       <c r="Z25" s="8">
         <v>31</v>
       </c>
       <c r="AA25" s="8">
         <v>73</v>
       </c>
       <c r="AB25" s="8">
         <v>19</v>
       </c>
       <c r="AC25" s="11">
         <v>54</v>
       </c>
       <c r="AD25" s="11">
         <v>-8</v>
       </c>
       <c r="AE25" s="8">
         <v>-41</v>
       </c>
       <c r="AF25" s="8">
         <v>-97</v>
       </c>
       <c r="AG25" s="8">
         <v>-71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="65" t="s">
+      <c r="AH25" s="8">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" s="60" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="11">
         <v>-46</v>
       </c>
       <c r="D26" s="11">
         <v>33</v>
       </c>
       <c r="E26" s="11">
         <v>10</v>
       </c>
       <c r="F26" s="11">
         <v>27</v>
       </c>
       <c r="G26" s="11">
         <v>-37</v>
       </c>
       <c r="H26" s="11">
         <v>-64</v>
       </c>
       <c r="I26" s="11">
         <v>-31</v>
@@ -3527,53 +3573,56 @@
       </c>
       <c r="Z26" s="8">
         <v>18</v>
       </c>
       <c r="AA26" s="8">
         <v>44</v>
       </c>
       <c r="AB26" s="8">
         <v>19</v>
       </c>
       <c r="AC26" s="11">
         <v>27</v>
       </c>
       <c r="AD26" s="11">
         <v>2</v>
       </c>
       <c r="AE26" s="8">
         <v>-16</v>
       </c>
       <c r="AF26" s="8">
         <v>-44</v>
       </c>
       <c r="AG26" s="8">
         <v>-43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="65" t="s">
+      <c r="AH26" s="8">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" s="60" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>8</v>
       </c>
       <c r="E27" s="11">
         <v>3</v>
       </c>
       <c r="F27" s="11">
         <v>1</v>
       </c>
       <c r="G27" s="11">
         <v>-6</v>
       </c>
       <c r="H27" s="11">
         <v>-11</v>
       </c>
       <c r="I27" s="11">
         <v>0</v>
@@ -3628,53 +3677,56 @@
       </c>
       <c r="Z27" s="8">
         <v>4</v>
       </c>
       <c r="AA27" s="8">
         <v>2</v>
       </c>
       <c r="AB27" s="8">
         <v>3</v>
       </c>
       <c r="AC27" s="11">
         <v>1</v>
       </c>
       <c r="AD27" s="11">
         <v>1</v>
       </c>
       <c r="AE27" s="8">
         <v>-1</v>
       </c>
       <c r="AF27" s="8">
         <v>-4</v>
       </c>
       <c r="AG27" s="8">
         <v>-5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="65" t="s">
+      <c r="AH27" s="8">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" s="60" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="11">
         <v>0</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>-2</v>
       </c>
       <c r="G28" s="11">
         <v>1</v>
       </c>
       <c r="H28" s="11">
         <v>0</v>
       </c>
       <c r="I28" s="11">
         <v>-2</v>
@@ -3729,53 +3781,56 @@
       </c>
       <c r="Z28" s="8">
         <v>1</v>
       </c>
       <c r="AA28" s="8">
         <v>1</v>
       </c>
       <c r="AB28" s="8">
         <v>4</v>
       </c>
       <c r="AC28" s="11">
         <v>-1</v>
       </c>
       <c r="AD28" s="11">
         <v>1</v>
       </c>
       <c r="AE28" s="8">
         <v>-2</v>
       </c>
       <c r="AF28" s="8">
         <v>-1</v>
       </c>
       <c r="AG28" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="65" t="s">
+      <c r="AH28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="60" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="11">
         <v>-9</v>
       </c>
       <c r="D29" s="11">
         <v>-2</v>
       </c>
       <c r="E29" s="11">
         <v>-9</v>
       </c>
       <c r="F29" s="11">
         <v>-15</v>
       </c>
       <c r="G29" s="11">
         <v>-2</v>
       </c>
       <c r="H29" s="11">
         <v>-9</v>
       </c>
       <c r="I29" s="11">
         <v>-9</v>
@@ -3830,53 +3885,56 @@
       </c>
       <c r="Z29" s="8">
         <v>-3</v>
       </c>
       <c r="AA29" s="8">
         <v>2</v>
       </c>
       <c r="AB29" s="8">
         <v>-6</v>
       </c>
       <c r="AC29" s="11">
         <v>1</v>
       </c>
       <c r="AD29" s="11">
         <v>1</v>
       </c>
       <c r="AE29" s="8">
         <v>2</v>
       </c>
       <c r="AF29" s="8">
         <v>-5</v>
       </c>
       <c r="AG29" s="8">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="65" t="s">
+      <c r="AH29" s="8">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" s="60" t="s">
         <v>82</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="11">
         <v>-18</v>
       </c>
       <c r="D30" s="11">
         <v>2</v>
       </c>
       <c r="E30" s="11">
         <v>13</v>
       </c>
       <c r="F30" s="11">
         <v>2</v>
       </c>
       <c r="G30" s="11">
         <v>2</v>
       </c>
       <c r="H30" s="11">
         <v>-21</v>
       </c>
       <c r="I30" s="11">
         <v>-18</v>
@@ -3931,53 +3989,56 @@
       </c>
       <c r="Z30" s="8">
         <v>7</v>
       </c>
       <c r="AA30" s="8">
         <v>17</v>
       </c>
       <c r="AB30" s="8">
         <v>2</v>
       </c>
       <c r="AC30" s="11">
         <v>14</v>
       </c>
       <c r="AD30" s="11">
         <v>-5</v>
       </c>
       <c r="AE30" s="8">
         <v>-16</v>
       </c>
       <c r="AF30" s="8">
         <v>-31</v>
       </c>
       <c r="AG30" s="8">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="65" t="s">
+      <c r="AH30" s="8">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" s="60" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>11</v>
       </c>
       <c r="E31" s="11">
         <v>7</v>
       </c>
       <c r="F31" s="11">
         <v>-6</v>
       </c>
       <c r="G31" s="11">
         <v>-2</v>
       </c>
       <c r="H31" s="11">
         <v>-8</v>
       </c>
       <c r="I31" s="11">
         <v>-17</v>
@@ -4032,90 +4093,94 @@
       </c>
       <c r="Z31" s="8">
         <v>0</v>
       </c>
       <c r="AA31" s="8">
         <v>7</v>
       </c>
       <c r="AB31" s="8">
         <v>-8</v>
       </c>
       <c r="AC31" s="11">
         <v>7</v>
       </c>
       <c r="AD31" s="11">
         <v>-9</v>
       </c>
       <c r="AE31" s="8">
         <v>-6</v>
       </c>
       <c r="AF31" s="8">
         <v>-8</v>
       </c>
       <c r="AG31" s="8">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="66"/>
+      <c r="AH31" s="8">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" s="61"/>
       <c r="B32" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
       <c r="V32" s="11"/>
       <c r="W32" s="11"/>
       <c r="X32" s="11"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="8"/>
       <c r="AC32" s="11"/>
       <c r="AD32" s="11"/>
       <c r="AE32" s="8"/>
       <c r="AF32" s="8"/>
       <c r="AG32" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="65" t="s">
+      <c r="AH32" s="8"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" s="60" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="11">
         <v>1</v>
       </c>
       <c r="D33" s="11">
         <v>12</v>
       </c>
       <c r="E33" s="11">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>4</v>
       </c>
       <c r="G33" s="11">
         <v>2</v>
       </c>
       <c r="H33" s="11">
         <v>-11</v>
       </c>
       <c r="I33" s="11">
         <v>-3</v>
@@ -4170,53 +4235,56 @@
       </c>
       <c r="Z33" s="8">
         <v>4</v>
       </c>
       <c r="AA33" s="8">
         <v>0</v>
       </c>
       <c r="AB33" s="8">
         <v>5</v>
       </c>
       <c r="AC33" s="11">
         <v>5</v>
       </c>
       <c r="AD33" s="11">
         <v>1</v>
       </c>
       <c r="AE33" s="8">
         <v>-2</v>
       </c>
       <c r="AF33" s="8">
         <v>-4</v>
       </c>
       <c r="AG33" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="65" t="s">
+      <c r="AH33" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" s="60" t="s">
         <v>87</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="11">
         <v>0</v>
       </c>
       <c r="D34" s="11">
         <v>0</v>
       </c>
       <c r="E34" s="11">
         <v>0</v>
       </c>
       <c r="F34" s="11">
         <v>0</v>
       </c>
       <c r="G34" s="11">
         <v>1</v>
       </c>
       <c r="H34" s="11">
         <v>0</v>
       </c>
       <c r="I34" s="11">
         <v>0</v>
@@ -4271,89 +4339,92 @@
       </c>
       <c r="Z34" s="8">
         <v>0</v>
       </c>
       <c r="AA34" s="8">
         <v>0</v>
       </c>
       <c r="AB34" s="8">
         <v>0</v>
       </c>
       <c r="AC34" s="11">
         <v>0</v>
       </c>
       <c r="AD34" s="11">
         <v>0</v>
       </c>
       <c r="AE34" s="8">
         <v>0</v>
       </c>
       <c r="AF34" s="8">
         <v>0</v>
       </c>
       <c r="AG34" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="65"/>
+      <c r="AH34" s="8">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" s="60"/>
       <c r="B35" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="22"/>
       <c r="D35" s="22"/>
       <c r="E35" s="22"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="22"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="22"/>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
       <c r="T35" s="23"/>
       <c r="U35" s="23"/>
       <c r="V35" s="23"/>
       <c r="W35" s="23"/>
       <c r="X35" s="23"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="26"/>
       <c r="AA35" s="24"/>
       <c r="AB35" s="24"/>
       <c r="AC35" s="23"/>
       <c r="AD35" s="23"/>
       <c r="AE35" s="27"/>
       <c r="AF35" s="27"/>
     </row>
-    <row r="36" spans="1:33" s="2" customFormat="1">
-      <c r="A36" s="66" t="s">
+    <row r="36" spans="1:34" s="2" customFormat="1">
+      <c r="A36" s="61" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11">
         <v>-9</v>
       </c>
       <c r="D36" s="11">
         <v>1</v>
       </c>
       <c r="E36" s="11">
         <v>1</v>
       </c>
       <c r="F36" s="11">
         <v>2</v>
       </c>
       <c r="G36" s="11">
         <v>-8</v>
       </c>
       <c r="H36" s="11">
         <v>-11</v>
       </c>
       <c r="I36" s="11">
         <v>-3</v>
@@ -4408,89 +4479,93 @@
       </c>
       <c r="Z36" s="8">
         <v>4</v>
       </c>
       <c r="AA36" s="11">
         <v>0</v>
       </c>
       <c r="AB36" s="11">
         <v>3</v>
       </c>
       <c r="AC36" s="11">
         <v>-2</v>
       </c>
       <c r="AD36" s="11">
         <v>0</v>
       </c>
       <c r="AE36" s="8">
         <v>0</v>
       </c>
       <c r="AF36" s="8">
         <v>-5</v>
       </c>
       <c r="AG36" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="66"/>
+      <c r="AH36" s="8">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" s="61"/>
       <c r="B37" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="11"/>
       <c r="O37" s="11"/>
       <c r="Q37" s="11"/>
       <c r="R37" s="11"/>
       <c r="S37" s="11"/>
       <c r="T37" s="11"/>
       <c r="U37" s="11"/>
       <c r="V37" s="11"/>
       <c r="W37" s="11"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="11"/>
       <c r="Z37" s="8"/>
       <c r="AA37" s="11"/>
       <c r="AB37" s="11"/>
       <c r="AC37" s="11"/>
       <c r="AD37" s="11"/>
       <c r="AE37" s="8"/>
       <c r="AF37" s="8"/>
       <c r="AG37" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="66" t="s">
+      <c r="AH37" s="8"/>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" s="61" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="8">
         <v>-1</v>
       </c>
       <c r="D38" s="11">
         <v>-1</v>
       </c>
       <c r="E38" s="11">
         <v>1</v>
       </c>
       <c r="F38" s="11">
         <v>3</v>
       </c>
       <c r="G38" s="11">
         <v>-2</v>
       </c>
       <c r="H38" s="11">
         <v>0</v>
       </c>
       <c r="I38" s="11">
         <v>-1</v>
@@ -4545,53 +4620,56 @@
       </c>
       <c r="Z38" s="8">
         <v>0</v>
       </c>
       <c r="AA38" s="11">
         <v>0</v>
       </c>
       <c r="AB38" s="11">
         <v>1</v>
       </c>
       <c r="AC38" s="11">
         <v>0</v>
       </c>
       <c r="AD38" s="11">
         <v>0</v>
       </c>
       <c r="AE38" s="8">
         <v>0</v>
       </c>
       <c r="AF38" s="8">
         <v>-1</v>
       </c>
       <c r="AG38" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="66" t="s">
+      <c r="AH38" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" s="61" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="8">
         <v>0</v>
       </c>
       <c r="D39" s="11">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>0</v>
       </c>
       <c r="G39" s="8">
         <v>0</v>
       </c>
       <c r="H39" s="11">
         <v>0</v>
       </c>
       <c r="I39" s="11">
         <v>0</v>
@@ -4646,53 +4724,56 @@
       </c>
       <c r="Z39" s="8">
         <v>0</v>
       </c>
       <c r="AA39" s="11">
         <v>0</v>
       </c>
       <c r="AB39" s="11">
         <v>0</v>
       </c>
       <c r="AC39" s="11">
         <v>0</v>
       </c>
       <c r="AD39" s="11">
         <v>0</v>
       </c>
       <c r="AE39" s="8">
         <v>0</v>
       </c>
       <c r="AF39" s="8">
         <v>0</v>
       </c>
       <c r="AG39" s="8">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="66" t="s">
+      <c r="AH39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" s="61" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="8">
         <v>-2</v>
       </c>
       <c r="D40" s="11">
         <v>1</v>
       </c>
       <c r="E40" s="11">
         <v>0</v>
       </c>
       <c r="F40" s="11">
         <v>2</v>
       </c>
       <c r="G40" s="11">
         <v>-3</v>
       </c>
       <c r="H40" s="11">
         <v>-5</v>
       </c>
       <c r="I40" s="11">
         <v>-1</v>
@@ -4747,53 +4828,56 @@
       </c>
       <c r="Z40" s="8">
         <v>3</v>
       </c>
       <c r="AA40" s="11">
         <v>0</v>
       </c>
       <c r="AB40" s="11">
         <v>0</v>
       </c>
       <c r="AC40" s="11">
         <v>1</v>
       </c>
       <c r="AD40" s="11">
         <v>-1</v>
       </c>
       <c r="AE40" s="8">
         <v>0</v>
       </c>
       <c r="AF40" s="8">
         <v>-4</v>
       </c>
       <c r="AG40" s="8">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="66" t="s">
+      <c r="AH40" s="8">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="A41" s="61" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="8">
         <v>0</v>
       </c>
       <c r="D41" s="11">
         <v>0</v>
       </c>
       <c r="E41" s="11">
         <v>0</v>
       </c>
       <c r="F41" s="11">
         <v>0</v>
       </c>
       <c r="G41" s="8">
         <v>0</v>
       </c>
       <c r="H41" s="11">
         <v>0</v>
       </c>
       <c r="I41" s="11">
         <v>0</v>
@@ -4848,53 +4932,56 @@
       </c>
       <c r="Z41" s="8">
         <v>0</v>
       </c>
       <c r="AA41" s="11">
         <v>0</v>
       </c>
       <c r="AB41" s="11">
         <v>0</v>
       </c>
       <c r="AC41" s="11">
         <v>0</v>
       </c>
       <c r="AD41" s="11">
         <v>0</v>
       </c>
       <c r="AE41" s="8">
         <v>0</v>
       </c>
       <c r="AF41" s="8">
         <v>0</v>
       </c>
       <c r="AG41" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="66" t="s">
+      <c r="AH41" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="A42" s="61" t="s">
         <v>88</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C42" s="8">
         <v>-4</v>
       </c>
       <c r="D42" s="11">
         <v>1</v>
       </c>
       <c r="E42" s="8">
         <v>-1</v>
       </c>
       <c r="F42" s="8">
         <v>-2</v>
       </c>
       <c r="G42" s="11">
         <v>-3</v>
       </c>
       <c r="H42" s="11">
         <v>-6</v>
       </c>
       <c r="I42" s="11">
         <v>-1</v>
@@ -4949,53 +5036,56 @@
       </c>
       <c r="Z42" s="8">
         <v>0</v>
       </c>
       <c r="AA42" s="11">
         <v>0</v>
       </c>
       <c r="AB42" s="11">
         <v>0</v>
       </c>
       <c r="AC42" s="11">
         <v>0</v>
       </c>
       <c r="AD42" s="11">
         <v>0</v>
       </c>
       <c r="AE42" s="8">
         <v>0</v>
       </c>
       <c r="AF42" s="8">
         <v>0</v>
       </c>
       <c r="AG42" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="66" t="s">
+      <c r="AH42" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="A43" s="61" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="8">
         <v>-1</v>
       </c>
       <c r="D43" s="11">
         <v>1</v>
       </c>
       <c r="E43" s="11">
         <v>1</v>
       </c>
       <c r="F43" s="11">
         <v>-1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>0</v>
       </c>
       <c r="I43" s="11">
         <v>0</v>
@@ -5050,53 +5140,56 @@
       </c>
       <c r="Z43" s="8">
         <v>1</v>
       </c>
       <c r="AA43" s="11">
         <v>0</v>
       </c>
       <c r="AB43" s="11">
         <v>2</v>
       </c>
       <c r="AC43" s="11">
         <v>-3</v>
       </c>
       <c r="AD43" s="11">
         <v>1</v>
       </c>
       <c r="AE43" s="8">
         <v>0</v>
       </c>
       <c r="AF43" s="8">
         <v>0</v>
       </c>
       <c r="AG43" s="11">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="67" t="s">
+      <c r="AH43" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" s="62" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="13">
         <v>-1</v>
       </c>
       <c r="D44" s="13">
         <v>-1</v>
       </c>
       <c r="E44" s="13">
         <v>0</v>
       </c>
       <c r="F44" s="13">
         <v>0</v>
       </c>
       <c r="G44" s="13">
         <v>0</v>
       </c>
       <c r="H44" s="13">
         <v>0</v>
       </c>
       <c r="I44" s="13">
         <v>0</v>
@@ -5149,50 +5242,53 @@
       <c r="Y44" s="13">
         <v>0</v>
       </c>
       <c r="Z44" s="13">
         <v>0</v>
       </c>
       <c r="AA44" s="13">
         <v>0</v>
       </c>
       <c r="AB44" s="13">
         <v>0</v>
       </c>
       <c r="AC44" s="13">
         <v>0</v>
       </c>
       <c r="AD44" s="13">
         <v>0</v>
       </c>
       <c r="AE44" s="13">
         <v>0</v>
       </c>
       <c r="AF44" s="13">
         <v>0</v>
       </c>
       <c r="AG44" s="13">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="AA6:AL6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>