--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\управление социальной и демографической  статистики\Динамика для нового сайта\с метаданные\по месяцам\Браки и разводы (по месяцам)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="11130" yWindow="-90" windowWidth="14190" windowHeight="9600" tabRatio="744"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="98">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -314,52 +319,52 @@
   <si>
     <t>353600000</t>
   </si>
   <si>
     <t>354000000</t>
   </si>
   <si>
     <t>354800000</t>
   </si>
   <si>
     <t>355200000</t>
   </si>
   <si>
     <t>355600000</t>
   </si>
   <si>
     <t>356400000</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="24">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -746,71 +751,71 @@
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 5" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -836,116 +841,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1085,242 +1092,240 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="39" customWidth="1"/>
     <col min="2" max="2" width="67" style="39" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="27">
         <v>612501</v>
       </c>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="29" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="39">
+    <row r="8" spans="1:3" ht="39" x14ac:dyDescent="0.25">
       <c r="A8" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="66" customHeight="1">
+    <row r="9" spans="1:3" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="13.5" customHeight="1">
+    <row r="10" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="15" customHeight="1">
+    <row r="12" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="55" t="s">
         <v>80</v>
       </c>
       <c r="C12" s="32"/>
     </row>
-    <row r="13" spans="1:3" ht="25.5" customHeight="1">
+    <row r="13" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="34">
-        <v>46238</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3">
+        <v>46297</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="34">
-        <v>46267</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46329</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="26" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="26" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="41" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="41" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="41"/>
     <col min="4" max="4" width="51.7109375" style="41" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="42"/>
     <col min="257" max="257" width="4.5703125" style="42" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="42" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="42"/>
     <col min="260" max="260" width="51.7109375" style="42" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="42"/>
     <col min="513" max="513" width="4.5703125" style="42" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="42" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="42"/>
     <col min="516" max="516" width="51.7109375" style="42" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="42"/>
     <col min="769" max="769" width="4.5703125" style="42" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="42" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="42"/>
     <col min="772" max="772" width="51.7109375" style="42" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="42"/>
     <col min="1025" max="1025" width="4.5703125" style="42" customWidth="1"/>
     <col min="1026" max="1026" width="51.7109375" style="42" customWidth="1"/>
     <col min="1027" max="1027" width="9.140625" style="42"/>
     <col min="1028" max="1028" width="51.7109375" style="42" customWidth="1"/>
@@ -1600,321 +1605,319 @@
     <col min="15107" max="15107" width="9.140625" style="42"/>
     <col min="15108" max="15108" width="51.7109375" style="42" customWidth="1"/>
     <col min="15109" max="15360" width="9.140625" style="42"/>
     <col min="15361" max="15361" width="4.5703125" style="42" customWidth="1"/>
     <col min="15362" max="15362" width="51.7109375" style="42" customWidth="1"/>
     <col min="15363" max="15363" width="9.140625" style="42"/>
     <col min="15364" max="15364" width="51.7109375" style="42" customWidth="1"/>
     <col min="15365" max="15616" width="9.140625" style="42"/>
     <col min="15617" max="15617" width="4.5703125" style="42" customWidth="1"/>
     <col min="15618" max="15618" width="51.7109375" style="42" customWidth="1"/>
     <col min="15619" max="15619" width="9.140625" style="42"/>
     <col min="15620" max="15620" width="51.7109375" style="42" customWidth="1"/>
     <col min="15621" max="15872" width="9.140625" style="42"/>
     <col min="15873" max="15873" width="4.5703125" style="42" customWidth="1"/>
     <col min="15874" max="15874" width="51.7109375" style="42" customWidth="1"/>
     <col min="15875" max="15875" width="9.140625" style="42"/>
     <col min="15876" max="15876" width="51.7109375" style="42" customWidth="1"/>
     <col min="15877" max="16128" width="9.140625" style="42"/>
     <col min="16129" max="16129" width="4.5703125" style="42" customWidth="1"/>
     <col min="16130" max="16130" width="51.7109375" style="42" customWidth="1"/>
     <col min="16131" max="16131" width="9.140625" style="42"/>
     <col min="16132" max="16132" width="51.7109375" style="42" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A1" s="40"/>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A3" s="43"/>
       <c r="B3" s="44"/>
       <c r="C3" s="44"/>
       <c r="D3" s="45"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A4" s="43"/>
       <c r="C4" s="44"/>
       <c r="D4" s="46"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A5" s="43"/>
       <c r="B5" s="47" t="s">
         <v>66</v>
       </c>
       <c r="C5" s="44"/>
       <c r="D5" s="45"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A6" s="43"/>
       <c r="B6" s="47" t="s">
         <v>67</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="45"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A7" s="43"/>
       <c r="B7" s="47" t="s">
         <v>68</v>
       </c>
       <c r="C7" s="44"/>
       <c r="D7" s="45"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A8" s="43"/>
       <c r="B8" s="47" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="45"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A9" s="43"/>
       <c r="B9" s="47" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="45"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A10" s="43"/>
       <c r="B10" s="40"/>
       <c r="C10" s="44"/>
       <c r="D10" s="48"/>
     </row>
-    <row r="11" spans="1:24" ht="41.25" customHeight="1">
+    <row r="11" spans="1:24" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43"/>
       <c r="B11" s="49" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="48"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="43"/>
       <c r="B12" s="43"/>
       <c r="C12" s="44"/>
       <c r="D12" s="48"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="43"/>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="48"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B14" s="50" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="45"/>
       <c r="B15" s="46"/>
       <c r="C15" s="45"/>
       <c r="D15" s="46"/>
       <c r="X15" s="52"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="45"/>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="45"/>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="45"/>
       <c r="B18" s="45"/>
       <c r="C18" s="45"/>
       <c r="D18" s="45"/>
     </row>
-    <row r="19" spans="1:4">
-[...3 lines deleted...]
-      <c r="D19" s="56"/>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="59"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AL45"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.140625" style="1" customWidth="1"/>
     <col min="3" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="1" customWidth="1"/>
     <col min="15" max="22" width="8" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="25" width="8" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="8" style="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:38" ht="31.5" customHeight="1">
+    <row r="2" spans="1:38" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="53"/>
       <c r="O2" s="53"/>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
       <c r="W2" s="53"/>
       <c r="X2" s="53"/>
       <c r="Y2" s="53"/>
       <c r="Z2" s="53"/>
       <c r="AA2" s="53"/>
       <c r="AB2" s="53"/>
       <c r="AC2" s="53"/>
       <c r="AD2" s="53"/>
       <c r="AE2" s="53"/>
       <c r="AF2" s="53"/>
     </row>
-    <row r="5" spans="1:38" ht="13.9" customHeight="1">
+    <row r="5" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="H5" s="10"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="16"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="T5" s="10"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="10"/>
       <c r="AB5" s="10"/>
       <c r="AC5" s="10"/>
       <c r="AF5" s="10"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="16" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="13.9" customHeight="1">
-      <c r="A6" s="61" t="s">
+    <row r="6" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64" t="s">
         <v>97</v>
       </c>
-      <c r="B6" s="57"/>
-      <c r="C6" s="59">
+      <c r="B6" s="60"/>
+      <c r="C6" s="62">
         <v>2024</v>
       </c>
-      <c r="D6" s="60"/>
-[...10 lines deleted...]
-      <c r="O6" s="59">
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="62">
         <v>2025</v>
       </c>
-      <c r="P6" s="60"/>
-[...10 lines deleted...]
-      <c r="AA6" s="59">
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="62">
         <v>2026</v>
       </c>
-      <c r="AB6" s="60"/>
-[...13 lines deleted...]
-      <c r="B7" s="58"/>
+      <c r="AB6" s="63"/>
+      <c r="AC6" s="63"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="63"/>
+      <c r="AF6" s="63"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+      <c r="AI6" s="63"/>
+      <c r="AJ6" s="63"/>
+      <c r="AK6" s="63"/>
+      <c r="AL6" s="63"/>
+    </row>
+    <row r="7" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="64"/>
+      <c r="B7" s="61"/>
       <c r="C7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="12" t="s">
@@ -1980,87 +1983,87 @@
       <c r="AE7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AF7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AG7" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AH7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AJ7" s="25" t="s">
         <v>13</v>
       </c>
       <c r="AK7" s="25" t="s">
         <v>14</v>
       </c>
       <c r="AL7" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="13.9" customHeight="1">
+    <row r="8" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="19"/>
       <c r="O8" s="19"/>
       <c r="P8" s="20"/>
       <c r="Q8" s="20"/>
       <c r="R8" s="20"/>
       <c r="S8" s="20"/>
       <c r="T8" s="20"/>
       <c r="U8" s="20"/>
       <c r="V8" s="20"/>
       <c r="W8" s="20"/>
       <c r="X8" s="20"/>
       <c r="Y8" s="20"/>
       <c r="Z8" s="20"/>
       <c r="AA8" s="20"/>
       <c r="AB8" s="20"/>
       <c r="AC8" s="20"/>
       <c r="AD8" s="24"/>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
     </row>
-    <row r="9" spans="1:38" ht="13.9" customHeight="1">
-      <c r="A9" s="62" t="s">
+    <row r="9" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="4">
         <v>279</v>
       </c>
       <c r="D9" s="4">
         <v>238</v>
       </c>
       <c r="E9" s="4">
         <v>277</v>
       </c>
       <c r="F9" s="4">
         <v>247</v>
       </c>
       <c r="G9" s="4">
         <v>283</v>
       </c>
       <c r="H9" s="4">
         <v>302</v>
       </c>
       <c r="I9" s="6">
         <v>340</v>
@@ -2115,53 +2118,56 @@
       </c>
       <c r="Z9" s="4">
         <v>355</v>
       </c>
       <c r="AA9" s="6">
         <v>268</v>
       </c>
       <c r="AB9" s="6">
         <v>245</v>
       </c>
       <c r="AC9" s="6">
         <v>335</v>
       </c>
       <c r="AD9" s="6">
         <v>288</v>
       </c>
       <c r="AE9" s="6">
         <v>318</v>
       </c>
       <c r="AF9" s="6">
         <v>328</v>
       </c>
       <c r="AG9" s="6">
         <v>333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="62" t="s">
+      <c r="AH9" s="6">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="4">
         <v>136</v>
       </c>
       <c r="D10" s="4">
         <v>113</v>
       </c>
       <c r="E10" s="4">
         <v>117</v>
       </c>
       <c r="F10" s="4">
         <v>122</v>
       </c>
       <c r="G10" s="4">
         <v>123</v>
       </c>
       <c r="H10" s="4">
         <v>140</v>
       </c>
       <c r="I10" s="6">
         <v>168</v>
@@ -2216,53 +2222,56 @@
       </c>
       <c r="Z10" s="4">
         <v>169</v>
       </c>
       <c r="AA10" s="6">
         <v>122</v>
       </c>
       <c r="AB10" s="6">
         <v>128</v>
       </c>
       <c r="AC10" s="6">
         <v>169</v>
       </c>
       <c r="AD10" s="6">
         <v>117</v>
       </c>
       <c r="AE10" s="6">
         <v>138</v>
       </c>
       <c r="AF10" s="6">
         <v>178</v>
       </c>
       <c r="AG10" s="6">
         <v>159</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="62" t="s">
+      <c r="AH10" s="6">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="11" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="4">
         <v>15</v>
       </c>
       <c r="D11" s="4">
         <v>20</v>
       </c>
       <c r="E11" s="4">
         <v>29</v>
       </c>
       <c r="F11" s="4">
         <v>12</v>
       </c>
       <c r="G11" s="4">
         <v>20</v>
       </c>
       <c r="H11" s="4">
         <v>25</v>
       </c>
       <c r="I11" s="6">
         <v>24</v>
@@ -2317,53 +2326,56 @@
       </c>
       <c r="Z11" s="4">
         <v>25</v>
       </c>
       <c r="AA11" s="6">
         <v>25</v>
       </c>
       <c r="AB11" s="6">
         <v>11</v>
       </c>
       <c r="AC11" s="6">
         <v>21</v>
       </c>
       <c r="AD11" s="6">
         <v>21</v>
       </c>
       <c r="AE11" s="6">
         <v>18</v>
       </c>
       <c r="AF11" s="6">
         <v>30</v>
       </c>
       <c r="AG11" s="6">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="62" t="s">
+      <c r="AH11" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="4">
         <v>1</v>
       </c>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="4">
         <v>4</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="4">
         <v>3</v>
       </c>
       <c r="H12" s="4">
         <v>2</v>
       </c>
       <c r="I12" s="6">
         <v>1</v>
@@ -2418,53 +2430,56 @@
       </c>
       <c r="Z12" s="4">
         <v>2</v>
       </c>
       <c r="AA12" s="6">
         <v>4</v>
       </c>
       <c r="AB12" s="6">
         <v>4</v>
       </c>
       <c r="AC12" s="6">
         <v>3</v>
       </c>
       <c r="AD12" s="6">
         <v>4</v>
       </c>
       <c r="AE12" s="6">
         <v>3</v>
       </c>
       <c r="AF12" s="6">
         <v>1</v>
       </c>
       <c r="AG12" s="6">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="62" t="s">
+      <c r="AH12" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="56" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="4">
         <v>10</v>
       </c>
       <c r="D13" s="4">
         <v>7</v>
       </c>
       <c r="E13" s="4">
         <v>12</v>
       </c>
       <c r="F13" s="4">
         <v>16</v>
       </c>
       <c r="G13" s="4">
         <v>16</v>
       </c>
       <c r="H13" s="4">
         <v>15</v>
       </c>
       <c r="I13" s="6">
         <v>14</v>
@@ -2519,53 +2534,56 @@
       </c>
       <c r="Z13" s="4">
         <v>21</v>
       </c>
       <c r="AA13" s="6">
         <v>13</v>
       </c>
       <c r="AB13" s="6">
         <v>15</v>
       </c>
       <c r="AC13" s="6">
         <v>21</v>
       </c>
       <c r="AD13" s="6">
         <v>15</v>
       </c>
       <c r="AE13" s="6">
         <v>12</v>
       </c>
       <c r="AF13" s="6">
         <v>15</v>
       </c>
       <c r="AG13" s="6">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="62" t="s">
+      <c r="AH13" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="4">
         <v>46</v>
       </c>
       <c r="D14" s="4">
         <v>42</v>
       </c>
       <c r="E14" s="4">
         <v>43</v>
       </c>
       <c r="F14" s="4">
         <v>45</v>
       </c>
       <c r="G14" s="4">
         <v>51</v>
       </c>
       <c r="H14" s="4">
         <v>51</v>
       </c>
       <c r="I14" s="6">
         <v>54</v>
@@ -2620,53 +2638,56 @@
       </c>
       <c r="Z14" s="4">
         <v>64</v>
       </c>
       <c r="AA14" s="6">
         <v>47</v>
       </c>
       <c r="AB14" s="6">
         <v>41</v>
       </c>
       <c r="AC14" s="6">
         <v>59</v>
       </c>
       <c r="AD14" s="6">
         <v>55</v>
       </c>
       <c r="AE14" s="6">
         <v>65</v>
       </c>
       <c r="AF14" s="6">
         <v>54</v>
       </c>
       <c r="AG14" s="6">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="62" t="s">
+      <c r="AH14" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="4">
         <v>21</v>
       </c>
       <c r="D15" s="4">
         <v>21</v>
       </c>
       <c r="E15" s="4">
         <v>16</v>
       </c>
       <c r="F15" s="4">
         <v>18</v>
       </c>
       <c r="G15" s="4">
         <v>19</v>
       </c>
       <c r="H15" s="4">
         <v>15</v>
       </c>
       <c r="I15" s="6">
         <v>21</v>
@@ -2721,89 +2742,93 @@
       </c>
       <c r="Z15" s="4">
         <v>28</v>
       </c>
       <c r="AA15" s="6">
         <v>30</v>
       </c>
       <c r="AB15" s="6">
         <v>16</v>
       </c>
       <c r="AC15" s="6">
         <v>16</v>
       </c>
       <c r="AD15" s="6">
         <v>27</v>
       </c>
       <c r="AE15" s="6">
         <v>20</v>
       </c>
       <c r="AF15" s="6">
         <v>12</v>
       </c>
       <c r="AG15" s="6">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="62"/>
+      <c r="AH15" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56"/>
       <c r="B16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="Y16" s="4"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="62" t="s">
+      <c r="AH16" s="6"/>
+    </row>
+    <row r="17" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="4">
         <v>18</v>
       </c>
       <c r="D17" s="4">
         <v>17</v>
       </c>
       <c r="E17" s="4">
         <v>17</v>
       </c>
       <c r="F17" s="4">
         <v>11</v>
       </c>
       <c r="G17" s="4">
         <v>15</v>
       </c>
       <c r="H17" s="4">
         <v>13</v>
       </c>
       <c r="I17" s="6">
         <v>27</v>
@@ -2858,53 +2883,56 @@
       </c>
       <c r="Z17" s="4">
         <v>22</v>
       </c>
       <c r="AA17" s="6">
         <v>8</v>
       </c>
       <c r="AB17" s="6">
         <v>10</v>
       </c>
       <c r="AC17" s="6">
         <v>13</v>
       </c>
       <c r="AD17" s="6">
         <v>17</v>
       </c>
       <c r="AE17" s="6">
         <v>23</v>
       </c>
       <c r="AF17" s="6">
         <v>10</v>
       </c>
       <c r="AG17" s="6">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="62" t="s">
+      <c r="AH17" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="4">
         <v>1</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="4">
         <v>2</v>
       </c>
       <c r="G18" s="4">
         <v>2</v>
       </c>
       <c r="H18" s="4">
         <v>3</v>
       </c>
       <c r="I18" s="6">
         <v>1</v>
@@ -2959,53 +2987,56 @@
       </c>
       <c r="Z18" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AA18" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AB18" s="11">
         <v>2</v>
       </c>
       <c r="AC18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AD18" s="6">
         <v>5</v>
       </c>
       <c r="AE18" s="6">
         <v>3</v>
       </c>
       <c r="AF18" s="6">
         <v>1</v>
       </c>
       <c r="AG18" s="6">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62" t="s">
+      <c r="AH18" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="4">
         <v>10</v>
       </c>
       <c r="D19" s="4">
         <v>4</v>
       </c>
       <c r="E19" s="4">
         <v>11</v>
       </c>
       <c r="F19" s="4">
         <v>8</v>
       </c>
       <c r="G19" s="4">
         <v>14</v>
       </c>
       <c r="H19" s="4">
         <v>14</v>
       </c>
       <c r="I19" s="6">
         <v>10</v>
@@ -3060,53 +3091,56 @@
       </c>
       <c r="Z19" s="4">
         <v>5</v>
       </c>
       <c r="AA19" s="6">
         <v>9</v>
       </c>
       <c r="AB19" s="6">
         <v>9</v>
       </c>
       <c r="AC19" s="6">
         <v>17</v>
       </c>
       <c r="AD19" s="6">
         <v>5</v>
       </c>
       <c r="AE19" s="6">
         <v>11</v>
       </c>
       <c r="AF19" s="6">
         <v>14</v>
       </c>
       <c r="AG19" s="6">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="62" t="s">
+      <c r="AH19" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="4">
         <v>3</v>
       </c>
       <c r="D20" s="4">
         <v>4</v>
       </c>
       <c r="E20" s="4">
         <v>9</v>
       </c>
       <c r="F20" s="4">
         <v>6</v>
       </c>
       <c r="G20" s="4">
         <v>6</v>
       </c>
       <c r="H20" s="4">
         <v>5</v>
       </c>
       <c r="I20" s="6">
         <v>2</v>
@@ -3161,53 +3195,56 @@
       </c>
       <c r="Z20" s="4">
         <v>1</v>
       </c>
       <c r="AA20" s="6">
         <v>5</v>
       </c>
       <c r="AB20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AC20" s="6">
         <v>2</v>
       </c>
       <c r="AD20" s="6">
         <v>3</v>
       </c>
       <c r="AE20" s="6">
         <v>5</v>
       </c>
       <c r="AF20" s="6">
         <v>2</v>
       </c>
       <c r="AG20" s="6">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="62" t="s">
+      <c r="AH20" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="56" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="6">
         <v>5</v>
       </c>
       <c r="D21" s="6">
         <v>4</v>
       </c>
       <c r="E21" s="6">
         <v>5</v>
       </c>
       <c r="F21" s="6">
         <v>1</v>
       </c>
       <c r="G21" s="6">
         <v>4</v>
       </c>
       <c r="H21" s="6">
         <v>4</v>
       </c>
       <c r="I21" s="6">
         <v>4</v>
@@ -3262,53 +3299,56 @@
       </c>
       <c r="Z21" s="4">
         <v>2</v>
       </c>
       <c r="AA21" s="6">
         <v>2</v>
       </c>
       <c r="AB21" s="6">
         <v>3</v>
       </c>
       <c r="AC21" s="6">
         <v>3</v>
       </c>
       <c r="AD21" s="6">
         <v>5</v>
       </c>
       <c r="AE21" s="6">
         <v>7</v>
       </c>
       <c r="AF21" s="6">
         <v>1</v>
       </c>
       <c r="AG21" s="6">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="AH21" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="6">
         <v>8</v>
       </c>
       <c r="D22" s="6">
         <v>3</v>
       </c>
       <c r="E22" s="6">
         <v>3</v>
       </c>
       <c r="F22" s="6">
         <v>4</v>
       </c>
       <c r="G22" s="6">
         <v>4</v>
       </c>
       <c r="H22" s="6">
         <v>10</v>
       </c>
       <c r="I22" s="6">
         <v>9</v>
@@ -3363,53 +3403,56 @@
       </c>
       <c r="Z22" s="4">
         <v>11</v>
       </c>
       <c r="AA22" s="6">
         <v>1</v>
       </c>
       <c r="AB22" s="6">
         <v>4</v>
       </c>
       <c r="AC22" s="6">
         <v>6</v>
       </c>
       <c r="AD22" s="6">
         <v>7</v>
       </c>
       <c r="AE22" s="6">
         <v>9</v>
       </c>
       <c r="AF22" s="6">
         <v>5</v>
       </c>
       <c r="AG22" s="6">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="62" t="s">
+      <c r="AH22" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="56" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="6">
         <v>6</v>
       </c>
       <c r="D23" s="6">
         <v>1</v>
       </c>
       <c r="E23" s="6">
         <v>11</v>
       </c>
       <c r="F23" s="6">
         <v>2</v>
       </c>
       <c r="G23" s="6">
         <v>6</v>
       </c>
       <c r="H23" s="6">
         <v>5</v>
       </c>
       <c r="I23" s="6">
         <v>5</v>
@@ -3464,90 +3507,93 @@
       </c>
       <c r="Z23" s="4">
         <v>5</v>
       </c>
       <c r="AA23" s="6">
         <v>2</v>
       </c>
       <c r="AB23" s="6">
         <v>2</v>
       </c>
       <c r="AC23" s="6">
         <v>5</v>
       </c>
       <c r="AD23" s="6">
         <v>7</v>
       </c>
       <c r="AE23" s="6">
         <v>4</v>
       </c>
       <c r="AF23" s="6">
         <v>5</v>
       </c>
       <c r="AG23" s="6">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="62"/>
+      <c r="AH23" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="56"/>
       <c r="B24" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="21"/>
       <c r="K24" s="21"/>
       <c r="L24" s="21"/>
       <c r="M24" s="21"/>
       <c r="N24" s="21"/>
       <c r="O24" s="21"/>
       <c r="P24" s="22"/>
       <c r="Q24" s="20"/>
       <c r="R24" s="20"/>
       <c r="S24" s="20"/>
       <c r="T24" s="20"/>
       <c r="U24" s="20"/>
       <c r="V24" s="20"/>
       <c r="W24" s="20"/>
       <c r="X24" s="20"/>
       <c r="Y24" s="20"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="20"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="20"/>
       <c r="AD24" s="24"/>
       <c r="AE24" s="24"/>
       <c r="AF24" s="24"/>
       <c r="AG24" s="6"/>
     </row>
-    <row r="25" spans="1:33" ht="13.9" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="56" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="6">
         <v>239</v>
       </c>
       <c r="D25" s="6">
         <v>214</v>
       </c>
       <c r="E25" s="6">
         <v>233</v>
       </c>
       <c r="F25" s="6">
         <v>223</v>
       </c>
       <c r="G25" s="6">
         <v>246</v>
       </c>
       <c r="H25" s="6">
         <v>255</v>
       </c>
       <c r="I25" s="6">
         <v>292</v>
@@ -3602,53 +3648,56 @@
       </c>
       <c r="Z25" s="4">
         <v>323</v>
       </c>
       <c r="AA25" s="6">
         <v>247</v>
       </c>
       <c r="AB25" s="6">
         <v>220</v>
       </c>
       <c r="AC25" s="6">
         <v>294</v>
       </c>
       <c r="AD25" s="6">
         <v>248</v>
       </c>
       <c r="AE25" s="6">
         <v>273</v>
       </c>
       <c r="AF25" s="6">
         <v>295</v>
       </c>
       <c r="AG25" s="6">
         <v>296</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62" t="s">
+      <c r="AH25" s="6">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="6">
         <v>136</v>
       </c>
       <c r="D26" s="6">
         <v>113</v>
       </c>
       <c r="E26" s="6">
         <v>117</v>
       </c>
       <c r="F26" s="6">
         <v>122</v>
       </c>
       <c r="G26" s="6">
         <v>123</v>
       </c>
       <c r="H26" s="6">
         <v>140</v>
       </c>
       <c r="I26" s="6">
         <v>168</v>
@@ -3703,53 +3752,56 @@
       </c>
       <c r="Z26" s="4">
         <v>169</v>
       </c>
       <c r="AA26" s="6">
         <v>122</v>
       </c>
       <c r="AB26" s="6">
         <v>128</v>
       </c>
       <c r="AC26" s="6">
         <v>169</v>
       </c>
       <c r="AD26" s="6">
         <v>117</v>
       </c>
       <c r="AE26" s="6">
         <v>138</v>
       </c>
       <c r="AF26" s="6">
         <v>178</v>
       </c>
       <c r="AG26" s="6">
         <v>159</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="62" t="s">
+      <c r="AH26" s="6">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="56" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="6">
         <v>15</v>
       </c>
       <c r="D27" s="6">
         <v>20</v>
       </c>
       <c r="E27" s="6">
         <v>29</v>
       </c>
       <c r="F27" s="6">
         <v>12</v>
       </c>
       <c r="G27" s="6">
         <v>20</v>
       </c>
       <c r="H27" s="6">
         <v>25</v>
       </c>
       <c r="I27" s="6">
         <v>24</v>
@@ -3804,53 +3856,56 @@
       </c>
       <c r="Z27" s="4">
         <v>25</v>
       </c>
       <c r="AA27" s="6">
         <v>25</v>
       </c>
       <c r="AB27" s="6">
         <v>11</v>
       </c>
       <c r="AC27" s="6">
         <v>21</v>
       </c>
       <c r="AD27" s="6">
         <v>21</v>
       </c>
       <c r="AE27" s="6">
         <v>18</v>
       </c>
       <c r="AF27" s="6">
         <v>30</v>
       </c>
       <c r="AG27" s="6">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="62" t="s">
+      <c r="AH27" s="6">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="6">
         <v>1</v>
       </c>
       <c r="D28" s="6">
         <v>1</v>
       </c>
       <c r="E28" s="6">
         <v>4</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G28" s="6">
         <v>3</v>
       </c>
       <c r="H28" s="6">
         <v>2</v>
       </c>
       <c r="I28" s="6">
         <v>1</v>
@@ -3905,53 +3960,56 @@
       </c>
       <c r="Z28" s="4">
         <v>2</v>
       </c>
       <c r="AA28" s="6">
         <v>4</v>
       </c>
       <c r="AB28" s="6">
         <v>4</v>
       </c>
       <c r="AC28" s="6">
         <v>3</v>
       </c>
       <c r="AD28" s="6">
         <v>4</v>
       </c>
       <c r="AE28" s="6">
         <v>3</v>
       </c>
       <c r="AF28" s="6">
         <v>1</v>
       </c>
       <c r="AG28" s="6">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="62" t="s">
+      <c r="AH28" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="56" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="6">
         <v>10</v>
       </c>
       <c r="D29" s="6">
         <v>7</v>
       </c>
       <c r="E29" s="6">
         <v>12</v>
       </c>
       <c r="F29" s="6">
         <v>16</v>
       </c>
       <c r="G29" s="6">
         <v>16</v>
       </c>
       <c r="H29" s="6">
         <v>15</v>
       </c>
       <c r="I29" s="6">
         <v>14</v>
@@ -4006,53 +4064,56 @@
       </c>
       <c r="Z29" s="4">
         <v>21</v>
       </c>
       <c r="AA29" s="6">
         <v>13</v>
       </c>
       <c r="AB29" s="6">
         <v>15</v>
       </c>
       <c r="AC29" s="6">
         <v>21</v>
       </c>
       <c r="AD29" s="6">
         <v>15</v>
       </c>
       <c r="AE29" s="6">
         <v>12</v>
       </c>
       <c r="AF29" s="6">
         <v>15</v>
       </c>
       <c r="AG29" s="6">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="AH29" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="6">
         <v>46</v>
       </c>
       <c r="D30" s="6">
         <v>42</v>
       </c>
       <c r="E30" s="6">
         <v>43</v>
       </c>
       <c r="F30" s="6">
         <v>45</v>
       </c>
       <c r="G30" s="6">
         <v>51</v>
       </c>
       <c r="H30" s="6">
         <v>51</v>
       </c>
       <c r="I30" s="6">
         <v>54</v>
@@ -4107,53 +4168,56 @@
       </c>
       <c r="Z30" s="4">
         <v>64</v>
       </c>
       <c r="AA30" s="6">
         <v>47</v>
       </c>
       <c r="AB30" s="6">
         <v>41</v>
       </c>
       <c r="AC30" s="6">
         <v>59</v>
       </c>
       <c r="AD30" s="6">
         <v>55</v>
       </c>
       <c r="AE30" s="6">
         <v>65</v>
       </c>
       <c r="AF30" s="6">
         <v>54</v>
       </c>
       <c r="AG30" s="6">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="62" t="s">
+      <c r="AH30" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="56" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="6">
         <v>21</v>
       </c>
       <c r="D31" s="6">
         <v>21</v>
       </c>
       <c r="E31" s="6">
         <v>16</v>
       </c>
       <c r="F31" s="6">
         <v>18</v>
       </c>
       <c r="G31" s="6">
         <v>19</v>
       </c>
       <c r="H31" s="6">
         <v>15</v>
       </c>
       <c r="I31" s="6">
         <v>21</v>
@@ -4208,87 +4272,91 @@
       </c>
       <c r="Z31" s="4">
         <v>28</v>
       </c>
       <c r="AA31" s="6">
         <v>30</v>
       </c>
       <c r="AB31" s="6">
         <v>16</v>
       </c>
       <c r="AC31" s="6">
         <v>16</v>
       </c>
       <c r="AD31" s="6">
         <v>27</v>
       </c>
       <c r="AE31" s="6">
         <v>20</v>
       </c>
       <c r="AF31" s="6">
         <v>12</v>
       </c>
       <c r="AG31" s="6">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="63"/>
+      <c r="AH31" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="57"/>
       <c r="B32" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="23"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="6"/>
       <c r="U32" s="6"/>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
       <c r="Y32" s="4"/>
       <c r="Z32" s="4"/>
       <c r="AA32" s="6"/>
       <c r="AB32" s="6"/>
       <c r="AC32" s="6"/>
       <c r="AD32" s="6"/>
       <c r="AG32" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="62" t="s">
+      <c r="AH32" s="6"/>
+    </row>
+    <row r="33" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="56" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C33" s="6">
         <v>9</v>
       </c>
       <c r="D33" s="6">
         <v>8</v>
       </c>
       <c r="E33" s="6">
         <v>8</v>
       </c>
       <c r="F33" s="6">
         <v>6</v>
       </c>
       <c r="G33" s="6">
         <v>12</v>
       </c>
       <c r="H33" s="6">
         <v>5</v>
       </c>
       <c r="I33" s="6">
         <v>10</v>
@@ -4343,53 +4411,56 @@
       </c>
       <c r="Z33" s="4">
         <v>14</v>
       </c>
       <c r="AA33" s="6">
         <v>3</v>
       </c>
       <c r="AB33" s="6">
         <v>5</v>
       </c>
       <c r="AC33" s="6">
         <v>4</v>
       </c>
       <c r="AD33" s="6">
         <v>8</v>
       </c>
       <c r="AE33" s="6">
         <v>14</v>
       </c>
       <c r="AF33" s="6">
         <v>5</v>
       </c>
       <c r="AG33" s="6">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="62" t="s">
+      <c r="AH33" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="6">
         <v>1</v>
       </c>
       <c r="D34" s="6">
         <v>2</v>
       </c>
       <c r="E34" s="6">
         <v>4</v>
       </c>
       <c r="F34" s="6">
         <v>4</v>
       </c>
       <c r="G34" s="6">
         <v>2</v>
       </c>
       <c r="H34" s="6">
         <v>2</v>
       </c>
       <c r="I34" s="6" t="s">
         <v>35</v>
@@ -4444,90 +4515,93 @@
       </c>
       <c r="Z34" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AA34" s="6">
         <v>3</v>
       </c>
       <c r="AB34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AC34" s="6">
         <v>1</v>
       </c>
       <c r="AD34" s="6">
         <v>1</v>
       </c>
       <c r="AE34" s="6">
         <v>3</v>
       </c>
       <c r="AF34" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AG34" s="6">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="62"/>
+      <c r="AH34" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="56"/>
       <c r="B35" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="21"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="20"/>
       <c r="R35" s="20"/>
       <c r="S35" s="20"/>
       <c r="T35" s="20"/>
       <c r="U35" s="20"/>
       <c r="V35" s="20"/>
       <c r="W35" s="20"/>
       <c r="X35" s="20"/>
       <c r="Y35" s="20"/>
       <c r="Z35" s="20"/>
       <c r="AA35" s="20"/>
       <c r="AB35" s="20"/>
       <c r="AC35" s="20"/>
       <c r="AD35" s="20"/>
       <c r="AE35" s="24"/>
       <c r="AF35" s="24"/>
       <c r="AG35" s="6"/>
     </row>
-    <row r="36" spans="1:33" ht="13.9" customHeight="1">
-      <c r="A36" s="63" t="s">
+    <row r="36" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="57" t="s">
         <v>83</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="6">
         <v>40</v>
       </c>
       <c r="D36" s="6">
         <v>24</v>
       </c>
       <c r="E36" s="6">
         <v>44</v>
       </c>
       <c r="F36" s="6">
         <v>24</v>
       </c>
       <c r="G36" s="6">
         <v>37</v>
       </c>
       <c r="H36" s="6">
         <v>47</v>
       </c>
       <c r="I36" s="6">
         <v>48</v>
@@ -4582,89 +4656,93 @@
       </c>
       <c r="Z36" s="6">
         <v>32</v>
       </c>
       <c r="AA36" s="6">
         <v>21</v>
       </c>
       <c r="AB36" s="6">
         <v>25</v>
       </c>
       <c r="AC36" s="6">
         <v>41</v>
       </c>
       <c r="AD36" s="6">
         <v>40</v>
       </c>
       <c r="AE36" s="6">
         <v>45</v>
       </c>
       <c r="AF36" s="6">
         <v>33</v>
       </c>
       <c r="AG36" s="6">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="63"/>
+      <c r="AH36" s="6">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="57"/>
       <c r="B37" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="4"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
       <c r="AA37" s="6"/>
       <c r="AB37" s="6"/>
       <c r="AC37" s="6"/>
       <c r="AD37" s="6"/>
       <c r="AE37" s="6"/>
       <c r="AF37" s="6"/>
       <c r="AG37" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="63" t="s">
+      <c r="AH37" s="6"/>
+    </row>
+    <row r="38" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="57" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="4">
         <v>9</v>
       </c>
       <c r="D38" s="6">
         <v>9</v>
       </c>
       <c r="E38" s="6">
         <v>9</v>
       </c>
       <c r="F38" s="6">
         <v>5</v>
       </c>
       <c r="G38" s="4">
         <v>3</v>
       </c>
       <c r="H38" s="6">
         <v>8</v>
       </c>
       <c r="I38" s="6">
         <v>17</v>
@@ -4719,53 +4797,56 @@
       </c>
       <c r="Z38" s="6">
         <v>8</v>
       </c>
       <c r="AA38" s="6">
         <v>5</v>
       </c>
       <c r="AB38" s="6">
         <v>5</v>
       </c>
       <c r="AC38" s="6">
         <v>9</v>
       </c>
       <c r="AD38" s="6">
         <v>9</v>
       </c>
       <c r="AE38" s="6">
         <v>9</v>
       </c>
       <c r="AF38" s="6">
         <v>5</v>
       </c>
       <c r="AG38" s="6">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="63" t="s">
+      <c r="AH38" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="57" t="s">
         <v>91</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="6">
         <v>1</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F39" s="6">
         <v>2</v>
       </c>
       <c r="G39" s="4">
         <v>2</v>
       </c>
       <c r="H39" s="6">
         <v>3</v>
       </c>
       <c r="I39" s="6">
         <v>1</v>
@@ -4820,53 +4901,56 @@
       </c>
       <c r="Z39" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AA39" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AB39" s="11">
         <v>2</v>
       </c>
       <c r="AC39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="AD39" s="6">
         <v>5</v>
       </c>
       <c r="AE39" s="6">
         <v>3</v>
       </c>
       <c r="AF39" s="6">
         <v>1</v>
       </c>
       <c r="AG39" s="6">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="63" t="s">
+      <c r="AH39" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="57" t="s">
         <v>92</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="4">
         <v>10</v>
       </c>
       <c r="D40" s="6">
         <v>4</v>
       </c>
       <c r="E40" s="6">
         <v>11</v>
       </c>
       <c r="F40" s="6">
         <v>8</v>
       </c>
       <c r="G40" s="4">
         <v>14</v>
       </c>
       <c r="H40" s="6">
         <v>14</v>
       </c>
       <c r="I40" s="6">
         <v>10</v>
@@ -4921,53 +5005,56 @@
       </c>
       <c r="Z40" s="6">
         <v>5</v>
       </c>
       <c r="AA40" s="6">
         <v>9</v>
       </c>
       <c r="AB40" s="6">
         <v>9</v>
       </c>
       <c r="AC40" s="6">
         <v>17</v>
       </c>
       <c r="AD40" s="6">
         <v>5</v>
       </c>
       <c r="AE40" s="6">
         <v>11</v>
       </c>
       <c r="AF40" s="6">
         <v>14</v>
       </c>
       <c r="AG40" s="6">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="63" t="s">
+      <c r="AH40" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="57" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C41" s="4">
         <v>2</v>
       </c>
       <c r="D41" s="6">
         <v>2</v>
       </c>
       <c r="E41" s="6">
         <v>5</v>
       </c>
       <c r="F41" s="6">
         <v>2</v>
       </c>
       <c r="G41" s="4">
         <v>4</v>
       </c>
       <c r="H41" s="6">
         <v>3</v>
       </c>
       <c r="I41" s="6">
         <v>2</v>
@@ -5022,53 +5109,56 @@
       </c>
       <c r="Z41" s="6">
         <v>1</v>
       </c>
       <c r="AA41" s="6">
         <v>2</v>
       </c>
       <c r="AB41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AC41" s="6">
         <v>1</v>
       </c>
       <c r="AD41" s="6">
         <v>2</v>
       </c>
       <c r="AE41" s="6">
         <v>2</v>
       </c>
       <c r="AF41" s="6">
         <v>2</v>
       </c>
       <c r="AG41" s="6">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="63" t="s">
+      <c r="AH41" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="57" t="s">
         <v>94</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C42" s="4">
         <v>5</v>
       </c>
       <c r="D42" s="6">
         <v>4</v>
       </c>
       <c r="E42" s="6">
         <v>5</v>
       </c>
       <c r="F42" s="6">
         <v>1</v>
       </c>
       <c r="G42" s="4">
         <v>4</v>
       </c>
       <c r="H42" s="6">
         <v>4</v>
       </c>
       <c r="I42" s="6">
         <v>4</v>
@@ -5123,53 +5213,56 @@
       </c>
       <c r="Z42" s="6">
         <v>2</v>
       </c>
       <c r="AA42" s="6">
         <v>2</v>
       </c>
       <c r="AB42" s="6">
         <v>3</v>
       </c>
       <c r="AC42" s="6">
         <v>3</v>
       </c>
       <c r="AD42" s="6">
         <v>5</v>
       </c>
       <c r="AE42" s="6">
         <v>7</v>
       </c>
       <c r="AF42" s="6">
         <v>1</v>
       </c>
       <c r="AG42" s="6">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="63" t="s">
+      <c r="AH42" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="57" t="s">
         <v>95</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C43" s="4">
         <v>8</v>
       </c>
       <c r="D43" s="6">
         <v>3</v>
       </c>
       <c r="E43" s="6">
         <v>3</v>
       </c>
       <c r="F43" s="6">
         <v>4</v>
       </c>
       <c r="G43" s="4">
         <v>4</v>
       </c>
       <c r="H43" s="6">
         <v>10</v>
       </c>
       <c r="I43" s="6">
         <v>9</v>
@@ -5224,53 +5317,56 @@
       </c>
       <c r="Z43" s="6">
         <v>11</v>
       </c>
       <c r="AA43" s="6">
         <v>1</v>
       </c>
       <c r="AB43" s="6">
         <v>4</v>
       </c>
       <c r="AC43" s="6">
         <v>6</v>
       </c>
       <c r="AD43" s="6">
         <v>7</v>
       </c>
       <c r="AE43" s="6">
         <v>9</v>
       </c>
       <c r="AF43" s="6">
         <v>5</v>
       </c>
       <c r="AG43" s="6">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="64" t="s">
+      <c r="AH43" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="58" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C44" s="7">
         <v>6</v>
       </c>
       <c r="D44" s="7">
         <v>1</v>
       </c>
       <c r="E44" s="7">
         <v>11</v>
       </c>
       <c r="F44" s="7">
         <v>2</v>
       </c>
       <c r="G44" s="7">
         <v>6</v>
       </c>
       <c r="H44" s="7">
         <v>5</v>
       </c>
       <c r="I44" s="7">
         <v>5</v>
@@ -5325,52 +5421,55 @@
       </c>
       <c r="Z44" s="7">
         <v>5</v>
       </c>
       <c r="AA44" s="7">
         <v>2</v>
       </c>
       <c r="AB44" s="7">
         <v>2</v>
       </c>
       <c r="AC44" s="7">
         <v>5</v>
       </c>
       <c r="AD44" s="7">
         <v>7</v>
       </c>
       <c r="AE44" s="7">
         <v>4</v>
       </c>
       <c r="AF44" s="7">
         <v>5</v>
       </c>
       <c r="AG44" s="7">
         <v>3</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" ht="13.9" customHeight="1">
+      <c r="AH44" s="7">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="AA6:AL6"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>