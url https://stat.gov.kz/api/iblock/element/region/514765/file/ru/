--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Ftpstatkrgkds\управление социальной и демографической  статистики\Динамика для нового сайта\с метаданные\по месяцам\Браки и разводы (по месяцам)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="5700" yWindow="135" windowWidth="19740" windowHeight="8760" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="Показатели" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="92">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
@@ -297,55 +302,55 @@
   <si>
     <t>353200000</t>
   </si>
   <si>
     <t>353600000</t>
   </si>
   <si>
     <t>354000000</t>
   </si>
   <si>
     <t>354800000</t>
   </si>
   <si>
     <t>355200000</t>
   </si>
   <si>
     <t>355600000</t>
   </si>
   <si>
     <t>356400000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -401,57 +406,50 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -609,51 +607,51 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -723,98 +721,98 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -839,116 +837,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1088,531 +1088,529 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.korobeinikova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="47.7109375" style="42" customWidth="1"/>
     <col min="2" max="2" width="85.28515625" style="42" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="42" customWidth="1"/>
     <col min="4" max="16384" width="14.42578125" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15" customHeight="1">
+    <row r="1" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="51">
+      <c r="B1" s="50">
         <v>61250101</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
     </row>
-    <row r="2" spans="1:4" ht="15" customHeight="1">
+    <row r="2" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="51" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="41"/>
     </row>
-    <row r="3" spans="1:4" ht="15" customHeight="1">
+    <row r="3" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="51" t="s">
         <v>65</v>
       </c>
       <c r="C3" s="41"/>
     </row>
-    <row r="4" spans="1:4" ht="15" customHeight="1">
+    <row r="4" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="51" t="s">
         <v>72</v>
       </c>
       <c r="C4" s="41"/>
     </row>
-    <row r="5" spans="1:4" ht="15" customHeight="1">
+    <row r="5" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="41"/>
     </row>
-    <row r="6" spans="1:4" ht="15" customHeight="1">
+    <row r="6" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="51" t="s">
         <v>66</v>
       </c>
       <c r="C6" s="41"/>
     </row>
-    <row r="7" spans="1:4" ht="15" customHeight="1">
+    <row r="7" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="52" t="s">
+      <c r="B7" s="51" t="s">
         <v>67</v>
       </c>
       <c r="C7" s="41"/>
     </row>
-    <row r="8" spans="1:4" ht="39" customHeight="1">
+    <row r="8" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C8" s="41"/>
     </row>
-    <row r="9" spans="1:4" ht="64.5" customHeight="1">
+    <row r="9" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="53" t="s">
+      <c r="B9" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C9" s="41"/>
     </row>
-    <row r="10" spans="1:4" ht="15" customHeight="1">
+    <row r="10" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="52" t="s">
+      <c r="B10" s="51" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="41"/>
     </row>
-    <row r="11" spans="1:4" ht="15" customHeight="1">
+    <row r="11" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B11" s="58" t="s">
+      <c r="B11" s="57" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="41"/>
     </row>
-    <row r="12" spans="1:4" ht="15" customHeight="1">
+    <row r="12" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="57" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="41"/>
     </row>
-    <row r="13" spans="1:4" ht="27" customHeight="1">
+    <row r="13" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="41"/>
     </row>
-    <row r="14" spans="1:4" ht="15" customHeight="1">
+    <row r="14" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="55" t="s">
+      <c r="B14" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="41"/>
     </row>
-    <row r="15" spans="1:4" ht="15" customHeight="1">
+    <row r="15" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="43">
-        <v>46238</v>
+        <v>46297</v>
       </c>
       <c r="C15" s="41"/>
     </row>
-    <row r="16" spans="1:4" ht="15" customHeight="1">
+    <row r="16" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="43">
-        <v>46267</v>
+        <v>46329</v>
       </c>
       <c r="C16" s="41"/>
     </row>
-    <row r="17" spans="1:3" ht="15" customHeight="1">
+    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="41"/>
     </row>
-    <row r="18" spans="1:3" ht="15" customHeight="1">
+    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="41"/>
     </row>
-    <row r="19" spans="1:3" ht="15" customHeight="1">
+    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="45" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="41"/>
     </row>
-    <row r="20" spans="1:3" ht="15" customHeight="1">
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="47" t="s">
+      <c r="B20" s="66" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="41"/>
     </row>
-    <row r="21" spans="1:3" ht="15" customHeight="1">
+    <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="41"/>
       <c r="B21" s="41"/>
       <c r="C21" s="41"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="42" customWidth="1"/>
     <col min="2" max="2" width="31.85546875" style="42" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="42"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="15" customHeight="1">
-      <c r="B5" s="48" t="s">
+    <row r="5" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="47" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="48" t="s">
+    <row r="6" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="47" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="48" t="s">
+    <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="47" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="48" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="47" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-      <c r="B9" s="48" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="47" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-[...3 lines deleted...]
-      <c r="B11" s="48" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="47" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
-[...6 lines deleted...]
-      <c r="B14" s="50" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="48"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="48"/>
+    </row>
+    <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="49" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AX45"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="AT9" sqref="AT9:AT44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="14" width="8.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="15" max="38" width="8.42578125" style="2" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:50" ht="33" customHeight="1">
-      <c r="A2" s="57" t="s">
+    <row r="2" spans="1:50" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="56"/>
-[...42 lines deleted...]
-    <row r="3" spans="1:50" ht="13.9" customHeight="1">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="55"/>
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+    </row>
+    <row r="3" spans="1:50" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="4"/>
     </row>
-    <row r="4" spans="1:50" ht="13.9" customHeight="1">
+    <row r="4" spans="1:50" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="4"/>
     </row>
-    <row r="5" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1">
+    <row r="5" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C5" s="27"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="28"/>
       <c r="K5" s="28"/>
       <c r="L5" s="28"/>
       <c r="M5" s="28"/>
       <c r="N5" s="28"/>
       <c r="O5" s="29"/>
       <c r="P5" s="29"/>
       <c r="Q5" s="29"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="V5" s="31"/>
       <c r="X5" s="11"/>
       <c r="Y5" s="11"/>
       <c r="Z5" s="32"/>
       <c r="AA5" s="29"/>
       <c r="AB5" s="29"/>
       <c r="AC5" s="29"/>
       <c r="AE5" s="26"/>
       <c r="AF5" s="26"/>
       <c r="AH5" s="31"/>
       <c r="AJ5" s="11"/>
       <c r="AK5" s="11"/>
       <c r="AL5" s="32"/>
       <c r="AM5" s="29"/>
       <c r="AN5" s="29"/>
       <c r="AO5" s="29"/>
       <c r="AQ5" s="26"/>
       <c r="AR5" s="26"/>
       <c r="AT5" s="31"/>
       <c r="AV5" s="11"/>
       <c r="AW5" s="11"/>
       <c r="AX5" s="32" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A6" s="63" t="s">
+    <row r="6" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="65" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="61"/>
+      <c r="B6" s="63"/>
       <c r="C6" s="12">
         <v>2023</v>
       </c>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
       <c r="N6" s="13"/>
-      <c r="O6" s="59">
+      <c r="O6" s="61">
         <v>2024</v>
       </c>
-      <c r="P6" s="60"/>
-[...10 lines deleted...]
-      <c r="AA6" s="59">
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="61">
         <v>2025</v>
       </c>
-      <c r="AB6" s="60"/>
-[...10 lines deleted...]
-      <c r="AM6" s="59">
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="61">
         <v>2026</v>
       </c>
-      <c r="AN6" s="60"/>
-[...13 lines deleted...]
-      <c r="B7" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62"/>
+      <c r="AU6" s="62"/>
+      <c r="AV6" s="62"/>
+      <c r="AW6" s="62"/>
+      <c r="AX6" s="62"/>
+    </row>
+    <row r="7" spans="1:50" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="65"/>
+      <c r="B7" s="64"/>
       <c r="C7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="14" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="K7" s="14" t="s">
@@ -1714,99 +1712,99 @@
       <c r="AQ7" s="30" t="s">
         <v>32</v>
       </c>
       <c r="AR7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AS7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="AT7" s="30" t="s">
         <v>6</v>
       </c>
       <c r="AU7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AV7" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AW7" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AX7" s="14" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="8" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1">
+    <row r="8" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="34"/>
       <c r="S8" s="34"/>
       <c r="T8" s="34"/>
       <c r="U8" s="34"/>
       <c r="V8" s="34"/>
       <c r="W8" s="34"/>
       <c r="X8" s="34"/>
       <c r="Y8" s="34"/>
       <c r="Z8" s="34"/>
       <c r="AA8" s="34"/>
       <c r="AB8" s="36"/>
       <c r="AC8" s="36"/>
       <c r="AD8" s="36"/>
       <c r="AE8" s="36"/>
       <c r="AF8" s="36"/>
       <c r="AG8" s="36"/>
       <c r="AH8" s="36"/>
       <c r="AI8" s="36"/>
       <c r="AJ8" s="36"/>
       <c r="AK8" s="36"/>
       <c r="AL8" s="36"/>
       <c r="AM8" s="36"/>
       <c r="AN8" s="36"/>
       <c r="AO8" s="36"/>
       <c r="AP8" s="36"/>
       <c r="AQ8" s="36"/>
       <c r="AR8" s="36"/>
     </row>
-    <row r="9" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A9" s="64" t="s">
+    <row r="9" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="58" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="19">
         <v>0.99</v>
       </c>
       <c r="D9" s="19">
         <v>1.1399999999999999</v>
       </c>
       <c r="E9" s="19">
         <v>1.22</v>
       </c>
       <c r="F9" s="19">
         <v>1.21</v>
       </c>
       <c r="G9" s="20">
         <v>1.28</v>
       </c>
       <c r="H9" s="20">
         <v>1.28</v>
       </c>
       <c r="I9" s="20">
         <v>1.31</v>
@@ -1897,53 +1895,56 @@
       </c>
       <c r="AL9" s="20">
         <v>3.39</v>
       </c>
       <c r="AM9" s="23">
         <v>2.79</v>
       </c>
       <c r="AN9" s="23">
         <v>2.8</v>
       </c>
       <c r="AO9" s="23">
         <v>3.04</v>
       </c>
       <c r="AP9" s="23">
         <v>3.06</v>
       </c>
       <c r="AQ9" s="23">
         <v>3.11</v>
       </c>
       <c r="AR9" s="23">
         <v>3.18</v>
       </c>
       <c r="AS9" s="23">
         <v>3.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="64" t="s">
+      <c r="AT9" s="23">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="19">
         <v>1.2</v>
       </c>
       <c r="D10" s="19">
         <v>1.28</v>
       </c>
       <c r="E10" s="19">
         <v>1.28</v>
       </c>
       <c r="F10" s="19">
         <v>1.3</v>
       </c>
       <c r="G10" s="20">
         <v>1.39</v>
       </c>
       <c r="H10" s="20">
         <v>1.4</v>
       </c>
       <c r="I10" s="20">
         <v>1.41</v>
@@ -2034,53 +2035,56 @@
       </c>
       <c r="AL10" s="20">
         <v>3.54</v>
       </c>
       <c r="AM10" s="23">
         <v>2.68</v>
       </c>
       <c r="AN10" s="23">
         <v>2.88</v>
       </c>
       <c r="AO10" s="23">
         <v>3.17</v>
       </c>
       <c r="AP10" s="23">
         <v>3.04</v>
       </c>
       <c r="AQ10" s="23">
         <v>3.04</v>
       </c>
       <c r="AR10" s="23">
         <v>3.2</v>
       </c>
       <c r="AS10" s="23">
         <v>3.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="64" t="s">
+      <c r="AT10" s="23">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="58" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="19">
         <v>0.91</v>
       </c>
       <c r="D11" s="19">
         <v>1.1100000000000001</v>
       </c>
       <c r="E11" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="F11" s="19">
         <v>1.06</v>
       </c>
       <c r="G11" s="20">
         <v>1.0900000000000001</v>
       </c>
       <c r="H11" s="20">
         <v>1.1200000000000001</v>
       </c>
       <c r="I11" s="20">
         <v>1.1100000000000001</v>
@@ -2171,53 +2175,56 @@
       </c>
       <c r="AL11" s="20">
         <v>3.82</v>
       </c>
       <c r="AM11" s="23">
         <v>3.87</v>
       </c>
       <c r="AN11" s="23">
         <v>2.91</v>
       </c>
       <c r="AO11" s="23">
         <v>3.03</v>
       </c>
       <c r="AP11" s="23">
         <v>3.1</v>
       </c>
       <c r="AQ11" s="23">
         <v>3.04</v>
       </c>
       <c r="AR11" s="23">
         <v>3.33</v>
       </c>
       <c r="AS11" s="23">
         <v>3.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="64" t="s">
+      <c r="AT11" s="23">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="19">
         <v>3.16</v>
       </c>
       <c r="D12" s="19">
         <v>1.66</v>
       </c>
       <c r="E12" s="19">
         <v>2.54</v>
       </c>
       <c r="F12" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="G12" s="20">
         <v>1.95</v>
       </c>
       <c r="H12" s="20">
         <v>1.99</v>
       </c>
       <c r="I12" s="20">
         <v>1.7</v>
@@ -2308,53 +2315,56 @@
       </c>
       <c r="AL12" s="20">
         <v>2.69</v>
       </c>
       <c r="AM12" s="23">
         <v>4.53</v>
       </c>
       <c r="AN12" s="23">
         <v>4.6500000000000004</v>
       </c>
       <c r="AO12" s="23">
         <v>4.21</v>
       </c>
       <c r="AP12" s="23">
         <v>4.28</v>
       </c>
       <c r="AQ12" s="23">
         <v>4.08</v>
       </c>
       <c r="AR12" s="23">
         <v>3.61</v>
       </c>
       <c r="AS12" s="23">
         <v>3.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="64" t="s">
+      <c r="AT12" s="23">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="58" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="19">
         <v>1.35</v>
       </c>
       <c r="D13" s="19">
         <v>1.55</v>
       </c>
       <c r="E13" s="19">
         <v>1.58</v>
       </c>
       <c r="F13" s="19">
         <v>1.53</v>
       </c>
       <c r="G13" s="20">
         <v>1.6</v>
       </c>
       <c r="H13" s="20">
         <v>1.52</v>
       </c>
       <c r="I13" s="20">
         <v>1.69</v>
@@ -2445,53 +2455,56 @@
       </c>
       <c r="AL13" s="20">
         <v>3.85</v>
       </c>
       <c r="AM13" s="23">
         <v>3.55</v>
       </c>
       <c r="AN13" s="23">
         <v>4.0199999999999996</v>
       </c>
       <c r="AO13" s="23">
         <v>4.62</v>
       </c>
       <c r="AP13" s="23">
         <v>4.5199999999999996</v>
       </c>
       <c r="AQ13" s="23">
         <v>4.2699999999999996</v>
       </c>
       <c r="AR13" s="23">
         <v>4.26</v>
       </c>
       <c r="AS13" s="23">
         <v>4.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="64" t="s">
+      <c r="AT13" s="23">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="19">
         <v>0.8</v>
       </c>
       <c r="D14" s="19">
         <v>1.08</v>
       </c>
       <c r="E14" s="19">
         <v>1.23</v>
       </c>
       <c r="F14" s="19">
         <v>1.0900000000000001</v>
       </c>
       <c r="G14" s="20">
         <v>1.21</v>
       </c>
       <c r="H14" s="20">
         <v>1.29</v>
       </c>
       <c r="I14" s="20">
         <v>1.42</v>
@@ -2582,53 +2595,56 @@
       </c>
       <c r="AL14" s="20">
         <v>3.6</v>
       </c>
       <c r="AM14" s="23">
         <v>3.14</v>
       </c>
       <c r="AN14" s="23">
         <v>3.1</v>
       </c>
       <c r="AO14" s="23">
         <v>3.4</v>
       </c>
       <c r="AP14" s="23">
         <v>3.5</v>
       </c>
       <c r="AQ14" s="23">
         <v>3.68</v>
       </c>
       <c r="AR14" s="23">
         <v>3.69</v>
       </c>
       <c r="AS14" s="23">
         <v>3.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="64" t="s">
+      <c r="AT14" s="23">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="19">
         <v>1.21</v>
       </c>
       <c r="D15" s="19">
         <v>1.7</v>
       </c>
       <c r="E15" s="19">
         <v>1.74</v>
       </c>
       <c r="F15" s="19">
         <v>1.77</v>
       </c>
       <c r="G15" s="20">
         <v>1.7</v>
       </c>
       <c r="H15" s="20">
         <v>1.66</v>
       </c>
       <c r="I15" s="20">
         <v>1.68</v>
@@ -2719,95 +2735,99 @@
       </c>
       <c r="AL15" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="AM15" s="23">
         <v>6.21</v>
       </c>
       <c r="AN15" s="23">
         <v>5.0199999999999996</v>
       </c>
       <c r="AO15" s="23">
         <v>4.45</v>
       </c>
       <c r="AP15" s="23">
         <v>4.78</v>
       </c>
       <c r="AQ15" s="23">
         <v>4.6500000000000004</v>
       </c>
       <c r="AR15" s="23">
         <v>4.3099999999999996</v>
       </c>
       <c r="AS15" s="23">
         <v>4.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="64"/>
+      <c r="AT15" s="23">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="58"/>
       <c r="B16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="N16" s="20"/>
       <c r="P16" s="20"/>
       <c r="Q16" s="20"/>
       <c r="R16" s="20"/>
       <c r="S16" s="20"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="23"/>
       <c r="AD16" s="23"/>
       <c r="AE16" s="23"/>
       <c r="AF16" s="23"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AK16" s="20"/>
       <c r="AL16" s="20"/>
       <c r="AM16" s="23"/>
       <c r="AN16" s="23"/>
       <c r="AO16" s="23"/>
       <c r="AP16" s="23"/>
       <c r="AQ16" s="23"/>
       <c r="AR16" s="23"/>
       <c r="AS16" s="23"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="64" t="s">
+      <c r="AT16" s="23"/>
+    </row>
+    <row r="17" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="19">
         <v>0.4</v>
       </c>
       <c r="D17" s="19">
         <v>0.84</v>
       </c>
       <c r="E17" s="19">
         <v>1.17</v>
       </c>
       <c r="F17" s="19">
         <v>1.45</v>
       </c>
       <c r="G17" s="20">
         <v>1.56</v>
       </c>
       <c r="H17" s="20">
         <v>1.4</v>
       </c>
       <c r="I17" s="20">
         <v>1.34</v>
@@ -2898,53 +2918,56 @@
       </c>
       <c r="AL17" s="20">
         <v>3.52</v>
       </c>
       <c r="AM17" s="23">
         <v>1.67</v>
       </c>
       <c r="AN17" s="23">
         <v>1.97</v>
       </c>
       <c r="AO17" s="23">
         <v>2.23</v>
       </c>
       <c r="AP17" s="23">
         <v>2.59</v>
       </c>
       <c r="AQ17" s="23">
         <v>3.04</v>
       </c>
       <c r="AR17" s="23">
         <v>2.89</v>
       </c>
       <c r="AS17" s="23">
         <v>3.08</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="64" t="s">
+      <c r="AT17" s="23">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="58" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="19">
         <v>0.74</v>
       </c>
       <c r="D18" s="19">
         <v>0.78</v>
       </c>
       <c r="E18" s="19">
         <v>1.27</v>
       </c>
       <c r="F18" s="19">
         <v>0.95</v>
       </c>
       <c r="G18" s="20">
         <v>0.76</v>
       </c>
       <c r="H18" s="20">
         <v>0.76</v>
       </c>
       <c r="I18" s="20">
         <v>0.65</v>
@@ -3035,53 +3058,56 @@
       </c>
       <c r="AL18" s="20">
         <v>1.46</v>
       </c>
       <c r="AM18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="AN18" s="23">
         <v>0.84</v>
       </c>
       <c r="AO18" s="23">
         <v>0.55000000000000004</v>
       </c>
       <c r="AP18" s="23">
         <v>1.44</v>
       </c>
       <c r="AQ18" s="23">
         <v>1.63</v>
       </c>
       <c r="AR18" s="23">
         <v>1.5</v>
       </c>
       <c r="AS18" s="23">
         <v>1.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="64" t="s">
+      <c r="AT18" s="23">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="58" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="19">
         <v>0.88</v>
       </c>
       <c r="D19" s="19">
         <v>0.81</v>
       </c>
       <c r="E19" s="19">
         <v>0.68</v>
       </c>
       <c r="F19" s="19">
         <v>0.63</v>
       </c>
       <c r="G19" s="20">
         <v>0.81</v>
       </c>
       <c r="H19" s="20">
         <v>0.87</v>
       </c>
       <c r="I19" s="20">
         <v>0.94</v>
@@ -3172,53 +3198,56 @@
       </c>
       <c r="AL19" s="20">
         <v>2.4</v>
       </c>
       <c r="AM19" s="23">
         <v>2.09</v>
       </c>
       <c r="AN19" s="23">
         <v>2.19</v>
       </c>
       <c r="AO19" s="23">
         <v>2.81</v>
       </c>
       <c r="AP19" s="23">
         <v>2.41</v>
       </c>
       <c r="AQ19" s="23">
         <v>2.44</v>
       </c>
       <c r="AR19" s="23">
         <v>2.6</v>
       </c>
       <c r="AS19" s="23">
         <v>2.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="64" t="s">
+      <c r="AT19" s="23">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="58" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="D20" s="19">
         <v>0.8</v>
       </c>
       <c r="E20" s="19">
         <v>0.92</v>
       </c>
       <c r="F20" s="19">
         <v>0.89</v>
       </c>
       <c r="G20" s="20">
         <v>0.86</v>
       </c>
       <c r="H20" s="20">
         <v>0.72</v>
       </c>
       <c r="I20" s="20">
         <v>0.73</v>
@@ -3309,53 +3338,56 @@
       </c>
       <c r="AL20" s="20">
         <v>1.21</v>
       </c>
       <c r="AM20" s="23">
         <v>2.1</v>
       </c>
       <c r="AN20" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO20" s="23">
         <v>1.01</v>
       </c>
       <c r="AP20" s="23">
         <v>1.0900000000000001</v>
       </c>
       <c r="AQ20" s="23">
         <v>1.3</v>
       </c>
       <c r="AR20" s="23">
         <v>1.23</v>
       </c>
       <c r="AS20" s="23">
         <v>1.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="64" t="s">
+      <c r="AT20" s="23">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="58" t="s">
         <v>89</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="19" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="19">
         <v>0.41</v>
       </c>
       <c r="G21" s="20">
         <v>0.65</v>
       </c>
       <c r="H21" s="20">
         <v>0.63</v>
       </c>
       <c r="I21" s="20">
         <v>0.62</v>
@@ -3446,53 +3478,56 @@
       </c>
       <c r="AL21" s="20">
         <v>2.0499999999999998</v>
       </c>
       <c r="AM21" s="23">
         <v>1.18</v>
       </c>
       <c r="AN21" s="23">
         <v>1.53</v>
       </c>
       <c r="AO21" s="23">
         <v>1.6</v>
       </c>
       <c r="AP21" s="23">
         <v>1.96</v>
       </c>
       <c r="AQ21" s="23">
         <v>2.39</v>
       </c>
       <c r="AR21" s="23">
         <v>2.1</v>
       </c>
       <c r="AS21" s="23">
         <v>1.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AT21" s="23">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="58" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="19">
         <v>0.2</v>
       </c>
       <c r="E22" s="19">
         <v>0.54</v>
       </c>
       <c r="F22" s="19">
         <v>0.81</v>
       </c>
       <c r="G22" s="20">
         <v>0.64</v>
       </c>
       <c r="H22" s="20">
         <v>0.67</v>
       </c>
       <c r="I22" s="20">
         <v>0.56999999999999995</v>
@@ -3583,53 +3618,56 @@
       </c>
       <c r="AL22" s="20">
         <v>3.83</v>
       </c>
       <c r="AM22" s="23">
         <v>0.42</v>
       </c>
       <c r="AN22" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO22" s="23">
         <v>1.59</v>
       </c>
       <c r="AP22" s="23">
         <v>1.95</v>
       </c>
       <c r="AQ22" s="23">
         <v>2.33</v>
       </c>
       <c r="AR22" s="23">
         <v>2.31</v>
       </c>
       <c r="AS22" s="23">
         <v>2.21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="64" t="s">
+      <c r="AT22" s="23">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46" s="26" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="58" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="25">
         <v>0.82</v>
       </c>
       <c r="E23" s="25">
         <v>1.18</v>
       </c>
       <c r="F23" s="25">
         <v>1.05</v>
       </c>
       <c r="G23" s="23">
         <v>0.96</v>
       </c>
       <c r="H23" s="23">
         <v>0.86</v>
       </c>
       <c r="I23" s="23">
         <v>0.78</v>
@@ -3720,102 +3758,105 @@
       </c>
       <c r="AL23" s="20">
         <v>1.72</v>
       </c>
       <c r="AM23" s="23">
         <v>0.69</v>
       </c>
       <c r="AN23" s="23">
         <v>0.72</v>
       </c>
       <c r="AO23" s="23">
         <v>1.06</v>
       </c>
       <c r="AP23" s="23">
         <v>1.42</v>
       </c>
       <c r="AQ23" s="23">
         <v>1.41</v>
       </c>
       <c r="AR23" s="23">
         <v>1.47</v>
       </c>
       <c r="AS23" s="23">
         <v>1.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="64"/>
+      <c r="AT23" s="23">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="58"/>
       <c r="B24" s="35" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="35"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="36"/>
       <c r="AC24" s="36"/>
       <c r="AD24" s="36"/>
       <c r="AE24" s="36"/>
       <c r="AF24" s="36"/>
       <c r="AG24" s="36"/>
       <c r="AH24" s="36"/>
       <c r="AI24" s="36"/>
       <c r="AJ24" s="36"/>
       <c r="AK24" s="36"/>
       <c r="AL24" s="36"/>
       <c r="AM24" s="36"/>
       <c r="AN24" s="36"/>
       <c r="AO24" s="36"/>
       <c r="AP24" s="36"/>
       <c r="AQ24" s="36"/>
       <c r="AR24" s="36"/>
       <c r="AS24" s="23"/>
     </row>
-    <row r="25" spans="1:45" s="7" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A25" s="64" t="s">
+    <row r="25" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="58" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="19">
         <v>1.1100000000000001</v>
       </c>
       <c r="D25" s="19">
         <v>1.26</v>
       </c>
       <c r="E25" s="19">
         <v>1.31</v>
       </c>
       <c r="F25" s="19">
         <v>1.28</v>
       </c>
       <c r="G25" s="20">
         <v>1.35</v>
       </c>
       <c r="H25" s="20">
         <v>1.36</v>
       </c>
       <c r="I25" s="20">
         <v>1.4</v>
@@ -3906,53 +3947,56 @@
       </c>
       <c r="AL25" s="20">
         <v>3.6</v>
       </c>
       <c r="AM25" s="23">
         <v>3.11</v>
       </c>
       <c r="AN25" s="23">
         <v>3.09</v>
       </c>
       <c r="AO25" s="23">
         <v>3.3</v>
       </c>
       <c r="AP25" s="23">
         <v>3.28</v>
       </c>
       <c r="AQ25" s="23">
         <v>3.31</v>
       </c>
       <c r="AR25" s="23">
         <v>3.4</v>
       </c>
       <c r="AS25" s="23">
         <v>3.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="64" t="s">
+      <c r="AT25" s="23">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="19">
         <v>1.2</v>
       </c>
       <c r="D26" s="19">
         <v>1.28</v>
       </c>
       <c r="E26" s="19">
         <v>1.28</v>
       </c>
       <c r="F26" s="19">
         <v>1.3</v>
       </c>
       <c r="G26" s="20">
         <v>1.4</v>
       </c>
       <c r="H26" s="20">
         <v>1.4</v>
       </c>
       <c r="I26" s="20">
         <v>1.42</v>
@@ -4043,53 +4087,56 @@
       </c>
       <c r="AL26" s="20">
         <v>3.54</v>
       </c>
       <c r="AM26" s="23">
         <v>2.68</v>
       </c>
       <c r="AN26" s="23">
         <v>2.88</v>
       </c>
       <c r="AO26" s="23">
         <v>3.17</v>
       </c>
       <c r="AP26" s="23">
         <v>3.04</v>
       </c>
       <c r="AQ26" s="23">
         <v>3.04</v>
       </c>
       <c r="AR26" s="23">
         <v>3.2</v>
       </c>
       <c r="AS26" s="23">
         <v>3.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="64" t="s">
+      <c r="AT26" s="23">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="58" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="19">
         <v>0.91</v>
       </c>
       <c r="D27" s="19">
         <v>1.1100000000000001</v>
       </c>
       <c r="E27" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="F27" s="19">
         <v>1.06</v>
       </c>
       <c r="G27" s="20">
         <v>1.0900000000000001</v>
       </c>
       <c r="H27" s="20">
         <v>1.1200000000000001</v>
       </c>
       <c r="I27" s="20">
         <v>1.1100000000000001</v>
@@ -4180,53 +4227,56 @@
       </c>
       <c r="AL27" s="20">
         <v>3.82</v>
       </c>
       <c r="AM27" s="23">
         <v>3.87</v>
       </c>
       <c r="AN27" s="23">
         <v>2.91</v>
       </c>
       <c r="AO27" s="23">
         <v>3.03</v>
       </c>
       <c r="AP27" s="23">
         <v>3.1</v>
       </c>
       <c r="AQ27" s="23">
         <v>3.04</v>
       </c>
       <c r="AR27" s="23">
         <v>3.33</v>
       </c>
       <c r="AS27" s="23">
         <v>3.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="64" t="s">
+      <c r="AT27" s="23">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="19">
         <v>3.16</v>
       </c>
       <c r="D28" s="19">
         <v>1.66</v>
       </c>
       <c r="E28" s="19">
         <v>2.54</v>
       </c>
       <c r="F28" s="19">
         <v>2.1800000000000002</v>
       </c>
       <c r="G28" s="20">
         <v>1.95</v>
       </c>
       <c r="H28" s="20">
         <v>1.99</v>
       </c>
       <c r="I28" s="20">
         <v>1.7</v>
@@ -4317,53 +4367,56 @@
       </c>
       <c r="AL28" s="20">
         <v>2.69</v>
       </c>
       <c r="AM28" s="23">
         <v>4.53</v>
       </c>
       <c r="AN28" s="23">
         <v>4.6500000000000004</v>
       </c>
       <c r="AO28" s="23">
         <v>4.21</v>
       </c>
       <c r="AP28" s="23">
         <v>4.28</v>
       </c>
       <c r="AQ28" s="23">
         <v>4.08</v>
       </c>
       <c r="AR28" s="23">
         <v>3.61</v>
       </c>
       <c r="AS28" s="23">
         <v>3.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AT28" s="23">
+        <v>3.56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="58" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="19">
         <v>1.35</v>
       </c>
       <c r="D29" s="19">
         <v>1.55</v>
       </c>
       <c r="E29" s="19">
         <v>1.58</v>
       </c>
       <c r="F29" s="19">
         <v>1.53</v>
       </c>
       <c r="G29" s="20">
         <v>1.6</v>
       </c>
       <c r="H29" s="20">
         <v>1.52</v>
       </c>
       <c r="I29" s="20">
         <v>1.69</v>
@@ -4454,53 +4507,56 @@
       </c>
       <c r="AL29" s="20">
         <v>3.85</v>
       </c>
       <c r="AM29" s="23">
         <v>3.55</v>
       </c>
       <c r="AN29" s="23">
         <v>4.0199999999999996</v>
       </c>
       <c r="AO29" s="23">
         <v>4.62</v>
       </c>
       <c r="AP29" s="23">
         <v>4.5199999999999996</v>
       </c>
       <c r="AQ29" s="23">
         <v>4.2699999999999996</v>
       </c>
       <c r="AR29" s="23">
         <v>4.26</v>
       </c>
       <c r="AS29" s="23">
         <v>4.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="64" t="s">
+      <c r="AT29" s="23">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="19">
         <v>0.8</v>
       </c>
       <c r="D30" s="19">
         <v>1.08</v>
       </c>
       <c r="E30" s="19">
         <v>1.23</v>
       </c>
       <c r="F30" s="19">
         <v>1.0900000000000001</v>
       </c>
       <c r="G30" s="20">
         <v>1.21</v>
       </c>
       <c r="H30" s="20">
         <v>1.29</v>
       </c>
       <c r="I30" s="20">
         <v>1.42</v>
@@ -4591,53 +4647,56 @@
       </c>
       <c r="AL30" s="20">
         <v>3.6</v>
       </c>
       <c r="AM30" s="23">
         <v>3.14</v>
       </c>
       <c r="AN30" s="23">
         <v>3.1</v>
       </c>
       <c r="AO30" s="23">
         <v>3.4</v>
       </c>
       <c r="AP30" s="23">
         <v>3.5</v>
       </c>
       <c r="AQ30" s="23">
         <v>3.68</v>
       </c>
       <c r="AR30" s="23">
         <v>3.69</v>
       </c>
       <c r="AS30" s="23">
         <v>3.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="64" t="s">
+      <c r="AT30" s="23">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="58" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="19">
         <v>1.21</v>
       </c>
       <c r="D31" s="19">
         <v>1.7</v>
       </c>
       <c r="E31" s="19">
         <v>1.74</v>
       </c>
       <c r="F31" s="19">
         <v>1.77</v>
       </c>
       <c r="G31" s="20">
         <v>1.7</v>
       </c>
       <c r="H31" s="20">
         <v>1.66</v>
       </c>
       <c r="I31" s="20">
         <v>1.68</v>
@@ -4728,96 +4787,100 @@
       </c>
       <c r="AL31" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="AM31" s="23">
         <v>6.21</v>
       </c>
       <c r="AN31" s="23">
         <v>5.0199999999999996</v>
       </c>
       <c r="AO31" s="23">
         <v>4.45</v>
       </c>
       <c r="AP31" s="23">
         <v>4.78</v>
       </c>
       <c r="AQ31" s="23">
         <v>4.6500000000000004</v>
       </c>
       <c r="AR31" s="23">
         <v>4.3099999999999996</v>
       </c>
       <c r="AS31" s="23">
         <v>4.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="65"/>
+      <c r="AT31" s="23">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="59"/>
       <c r="B32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="N32" s="20"/>
       <c r="P32" s="20"/>
       <c r="Q32" s="20"/>
       <c r="R32" s="20"/>
       <c r="S32" s="20"/>
       <c r="T32" s="23"/>
       <c r="U32" s="23"/>
       <c r="V32" s="23"/>
       <c r="W32" s="23"/>
       <c r="X32" s="23"/>
       <c r="Y32" s="23"/>
       <c r="Z32" s="23"/>
       <c r="AA32" s="23"/>
       <c r="AB32" s="23"/>
       <c r="AC32" s="23"/>
       <c r="AD32" s="23"/>
       <c r="AE32" s="23"/>
       <c r="AF32" s="23"/>
       <c r="AG32" s="23"/>
       <c r="AH32" s="23"/>
       <c r="AI32" s="23"/>
       <c r="AK32" s="20"/>
       <c r="AL32" s="20"/>
       <c r="AM32" s="23"/>
       <c r="AN32" s="23"/>
       <c r="AO32" s="23"/>
       <c r="AP32" s="23"/>
       <c r="AQ32" s="23"/>
       <c r="AR32" s="23"/>
       <c r="AS32" s="23"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="64" t="s">
+      <c r="AT32" s="23"/>
+    </row>
+    <row r="33" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="58" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C33" s="19">
         <v>0.82</v>
       </c>
       <c r="D33" s="19">
         <v>1.3</v>
       </c>
       <c r="E33" s="19">
         <v>1.42</v>
       </c>
       <c r="F33" s="19">
         <v>1.38</v>
       </c>
       <c r="G33" s="20">
         <v>1.18</v>
       </c>
       <c r="H33" s="20">
         <v>0.99</v>
       </c>
       <c r="I33" s="20">
         <v>1.02</v>
@@ -4908,53 +4971,56 @@
       </c>
       <c r="AL33" s="20">
         <v>3.58</v>
       </c>
       <c r="AM33" s="23">
         <v>1.26</v>
       </c>
       <c r="AN33" s="23">
         <v>1.76</v>
       </c>
       <c r="AO33" s="23">
         <v>1.73</v>
       </c>
       <c r="AP33" s="23">
         <v>2.17</v>
       </c>
       <c r="AQ33" s="23">
         <v>2.93</v>
       </c>
       <c r="AR33" s="23">
         <v>2.8</v>
       </c>
       <c r="AS33" s="23">
         <v>3.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="64" t="s">
+      <c r="AT33" s="23">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="34" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="58" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="20">
         <v>0.26</v>
       </c>
       <c r="H34" s="20">
         <v>0.22</v>
       </c>
       <c r="I34" s="20">
         <v>0.19</v>
       </c>
       <c r="J34" s="20">
         <v>0.16</v>
       </c>
       <c r="K34" s="20">
         <v>0.15</v>
       </c>
       <c r="L34" s="20">
@@ -5037,102 +5103,105 @@
       </c>
       <c r="AL34" s="20">
         <v>1.47</v>
       </c>
       <c r="AM34" s="23">
         <v>4.07</v>
       </c>
       <c r="AN34" s="23">
         <v>2.14</v>
       </c>
       <c r="AO34" s="23">
         <v>1.88</v>
       </c>
       <c r="AP34" s="23">
         <v>1.76</v>
       </c>
       <c r="AQ34" s="23">
         <v>2.2400000000000002</v>
       </c>
       <c r="AR34" s="23">
         <v>1.87</v>
       </c>
       <c r="AS34" s="23">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="64"/>
+      <c r="AT34" s="23">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="58"/>
       <c r="B35" s="35" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
       <c r="F35" s="35"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="35"/>
       <c r="L35" s="35"/>
       <c r="M35" s="35"/>
       <c r="N35" s="35"/>
       <c r="O35" s="35"/>
       <c r="P35" s="35"/>
       <c r="Q35" s="35"/>
       <c r="R35" s="35"/>
       <c r="S35" s="35"/>
       <c r="T35" s="35"/>
       <c r="U35" s="35"/>
       <c r="V35" s="35"/>
       <c r="W35" s="35"/>
       <c r="X35" s="35"/>
       <c r="Y35" s="35"/>
       <c r="Z35" s="35"/>
       <c r="AA35" s="35"/>
       <c r="AB35" s="37"/>
       <c r="AC35" s="37"/>
       <c r="AD35" s="37"/>
       <c r="AE35" s="37"/>
       <c r="AF35" s="37"/>
       <c r="AG35" s="37"/>
       <c r="AH35" s="38"/>
       <c r="AI35" s="38"/>
       <c r="AJ35" s="36"/>
       <c r="AK35" s="36"/>
       <c r="AL35" s="36"/>
       <c r="AM35" s="36"/>
       <c r="AN35" s="36"/>
       <c r="AO35" s="36"/>
       <c r="AP35" s="36"/>
       <c r="AQ35" s="36"/>
       <c r="AR35" s="36"/>
       <c r="AS35" s="23"/>
     </row>
-    <row r="36" spans="1:45" s="7" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A36" s="65" t="s">
+    <row r="36" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="19">
         <v>0.45</v>
       </c>
       <c r="D36" s="19">
         <v>0.61</v>
       </c>
       <c r="E36" s="19">
         <v>0.82</v>
       </c>
       <c r="F36" s="19">
         <v>0.92</v>
       </c>
       <c r="G36" s="20">
         <v>0.98</v>
       </c>
       <c r="H36" s="20">
         <v>0.94</v>
       </c>
       <c r="I36" s="20">
         <v>0.9</v>
@@ -5223,96 +5292,100 @@
       </c>
       <c r="AL36" s="23">
         <v>2.4</v>
       </c>
       <c r="AM36" s="23">
         <v>1.26</v>
       </c>
       <c r="AN36" s="23">
         <v>1.45</v>
       </c>
       <c r="AO36" s="23">
         <v>1.8</v>
       </c>
       <c r="AP36" s="23">
         <v>1.97</v>
       </c>
       <c r="AQ36" s="23">
         <v>2.12</v>
       </c>
       <c r="AR36" s="23">
         <v>2.11</v>
       </c>
       <c r="AS36" s="23">
         <v>2.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="65"/>
+      <c r="AT36" s="23">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="59"/>
       <c r="B37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="N37" s="20"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="20"/>
       <c r="T37" s="23"/>
       <c r="U37" s="23"/>
       <c r="V37" s="23"/>
       <c r="W37" s="23"/>
       <c r="X37" s="23"/>
       <c r="Y37" s="23"/>
       <c r="Z37" s="23"/>
       <c r="AA37" s="23"/>
       <c r="AB37" s="23"/>
       <c r="AC37" s="23"/>
       <c r="AD37" s="23"/>
       <c r="AE37" s="23"/>
       <c r="AF37" s="23"/>
       <c r="AG37" s="23"/>
       <c r="AH37" s="23"/>
       <c r="AI37" s="23"/>
       <c r="AK37" s="23"/>
       <c r="AL37" s="23"/>
       <c r="AM37" s="23"/>
       <c r="AN37" s="23"/>
       <c r="AO37" s="23"/>
       <c r="AP37" s="23"/>
       <c r="AQ37" s="23"/>
       <c r="AR37" s="23"/>
       <c r="AS37" s="23"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="65" t="s">
+      <c r="AT37" s="23"/>
+    </row>
+    <row r="38" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="59" t="s">
         <v>85</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="19">
         <v>0.41</v>
       </c>
       <c r="E38" s="19">
         <v>0.94</v>
       </c>
       <c r="F38" s="19">
         <v>1.51</v>
       </c>
       <c r="G38" s="20">
         <v>1.92</v>
       </c>
       <c r="H38" s="20">
         <v>1.8</v>
       </c>
       <c r="I38" s="20">
         <v>1.65</v>
@@ -5403,53 +5476,56 @@
       </c>
       <c r="AL38" s="23">
         <v>3.47</v>
       </c>
       <c r="AM38" s="23">
         <v>2.0699999999999998</v>
       </c>
       <c r="AN38" s="23">
         <v>2.1800000000000002</v>
       </c>
       <c r="AO38" s="23">
         <v>2.72</v>
       </c>
       <c r="AP38" s="23">
         <v>3</v>
       </c>
       <c r="AQ38" s="23">
         <v>3.15</v>
       </c>
       <c r="AR38" s="23">
         <v>2.98</v>
       </c>
       <c r="AS38" s="23">
         <v>3.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="65" t="s">
+      <c r="AT38" s="23">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="59" t="s">
         <v>86</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="19">
         <v>0.74</v>
       </c>
       <c r="D39" s="19">
         <v>0.78</v>
       </c>
       <c r="E39" s="19">
         <v>1.27</v>
       </c>
       <c r="F39" s="19">
         <v>0.95</v>
       </c>
       <c r="G39" s="20">
         <v>0.76</v>
       </c>
       <c r="H39" s="20">
         <v>0.76</v>
       </c>
       <c r="I39" s="20">
         <v>0.65</v>
@@ -5538,53 +5614,56 @@
       </c>
       <c r="AL39" s="23">
         <v>1.46</v>
       </c>
       <c r="AM39" s="23" t="s">
         <v>30</v>
       </c>
       <c r="AN39" s="23">
         <v>0.84</v>
       </c>
       <c r="AO39" s="23">
         <v>0.55000000000000004</v>
       </c>
       <c r="AP39" s="23">
         <v>1.44</v>
       </c>
       <c r="AQ39" s="23">
         <v>1.63</v>
       </c>
       <c r="AR39" s="23">
         <v>1.5</v>
       </c>
       <c r="AS39" s="23">
         <v>1.62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="65" t="s">
+      <c r="AT39" s="23">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="40" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="59" t="s">
         <v>87</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="19">
         <v>0.88</v>
       </c>
       <c r="D40" s="19">
         <v>0.81</v>
       </c>
       <c r="E40" s="19">
         <v>0.68</v>
       </c>
       <c r="F40" s="19">
         <v>0.63</v>
       </c>
       <c r="G40" s="20">
         <v>0.81</v>
       </c>
       <c r="H40" s="20">
         <v>0.87</v>
       </c>
       <c r="I40" s="20">
         <v>0.94</v>
@@ -5675,53 +5754,56 @@
       </c>
       <c r="AL40" s="23">
         <v>2.4</v>
       </c>
       <c r="AM40" s="23">
         <v>2.09</v>
       </c>
       <c r="AN40" s="23">
         <v>2.19</v>
       </c>
       <c r="AO40" s="23">
         <v>2.81</v>
       </c>
       <c r="AP40" s="23">
         <v>2.41</v>
       </c>
       <c r="AQ40" s="23">
         <v>2.44</v>
       </c>
       <c r="AR40" s="23">
         <v>2.6</v>
       </c>
       <c r="AS40" s="23">
         <v>2.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="65" t="s">
+      <c r="AT40" s="23">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="59" t="s">
         <v>88</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="19">
         <v>1.65</v>
       </c>
       <c r="D41" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="E41" s="19">
         <v>1.32</v>
       </c>
       <c r="F41" s="19">
         <v>1.27</v>
       </c>
       <c r="G41" s="20">
         <v>1.1200000000000001</v>
       </c>
       <c r="H41" s="20">
         <v>0.93</v>
       </c>
       <c r="I41" s="20">
         <v>0.96</v>
@@ -5812,53 +5894,56 @@
       </c>
       <c r="AL41" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="AM41" s="23">
         <v>1.22</v>
       </c>
       <c r="AN41" s="23">
         <v>0.64</v>
       </c>
       <c r="AO41" s="23">
         <v>0.63</v>
       </c>
       <c r="AP41" s="23">
         <v>0.79</v>
       </c>
       <c r="AQ41" s="23">
         <v>0.87</v>
       </c>
       <c r="AR41" s="23">
         <v>0.94</v>
       </c>
       <c r="AS41" s="23">
         <v>1.07</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="65" t="s">
+      <c r="AT41" s="23">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="42" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="59" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19">
         <v>0.41</v>
       </c>
       <c r="G42" s="20">
         <v>0.65</v>
       </c>
       <c r="H42" s="20">
         <v>0.63</v>
       </c>
       <c r="I42" s="20">
         <v>0.62</v>
       </c>
       <c r="J42" s="20">
         <v>0.61</v>
       </c>
       <c r="K42" s="20">
         <v>0.72</v>
@@ -5943,53 +6028,56 @@
       </c>
       <c r="AL42" s="23">
         <v>2.0499999999999998</v>
       </c>
       <c r="AM42" s="23">
         <v>1.18</v>
       </c>
       <c r="AN42" s="23">
         <v>1.53</v>
       </c>
       <c r="AO42" s="23">
         <v>1.6</v>
       </c>
       <c r="AP42" s="23">
         <v>1.96</v>
       </c>
       <c r="AQ42" s="23">
         <v>2.39</v>
       </c>
       <c r="AR42" s="23">
         <v>2.1</v>
       </c>
       <c r="AS42" s="23">
         <v>1.96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="65" t="s">
+      <c r="AT42" s="23">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="43" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="59" t="s">
         <v>90</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="19">
         <v>0.2</v>
       </c>
       <c r="E43" s="19">
         <v>0.54</v>
       </c>
       <c r="F43" s="19">
         <v>0.81</v>
       </c>
       <c r="G43" s="20">
         <v>0.64</v>
       </c>
       <c r="H43" s="20">
         <v>0.67</v>
       </c>
       <c r="I43" s="20">
         <v>0.56999999999999995</v>
@@ -6080,53 +6168,56 @@
       </c>
       <c r="AL43" s="23">
         <v>3.83</v>
       </c>
       <c r="AM43" s="23">
         <v>0.42</v>
       </c>
       <c r="AN43" s="23">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO43" s="23">
         <v>1.59</v>
       </c>
       <c r="AP43" s="23">
         <v>1.95</v>
       </c>
       <c r="AQ43" s="23">
         <v>2.33</v>
       </c>
       <c r="AR43" s="23">
         <v>2.31</v>
       </c>
       <c r="AS43" s="23">
         <v>2.21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="66" t="s">
+      <c r="AT43" s="23">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:46" s="7" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="60" t="s">
         <v>91</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="24">
         <v>0.82</v>
       </c>
       <c r="E44" s="24">
         <v>1.18</v>
       </c>
       <c r="F44" s="24">
         <v>1.05</v>
       </c>
       <c r="G44" s="22">
         <v>0.96</v>
       </c>
       <c r="H44" s="22">
         <v>0.86</v>
       </c>
       <c r="I44" s="22">
         <v>0.78</v>
@@ -6217,52 +6308,55 @@
       </c>
       <c r="AL44" s="22">
         <v>1.72</v>
       </c>
       <c r="AM44" s="22">
         <v>0.69</v>
       </c>
       <c r="AN44" s="22">
         <v>0.72</v>
       </c>
       <c r="AO44" s="22">
         <v>1.06</v>
       </c>
       <c r="AP44" s="22">
         <v>1.42</v>
       </c>
       <c r="AQ44" s="22">
         <v>1.41</v>
       </c>
       <c r="AR44" s="22">
         <v>1.47</v>
       </c>
       <c r="AS44" s="22">
         <v>1.41</v>
       </c>
-    </row>
-    <row r="45" spans="1:45" ht="13.9" customHeight="1">
+      <c r="AT44" s="22">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="45" spans="1:46" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="AA6:AL6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="AM6:AX6"/>
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>