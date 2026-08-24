--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -1,63 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\1.Численность год\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Все население" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="67">
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -107,56 +114,192 @@
   <si>
     <t>­</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
   <si>
     <t>Среднегодовая численность населения Актюбинской области</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Данные с 2009 года пересчитаны с учетом образования новых областей и города (Абай, Жетісу, Ұлытау, Туркестанская, г. Шымкент).
+Данные по Туркестанской области за 2000-2008 годы приведены по Южно-Казахстанской области. </t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Среднегодовая численность населения</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Средняя арифметическая из численности на начало и конец календарного года.</t>
+  </si>
+  <si>
+    <t>Среднегодовая численность населения исчисляется как средняя арифметическая из данных на начало и конец года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление социальной и демографической статистики </t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Като</t>
+  </si>
+  <si>
+    <t>код КСП - 611104</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/509853/file/ru/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="34">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -357,50 +500,94 @@
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -437,51 +624,51 @@
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -609,85 +796,112 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="31">
+  <cellStyleXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="15" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -742,296 +956,319 @@
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="31" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="24" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="24" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="32" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="31" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="31">
+  <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="31" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="26"/>
     <cellStyle name="Нейтральный 2" xfId="27"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="29"/>
+    <cellStyle name="Обычный 2 4" xfId="32"/>
     <cellStyle name="Обычный 3" xfId="24"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="30"/>
     <cellStyle name="Обычный 5" xfId="25"/>
     <cellStyle name="Плохой" xfId="9" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="28"/>
     <cellStyle name="Связанная ячейка" xfId="13" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="15" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="8" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...76 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1163,3289 +1400,4254 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/509853/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AM70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A4:M28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="D17" sqref="D17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="18" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="48.5703125" style="52" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="52" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="42.28515625" style="40" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="40" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="42.28515625" style="40" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="40" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="42.28515625" style="40" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="40" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="42.28515625" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="40" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="40" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="42.28515625" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="40" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="42.28515625" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="40" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="42.28515625" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="40" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="42.28515625" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="40" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="42.28515625" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="40" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="42.28515625" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="40" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="42.28515625" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="40" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="42.28515625" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="40" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="42.28515625" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="40" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="42.28515625" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="40" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="42.28515625" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="40" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="42.28515625" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="40" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="42.28515625" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="40" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="42.28515625" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="40" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="42.28515625" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="40" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="42.28515625" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="40" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="40" t="s">
+    <row r="4" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="63">
+        <v>611104</v>
+      </c>
+      <c r="C4" s="64"/>
+    </row>
+    <row r="5" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="64"/>
+    </row>
+    <row r="6" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="64"/>
+    </row>
+    <row r="7" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="64"/>
+    </row>
+    <row r="8" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="64"/>
+    </row>
+    <row r="9" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="64"/>
+    </row>
+    <row r="10" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="64"/>
+    </row>
+    <row r="11" spans="1:13" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="64"/>
+    </row>
+    <row r="12" spans="1:13" s="42" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A12" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="64"/>
+    </row>
+    <row r="13" spans="1:13" s="42" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="64"/>
+      <c r="M13" s="44"/>
+    </row>
+    <row r="14" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="M14" s="44"/>
+    </row>
+    <row r="15" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="M15" s="44"/>
+    </row>
+    <row r="16" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="80" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="44"/>
+    </row>
+    <row r="17" spans="1:13" s="42" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="71" t="s">
+        <v>42</v>
+      </c>
+      <c r="M17" s="44"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="72">
+        <v>46142</v>
+      </c>
+      <c r="M18" s="45"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="72">
+        <v>46507</v>
+      </c>
+      <c r="M19" s="46"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="45"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="46"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="M22" s="45"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>63</v>
+      </c>
+      <c r="M23" s="46"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="50"/>
+      <c r="B24" s="51"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="46"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="45"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M27" s="46"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M28" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B23" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B17" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="119.28515625" style="54" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="54"/>
+    <col min="3" max="3" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4" max="255" width="9.140625" style="55"/>
+    <col min="256" max="256" width="4.5703125" style="55" customWidth="1"/>
+    <col min="257" max="257" width="51.7109375" style="55" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="55"/>
+    <col min="259" max="259" width="51.7109375" style="55" customWidth="1"/>
+    <col min="260" max="511" width="9.140625" style="55"/>
+    <col min="512" max="512" width="4.5703125" style="55" customWidth="1"/>
+    <col min="513" max="513" width="51.7109375" style="55" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="55"/>
+    <col min="515" max="515" width="51.7109375" style="55" customWidth="1"/>
+    <col min="516" max="767" width="9.140625" style="55"/>
+    <col min="768" max="768" width="4.5703125" style="55" customWidth="1"/>
+    <col min="769" max="769" width="51.7109375" style="55" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="55"/>
+    <col min="771" max="771" width="51.7109375" style="55" customWidth="1"/>
+    <col min="772" max="1023" width="9.140625" style="55"/>
+    <col min="1024" max="1024" width="4.5703125" style="55" customWidth="1"/>
+    <col min="1025" max="1025" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="55"/>
+    <col min="1027" max="1027" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1028" max="1279" width="9.140625" style="55"/>
+    <col min="1280" max="1280" width="4.5703125" style="55" customWidth="1"/>
+    <col min="1281" max="1281" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="55"/>
+    <col min="1283" max="1283" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1284" max="1535" width="9.140625" style="55"/>
+    <col min="1536" max="1536" width="4.5703125" style="55" customWidth="1"/>
+    <col min="1537" max="1537" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="55"/>
+    <col min="1539" max="1539" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1540" max="1791" width="9.140625" style="55"/>
+    <col min="1792" max="1792" width="4.5703125" style="55" customWidth="1"/>
+    <col min="1793" max="1793" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="55"/>
+    <col min="1795" max="1795" width="51.7109375" style="55" customWidth="1"/>
+    <col min="1796" max="2047" width="9.140625" style="55"/>
+    <col min="2048" max="2048" width="4.5703125" style="55" customWidth="1"/>
+    <col min="2049" max="2049" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="55"/>
+    <col min="2051" max="2051" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2052" max="2303" width="9.140625" style="55"/>
+    <col min="2304" max="2304" width="4.5703125" style="55" customWidth="1"/>
+    <col min="2305" max="2305" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="55"/>
+    <col min="2307" max="2307" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2308" max="2559" width="9.140625" style="55"/>
+    <col min="2560" max="2560" width="4.5703125" style="55" customWidth="1"/>
+    <col min="2561" max="2561" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="55"/>
+    <col min="2563" max="2563" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2564" max="2815" width="9.140625" style="55"/>
+    <col min="2816" max="2816" width="4.5703125" style="55" customWidth="1"/>
+    <col min="2817" max="2817" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="55"/>
+    <col min="2819" max="2819" width="51.7109375" style="55" customWidth="1"/>
+    <col min="2820" max="3071" width="9.140625" style="55"/>
+    <col min="3072" max="3072" width="4.5703125" style="55" customWidth="1"/>
+    <col min="3073" max="3073" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="55"/>
+    <col min="3075" max="3075" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3076" max="3327" width="9.140625" style="55"/>
+    <col min="3328" max="3328" width="4.5703125" style="55" customWidth="1"/>
+    <col min="3329" max="3329" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="55"/>
+    <col min="3331" max="3331" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3332" max="3583" width="9.140625" style="55"/>
+    <col min="3584" max="3584" width="4.5703125" style="55" customWidth="1"/>
+    <col min="3585" max="3585" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="55"/>
+    <col min="3587" max="3587" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3588" max="3839" width="9.140625" style="55"/>
+    <col min="3840" max="3840" width="4.5703125" style="55" customWidth="1"/>
+    <col min="3841" max="3841" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="55"/>
+    <col min="3843" max="3843" width="51.7109375" style="55" customWidth="1"/>
+    <col min="3844" max="4095" width="9.140625" style="55"/>
+    <col min="4096" max="4096" width="4.5703125" style="55" customWidth="1"/>
+    <col min="4097" max="4097" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="55"/>
+    <col min="4099" max="4099" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4100" max="4351" width="9.140625" style="55"/>
+    <col min="4352" max="4352" width="4.5703125" style="55" customWidth="1"/>
+    <col min="4353" max="4353" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="55"/>
+    <col min="4355" max="4355" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4356" max="4607" width="9.140625" style="55"/>
+    <col min="4608" max="4608" width="4.5703125" style="55" customWidth="1"/>
+    <col min="4609" max="4609" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="55"/>
+    <col min="4611" max="4611" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4612" max="4863" width="9.140625" style="55"/>
+    <col min="4864" max="4864" width="4.5703125" style="55" customWidth="1"/>
+    <col min="4865" max="4865" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="55"/>
+    <col min="4867" max="4867" width="51.7109375" style="55" customWidth="1"/>
+    <col min="4868" max="5119" width="9.140625" style="55"/>
+    <col min="5120" max="5120" width="4.5703125" style="55" customWidth="1"/>
+    <col min="5121" max="5121" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="55"/>
+    <col min="5123" max="5123" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5124" max="5375" width="9.140625" style="55"/>
+    <col min="5376" max="5376" width="4.5703125" style="55" customWidth="1"/>
+    <col min="5377" max="5377" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="55"/>
+    <col min="5379" max="5379" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5380" max="5631" width="9.140625" style="55"/>
+    <col min="5632" max="5632" width="4.5703125" style="55" customWidth="1"/>
+    <col min="5633" max="5633" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="55"/>
+    <col min="5635" max="5635" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5636" max="5887" width="9.140625" style="55"/>
+    <col min="5888" max="5888" width="4.5703125" style="55" customWidth="1"/>
+    <col min="5889" max="5889" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="55"/>
+    <col min="5891" max="5891" width="51.7109375" style="55" customWidth="1"/>
+    <col min="5892" max="6143" width="9.140625" style="55"/>
+    <col min="6144" max="6144" width="4.5703125" style="55" customWidth="1"/>
+    <col min="6145" max="6145" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="55"/>
+    <col min="6147" max="6147" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6148" max="6399" width="9.140625" style="55"/>
+    <col min="6400" max="6400" width="4.5703125" style="55" customWidth="1"/>
+    <col min="6401" max="6401" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="55"/>
+    <col min="6403" max="6403" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6404" max="6655" width="9.140625" style="55"/>
+    <col min="6656" max="6656" width="4.5703125" style="55" customWidth="1"/>
+    <col min="6657" max="6657" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="55"/>
+    <col min="6659" max="6659" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6660" max="6911" width="9.140625" style="55"/>
+    <col min="6912" max="6912" width="4.5703125" style="55" customWidth="1"/>
+    <col min="6913" max="6913" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="55"/>
+    <col min="6915" max="6915" width="51.7109375" style="55" customWidth="1"/>
+    <col min="6916" max="7167" width="9.140625" style="55"/>
+    <col min="7168" max="7168" width="4.5703125" style="55" customWidth="1"/>
+    <col min="7169" max="7169" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="55"/>
+    <col min="7171" max="7171" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7172" max="7423" width="9.140625" style="55"/>
+    <col min="7424" max="7424" width="4.5703125" style="55" customWidth="1"/>
+    <col min="7425" max="7425" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="55"/>
+    <col min="7427" max="7427" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7428" max="7679" width="9.140625" style="55"/>
+    <col min="7680" max="7680" width="4.5703125" style="55" customWidth="1"/>
+    <col min="7681" max="7681" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="55"/>
+    <col min="7683" max="7683" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7684" max="7935" width="9.140625" style="55"/>
+    <col min="7936" max="7936" width="4.5703125" style="55" customWidth="1"/>
+    <col min="7937" max="7937" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="55"/>
+    <col min="7939" max="7939" width="51.7109375" style="55" customWidth="1"/>
+    <col min="7940" max="8191" width="9.140625" style="55"/>
+    <col min="8192" max="8192" width="4.5703125" style="55" customWidth="1"/>
+    <col min="8193" max="8193" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="55"/>
+    <col min="8195" max="8195" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8196" max="8447" width="9.140625" style="55"/>
+    <col min="8448" max="8448" width="4.5703125" style="55" customWidth="1"/>
+    <col min="8449" max="8449" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="55"/>
+    <col min="8451" max="8451" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8452" max="8703" width="9.140625" style="55"/>
+    <col min="8704" max="8704" width="4.5703125" style="55" customWidth="1"/>
+    <col min="8705" max="8705" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="55"/>
+    <col min="8707" max="8707" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8708" max="8959" width="9.140625" style="55"/>
+    <col min="8960" max="8960" width="4.5703125" style="55" customWidth="1"/>
+    <col min="8961" max="8961" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="55"/>
+    <col min="8963" max="8963" width="51.7109375" style="55" customWidth="1"/>
+    <col min="8964" max="9215" width="9.140625" style="55"/>
+    <col min="9216" max="9216" width="4.5703125" style="55" customWidth="1"/>
+    <col min="9217" max="9217" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="55"/>
+    <col min="9219" max="9219" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9220" max="9471" width="9.140625" style="55"/>
+    <col min="9472" max="9472" width="4.5703125" style="55" customWidth="1"/>
+    <col min="9473" max="9473" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="55"/>
+    <col min="9475" max="9475" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9476" max="9727" width="9.140625" style="55"/>
+    <col min="9728" max="9728" width="4.5703125" style="55" customWidth="1"/>
+    <col min="9729" max="9729" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="55"/>
+    <col min="9731" max="9731" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9732" max="9983" width="9.140625" style="55"/>
+    <col min="9984" max="9984" width="4.5703125" style="55" customWidth="1"/>
+    <col min="9985" max="9985" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="55"/>
+    <col min="9987" max="9987" width="51.7109375" style="55" customWidth="1"/>
+    <col min="9988" max="10239" width="9.140625" style="55"/>
+    <col min="10240" max="10240" width="4.5703125" style="55" customWidth="1"/>
+    <col min="10241" max="10241" width="51.7109375" style="55" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="55"/>
+    <col min="10243" max="10243" width="51.7109375" style="55" customWidth="1"/>
+    <col min="10244" max="10495" width="9.140625" style="55"/>
+    <col min="10496" max="10496" width="4.5703125" style="55" customWidth="1"/>
+    <col min="10497" max="10497" width="51.7109375" style="55" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="55"/>
+    <col min="10499" max="10499" width="51.7109375" style="55" customWidth="1"/>
+    <col min="10500" max="10751" width="9.140625" style="55"/>
+    <col min="10752" max="10752" width="4.5703125" style="55" customWidth="1"/>
+    <col min="10753" max="10753" width="51.7109375" style="55" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="55"/>
+    <col min="10755" max="10755" width="51.7109375" style="55" customWidth="1"/>
+    <col min="10756" max="11007" width="9.140625" style="55"/>
+    <col min="11008" max="11008" width="4.5703125" style="55" customWidth="1"/>
+    <col min="11009" max="11009" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="55"/>
+    <col min="11011" max="11011" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11012" max="11263" width="9.140625" style="55"/>
+    <col min="11264" max="11264" width="4.5703125" style="55" customWidth="1"/>
+    <col min="11265" max="11265" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="55"/>
+    <col min="11267" max="11267" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11268" max="11519" width="9.140625" style="55"/>
+    <col min="11520" max="11520" width="4.5703125" style="55" customWidth="1"/>
+    <col min="11521" max="11521" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="55"/>
+    <col min="11523" max="11523" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11524" max="11775" width="9.140625" style="55"/>
+    <col min="11776" max="11776" width="4.5703125" style="55" customWidth="1"/>
+    <col min="11777" max="11777" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="55"/>
+    <col min="11779" max="11779" width="51.7109375" style="55" customWidth="1"/>
+    <col min="11780" max="12031" width="9.140625" style="55"/>
+    <col min="12032" max="12032" width="4.5703125" style="55" customWidth="1"/>
+    <col min="12033" max="12033" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="55"/>
+    <col min="12035" max="12035" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12036" max="12287" width="9.140625" style="55"/>
+    <col min="12288" max="12288" width="4.5703125" style="55" customWidth="1"/>
+    <col min="12289" max="12289" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="55"/>
+    <col min="12291" max="12291" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12292" max="12543" width="9.140625" style="55"/>
+    <col min="12544" max="12544" width="4.5703125" style="55" customWidth="1"/>
+    <col min="12545" max="12545" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="55"/>
+    <col min="12547" max="12547" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12548" max="12799" width="9.140625" style="55"/>
+    <col min="12800" max="12800" width="4.5703125" style="55" customWidth="1"/>
+    <col min="12801" max="12801" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="55"/>
+    <col min="12803" max="12803" width="51.7109375" style="55" customWidth="1"/>
+    <col min="12804" max="13055" width="9.140625" style="55"/>
+    <col min="13056" max="13056" width="4.5703125" style="55" customWidth="1"/>
+    <col min="13057" max="13057" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="55"/>
+    <col min="13059" max="13059" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13060" max="13311" width="9.140625" style="55"/>
+    <col min="13312" max="13312" width="4.5703125" style="55" customWidth="1"/>
+    <col min="13313" max="13313" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="55"/>
+    <col min="13315" max="13315" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13316" max="13567" width="9.140625" style="55"/>
+    <col min="13568" max="13568" width="4.5703125" style="55" customWidth="1"/>
+    <col min="13569" max="13569" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="55"/>
+    <col min="13571" max="13571" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13572" max="13823" width="9.140625" style="55"/>
+    <col min="13824" max="13824" width="4.5703125" style="55" customWidth="1"/>
+    <col min="13825" max="13825" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="55"/>
+    <col min="13827" max="13827" width="51.7109375" style="55" customWidth="1"/>
+    <col min="13828" max="14079" width="9.140625" style="55"/>
+    <col min="14080" max="14080" width="4.5703125" style="55" customWidth="1"/>
+    <col min="14081" max="14081" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="55"/>
+    <col min="14083" max="14083" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14084" max="14335" width="9.140625" style="55"/>
+    <col min="14336" max="14336" width="4.5703125" style="55" customWidth="1"/>
+    <col min="14337" max="14337" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="55"/>
+    <col min="14339" max="14339" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14340" max="14591" width="9.140625" style="55"/>
+    <col min="14592" max="14592" width="4.5703125" style="55" customWidth="1"/>
+    <col min="14593" max="14593" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="55"/>
+    <col min="14595" max="14595" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14596" max="14847" width="9.140625" style="55"/>
+    <col min="14848" max="14848" width="4.5703125" style="55" customWidth="1"/>
+    <col min="14849" max="14849" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="55"/>
+    <col min="14851" max="14851" width="51.7109375" style="55" customWidth="1"/>
+    <col min="14852" max="15103" width="9.140625" style="55"/>
+    <col min="15104" max="15104" width="4.5703125" style="55" customWidth="1"/>
+    <col min="15105" max="15105" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="55"/>
+    <col min="15107" max="15107" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15108" max="15359" width="9.140625" style="55"/>
+    <col min="15360" max="15360" width="4.5703125" style="55" customWidth="1"/>
+    <col min="15361" max="15361" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="55"/>
+    <col min="15363" max="15363" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15364" max="15615" width="9.140625" style="55"/>
+    <col min="15616" max="15616" width="4.5703125" style="55" customWidth="1"/>
+    <col min="15617" max="15617" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="55"/>
+    <col min="15619" max="15619" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15620" max="15871" width="9.140625" style="55"/>
+    <col min="15872" max="15872" width="4.5703125" style="55" customWidth="1"/>
+    <col min="15873" max="15873" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="55"/>
+    <col min="15875" max="15875" width="51.7109375" style="55" customWidth="1"/>
+    <col min="15876" max="16127" width="9.140625" style="55"/>
+    <col min="16128" max="16128" width="4.5703125" style="55" customWidth="1"/>
+    <col min="16129" max="16129" width="51.7109375" style="55" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="55"/>
+    <col min="16131" max="16131" width="51.7109375" style="55" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="55"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="53"/>
+      <c r="B2" s="53"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="56"/>
+      <c r="B3" s="56"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="56"/>
+      <c r="C4" s="57"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="56"/>
+      <c r="C5" s="57"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="56"/>
+      <c r="C6" s="57"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="56"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="56"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="56"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="56"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="56"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="60"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="58"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="56"/>
+      <c r="C13" s="58"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="53"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="58"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="53"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="58"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="59"/>
+      <c r="C16" s="59"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="57"/>
+      <c r="C17" s="57"/>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A21" s="76"/>
+      <c r="B21" s="76"/>
+      <c r="C21" s="76"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A21:C21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AN70"/>
+  <sheetViews>
+    <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C23" sqref="C23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="18" customWidth="1"/>
+    <col min="3" max="27" width="11" style="18" customWidth="1"/>
+    <col min="28" max="28" width="10.140625" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="77" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="40"/>
-[...33 lines deleted...]
-      <c r="AA5" s="2" t="s">
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="39"/>
+    </row>
+    <row r="3" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="19"/>
+    </row>
+    <row r="5" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="V5" s="20"/>
+      <c r="X5" s="21"/>
+      <c r="AB5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:39" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="23">
+    <row r="6" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="23">
         <v>2000</v>
       </c>
-      <c r="C6" s="23">
+      <c r="D6" s="23">
         <v>2001</v>
       </c>
-      <c r="D6" s="23">
+      <c r="E6" s="23">
         <v>2002</v>
       </c>
-      <c r="E6" s="23">
+      <c r="F6" s="23">
         <v>2003</v>
       </c>
-      <c r="F6" s="23">
+      <c r="G6" s="23">
         <v>2004</v>
       </c>
-      <c r="G6" s="23">
+      <c r="H6" s="23">
         <v>2005</v>
       </c>
-      <c r="H6" s="23">
+      <c r="I6" s="23">
         <v>2006</v>
       </c>
-      <c r="I6" s="23">
+      <c r="J6" s="23">
         <v>2007</v>
       </c>
-      <c r="J6" s="23">
+      <c r="K6" s="23">
         <v>2008</v>
       </c>
-      <c r="K6" s="23" t="s">
+      <c r="L6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="23">
+      <c r="M6" s="23">
         <v>2010</v>
       </c>
-      <c r="M6" s="23">
+      <c r="N6" s="23">
         <v>2011</v>
       </c>
-      <c r="N6" s="23">
+      <c r="O6" s="23">
         <v>2012</v>
       </c>
-      <c r="O6" s="23">
+      <c r="P6" s="23">
         <v>2013</v>
       </c>
-      <c r="P6" s="23">
+      <c r="Q6" s="23">
         <v>2014</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="R6" s="23">
         <v>2015</v>
       </c>
-      <c r="R6" s="24">
+      <c r="S6" s="24">
         <v>2016</v>
       </c>
-      <c r="S6" s="23">
+      <c r="T6" s="23">
         <v>2017</v>
       </c>
-      <c r="T6" s="23">
+      <c r="U6" s="23">
         <v>2018</v>
       </c>
-      <c r="U6" s="24">
+      <c r="V6" s="24">
         <v>2019</v>
       </c>
-      <c r="V6" s="23">
+      <c r="W6" s="23">
         <v>2020</v>
       </c>
-      <c r="W6" s="23">
+      <c r="X6" s="23">
         <v>2021</v>
       </c>
-      <c r="X6" s="24">
+      <c r="Y6" s="24">
         <v>2022</v>
       </c>
-      <c r="Y6" s="23">
+      <c r="Z6" s="23">
         <v>2023</v>
       </c>
-      <c r="Z6" s="25">
+      <c r="AA6" s="25">
         <v>2024</v>
       </c>
-      <c r="AA6" s="24">
+      <c r="AB6" s="24">
         <v>2025</v>
       </c>
     </row>
-    <row r="7" spans="1:39" ht="21" customHeight="1">
-      <c r="A7" s="43" t="s">
+    <row r="7" spans="1:40" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="43"/>
-[...27 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="C7" s="79"/>
+      <c r="D7" s="79"/>
+      <c r="E7" s="79"/>
+      <c r="F7" s="79"/>
+      <c r="G7" s="79"/>
+      <c r="H7" s="79"/>
+      <c r="I7" s="79"/>
+      <c r="J7" s="79"/>
+      <c r="K7" s="79"/>
+      <c r="L7" s="79"/>
+      <c r="M7" s="79"/>
+      <c r="N7" s="79"/>
+      <c r="O7" s="79"/>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="79"/>
+      <c r="R7" s="79"/>
+      <c r="S7" s="79"/>
+      <c r="T7" s="79"/>
+      <c r="U7" s="79"/>
+      <c r="V7" s="79"/>
+      <c r="W7" s="79"/>
+      <c r="X7" s="79"/>
+      <c r="Y7" s="79"/>
+      <c r="Z7" s="79"/>
+      <c r="AA7" s="79"/>
+      <c r="AB7" s="38"/>
+    </row>
+    <row r="8" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A8" s="73">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="3">
+      <c r="C8" s="3">
         <v>673974</v>
       </c>
-      <c r="C8" s="3">
+      <c r="D8" s="3">
         <v>669198</v>
       </c>
-      <c r="D8" s="3">
+      <c r="E8" s="3">
         <v>668272</v>
       </c>
-      <c r="E8" s="3">
+      <c r="F8" s="3">
         <v>670095</v>
       </c>
-      <c r="F8" s="3">
+      <c r="G8" s="3">
         <v>675209</v>
       </c>
-      <c r="G8" s="3">
+      <c r="H8" s="3">
         <v>682653</v>
       </c>
-      <c r="H8" s="3">
+      <c r="I8" s="3">
         <v>691077</v>
       </c>
-      <c r="I8" s="3">
+      <c r="J8" s="3">
         <v>699557</v>
       </c>
-      <c r="J8" s="3">
+      <c r="K8" s="3">
         <v>730221</v>
       </c>
-      <c r="K8" s="8">
+      <c r="L8" s="8">
         <v>759654.5</v>
       </c>
-      <c r="L8" s="8">
+      <c r="M8" s="8">
         <v>769998.5</v>
       </c>
-      <c r="M8" s="8">
+      <c r="N8" s="8">
         <v>781383</v>
       </c>
-      <c r="N8" s="8">
+      <c r="O8" s="8">
         <v>790556</v>
       </c>
-      <c r="O8" s="8">
+      <c r="P8" s="8">
         <v>801838.5</v>
       </c>
-      <c r="P8" s="8">
+      <c r="Q8" s="8">
         <v>815167</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="8">
         <v>828063</v>
       </c>
-      <c r="R8" s="8">
+      <c r="S8" s="8">
         <v>839607.5</v>
       </c>
-      <c r="S8" s="9">
+      <c r="T8" s="9">
         <v>851057</v>
       </c>
-      <c r="T8" s="9">
+      <c r="U8" s="9">
         <v>863073</v>
       </c>
-      <c r="U8" s="8">
+      <c r="V8" s="8">
         <v>875081</v>
       </c>
-      <c r="V8" s="8">
+      <c r="W8" s="8">
         <v>887441</v>
       </c>
-      <c r="W8" s="8">
+      <c r="X8" s="8">
         <v>899729</v>
       </c>
-      <c r="X8" s="3">
+      <c r="Y8" s="3">
         <v>922455.5</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Z8" s="11">
         <v>933782</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="AA8" s="12">
         <v>944465</v>
       </c>
-      <c r="AA8" s="8">
+      <c r="AB8" s="8">
         <v>952747</v>
       </c>
     </row>
-    <row r="9" spans="1:39">
-      <c r="A9" s="26" t="s">
+    <row r="9" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A9" s="73">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="27">
+      <c r="C9" s="27">
         <v>275082</v>
       </c>
-      <c r="C9" s="27">
+      <c r="D9" s="27">
         <v>273230</v>
       </c>
-      <c r="D9" s="27">
+      <c r="E9" s="27">
         <v>275232</v>
       </c>
-      <c r="E9" s="27">
+      <c r="F9" s="27">
         <v>278474</v>
       </c>
-      <c r="F9" s="27">
+      <c r="G9" s="27">
         <v>283241</v>
       </c>
-      <c r="G9" s="27">
+      <c r="H9" s="27">
         <v>289146</v>
       </c>
-      <c r="H9" s="27">
+      <c r="I9" s="27">
         <v>295835</v>
       </c>
-      <c r="I9" s="27">
+      <c r="J9" s="27">
         <v>303136</v>
       </c>
-      <c r="J9" s="27">
+      <c r="K9" s="27">
         <v>348824.5</v>
       </c>
-      <c r="K9" s="8">
+      <c r="L9" s="8">
         <v>393120.5</v>
       </c>
-      <c r="L9" s="8">
+      <c r="M9" s="8">
         <v>402060</v>
       </c>
-      <c r="M9" s="8">
+      <c r="N9" s="8">
         <v>412203</v>
       </c>
-      <c r="N9" s="8">
+      <c r="O9" s="8">
         <v>418083.5</v>
       </c>
-      <c r="O9" s="8">
+      <c r="P9" s="8">
         <v>424204.5</v>
       </c>
-      <c r="P9" s="8">
+      <c r="Q9" s="8">
         <v>433569.5</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="8">
         <v>444532.5</v>
       </c>
-      <c r="R9" s="8">
+      <c r="S9" s="8">
         <v>455753.5</v>
       </c>
-      <c r="S9" s="8">
+      <c r="T9" s="8">
         <v>469276</v>
       </c>
-      <c r="T9" s="8">
+      <c r="U9" s="8">
         <v>482379.5</v>
       </c>
-      <c r="U9" s="8">
+      <c r="V9" s="8">
         <v>494246</v>
       </c>
-      <c r="V9" s="8">
+      <c r="W9" s="8">
         <v>506756.5</v>
       </c>
-      <c r="W9" s="8">
+      <c r="X9" s="8">
         <v>518214.5</v>
       </c>
-      <c r="X9" s="3">
+      <c r="Y9" s="3">
         <v>554646</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Z9" s="11">
         <v>565205</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="AA9" s="12">
         <v>577599</v>
       </c>
-      <c r="AA9" s="8">
+      <c r="AB9" s="8">
         <v>591703</v>
       </c>
     </row>
-    <row r="10" spans="1:39" s="28" customFormat="1">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:40" s="28" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="73">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="27">
+      <c r="C10" s="27">
         <v>36912</v>
       </c>
-      <c r="C10" s="27">
+      <c r="D10" s="27">
         <v>36860</v>
       </c>
-      <c r="D10" s="27">
+      <c r="E10" s="27">
         <v>37118</v>
       </c>
-      <c r="E10" s="27">
+      <c r="F10" s="27">
         <v>37618</v>
       </c>
-      <c r="F10" s="27">
+      <c r="G10" s="27">
         <v>38398</v>
       </c>
-      <c r="G10" s="27">
+      <c r="H10" s="27">
         <v>39510</v>
       </c>
-      <c r="H10" s="27">
+      <c r="I10" s="27">
         <v>40654</v>
       </c>
-      <c r="I10" s="27">
+      <c r="J10" s="27">
         <v>41970</v>
       </c>
-      <c r="J10" s="27">
+      <c r="K10" s="27">
         <v>40641.5</v>
       </c>
-      <c r="K10" s="8">
+      <c r="L10" s="8">
         <v>38800</v>
       </c>
-      <c r="L10" s="8">
+      <c r="M10" s="8">
         <v>39042</v>
       </c>
-      <c r="M10" s="8">
+      <c r="N10" s="8">
         <v>38930</v>
       </c>
-      <c r="N10" s="8">
+      <c r="O10" s="8">
         <v>38912</v>
       </c>
-      <c r="O10" s="8">
+      <c r="P10" s="8">
         <v>39306.5</v>
       </c>
-      <c r="P10" s="8">
+      <c r="Q10" s="8">
         <v>39971</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="8">
         <v>40321.5</v>
       </c>
-      <c r="R10" s="8">
+      <c r="S10" s="8">
         <v>40276.5</v>
       </c>
-      <c r="S10" s="8">
+      <c r="T10" s="8">
         <v>40165</v>
       </c>
-      <c r="T10" s="8">
+      <c r="U10" s="8">
         <v>40304.5</v>
       </c>
-      <c r="U10" s="8">
+      <c r="V10" s="8">
         <v>40644</v>
       </c>
-      <c r="V10" s="8">
+      <c r="W10" s="8">
         <v>40988</v>
       </c>
-      <c r="W10" s="8">
+      <c r="X10" s="8">
         <v>41312</v>
       </c>
-      <c r="X10" s="3">
+      <c r="Y10" s="3">
         <v>43194</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Z10" s="11">
         <v>43532</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="AA10" s="12">
         <v>43697</v>
       </c>
-      <c r="AA10" s="8">
+      <c r="AB10" s="8">
         <v>43383</v>
       </c>
-      <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="26" t="s">
+      <c r="AN10" s="1"/>
+    </row>
+    <row r="11" spans="1:40" s="28" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="73">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="27">
+      <c r="C11" s="27">
         <v>34117</v>
       </c>
-      <c r="C11" s="27">
+      <c r="D11" s="27">
         <v>33716</v>
       </c>
-      <c r="D11" s="27">
+      <c r="E11" s="27">
         <v>33282</v>
       </c>
-      <c r="E11" s="27">
+      <c r="F11" s="27">
         <v>32886</v>
       </c>
-      <c r="F11" s="27">
+      <c r="G11" s="27">
         <v>32592</v>
       </c>
-      <c r="G11" s="27">
+      <c r="H11" s="27">
         <v>32323</v>
       </c>
-      <c r="H11" s="27">
+      <c r="I11" s="27">
         <v>32028</v>
       </c>
-      <c r="I11" s="27">
+      <c r="J11" s="27">
         <v>31625</v>
       </c>
-      <c r="J11" s="27">
+      <c r="K11" s="27">
         <v>28568</v>
       </c>
-      <c r="K11" s="8">
+      <c r="L11" s="8">
         <v>25690.5</v>
       </c>
-      <c r="L11" s="8">
+      <c r="M11" s="8">
         <v>25618</v>
       </c>
-      <c r="M11" s="8">
+      <c r="N11" s="8">
         <v>25474</v>
       </c>
-      <c r="N11" s="8">
+      <c r="O11" s="8">
         <v>25532</v>
       </c>
-      <c r="O11" s="8">
+      <c r="P11" s="8">
         <v>25797.5</v>
       </c>
-      <c r="P11" s="8">
+      <c r="Q11" s="8">
         <v>26048.5</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="8">
         <v>26296.5</v>
       </c>
-      <c r="R11" s="8">
+      <c r="S11" s="8">
         <v>26195</v>
       </c>
-      <c r="S11" s="8">
+      <c r="T11" s="8">
         <v>25496.5</v>
       </c>
-      <c r="T11" s="8">
+      <c r="U11" s="8">
         <v>24934</v>
       </c>
-      <c r="U11" s="8">
+      <c r="V11" s="8">
         <v>24558</v>
       </c>
-      <c r="V11" s="8">
+      <c r="W11" s="8">
         <v>24207.5</v>
       </c>
-      <c r="W11" s="8">
+      <c r="X11" s="8">
         <v>24075</v>
       </c>
-      <c r="X11" s="3">
+      <c r="Y11" s="3">
         <v>20828</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Z11" s="11">
         <v>20709</v>
       </c>
-      <c r="Z11" s="13">
+      <c r="AA11" s="13">
         <v>20406</v>
       </c>
-      <c r="AA11" s="8">
+      <c r="AB11" s="8">
         <v>19852</v>
       </c>
-      <c r="AB11" s="1"/>
       <c r="AC11" s="1"/>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="26" t="s">
+      <c r="AN11" s="1"/>
+    </row>
+    <row r="12" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A12" s="73">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="27">
+      <c r="C12" s="27">
         <v>24751</v>
       </c>
-      <c r="C12" s="27">
+      <c r="D12" s="27">
         <v>24655</v>
       </c>
-      <c r="D12" s="27">
+      <c r="E12" s="27">
         <v>24409</v>
       </c>
-      <c r="E12" s="27">
+      <c r="F12" s="27">
         <v>24175</v>
       </c>
-      <c r="F12" s="27">
+      <c r="G12" s="27">
         <v>23993</v>
       </c>
-      <c r="G12" s="27">
+      <c r="H12" s="27">
         <v>23898</v>
       </c>
-      <c r="H12" s="27">
+      <c r="I12" s="27">
         <v>23916</v>
       </c>
-      <c r="I12" s="27">
+      <c r="J12" s="27">
         <v>23930</v>
       </c>
-      <c r="J12" s="27">
+      <c r="K12" s="27">
         <v>22994.5</v>
       </c>
-      <c r="K12" s="8">
+      <c r="L12" s="8">
         <v>22266</v>
       </c>
-      <c r="L12" s="8">
+      <c r="M12" s="8">
         <v>22431</v>
       </c>
-      <c r="M12" s="8">
+      <c r="N12" s="8">
         <v>22637.5</v>
       </c>
-      <c r="N12" s="8">
+      <c r="O12" s="8">
         <v>22847</v>
       </c>
-      <c r="O12" s="8">
+      <c r="P12" s="8">
         <v>23015</v>
       </c>
-      <c r="P12" s="8">
+      <c r="Q12" s="8">
         <v>23064</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="8">
         <v>23148.5</v>
       </c>
-      <c r="R12" s="8">
+      <c r="S12" s="8">
         <v>23176.5</v>
       </c>
-      <c r="S12" s="8">
+      <c r="T12" s="8">
         <v>22973</v>
       </c>
-      <c r="T12" s="8">
+      <c r="U12" s="8">
         <v>22898.5</v>
       </c>
-      <c r="U12" s="8">
+      <c r="V12" s="8">
         <v>23940</v>
       </c>
-      <c r="V12" s="8">
+      <c r="W12" s="8">
         <v>23023.5</v>
       </c>
-      <c r="W12" s="8">
+      <c r="X12" s="8">
         <v>23236</v>
       </c>
-      <c r="X12" s="3">
+      <c r="Y12" s="3">
         <v>22811</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Z12" s="11">
         <v>22915</v>
       </c>
-      <c r="Z12" s="13">
+      <c r="AA12" s="13">
         <v>22816</v>
       </c>
-      <c r="AA12" s="8">
+      <c r="AB12" s="8">
         <v>22488</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
-      <c r="A13" s="26" t="s">
+    <row r="13" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A13" s="73">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="27">
+      <c r="C13" s="27">
         <v>18835</v>
       </c>
-      <c r="C13" s="27">
+      <c r="D13" s="27">
         <v>18597</v>
       </c>
-      <c r="D13" s="27">
+      <c r="E13" s="27">
         <v>18398</v>
       </c>
-      <c r="E13" s="27">
+      <c r="F13" s="27">
         <v>18332</v>
       </c>
-      <c r="F13" s="27">
+      <c r="G13" s="27">
         <v>18376</v>
       </c>
-      <c r="G13" s="27">
+      <c r="H13" s="27">
         <v>18459</v>
       </c>
-      <c r="H13" s="27">
+      <c r="I13" s="27">
         <v>18405</v>
       </c>
-      <c r="I13" s="27">
+      <c r="J13" s="27">
         <v>18195</v>
       </c>
-      <c r="J13" s="27">
+      <c r="K13" s="27">
         <v>17454</v>
       </c>
-      <c r="K13" s="8">
+      <c r="L13" s="8">
         <v>16724.5</v>
       </c>
-      <c r="L13" s="8">
+      <c r="M13" s="8">
         <v>16646.5</v>
       </c>
-      <c r="M13" s="8">
+      <c r="N13" s="8">
         <v>16569.5</v>
       </c>
-      <c r="N13" s="8">
+      <c r="O13" s="8">
         <v>16601.5</v>
       </c>
-      <c r="O13" s="8">
+      <c r="P13" s="8">
         <v>16798.5</v>
       </c>
-      <c r="P13" s="8">
+      <c r="Q13" s="8">
         <v>16957.5</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="8">
         <v>17072</v>
       </c>
-      <c r="R13" s="8">
+      <c r="S13" s="8">
         <v>17168.5</v>
       </c>
-      <c r="S13" s="8">
+      <c r="T13" s="8">
         <v>17133</v>
       </c>
-      <c r="T13" s="8">
+      <c r="U13" s="8">
         <v>17061</v>
       </c>
-      <c r="U13" s="8">
+      <c r="V13" s="8">
         <v>17000</v>
       </c>
-      <c r="V13" s="8">
+      <c r="W13" s="8">
         <v>16895</v>
       </c>
-      <c r="W13" s="8">
+      <c r="X13" s="8">
         <v>16805</v>
       </c>
-      <c r="X13" s="3">
+      <c r="Y13" s="3">
         <v>15421</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Z13" s="11">
         <v>15403</v>
       </c>
-      <c r="Z13" s="13">
+      <c r="AA13" s="13">
         <v>15308</v>
       </c>
-      <c r="AA13" s="8">
+      <c r="AB13" s="8">
         <v>15028</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
-      <c r="A14" s="26" t="s">
+    <row r="14" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A14" s="73">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="27">
+      <c r="C14" s="27">
         <v>27108</v>
       </c>
-      <c r="C14" s="27">
+      <c r="D14" s="27">
         <v>26482</v>
       </c>
-      <c r="D14" s="27">
+      <c r="E14" s="27">
         <v>25769</v>
       </c>
-      <c r="E14" s="27">
+      <c r="F14" s="27">
         <v>25181</v>
       </c>
-      <c r="F14" s="27">
+      <c r="G14" s="27">
         <v>24656</v>
       </c>
-      <c r="G14" s="27">
+      <c r="H14" s="27">
         <v>24224</v>
       </c>
-      <c r="H14" s="27">
+      <c r="I14" s="27">
         <v>23858</v>
       </c>
-      <c r="I14" s="27">
+      <c r="J14" s="27">
         <v>23490</v>
       </c>
-      <c r="J14" s="27">
+      <c r="K14" s="27">
         <v>21475.5</v>
       </c>
-      <c r="K14" s="8">
+      <c r="L14" s="8">
         <v>19501</v>
       </c>
-      <c r="L14" s="8">
+      <c r="M14" s="8">
         <v>19370</v>
       </c>
-      <c r="M14" s="8">
+      <c r="N14" s="8">
         <v>19303</v>
       </c>
-      <c r="N14" s="8">
+      <c r="O14" s="8">
         <v>19348.5</v>
       </c>
-      <c r="O14" s="8">
+      <c r="P14" s="8">
         <v>19485</v>
       </c>
-      <c r="P14" s="8">
+      <c r="Q14" s="8">
         <v>19452</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="8">
         <v>19320.5</v>
       </c>
-      <c r="R14" s="8">
+      <c r="S14" s="8">
         <v>19168.5</v>
       </c>
-      <c r="S14" s="8">
+      <c r="T14" s="8">
         <v>18820</v>
       </c>
-      <c r="T14" s="8">
+      <c r="U14" s="8">
         <v>18592</v>
       </c>
-      <c r="U14" s="8">
+      <c r="V14" s="8">
         <v>18451</v>
       </c>
-      <c r="V14" s="8">
+      <c r="W14" s="8">
         <v>18280.5</v>
       </c>
-      <c r="W14" s="8">
+      <c r="X14" s="8">
         <v>18255</v>
       </c>
-      <c r="X14" s="3">
+      <c r="Y14" s="3">
         <v>16008</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="Z14" s="11">
         <v>15977</v>
       </c>
-      <c r="Z14" s="13">
+      <c r="AA14" s="13">
         <v>15842</v>
       </c>
-      <c r="AA14" s="8">
+      <c r="AB14" s="8">
         <v>15545</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
-      <c r="A15" s="26" t="s">
+    <row r="15" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A15" s="73">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="27">
+      <c r="C15" s="27">
         <v>30696</v>
       </c>
-      <c r="C15" s="27">
+      <c r="D15" s="27">
         <v>30314</v>
       </c>
-      <c r="D15" s="27">
+      <c r="E15" s="27">
         <v>30041</v>
       </c>
-      <c r="E15" s="27">
+      <c r="F15" s="27">
         <v>30035</v>
       </c>
-      <c r="F15" s="27">
+      <c r="G15" s="27">
         <v>30419</v>
       </c>
-      <c r="G15" s="27">
+      <c r="H15" s="27">
         <v>31036</v>
       </c>
-      <c r="H15" s="27">
+      <c r="I15" s="27">
         <v>31382</v>
       </c>
-      <c r="I15" s="27">
+      <c r="J15" s="27">
         <v>31371</v>
       </c>
-      <c r="J15" s="27">
+      <c r="K15" s="27">
         <v>30586.5</v>
       </c>
-      <c r="K15" s="8">
+      <c r="L15" s="8">
         <v>29792</v>
       </c>
-      <c r="L15" s="8">
+      <c r="M15" s="8">
         <v>29599</v>
       </c>
-      <c r="M15" s="8">
+      <c r="N15" s="8">
         <v>29506.5</v>
       </c>
-      <c r="N15" s="8">
+      <c r="O15" s="8">
         <v>29617.5</v>
       </c>
-      <c r="O15" s="8">
+      <c r="P15" s="8">
         <v>30368.5</v>
       </c>
-      <c r="P15" s="8">
+      <c r="Q15" s="8">
         <v>30965.5</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="R15" s="8">
         <v>30728</v>
       </c>
-      <c r="R15" s="8">
+      <c r="S15" s="8">
         <v>30519</v>
       </c>
-      <c r="S15" s="8">
+      <c r="T15" s="8">
         <v>30251.5</v>
       </c>
-      <c r="T15" s="8">
+      <c r="U15" s="8">
         <v>30029</v>
       </c>
-      <c r="U15" s="8">
+      <c r="V15" s="8">
         <v>29904</v>
       </c>
-      <c r="V15" s="8">
+      <c r="W15" s="8">
         <v>29817</v>
       </c>
-      <c r="W15" s="8">
+      <c r="X15" s="8">
         <v>29804.5</v>
       </c>
-      <c r="X15" s="3">
+      <c r="Y15" s="3">
         <v>29572</v>
       </c>
-      <c r="Y15" s="11">
+      <c r="Z15" s="11">
         <v>29662</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="AA15" s="12">
         <v>29592</v>
       </c>
-      <c r="AA15" s="8">
+      <c r="AB15" s="8">
         <v>29296</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
-      <c r="A16" s="26" t="s">
+    <row r="16" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A16" s="73">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="27">
+      <c r="C16" s="27">
         <v>63170</v>
       </c>
-      <c r="C16" s="27">
+      <c r="D16" s="27">
         <v>62692</v>
       </c>
-      <c r="D16" s="27">
+      <c r="E16" s="27">
         <v>62502</v>
       </c>
-      <c r="E16" s="27">
+      <c r="F16" s="27">
         <v>62766</v>
       </c>
-      <c r="F16" s="27">
+      <c r="G16" s="27">
         <v>63508</v>
       </c>
-      <c r="G16" s="27">
+      <c r="H16" s="27">
         <v>64340</v>
       </c>
-      <c r="H16" s="27">
+      <c r="I16" s="27">
         <v>65093</v>
       </c>
-      <c r="I16" s="27">
+      <c r="J16" s="27">
         <v>65605</v>
       </c>
-      <c r="J16" s="27">
+      <c r="K16" s="27">
         <v>63850</v>
       </c>
-      <c r="K16" s="8">
+      <c r="L16" s="8">
         <v>62172.5</v>
       </c>
-      <c r="L16" s="8">
+      <c r="M16" s="8">
         <v>62563</v>
       </c>
-      <c r="M16" s="8">
+      <c r="N16" s="8">
         <v>62970</v>
       </c>
-      <c r="N16" s="8">
+      <c r="O16" s="8">
         <v>63862</v>
       </c>
-      <c r="O16" s="8">
+      <c r="P16" s="8">
         <v>65011.5</v>
       </c>
-      <c r="P16" s="8">
+      <c r="Q16" s="8">
         <v>66023</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="R16" s="8">
         <v>66817</v>
       </c>
-      <c r="R16" s="8">
+      <c r="S16" s="8">
         <v>67197</v>
       </c>
-      <c r="S16" s="8">
+      <c r="T16" s="8">
         <v>67133</v>
       </c>
-      <c r="T16" s="8">
+      <c r="U16" s="8">
         <v>67170.5</v>
       </c>
-      <c r="U16" s="8">
+      <c r="V16" s="8">
         <v>67219</v>
       </c>
-      <c r="V16" s="8">
+      <c r="W16" s="8">
         <v>67184</v>
       </c>
-      <c r="W16" s="8">
+      <c r="X16" s="8">
         <v>67354</v>
       </c>
-      <c r="X16" s="3">
+      <c r="Y16" s="3">
         <v>65370</v>
       </c>
-      <c r="Y16" s="11">
+      <c r="Z16" s="11">
         <v>65641</v>
       </c>
-      <c r="Z16" s="12">
+      <c r="AA16" s="12">
         <v>65354</v>
       </c>
-      <c r="AA16" s="8">
+      <c r="AB16" s="8">
         <v>64117</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
-      <c r="A17" s="26" t="s">
+    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A17" s="73">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="27">
+      <c r="C17" s="27">
         <v>20872</v>
       </c>
-      <c r="C17" s="27">
+      <c r="D17" s="27">
         <v>20797</v>
       </c>
-      <c r="D17" s="27">
+      <c r="E17" s="27">
         <v>20601</v>
       </c>
-      <c r="E17" s="27">
+      <c r="F17" s="27">
         <v>20337</v>
       </c>
-      <c r="F17" s="27">
+      <c r="G17" s="27">
         <v>20162</v>
       </c>
-      <c r="G17" s="27">
+      <c r="H17" s="27">
         <v>20068</v>
       </c>
-      <c r="H17" s="27">
+      <c r="I17" s="27">
         <v>20000</v>
       </c>
-      <c r="I17" s="27">
+      <c r="J17" s="27">
         <v>19927</v>
       </c>
-      <c r="J17" s="27">
+      <c r="K17" s="27">
         <v>19256</v>
       </c>
-      <c r="K17" s="8">
+      <c r="L17" s="8">
         <v>18530.5</v>
       </c>
-      <c r="L17" s="8">
+      <c r="M17" s="8">
         <v>18482.5</v>
       </c>
-      <c r="M17" s="8">
+      <c r="N17" s="8">
         <v>18530</v>
       </c>
-      <c r="N17" s="8">
+      <c r="O17" s="8">
         <v>18706</v>
       </c>
-      <c r="O17" s="8">
+      <c r="P17" s="8">
         <v>18847</v>
       </c>
-      <c r="P17" s="8">
+      <c r="Q17" s="8">
         <v>18883</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="R17" s="8">
         <v>18923.5</v>
       </c>
-      <c r="R17" s="8">
+      <c r="S17" s="8">
         <v>18899.5</v>
       </c>
-      <c r="S17" s="8">
+      <c r="T17" s="8">
         <v>18722</v>
       </c>
-      <c r="T17" s="8">
+      <c r="U17" s="8">
         <v>18580</v>
       </c>
-      <c r="U17" s="8">
+      <c r="V17" s="8">
         <v>18482</v>
       </c>
-      <c r="V17" s="8">
+      <c r="W17" s="8">
         <v>18424.5</v>
       </c>
-      <c r="W17" s="8">
+      <c r="X17" s="8">
         <v>18502.5</v>
       </c>
-      <c r="X17" s="3">
+      <c r="Y17" s="3">
         <v>16087</v>
       </c>
-      <c r="Y17" s="11">
+      <c r="Z17" s="11">
         <v>16087</v>
       </c>
-      <c r="Z17" s="13">
+      <c r="AA17" s="13">
         <v>15823</v>
       </c>
-      <c r="AA17" s="8">
+      <c r="AB17" s="8">
         <v>15315</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
-      <c r="A18" s="26" t="s">
+    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A18" s="73">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="27">
+      <c r="C18" s="27">
         <v>36135</v>
       </c>
-      <c r="C18" s="27">
+      <c r="D18" s="27">
         <v>36053</v>
       </c>
-      <c r="D18" s="27">
+      <c r="E18" s="27">
         <v>35917</v>
       </c>
-      <c r="E18" s="27">
+      <c r="F18" s="27">
         <v>35906</v>
       </c>
-      <c r="F18" s="27">
+      <c r="G18" s="27">
         <v>36042</v>
       </c>
-      <c r="G18" s="27">
+      <c r="H18" s="27">
         <v>36261</v>
       </c>
-      <c r="H18" s="27">
+      <c r="I18" s="27">
         <v>36464</v>
       </c>
-      <c r="I18" s="27">
+      <c r="J18" s="27">
         <v>36559</v>
       </c>
-      <c r="J18" s="27">
+      <c r="K18" s="27">
         <v>35461</v>
       </c>
-      <c r="K18" s="8">
+      <c r="L18" s="8">
         <v>34418.5</v>
       </c>
-      <c r="L18" s="8">
+      <c r="M18" s="8">
         <v>34849.5</v>
       </c>
-      <c r="M18" s="8">
+      <c r="N18" s="8">
         <v>35296.5</v>
       </c>
-      <c r="N18" s="8">
+      <c r="O18" s="8">
         <v>35977</v>
       </c>
-      <c r="O18" s="8">
+      <c r="P18" s="8">
         <v>36679.5</v>
       </c>
-      <c r="P18" s="8">
+      <c r="Q18" s="8">
         <v>37141.5</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="R18" s="8">
         <v>37388</v>
       </c>
-      <c r="R18" s="8">
+      <c r="S18" s="8">
         <v>37577.5</v>
       </c>
-      <c r="S18" s="8">
+      <c r="T18" s="8">
         <v>37580</v>
       </c>
-      <c r="T18" s="8">
+      <c r="U18" s="8">
         <v>37523</v>
       </c>
-      <c r="U18" s="8">
+      <c r="V18" s="8">
         <v>37663</v>
       </c>
-      <c r="V18" s="8">
+      <c r="W18" s="8">
         <v>37754.5</v>
       </c>
-      <c r="W18" s="8">
+      <c r="X18" s="8">
         <v>37916</v>
       </c>
-      <c r="X18" s="3">
+      <c r="Y18" s="3">
         <v>35734</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Z18" s="11">
         <v>35772</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="AA18" s="12">
         <v>35407</v>
       </c>
-      <c r="AA18" s="8">
+      <c r="AB18" s="8">
         <v>34600</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
-      <c r="A19" s="26" t="s">
+    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A19" s="73">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="27">
+      <c r="C19" s="27">
         <v>43827</v>
       </c>
-      <c r="C19" s="27">
+      <c r="D19" s="27">
         <v>43582</v>
       </c>
-      <c r="D19" s="27">
+      <c r="E19" s="27">
         <v>43148</v>
       </c>
-      <c r="E19" s="27">
+      <c r="F19" s="27">
         <v>42736</v>
       </c>
-      <c r="F19" s="27">
+      <c r="G19" s="27">
         <v>42351</v>
       </c>
-      <c r="G19" s="27">
+      <c r="H19" s="27">
         <v>42062</v>
       </c>
-      <c r="H19" s="27">
+      <c r="I19" s="27">
         <v>42009</v>
       </c>
-      <c r="I19" s="27">
+      <c r="J19" s="27">
         <v>42145</v>
       </c>
-      <c r="J19" s="27">
+      <c r="K19" s="27">
         <v>40997.5</v>
       </c>
-      <c r="K19" s="8">
+      <c r="L19" s="8">
         <v>39859</v>
       </c>
-      <c r="L19" s="8">
+      <c r="M19" s="8">
         <v>40084.5</v>
       </c>
-      <c r="M19" s="8">
+      <c r="N19" s="8">
         <v>40382</v>
       </c>
-      <c r="N19" s="8">
+      <c r="O19" s="8">
         <v>40954.5</v>
       </c>
-      <c r="O19" s="8">
+      <c r="P19" s="8">
         <v>41494</v>
       </c>
-      <c r="P19" s="8">
+      <c r="Q19" s="8">
         <v>41698.5</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="8">
         <v>41826.5</v>
       </c>
-      <c r="R19" s="8">
+      <c r="S19" s="8">
         <v>42078</v>
       </c>
-      <c r="S19" s="8">
+      <c r="T19" s="8">
         <v>42328</v>
       </c>
-      <c r="T19" s="8">
+      <c r="U19" s="8">
         <v>42679</v>
       </c>
-      <c r="U19" s="8">
+      <c r="V19" s="8">
         <v>43159</v>
       </c>
-      <c r="V19" s="8">
+      <c r="W19" s="8">
         <v>43479</v>
       </c>
-      <c r="W19" s="8">
+      <c r="X19" s="8">
         <v>43608</v>
       </c>
-      <c r="X19" s="3">
+      <c r="Y19" s="3">
         <v>46239</v>
       </c>
-      <c r="Y19" s="11">
+      <c r="Z19" s="11">
         <v>46459</v>
       </c>
-      <c r="Z19" s="13">
+      <c r="AA19" s="13">
         <v>46627</v>
       </c>
-      <c r="AA19" s="8">
+      <c r="AB19" s="8">
         <v>46341</v>
       </c>
     </row>
-    <row r="20" spans="1:27">
-      <c r="A20" s="26" t="s">
+    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A20" s="73">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="27">
+      <c r="C20" s="27">
         <v>46694</v>
       </c>
-      <c r="C20" s="27">
+      <c r="D20" s="27">
         <v>46502</v>
       </c>
-      <c r="D20" s="27">
+      <c r="E20" s="27">
         <v>46256</v>
       </c>
-      <c r="E20" s="27">
+      <c r="F20" s="27">
         <v>46130</v>
       </c>
-      <c r="F20" s="27">
+      <c r="G20" s="27">
         <v>46011</v>
       </c>
-      <c r="G20" s="27">
+      <c r="H20" s="27">
         <v>45902</v>
       </c>
-      <c r="H20" s="27">
+      <c r="I20" s="27">
         <v>45962</v>
       </c>
-      <c r="I20" s="27">
+      <c r="J20" s="27">
         <v>46094</v>
       </c>
-      <c r="J20" s="27">
+      <c r="K20" s="27">
         <v>45156</v>
       </c>
-      <c r="K20" s="8">
+      <c r="L20" s="8">
         <v>44326</v>
       </c>
-      <c r="L20" s="8">
+      <c r="M20" s="8">
         <v>44603</v>
       </c>
-      <c r="M20" s="8">
+      <c r="N20" s="8">
         <v>44763</v>
       </c>
-      <c r="N20" s="8">
+      <c r="O20" s="8">
         <v>45161.5</v>
       </c>
-      <c r="O20" s="8">
+      <c r="P20" s="8">
         <v>45728</v>
       </c>
-      <c r="P20" s="8">
+      <c r="Q20" s="8">
         <v>46208.5</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="R20" s="8">
         <v>46479</v>
       </c>
-      <c r="R20" s="8">
+      <c r="S20" s="8">
         <v>46436.5</v>
       </c>
-      <c r="S20" s="8">
+      <c r="T20" s="8">
         <v>46123</v>
       </c>
-      <c r="T20" s="8">
+      <c r="U20" s="8">
         <v>45929</v>
       </c>
-      <c r="U20" s="8">
+      <c r="V20" s="8">
         <v>45866</v>
       </c>
-      <c r="V20" s="8">
+      <c r="W20" s="8">
         <v>45730.5</v>
       </c>
-      <c r="W20" s="8">
+      <c r="X20" s="8">
         <v>45702</v>
       </c>
-      <c r="X20" s="3">
+      <c r="Y20" s="3">
         <v>42569</v>
       </c>
-      <c r="Y20" s="11">
+      <c r="Z20" s="11">
         <v>42468</v>
       </c>
-      <c r="Z20" s="12">
+      <c r="AA20" s="12">
         <v>42175</v>
       </c>
-      <c r="AA20" s="8">
+      <c r="AB20" s="8">
         <v>41552</v>
       </c>
     </row>
-    <row r="21" spans="1:27">
-      <c r="A21" s="26" t="s">
+    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A21" s="73">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="27">
+      <c r="C21" s="27">
         <v>15775</v>
       </c>
-      <c r="C21" s="27">
+      <c r="D21" s="27">
         <v>15718</v>
       </c>
-      <c r="D21" s="27">
+      <c r="E21" s="27">
         <v>15599</v>
       </c>
-      <c r="E21" s="27">
+      <c r="F21" s="27">
         <v>15519</v>
       </c>
-      <c r="F21" s="27">
+      <c r="G21" s="27">
         <v>15460</v>
       </c>
-      <c r="G21" s="27">
+      <c r="H21" s="27">
         <v>15424</v>
       </c>
-      <c r="H21" s="27">
+      <c r="I21" s="27">
         <v>15471</v>
       </c>
-      <c r="I21" s="27">
+      <c r="J21" s="27">
         <v>15510</v>
       </c>
-      <c r="J21" s="27">
+      <c r="K21" s="27">
         <v>14956</v>
       </c>
-      <c r="K21" s="8">
+      <c r="L21" s="8">
         <v>14453.5</v>
       </c>
-      <c r="L21" s="8">
+      <c r="M21" s="8">
         <v>14649.5</v>
       </c>
-      <c r="M21" s="8">
+      <c r="N21" s="8">
         <v>14818</v>
       </c>
-      <c r="N21" s="8">
+      <c r="O21" s="8">
         <v>14953</v>
       </c>
-      <c r="O21" s="8">
+      <c r="P21" s="8">
         <v>15103</v>
       </c>
-      <c r="P21" s="8">
+      <c r="Q21" s="8">
         <v>15184.5</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="R21" s="8">
         <v>15209.5</v>
       </c>
-      <c r="R21" s="8">
+      <c r="S21" s="8">
         <v>15161.5</v>
       </c>
-      <c r="S21" s="8">
+      <c r="T21" s="8">
         <v>15056.5</v>
       </c>
-      <c r="T21" s="8">
+      <c r="U21" s="8">
         <v>14993.5</v>
       </c>
-      <c r="U21" s="8">
+      <c r="V21" s="8">
         <v>14949</v>
       </c>
-      <c r="V21" s="8">
+      <c r="W21" s="8">
         <v>14900</v>
       </c>
-      <c r="W21" s="8">
+      <c r="X21" s="8">
         <v>14944.5</v>
       </c>
-      <c r="X21" s="3">
+      <c r="Y21" s="3">
         <v>13977</v>
       </c>
-      <c r="Y21" s="11">
+      <c r="Z21" s="11">
         <v>13952</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="AA21" s="13">
         <v>13819</v>
       </c>
-      <c r="AA21" s="8">
+      <c r="AB21" s="8">
         <v>13527</v>
       </c>
     </row>
-    <row r="22" spans="1:27" ht="21.75" customHeight="1">
-      <c r="A22" s="42" t="s">
+    <row r="22" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="42"/>
-[...27 lines deleted...]
-      <c r="A23" s="29" t="s">
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="78"/>
+      <c r="W22" s="78"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
+      <c r="Z22" s="78"/>
+      <c r="AA22" s="78"/>
+      <c r="AB22" s="18"/>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A23" s="73">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="3">
+      <c r="C23" s="3">
         <v>370674</v>
       </c>
-      <c r="C23" s="3">
+      <c r="D23" s="3">
         <v>365738</v>
       </c>
-      <c r="D23" s="5">
+      <c r="E23" s="5">
         <v>364316</v>
       </c>
-      <c r="E23" s="5">
+      <c r="F23" s="5">
         <v>367243</v>
       </c>
-      <c r="F23" s="5">
+      <c r="G23" s="5">
         <v>371992</v>
       </c>
-      <c r="G23" s="3">
+      <c r="H23" s="3">
         <v>377601</v>
       </c>
-      <c r="H23" s="5">
+      <c r="I23" s="5">
         <v>383569</v>
       </c>
-      <c r="I23" s="5">
+      <c r="J23" s="5">
         <v>375269</v>
       </c>
-      <c r="J23" s="14">
+      <c r="K23" s="14">
         <v>419723</v>
       </c>
-      <c r="K23" s="8">
+      <c r="L23" s="8">
         <v>508881</v>
       </c>
-      <c r="L23" s="8">
+      <c r="M23" s="8">
         <v>518698</v>
       </c>
-      <c r="M23" s="8">
+      <c r="N23" s="8">
         <v>529422</v>
       </c>
-      <c r="N23" s="8">
+      <c r="O23" s="8">
         <v>536469</v>
       </c>
-      <c r="O23" s="8">
+      <c r="P23" s="8">
         <v>544326.5</v>
       </c>
-      <c r="P23" s="8">
+      <c r="Q23" s="8">
         <v>555450.5</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="R23" s="8">
         <v>567782.5</v>
       </c>
-      <c r="R23" s="8">
+      <c r="S23" s="8">
         <v>579688</v>
       </c>
-      <c r="S23" s="8">
+      <c r="T23" s="8">
         <v>593856</v>
       </c>
-      <c r="T23" s="8">
+      <c r="U23" s="8">
         <v>608141.5</v>
       </c>
-      <c r="U23" s="8">
+      <c r="V23" s="8">
         <v>621097</v>
       </c>
-      <c r="V23" s="8">
+      <c r="W23" s="8">
         <v>634338</v>
       </c>
-      <c r="W23" s="8">
+      <c r="X23" s="8">
         <v>646410</v>
       </c>
-      <c r="X23" s="5">
+      <c r="Y23" s="5">
         <v>686790</v>
       </c>
-      <c r="Y23" s="11">
+      <c r="Z23" s="11">
         <v>698069</v>
       </c>
-      <c r="Z23" s="12">
+      <c r="AA23" s="12">
         <v>710646</v>
       </c>
-      <c r="AA23" s="6">
+      <c r="AB23" s="6">
         <v>723495</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
-      <c r="A24" s="26" t="s">
+    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A24" s="73">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="30">
+      <c r="C24" s="30">
         <v>246645</v>
       </c>
-      <c r="C24" s="30">
+      <c r="D24" s="30">
         <v>244850.5</v>
       </c>
-      <c r="D24" s="30">
+      <c r="E24" s="30">
         <v>246173.5</v>
       </c>
-      <c r="E24" s="30">
+      <c r="F24" s="30">
         <v>248382.5</v>
       </c>
-      <c r="F24" s="30">
+      <c r="G24" s="30">
         <v>251855.5</v>
       </c>
-      <c r="G24" s="30">
+      <c r="H24" s="30">
         <v>255983</v>
       </c>
-      <c r="H24" s="30">
+      <c r="I24" s="30">
         <v>260422</v>
       </c>
-      <c r="I24" s="31">
+      <c r="J24" s="31">
         <v>265737</v>
       </c>
-      <c r="J24" s="30">
+      <c r="K24" s="30">
         <v>306870</v>
       </c>
-      <c r="K24" s="8">
+      <c r="L24" s="8">
         <v>393120.5</v>
       </c>
-      <c r="L24" s="8">
+      <c r="M24" s="8">
         <v>402060</v>
       </c>
-      <c r="M24" s="8">
+      <c r="N24" s="8">
         <v>412203</v>
       </c>
-      <c r="N24" s="8">
+      <c r="O24" s="8">
         <v>418083.5</v>
       </c>
-      <c r="O24" s="8">
+      <c r="P24" s="8">
         <v>424204.5</v>
       </c>
-      <c r="P24" s="8">
+      <c r="Q24" s="8">
         <v>433569.5</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="R24" s="8">
         <v>444532.5</v>
       </c>
-      <c r="R24" s="8">
+      <c r="S24" s="8">
         <v>455753.5</v>
       </c>
-      <c r="S24" s="8">
+      <c r="T24" s="8">
         <v>469276</v>
       </c>
-      <c r="T24" s="8">
+      <c r="U24" s="8">
         <v>482379.5</v>
       </c>
-      <c r="U24" s="8">
+      <c r="V24" s="8">
         <v>494246</v>
       </c>
-      <c r="V24" s="8">
+      <c r="W24" s="8">
         <v>506756.5</v>
       </c>
-      <c r="W24" s="8">
+      <c r="X24" s="8">
         <v>518214.5</v>
       </c>
-      <c r="X24" s="5">
+      <c r="Y24" s="5">
         <v>554646</v>
       </c>
-      <c r="Y24" s="11">
+      <c r="Z24" s="11">
         <v>565205</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="AA24" s="12">
         <v>577599</v>
       </c>
-      <c r="AA24" s="6">
+      <c r="AB24" s="6">
         <v>591703</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
-      <c r="A25" s="26" t="s">
+    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A25" s="73">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B25" s="30">
+      <c r="C25" s="30">
         <v>15288</v>
       </c>
-      <c r="C25" s="30">
+      <c r="D25" s="30">
         <v>15281</v>
       </c>
-      <c r="D25" s="30">
+      <c r="E25" s="30">
         <v>15562</v>
       </c>
-      <c r="E25" s="30">
+      <c r="F25" s="30">
         <v>16041</v>
       </c>
-      <c r="F25" s="30">
+      <c r="G25" s="30">
         <v>16697.5</v>
       </c>
-      <c r="G25" s="30">
+      <c r="H25" s="30">
         <v>17550.5</v>
       </c>
-      <c r="H25" s="30">
+      <c r="I25" s="30">
         <v>18374.5</v>
       </c>
-      <c r="I25" s="31">
+      <c r="J25" s="31">
         <v>19464.5</v>
       </c>
-      <c r="J25" s="30">
+      <c r="K25" s="30">
         <v>19936</v>
       </c>
-      <c r="K25" s="8">
+      <c r="L25" s="8">
         <v>19793</v>
       </c>
-      <c r="L25" s="8">
+      <c r="M25" s="8">
         <v>19892.5</v>
       </c>
-      <c r="M25" s="8">
+      <c r="N25" s="8">
         <v>19761.5</v>
       </c>
-      <c r="N25" s="8">
+      <c r="O25" s="8">
         <v>19628.5</v>
       </c>
-      <c r="O25" s="8">
+      <c r="P25" s="8">
         <v>19773</v>
       </c>
-      <c r="P25" s="8">
+      <c r="Q25" s="8">
         <v>20081.5</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="R25" s="8">
         <v>20218</v>
       </c>
-      <c r="R25" s="8">
+      <c r="S25" s="8">
         <v>20153.5</v>
       </c>
-      <c r="S25" s="8">
+      <c r="T25" s="8">
         <v>20129.5</v>
       </c>
-      <c r="T25" s="8">
+      <c r="U25" s="8">
         <v>20290.5</v>
       </c>
-      <c r="U25" s="8">
+      <c r="V25" s="8">
         <v>20439.5</v>
       </c>
-      <c r="V25" s="8">
+      <c r="W25" s="8">
         <v>20543.5</v>
       </c>
-      <c r="W25" s="8">
+      <c r="X25" s="8">
         <v>20705.5</v>
       </c>
-      <c r="X25" s="5">
+      <c r="Y25" s="5">
         <v>22678</v>
       </c>
-      <c r="Y25" s="11">
+      <c r="Z25" s="11">
         <v>22769</v>
       </c>
-      <c r="Z25" s="12">
+      <c r="AA25" s="12">
         <v>22759</v>
       </c>
-      <c r="AA25" s="6">
+      <c r="AB25" s="6">
         <v>22541</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
-      <c r="A26" s="26" t="s">
+    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A26" s="73">
+        <v>154800000</v>
+      </c>
+      <c r="B26" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="30">
+      <c r="C26" s="30">
         <v>38652.5</v>
       </c>
-      <c r="C26" s="30">
+      <c r="D26" s="30">
         <v>38447</v>
       </c>
-      <c r="D26" s="30">
+      <c r="E26" s="30">
         <v>38501</v>
       </c>
-      <c r="E26" s="30">
+      <c r="F26" s="30">
         <v>38951</v>
       </c>
-      <c r="F26" s="30">
+      <c r="G26" s="30">
         <v>39719.5</v>
       </c>
-      <c r="G26" s="30">
+      <c r="H26" s="30">
         <v>40516</v>
       </c>
-      <c r="H26" s="30">
+      <c r="I26" s="30">
         <v>41192</v>
       </c>
-      <c r="I26" s="31">
+      <c r="J26" s="31">
         <v>41693</v>
       </c>
-      <c r="J26" s="30">
+      <c r="K26" s="30">
         <v>42030.5</v>
       </c>
-      <c r="K26" s="4">
+      <c r="L26" s="4">
         <v>42466</v>
       </c>
-      <c r="L26" s="4">
+      <c r="M26" s="4">
         <v>42934</v>
       </c>
-      <c r="M26" s="4">
+      <c r="N26" s="4">
         <v>43367</v>
       </c>
-      <c r="N26" s="8">
+      <c r="O26" s="8">
         <v>44093.5</v>
       </c>
-      <c r="O26" s="8">
+      <c r="P26" s="8">
         <v>45079.5</v>
       </c>
-      <c r="P26" s="8">
+      <c r="Q26" s="8">
         <v>46158.5</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="R26" s="8">
         <v>47134.5</v>
       </c>
-      <c r="R26" s="8">
+      <c r="S26" s="8">
         <v>47725.5</v>
       </c>
-      <c r="S26" s="8">
+      <c r="T26" s="8">
         <v>48204.5</v>
       </c>
-      <c r="T26" s="8">
+      <c r="U26" s="8">
         <v>48849.5</v>
       </c>
-      <c r="U26" s="8">
+      <c r="V26" s="8">
         <v>49367</v>
       </c>
-      <c r="V26" s="8">
+      <c r="W26" s="8">
         <v>49660.5</v>
       </c>
-      <c r="W26" s="8">
+      <c r="X26" s="8">
         <v>49927</v>
       </c>
-      <c r="X26" s="5">
+      <c r="Y26" s="5">
         <v>49404</v>
       </c>
-      <c r="Y26" s="6">
+      <c r="Z26" s="6">
         <v>49739</v>
       </c>
-      <c r="Z26" s="6">
+      <c r="AA26" s="6">
         <v>49743</v>
       </c>
-      <c r="AA26" s="18">
+      <c r="AB26" s="18">
         <v>49036</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
-      <c r="A27" s="26" t="s">
+    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A27" s="73">
+        <v>155600000</v>
+      </c>
+      <c r="B27" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="30">
+      <c r="C27" s="30">
         <v>16760.5</v>
       </c>
-      <c r="C27" s="30">
+      <c r="D27" s="30">
         <v>16745.5</v>
       </c>
-      <c r="D27" s="30">
+      <c r="E27" s="30">
         <v>16720.5</v>
       </c>
-      <c r="E27" s="30">
+      <c r="F27" s="30">
         <v>16789.5</v>
       </c>
-      <c r="F27" s="30">
+      <c r="G27" s="30">
         <v>16934.5</v>
       </c>
-      <c r="G27" s="30">
+      <c r="H27" s="30">
         <v>17093.5</v>
       </c>
-      <c r="H27" s="30">
+      <c r="I27" s="30">
         <v>17196.5</v>
       </c>
-      <c r="I27" s="31">
+      <c r="J27" s="31">
         <v>9522</v>
       </c>
-      <c r="J27" s="30">
+      <c r="K27" s="30">
         <v>2255.5</v>
       </c>
-      <c r="K27" s="8">
+      <c r="L27" s="8">
         <v>2653</v>
       </c>
-      <c r="L27" s="8">
+      <c r="M27" s="8">
         <v>2605.5</v>
       </c>
-      <c r="M27" s="8">
+      <c r="N27" s="8">
         <v>2563</v>
       </c>
-      <c r="N27" s="8">
+      <c r="O27" s="8">
         <v>2555.5</v>
       </c>
-      <c r="O27" s="8">
+      <c r="P27" s="8">
         <v>2547.5</v>
       </c>
-      <c r="P27" s="8">
+      <c r="Q27" s="8">
         <v>2504</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="R27" s="8">
         <v>2450.5</v>
       </c>
-      <c r="R27" s="8">
+      <c r="S27" s="8">
         <v>2385.5</v>
       </c>
-      <c r="S27" s="8">
+      <c r="T27" s="8">
         <v>2308</v>
       </c>
-      <c r="T27" s="8">
+      <c r="U27" s="8">
         <v>2217</v>
       </c>
-      <c r="U27" s="8">
+      <c r="V27" s="8">
         <v>2147</v>
       </c>
-      <c r="V27" s="8">
+      <c r="W27" s="8">
         <v>2130</v>
       </c>
-      <c r="W27" s="8">
+      <c r="X27" s="8">
         <v>2118.5</v>
       </c>
-      <c r="X27" s="5">
+      <c r="Y27" s="5">
         <v>2204</v>
       </c>
-      <c r="Y27" s="11">
+      <c r="Z27" s="11">
         <v>2213</v>
       </c>
-      <c r="Z27" s="12">
+      <c r="AA27" s="12">
         <v>2186</v>
       </c>
-      <c r="AA27" s="8">
+      <c r="AB27" s="8">
         <v>2137</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
-      <c r="A28" s="26" t="s">
+    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A28" s="73">
+        <v>156000000</v>
+      </c>
+      <c r="B28" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="30">
+      <c r="C28" s="30">
         <v>21849</v>
       </c>
-      <c r="C28" s="30">
+      <c r="D28" s="30">
         <v>21780</v>
       </c>
-      <c r="D28" s="30">
+      <c r="E28" s="30">
         <v>21566</v>
       </c>
-      <c r="E28" s="30">
+      <c r="F28" s="30">
         <v>21396.5</v>
       </c>
-      <c r="F28" s="30">
+      <c r="G28" s="30">
         <v>21238.5</v>
       </c>
-      <c r="G28" s="30">
+      <c r="H28" s="30">
         <v>21089</v>
       </c>
-      <c r="H28" s="30">
+      <c r="I28" s="30">
         <v>21020</v>
       </c>
-      <c r="I28" s="31">
+      <c r="J28" s="31">
         <v>21082</v>
       </c>
-      <c r="J28" s="30">
+      <c r="K28" s="30">
         <v>22615</v>
       </c>
-      <c r="K28" s="8">
+      <c r="L28" s="8">
         <v>24199.5</v>
       </c>
-      <c r="L28" s="8">
+      <c r="M28" s="8">
         <v>24399</v>
       </c>
-      <c r="M28" s="8">
+      <c r="N28" s="8">
         <v>24608.5</v>
       </c>
-      <c r="N28" s="8">
+      <c r="O28" s="8">
         <v>24915</v>
       </c>
-      <c r="O28" s="8">
+      <c r="P28" s="8">
         <v>25168</v>
       </c>
-      <c r="P28" s="8">
+      <c r="Q28" s="8">
         <v>25278.5</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="R28" s="8">
         <v>25406.5</v>
       </c>
-      <c r="R28" s="8">
+      <c r="S28" s="8">
         <v>25648</v>
       </c>
-      <c r="S28" s="8">
+      <c r="T28" s="8">
         <v>26025.5</v>
       </c>
-      <c r="T28" s="8">
+      <c r="U28" s="8">
         <v>26499</v>
       </c>
-      <c r="U28" s="8">
+      <c r="V28" s="8">
         <v>26959.5</v>
       </c>
-      <c r="V28" s="8">
+      <c r="W28" s="8">
         <v>27314</v>
       </c>
-      <c r="W28" s="8">
+      <c r="X28" s="8">
         <v>27454.5</v>
       </c>
-      <c r="X28" s="5">
+      <c r="Y28" s="5">
         <v>29894</v>
       </c>
-      <c r="Y28" s="11">
+      <c r="Z28" s="11">
         <v>30143</v>
       </c>
-      <c r="Z28" s="12">
+      <c r="AA28" s="12">
         <v>30449</v>
       </c>
-      <c r="AA28" s="8">
+      <c r="AB28" s="8">
         <v>30496</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
-      <c r="A29" s="26" t="s">
+    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A29" s="73">
+        <v>156400000</v>
+      </c>
+      <c r="B29" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="30">
+      <c r="C29" s="30">
         <v>26258.5</v>
       </c>
-      <c r="C29" s="30">
+      <c r="D29" s="30">
         <v>26049.5</v>
       </c>
-      <c r="D29" s="30">
+      <c r="E29" s="30">
         <v>25793</v>
       </c>
-      <c r="E29" s="30">
+      <c r="F29" s="30">
         <v>25682</v>
       </c>
-      <c r="F29" s="30">
+      <c r="G29" s="30">
         <v>25546.5</v>
       </c>
-      <c r="G29" s="30">
+      <c r="H29" s="30">
         <v>25369</v>
       </c>
-      <c r="H29" s="30">
+      <c r="I29" s="30">
         <v>25363.5</v>
       </c>
-      <c r="I29" s="31">
+      <c r="J29" s="31">
         <v>25454</v>
       </c>
-      <c r="J29" s="30">
+      <c r="K29" s="30">
         <v>26016</v>
       </c>
-      <c r="K29" s="8">
+      <c r="L29" s="8">
         <v>26649</v>
       </c>
-      <c r="L29" s="8">
+      <c r="M29" s="8">
         <v>26807.5</v>
       </c>
-      <c r="M29" s="8">
+      <c r="N29" s="8">
         <v>26919.5</v>
       </c>
-      <c r="N29" s="8">
+      <c r="O29" s="8">
         <v>27193</v>
       </c>
-      <c r="O29" s="8">
+      <c r="P29" s="8">
         <v>27554</v>
       </c>
-      <c r="P29" s="8">
+      <c r="Q29" s="8">
         <v>27858.5</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="R29" s="8">
         <v>28040.5</v>
       </c>
-      <c r="R29" s="8">
+      <c r="S29" s="8">
         <v>28022</v>
       </c>
-      <c r="S29" s="8">
+      <c r="T29" s="8">
         <v>27912.5</v>
       </c>
-      <c r="T29" s="8">
+      <c r="U29" s="8">
         <v>27906</v>
       </c>
-      <c r="U29" s="8">
+      <c r="V29" s="8">
         <v>27938</v>
       </c>
-      <c r="V29" s="8">
+      <c r="W29" s="8">
         <v>27933.5</v>
       </c>
-      <c r="W29" s="8">
+      <c r="X29" s="8">
         <v>27990</v>
       </c>
-      <c r="X29" s="5">
+      <c r="Y29" s="5">
         <v>27964</v>
       </c>
-      <c r="Y29" s="11">
+      <c r="Z29" s="11">
         <v>28000</v>
       </c>
-      <c r="Z29" s="12">
+      <c r="AA29" s="12">
         <v>27910</v>
       </c>
-      <c r="AA29" s="8">
+      <c r="AB29" s="8">
         <v>27582</v>
       </c>
     </row>
-    <row r="30" spans="1:27" ht="21.75" customHeight="1">
-      <c r="A30" s="42" t="s">
+    <row r="30" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="42"/>
-[...27 lines deleted...]
-      <c r="A31" s="26" t="s">
+      <c r="C30" s="78"/>
+      <c r="D30" s="78"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
+      <c r="T30" s="78"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="78"/>
+      <c r="Z30" s="78"/>
+      <c r="AA30" s="78"/>
+      <c r="AB30" s="18"/>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A31" s="73">
+        <v>150000000</v>
+      </c>
+      <c r="B31" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="3">
+      <c r="C31" s="3">
         <v>303300</v>
       </c>
-      <c r="C31" s="3">
+      <c r="D31" s="3">
         <v>303460</v>
       </c>
-      <c r="D31" s="5">
+      <c r="E31" s="5">
         <v>303956</v>
       </c>
-      <c r="E31" s="5">
+      <c r="F31" s="5">
         <v>302852</v>
       </c>
-      <c r="F31" s="5">
+      <c r="G31" s="5">
         <v>303217</v>
       </c>
-      <c r="G31" s="3">
+      <c r="H31" s="3">
         <v>305052</v>
       </c>
-      <c r="H31" s="5">
+      <c r="I31" s="5">
         <v>307508</v>
       </c>
-      <c r="I31" s="5">
+      <c r="J31" s="5">
         <v>324288</v>
       </c>
-      <c r="J31" s="3">
+      <c r="K31" s="3">
         <v>310498</v>
       </c>
-      <c r="K31" s="8">
+      <c r="L31" s="8">
         <v>250773.5</v>
       </c>
-      <c r="L31" s="8">
+      <c r="M31" s="8">
         <v>251300.5</v>
       </c>
-      <c r="M31" s="8">
+      <c r="N31" s="8">
         <v>251961</v>
       </c>
-      <c r="N31" s="8">
+      <c r="O31" s="8">
         <v>254087</v>
       </c>
-      <c r="O31" s="8">
+      <c r="P31" s="8">
         <v>257512</v>
       </c>
-      <c r="P31" s="8">
+      <c r="Q31" s="8">
         <v>259716.5</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="R31" s="8">
         <v>260280.5</v>
       </c>
-      <c r="R31" s="8">
+      <c r="S31" s="8">
         <v>259919.5</v>
       </c>
-      <c r="S31" s="8">
+      <c r="T31" s="8">
         <v>257201.5</v>
       </c>
-      <c r="T31" s="8">
+      <c r="U31" s="8">
         <v>254932</v>
       </c>
-      <c r="U31" s="8">
+      <c r="V31" s="8">
         <v>253984</v>
       </c>
-      <c r="V31" s="8">
+      <c r="W31" s="8">
         <v>253103</v>
       </c>
-      <c r="W31" s="8">
+      <c r="X31" s="8">
         <v>253319</v>
       </c>
-      <c r="X31" s="5">
+      <c r="Y31" s="5">
         <v>235665.5</v>
       </c>
-      <c r="Y31" s="15">
+      <c r="Z31" s="15">
         <v>235713</v>
       </c>
-      <c r="Z31" s="6">
+      <c r="AA31" s="6">
         <v>233819</v>
       </c>
-      <c r="AA31" s="18">
+      <c r="AB31" s="18">
         <v>229252</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
-      <c r="A32" s="26" t="s">
+    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A32" s="73">
+        <v>151000000</v>
+      </c>
+      <c r="B32" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="30">
+      <c r="C32" s="30">
         <v>28436</v>
       </c>
-      <c r="C32" s="30">
+      <c r="D32" s="30">
         <v>28379</v>
       </c>
-      <c r="D32" s="30">
+      <c r="E32" s="30">
         <v>29059</v>
       </c>
-      <c r="E32" s="30">
+      <c r="F32" s="30">
         <v>30092.5</v>
       </c>
-      <c r="F32" s="30">
+      <c r="G32" s="30">
         <v>31387.5</v>
       </c>
-      <c r="G32" s="30">
+      <c r="H32" s="30">
         <v>33162.5</v>
       </c>
-      <c r="H32" s="30">
+      <c r="I32" s="30">
         <v>35413</v>
       </c>
-      <c r="I32" s="31">
+      <c r="J32" s="31">
         <v>37398.5</v>
       </c>
-      <c r="J32" s="30">
+      <c r="K32" s="30">
         <v>41954.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="P32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Q32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="R32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="S32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="T32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="U32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="V32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="W32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="X32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Y32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Z32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AA32" s="4" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="26" t="s">
+      <c r="AB32" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A33" s="73">
+        <v>153200000</v>
+      </c>
+      <c r="B33" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="30">
+      <c r="C33" s="30">
         <v>21624</v>
       </c>
-      <c r="C33" s="30">
+      <c r="D33" s="30">
         <v>21579</v>
       </c>
-      <c r="D33" s="30">
+      <c r="E33" s="30">
         <v>21555.5</v>
       </c>
-      <c r="E33" s="30">
+      <c r="F33" s="30">
         <v>21576.5</v>
       </c>
-      <c r="F33" s="30">
+      <c r="G33" s="30">
         <v>21700.5</v>
       </c>
-      <c r="G33" s="30">
+      <c r="H33" s="30">
         <v>21959.5</v>
       </c>
-      <c r="H33" s="30">
+      <c r="I33" s="30">
         <v>22280</v>
       </c>
-      <c r="I33" s="31">
+      <c r="J33" s="31">
         <v>22506</v>
       </c>
-      <c r="J33" s="30">
+      <c r="K33" s="30">
         <v>20705.5</v>
       </c>
-      <c r="K33" s="8">
+      <c r="L33" s="8">
         <v>19007</v>
       </c>
-      <c r="L33" s="8">
+      <c r="M33" s="8">
         <v>19149.5</v>
       </c>
-      <c r="M33" s="8">
+      <c r="N33" s="8">
         <v>19168.5</v>
       </c>
-      <c r="N33" s="8">
+      <c r="O33" s="8">
         <v>19283.5</v>
       </c>
-      <c r="O33" s="8">
+      <c r="P33" s="8">
         <v>19533.5</v>
       </c>
-      <c r="P33" s="8">
+      <c r="Q33" s="8">
         <v>19889.5</v>
       </c>
-      <c r="Q33" s="8">
+      <c r="R33" s="8">
         <v>20103.5</v>
       </c>
-      <c r="R33" s="8">
+      <c r="S33" s="8">
         <v>20123</v>
       </c>
-      <c r="S33" s="8">
+      <c r="T33" s="8">
         <v>20035.5</v>
       </c>
-      <c r="T33" s="8">
+      <c r="U33" s="8">
         <v>20014</v>
       </c>
-      <c r="U33" s="8">
+      <c r="V33" s="8">
         <v>20204</v>
       </c>
-      <c r="V33" s="8">
+      <c r="W33" s="8">
         <v>20444.5</v>
       </c>
-      <c r="W33" s="8">
+      <c r="X33" s="8">
         <v>20606.5</v>
       </c>
-      <c r="X33" s="5">
+      <c r="Y33" s="5">
         <v>20516</v>
       </c>
-      <c r="Y33" s="15">
+      <c r="Z33" s="15">
         <v>20763</v>
       </c>
-      <c r="Z33" s="12">
+      <c r="AA33" s="12">
         <v>20938</v>
       </c>
-      <c r="AA33" s="8">
+      <c r="AB33" s="8">
         <v>20842</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
-      <c r="A34" s="26" t="s">
+    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A34" s="73">
+        <v>153400000</v>
+      </c>
+      <c r="B34" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B34" s="30">
+      <c r="C34" s="30">
         <v>34118</v>
       </c>
-      <c r="C34" s="30">
+      <c r="D34" s="30">
         <v>33716.5</v>
       </c>
-      <c r="D34" s="30">
+      <c r="E34" s="30">
         <v>33282</v>
       </c>
-      <c r="E34" s="30">
+      <c r="F34" s="30">
         <v>32886.5</v>
       </c>
-      <c r="F34" s="30">
+      <c r="G34" s="30">
         <v>32592</v>
       </c>
-      <c r="G34" s="30">
+      <c r="H34" s="30">
         <v>32323</v>
       </c>
-      <c r="H34" s="30">
+      <c r="I34" s="30">
         <v>32028</v>
       </c>
-      <c r="I34" s="31">
+      <c r="J34" s="31">
         <v>31625</v>
       </c>
-      <c r="J34" s="30">
+      <c r="K34" s="30">
         <v>28568</v>
       </c>
-      <c r="K34" s="8">
+      <c r="L34" s="8">
         <v>25690.5</v>
       </c>
-      <c r="L34" s="8">
+      <c r="M34" s="8">
         <v>25618</v>
       </c>
-      <c r="M34" s="8">
+      <c r="N34" s="8">
         <v>25474</v>
       </c>
-      <c r="N34" s="8">
+      <c r="O34" s="8">
         <v>25532</v>
       </c>
-      <c r="O34" s="8">
+      <c r="P34" s="8">
         <v>25797.5</v>
       </c>
-      <c r="P34" s="8">
+      <c r="Q34" s="8">
         <v>26048.5</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="R34" s="8">
         <v>26296.5</v>
       </c>
-      <c r="R34" s="8">
+      <c r="S34" s="8">
         <v>26195</v>
       </c>
-      <c r="S34" s="8">
+      <c r="T34" s="8">
         <v>25496.5</v>
       </c>
-      <c r="T34" s="8">
+      <c r="U34" s="8">
         <v>24934</v>
       </c>
-      <c r="U34" s="8">
+      <c r="V34" s="8">
         <v>24558</v>
       </c>
-      <c r="V34" s="8">
+      <c r="W34" s="8">
         <v>24207.5</v>
       </c>
-      <c r="W34" s="8">
+      <c r="X34" s="8">
         <v>24075</v>
       </c>
-      <c r="X34" s="5">
+      <c r="Y34" s="5">
         <v>20828</v>
       </c>
-      <c r="Y34" s="15">
+      <c r="Z34" s="15">
         <v>20709</v>
       </c>
-      <c r="Z34" s="13">
+      <c r="AA34" s="13">
         <v>20406</v>
       </c>
-      <c r="AA34" s="8">
+      <c r="AB34" s="8">
         <v>19852</v>
       </c>
     </row>
-    <row r="35" spans="1:27">
-      <c r="A35" s="26" t="s">
+    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A35" s="73">
+        <v>153600000</v>
+      </c>
+      <c r="B35" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B35" s="30">
+      <c r="C35" s="30">
         <v>24750</v>
       </c>
-      <c r="C35" s="30">
+      <c r="D35" s="30">
         <v>24654.5</v>
       </c>
-      <c r="D35" s="30">
+      <c r="E35" s="30">
         <v>24409</v>
       </c>
-      <c r="E35" s="30">
+      <c r="F35" s="30">
         <v>24175</v>
       </c>
-      <c r="F35" s="30">
+      <c r="G35" s="30">
         <v>23992</v>
       </c>
-      <c r="G35" s="30">
+      <c r="H35" s="30">
         <v>23898</v>
       </c>
-      <c r="H35" s="30">
+      <c r="I35" s="30">
         <v>23916</v>
       </c>
-      <c r="I35" s="31">
+      <c r="J35" s="31">
         <v>23929.5</v>
       </c>
-      <c r="J35" s="30">
+      <c r="K35" s="30">
         <v>22994.5</v>
       </c>
-      <c r="K35" s="8">
+      <c r="L35" s="8">
         <v>22266</v>
       </c>
-      <c r="L35" s="8">
+      <c r="M35" s="8">
         <v>22431</v>
       </c>
-      <c r="M35" s="8">
+      <c r="N35" s="8">
         <v>22637.5</v>
       </c>
-      <c r="N35" s="8">
+      <c r="O35" s="8">
         <v>22847</v>
       </c>
-      <c r="O35" s="8">
+      <c r="P35" s="8">
         <v>23015</v>
       </c>
-      <c r="P35" s="8">
+      <c r="Q35" s="8">
         <v>23064</v>
       </c>
-      <c r="Q35" s="8">
+      <c r="R35" s="8">
         <v>23148.5</v>
       </c>
-      <c r="R35" s="8">
+      <c r="S35" s="8">
         <v>23176.5</v>
       </c>
-      <c r="S35" s="8">
+      <c r="T35" s="8">
         <v>22973</v>
       </c>
-      <c r="T35" s="8">
+      <c r="U35" s="8">
         <v>22898.5</v>
       </c>
-      <c r="U35" s="8">
+      <c r="V35" s="8">
         <v>22939.5</v>
       </c>
-      <c r="V35" s="8">
+      <c r="W35" s="8">
         <v>23023.5</v>
       </c>
-      <c r="W35" s="8">
+      <c r="X35" s="8">
         <v>23236</v>
       </c>
-      <c r="X35" s="5">
+      <c r="Y35" s="5">
         <v>22811</v>
       </c>
-      <c r="Y35" s="15">
+      <c r="Z35" s="15">
         <v>22915</v>
       </c>
-      <c r="Z35" s="13">
+      <c r="AA35" s="13">
         <v>22816</v>
       </c>
-      <c r="AA35" s="8">
+      <c r="AB35" s="8">
         <v>22488</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
-      <c r="A36" s="26" t="s">
+    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A36" s="73">
+        <v>154000000</v>
+      </c>
+      <c r="B36" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B36" s="30">
+      <c r="C36" s="30">
         <v>13615</v>
       </c>
-      <c r="C36" s="30">
+      <c r="D36" s="30">
         <v>16012</v>
       </c>
-      <c r="D36" s="30">
+      <c r="E36" s="30">
         <v>18399</v>
       </c>
-      <c r="E36" s="30">
+      <c r="F36" s="30">
         <v>18331.5</v>
       </c>
-      <c r="F36" s="30">
+      <c r="G36" s="30">
         <v>18376</v>
       </c>
-      <c r="G36" s="30">
+      <c r="H36" s="30">
         <v>18459</v>
       </c>
-      <c r="H36" s="30">
+      <c r="I36" s="30">
         <v>18405</v>
       </c>
-      <c r="I36" s="31">
+      <c r="J36" s="31">
         <v>18195</v>
       </c>
-      <c r="J36" s="30">
+      <c r="K36" s="30">
         <v>17454</v>
       </c>
-      <c r="K36" s="8">
+      <c r="L36" s="8">
         <v>16724.5</v>
       </c>
-      <c r="L36" s="8">
+      <c r="M36" s="8">
         <v>16646.5</v>
       </c>
-      <c r="M36" s="8">
+      <c r="N36" s="8">
         <v>16569.5</v>
       </c>
-      <c r="N36" s="8">
+      <c r="O36" s="8">
         <v>16601.5</v>
       </c>
-      <c r="O36" s="8">
+      <c r="P36" s="8">
         <v>16798.5</v>
       </c>
-      <c r="P36" s="8">
+      <c r="Q36" s="8">
         <v>16957.5</v>
       </c>
-      <c r="Q36" s="8">
+      <c r="R36" s="8">
         <v>17072</v>
       </c>
-      <c r="R36" s="8">
+      <c r="S36" s="8">
         <v>17168.5</v>
       </c>
-      <c r="S36" s="8">
+      <c r="T36" s="8">
         <v>17133</v>
       </c>
-      <c r="T36" s="8">
+      <c r="U36" s="8">
         <v>17061</v>
       </c>
-      <c r="U36" s="8">
+      <c r="V36" s="8">
         <v>17000</v>
       </c>
-      <c r="V36" s="8">
+      <c r="W36" s="8">
         <v>16895</v>
       </c>
-      <c r="W36" s="8">
+      <c r="X36" s="8">
         <v>16805</v>
       </c>
-      <c r="X36" s="5">
+      <c r="Y36" s="5">
         <v>15421</v>
       </c>
-      <c r="Y36" s="15">
+      <c r="Z36" s="15">
         <v>15403</v>
       </c>
-      <c r="Z36" s="13">
+      <c r="AA36" s="13">
         <v>15308</v>
       </c>
-      <c r="AA36" s="8">
+      <c r="AB36" s="8">
         <v>15028</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
-      <c r="A37" s="26" t="s">
+    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A37" s="73">
+        <v>154200000</v>
+      </c>
+      <c r="B37" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B37" s="30">
+      <c r="C37" s="30">
         <v>27108</v>
       </c>
-      <c r="C37" s="30">
+      <c r="D37" s="30">
         <v>26482</v>
       </c>
-      <c r="D37" s="30">
+      <c r="E37" s="30">
         <v>25769</v>
       </c>
-      <c r="E37" s="30">
+      <c r="F37" s="30">
         <v>25180.5</v>
       </c>
-      <c r="F37" s="30">
+      <c r="G37" s="30">
         <v>24656</v>
       </c>
-      <c r="G37" s="30">
+      <c r="H37" s="30">
         <v>24224</v>
       </c>
-      <c r="H37" s="30">
+      <c r="I37" s="30">
         <v>23858</v>
       </c>
-      <c r="I37" s="31">
+      <c r="J37" s="31">
         <v>23489.5</v>
       </c>
-      <c r="J37" s="30">
+      <c r="K37" s="30">
         <v>21475.5</v>
       </c>
-      <c r="K37" s="8">
+      <c r="L37" s="8">
         <v>19501</v>
       </c>
-      <c r="L37" s="8">
+      <c r="M37" s="8">
         <v>19370</v>
       </c>
-      <c r="M37" s="8">
+      <c r="N37" s="8">
         <v>19303</v>
       </c>
-      <c r="N37" s="8">
+      <c r="O37" s="8">
         <v>19348.5</v>
       </c>
-      <c r="O37" s="8">
+      <c r="P37" s="8">
         <v>19485</v>
       </c>
-      <c r="P37" s="8">
+      <c r="Q37" s="8">
         <v>19452</v>
       </c>
-      <c r="Q37" s="8">
+      <c r="R37" s="8">
         <v>19320.5</v>
       </c>
-      <c r="R37" s="8">
+      <c r="S37" s="8">
         <v>19168.5</v>
       </c>
-      <c r="S37" s="8">
+      <c r="T37" s="8">
         <v>18820</v>
       </c>
-      <c r="T37" s="8">
+      <c r="U37" s="8">
         <v>18592</v>
       </c>
-      <c r="U37" s="8">
+      <c r="V37" s="8">
         <v>18451</v>
       </c>
-      <c r="V37" s="8">
+      <c r="W37" s="8">
         <v>18280.5</v>
       </c>
-      <c r="W37" s="8">
+      <c r="X37" s="8">
         <v>18255</v>
       </c>
-      <c r="X37" s="5">
+      <c r="Y37" s="5">
         <v>16008</v>
       </c>
-      <c r="Y37" s="15">
+      <c r="Z37" s="15">
         <v>15977</v>
       </c>
-      <c r="Z37" s="13">
+      <c r="AA37" s="13">
         <v>15842</v>
       </c>
-      <c r="AA37" s="8">
+      <c r="AB37" s="8">
         <v>15545</v>
       </c>
     </row>
-    <row r="38" spans="1:27">
-      <c r="A38" s="26" t="s">
+    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A38" s="73">
+        <v>154600000</v>
+      </c>
+      <c r="B38" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="30">
+      <c r="C38" s="30">
         <v>30697</v>
       </c>
-      <c r="C38" s="30">
+      <c r="D38" s="30">
         <v>30314</v>
       </c>
-      <c r="D38" s="30">
+      <c r="E38" s="30">
         <v>30041</v>
       </c>
-      <c r="E38" s="30">
+      <c r="F38" s="30">
         <v>30035.5</v>
       </c>
-      <c r="F38" s="30">
+      <c r="G38" s="30">
         <v>30419</v>
       </c>
-      <c r="G38" s="30">
+      <c r="H38" s="30">
         <v>31037</v>
       </c>
-      <c r="H38" s="30">
+      <c r="I38" s="30">
         <v>31382</v>
       </c>
-      <c r="I38" s="31">
+      <c r="J38" s="31">
         <v>31371.5</v>
       </c>
-      <c r="J38" s="30">
+      <c r="K38" s="30">
         <v>30586.5</v>
       </c>
-      <c r="K38" s="8">
+      <c r="L38" s="8">
         <v>29792</v>
       </c>
-      <c r="L38" s="8">
+      <c r="M38" s="8">
         <v>29599</v>
       </c>
-      <c r="M38" s="8">
+      <c r="N38" s="8">
         <v>29506.5</v>
       </c>
-      <c r="N38" s="8">
+      <c r="O38" s="8">
         <v>29617.5</v>
       </c>
-      <c r="O38" s="8">
+      <c r="P38" s="8">
         <v>30368.5</v>
       </c>
-      <c r="P38" s="8">
+      <c r="Q38" s="8">
         <v>30965.5</v>
       </c>
-      <c r="Q38" s="8">
+      <c r="R38" s="8">
         <v>30728</v>
       </c>
-      <c r="R38" s="8">
+      <c r="S38" s="8">
         <v>30519</v>
       </c>
-      <c r="S38" s="8">
+      <c r="T38" s="8">
         <v>30251.5</v>
       </c>
-      <c r="T38" s="8">
+      <c r="U38" s="8">
         <v>30029</v>
       </c>
-      <c r="U38" s="8">
+      <c r="V38" s="8">
         <v>29904.5</v>
       </c>
-      <c r="V38" s="8">
+      <c r="W38" s="8">
         <v>29817</v>
       </c>
-      <c r="W38" s="8">
+      <c r="X38" s="8">
         <v>29804.5</v>
       </c>
-      <c r="X38" s="5">
+      <c r="Y38" s="5">
         <v>29572</v>
       </c>
-      <c r="Y38" s="15">
+      <c r="Z38" s="15">
         <v>29662</v>
       </c>
-      <c r="Z38" s="12">
+      <c r="AA38" s="12">
         <v>29592</v>
       </c>
-      <c r="AA38" s="8">
+      <c r="AB38" s="8">
         <v>29296</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
-      <c r="A39" s="26" t="s">
+    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A39" s="73">
+        <v>154800000</v>
+      </c>
+      <c r="B39" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B39" s="30">
+      <c r="C39" s="30">
         <v>24517</v>
       </c>
-      <c r="C39" s="30">
+      <c r="D39" s="30">
         <v>24245</v>
       </c>
-      <c r="D39" s="30">
+      <c r="E39" s="30">
         <v>24001</v>
       </c>
-      <c r="E39" s="30">
+      <c r="F39" s="30">
         <v>23814.5</v>
       </c>
-      <c r="F39" s="30">
+      <c r="G39" s="30">
         <v>23788</v>
       </c>
-      <c r="G39" s="30">
+      <c r="H39" s="30">
         <v>23823.5</v>
       </c>
-      <c r="H39" s="30">
+      <c r="I39" s="30">
         <v>23901</v>
       </c>
-      <c r="I39" s="31">
+      <c r="J39" s="31">
         <v>23911.5</v>
       </c>
-      <c r="J39" s="30">
+      <c r="K39" s="30">
         <v>21819.5</v>
       </c>
-      <c r="K39" s="8">
+      <c r="L39" s="8">
         <v>19706.5</v>
       </c>
-      <c r="L39" s="8">
+      <c r="M39" s="8">
         <v>19629.5</v>
       </c>
-      <c r="M39" s="8">
+      <c r="N39" s="8">
         <v>19603.5</v>
       </c>
-      <c r="N39" s="8">
+      <c r="O39" s="8">
         <v>19768.5</v>
       </c>
-      <c r="O39" s="8">
+      <c r="P39" s="8">
         <v>19932</v>
       </c>
-      <c r="P39" s="8">
+      <c r="Q39" s="8">
         <v>19864.5</v>
       </c>
-      <c r="Q39" s="8">
+      <c r="R39" s="8">
         <v>19682.5</v>
       </c>
-      <c r="R39" s="8">
+      <c r="S39" s="8">
         <v>19471.5</v>
       </c>
-      <c r="S39" s="8">
+      <c r="T39" s="8">
         <v>18928.5</v>
       </c>
-      <c r="T39" s="8">
+      <c r="U39" s="8">
         <v>18321</v>
       </c>
-      <c r="U39" s="8">
+      <c r="V39" s="8">
         <v>17851.5</v>
       </c>
-      <c r="V39" s="8">
+      <c r="W39" s="8">
         <v>17523.5</v>
       </c>
-      <c r="W39" s="8">
+      <c r="X39" s="8">
         <v>17427</v>
       </c>
-      <c r="X39" s="5">
+      <c r="Y39" s="5">
         <v>15966</v>
       </c>
-      <c r="Y39" s="15">
+      <c r="Z39" s="15">
         <v>15902</v>
       </c>
-      <c r="Z39" s="12">
+      <c r="AA39" s="12">
         <v>15611</v>
       </c>
-      <c r="AA39" s="8">
+      <c r="AB39" s="8">
         <v>15081</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
-      <c r="A40" s="26" t="s">
+    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A40" s="73">
+        <v>155200000</v>
+      </c>
+      <c r="B40" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="30">
+      <c r="C40" s="30">
         <v>20871</v>
       </c>
-      <c r="C40" s="30">
+      <c r="D40" s="30">
         <v>20796.5</v>
       </c>
-      <c r="D40" s="30">
+      <c r="E40" s="30">
         <v>20601</v>
       </c>
-      <c r="E40" s="30">
+      <c r="F40" s="30">
         <v>20336.5</v>
       </c>
-      <c r="F40" s="30">
+      <c r="G40" s="30">
         <v>20162</v>
       </c>
-      <c r="G40" s="30">
+      <c r="H40" s="30">
         <v>20067.5</v>
       </c>
-      <c r="H40" s="30">
+      <c r="I40" s="30">
         <v>20000</v>
       </c>
-      <c r="I40" s="31">
+      <c r="J40" s="31">
         <v>19927</v>
       </c>
-      <c r="J40" s="30">
+      <c r="K40" s="30">
         <v>19256</v>
       </c>
-      <c r="K40" s="8">
+      <c r="L40" s="8">
         <v>18530.5</v>
       </c>
-      <c r="L40" s="8">
+      <c r="M40" s="8">
         <v>18482.5</v>
       </c>
-      <c r="M40" s="8">
+      <c r="N40" s="8">
         <v>18530</v>
       </c>
-      <c r="N40" s="8">
+      <c r="O40" s="8">
         <v>18706</v>
       </c>
-      <c r="O40" s="8">
+      <c r="P40" s="8">
         <v>18847</v>
       </c>
-      <c r="P40" s="8">
+      <c r="Q40" s="8">
         <v>18883</v>
       </c>
-      <c r="Q40" s="8">
+      <c r="R40" s="8">
         <v>18923.5</v>
       </c>
-      <c r="R40" s="8">
+      <c r="S40" s="8">
         <v>18899.5</v>
       </c>
-      <c r="S40" s="8">
+      <c r="T40" s="8">
         <v>18722</v>
       </c>
-      <c r="T40" s="8">
+      <c r="U40" s="8">
         <v>18580</v>
       </c>
-      <c r="U40" s="8">
+      <c r="V40" s="8">
         <v>18482</v>
       </c>
-      <c r="V40" s="6">
+      <c r="W40" s="6">
         <v>18425</v>
       </c>
-      <c r="W40" s="8">
+      <c r="X40" s="8">
         <v>18502.5</v>
       </c>
-      <c r="X40" s="5">
+      <c r="Y40" s="5">
         <v>16087</v>
       </c>
-      <c r="Y40" s="15">
+      <c r="Z40" s="15">
         <v>16087</v>
       </c>
-      <c r="Z40" s="12">
+      <c r="AA40" s="12">
         <v>15823</v>
       </c>
-      <c r="AA40" s="8">
+      <c r="AB40" s="8">
         <v>15315</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
-      <c r="A41" s="26" t="s">
+    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A41" s="73">
+        <v>155600000</v>
+      </c>
+      <c r="B41" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="30">
+      <c r="C41" s="30">
         <v>19376</v>
       </c>
-      <c r="C41" s="30">
+      <c r="D41" s="30">
         <v>19308.5</v>
       </c>
-      <c r="D41" s="30">
+      <c r="E41" s="30">
         <v>19196</v>
       </c>
-      <c r="E41" s="30">
+      <c r="F41" s="30">
         <v>19117.5</v>
       </c>
-      <c r="F41" s="30">
+      <c r="G41" s="30">
         <v>19107.5</v>
       </c>
-      <c r="G41" s="30">
+      <c r="H41" s="30">
         <v>19167</v>
       </c>
-      <c r="H41" s="30">
+      <c r="I41" s="30">
         <v>19267</v>
       </c>
-      <c r="I41" s="31">
+      <c r="J41" s="31">
         <v>27037</v>
       </c>
-      <c r="J41" s="30">
+      <c r="K41" s="30">
         <v>33205.5</v>
       </c>
-      <c r="K41" s="8">
+      <c r="L41" s="8">
         <v>31765.5</v>
       </c>
-      <c r="L41" s="8">
+      <c r="M41" s="8">
         <v>32244</v>
       </c>
-      <c r="M41" s="8">
+      <c r="N41" s="8">
         <v>32733.5</v>
       </c>
-      <c r="N41" s="8">
+      <c r="O41" s="8">
         <v>33421.5</v>
       </c>
-      <c r="O41" s="8">
+      <c r="P41" s="8">
         <v>34132</v>
       </c>
-      <c r="P41" s="8">
+      <c r="Q41" s="8">
         <v>34637.5</v>
       </c>
-      <c r="Q41" s="8">
+      <c r="R41" s="8">
         <v>34937.5</v>
       </c>
-      <c r="R41" s="8">
+      <c r="S41" s="8">
         <v>35192</v>
       </c>
-      <c r="S41" s="8">
+      <c r="T41" s="8">
         <v>35272</v>
       </c>
-      <c r="T41" s="8">
+      <c r="U41" s="8">
         <v>35306</v>
       </c>
-      <c r="U41" s="8">
+      <c r="V41" s="8">
         <v>35516.5</v>
       </c>
-      <c r="V41" s="8">
+      <c r="W41" s="8">
         <v>35624.5</v>
       </c>
-      <c r="W41" s="8">
+      <c r="X41" s="8">
         <v>35797.5</v>
       </c>
-      <c r="X41" s="5">
+      <c r="Y41" s="5">
         <v>33529</v>
       </c>
-      <c r="Y41" s="15">
+      <c r="Z41" s="15">
         <v>33559</v>
       </c>
-      <c r="Z41" s="12">
+      <c r="AA41" s="12">
         <v>33221</v>
       </c>
-      <c r="AA41" s="8">
+      <c r="AB41" s="8">
         <v>32463</v>
       </c>
     </row>
-    <row r="42" spans="1:27">
-      <c r="A42" s="26" t="s">
+    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A42" s="73">
+        <v>156000000</v>
+      </c>
+      <c r="B42" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B42" s="30">
+      <c r="C42" s="30">
         <v>21978</v>
       </c>
-      <c r="C42" s="30">
+      <c r="D42" s="30">
         <v>21801.5</v>
       </c>
-      <c r="D42" s="30">
+      <c r="E42" s="30">
         <v>21581.5</v>
       </c>
-      <c r="E42" s="30">
+      <c r="F42" s="30">
         <v>21339</v>
       </c>
-      <c r="F42" s="30">
+      <c r="G42" s="30">
         <v>21112.5</v>
       </c>
-      <c r="G42" s="30">
+      <c r="H42" s="30">
         <v>20973</v>
       </c>
-      <c r="H42" s="30">
+      <c r="I42" s="30">
         <v>20988.5</v>
       </c>
-      <c r="I42" s="31">
+      <c r="J42" s="31">
         <v>21063.5</v>
       </c>
-      <c r="J42" s="30">
+      <c r="K42" s="30">
         <v>18382.5</v>
       </c>
-      <c r="K42" s="8">
+      <c r="L42" s="8">
         <v>15659.5</v>
       </c>
-      <c r="L42" s="8">
+      <c r="M42" s="8">
         <v>15685.5</v>
       </c>
-      <c r="M42" s="8">
+      <c r="N42" s="8">
         <v>15773.5</v>
       </c>
-      <c r="N42" s="8">
+      <c r="O42" s="8">
         <v>16039.5</v>
       </c>
-      <c r="O42" s="8">
+      <c r="P42" s="8">
         <v>16326</v>
-      </c>
-[...1 lines deleted...]
-        <v>16420</v>
       </c>
       <c r="Q42" s="8">
         <v>16420</v>
       </c>
       <c r="R42" s="8">
+        <v>16420</v>
+      </c>
+      <c r="S42" s="8">
         <v>16430</v>
       </c>
-      <c r="S42" s="8">
+      <c r="T42" s="8">
         <v>16302.5</v>
       </c>
-      <c r="T42" s="8">
+      <c r="U42" s="8">
         <v>16180</v>
       </c>
-      <c r="U42" s="8">
+      <c r="V42" s="8">
         <v>16199.5</v>
       </c>
-      <c r="V42" s="8">
+      <c r="W42" s="8">
         <v>16165</v>
       </c>
-      <c r="W42" s="8">
+      <c r="X42" s="8">
         <v>16153.5</v>
       </c>
-      <c r="X42" s="5">
+      <c r="Y42" s="5">
         <v>16346</v>
       </c>
-      <c r="Y42" s="15">
+      <c r="Z42" s="15">
         <v>16316</v>
       </c>
-      <c r="Z42" s="12">
+      <c r="AA42" s="12">
         <v>16178</v>
       </c>
-      <c r="AA42" s="8">
+      <c r="AB42" s="8">
         <v>15845</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
-      <c r="A43" s="26" t="s">
+    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A43" s="73">
+        <v>156400000</v>
+      </c>
+      <c r="B43" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B43" s="30">
+      <c r="C43" s="30">
         <v>20435</v>
       </c>
-      <c r="C43" s="30">
+      <c r="D43" s="30">
         <v>20452.5</v>
       </c>
-      <c r="D43" s="30">
+      <c r="E43" s="30">
         <v>20463</v>
       </c>
-      <c r="E43" s="30">
+      <c r="F43" s="30">
         <v>20448</v>
       </c>
-      <c r="F43" s="30">
+      <c r="G43" s="30">
         <v>20464</v>
       </c>
-      <c r="G43" s="30">
+      <c r="H43" s="30">
         <v>20533</v>
       </c>
-      <c r="H43" s="30">
+      <c r="I43" s="30">
         <v>20598.5</v>
       </c>
-      <c r="I43" s="31">
+      <c r="J43" s="31">
         <v>20640</v>
       </c>
-      <c r="J43" s="30">
+      <c r="K43" s="30">
         <v>19140</v>
       </c>
-      <c r="K43" s="8">
+      <c r="L43" s="8">
         <v>17677</v>
       </c>
-      <c r="L43" s="8">
+      <c r="M43" s="8">
         <v>17795.5</v>
       </c>
-      <c r="M43" s="8">
+      <c r="N43" s="8">
         <v>17843.5</v>
       </c>
-      <c r="N43" s="8">
+      <c r="O43" s="8">
         <v>17968.5</v>
       </c>
-      <c r="O43" s="8">
+      <c r="P43" s="8">
         <v>18174</v>
       </c>
-      <c r="P43" s="8">
+      <c r="Q43" s="8">
         <v>18350</v>
       </c>
-      <c r="Q43" s="8">
+      <c r="R43" s="8">
         <v>18438.5</v>
       </c>
-      <c r="R43" s="8">
+      <c r="S43" s="8">
         <v>18414.5</v>
       </c>
-      <c r="S43" s="8">
+      <c r="T43" s="8">
         <v>18210.5</v>
       </c>
-      <c r="T43" s="8">
+      <c r="U43" s="8">
         <v>18023</v>
       </c>
-      <c r="U43" s="8">
+      <c r="V43" s="8">
         <v>17928.5</v>
       </c>
-      <c r="V43" s="8">
+      <c r="W43" s="8">
         <v>17797</v>
       </c>
-      <c r="W43" s="8">
+      <c r="X43" s="8">
         <v>17712</v>
       </c>
-      <c r="X43" s="5">
+      <c r="Y43" s="5">
         <v>14605</v>
       </c>
-      <c r="Y43" s="15">
+      <c r="Z43" s="15">
         <v>14468</v>
       </c>
-      <c r="Z43" s="12">
+      <c r="AA43" s="12">
         <v>14265</v>
       </c>
-      <c r="AA43" s="8">
+      <c r="AB43" s="8">
         <v>13970</v>
       </c>
     </row>
-    <row r="44" spans="1:27">
-      <c r="A44" s="32" t="s">
+    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A44" s="73">
+        <v>156800000</v>
+      </c>
+      <c r="B44" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="33">
+      <c r="C44" s="33">
         <v>15775</v>
       </c>
-      <c r="C44" s="33">
+      <c r="D44" s="33">
         <v>15719</v>
       </c>
-      <c r="D44" s="33">
+      <c r="E44" s="33">
         <v>15599</v>
       </c>
-      <c r="E44" s="33">
+      <c r="F44" s="33">
         <v>15519</v>
       </c>
-      <c r="F44" s="33">
+      <c r="G44" s="33">
         <v>15460</v>
       </c>
-      <c r="G44" s="33">
+      <c r="H44" s="33">
         <v>15425</v>
       </c>
-      <c r="H44" s="33">
+      <c r="I44" s="33">
         <v>15471.5</v>
       </c>
-      <c r="I44" s="34">
+      <c r="J44" s="34">
         <v>15510.5</v>
       </c>
-      <c r="J44" s="33">
+      <c r="K44" s="33">
         <v>14956</v>
       </c>
-      <c r="K44" s="10">
+      <c r="L44" s="10">
         <v>14453.5</v>
       </c>
-      <c r="L44" s="10">
+      <c r="M44" s="10">
         <v>14649.5</v>
       </c>
-      <c r="M44" s="10">
+      <c r="N44" s="10">
         <v>14818</v>
       </c>
-      <c r="N44" s="10">
+      <c r="O44" s="10">
         <v>14953</v>
       </c>
-      <c r="O44" s="10">
+      <c r="P44" s="10">
         <v>15103</v>
       </c>
-      <c r="P44" s="10">
+      <c r="Q44" s="10">
         <v>15184.5</v>
       </c>
-      <c r="Q44" s="10">
+      <c r="R44" s="10">
         <v>15209.5</v>
       </c>
-      <c r="R44" s="10">
+      <c r="S44" s="10">
         <v>15161.5</v>
       </c>
-      <c r="S44" s="10">
+      <c r="T44" s="10">
         <v>15056.5</v>
       </c>
-      <c r="T44" s="10">
+      <c r="U44" s="10">
         <v>14993.5</v>
       </c>
-      <c r="U44" s="10">
+      <c r="V44" s="10">
         <v>14949</v>
       </c>
-      <c r="V44" s="10">
+      <c r="W44" s="10">
         <v>14900</v>
       </c>
-      <c r="W44" s="10">
+      <c r="X44" s="10">
         <v>14944.5</v>
       </c>
-      <c r="X44" s="7">
+      <c r="Y44" s="7">
         <v>13977</v>
       </c>
-      <c r="Y44" s="16">
+      <c r="Z44" s="16">
         <v>13952</v>
       </c>
-      <c r="Z44" s="17">
+      <c r="AA44" s="17">
         <v>13819</v>
       </c>
-      <c r="AA44" s="10">
+      <c r="AB44" s="10">
         <v>13527</v>
       </c>
     </row>
-    <row r="45" spans="1:27" ht="22.5" customHeight="1">
-      <c r="A45" s="41" t="s">
+    <row r="45" spans="1:28" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="B45" s="41"/>
-[...4 lines deleted...]
-      <c r="G45" s="35"/>
+      <c r="B45" s="74"/>
+      <c r="C45" s="74"/>
+      <c r="D45" s="74"/>
+      <c r="E45" s="74"/>
+      <c r="F45" s="74"/>
       <c r="H45" s="35"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="35"/>
       <c r="L45" s="35"/>
       <c r="M45" s="35"/>
       <c r="N45" s="35"/>
       <c r="O45" s="35"/>
       <c r="P45" s="35"/>
       <c r="Q45" s="35"/>
       <c r="R45" s="35"/>
       <c r="S45" s="35"/>
       <c r="T45" s="35"/>
       <c r="U45" s="35"/>
       <c r="V45" s="35"/>
       <c r="W45" s="35"/>
       <c r="X45" s="35"/>
       <c r="Y45" s="35"/>
       <c r="Z45" s="35"/>
-    </row>
-[...1 lines deleted...]
-      <c r="L70" s="36"/>
+      <c r="AA45" s="35"/>
+    </row>
+    <row r="70" spans="13:28" x14ac:dyDescent="0.25">
       <c r="M70" s="36"/>
       <c r="N70" s="36"/>
       <c r="O70" s="36"/>
       <c r="P70" s="36"/>
       <c r="Q70" s="36"/>
       <c r="R70" s="36"/>
       <c r="S70" s="36"/>
       <c r="T70" s="36"/>
       <c r="U70" s="36"/>
       <c r="V70" s="36"/>
       <c r="W70" s="36"/>
       <c r="X70" s="36"/>
       <c r="Y70" s="36"/>
       <c r="Z70" s="36"/>
-      <c r="AA70" s="37"/>
+      <c r="AA70" s="36"/>
+      <c r="AB70" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A7:Z7"/>
+  <mergeCells count="4">
+    <mergeCell ref="B2:AA2"/>
+    <mergeCell ref="B30:AA30"/>
+    <mergeCell ref="B22:AA22"/>
+    <mergeCell ref="B7:AA7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Все население</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>