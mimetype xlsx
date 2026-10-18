--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="756" yWindow="228" windowWidth="23256" windowHeight="11268" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="72">
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
@@ -471,51 +471,51 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -566,89 +566,91 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -924,51 +926,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.snasapova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="35.109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="76.77734375" style="2" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="4">
         <v>61240101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1051,59 +1053,59 @@
       <c r="B13" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="7">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="7">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>60</v>
       </c>
@@ -5510,143 +5512,145 @@
       <c r="IK17" s="11"/>
       <c r="IL17" s="11"/>
       <c r="IM17" s="11"/>
       <c r="IN17" s="11"/>
       <c r="IO17" s="11"/>
       <c r="IP17" s="11"/>
       <c r="IQ17" s="11"/>
       <c r="IR17" s="11"/>
       <c r="IS17" s="11"/>
       <c r="IT17" s="11"/>
       <c r="IU17" s="11"/>
       <c r="IV17" s="11"/>
     </row>
     <row r="18" spans="2:256">
       <c r="B18" s="19" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T34"/>
+  <dimension ref="A1:U34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="W12" sqref="W12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="20" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="20"/>
     <col min="10" max="10" width="11.21875" style="20" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="20"/>
     <col min="12" max="12" width="9.6640625" style="20" customWidth="1"/>
     <col min="13" max="13" width="11.5546875" style="20" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15.6" customHeight="1">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="42"/>
-[...17 lines deleted...]
-      <c r="T1" s="42"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="43"/>
     </row>
-    <row r="2" spans="1:20" ht="12.75" customHeight="1">
+    <row r="2" spans="1:21" ht="12.75" customHeight="1">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:20" ht="10.199999999999999" customHeight="1">
+    <row r="3" spans="1:21" ht="10.199999999999999" customHeight="1">
       <c r="A3" s="21"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="N3" s="23"/>
       <c r="P3" s="23"/>
       <c r="Q3" s="23"/>
       <c r="R3" s="23"/>
-      <c r="T3" s="23" t="s">
+      <c r="U3" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="10.199999999999999" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="48">
+    <row r="4" spans="1:21" ht="10.199999999999999" customHeight="1">
+      <c r="A4" s="45"/>
+      <c r="B4" s="47">
         <v>2025</v>
       </c>
-      <c r="C4" s="49"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="C4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="47">
         <v>2026</v>
       </c>
-      <c r="O4" s="49"/>
-[...4 lines deleted...]
-      <c r="T4" s="49"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="50"/>
     </row>
-    <row r="5" spans="1:20" ht="33" customHeight="1">
-      <c r="A5" s="47"/>
+    <row r="5" spans="1:21" ht="33" customHeight="1">
+      <c r="A5" s="46"/>
       <c r="B5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="37" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="37" t="s">
@@ -5660,138 +5664,145 @@
       </c>
       <c r="M5" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="O5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="P5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="Q5" s="37" t="s">
         <v>23</v>
       </c>
       <c r="R5" s="37" t="s">
         <v>24</v>
       </c>
       <c r="S5" s="37" t="s">
         <v>25</v>
       </c>
       <c r="T5" s="37" t="s">
         <v>26</v>
       </c>
+      <c r="U5" s="37" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:20" ht="13.2" customHeight="1">
-      <c r="A6" s="51" t="s">
+    <row r="6" spans="1:21" ht="13.2" customHeight="1">
+      <c r="A6" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="52"/>
-[...17 lines deleted...]
-      <c r="T6" s="38"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
     </row>
-    <row r="7" spans="1:20" ht="13.2" customHeight="1">
+    <row r="7" spans="1:21" ht="13.2" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="39">
+      <c r="B7" s="38">
         <v>3.48</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="38">
         <v>3.85</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="38">
         <v>4</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="38">
         <v>4.3600000000000003</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="38">
         <v>4.43</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="38">
         <v>4.54</v>
       </c>
-      <c r="H7" s="39">
+      <c r="H7" s="38">
         <v>4.8099999999999996</v>
       </c>
-      <c r="I7" s="39">
+      <c r="I7" s="38">
         <v>4.97</v>
       </c>
-      <c r="J7" s="39">
+      <c r="J7" s="38">
         <v>5.1100000000000003</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K7" s="38">
         <v>5.12</v>
       </c>
-      <c r="L7" s="39">
+      <c r="L7" s="38">
         <v>5.05</v>
       </c>
-      <c r="M7" s="39">
+      <c r="M7" s="38">
         <v>5</v>
       </c>
-      <c r="N7" s="39">
+      <c r="N7" s="38">
         <v>3.22</v>
       </c>
-      <c r="O7" s="39">
+      <c r="O7" s="38">
         <v>3.33</v>
       </c>
-      <c r="P7" s="39">
+      <c r="P7" s="38">
         <v>3.56</v>
       </c>
-      <c r="Q7" s="39">
+      <c r="Q7" s="38">
         <v>3.73</v>
       </c>
-      <c r="R7" s="39">
+      <c r="R7" s="38">
         <v>3.7</v>
       </c>
-      <c r="S7" s="39">
+      <c r="S7" s="38">
         <v>4.1100000000000003</v>
       </c>
-      <c r="T7" s="40">
+      <c r="T7" s="39">
         <v>4.26</v>
       </c>
+      <c r="U7" s="38">
+        <v>4.3899999999999997</v>
+      </c>
     </row>
-    <row r="8" spans="1:20" ht="13.2" customHeight="1">
+    <row r="8" spans="1:21" ht="13.2" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="25">
         <v>4.09</v>
       </c>
       <c r="C8" s="25">
         <v>4.17</v>
       </c>
       <c r="D8" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="E8" s="25">
         <v>4.96</v>
       </c>
       <c r="F8" s="25">
         <v>5.0999999999999996</v>
       </c>
       <c r="G8" s="25">
         <v>5.17</v>
       </c>
       <c r="H8" s="25">
         <v>5.53</v>
       </c>
       <c r="I8" s="25">
@@ -5808,52 +5819,55 @@
       </c>
       <c r="M8" s="25">
         <v>5.63</v>
       </c>
       <c r="N8" s="25">
         <v>3.53</v>
       </c>
       <c r="O8" s="25">
         <v>3.78</v>
       </c>
       <c r="P8" s="25">
         <v>3.99</v>
       </c>
       <c r="Q8" s="25">
         <v>4.2300000000000004</v>
       </c>
       <c r="R8" s="25">
         <v>4.24</v>
       </c>
       <c r="S8" s="25">
         <v>4.7699999999999996</v>
       </c>
       <c r="T8" s="26">
         <v>4.9800000000000004</v>
       </c>
+      <c r="U8" s="25">
+        <v>5.12</v>
+      </c>
     </row>
-    <row r="9" spans="1:20" ht="13.2" customHeight="1">
+    <row r="9" spans="1:21" ht="13.2" customHeight="1">
       <c r="A9" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="25">
         <v>2.97</v>
       </c>
       <c r="C9" s="25">
         <v>3.69</v>
       </c>
       <c r="D9" s="25">
         <v>3.67</v>
       </c>
       <c r="E9" s="25">
         <v>3.99</v>
       </c>
       <c r="F9" s="25">
         <v>4.24</v>
       </c>
       <c r="G9" s="25">
         <v>4.6100000000000003</v>
       </c>
       <c r="H9" s="25">
         <v>4.96</v>
       </c>
       <c r="I9" s="25">
@@ -5870,52 +5884,55 @@
       </c>
       <c r="M9" s="25">
         <v>5.16</v>
       </c>
       <c r="N9" s="25">
         <v>2.34</v>
       </c>
       <c r="O9" s="25">
         <v>3.06</v>
       </c>
       <c r="P9" s="25">
         <v>4.41</v>
       </c>
       <c r="Q9" s="25">
         <v>4.4000000000000004</v>
       </c>
       <c r="R9" s="25">
         <v>4.68</v>
       </c>
       <c r="S9" s="25">
         <v>5.3</v>
       </c>
       <c r="T9" s="26">
         <v>5.26</v>
       </c>
+      <c r="U9" s="25">
+        <v>5.43</v>
+      </c>
     </row>
-    <row r="10" spans="1:20" ht="13.2" customHeight="1">
+    <row r="10" spans="1:21" ht="13.2" customHeight="1">
       <c r="A10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="25">
         <v>2.98</v>
       </c>
       <c r="C10" s="25">
         <v>3.44</v>
       </c>
       <c r="D10" s="25">
         <v>4</v>
       </c>
       <c r="E10" s="25">
         <v>3.96</v>
       </c>
       <c r="F10" s="25">
         <v>3.97</v>
       </c>
       <c r="G10" s="25">
         <v>4.13</v>
       </c>
       <c r="H10" s="25">
         <v>4.5599999999999996</v>
       </c>
       <c r="I10" s="25">
@@ -5932,52 +5949,55 @@
       </c>
       <c r="M10" s="25">
         <v>4.58</v>
       </c>
       <c r="N10" s="25">
         <v>1.95</v>
       </c>
       <c r="O10" s="25">
         <v>2.44</v>
       </c>
       <c r="P10" s="25">
         <v>2.63</v>
       </c>
       <c r="Q10" s="25">
         <v>3.1</v>
       </c>
       <c r="R10" s="25">
         <v>3.08</v>
       </c>
       <c r="S10" s="25">
         <v>3.37</v>
       </c>
       <c r="T10" s="26">
         <v>3.45</v>
       </c>
+      <c r="U10" s="25">
+        <v>3.66</v>
+      </c>
     </row>
-    <row r="11" spans="1:20" ht="13.2" customHeight="1">
+    <row r="11" spans="1:21" ht="13.2" customHeight="1">
       <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="25">
         <v>3.64</v>
       </c>
       <c r="C11" s="25">
         <v>3.98</v>
       </c>
       <c r="D11" s="25">
         <v>3.97</v>
       </c>
       <c r="E11" s="25">
         <v>4.34</v>
       </c>
       <c r="F11" s="25">
         <v>3.91</v>
       </c>
       <c r="G11" s="25">
         <v>3.88</v>
       </c>
       <c r="H11" s="25">
         <v>3.99</v>
       </c>
       <c r="I11" s="25">
@@ -5994,52 +6014,55 @@
       </c>
       <c r="M11" s="25">
         <v>4.28</v>
       </c>
       <c r="N11" s="25">
         <v>3.67</v>
       </c>
       <c r="O11" s="25">
         <v>3.17</v>
       </c>
       <c r="P11" s="25">
         <v>2.89</v>
       </c>
       <c r="Q11" s="25">
         <v>3.2</v>
       </c>
       <c r="R11" s="25">
         <v>3.15</v>
       </c>
       <c r="S11" s="25">
         <v>3.43</v>
       </c>
       <c r="T11" s="26">
         <v>3.17</v>
       </c>
+      <c r="U11" s="25">
+        <v>3.24</v>
+      </c>
     </row>
-    <row r="12" spans="1:20" ht="13.2" customHeight="1">
+    <row r="12" spans="1:21" ht="13.2" customHeight="1">
       <c r="A12" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="25">
         <v>4.4800000000000004</v>
       </c>
       <c r="C12" s="25">
         <v>3.65</v>
       </c>
       <c r="D12" s="25">
         <v>3.63</v>
       </c>
       <c r="E12" s="25">
         <v>4.07</v>
       </c>
       <c r="F12" s="25">
         <v>4.24</v>
       </c>
       <c r="G12" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="H12" s="25">
         <v>4.57</v>
       </c>
       <c r="I12" s="25">
@@ -6056,52 +6079,55 @@
       </c>
       <c r="M12" s="25">
         <v>4.54</v>
       </c>
       <c r="N12" s="25">
         <v>4.63</v>
       </c>
       <c r="O12" s="25">
         <v>4.18</v>
       </c>
       <c r="P12" s="25">
         <v>3.84</v>
       </c>
       <c r="Q12" s="25">
         <v>3.74</v>
       </c>
       <c r="R12" s="25">
         <v>3.71</v>
       </c>
       <c r="S12" s="25">
         <v>3.92</v>
       </c>
       <c r="T12" s="26">
         <v>4.05</v>
       </c>
+      <c r="U12" s="25">
+        <v>3.87</v>
+      </c>
     </row>
-    <row r="13" spans="1:20" ht="13.2" customHeight="1">
+    <row r="13" spans="1:21" ht="13.2" customHeight="1">
       <c r="A13" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="25">
         <v>2.54</v>
       </c>
       <c r="C13" s="25">
         <v>3.84</v>
       </c>
       <c r="D13" s="25">
         <v>3.8</v>
       </c>
       <c r="E13" s="25">
         <v>3.97</v>
       </c>
       <c r="F13" s="25">
         <v>3.92</v>
       </c>
       <c r="G13" s="25">
         <v>4.24</v>
       </c>
       <c r="H13" s="25">
         <v>4.58</v>
       </c>
       <c r="I13" s="25">
@@ -6118,52 +6144,55 @@
       </c>
       <c r="M13" s="25">
         <v>4.99</v>
       </c>
       <c r="N13" s="25">
         <v>2.4</v>
       </c>
       <c r="O13" s="25">
         <v>2.4500000000000002</v>
       </c>
       <c r="P13" s="25">
         <v>2.95</v>
       </c>
       <c r="Q13" s="25">
         <v>3.07</v>
       </c>
       <c r="R13" s="25">
         <v>2.99</v>
       </c>
       <c r="S13" s="25">
         <v>3.45</v>
       </c>
       <c r="T13" s="26">
         <v>3.71</v>
       </c>
+      <c r="U13" s="25">
+        <v>3.99</v>
+      </c>
     </row>
-    <row r="14" spans="1:20" ht="13.2" customHeight="1">
+    <row r="14" spans="1:21" ht="13.2" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="25">
         <v>1.84</v>
       </c>
       <c r="C14" s="25">
         <v>2.42</v>
       </c>
       <c r="D14" s="25">
         <v>2.85</v>
       </c>
       <c r="E14" s="25">
         <v>2.97</v>
       </c>
       <c r="F14" s="25">
         <v>2.97</v>
       </c>
       <c r="G14" s="25">
         <v>3.39</v>
       </c>
       <c r="H14" s="25">
         <v>3.26</v>
       </c>
       <c r="I14" s="25">
@@ -6180,52 +6209,55 @@
       </c>
       <c r="M14" s="25">
         <v>3.81</v>
       </c>
       <c r="N14" s="25">
         <v>1.63</v>
       </c>
       <c r="O14" s="25">
         <v>1.84</v>
       </c>
       <c r="P14" s="25">
         <v>2.57</v>
       </c>
       <c r="Q14" s="25">
         <v>2.59</v>
       </c>
       <c r="R14" s="25">
         <v>2.77</v>
       </c>
       <c r="S14" s="25">
         <v>3.07</v>
       </c>
       <c r="T14" s="26">
         <v>3.31</v>
       </c>
+      <c r="U14" s="25">
+        <v>3.49</v>
+      </c>
     </row>
-    <row r="15" spans="1:20" ht="13.2" customHeight="1">
+    <row r="15" spans="1:21" ht="13.2" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="25">
         <v>2.5</v>
       </c>
       <c r="C15" s="25">
         <v>3.44</v>
       </c>
       <c r="D15" s="25">
         <v>3.45</v>
       </c>
       <c r="E15" s="25">
         <v>3.31</v>
       </c>
       <c r="F15" s="25">
         <v>3.59</v>
       </c>
       <c r="G15" s="25">
         <v>3.21</v>
       </c>
       <c r="H15" s="25">
         <v>3.24</v>
       </c>
       <c r="I15" s="25">
@@ -6242,52 +6274,55 @@
       </c>
       <c r="M15" s="25">
         <v>3.5</v>
       </c>
       <c r="N15" s="25">
         <v>3.78</v>
       </c>
       <c r="O15" s="25">
         <v>3</v>
       </c>
       <c r="P15" s="25">
         <v>2.95</v>
       </c>
       <c r="Q15" s="25">
         <v>3.03</v>
       </c>
       <c r="R15" s="25">
         <v>2.73</v>
       </c>
       <c r="S15" s="25">
         <v>2.82</v>
       </c>
       <c r="T15" s="26">
         <v>2.87</v>
       </c>
+      <c r="U15" s="25">
+        <v>2.99</v>
+      </c>
     </row>
-    <row r="16" spans="1:20" ht="13.2" customHeight="1">
+    <row r="16" spans="1:21" ht="13.2" customHeight="1">
       <c r="A16" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="25">
         <v>2.74</v>
       </c>
       <c r="C16" s="25">
         <v>4.0999999999999996</v>
       </c>
       <c r="D16" s="25">
         <v>4.0599999999999996</v>
       </c>
       <c r="E16" s="25">
         <v>4.29</v>
       </c>
       <c r="F16" s="25">
         <v>4.22</v>
       </c>
       <c r="G16" s="25">
         <v>4.2300000000000004</v>
       </c>
       <c r="H16" s="25">
         <v>4.29</v>
       </c>
       <c r="I16" s="25">
@@ -6304,137 +6339,145 @@
       </c>
       <c r="M16" s="25">
         <v>4.78</v>
       </c>
       <c r="N16" s="25">
         <v>3.3</v>
       </c>
       <c r="O16" s="25">
         <v>3.4</v>
       </c>
       <c r="P16" s="25">
         <v>3.65</v>
       </c>
       <c r="Q16" s="25">
         <v>3.71</v>
       </c>
       <c r="R16" s="25">
         <v>3.4</v>
       </c>
       <c r="S16" s="25">
         <v>3.8</v>
       </c>
       <c r="T16" s="26">
         <v>3.86</v>
       </c>
+      <c r="U16" s="25">
+        <v>4.03</v>
+      </c>
     </row>
-    <row r="17" spans="1:20" ht="13.2" customHeight="1">
-      <c r="A17" s="43" t="s">
+    <row r="17" spans="1:21" ht="13.2" customHeight="1">
+      <c r="A17" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="44"/>
-[...16 lines deleted...]
-      <c r="S17" s="44"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42"/>
+      <c r="O17" s="42"/>
+      <c r="P17" s="42"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="42"/>
+      <c r="S17" s="42"/>
+      <c r="T17" s="43"/>
+      <c r="U17" s="43"/>
     </row>
-    <row r="18" spans="1:20" ht="13.2" customHeight="1">
+    <row r="18" spans="1:21" ht="13.2" customHeight="1">
       <c r="A18" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="39">
+      <c r="B18" s="38">
         <v>3.83</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="38">
         <v>3.99</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="38">
         <v>4.18</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="38">
         <v>4.76</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="38">
         <v>4.8899999999999997</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G18" s="38">
         <v>5.01</v>
       </c>
-      <c r="H18" s="39">
+      <c r="H18" s="38">
         <v>5.42</v>
       </c>
-      <c r="I18" s="39">
+      <c r="I18" s="38">
         <v>5.57</v>
       </c>
-      <c r="J18" s="39">
+      <c r="J18" s="38">
         <v>5.73</v>
       </c>
-      <c r="K18" s="39">
+      <c r="K18" s="38">
         <v>5.72</v>
       </c>
-      <c r="L18" s="39">
+      <c r="L18" s="38">
         <v>5.59</v>
       </c>
-      <c r="M18" s="39">
+      <c r="M18" s="38">
         <v>5.5</v>
       </c>
-      <c r="N18" s="39">
+      <c r="N18" s="38">
         <v>3.35</v>
       </c>
-      <c r="O18" s="39">
+      <c r="O18" s="38">
         <v>3.8</v>
       </c>
-      <c r="P18" s="39">
+      <c r="P18" s="38">
         <v>4.13</v>
       </c>
-      <c r="Q18" s="39">
+      <c r="Q18" s="38">
         <v>4.29</v>
       </c>
-      <c r="R18" s="39">
+      <c r="R18" s="38">
         <v>4.3099999999999996</v>
       </c>
-      <c r="S18" s="39">
+      <c r="S18" s="38">
         <v>4.83</v>
       </c>
-      <c r="T18" s="40">
+      <c r="T18" s="39">
         <v>4.99</v>
       </c>
+      <c r="U18" s="38">
+        <v>5.16</v>
+      </c>
     </row>
-    <row r="19" spans="1:20" ht="13.2" customHeight="1">
+    <row r="19" spans="1:21" ht="13.2" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="25">
         <v>3.98</v>
       </c>
       <c r="C19" s="25">
         <v>4.16</v>
       </c>
       <c r="D19" s="25">
         <v>4.3499999999999996</v>
       </c>
       <c r="E19" s="25">
         <v>5.03</v>
       </c>
       <c r="F19" s="25">
         <v>5.17</v>
       </c>
       <c r="G19" s="25">
         <v>5.27</v>
       </c>
       <c r="H19" s="25">
         <v>5.64</v>
       </c>
       <c r="I19" s="25">
@@ -6451,52 +6494,55 @@
       </c>
       <c r="M19" s="25">
         <v>5.69</v>
       </c>
       <c r="N19" s="25">
         <v>3.58</v>
       </c>
       <c r="O19" s="25">
         <v>3.99</v>
       </c>
       <c r="P19" s="25">
         <v>4.24</v>
       </c>
       <c r="Q19" s="25">
         <v>4.4000000000000004</v>
       </c>
       <c r="R19" s="25">
         <v>4.43</v>
       </c>
       <c r="S19" s="25">
         <v>4.95</v>
       </c>
       <c r="T19" s="26">
         <v>5.15</v>
       </c>
+      <c r="U19" s="25">
+        <v>5.27</v>
+      </c>
     </row>
-    <row r="20" spans="1:20" ht="13.2" customHeight="1">
+    <row r="20" spans="1:21" ht="13.2" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="25">
         <v>2.97</v>
       </c>
       <c r="C20" s="25">
         <v>3.69</v>
       </c>
       <c r="D20" s="25">
         <v>3.67</v>
       </c>
       <c r="E20" s="25">
         <v>3.99</v>
       </c>
       <c r="F20" s="25">
         <v>4.24</v>
       </c>
       <c r="G20" s="25">
         <v>4.6100000000000003</v>
       </c>
       <c r="H20" s="25">
         <v>4.96</v>
       </c>
       <c r="I20" s="25">
@@ -6513,52 +6559,55 @@
       </c>
       <c r="M20" s="25">
         <v>5.16</v>
       </c>
       <c r="N20" s="25">
         <v>2.34</v>
       </c>
       <c r="O20" s="25">
         <v>3.06</v>
       </c>
       <c r="P20" s="25">
         <v>4.41</v>
       </c>
       <c r="Q20" s="25">
         <v>4.4000000000000004</v>
       </c>
       <c r="R20" s="25">
         <v>4.68</v>
       </c>
       <c r="S20" s="25">
         <v>5.3</v>
       </c>
       <c r="T20" s="26">
         <v>5.26</v>
       </c>
+      <c r="U20" s="25">
+        <v>5.43</v>
+      </c>
     </row>
-    <row r="21" spans="1:20" ht="13.2" customHeight="1">
+    <row r="21" spans="1:21" ht="13.2" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="25">
         <v>3.74</v>
       </c>
       <c r="C21" s="25">
         <v>2.96</v>
       </c>
       <c r="D21" s="25">
         <v>3.34</v>
       </c>
       <c r="E21" s="25">
         <v>3.23</v>
       </c>
       <c r="F21" s="25">
         <v>3.28</v>
       </c>
       <c r="G21" s="25">
         <v>3.54</v>
       </c>
       <c r="H21" s="25">
         <v>4.3600000000000003</v>
       </c>
       <c r="I21" s="25">
@@ -6575,52 +6624,55 @@
       </c>
       <c r="M21" s="25">
         <v>4.38</v>
       </c>
       <c r="N21" s="25">
         <v>2.52</v>
       </c>
       <c r="O21" s="25">
         <v>2.65</v>
       </c>
       <c r="P21" s="25">
         <v>2.61</v>
       </c>
       <c r="Q21" s="25">
         <v>2.77</v>
       </c>
       <c r="R21" s="25">
         <v>2.65</v>
       </c>
       <c r="S21" s="25">
         <v>3.18</v>
       </c>
       <c r="T21" s="26">
         <v>3.27</v>
       </c>
+      <c r="U21" s="25">
+        <v>3.86</v>
+      </c>
     </row>
-    <row r="22" spans="1:20" ht="13.2" customHeight="1">
+    <row r="22" spans="1:21" ht="13.2" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="25">
         <v>1.56</v>
       </c>
       <c r="C22" s="25">
         <v>3.3</v>
       </c>
       <c r="D22" s="25">
         <v>3.27</v>
       </c>
       <c r="E22" s="25">
         <v>4.09</v>
       </c>
       <c r="F22" s="25">
         <v>3.25</v>
       </c>
       <c r="G22" s="25">
         <v>3</v>
       </c>
       <c r="H22" s="25">
         <v>3.03</v>
       </c>
       <c r="I22" s="25">
@@ -6637,137 +6689,145 @@
       </c>
       <c r="M22" s="25">
         <v>4.33</v>
       </c>
       <c r="N22" s="25">
         <v>1.64</v>
       </c>
       <c r="O22" s="25">
         <v>4.26</v>
       </c>
       <c r="P22" s="25">
         <v>6.19</v>
       </c>
       <c r="Q22" s="25">
         <v>6.32</v>
       </c>
       <c r="R22" s="25">
         <v>5.68</v>
       </c>
       <c r="S22" s="25">
         <v>6.13</v>
       </c>
       <c r="T22" s="26">
         <v>5.46</v>
       </c>
+      <c r="U22" s="25">
+        <v>5.39</v>
+      </c>
     </row>
-    <row r="23" spans="1:20" ht="13.2" customHeight="1">
-      <c r="A23" s="45" t="s">
+    <row r="23" spans="1:21" ht="13.2" customHeight="1">
+      <c r="A23" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="44"/>
-[...16 lines deleted...]
-      <c r="S23" s="44"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
     </row>
-    <row r="24" spans="1:20" ht="13.2" customHeight="1">
+    <row r="24" spans="1:21" ht="13.2" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="40">
         <v>3.16</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="38">
         <v>3.72</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="38">
         <v>3.83</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="38">
         <v>4.01</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="38">
         <v>4.03</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="40">
         <v>4.13</v>
       </c>
-      <c r="H24" s="41">
+      <c r="H24" s="40">
         <v>4.2699999999999996</v>
       </c>
-      <c r="I24" s="41">
+      <c r="I24" s="40">
         <v>4.4400000000000004</v>
       </c>
-      <c r="J24" s="41">
+      <c r="J24" s="40">
         <v>4.5599999999999996</v>
       </c>
-      <c r="K24" s="41">
+      <c r="K24" s="40">
         <v>4.58</v>
       </c>
-      <c r="L24" s="41">
+      <c r="L24" s="40">
         <v>4.5599999999999996</v>
       </c>
-      <c r="M24" s="41">
+      <c r="M24" s="40">
         <v>4.5599999999999996</v>
       </c>
-      <c r="N24" s="41">
+      <c r="N24" s="40">
         <v>3.11</v>
       </c>
-      <c r="O24" s="41">
+      <c r="O24" s="40">
         <v>2.91</v>
       </c>
-      <c r="P24" s="41">
+      <c r="P24" s="40">
         <v>3.05</v>
       </c>
-      <c r="Q24" s="41">
+      <c r="Q24" s="40">
         <v>3.23</v>
       </c>
-      <c r="R24" s="41">
+      <c r="R24" s="40">
         <v>3.15</v>
       </c>
-      <c r="S24" s="39">
+      <c r="S24" s="38">
         <v>3.47</v>
       </c>
-      <c r="T24" s="40">
+      <c r="T24" s="39">
         <v>3.6</v>
       </c>
+      <c r="U24" s="40">
+        <v>3.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:20" ht="13.2" customHeight="1">
+    <row r="25" spans="1:21" ht="13.2" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="31">
         <v>4.99</v>
       </c>
       <c r="C25" s="25">
         <v>4.21</v>
       </c>
       <c r="D25" s="25">
         <v>4.38</v>
       </c>
       <c r="E25" s="25">
         <v>4.43</v>
       </c>
       <c r="F25" s="25">
         <v>4.5599999999999996</v>
       </c>
       <c r="G25" s="31">
         <v>4.46</v>
       </c>
       <c r="H25" s="31">
         <v>4.74</v>
       </c>
       <c r="I25" s="31">
@@ -6784,52 +6844,55 @@
       </c>
       <c r="M25" s="31">
         <v>5.2</v>
       </c>
       <c r="N25" s="31">
         <v>3.18</v>
       </c>
       <c r="O25" s="31">
         <v>2.2200000000000002</v>
       </c>
       <c r="P25" s="31">
         <v>2.19</v>
       </c>
       <c r="Q25" s="31">
         <v>2.95</v>
       </c>
       <c r="R25" s="31">
         <v>2.85</v>
       </c>
       <c r="S25" s="25">
         <v>3.47</v>
       </c>
       <c r="T25" s="26">
         <v>3.71</v>
       </c>
+      <c r="U25" s="31">
+        <v>3.96</v>
+      </c>
     </row>
-    <row r="26" spans="1:20" ht="13.2" customHeight="1">
+    <row r="26" spans="1:21" ht="13.2" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="31">
         <v>2.29</v>
       </c>
       <c r="C26" s="25">
         <v>3.89</v>
       </c>
       <c r="D26" s="25">
         <v>4.59</v>
       </c>
       <c r="E26" s="25">
         <v>4.6100000000000003</v>
       </c>
       <c r="F26" s="25">
         <v>4.59</v>
       </c>
       <c r="G26" s="31">
         <v>4.66</v>
       </c>
       <c r="H26" s="31">
         <v>4.7300000000000004</v>
       </c>
       <c r="I26" s="31">
@@ -6846,52 +6909,55 @@
       </c>
       <c r="M26" s="31">
         <v>4.75</v>
       </c>
       <c r="N26" s="31">
         <v>1.42</v>
       </c>
       <c r="O26" s="31">
         <v>2.25</v>
       </c>
       <c r="P26" s="31">
         <v>2.66</v>
       </c>
       <c r="Q26" s="31">
         <v>3.4</v>
       </c>
       <c r="R26" s="31">
         <v>3.47</v>
       </c>
       <c r="S26" s="25">
         <v>3.53</v>
       </c>
       <c r="T26" s="26">
         <v>3.61</v>
       </c>
+      <c r="U26" s="31">
+        <v>3.48</v>
+      </c>
     </row>
-    <row r="27" spans="1:20" ht="13.2" customHeight="1">
+    <row r="27" spans="1:21" ht="13.2" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="31">
         <v>3.64</v>
       </c>
       <c r="C27" s="25">
         <v>3.98</v>
       </c>
       <c r="D27" s="25">
         <v>3.97</v>
       </c>
       <c r="E27" s="25">
         <v>4.34</v>
       </c>
       <c r="F27" s="25">
         <v>3.91</v>
       </c>
       <c r="G27" s="31">
         <v>3.88</v>
       </c>
       <c r="H27" s="31">
         <v>3.99</v>
       </c>
       <c r="I27" s="31">
@@ -6908,52 +6974,55 @@
       </c>
       <c r="M27" s="31">
         <v>4.28</v>
       </c>
       <c r="N27" s="31">
         <v>3.67</v>
       </c>
       <c r="O27" s="31">
         <v>3.17</v>
       </c>
       <c r="P27" s="31">
         <v>2.89</v>
       </c>
       <c r="Q27" s="31">
         <v>3.2</v>
       </c>
       <c r="R27" s="31">
         <v>3.15</v>
       </c>
       <c r="S27" s="25">
         <v>3.43</v>
       </c>
       <c r="T27" s="26">
         <v>3.17</v>
       </c>
+      <c r="U27" s="31">
+        <v>3.24</v>
+      </c>
     </row>
-    <row r="28" spans="1:20" ht="13.2" customHeight="1">
+    <row r="28" spans="1:21" ht="13.2" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="31">
         <v>4.4800000000000004</v>
       </c>
       <c r="C28" s="25">
         <v>3.65</v>
       </c>
       <c r="D28" s="25">
         <v>3.63</v>
       </c>
       <c r="E28" s="25">
         <v>4.07</v>
       </c>
       <c r="F28" s="25">
         <v>4.24</v>
       </c>
       <c r="G28" s="31">
         <v>4.3499999999999996</v>
       </c>
       <c r="H28" s="31">
         <v>4.57</v>
       </c>
       <c r="I28" s="31">
@@ -6970,52 +7039,55 @@
       </c>
       <c r="M28" s="31">
         <v>4.54</v>
       </c>
       <c r="N28" s="31">
         <v>4.63</v>
       </c>
       <c r="O28" s="31">
         <v>4.18</v>
       </c>
       <c r="P28" s="31">
         <v>3.84</v>
       </c>
       <c r="Q28" s="31">
         <v>3.74</v>
       </c>
       <c r="R28" s="31">
         <v>3.71</v>
       </c>
       <c r="S28" s="25">
         <v>3.92</v>
       </c>
       <c r="T28" s="26">
         <v>4.05</v>
       </c>
+      <c r="U28" s="31">
+        <v>3.87</v>
+      </c>
     </row>
-    <row r="29" spans="1:20" ht="13.2" customHeight="1">
+    <row r="29" spans="1:21" ht="13.2" customHeight="1">
       <c r="A29" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="31">
         <v>2.64</v>
       </c>
       <c r="C29" s="25">
         <v>3.89</v>
       </c>
       <c r="D29" s="25">
         <v>3.86</v>
       </c>
       <c r="E29" s="25">
         <v>3.95</v>
       </c>
       <c r="F29" s="25">
         <v>3.99</v>
       </c>
       <c r="G29" s="31">
         <v>4.37</v>
       </c>
       <c r="H29" s="31">
         <v>4.74</v>
       </c>
       <c r="I29" s="31">
@@ -7032,52 +7104,55 @@
       </c>
       <c r="M29" s="31">
         <v>5.0599999999999996</v>
       </c>
       <c r="N29" s="31">
         <v>2.48</v>
       </c>
       <c r="O29" s="31">
         <v>2.2599999999999998</v>
       </c>
       <c r="P29" s="31">
         <v>2.62</v>
       </c>
       <c r="Q29" s="31">
         <v>2.74</v>
       </c>
       <c r="R29" s="31">
         <v>2.72</v>
       </c>
       <c r="S29" s="25">
         <v>3.18</v>
       </c>
       <c r="T29" s="26">
         <v>3.54</v>
       </c>
+      <c r="U29" s="31">
+        <v>3.85</v>
+      </c>
     </row>
-    <row r="30" spans="1:20" ht="13.2" customHeight="1">
+    <row r="30" spans="1:21" ht="13.2" customHeight="1">
       <c r="A30" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="31">
         <v>1.84</v>
       </c>
       <c r="C30" s="25">
         <v>2.42</v>
       </c>
       <c r="D30" s="25">
         <v>2.85</v>
       </c>
       <c r="E30" s="25">
         <v>2.97</v>
       </c>
       <c r="F30" s="25">
         <v>2.97</v>
       </c>
       <c r="G30" s="31">
         <v>3.39</v>
       </c>
       <c r="H30" s="31">
         <v>3.26</v>
       </c>
       <c r="I30" s="31">
@@ -7094,52 +7169,55 @@
       </c>
       <c r="M30" s="31">
         <v>3.81</v>
       </c>
       <c r="N30" s="31">
         <v>1.63</v>
       </c>
       <c r="O30" s="31">
         <v>1.84</v>
       </c>
       <c r="P30" s="31">
         <v>2.57</v>
       </c>
       <c r="Q30" s="31">
         <v>2.59</v>
       </c>
       <c r="R30" s="31">
         <v>2.77</v>
       </c>
       <c r="S30" s="25">
         <v>3.07</v>
       </c>
       <c r="T30" s="26">
         <v>3.31</v>
       </c>
+      <c r="U30" s="31">
+        <v>3.49</v>
+      </c>
     </row>
-    <row r="31" spans="1:20" ht="13.2" customHeight="1">
+    <row r="31" spans="1:21" ht="13.2" customHeight="1">
       <c r="A31" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="31">
         <v>2.5</v>
       </c>
       <c r="C31" s="25">
         <v>3.44</v>
       </c>
       <c r="D31" s="25">
         <v>3.45</v>
       </c>
       <c r="E31" s="25">
         <v>3.31</v>
       </c>
       <c r="F31" s="25">
         <v>3.59</v>
       </c>
       <c r="G31" s="31">
         <v>3.21</v>
       </c>
       <c r="H31" s="31">
         <v>3.24</v>
       </c>
       <c r="I31" s="31">
@@ -7156,52 +7234,55 @@
       </c>
       <c r="M31" s="31">
         <v>3.5</v>
       </c>
       <c r="N31" s="31">
         <v>3.78</v>
       </c>
       <c r="O31" s="31">
         <v>3</v>
       </c>
       <c r="P31" s="31">
         <v>2.95</v>
       </c>
       <c r="Q31" s="31">
         <v>3.03</v>
       </c>
       <c r="R31" s="31">
         <v>2.73</v>
       </c>
       <c r="S31" s="25">
         <v>2.82</v>
       </c>
       <c r="T31" s="26">
         <v>2.87</v>
       </c>
+      <c r="U31" s="31">
+        <v>2.99</v>
+      </c>
     </row>
-    <row r="32" spans="1:20" ht="13.2" customHeight="1">
+    <row r="32" spans="1:21" ht="13.2" customHeight="1">
       <c r="A32" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="34">
         <v>2.74</v>
       </c>
       <c r="C32" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="D32" s="34">
         <v>4.0599999999999996</v>
       </c>
       <c r="E32" s="34">
         <v>4.29</v>
       </c>
       <c r="F32" s="34">
         <v>4.22</v>
       </c>
       <c r="G32" s="34">
         <v>4.2300000000000004</v>
       </c>
       <c r="H32" s="34">
         <v>4.29</v>
       </c>
       <c r="I32" s="34">
@@ -7217,66 +7298,69 @@
         <v>4.71</v>
       </c>
       <c r="M32" s="34">
         <v>4.78</v>
       </c>
       <c r="N32" s="34">
         <v>3.3</v>
       </c>
       <c r="O32" s="34">
         <v>3.4</v>
       </c>
       <c r="P32" s="34">
         <v>3.65</v>
       </c>
       <c r="Q32" s="34">
         <v>3.71</v>
       </c>
       <c r="R32" s="34">
         <v>3.4</v>
       </c>
       <c r="S32" s="34">
         <v>3.8</v>
       </c>
       <c r="T32" s="35">
         <v>3.86</v>
+      </c>
+      <c r="U32" s="34">
+        <v>4.03</v>
       </c>
     </row>
     <row r="34" spans="6:6">
       <c r="F34" s="20" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:T1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A6:U6"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A23:U23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A6:S6"/>
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="N4:U4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>