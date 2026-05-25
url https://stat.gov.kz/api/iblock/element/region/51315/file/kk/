--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="31">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -399,64 +399,64 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -475,51 +475,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>50</xdr:col>
       <xdr:colOff>215447</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>181429</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="1462768" cy="566964"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
@@ -799,87 +799,87 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK47"/>
+  <dimension ref="A2:BL47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BK2"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="25" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="4.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="43" max="43" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="5.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="6.28515625" style="1" customWidth="1"/>
     <col min="54" max="54" width="7.28515625" style="1" customWidth="1"/>
     <col min="55" max="55" width="7.5703125" style="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" style="1" customWidth="1"/>
     <col min="57" max="57" width="6.42578125" style="1" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" s="47" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
@@ -901,108 +901,110 @@
       <c r="AM2" s="47"/>
       <c r="AN2" s="47"/>
       <c r="AO2" s="47"/>
       <c r="AP2" s="47"/>
       <c r="AQ2" s="47"/>
       <c r="AR2" s="47"/>
       <c r="AS2" s="47"/>
       <c r="AT2" s="47"/>
       <c r="AU2" s="47"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="47"/>
       <c r="AY2" s="47"/>
       <c r="AZ2" s="47"/>
       <c r="BA2" s="47"/>
       <c r="BB2" s="47"/>
       <c r="BC2" s="47"/>
       <c r="BD2" s="47"/>
       <c r="BE2" s="47"/>
       <c r="BF2" s="47"/>
       <c r="BG2" s="47"/>
       <c r="BH2" s="47"/>
       <c r="BI2" s="47"/>
       <c r="BJ2" s="47"/>
       <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" s="12"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
       <c r="Y3" s="19"/>
       <c r="Z3" s="19"/>
       <c r="AA3" s="19"/>
       <c r="AB3" s="19"/>
       <c r="AC3" s="19"/>
       <c r="AD3" s="19"/>
       <c r="AE3" s="19"/>
       <c r="AF3" s="19"/>
       <c r="AG3" s="19"/>
       <c r="AH3" s="19"/>
       <c r="AI3" s="19"/>
       <c r="AJ3" s="19"/>
       <c r="AK3" s="19"/>
       <c r="AL3" s="12"/>
       <c r="AM3" s="12"/>
       <c r="AN3" s="12"/>
     </row>
-    <row r="4" spans="1:63" s="2" customFormat="1">
+    <row r="4" spans="1:64" s="2" customFormat="1">
       <c r="AL4" s="13"/>
       <c r="AM4" s="13"/>
       <c r="AZ4" s="16"/>
       <c r="BA4" s="16"/>
       <c r="BB4" s="16"/>
       <c r="BD4" s="16"/>
       <c r="BE4" s="16"/>
       <c r="BF4" s="38"/>
       <c r="BI4" s="40"/>
-      <c r="BK4" s="40" t="s">
+      <c r="BK4" s="40"/>
+      <c r="BL4" s="40" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:63" ht="15" customHeight="1">
+    <row r="5" spans="1:64" ht="15" customHeight="1">
       <c r="A5" s="50"/>
       <c r="B5" s="48">
         <v>2021</v>
       </c>
       <c r="C5" s="49"/>
       <c r="D5" s="49"/>
       <c r="E5" s="49"/>
       <c r="F5" s="49"/>
       <c r="G5" s="49"/>
       <c r="H5" s="49"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="48">
         <v>2022</v>
       </c>
       <c r="O5" s="49"/>
       <c r="P5" s="49"/>
       <c r="Q5" s="49"/>
       <c r="R5" s="49"/>
       <c r="S5" s="49"/>
       <c r="T5" s="49"/>
       <c r="U5" s="49"/>
@@ -1016,70 +1018,71 @@
       <c r="AA5" s="49"/>
       <c r="AB5" s="49"/>
       <c r="AC5" s="49"/>
       <c r="AD5" s="49"/>
       <c r="AE5" s="49"/>
       <c r="AF5" s="49"/>
       <c r="AG5" s="49"/>
       <c r="AH5" s="49"/>
       <c r="AI5" s="49"/>
       <c r="AJ5" s="49"/>
       <c r="AK5" s="49"/>
       <c r="AL5" s="48">
         <v>2024</v>
       </c>
       <c r="AM5" s="49"/>
       <c r="AN5" s="49"/>
       <c r="AO5" s="49"/>
       <c r="AP5" s="49"/>
       <c r="AQ5" s="49"/>
       <c r="AR5" s="49"/>
       <c r="AS5" s="49"/>
       <c r="AT5" s="49"/>
       <c r="AU5" s="49"/>
       <c r="AV5" s="49"/>
       <c r="AW5" s="49"/>
-      <c r="AX5" s="45">
+      <c r="AX5" s="42">
         <v>2025</v>
       </c>
-      <c r="AY5" s="46"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="45">
+      <c r="AY5" s="43"/>
+      <c r="AZ5" s="43"/>
+      <c r="BA5" s="43"/>
+      <c r="BB5" s="43"/>
+      <c r="BC5" s="43"/>
+      <c r="BD5" s="43"/>
+      <c r="BE5" s="43"/>
+      <c r="BF5" s="43"/>
+      <c r="BG5" s="43"/>
+      <c r="BH5" s="43"/>
+      <c r="BI5" s="43"/>
+      <c r="BJ5" s="42">
         <v>2026</v>
       </c>
-      <c r="BK5" s="46"/>
+      <c r="BK5" s="43"/>
+      <c r="BL5" s="43"/>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" s="51"/>
       <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
@@ -1223,119 +1226,123 @@
       </c>
       <c r="BD6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BE6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BG6" s="39" t="s">
         <v>13</v>
       </c>
       <c r="BH6" s="41" t="s">
         <v>14</v>
       </c>
       <c r="BI6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="BJ6" s="36" t="s">
         <v>1</v>
       </c>
       <c r="BK6" s="36" t="s">
         <v>2</v>
       </c>
+      <c r="BL6" s="3" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="7" spans="1:63" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="44" t="s">
+    <row r="7" spans="1:64" s="11" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="44"/>
-[...60 lines deleted...]
-      <c r="BK7" s="44"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+      <c r="S7" s="46"/>
+      <c r="T7" s="46"/>
+      <c r="U7" s="46"/>
+      <c r="V7" s="46"/>
+      <c r="W7" s="46"/>
+      <c r="X7" s="46"/>
+      <c r="Y7" s="46"/>
+      <c r="Z7" s="46"/>
+      <c r="AA7" s="46"/>
+      <c r="AB7" s="46"/>
+      <c r="AC7" s="46"/>
+      <c r="AD7" s="46"/>
+      <c r="AE7" s="46"/>
+      <c r="AF7" s="46"/>
+      <c r="AG7" s="46"/>
+      <c r="AH7" s="46"/>
+      <c r="AI7" s="46"/>
+      <c r="AJ7" s="46"/>
+      <c r="AK7" s="46"/>
+      <c r="AL7" s="46"/>
+      <c r="AM7" s="46"/>
+      <c r="AN7" s="46"/>
+      <c r="AO7" s="46"/>
+      <c r="AP7" s="46"/>
+      <c r="AQ7" s="46"/>
+      <c r="AR7" s="46"/>
+      <c r="AS7" s="46"/>
+      <c r="AT7" s="46"/>
+      <c r="AU7" s="46"/>
+      <c r="AV7" s="46"/>
+      <c r="AW7" s="46"/>
+      <c r="AX7" s="46"/>
+      <c r="AY7" s="46"/>
+      <c r="AZ7" s="46"/>
+      <c r="BA7" s="46"/>
+      <c r="BB7" s="46"/>
+      <c r="BC7" s="46"/>
+      <c r="BD7" s="46"/>
+      <c r="BE7" s="46"/>
+      <c r="BF7" s="46"/>
+      <c r="BG7" s="46"/>
+      <c r="BH7" s="46"/>
+      <c r="BI7" s="46"/>
+      <c r="BJ7" s="46"/>
+      <c r="BK7" s="46"/>
+      <c r="BL7" s="46"/>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="6">
         <v>-176</v>
       </c>
       <c r="C8" s="6">
         <v>-239</v>
       </c>
       <c r="D8" s="27">
         <v>-168</v>
       </c>
       <c r="E8" s="6">
         <v>-132</v>
       </c>
       <c r="F8" s="6">
         <v>-214</v>
       </c>
       <c r="G8" s="6">
         <v>-235</v>
       </c>
       <c r="H8" s="6">
         <v>-270</v>
       </c>
       <c r="I8" s="27">
@@ -1481,52 +1488,55 @@
       </c>
       <c r="BD8" s="6">
         <v>107</v>
       </c>
       <c r="BE8" s="37">
         <v>-438</v>
       </c>
       <c r="BF8" s="37">
         <v>-463</v>
       </c>
       <c r="BG8" s="37">
         <v>-376</v>
       </c>
       <c r="BH8" s="37">
         <v>-336</v>
       </c>
       <c r="BI8" s="6">
         <v>-391</v>
       </c>
       <c r="BJ8" s="6">
         <v>-319</v>
       </c>
       <c r="BK8" s="37">
         <v>-427</v>
       </c>
+      <c r="BL8" s="6">
+        <v>-485</v>
+      </c>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>237</v>
       </c>
       <c r="C9" s="6">
         <v>125</v>
       </c>
       <c r="D9" s="6">
         <v>86</v>
       </c>
       <c r="E9" s="6">
         <v>136</v>
       </c>
       <c r="F9" s="6">
         <v>125</v>
       </c>
       <c r="G9" s="6">
         <v>215</v>
       </c>
       <c r="H9" s="6">
         <v>152</v>
       </c>
       <c r="I9" s="6">
@@ -1672,52 +1682,55 @@
       </c>
       <c r="BD9" s="6">
         <v>2193</v>
       </c>
       <c r="BE9" s="37">
         <v>906</v>
       </c>
       <c r="BF9" s="37">
         <v>650</v>
       </c>
       <c r="BG9" s="37">
         <v>237</v>
       </c>
       <c r="BH9" s="37">
         <v>293</v>
       </c>
       <c r="BI9" s="6">
         <v>260</v>
       </c>
       <c r="BJ9" s="6">
         <v>324</v>
       </c>
       <c r="BK9" s="37">
         <v>157</v>
       </c>
+      <c r="BL9" s="6">
+        <v>256</v>
+      </c>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>-6</v>
       </c>
       <c r="C10" s="6">
         <v>-16</v>
       </c>
       <c r="D10" s="6">
         <v>-28</v>
       </c>
       <c r="E10" s="6">
         <v>-12</v>
       </c>
       <c r="F10" s="6">
         <v>-9</v>
       </c>
       <c r="G10" s="6">
         <v>-45</v>
       </c>
       <c r="H10" s="6">
         <v>-25</v>
       </c>
       <c r="I10" s="6">
@@ -1863,52 +1876,55 @@
       </c>
       <c r="BD10" s="6">
         <v>-243</v>
       </c>
       <c r="BE10" s="37">
         <v>-134</v>
       </c>
       <c r="BF10" s="37">
         <v>-140</v>
       </c>
       <c r="BG10" s="37">
         <v>27</v>
       </c>
       <c r="BH10" s="37">
         <v>-78</v>
       </c>
       <c r="BI10" s="6">
         <v>-40</v>
       </c>
       <c r="BJ10" s="6">
         <v>7</v>
       </c>
       <c r="BK10" s="37">
         <v>-34</v>
       </c>
+      <c r="BL10" s="6">
+        <v>-68</v>
+      </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>-58</v>
       </c>
       <c r="C11" s="6">
         <v>-24</v>
       </c>
       <c r="D11" s="6">
         <v>-20</v>
       </c>
       <c r="E11" s="6">
         <v>-8</v>
       </c>
       <c r="F11" s="6">
         <v>-27</v>
       </c>
       <c r="G11" s="6">
         <v>-24</v>
       </c>
       <c r="H11" s="6">
         <v>-36</v>
       </c>
       <c r="I11" s="6">
@@ -2054,52 +2070,55 @@
       </c>
       <c r="BD11" s="6">
         <v>-129</v>
       </c>
       <c r="BE11" s="37">
         <v>-82</v>
       </c>
       <c r="BF11" s="37">
         <v>-50</v>
       </c>
       <c r="BG11" s="37">
         <v>9</v>
       </c>
       <c r="BH11" s="37">
         <v>-110</v>
       </c>
       <c r="BI11" s="6">
         <v>-54</v>
       </c>
       <c r="BJ11" s="6">
         <v>-45</v>
       </c>
       <c r="BK11" s="37">
         <v>-20</v>
       </c>
+      <c r="BL11" s="6">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>-8</v>
       </c>
       <c r="C12" s="6">
         <v>-32</v>
       </c>
       <c r="D12" s="6">
         <v>-22</v>
       </c>
       <c r="E12" s="6">
         <v>-25</v>
       </c>
       <c r="F12" s="6">
         <v>-20</v>
       </c>
       <c r="G12" s="6">
         <v>-24</v>
       </c>
       <c r="H12" s="6">
         <v>-23</v>
       </c>
       <c r="I12" s="6">
@@ -2245,52 +2264,55 @@
       </c>
       <c r="BD12" s="6">
         <v>-173</v>
       </c>
       <c r="BE12" s="37">
         <v>-127</v>
       </c>
       <c r="BF12" s="37">
         <v>14</v>
       </c>
       <c r="BG12" s="37">
         <v>-72</v>
       </c>
       <c r="BH12" s="37">
         <v>-16</v>
       </c>
       <c r="BI12" s="6">
         <v>-63</v>
       </c>
       <c r="BJ12" s="6">
         <v>-30</v>
       </c>
       <c r="BK12" s="37">
         <v>-70</v>
       </c>
+      <c r="BL12" s="6">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>-27</v>
       </c>
       <c r="C13" s="6">
         <v>-19</v>
       </c>
       <c r="D13" s="6">
         <v>-12</v>
       </c>
       <c r="E13" s="6">
         <v>-2</v>
       </c>
       <c r="F13" s="6">
         <v>-10</v>
       </c>
       <c r="G13" s="6">
         <v>-22</v>
       </c>
       <c r="H13" s="6">
         <v>-10</v>
       </c>
       <c r="I13" s="6">
@@ -2436,52 +2458,55 @@
       </c>
       <c r="BD13" s="6">
         <v>-71</v>
       </c>
       <c r="BE13" s="37">
         <v>-22</v>
       </c>
       <c r="BF13" s="37">
         <v>-57</v>
       </c>
       <c r="BG13" s="37">
         <v>-21</v>
       </c>
       <c r="BH13" s="37">
         <v>-16</v>
       </c>
       <c r="BI13" s="6">
         <v>-42</v>
       </c>
       <c r="BJ13" s="6">
         <v>-16</v>
       </c>
       <c r="BK13" s="37">
         <v>-3</v>
       </c>
+      <c r="BL13" s="6">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="6">
         <v>-25</v>
       </c>
       <c r="C14" s="6">
         <v>-20</v>
       </c>
       <c r="D14" s="6">
         <v>-13</v>
       </c>
       <c r="E14" s="6">
         <v>-6</v>
       </c>
       <c r="F14" s="6">
         <v>6</v>
       </c>
       <c r="G14" s="6">
         <v>11</v>
       </c>
       <c r="H14" s="6">
         <v>-8</v>
       </c>
       <c r="I14" s="6">
@@ -2627,52 +2652,55 @@
       </c>
       <c r="BD14" s="6">
         <v>-149</v>
       </c>
       <c r="BE14" s="37">
         <v>-77</v>
       </c>
       <c r="BF14" s="37">
         <v>-36</v>
       </c>
       <c r="BG14" s="37">
         <v>-28</v>
       </c>
       <c r="BH14" s="37">
         <v>5</v>
       </c>
       <c r="BI14" s="6">
         <v>0</v>
       </c>
       <c r="BJ14" s="6">
         <v>-6</v>
       </c>
       <c r="BK14" s="37">
         <v>-37</v>
       </c>
+      <c r="BL14" s="6">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="6">
         <v>-28</v>
       </c>
       <c r="C15" s="6">
         <v>-22</v>
       </c>
       <c r="D15" s="6">
         <v>-12</v>
       </c>
       <c r="E15" s="6">
         <v>-18</v>
       </c>
       <c r="F15" s="6">
         <v>-20</v>
       </c>
       <c r="G15" s="6">
         <v>-18</v>
       </c>
       <c r="H15" s="6">
         <v>-18</v>
       </c>
       <c r="I15" s="6">
@@ -2818,52 +2846,55 @@
       </c>
       <c r="BD15" s="6">
         <v>-119</v>
       </c>
       <c r="BE15" s="37">
         <v>44</v>
       </c>
       <c r="BF15" s="37">
         <v>-102</v>
       </c>
       <c r="BG15" s="37">
         <v>-43</v>
       </c>
       <c r="BH15" s="37">
         <v>-39</v>
       </c>
       <c r="BI15" s="6">
         <v>-18</v>
       </c>
       <c r="BJ15" s="6">
         <v>-27</v>
       </c>
       <c r="BK15" s="37">
         <v>-25</v>
       </c>
+      <c r="BL15" s="6">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>-83</v>
       </c>
       <c r="C16" s="6">
         <v>-94</v>
       </c>
       <c r="D16" s="6">
         <v>-32</v>
       </c>
       <c r="E16" s="6">
         <v>-69</v>
       </c>
       <c r="F16" s="6">
         <v>-90</v>
       </c>
       <c r="G16" s="6">
         <v>-107</v>
       </c>
       <c r="H16" s="6">
         <v>-47</v>
       </c>
       <c r="I16" s="6">
@@ -3009,52 +3040,55 @@
       </c>
       <c r="BD16" s="6">
         <v>-368</v>
       </c>
       <c r="BE16" s="37">
         <v>-314</v>
       </c>
       <c r="BF16" s="37">
         <v>-292</v>
       </c>
       <c r="BG16" s="37">
         <v>-207</v>
       </c>
       <c r="BH16" s="37">
         <v>-120</v>
       </c>
       <c r="BI16" s="6">
         <v>-116</v>
       </c>
       <c r="BJ16" s="6">
         <v>-131</v>
       </c>
       <c r="BK16" s="37">
         <v>-115</v>
       </c>
+      <c r="BL16" s="6">
+        <v>-112</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="6">
         <v>-9</v>
       </c>
       <c r="C17" s="6">
         <v>-14</v>
       </c>
       <c r="D17" s="6">
         <v>-9</v>
       </c>
       <c r="E17" s="6">
         <v>-6</v>
       </c>
       <c r="F17" s="6">
         <v>-6</v>
       </c>
       <c r="G17" s="6">
         <v>-12</v>
       </c>
       <c r="H17" s="6">
         <v>-27</v>
       </c>
       <c r="I17" s="6">
@@ -3200,52 +3234,55 @@
       </c>
       <c r="BD17" s="6">
         <v>-124</v>
       </c>
       <c r="BE17" s="37">
         <v>-100</v>
       </c>
       <c r="BF17" s="37">
         <v>-59</v>
       </c>
       <c r="BG17" s="37">
         <v>-47</v>
       </c>
       <c r="BH17" s="37">
         <v>-18</v>
       </c>
       <c r="BI17" s="6">
         <v>-40</v>
       </c>
       <c r="BJ17" s="6">
         <v>-85</v>
       </c>
       <c r="BK17" s="37">
         <v>-89</v>
       </c>
+      <c r="BL17" s="6">
+        <v>-70</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="6">
         <v>-33</v>
       </c>
       <c r="C18" s="6">
         <v>-38</v>
       </c>
       <c r="D18" s="6">
         <v>4</v>
       </c>
       <c r="E18" s="6">
         <v>-38</v>
       </c>
       <c r="F18" s="6">
         <v>-44</v>
       </c>
       <c r="G18" s="6">
         <v>-43</v>
       </c>
       <c r="H18" s="6">
         <v>-47</v>
       </c>
       <c r="I18" s="6">
@@ -3391,52 +3428,55 @@
       </c>
       <c r="BD18" s="6">
         <v>-186</v>
       </c>
       <c r="BE18" s="37">
         <v>-162</v>
       </c>
       <c r="BF18" s="37">
         <v>-74</v>
       </c>
       <c r="BG18" s="37">
         <v>-86</v>
       </c>
       <c r="BH18" s="37">
         <v>-72</v>
       </c>
       <c r="BI18" s="6">
         <v>-103</v>
       </c>
       <c r="BJ18" s="6">
         <v>-96</v>
       </c>
       <c r="BK18" s="37">
         <v>-29</v>
       </c>
+      <c r="BL18" s="6">
+        <v>-35</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6">
         <v>-51</v>
       </c>
       <c r="C19" s="6">
         <v>-11</v>
       </c>
       <c r="D19" s="6">
         <v>-41</v>
       </c>
       <c r="E19" s="6">
         <v>-48</v>
       </c>
       <c r="F19" s="6">
         <v>-71</v>
       </c>
       <c r="G19" s="6">
         <v>-76</v>
       </c>
       <c r="H19" s="6">
         <v>-76</v>
       </c>
       <c r="I19" s="6">
@@ -3582,52 +3622,55 @@
       </c>
       <c r="BD19" s="6">
         <v>-241</v>
       </c>
       <c r="BE19" s="37">
         <v>-120</v>
       </c>
       <c r="BF19" s="37">
         <v>-123</v>
       </c>
       <c r="BG19" s="37">
         <v>-20</v>
       </c>
       <c r="BH19" s="37">
         <v>-56</v>
       </c>
       <c r="BI19" s="6">
         <v>-46</v>
       </c>
       <c r="BJ19" s="6">
         <v>-78</v>
       </c>
       <c r="BK19" s="37">
         <v>-48</v>
       </c>
+      <c r="BL19" s="6">
+        <v>-109</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="6">
         <v>-64</v>
       </c>
       <c r="C20" s="6">
         <v>-72</v>
       </c>
       <c r="D20" s="6">
         <v>-52</v>
       </c>
       <c r="E20" s="6">
         <v>-33</v>
       </c>
       <c r="F20" s="6">
         <v>-42</v>
       </c>
       <c r="G20" s="6">
         <v>-80</v>
       </c>
       <c r="H20" s="6">
         <v>-87</v>
       </c>
       <c r="I20" s="6">
@@ -3773,52 +3816,55 @@
       </c>
       <c r="BD20" s="6">
         <v>-207</v>
       </c>
       <c r="BE20" s="37">
         <v>-178</v>
       </c>
       <c r="BF20" s="37">
         <v>-132</v>
       </c>
       <c r="BG20" s="37">
         <v>-94</v>
       </c>
       <c r="BH20" s="37">
         <v>-51</v>
       </c>
       <c r="BI20" s="6">
         <v>-87</v>
       </c>
       <c r="BJ20" s="6">
         <v>-89</v>
       </c>
       <c r="BK20" s="37">
         <v>-92</v>
       </c>
+      <c r="BL20" s="6">
+        <v>-146</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="6">
         <v>-21</v>
       </c>
       <c r="C21" s="6">
         <v>-2</v>
       </c>
       <c r="D21" s="6">
         <v>-17</v>
       </c>
       <c r="E21" s="6">
         <v>-3</v>
       </c>
       <c r="F21" s="6">
         <v>-6</v>
       </c>
       <c r="G21" s="6">
         <v>-10</v>
       </c>
       <c r="H21" s="6">
         <v>-18</v>
       </c>
       <c r="I21" s="6">
@@ -3964,119 +4010,123 @@
       </c>
       <c r="BD21" s="6">
         <v>-76</v>
       </c>
       <c r="BE21" s="37">
         <v>-72</v>
       </c>
       <c r="BF21" s="37">
         <v>-62</v>
       </c>
       <c r="BG21" s="37">
         <v>-31</v>
       </c>
       <c r="BH21" s="37">
         <v>-58</v>
       </c>
       <c r="BI21" s="6">
         <v>-42</v>
       </c>
       <c r="BJ21" s="6">
         <v>-47</v>
       </c>
       <c r="BK21" s="37">
         <v>-22</v>
       </c>
+      <c r="BL21" s="6">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A22" s="43" t="s">
+    <row r="22" spans="1:64" s="11" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="43"/>
-[...60 lines deleted...]
-      <c r="BK22" s="43"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
+      <c r="Z22" s="45"/>
+      <c r="AA22" s="45"/>
+      <c r="AB22" s="45"/>
+      <c r="AC22" s="45"/>
+      <c r="AD22" s="45"/>
+      <c r="AE22" s="45"/>
+      <c r="AF22" s="45"/>
+      <c r="AG22" s="45"/>
+      <c r="AH22" s="45"/>
+      <c r="AI22" s="45"/>
+      <c r="AJ22" s="45"/>
+      <c r="AK22" s="45"/>
+      <c r="AL22" s="45"/>
+      <c r="AM22" s="45"/>
+      <c r="AN22" s="45"/>
+      <c r="AO22" s="45"/>
+      <c r="AP22" s="45"/>
+      <c r="AQ22" s="45"/>
+      <c r="AR22" s="45"/>
+      <c r="AS22" s="45"/>
+      <c r="AT22" s="45"/>
+      <c r="AU22" s="45"/>
+      <c r="AV22" s="45"/>
+      <c r="AW22" s="45"/>
+      <c r="AX22" s="45"/>
+      <c r="AY22" s="45"/>
+      <c r="AZ22" s="45"/>
+      <c r="BA22" s="45"/>
+      <c r="BB22" s="45"/>
+      <c r="BC22" s="45"/>
+      <c r="BD22" s="45"/>
+      <c r="BE22" s="45"/>
+      <c r="BF22" s="45"/>
+      <c r="BG22" s="45"/>
+      <c r="BH22" s="45"/>
+      <c r="BI22" s="45"/>
+      <c r="BJ22" s="45"/>
+      <c r="BK22" s="45"/>
+      <c r="BL22" s="45"/>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="6">
         <v>96</v>
       </c>
       <c r="C23" s="6">
         <v>-6</v>
       </c>
       <c r="D23" s="27">
         <v>18</v>
       </c>
       <c r="E23" s="6">
         <v>32</v>
       </c>
       <c r="F23" s="6">
         <v>-19</v>
       </c>
       <c r="G23" s="6">
         <v>9</v>
       </c>
       <c r="H23" s="6">
         <v>18</v>
       </c>
       <c r="I23" s="6">
@@ -4222,52 +4272,55 @@
       </c>
       <c r="BD23" s="6">
         <v>1511</v>
       </c>
       <c r="BE23" s="37">
         <v>431</v>
       </c>
       <c r="BF23" s="37">
         <v>148</v>
       </c>
       <c r="BG23" s="37">
         <v>-44</v>
       </c>
       <c r="BH23" s="37">
         <v>148</v>
       </c>
       <c r="BI23" s="6">
         <v>87</v>
       </c>
       <c r="BJ23" s="6">
         <v>106</v>
       </c>
       <c r="BK23" s="37">
         <v>16</v>
       </c>
+      <c r="BL23" s="6">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="6">
         <v>237</v>
       </c>
       <c r="C24" s="6">
         <v>125</v>
       </c>
       <c r="D24" s="6">
         <v>86</v>
       </c>
       <c r="E24" s="6">
         <v>136</v>
       </c>
       <c r="F24" s="6">
         <v>125</v>
       </c>
       <c r="G24" s="6">
         <v>215</v>
       </c>
       <c r="H24" s="6">
         <v>152</v>
       </c>
       <c r="I24" s="6">
@@ -4413,52 +4466,55 @@
       </c>
       <c r="BD24" s="6">
         <v>2193</v>
       </c>
       <c r="BE24" s="37">
         <v>906</v>
       </c>
       <c r="BF24" s="37">
         <v>650</v>
       </c>
       <c r="BG24" s="37">
         <v>237</v>
       </c>
       <c r="BH24" s="37">
         <v>293</v>
       </c>
       <c r="BI24" s="6">
         <v>260</v>
       </c>
       <c r="BJ24" s="6">
         <v>324</v>
       </c>
       <c r="BK24" s="37">
         <v>157</v>
       </c>
+      <c r="BL24" s="6">
+        <v>256</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="6">
         <v>-5</v>
       </c>
       <c r="C25" s="6">
         <v>-1</v>
       </c>
       <c r="D25" s="6">
         <v>-9</v>
       </c>
       <c r="E25" s="6">
         <v>-4</v>
       </c>
       <c r="F25" s="6">
         <v>-10</v>
       </c>
       <c r="G25" s="6">
         <v>-28</v>
       </c>
       <c r="H25" s="6">
         <v>-3</v>
       </c>
       <c r="I25" s="6">
@@ -4604,52 +4660,55 @@
       </c>
       <c r="BD25" s="6">
         <v>-119</v>
       </c>
       <c r="BE25" s="37">
         <v>-25</v>
       </c>
       <c r="BF25" s="37">
         <v>-104</v>
       </c>
       <c r="BG25" s="37">
         <v>-31</v>
       </c>
       <c r="BH25" s="37">
         <v>-14</v>
       </c>
       <c r="BI25" s="6">
         <v>-21</v>
       </c>
       <c r="BJ25" s="6">
         <v>18</v>
       </c>
       <c r="BK25" s="37">
         <v>6</v>
       </c>
+      <c r="BL25" s="6">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
         <v>-57</v>
       </c>
       <c r="C26" s="6">
         <v>-70</v>
       </c>
       <c r="D26" s="6">
         <v>-16</v>
       </c>
       <c r="E26" s="6">
         <v>-52</v>
       </c>
       <c r="F26" s="6">
         <v>-72</v>
       </c>
       <c r="G26" s="6">
         <v>-63</v>
       </c>
       <c r="H26" s="6">
         <v>-27</v>
       </c>
       <c r="I26" s="6">
@@ -4795,52 +4854,55 @@
       </c>
       <c r="BD26" s="6">
         <v>-262</v>
       </c>
       <c r="BE26" s="37">
         <v>-229</v>
       </c>
       <c r="BF26" s="37">
         <v>-214</v>
       </c>
       <c r="BG26" s="37">
         <v>-162</v>
       </c>
       <c r="BH26" s="37">
         <v>-99</v>
       </c>
       <c r="BI26" s="6">
         <v>-61</v>
       </c>
       <c r="BJ26" s="6">
         <v>-112</v>
       </c>
       <c r="BK26" s="37">
         <v>-61</v>
       </c>
+      <c r="BL26" s="6">
+        <v>-74</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="6">
         <v>-8</v>
       </c>
       <c r="C27" s="6">
         <v>-4</v>
       </c>
       <c r="D27" s="6">
         <v>5</v>
       </c>
       <c r="E27" s="6">
         <v>-4</v>
       </c>
       <c r="F27" s="6">
         <v>-2</v>
       </c>
       <c r="G27" s="6">
         <v>-5</v>
       </c>
       <c r="H27" s="6">
         <v>-9</v>
       </c>
       <c r="I27" s="6">
@@ -4986,52 +5048,55 @@
       </c>
       <c r="BD27" s="6">
         <v>-11</v>
       </c>
       <c r="BE27" s="37">
         <v>-19</v>
       </c>
       <c r="BF27" s="37">
         <v>5</v>
       </c>
       <c r="BG27" s="37">
         <v>2</v>
       </c>
       <c r="BH27" s="37">
         <v>3</v>
       </c>
       <c r="BI27" s="6">
         <v>-9</v>
       </c>
       <c r="BJ27" s="6">
         <v>-7</v>
       </c>
       <c r="BK27" s="37">
         <v>-13</v>
       </c>
+      <c r="BL27" s="6">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="6">
         <v>-29</v>
       </c>
       <c r="C28" s="6">
         <v>-10</v>
       </c>
       <c r="D28" s="6">
         <v>-19</v>
       </c>
       <c r="E28" s="6">
         <v>-24</v>
       </c>
       <c r="F28" s="6">
         <v>-30</v>
       </c>
       <c r="G28" s="6">
         <v>-64</v>
       </c>
       <c r="H28" s="6">
         <v>-56</v>
       </c>
       <c r="I28" s="6">
@@ -5177,52 +5242,55 @@
       </c>
       <c r="BD28" s="6">
         <v>-167</v>
       </c>
       <c r="BE28" s="37">
         <v>-91</v>
       </c>
       <c r="BF28" s="37">
         <v>-84</v>
       </c>
       <c r="BG28" s="37">
         <v>-4</v>
       </c>
       <c r="BH28" s="37">
         <v>3</v>
       </c>
       <c r="BI28" s="6">
         <v>-12</v>
       </c>
       <c r="BJ28" s="6">
         <v>-33</v>
       </c>
       <c r="BK28" s="37">
         <v>-15</v>
       </c>
+      <c r="BL28" s="6">
+        <v>-57</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="6">
         <v>-42</v>
       </c>
       <c r="C29" s="6">
         <v>-46</v>
       </c>
       <c r="D29" s="6">
         <v>-29</v>
       </c>
       <c r="E29" s="6">
         <v>-20</v>
       </c>
       <c r="F29" s="6">
         <v>-30</v>
       </c>
       <c r="G29" s="6">
         <v>-46</v>
       </c>
       <c r="H29" s="6">
         <v>-39</v>
       </c>
       <c r="I29" s="6">
@@ -5368,119 +5436,123 @@
       </c>
       <c r="BD29" s="6">
         <v>-123</v>
       </c>
       <c r="BE29" s="37">
         <v>-111</v>
       </c>
       <c r="BF29" s="37">
         <v>-105</v>
       </c>
       <c r="BG29" s="37">
         <v>-86</v>
       </c>
       <c r="BH29" s="37">
         <v>-38</v>
       </c>
       <c r="BI29" s="6">
         <v>-70</v>
       </c>
       <c r="BJ29" s="6">
         <v>-84</v>
       </c>
       <c r="BK29" s="37">
         <v>-58</v>
       </c>
+      <c r="BL29" s="6">
+        <v>-108</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A30" s="42" t="s">
+    <row r="30" spans="1:64" s="11" customFormat="1" ht="21" customHeight="1">
+      <c r="A30" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="42"/>
-[...60 lines deleted...]
-      <c r="BK30" s="42"/>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+      <c r="M30" s="44"/>
+      <c r="N30" s="44"/>
+      <c r="O30" s="44"/>
+      <c r="P30" s="44"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="44"/>
+      <c r="S30" s="44"/>
+      <c r="T30" s="44"/>
+      <c r="U30" s="44"/>
+      <c r="V30" s="44"/>
+      <c r="W30" s="44"/>
+      <c r="X30" s="44"/>
+      <c r="Y30" s="44"/>
+      <c r="Z30" s="44"/>
+      <c r="AA30" s="44"/>
+      <c r="AB30" s="44"/>
+      <c r="AC30" s="44"/>
+      <c r="AD30" s="44"/>
+      <c r="AE30" s="44"/>
+      <c r="AF30" s="44"/>
+      <c r="AG30" s="44"/>
+      <c r="AH30" s="44"/>
+      <c r="AI30" s="44"/>
+      <c r="AJ30" s="44"/>
+      <c r="AK30" s="44"/>
+      <c r="AL30" s="44"/>
+      <c r="AM30" s="44"/>
+      <c r="AN30" s="44"/>
+      <c r="AO30" s="44"/>
+      <c r="AP30" s="44"/>
+      <c r="AQ30" s="44"/>
+      <c r="AR30" s="44"/>
+      <c r="AS30" s="44"/>
+      <c r="AT30" s="44"/>
+      <c r="AU30" s="44"/>
+      <c r="AV30" s="44"/>
+      <c r="AW30" s="44"/>
+      <c r="AX30" s="44"/>
+      <c r="AY30" s="44"/>
+      <c r="AZ30" s="44"/>
+      <c r="BA30" s="44"/>
+      <c r="BB30" s="44"/>
+      <c r="BC30" s="44"/>
+      <c r="BD30" s="44"/>
+      <c r="BE30" s="44"/>
+      <c r="BF30" s="44"/>
+      <c r="BG30" s="44"/>
+      <c r="BH30" s="44"/>
+      <c r="BI30" s="44"/>
+      <c r="BJ30" s="44"/>
+      <c r="BK30" s="44"/>
+      <c r="BL30" s="44"/>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="6">
         <v>-272</v>
       </c>
       <c r="C31" s="32">
         <v>-233</v>
       </c>
       <c r="D31" s="6">
         <v>-186</v>
       </c>
       <c r="E31" s="6">
         <v>-164</v>
       </c>
       <c r="F31" s="6">
         <v>-195</v>
       </c>
       <c r="G31" s="6">
         <v>-244</v>
       </c>
       <c r="H31" s="6">
         <v>-288</v>
       </c>
       <c r="I31" s="6">
@@ -5626,52 +5698,55 @@
       </c>
       <c r="BD31" s="6">
         <v>-1404</v>
       </c>
       <c r="BE31" s="37">
         <v>-869</v>
       </c>
       <c r="BF31" s="37">
         <v>-611</v>
       </c>
       <c r="BG31" s="37">
         <v>-332</v>
       </c>
       <c r="BH31" s="37">
         <v>-484</v>
       </c>
       <c r="BI31" s="6">
         <v>-478</v>
       </c>
       <c r="BJ31" s="37">
         <v>-425</v>
       </c>
       <c r="BK31" s="37">
         <v>-443</v>
       </c>
+      <c r="BL31" s="37">
+        <v>-453</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>-1</v>
       </c>
       <c r="C32" s="6">
         <v>-15</v>
       </c>
       <c r="D32" s="6">
         <v>-19</v>
       </c>
       <c r="E32" s="6">
         <v>-8</v>
       </c>
       <c r="F32" s="6">
         <v>1</v>
       </c>
       <c r="G32" s="6">
         <v>-17</v>
       </c>
       <c r="H32" s="6">
         <v>-22</v>
       </c>
       <c r="I32" s="6">
@@ -5817,52 +5892,55 @@
       </c>
       <c r="BD32" s="6">
         <v>-124</v>
       </c>
       <c r="BE32" s="37">
         <v>-109</v>
       </c>
       <c r="BF32" s="37">
         <v>-36</v>
       </c>
       <c r="BG32" s="37">
         <v>58</v>
       </c>
       <c r="BH32" s="37">
         <v>-64</v>
       </c>
       <c r="BI32" s="6">
         <v>-19</v>
       </c>
       <c r="BJ32" s="37">
         <v>-11</v>
       </c>
       <c r="BK32" s="37">
         <v>-40</v>
       </c>
+      <c r="BL32" s="37">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>-58</v>
       </c>
       <c r="C33" s="6">
         <v>-24</v>
       </c>
       <c r="D33" s="6">
         <v>-20</v>
       </c>
       <c r="E33" s="6">
         <v>-8</v>
       </c>
       <c r="F33" s="6">
         <v>-27</v>
       </c>
       <c r="G33" s="6">
         <v>-24</v>
       </c>
       <c r="H33" s="6">
         <v>-36</v>
       </c>
       <c r="I33" s="6">
@@ -6008,52 +6086,55 @@
       </c>
       <c r="BD33" s="6">
         <v>-129</v>
       </c>
       <c r="BE33" s="37">
         <v>-82</v>
       </c>
       <c r="BF33" s="37">
         <v>-50</v>
       </c>
       <c r="BG33" s="37">
         <v>9</v>
       </c>
       <c r="BH33" s="37">
         <v>-110</v>
       </c>
       <c r="BI33" s="6">
         <v>-54</v>
       </c>
       <c r="BJ33" s="37">
         <v>-45</v>
       </c>
       <c r="BK33" s="37">
         <v>-20</v>
       </c>
+      <c r="BL33" s="37">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>-8</v>
       </c>
       <c r="C34" s="6">
         <v>-32</v>
       </c>
       <c r="D34" s="6">
         <v>-22</v>
       </c>
       <c r="E34" s="6">
         <v>-25</v>
       </c>
       <c r="F34" s="6">
         <v>-20</v>
       </c>
       <c r="G34" s="6">
         <v>-24</v>
       </c>
       <c r="H34" s="6">
         <v>-23</v>
       </c>
       <c r="I34" s="6">
@@ -6199,52 +6280,55 @@
       </c>
       <c r="BD34" s="6">
         <v>-173</v>
       </c>
       <c r="BE34" s="37">
         <v>-127</v>
       </c>
       <c r="BF34" s="37">
         <v>14</v>
       </c>
       <c r="BG34" s="37">
         <v>-72</v>
       </c>
       <c r="BH34" s="37">
         <v>-16</v>
       </c>
       <c r="BI34" s="6">
         <v>-63</v>
       </c>
       <c r="BJ34" s="37">
         <v>-30</v>
       </c>
       <c r="BK34" s="37">
         <v>-70</v>
       </c>
+      <c r="BL34" s="37">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>-27</v>
       </c>
       <c r="C35" s="6">
         <v>-19</v>
       </c>
       <c r="D35" s="6">
         <v>-12</v>
       </c>
       <c r="E35" s="6">
         <v>-2</v>
       </c>
       <c r="F35" s="6">
         <v>-10</v>
       </c>
       <c r="G35" s="6">
         <v>-22</v>
       </c>
       <c r="H35" s="6">
         <v>-10</v>
       </c>
       <c r="I35" s="6">
@@ -6390,52 +6474,55 @@
       </c>
       <c r="BD35" s="6">
         <v>-71</v>
       </c>
       <c r="BE35" s="37">
         <v>-22</v>
       </c>
       <c r="BF35" s="37">
         <v>-57</v>
       </c>
       <c r="BG35" s="37">
         <v>-21</v>
       </c>
       <c r="BH35" s="37">
         <v>-16</v>
       </c>
       <c r="BI35" s="6">
         <v>-42</v>
       </c>
       <c r="BJ35" s="37">
         <v>-16</v>
       </c>
       <c r="BK35" s="37">
         <v>-3</v>
       </c>
+      <c r="BL35" s="37">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>-25</v>
       </c>
       <c r="C36" s="6">
         <v>-20</v>
       </c>
       <c r="D36" s="6">
         <v>-13</v>
       </c>
       <c r="E36" s="6">
         <v>-6</v>
       </c>
       <c r="F36" s="6">
         <v>6</v>
       </c>
       <c r="G36" s="6">
         <v>11</v>
       </c>
       <c r="H36" s="6">
         <v>-8</v>
       </c>
       <c r="I36" s="6">
@@ -6581,52 +6668,55 @@
       </c>
       <c r="BD36" s="6">
         <v>-149</v>
       </c>
       <c r="BE36" s="37">
         <v>-77</v>
       </c>
       <c r="BF36" s="37">
         <v>-36</v>
       </c>
       <c r="BG36" s="37">
         <v>-28</v>
       </c>
       <c r="BH36" s="37">
         <v>5</v>
       </c>
       <c r="BI36" s="6">
         <v>0</v>
       </c>
       <c r="BJ36" s="37">
         <v>-6</v>
       </c>
       <c r="BK36" s="37">
         <v>-37</v>
       </c>
+      <c r="BL36" s="37">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>-28</v>
       </c>
       <c r="C37" s="6">
         <v>-22</v>
       </c>
       <c r="D37" s="6">
         <v>-12</v>
       </c>
       <c r="E37" s="6">
         <v>-18</v>
       </c>
       <c r="F37" s="6">
         <v>-20</v>
       </c>
       <c r="G37" s="6">
         <v>-18</v>
       </c>
       <c r="H37" s="6">
         <v>-18</v>
       </c>
       <c r="I37" s="6">
@@ -6772,52 +6862,55 @@
       </c>
       <c r="BD37" s="6">
         <v>-119</v>
       </c>
       <c r="BE37" s="37">
         <v>44</v>
       </c>
       <c r="BF37" s="37">
         <v>-102</v>
       </c>
       <c r="BG37" s="37">
         <v>-43</v>
       </c>
       <c r="BH37" s="37">
         <v>-39</v>
       </c>
       <c r="BI37" s="6">
         <v>-18</v>
       </c>
       <c r="BJ37" s="37">
         <v>-27</v>
       </c>
       <c r="BK37" s="37">
         <v>-25</v>
       </c>
+      <c r="BL37" s="37">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>-26</v>
       </c>
       <c r="C38" s="6">
         <v>-24</v>
       </c>
       <c r="D38" s="6">
         <v>-16</v>
       </c>
       <c r="E38" s="6">
         <v>-17</v>
       </c>
       <c r="F38" s="6">
         <v>-18</v>
       </c>
       <c r="G38" s="6">
         <v>-44</v>
       </c>
       <c r="H38" s="6">
         <v>-20</v>
       </c>
       <c r="I38" s="6">
@@ -6963,52 +7056,55 @@
       </c>
       <c r="BD38" s="6">
         <v>-106</v>
       </c>
       <c r="BE38" s="37">
         <v>-85</v>
       </c>
       <c r="BF38" s="37">
         <v>-78</v>
       </c>
       <c r="BG38" s="37">
         <v>-45</v>
       </c>
       <c r="BH38" s="37">
         <v>-21</v>
       </c>
       <c r="BI38" s="6">
         <v>-55</v>
       </c>
       <c r="BJ38" s="37">
         <v>-19</v>
       </c>
       <c r="BK38" s="37">
         <v>-54</v>
       </c>
+      <c r="BL38" s="37">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>-9</v>
       </c>
       <c r="C39" s="6">
         <v>-14</v>
       </c>
       <c r="D39" s="6">
         <v>-9</v>
       </c>
       <c r="E39" s="6">
         <v>-6</v>
       </c>
       <c r="F39" s="6">
         <v>-6</v>
       </c>
       <c r="G39" s="6">
         <v>-12</v>
       </c>
       <c r="H39" s="6">
         <v>-27</v>
       </c>
       <c r="I39" s="6">
@@ -7154,52 +7250,55 @@
       </c>
       <c r="BD39" s="6">
         <v>-124</v>
       </c>
       <c r="BE39" s="37">
         <v>-100</v>
       </c>
       <c r="BF39" s="37">
         <v>-59</v>
       </c>
       <c r="BG39" s="37">
         <v>-47</v>
       </c>
       <c r="BH39" s="37">
         <v>-18</v>
       </c>
       <c r="BI39" s="6">
         <v>-40</v>
       </c>
       <c r="BJ39" s="37">
         <v>-85</v>
       </c>
       <c r="BK39" s="37">
         <v>-89</v>
       </c>
+      <c r="BL39" s="37">
+        <v>-70</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="6">
         <v>-25</v>
       </c>
       <c r="C40" s="6">
         <v>-34</v>
       </c>
       <c r="D40" s="6">
         <v>-1</v>
       </c>
       <c r="E40" s="6">
         <v>-34</v>
       </c>
       <c r="F40" s="6">
         <v>-42</v>
       </c>
       <c r="G40" s="6">
         <v>-38</v>
       </c>
       <c r="H40" s="6">
         <v>-38</v>
       </c>
       <c r="I40" s="6">
@@ -7345,52 +7444,55 @@
       </c>
       <c r="BD40" s="6">
         <v>-175</v>
       </c>
       <c r="BE40" s="37">
         <v>-143</v>
       </c>
       <c r="BF40" s="37">
         <v>-79</v>
       </c>
       <c r="BG40" s="37">
         <v>-88</v>
       </c>
       <c r="BH40" s="37">
         <v>-75</v>
       </c>
       <c r="BI40" s="6">
         <v>-94</v>
       </c>
       <c r="BJ40" s="37">
         <v>-89</v>
       </c>
       <c r="BK40" s="37">
         <v>-16</v>
       </c>
+      <c r="BL40" s="37">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:64">
       <c r="A41" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="6">
         <v>-22</v>
       </c>
       <c r="C41" s="6">
         <v>-1</v>
       </c>
       <c r="D41" s="6">
         <v>-22</v>
       </c>
       <c r="E41" s="6">
         <v>-24</v>
       </c>
       <c r="F41" s="6">
         <v>-41</v>
       </c>
       <c r="G41" s="6">
         <v>-12</v>
       </c>
       <c r="H41" s="6">
         <v>-20</v>
       </c>
       <c r="I41" s="6">
@@ -7536,52 +7638,55 @@
       </c>
       <c r="BD41" s="6">
         <v>-74</v>
       </c>
       <c r="BE41" s="37">
         <v>-29</v>
       </c>
       <c r="BF41" s="37">
         <v>-39</v>
       </c>
       <c r="BG41" s="37">
         <v>-16</v>
       </c>
       <c r="BH41" s="37">
         <v>-59</v>
       </c>
       <c r="BI41" s="6">
         <v>-34</v>
       </c>
       <c r="BJ41" s="37">
         <v>-45</v>
       </c>
       <c r="BK41" s="37">
         <v>-33</v>
       </c>
+      <c r="BL41" s="37">
+        <v>-52</v>
+      </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>-22</v>
       </c>
       <c r="C42" s="6">
         <v>-26</v>
       </c>
       <c r="D42" s="6">
         <v>-23</v>
       </c>
       <c r="E42" s="6">
         <v>-13</v>
       </c>
       <c r="F42" s="6">
         <v>-12</v>
       </c>
       <c r="G42" s="6">
         <v>-34</v>
       </c>
       <c r="H42" s="6">
         <v>-48</v>
       </c>
       <c r="I42" s="6">
@@ -7727,52 +7832,55 @@
       </c>
       <c r="BD42" s="6">
         <v>-84</v>
       </c>
       <c r="BE42" s="37">
         <v>-67</v>
       </c>
       <c r="BF42" s="37">
         <v>-27</v>
       </c>
       <c r="BG42" s="37">
         <v>-8</v>
       </c>
       <c r="BH42" s="37">
         <v>-13</v>
       </c>
       <c r="BI42" s="6">
         <v>-17</v>
       </c>
       <c r="BJ42" s="37">
         <v>-5</v>
       </c>
       <c r="BK42" s="37">
         <v>-34</v>
       </c>
+      <c r="BL42" s="37">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:64">
       <c r="A43" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="7">
         <v>-21</v>
       </c>
       <c r="C43" s="7">
         <v>-2</v>
       </c>
       <c r="D43" s="7">
         <v>-17</v>
       </c>
       <c r="E43" s="7">
         <v>-3</v>
       </c>
       <c r="F43" s="7">
         <v>-6</v>
       </c>
       <c r="G43" s="7">
         <v>-10</v>
       </c>
       <c r="H43" s="7">
         <v>-18</v>
       </c>
       <c r="I43" s="7">
@@ -7918,220 +8026,223 @@
       </c>
       <c r="BD43" s="7">
         <v>-76</v>
       </c>
       <c r="BE43" s="7">
         <v>-72</v>
       </c>
       <c r="BF43" s="7">
         <v>-62</v>
       </c>
       <c r="BG43" s="7">
         <v>-31</v>
       </c>
       <c r="BH43" s="7">
         <v>-58</v>
       </c>
       <c r="BI43" s="7">
         <v>-42</v>
       </c>
       <c r="BJ43" s="7">
         <v>-47</v>
       </c>
       <c r="BK43" s="7">
         <v>-22</v>
       </c>
+      <c r="BL43" s="7">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:64">
       <c r="A44" s="8"/>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="8"/>
       <c r="AF44" s="8"/>
       <c r="AG44" s="8"/>
       <c r="AH44" s="8"/>
       <c r="AI44" s="8"/>
       <c r="AJ44" s="8"/>
       <c r="AK44" s="8"/>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:64">
       <c r="A45" s="9"/>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="9"/>
       <c r="AA45" s="9"/>
       <c r="AB45" s="9"/>
       <c r="AC45" s="9"/>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
     </row>
-    <row r="46" spans="1:63">
+    <row r="46" spans="1:64">
       <c r="A46" s="9"/>
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="9"/>
       <c r="O46" s="9"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
       <c r="T46" s="9"/>
       <c r="U46" s="9"/>
       <c r="V46" s="9"/>
       <c r="W46" s="9"/>
       <c r="X46" s="9"/>
       <c r="Y46" s="9"/>
       <c r="Z46" s="9"/>
       <c r="AA46" s="9"/>
       <c r="AB46" s="9"/>
       <c r="AC46" s="9"/>
       <c r="AD46" s="9"/>
       <c r="AE46" s="9"/>
       <c r="AF46" s="9"/>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
     </row>
-    <row r="47" spans="1:63">
+    <row r="47" spans="1:64">
       <c r="A47" s="10"/>
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="10"/>
       <c r="E47" s="10"/>
       <c r="F47" s="10"/>
       <c r="G47" s="10"/>
       <c r="H47" s="10"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
       <c r="L47" s="10"/>
       <c r="M47" s="10"/>
       <c r="N47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
       <c r="Y47" s="10"/>
       <c r="Z47" s="10"/>
       <c r="AA47" s="10"/>
       <c r="AB47" s="10"/>
       <c r="AC47" s="10"/>
       <c r="AD47" s="10"/>
       <c r="AE47" s="10"/>
       <c r="AF47" s="10"/>
       <c r="AG47" s="10"/>
       <c r="AH47" s="10"/>
       <c r="AI47" s="10"/>
       <c r="AJ47" s="10"/>
       <c r="AK47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="BJ5:BK5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:BK2"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="BJ5:BL5"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A7:BL7"/>
+    <mergeCell ref="A22:BL22"/>
+    <mergeCell ref="A30:BL30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>