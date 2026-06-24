--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="31">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -405,60 +405,60 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -799,212 +799,214 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL47"/>
+  <dimension ref="A2:BM47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A30" sqref="A30:BL30"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BM2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="25" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="4.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="43" max="43" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="5.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="6.28515625" style="1" customWidth="1"/>
     <col min="54" max="54" width="7.28515625" style="1" customWidth="1"/>
     <col min="55" max="55" width="7.5703125" style="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" style="1" customWidth="1"/>
     <col min="57" max="57" width="6.42578125" style="1" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:65">
+      <c r="A2" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="47"/>
-[...61 lines deleted...]
-      <c r="BL2" s="47"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="44"/>
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" s="12"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
       <c r="Y3" s="19"/>
       <c r="Z3" s="19"/>
       <c r="AA3" s="19"/>
       <c r="AB3" s="19"/>
       <c r="AC3" s="19"/>
       <c r="AD3" s="19"/>
       <c r="AE3" s="19"/>
       <c r="AF3" s="19"/>
       <c r="AG3" s="19"/>
       <c r="AH3" s="19"/>
       <c r="AI3" s="19"/>
       <c r="AJ3" s="19"/>
       <c r="AK3" s="19"/>
       <c r="AL3" s="12"/>
       <c r="AM3" s="12"/>
       <c r="AN3" s="12"/>
     </row>
-    <row r="4" spans="1:64" s="2" customFormat="1">
+    <row r="4" spans="1:65" s="2" customFormat="1">
       <c r="AL4" s="13"/>
       <c r="AM4" s="13"/>
       <c r="AZ4" s="16"/>
       <c r="BA4" s="16"/>
       <c r="BB4" s="16"/>
       <c r="BD4" s="16"/>
       <c r="BE4" s="16"/>
       <c r="BF4" s="38"/>
       <c r="BI4" s="40"/>
       <c r="BK4" s="40"/>
-      <c r="BL4" s="40" t="s">
+      <c r="BL4" s="40"/>
+      <c r="BM4" s="40" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:64" ht="15" customHeight="1">
+    <row r="5" spans="1:65" ht="15" customHeight="1">
       <c r="A5" s="50"/>
       <c r="B5" s="48">
         <v>2021</v>
       </c>
       <c r="C5" s="49"/>
       <c r="D5" s="49"/>
       <c r="E5" s="49"/>
       <c r="F5" s="49"/>
       <c r="G5" s="49"/>
       <c r="H5" s="49"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="48">
         <v>2022</v>
       </c>
       <c r="O5" s="49"/>
       <c r="P5" s="49"/>
       <c r="Q5" s="49"/>
       <c r="R5" s="49"/>
       <c r="S5" s="49"/>
       <c r="T5" s="49"/>
       <c r="U5" s="49"/>
@@ -1037,52 +1039,53 @@
       <c r="AR5" s="49"/>
       <c r="AS5" s="49"/>
       <c r="AT5" s="49"/>
       <c r="AU5" s="49"/>
       <c r="AV5" s="49"/>
       <c r="AW5" s="49"/>
       <c r="AX5" s="42">
         <v>2025</v>
       </c>
       <c r="AY5" s="43"/>
       <c r="AZ5" s="43"/>
       <c r="BA5" s="43"/>
       <c r="BB5" s="43"/>
       <c r="BC5" s="43"/>
       <c r="BD5" s="43"/>
       <c r="BE5" s="43"/>
       <c r="BF5" s="43"/>
       <c r="BG5" s="43"/>
       <c r="BH5" s="43"/>
       <c r="BI5" s="43"/>
       <c r="BJ5" s="42">
         <v>2026</v>
       </c>
       <c r="BK5" s="43"/>
       <c r="BL5" s="43"/>
+      <c r="BM5" s="43"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" s="51"/>
       <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
@@ -1229,120 +1232,124 @@
       </c>
       <c r="BE6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="BF6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BG6" s="39" t="s">
         <v>13</v>
       </c>
       <c r="BH6" s="41" t="s">
         <v>14</v>
       </c>
       <c r="BI6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="BJ6" s="36" t="s">
         <v>1</v>
       </c>
       <c r="BK6" s="36" t="s">
         <v>2</v>
       </c>
       <c r="BL6" s="3" t="s">
         <v>4</v>
       </c>
+      <c r="BM6" s="4" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="7" spans="1:64" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="46" t="s">
+    <row r="7" spans="1:65" s="11" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="46"/>
-[...61 lines deleted...]
-      <c r="BL7" s="46"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+      <c r="T7" s="45"/>
+      <c r="U7" s="45"/>
+      <c r="V7" s="45"/>
+      <c r="W7" s="45"/>
+      <c r="X7" s="45"/>
+      <c r="Y7" s="45"/>
+      <c r="Z7" s="45"/>
+      <c r="AA7" s="45"/>
+      <c r="AB7" s="45"/>
+      <c r="AC7" s="45"/>
+      <c r="AD7" s="45"/>
+      <c r="AE7" s="45"/>
+      <c r="AF7" s="45"/>
+      <c r="AG7" s="45"/>
+      <c r="AH7" s="45"/>
+      <c r="AI7" s="45"/>
+      <c r="AJ7" s="45"/>
+      <c r="AK7" s="45"/>
+      <c r="AL7" s="45"/>
+      <c r="AM7" s="45"/>
+      <c r="AN7" s="45"/>
+      <c r="AO7" s="45"/>
+      <c r="AP7" s="45"/>
+      <c r="AQ7" s="45"/>
+      <c r="AR7" s="45"/>
+      <c r="AS7" s="45"/>
+      <c r="AT7" s="45"/>
+      <c r="AU7" s="45"/>
+      <c r="AV7" s="45"/>
+      <c r="AW7" s="45"/>
+      <c r="AX7" s="45"/>
+      <c r="AY7" s="45"/>
+      <c r="AZ7" s="45"/>
+      <c r="BA7" s="45"/>
+      <c r="BB7" s="45"/>
+      <c r="BC7" s="45"/>
+      <c r="BD7" s="45"/>
+      <c r="BE7" s="45"/>
+      <c r="BF7" s="45"/>
+      <c r="BG7" s="45"/>
+      <c r="BH7" s="45"/>
+      <c r="BI7" s="45"/>
+      <c r="BJ7" s="45"/>
+      <c r="BK7" s="45"/>
+      <c r="BL7" s="45"/>
+      <c r="BM7" s="45"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="6">
         <v>-176</v>
       </c>
       <c r="C8" s="6">
         <v>-239</v>
       </c>
       <c r="D8" s="27">
         <v>-168</v>
       </c>
       <c r="E8" s="6">
         <v>-132</v>
       </c>
       <c r="F8" s="6">
         <v>-214</v>
       </c>
       <c r="G8" s="6">
         <v>-235</v>
       </c>
       <c r="H8" s="6">
         <v>-270</v>
       </c>
       <c r="I8" s="27">
@@ -1491,52 +1498,55 @@
       </c>
       <c r="BE8" s="37">
         <v>-438</v>
       </c>
       <c r="BF8" s="37">
         <v>-463</v>
       </c>
       <c r="BG8" s="37">
         <v>-376</v>
       </c>
       <c r="BH8" s="37">
         <v>-336</v>
       </c>
       <c r="BI8" s="6">
         <v>-391</v>
       </c>
       <c r="BJ8" s="6">
         <v>-319</v>
       </c>
       <c r="BK8" s="37">
         <v>-427</v>
       </c>
       <c r="BL8" s="6">
         <v>-485</v>
       </c>
+      <c r="BM8" s="6">
+        <v>-322</v>
+      </c>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>237</v>
       </c>
       <c r="C9" s="6">
         <v>125</v>
       </c>
       <c r="D9" s="6">
         <v>86</v>
       </c>
       <c r="E9" s="6">
         <v>136</v>
       </c>
       <c r="F9" s="6">
         <v>125</v>
       </c>
       <c r="G9" s="6">
         <v>215</v>
       </c>
       <c r="H9" s="6">
         <v>152</v>
       </c>
       <c r="I9" s="6">
@@ -1685,52 +1695,55 @@
       </c>
       <c r="BE9" s="37">
         <v>906</v>
       </c>
       <c r="BF9" s="37">
         <v>650</v>
       </c>
       <c r="BG9" s="37">
         <v>237</v>
       </c>
       <c r="BH9" s="37">
         <v>293</v>
       </c>
       <c r="BI9" s="6">
         <v>260</v>
       </c>
       <c r="BJ9" s="6">
         <v>324</v>
       </c>
       <c r="BK9" s="37">
         <v>157</v>
       </c>
       <c r="BL9" s="6">
         <v>256</v>
       </c>
+      <c r="BM9" s="6">
+        <v>156</v>
+      </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>-6</v>
       </c>
       <c r="C10" s="6">
         <v>-16</v>
       </c>
       <c r="D10" s="6">
         <v>-28</v>
       </c>
       <c r="E10" s="6">
         <v>-12</v>
       </c>
       <c r="F10" s="6">
         <v>-9</v>
       </c>
       <c r="G10" s="6">
         <v>-45</v>
       </c>
       <c r="H10" s="6">
         <v>-25</v>
       </c>
       <c r="I10" s="6">
@@ -1879,52 +1892,55 @@
       </c>
       <c r="BE10" s="37">
         <v>-134</v>
       </c>
       <c r="BF10" s="37">
         <v>-140</v>
       </c>
       <c r="BG10" s="37">
         <v>27</v>
       </c>
       <c r="BH10" s="37">
         <v>-78</v>
       </c>
       <c r="BI10" s="6">
         <v>-40</v>
       </c>
       <c r="BJ10" s="6">
         <v>7</v>
       </c>
       <c r="BK10" s="37">
         <v>-34</v>
       </c>
       <c r="BL10" s="6">
         <v>-68</v>
       </c>
+      <c r="BM10" s="6">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>-58</v>
       </c>
       <c r="C11" s="6">
         <v>-24</v>
       </c>
       <c r="D11" s="6">
         <v>-20</v>
       </c>
       <c r="E11" s="6">
         <v>-8</v>
       </c>
       <c r="F11" s="6">
         <v>-27</v>
       </c>
       <c r="G11" s="6">
         <v>-24</v>
       </c>
       <c r="H11" s="6">
         <v>-36</v>
       </c>
       <c r="I11" s="6">
@@ -2073,52 +2089,55 @@
       </c>
       <c r="BE11" s="37">
         <v>-82</v>
       </c>
       <c r="BF11" s="37">
         <v>-50</v>
       </c>
       <c r="BG11" s="37">
         <v>9</v>
       </c>
       <c r="BH11" s="37">
         <v>-110</v>
       </c>
       <c r="BI11" s="6">
         <v>-54</v>
       </c>
       <c r="BJ11" s="6">
         <v>-45</v>
       </c>
       <c r="BK11" s="37">
         <v>-20</v>
       </c>
       <c r="BL11" s="6">
         <v>-45</v>
       </c>
+      <c r="BM11" s="6">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>-8</v>
       </c>
       <c r="C12" s="6">
         <v>-32</v>
       </c>
       <c r="D12" s="6">
         <v>-22</v>
       </c>
       <c r="E12" s="6">
         <v>-25</v>
       </c>
       <c r="F12" s="6">
         <v>-20</v>
       </c>
       <c r="G12" s="6">
         <v>-24</v>
       </c>
       <c r="H12" s="6">
         <v>-23</v>
       </c>
       <c r="I12" s="6">
@@ -2267,52 +2286,55 @@
       </c>
       <c r="BE12" s="37">
         <v>-127</v>
       </c>
       <c r="BF12" s="37">
         <v>14</v>
       </c>
       <c r="BG12" s="37">
         <v>-72</v>
       </c>
       <c r="BH12" s="37">
         <v>-16</v>
       </c>
       <c r="BI12" s="6">
         <v>-63</v>
       </c>
       <c r="BJ12" s="6">
         <v>-30</v>
       </c>
       <c r="BK12" s="37">
         <v>-70</v>
       </c>
       <c r="BL12" s="6">
         <v>-45</v>
       </c>
+      <c r="BM12" s="6">
+        <v>-47</v>
+      </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>-27</v>
       </c>
       <c r="C13" s="6">
         <v>-19</v>
       </c>
       <c r="D13" s="6">
         <v>-12</v>
       </c>
       <c r="E13" s="6">
         <v>-2</v>
       </c>
       <c r="F13" s="6">
         <v>-10</v>
       </c>
       <c r="G13" s="6">
         <v>-22</v>
       </c>
       <c r="H13" s="6">
         <v>-10</v>
       </c>
       <c r="I13" s="6">
@@ -2461,52 +2483,55 @@
       </c>
       <c r="BE13" s="37">
         <v>-22</v>
       </c>
       <c r="BF13" s="37">
         <v>-57</v>
       </c>
       <c r="BG13" s="37">
         <v>-21</v>
       </c>
       <c r="BH13" s="37">
         <v>-16</v>
       </c>
       <c r="BI13" s="6">
         <v>-42</v>
       </c>
       <c r="BJ13" s="6">
         <v>-16</v>
       </c>
       <c r="BK13" s="37">
         <v>-3</v>
       </c>
       <c r="BL13" s="6">
         <v>-1</v>
       </c>
+      <c r="BM13" s="6">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="6">
         <v>-25</v>
       </c>
       <c r="C14" s="6">
         <v>-20</v>
       </c>
       <c r="D14" s="6">
         <v>-13</v>
       </c>
       <c r="E14" s="6">
         <v>-6</v>
       </c>
       <c r="F14" s="6">
         <v>6</v>
       </c>
       <c r="G14" s="6">
         <v>11</v>
       </c>
       <c r="H14" s="6">
         <v>-8</v>
       </c>
       <c r="I14" s="6">
@@ -2655,52 +2680,55 @@
       </c>
       <c r="BE14" s="37">
         <v>-77</v>
       </c>
       <c r="BF14" s="37">
         <v>-36</v>
       </c>
       <c r="BG14" s="37">
         <v>-28</v>
       </c>
       <c r="BH14" s="37">
         <v>5</v>
       </c>
       <c r="BI14" s="6">
         <v>0</v>
       </c>
       <c r="BJ14" s="6">
         <v>-6</v>
       </c>
       <c r="BK14" s="37">
         <v>-37</v>
       </c>
       <c r="BL14" s="6">
         <v>-39</v>
       </c>
+      <c r="BM14" s="6">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="6">
         <v>-28</v>
       </c>
       <c r="C15" s="6">
         <v>-22</v>
       </c>
       <c r="D15" s="6">
         <v>-12</v>
       </c>
       <c r="E15" s="6">
         <v>-18</v>
       </c>
       <c r="F15" s="6">
         <v>-20</v>
       </c>
       <c r="G15" s="6">
         <v>-18</v>
       </c>
       <c r="H15" s="6">
         <v>-18</v>
       </c>
       <c r="I15" s="6">
@@ -2849,52 +2877,55 @@
       </c>
       <c r="BE15" s="37">
         <v>44</v>
       </c>
       <c r="BF15" s="37">
         <v>-102</v>
       </c>
       <c r="BG15" s="37">
         <v>-43</v>
       </c>
       <c r="BH15" s="37">
         <v>-39</v>
       </c>
       <c r="BI15" s="6">
         <v>-18</v>
       </c>
       <c r="BJ15" s="6">
         <v>-27</v>
       </c>
       <c r="BK15" s="37">
         <v>-25</v>
       </c>
       <c r="BL15" s="6">
         <v>-33</v>
       </c>
+      <c r="BM15" s="6">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>-83</v>
       </c>
       <c r="C16" s="6">
         <v>-94</v>
       </c>
       <c r="D16" s="6">
         <v>-32</v>
       </c>
       <c r="E16" s="6">
         <v>-69</v>
       </c>
       <c r="F16" s="6">
         <v>-90</v>
       </c>
       <c r="G16" s="6">
         <v>-107</v>
       </c>
       <c r="H16" s="6">
         <v>-47</v>
       </c>
       <c r="I16" s="6">
@@ -3043,52 +3074,55 @@
       </c>
       <c r="BE16" s="37">
         <v>-314</v>
       </c>
       <c r="BF16" s="37">
         <v>-292</v>
       </c>
       <c r="BG16" s="37">
         <v>-207</v>
       </c>
       <c r="BH16" s="37">
         <v>-120</v>
       </c>
       <c r="BI16" s="6">
         <v>-116</v>
       </c>
       <c r="BJ16" s="6">
         <v>-131</v>
       </c>
       <c r="BK16" s="37">
         <v>-115</v>
       </c>
       <c r="BL16" s="6">
         <v>-112</v>
       </c>
+      <c r="BM16" s="6">
+        <v>-80</v>
+      </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="6">
         <v>-9</v>
       </c>
       <c r="C17" s="6">
         <v>-14</v>
       </c>
       <c r="D17" s="6">
         <v>-9</v>
       </c>
       <c r="E17" s="6">
         <v>-6</v>
       </c>
       <c r="F17" s="6">
         <v>-6</v>
       </c>
       <c r="G17" s="6">
         <v>-12</v>
       </c>
       <c r="H17" s="6">
         <v>-27</v>
       </c>
       <c r="I17" s="6">
@@ -3237,52 +3271,55 @@
       </c>
       <c r="BE17" s="37">
         <v>-100</v>
       </c>
       <c r="BF17" s="37">
         <v>-59</v>
       </c>
       <c r="BG17" s="37">
         <v>-47</v>
       </c>
       <c r="BH17" s="37">
         <v>-18</v>
       </c>
       <c r="BI17" s="6">
         <v>-40</v>
       </c>
       <c r="BJ17" s="6">
         <v>-85</v>
       </c>
       <c r="BK17" s="37">
         <v>-89</v>
       </c>
       <c r="BL17" s="6">
         <v>-70</v>
       </c>
+      <c r="BM17" s="6">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="6">
         <v>-33</v>
       </c>
       <c r="C18" s="6">
         <v>-38</v>
       </c>
       <c r="D18" s="6">
         <v>4</v>
       </c>
       <c r="E18" s="6">
         <v>-38</v>
       </c>
       <c r="F18" s="6">
         <v>-44</v>
       </c>
       <c r="G18" s="6">
         <v>-43</v>
       </c>
       <c r="H18" s="6">
         <v>-47</v>
       </c>
       <c r="I18" s="6">
@@ -3431,52 +3468,55 @@
       </c>
       <c r="BE18" s="37">
         <v>-162</v>
       </c>
       <c r="BF18" s="37">
         <v>-74</v>
       </c>
       <c r="BG18" s="37">
         <v>-86</v>
       </c>
       <c r="BH18" s="37">
         <v>-72</v>
       </c>
       <c r="BI18" s="6">
         <v>-103</v>
       </c>
       <c r="BJ18" s="6">
         <v>-96</v>
       </c>
       <c r="BK18" s="37">
         <v>-29</v>
       </c>
       <c r="BL18" s="6">
         <v>-35</v>
       </c>
+      <c r="BM18" s="6">
+        <v>-64</v>
+      </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6">
         <v>-51</v>
       </c>
       <c r="C19" s="6">
         <v>-11</v>
       </c>
       <c r="D19" s="6">
         <v>-41</v>
       </c>
       <c r="E19" s="6">
         <v>-48</v>
       </c>
       <c r="F19" s="6">
         <v>-71</v>
       </c>
       <c r="G19" s="6">
         <v>-76</v>
       </c>
       <c r="H19" s="6">
         <v>-76</v>
       </c>
       <c r="I19" s="6">
@@ -3625,52 +3665,55 @@
       </c>
       <c r="BE19" s="37">
         <v>-120</v>
       </c>
       <c r="BF19" s="37">
         <v>-123</v>
       </c>
       <c r="BG19" s="37">
         <v>-20</v>
       </c>
       <c r="BH19" s="37">
         <v>-56</v>
       </c>
       <c r="BI19" s="6">
         <v>-46</v>
       </c>
       <c r="BJ19" s="6">
         <v>-78</v>
       </c>
       <c r="BK19" s="37">
         <v>-48</v>
       </c>
       <c r="BL19" s="6">
         <v>-109</v>
       </c>
+      <c r="BM19" s="6">
+        <v>-75</v>
+      </c>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="6">
         <v>-64</v>
       </c>
       <c r="C20" s="6">
         <v>-72</v>
       </c>
       <c r="D20" s="6">
         <v>-52</v>
       </c>
       <c r="E20" s="6">
         <v>-33</v>
       </c>
       <c r="F20" s="6">
         <v>-42</v>
       </c>
       <c r="G20" s="6">
         <v>-80</v>
       </c>
       <c r="H20" s="6">
         <v>-87</v>
       </c>
       <c r="I20" s="6">
@@ -3819,52 +3862,55 @@
       </c>
       <c r="BE20" s="37">
         <v>-178</v>
       </c>
       <c r="BF20" s="37">
         <v>-132</v>
       </c>
       <c r="BG20" s="37">
         <v>-94</v>
       </c>
       <c r="BH20" s="37">
         <v>-51</v>
       </c>
       <c r="BI20" s="6">
         <v>-87</v>
       </c>
       <c r="BJ20" s="6">
         <v>-89</v>
       </c>
       <c r="BK20" s="37">
         <v>-92</v>
       </c>
       <c r="BL20" s="6">
         <v>-146</v>
       </c>
+      <c r="BM20" s="6">
+        <v>-61</v>
+      </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="6">
         <v>-21</v>
       </c>
       <c r="C21" s="6">
         <v>-2</v>
       </c>
       <c r="D21" s="6">
         <v>-17</v>
       </c>
       <c r="E21" s="6">
         <v>-3</v>
       </c>
       <c r="F21" s="6">
         <v>-6</v>
       </c>
       <c r="G21" s="6">
         <v>-10</v>
       </c>
       <c r="H21" s="6">
         <v>-18</v>
       </c>
       <c r="I21" s="6">
@@ -4013,120 +4059,124 @@
       </c>
       <c r="BE21" s="37">
         <v>-72</v>
       </c>
       <c r="BF21" s="37">
         <v>-62</v>
       </c>
       <c r="BG21" s="37">
         <v>-31</v>
       </c>
       <c r="BH21" s="37">
         <v>-58</v>
       </c>
       <c r="BI21" s="6">
         <v>-42</v>
       </c>
       <c r="BJ21" s="6">
         <v>-47</v>
       </c>
       <c r="BK21" s="37">
         <v>-22</v>
       </c>
       <c r="BL21" s="6">
         <v>-38</v>
       </c>
+      <c r="BM21" s="6">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A22" s="45" t="s">
+    <row r="22" spans="1:65" s="11" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="45"/>
-[...61 lines deleted...]
-      <c r="BL22" s="45"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+      <c r="AF22" s="46"/>
+      <c r="AG22" s="46"/>
+      <c r="AH22" s="46"/>
+      <c r="AI22" s="46"/>
+      <c r="AJ22" s="46"/>
+      <c r="AK22" s="46"/>
+      <c r="AL22" s="46"/>
+      <c r="AM22" s="46"/>
+      <c r="AN22" s="46"/>
+      <c r="AO22" s="46"/>
+      <c r="AP22" s="46"/>
+      <c r="AQ22" s="46"/>
+      <c r="AR22" s="46"/>
+      <c r="AS22" s="46"/>
+      <c r="AT22" s="46"/>
+      <c r="AU22" s="46"/>
+      <c r="AV22" s="46"/>
+      <c r="AW22" s="46"/>
+      <c r="AX22" s="46"/>
+      <c r="AY22" s="46"/>
+      <c r="AZ22" s="46"/>
+      <c r="BA22" s="46"/>
+      <c r="BB22" s="46"/>
+      <c r="BC22" s="46"/>
+      <c r="BD22" s="46"/>
+      <c r="BE22" s="46"/>
+      <c r="BF22" s="46"/>
+      <c r="BG22" s="46"/>
+      <c r="BH22" s="46"/>
+      <c r="BI22" s="46"/>
+      <c r="BJ22" s="46"/>
+      <c r="BK22" s="46"/>
+      <c r="BL22" s="46"/>
+      <c r="BM22" s="46"/>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="6">
         <v>96</v>
       </c>
       <c r="C23" s="6">
         <v>-6</v>
       </c>
       <c r="D23" s="27">
         <v>18</v>
       </c>
       <c r="E23" s="6">
         <v>32</v>
       </c>
       <c r="F23" s="6">
         <v>-19</v>
       </c>
       <c r="G23" s="6">
         <v>9</v>
       </c>
       <c r="H23" s="6">
         <v>18</v>
       </c>
       <c r="I23" s="6">
@@ -4275,52 +4325,55 @@
       </c>
       <c r="BE23" s="37">
         <v>431</v>
       </c>
       <c r="BF23" s="37">
         <v>148</v>
       </c>
       <c r="BG23" s="37">
         <v>-44</v>
       </c>
       <c r="BH23" s="37">
         <v>148</v>
       </c>
       <c r="BI23" s="6">
         <v>87</v>
       </c>
       <c r="BJ23" s="6">
         <v>106</v>
       </c>
       <c r="BK23" s="37">
         <v>16</v>
       </c>
       <c r="BL23" s="6">
         <v>-32</v>
       </c>
+      <c r="BM23" s="6">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="6">
         <v>237</v>
       </c>
       <c r="C24" s="6">
         <v>125</v>
       </c>
       <c r="D24" s="6">
         <v>86</v>
       </c>
       <c r="E24" s="6">
         <v>136</v>
       </c>
       <c r="F24" s="6">
         <v>125</v>
       </c>
       <c r="G24" s="6">
         <v>215</v>
       </c>
       <c r="H24" s="6">
         <v>152</v>
       </c>
       <c r="I24" s="6">
@@ -4469,52 +4522,55 @@
       </c>
       <c r="BE24" s="37">
         <v>906</v>
       </c>
       <c r="BF24" s="37">
         <v>650</v>
       </c>
       <c r="BG24" s="37">
         <v>237</v>
       </c>
       <c r="BH24" s="37">
         <v>293</v>
       </c>
       <c r="BI24" s="6">
         <v>260</v>
       </c>
       <c r="BJ24" s="6">
         <v>324</v>
       </c>
       <c r="BK24" s="37">
         <v>157</v>
       </c>
       <c r="BL24" s="6">
         <v>256</v>
       </c>
+      <c r="BM24" s="6">
+        <v>156</v>
+      </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="6">
         <v>-5</v>
       </c>
       <c r="C25" s="6">
         <v>-1</v>
       </c>
       <c r="D25" s="6">
         <v>-9</v>
       </c>
       <c r="E25" s="6">
         <v>-4</v>
       </c>
       <c r="F25" s="6">
         <v>-10</v>
       </c>
       <c r="G25" s="6">
         <v>-28</v>
       </c>
       <c r="H25" s="6">
         <v>-3</v>
       </c>
       <c r="I25" s="6">
@@ -4663,52 +4719,55 @@
       </c>
       <c r="BE25" s="37">
         <v>-25</v>
       </c>
       <c r="BF25" s="37">
         <v>-104</v>
       </c>
       <c r="BG25" s="37">
         <v>-31</v>
       </c>
       <c r="BH25" s="37">
         <v>-14</v>
       </c>
       <c r="BI25" s="6">
         <v>-21</v>
       </c>
       <c r="BJ25" s="6">
         <v>18</v>
       </c>
       <c r="BK25" s="37">
         <v>6</v>
       </c>
       <c r="BL25" s="6">
         <v>-45</v>
       </c>
+      <c r="BM25" s="6">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
         <v>-57</v>
       </c>
       <c r="C26" s="6">
         <v>-70</v>
       </c>
       <c r="D26" s="6">
         <v>-16</v>
       </c>
       <c r="E26" s="6">
         <v>-52</v>
       </c>
       <c r="F26" s="6">
         <v>-72</v>
       </c>
       <c r="G26" s="6">
         <v>-63</v>
       </c>
       <c r="H26" s="6">
         <v>-27</v>
       </c>
       <c r="I26" s="6">
@@ -4857,52 +4916,55 @@
       </c>
       <c r="BE26" s="37">
         <v>-229</v>
       </c>
       <c r="BF26" s="37">
         <v>-214</v>
       </c>
       <c r="BG26" s="37">
         <v>-162</v>
       </c>
       <c r="BH26" s="37">
         <v>-99</v>
       </c>
       <c r="BI26" s="6">
         <v>-61</v>
       </c>
       <c r="BJ26" s="6">
         <v>-112</v>
       </c>
       <c r="BK26" s="37">
         <v>-61</v>
       </c>
       <c r="BL26" s="6">
         <v>-74</v>
       </c>
+      <c r="BM26" s="6">
+        <v>-79</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="6">
         <v>-8</v>
       </c>
       <c r="C27" s="6">
         <v>-4</v>
       </c>
       <c r="D27" s="6">
         <v>5</v>
       </c>
       <c r="E27" s="6">
         <v>-4</v>
       </c>
       <c r="F27" s="6">
         <v>-2</v>
       </c>
       <c r="G27" s="6">
         <v>-5</v>
       </c>
       <c r="H27" s="6">
         <v>-9</v>
       </c>
       <c r="I27" s="6">
@@ -5051,52 +5113,55 @@
       </c>
       <c r="BE27" s="37">
         <v>-19</v>
       </c>
       <c r="BF27" s="37">
         <v>5</v>
       </c>
       <c r="BG27" s="37">
         <v>2</v>
       </c>
       <c r="BH27" s="37">
         <v>3</v>
       </c>
       <c r="BI27" s="6">
         <v>-9</v>
       </c>
       <c r="BJ27" s="6">
         <v>-7</v>
       </c>
       <c r="BK27" s="37">
         <v>-13</v>
       </c>
       <c r="BL27" s="6">
         <v>-4</v>
       </c>
+      <c r="BM27" s="6">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="6">
         <v>-29</v>
       </c>
       <c r="C28" s="6">
         <v>-10</v>
       </c>
       <c r="D28" s="6">
         <v>-19</v>
       </c>
       <c r="E28" s="6">
         <v>-24</v>
       </c>
       <c r="F28" s="6">
         <v>-30</v>
       </c>
       <c r="G28" s="6">
         <v>-64</v>
       </c>
       <c r="H28" s="6">
         <v>-56</v>
       </c>
       <c r="I28" s="6">
@@ -5245,52 +5310,55 @@
       </c>
       <c r="BE28" s="37">
         <v>-91</v>
       </c>
       <c r="BF28" s="37">
         <v>-84</v>
       </c>
       <c r="BG28" s="37">
         <v>-4</v>
       </c>
       <c r="BH28" s="37">
         <v>3</v>
       </c>
       <c r="BI28" s="6">
         <v>-12</v>
       </c>
       <c r="BJ28" s="6">
         <v>-33</v>
       </c>
       <c r="BK28" s="37">
         <v>-15</v>
       </c>
       <c r="BL28" s="6">
         <v>-57</v>
       </c>
+      <c r="BM28" s="6">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="6">
         <v>-42</v>
       </c>
       <c r="C29" s="6">
         <v>-46</v>
       </c>
       <c r="D29" s="6">
         <v>-29</v>
       </c>
       <c r="E29" s="6">
         <v>-20</v>
       </c>
       <c r="F29" s="6">
         <v>-30</v>
       </c>
       <c r="G29" s="6">
         <v>-46</v>
       </c>
       <c r="H29" s="6">
         <v>-39</v>
       </c>
       <c r="I29" s="6">
@@ -5439,120 +5507,124 @@
       </c>
       <c r="BE29" s="37">
         <v>-111</v>
       </c>
       <c r="BF29" s="37">
         <v>-105</v>
       </c>
       <c r="BG29" s="37">
         <v>-86</v>
       </c>
       <c r="BH29" s="37">
         <v>-38</v>
       </c>
       <c r="BI29" s="6">
         <v>-70</v>
       </c>
       <c r="BJ29" s="6">
         <v>-84</v>
       </c>
       <c r="BK29" s="37">
         <v>-58</v>
       </c>
       <c r="BL29" s="6">
         <v>-108</v>
       </c>
+      <c r="BM29" s="6">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="30" spans="1:64" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A30" s="44" t="s">
+    <row r="30" spans="1:65" s="11" customFormat="1" ht="21" customHeight="1">
+      <c r="A30" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="44"/>
-[...61 lines deleted...]
-      <c r="BL30" s="44"/>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="47"/>
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+      <c r="AD30" s="47"/>
+      <c r="AE30" s="47"/>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+      <c r="AH30" s="47"/>
+      <c r="AI30" s="47"/>
+      <c r="AJ30" s="47"/>
+      <c r="AK30" s="47"/>
+      <c r="AL30" s="47"/>
+      <c r="AM30" s="47"/>
+      <c r="AN30" s="47"/>
+      <c r="AO30" s="47"/>
+      <c r="AP30" s="47"/>
+      <c r="AQ30" s="47"/>
+      <c r="AR30" s="47"/>
+      <c r="AS30" s="47"/>
+      <c r="AT30" s="47"/>
+      <c r="AU30" s="47"/>
+      <c r="AV30" s="47"/>
+      <c r="AW30" s="47"/>
+      <c r="AX30" s="47"/>
+      <c r="AY30" s="47"/>
+      <c r="AZ30" s="47"/>
+      <c r="BA30" s="47"/>
+      <c r="BB30" s="47"/>
+      <c r="BC30" s="47"/>
+      <c r="BD30" s="47"/>
+      <c r="BE30" s="47"/>
+      <c r="BF30" s="47"/>
+      <c r="BG30" s="47"/>
+      <c r="BH30" s="47"/>
+      <c r="BI30" s="47"/>
+      <c r="BJ30" s="47"/>
+      <c r="BK30" s="47"/>
+      <c r="BL30" s="47"/>
+      <c r="BM30" s="47"/>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="6">
         <v>-272</v>
       </c>
       <c r="C31" s="32">
         <v>-233</v>
       </c>
       <c r="D31" s="6">
         <v>-186</v>
       </c>
       <c r="E31" s="6">
         <v>-164</v>
       </c>
       <c r="F31" s="6">
         <v>-195</v>
       </c>
       <c r="G31" s="6">
         <v>-244</v>
       </c>
       <c r="H31" s="6">
         <v>-288</v>
       </c>
       <c r="I31" s="6">
@@ -5701,52 +5773,55 @@
       </c>
       <c r="BE31" s="37">
         <v>-869</v>
       </c>
       <c r="BF31" s="37">
         <v>-611</v>
       </c>
       <c r="BG31" s="37">
         <v>-332</v>
       </c>
       <c r="BH31" s="37">
         <v>-484</v>
       </c>
       <c r="BI31" s="6">
         <v>-478</v>
       </c>
       <c r="BJ31" s="37">
         <v>-425</v>
       </c>
       <c r="BK31" s="37">
         <v>-443</v>
       </c>
       <c r="BL31" s="37">
         <v>-453</v>
       </c>
+      <c r="BM31" s="37">
+        <v>-311</v>
+      </c>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>-1</v>
       </c>
       <c r="C32" s="6">
         <v>-15</v>
       </c>
       <c r="D32" s="6">
         <v>-19</v>
       </c>
       <c r="E32" s="6">
         <v>-8</v>
       </c>
       <c r="F32" s="6">
         <v>1</v>
       </c>
       <c r="G32" s="6">
         <v>-17</v>
       </c>
       <c r="H32" s="6">
         <v>-22</v>
       </c>
       <c r="I32" s="6">
@@ -5895,52 +5970,55 @@
       </c>
       <c r="BE32" s="37">
         <v>-109</v>
       </c>
       <c r="BF32" s="37">
         <v>-36</v>
       </c>
       <c r="BG32" s="37">
         <v>58</v>
       </c>
       <c r="BH32" s="37">
         <v>-64</v>
       </c>
       <c r="BI32" s="6">
         <v>-19</v>
       </c>
       <c r="BJ32" s="37">
         <v>-11</v>
       </c>
       <c r="BK32" s="37">
         <v>-40</v>
       </c>
       <c r="BL32" s="37">
         <v>-23</v>
       </c>
+      <c r="BM32" s="37">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>-58</v>
       </c>
       <c r="C33" s="6">
         <v>-24</v>
       </c>
       <c r="D33" s="6">
         <v>-20</v>
       </c>
       <c r="E33" s="6">
         <v>-8</v>
       </c>
       <c r="F33" s="6">
         <v>-27</v>
       </c>
       <c r="G33" s="6">
         <v>-24</v>
       </c>
       <c r="H33" s="6">
         <v>-36</v>
       </c>
       <c r="I33" s="6">
@@ -6089,52 +6167,55 @@
       </c>
       <c r="BE33" s="37">
         <v>-82</v>
       </c>
       <c r="BF33" s="37">
         <v>-50</v>
       </c>
       <c r="BG33" s="37">
         <v>9</v>
       </c>
       <c r="BH33" s="37">
         <v>-110</v>
       </c>
       <c r="BI33" s="6">
         <v>-54</v>
       </c>
       <c r="BJ33" s="37">
         <v>-45</v>
       </c>
       <c r="BK33" s="37">
         <v>-20</v>
       </c>
       <c r="BL33" s="37">
         <v>-45</v>
       </c>
+      <c r="BM33" s="37">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>-8</v>
       </c>
       <c r="C34" s="6">
         <v>-32</v>
       </c>
       <c r="D34" s="6">
         <v>-22</v>
       </c>
       <c r="E34" s="6">
         <v>-25</v>
       </c>
       <c r="F34" s="6">
         <v>-20</v>
       </c>
       <c r="G34" s="6">
         <v>-24</v>
       </c>
       <c r="H34" s="6">
         <v>-23</v>
       </c>
       <c r="I34" s="6">
@@ -6283,52 +6364,55 @@
       </c>
       <c r="BE34" s="37">
         <v>-127</v>
       </c>
       <c r="BF34" s="37">
         <v>14</v>
       </c>
       <c r="BG34" s="37">
         <v>-72</v>
       </c>
       <c r="BH34" s="37">
         <v>-16</v>
       </c>
       <c r="BI34" s="6">
         <v>-63</v>
       </c>
       <c r="BJ34" s="37">
         <v>-30</v>
       </c>
       <c r="BK34" s="37">
         <v>-70</v>
       </c>
       <c r="BL34" s="37">
         <v>-45</v>
       </c>
+      <c r="BM34" s="37">
+        <v>-47</v>
+      </c>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>-27</v>
       </c>
       <c r="C35" s="6">
         <v>-19</v>
       </c>
       <c r="D35" s="6">
         <v>-12</v>
       </c>
       <c r="E35" s="6">
         <v>-2</v>
       </c>
       <c r="F35" s="6">
         <v>-10</v>
       </c>
       <c r="G35" s="6">
         <v>-22</v>
       </c>
       <c r="H35" s="6">
         <v>-10</v>
       </c>
       <c r="I35" s="6">
@@ -6477,52 +6561,55 @@
       </c>
       <c r="BE35" s="37">
         <v>-22</v>
       </c>
       <c r="BF35" s="37">
         <v>-57</v>
       </c>
       <c r="BG35" s="37">
         <v>-21</v>
       </c>
       <c r="BH35" s="37">
         <v>-16</v>
       </c>
       <c r="BI35" s="6">
         <v>-42</v>
       </c>
       <c r="BJ35" s="37">
         <v>-16</v>
       </c>
       <c r="BK35" s="37">
         <v>-3</v>
       </c>
       <c r="BL35" s="37">
         <v>-1</v>
       </c>
+      <c r="BM35" s="37">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>-25</v>
       </c>
       <c r="C36" s="6">
         <v>-20</v>
       </c>
       <c r="D36" s="6">
         <v>-13</v>
       </c>
       <c r="E36" s="6">
         <v>-6</v>
       </c>
       <c r="F36" s="6">
         <v>6</v>
       </c>
       <c r="G36" s="6">
         <v>11</v>
       </c>
       <c r="H36" s="6">
         <v>-8</v>
       </c>
       <c r="I36" s="6">
@@ -6671,52 +6758,55 @@
       </c>
       <c r="BE36" s="37">
         <v>-77</v>
       </c>
       <c r="BF36" s="37">
         <v>-36</v>
       </c>
       <c r="BG36" s="37">
         <v>-28</v>
       </c>
       <c r="BH36" s="37">
         <v>5</v>
       </c>
       <c r="BI36" s="6">
         <v>0</v>
       </c>
       <c r="BJ36" s="37">
         <v>-6</v>
       </c>
       <c r="BK36" s="37">
         <v>-37</v>
       </c>
       <c r="BL36" s="37">
         <v>-39</v>
       </c>
+      <c r="BM36" s="37">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>-28</v>
       </c>
       <c r="C37" s="6">
         <v>-22</v>
       </c>
       <c r="D37" s="6">
         <v>-12</v>
       </c>
       <c r="E37" s="6">
         <v>-18</v>
       </c>
       <c r="F37" s="6">
         <v>-20</v>
       </c>
       <c r="G37" s="6">
         <v>-18</v>
       </c>
       <c r="H37" s="6">
         <v>-18</v>
       </c>
       <c r="I37" s="6">
@@ -6865,52 +6955,55 @@
       </c>
       <c r="BE37" s="37">
         <v>44</v>
       </c>
       <c r="BF37" s="37">
         <v>-102</v>
       </c>
       <c r="BG37" s="37">
         <v>-43</v>
       </c>
       <c r="BH37" s="37">
         <v>-39</v>
       </c>
       <c r="BI37" s="6">
         <v>-18</v>
       </c>
       <c r="BJ37" s="37">
         <v>-27</v>
       </c>
       <c r="BK37" s="37">
         <v>-25</v>
       </c>
       <c r="BL37" s="37">
         <v>-33</v>
       </c>
+      <c r="BM37" s="37">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>-26</v>
       </c>
       <c r="C38" s="6">
         <v>-24</v>
       </c>
       <c r="D38" s="6">
         <v>-16</v>
       </c>
       <c r="E38" s="6">
         <v>-17</v>
       </c>
       <c r="F38" s="6">
         <v>-18</v>
       </c>
       <c r="G38" s="6">
         <v>-44</v>
       </c>
       <c r="H38" s="6">
         <v>-20</v>
       </c>
       <c r="I38" s="6">
@@ -7059,52 +7152,55 @@
       </c>
       <c r="BE38" s="37">
         <v>-85</v>
       </c>
       <c r="BF38" s="37">
         <v>-78</v>
       </c>
       <c r="BG38" s="37">
         <v>-45</v>
       </c>
       <c r="BH38" s="37">
         <v>-21</v>
       </c>
       <c r="BI38" s="6">
         <v>-55</v>
       </c>
       <c r="BJ38" s="37">
         <v>-19</v>
       </c>
       <c r="BK38" s="37">
         <v>-54</v>
       </c>
       <c r="BL38" s="37">
         <v>-38</v>
       </c>
+      <c r="BM38" s="37">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>-9</v>
       </c>
       <c r="C39" s="6">
         <v>-14</v>
       </c>
       <c r="D39" s="6">
         <v>-9</v>
       </c>
       <c r="E39" s="6">
         <v>-6</v>
       </c>
       <c r="F39" s="6">
         <v>-6</v>
       </c>
       <c r="G39" s="6">
         <v>-12</v>
       </c>
       <c r="H39" s="6">
         <v>-27</v>
       </c>
       <c r="I39" s="6">
@@ -7253,52 +7349,55 @@
       </c>
       <c r="BE39" s="37">
         <v>-100</v>
       </c>
       <c r="BF39" s="37">
         <v>-59</v>
       </c>
       <c r="BG39" s="37">
         <v>-47</v>
       </c>
       <c r="BH39" s="37">
         <v>-18</v>
       </c>
       <c r="BI39" s="6">
         <v>-40</v>
       </c>
       <c r="BJ39" s="37">
         <v>-85</v>
       </c>
       <c r="BK39" s="37">
         <v>-89</v>
       </c>
       <c r="BL39" s="37">
         <v>-70</v>
       </c>
+      <c r="BM39" s="37">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="6">
         <v>-25</v>
       </c>
       <c r="C40" s="6">
         <v>-34</v>
       </c>
       <c r="D40" s="6">
         <v>-1</v>
       </c>
       <c r="E40" s="6">
         <v>-34</v>
       </c>
       <c r="F40" s="6">
         <v>-42</v>
       </c>
       <c r="G40" s="6">
         <v>-38</v>
       </c>
       <c r="H40" s="6">
         <v>-38</v>
       </c>
       <c r="I40" s="6">
@@ -7447,52 +7546,55 @@
       </c>
       <c r="BE40" s="37">
         <v>-143</v>
       </c>
       <c r="BF40" s="37">
         <v>-79</v>
       </c>
       <c r="BG40" s="37">
         <v>-88</v>
       </c>
       <c r="BH40" s="37">
         <v>-75</v>
       </c>
       <c r="BI40" s="6">
         <v>-94</v>
       </c>
       <c r="BJ40" s="37">
         <v>-89</v>
       </c>
       <c r="BK40" s="37">
         <v>-16</v>
       </c>
       <c r="BL40" s="37">
         <v>-31</v>
       </c>
+      <c r="BM40" s="37">
+        <v>-64</v>
+      </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="6">
         <v>-22</v>
       </c>
       <c r="C41" s="6">
         <v>-1</v>
       </c>
       <c r="D41" s="6">
         <v>-22</v>
       </c>
       <c r="E41" s="6">
         <v>-24</v>
       </c>
       <c r="F41" s="6">
         <v>-41</v>
       </c>
       <c r="G41" s="6">
         <v>-12</v>
       </c>
       <c r="H41" s="6">
         <v>-20</v>
       </c>
       <c r="I41" s="6">
@@ -7641,52 +7743,55 @@
       </c>
       <c r="BE41" s="37">
         <v>-29</v>
       </c>
       <c r="BF41" s="37">
         <v>-39</v>
       </c>
       <c r="BG41" s="37">
         <v>-16</v>
       </c>
       <c r="BH41" s="37">
         <v>-59</v>
       </c>
       <c r="BI41" s="6">
         <v>-34</v>
       </c>
       <c r="BJ41" s="37">
         <v>-45</v>
       </c>
       <c r="BK41" s="37">
         <v>-33</v>
       </c>
       <c r="BL41" s="37">
         <v>-52</v>
       </c>
+      <c r="BM41" s="37">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>-22</v>
       </c>
       <c r="C42" s="6">
         <v>-26</v>
       </c>
       <c r="D42" s="6">
         <v>-23</v>
       </c>
       <c r="E42" s="6">
         <v>-13</v>
       </c>
       <c r="F42" s="6">
         <v>-12</v>
       </c>
       <c r="G42" s="6">
         <v>-34</v>
       </c>
       <c r="H42" s="6">
         <v>-48</v>
       </c>
       <c r="I42" s="6">
@@ -7835,52 +7940,55 @@
       </c>
       <c r="BE42" s="37">
         <v>-67</v>
       </c>
       <c r="BF42" s="37">
         <v>-27</v>
       </c>
       <c r="BG42" s="37">
         <v>-8</v>
       </c>
       <c r="BH42" s="37">
         <v>-13</v>
       </c>
       <c r="BI42" s="6">
         <v>-17</v>
       </c>
       <c r="BJ42" s="37">
         <v>-5</v>
       </c>
       <c r="BK42" s="37">
         <v>-34</v>
       </c>
       <c r="BL42" s="37">
         <v>-38</v>
       </c>
+      <c r="BM42" s="37">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="7">
         <v>-21</v>
       </c>
       <c r="C43" s="7">
         <v>-2</v>
       </c>
       <c r="D43" s="7">
         <v>-17</v>
       </c>
       <c r="E43" s="7">
         <v>-3</v>
       </c>
       <c r="F43" s="7">
         <v>-6</v>
       </c>
       <c r="G43" s="7">
         <v>-10</v>
       </c>
       <c r="H43" s="7">
         <v>-18</v>
       </c>
       <c r="I43" s="7">
@@ -8029,220 +8137,223 @@
       </c>
       <c r="BE43" s="7">
         <v>-72</v>
       </c>
       <c r="BF43" s="7">
         <v>-62</v>
       </c>
       <c r="BG43" s="7">
         <v>-31</v>
       </c>
       <c r="BH43" s="7">
         <v>-58</v>
       </c>
       <c r="BI43" s="7">
         <v>-42</v>
       </c>
       <c r="BJ43" s="7">
         <v>-47</v>
       </c>
       <c r="BK43" s="7">
         <v>-22</v>
       </c>
       <c r="BL43" s="7">
         <v>-38</v>
       </c>
+      <c r="BM43" s="7">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" s="8"/>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="8"/>
       <c r="AF44" s="8"/>
       <c r="AG44" s="8"/>
       <c r="AH44" s="8"/>
       <c r="AI44" s="8"/>
       <c r="AJ44" s="8"/>
       <c r="AK44" s="8"/>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" s="9"/>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="9"/>
       <c r="AA45" s="9"/>
       <c r="AB45" s="9"/>
       <c r="AC45" s="9"/>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
     </row>
-    <row r="46" spans="1:64">
+    <row r="46" spans="1:65">
       <c r="A46" s="9"/>
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="9"/>
       <c r="O46" s="9"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
       <c r="T46" s="9"/>
       <c r="U46" s="9"/>
       <c r="V46" s="9"/>
       <c r="W46" s="9"/>
       <c r="X46" s="9"/>
       <c r="Y46" s="9"/>
       <c r="Z46" s="9"/>
       <c r="AA46" s="9"/>
       <c r="AB46" s="9"/>
       <c r="AC46" s="9"/>
       <c r="AD46" s="9"/>
       <c r="AE46" s="9"/>
       <c r="AF46" s="9"/>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
     </row>
-    <row r="47" spans="1:64">
+    <row r="47" spans="1:65">
       <c r="A47" s="10"/>
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="10"/>
       <c r="E47" s="10"/>
       <c r="F47" s="10"/>
       <c r="G47" s="10"/>
       <c r="H47" s="10"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
       <c r="L47" s="10"/>
       <c r="M47" s="10"/>
       <c r="N47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
       <c r="Y47" s="10"/>
       <c r="Z47" s="10"/>
       <c r="AA47" s="10"/>
       <c r="AB47" s="10"/>
       <c r="AC47" s="10"/>
       <c r="AD47" s="10"/>
       <c r="AE47" s="10"/>
       <c r="AF47" s="10"/>
       <c r="AG47" s="10"/>
       <c r="AH47" s="10"/>
       <c r="AI47" s="10"/>
       <c r="AJ47" s="10"/>
       <c r="AK47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="BJ5:BL5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BL30"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ5:BM5"/>
+    <mergeCell ref="A7:BM7"/>
+    <mergeCell ref="A22:BM22"/>
+    <mergeCell ref="A30:BM30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>