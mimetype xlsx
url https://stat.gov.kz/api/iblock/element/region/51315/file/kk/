--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="31">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -399,58 +399,58 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -465,87 +465,84 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>50</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>181429</xdr:rowOff>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>142327</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>76639</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
-          <a:ext cx="1462768" cy="566964"/>
+          <a:ext cx="2583793" cy="635000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -799,214 +796,216 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM47"/>
+  <dimension ref="A2:BN47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BM2"/>
+      <selection pane="bottomLeft" activeCell="BW34" sqref="BW34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="25" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="4.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="43" max="43" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="5.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="6.28515625" style="1" customWidth="1"/>
     <col min="54" max="54" width="7.28515625" style="1" customWidth="1"/>
     <col min="55" max="55" width="7.5703125" style="1" customWidth="1"/>
     <col min="56" max="56" width="6.85546875" style="1" customWidth="1"/>
     <col min="57" max="57" width="6.42578125" style="1" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:66">
+      <c r="A2" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="44"/>
-[...62 lines deleted...]
-      <c r="BM2" s="44"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="42"/>
+      <c r="AS2" s="42"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42"/>
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
+      <c r="BD2" s="42"/>
+      <c r="BE2" s="42"/>
+      <c r="BF2" s="42"/>
+      <c r="BG2" s="42"/>
+      <c r="BH2" s="42"/>
+      <c r="BI2" s="42"/>
+      <c r="BJ2" s="42"/>
+      <c r="BK2" s="42"/>
+      <c r="BL2" s="42"/>
+      <c r="BM2" s="42"/>
+      <c r="BN2" s="42"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="12"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
       <c r="Y3" s="19"/>
       <c r="Z3" s="19"/>
       <c r="AA3" s="19"/>
       <c r="AB3" s="19"/>
       <c r="AC3" s="19"/>
       <c r="AD3" s="19"/>
       <c r="AE3" s="19"/>
       <c r="AF3" s="19"/>
       <c r="AG3" s="19"/>
       <c r="AH3" s="19"/>
       <c r="AI3" s="19"/>
       <c r="AJ3" s="19"/>
       <c r="AK3" s="19"/>
       <c r="AL3" s="12"/>
       <c r="AM3" s="12"/>
       <c r="AN3" s="12"/>
     </row>
-    <row r="4" spans="1:65" s="2" customFormat="1">
+    <row r="4" spans="1:66" s="2" customFormat="1">
       <c r="AL4" s="13"/>
       <c r="AM4" s="13"/>
       <c r="AZ4" s="16"/>
       <c r="BA4" s="16"/>
       <c r="BB4" s="16"/>
       <c r="BD4" s="16"/>
       <c r="BE4" s="16"/>
       <c r="BF4" s="38"/>
       <c r="BI4" s="40"/>
       <c r="BK4" s="40"/>
       <c r="BL4" s="40"/>
-      <c r="BM4" s="40" t="s">
+      <c r="BM4" s="40"/>
+      <c r="BN4" s="40" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:65" ht="15" customHeight="1">
+    <row r="5" spans="1:66" ht="15" customHeight="1">
       <c r="A5" s="50"/>
       <c r="B5" s="48">
         <v>2021</v>
       </c>
       <c r="C5" s="49"/>
       <c r="D5" s="49"/>
       <c r="E5" s="49"/>
       <c r="F5" s="49"/>
       <c r="G5" s="49"/>
       <c r="H5" s="49"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="48">
         <v>2022</v>
       </c>
       <c r="O5" s="49"/>
       <c r="P5" s="49"/>
       <c r="Q5" s="49"/>
       <c r="R5" s="49"/>
       <c r="S5" s="49"/>
       <c r="T5" s="49"/>
       <c r="U5" s="49"/>
@@ -1020,72 +1019,73 @@
       <c r="AA5" s="49"/>
       <c r="AB5" s="49"/>
       <c r="AC5" s="49"/>
       <c r="AD5" s="49"/>
       <c r="AE5" s="49"/>
       <c r="AF5" s="49"/>
       <c r="AG5" s="49"/>
       <c r="AH5" s="49"/>
       <c r="AI5" s="49"/>
       <c r="AJ5" s="49"/>
       <c r="AK5" s="49"/>
       <c r="AL5" s="48">
         <v>2024</v>
       </c>
       <c r="AM5" s="49"/>
       <c r="AN5" s="49"/>
       <c r="AO5" s="49"/>
       <c r="AP5" s="49"/>
       <c r="AQ5" s="49"/>
       <c r="AR5" s="49"/>
       <c r="AS5" s="49"/>
       <c r="AT5" s="49"/>
       <c r="AU5" s="49"/>
       <c r="AV5" s="49"/>
       <c r="AW5" s="49"/>
-      <c r="AX5" s="42">
+      <c r="AX5" s="43">
         <v>2025</v>
       </c>
-      <c r="AY5" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="42">
+      <c r="AY5" s="44"/>
+      <c r="AZ5" s="44"/>
+      <c r="BA5" s="44"/>
+      <c r="BB5" s="44"/>
+      <c r="BC5" s="44"/>
+      <c r="BD5" s="44"/>
+      <c r="BE5" s="44"/>
+      <c r="BF5" s="44"/>
+      <c r="BG5" s="44"/>
+      <c r="BH5" s="44"/>
+      <c r="BI5" s="44"/>
+      <c r="BJ5" s="43">
         <v>2026</v>
       </c>
-      <c r="BK5" s="43"/>
-[...1 lines deleted...]
-      <c r="BM5" s="43"/>
+      <c r="BK5" s="44"/>
+      <c r="BL5" s="44"/>
+      <c r="BM5" s="44"/>
+      <c r="BN5" s="44"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" s="51"/>
       <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>3</v>
       </c>
@@ -1235,52 +1235,55 @@
       </c>
       <c r="BF6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="BG6" s="39" t="s">
         <v>13</v>
       </c>
       <c r="BH6" s="41" t="s">
         <v>14</v>
       </c>
       <c r="BI6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="BJ6" s="36" t="s">
         <v>1</v>
       </c>
       <c r="BK6" s="36" t="s">
         <v>2</v>
       </c>
       <c r="BL6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="BM6" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="BN6" s="4" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="7" spans="1:65" s="11" customFormat="1" ht="21" customHeight="1">
+    <row r="7" spans="1:66" s="11" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="45"/>
       <c r="C7" s="45"/>
       <c r="D7" s="45"/>
       <c r="E7" s="45"/>
       <c r="F7" s="45"/>
       <c r="G7" s="45"/>
       <c r="H7" s="45"/>
       <c r="I7" s="45"/>
       <c r="J7" s="45"/>
       <c r="K7" s="45"/>
       <c r="L7" s="45"/>
       <c r="M7" s="45"/>
       <c r="N7" s="45"/>
       <c r="O7" s="45"/>
       <c r="P7" s="45"/>
       <c r="Q7" s="45"/>
       <c r="R7" s="45"/>
       <c r="S7" s="45"/>
       <c r="T7" s="45"/>
       <c r="U7" s="45"/>
       <c r="V7" s="45"/>
       <c r="W7" s="45"/>
@@ -1304,52 +1307,53 @@
       <c r="AO7" s="45"/>
       <c r="AP7" s="45"/>
       <c r="AQ7" s="45"/>
       <c r="AR7" s="45"/>
       <c r="AS7" s="45"/>
       <c r="AT7" s="45"/>
       <c r="AU7" s="45"/>
       <c r="AV7" s="45"/>
       <c r="AW7" s="45"/>
       <c r="AX7" s="45"/>
       <c r="AY7" s="45"/>
       <c r="AZ7" s="45"/>
       <c r="BA7" s="45"/>
       <c r="BB7" s="45"/>
       <c r="BC7" s="45"/>
       <c r="BD7" s="45"/>
       <c r="BE7" s="45"/>
       <c r="BF7" s="45"/>
       <c r="BG7" s="45"/>
       <c r="BH7" s="45"/>
       <c r="BI7" s="45"/>
       <c r="BJ7" s="45"/>
       <c r="BK7" s="45"/>
       <c r="BL7" s="45"/>
       <c r="BM7" s="45"/>
+      <c r="BN7" s="45"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="6">
         <v>-176</v>
       </c>
       <c r="C8" s="6">
         <v>-239</v>
       </c>
       <c r="D8" s="27">
         <v>-168</v>
       </c>
       <c r="E8" s="6">
         <v>-132</v>
       </c>
       <c r="F8" s="6">
         <v>-214</v>
       </c>
       <c r="G8" s="6">
         <v>-235</v>
       </c>
       <c r="H8" s="6">
         <v>-270</v>
       </c>
       <c r="I8" s="27">
@@ -1501,52 +1505,55 @@
       </c>
       <c r="BF8" s="37">
         <v>-463</v>
       </c>
       <c r="BG8" s="37">
         <v>-376</v>
       </c>
       <c r="BH8" s="37">
         <v>-336</v>
       </c>
       <c r="BI8" s="6">
         <v>-391</v>
       </c>
       <c r="BJ8" s="6">
         <v>-319</v>
       </c>
       <c r="BK8" s="37">
         <v>-427</v>
       </c>
       <c r="BL8" s="6">
         <v>-485</v>
       </c>
       <c r="BM8" s="6">
         <v>-322</v>
       </c>
+      <c r="BN8" s="37">
+        <v>-388</v>
+      </c>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="6">
         <v>237</v>
       </c>
       <c r="C9" s="6">
         <v>125</v>
       </c>
       <c r="D9" s="6">
         <v>86</v>
       </c>
       <c r="E9" s="6">
         <v>136</v>
       </c>
       <c r="F9" s="6">
         <v>125</v>
       </c>
       <c r="G9" s="6">
         <v>215</v>
       </c>
       <c r="H9" s="6">
         <v>152</v>
       </c>
       <c r="I9" s="6">
@@ -1698,52 +1705,55 @@
       </c>
       <c r="BF9" s="37">
         <v>650</v>
       </c>
       <c r="BG9" s="37">
         <v>237</v>
       </c>
       <c r="BH9" s="37">
         <v>293</v>
       </c>
       <c r="BI9" s="6">
         <v>260</v>
       </c>
       <c r="BJ9" s="6">
         <v>324</v>
       </c>
       <c r="BK9" s="37">
         <v>157</v>
       </c>
       <c r="BL9" s="6">
         <v>256</v>
       </c>
       <c r="BM9" s="6">
         <v>156</v>
       </c>
+      <c r="BN9" s="37">
+        <v>48</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="6">
         <v>-6</v>
       </c>
       <c r="C10" s="6">
         <v>-16</v>
       </c>
       <c r="D10" s="6">
         <v>-28</v>
       </c>
       <c r="E10" s="6">
         <v>-12</v>
       </c>
       <c r="F10" s="6">
         <v>-9</v>
       </c>
       <c r="G10" s="6">
         <v>-45</v>
       </c>
       <c r="H10" s="6">
         <v>-25</v>
       </c>
       <c r="I10" s="6">
@@ -1895,52 +1905,55 @@
       </c>
       <c r="BF10" s="37">
         <v>-140</v>
       </c>
       <c r="BG10" s="37">
         <v>27</v>
       </c>
       <c r="BH10" s="37">
         <v>-78</v>
       </c>
       <c r="BI10" s="6">
         <v>-40</v>
       </c>
       <c r="BJ10" s="6">
         <v>7</v>
       </c>
       <c r="BK10" s="37">
         <v>-34</v>
       </c>
       <c r="BL10" s="6">
         <v>-68</v>
       </c>
       <c r="BM10" s="6">
         <v>-25</v>
       </c>
+      <c r="BN10" s="37">
+        <v>36</v>
+      </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="6">
         <v>-58</v>
       </c>
       <c r="C11" s="6">
         <v>-24</v>
       </c>
       <c r="D11" s="6">
         <v>-20</v>
       </c>
       <c r="E11" s="6">
         <v>-8</v>
       </c>
       <c r="F11" s="6">
         <v>-27</v>
       </c>
       <c r="G11" s="6">
         <v>-24</v>
       </c>
       <c r="H11" s="6">
         <v>-36</v>
       </c>
       <c r="I11" s="6">
@@ -2092,52 +2105,55 @@
       </c>
       <c r="BF11" s="37">
         <v>-50</v>
       </c>
       <c r="BG11" s="37">
         <v>9</v>
       </c>
       <c r="BH11" s="37">
         <v>-110</v>
       </c>
       <c r="BI11" s="6">
         <v>-54</v>
       </c>
       <c r="BJ11" s="6">
         <v>-45</v>
       </c>
       <c r="BK11" s="37">
         <v>-20</v>
       </c>
       <c r="BL11" s="6">
         <v>-45</v>
       </c>
       <c r="BM11" s="6">
         <v>-6</v>
       </c>
+      <c r="BN11" s="37">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="6">
         <v>-8</v>
       </c>
       <c r="C12" s="6">
         <v>-32</v>
       </c>
       <c r="D12" s="6">
         <v>-22</v>
       </c>
       <c r="E12" s="6">
         <v>-25</v>
       </c>
       <c r="F12" s="6">
         <v>-20</v>
       </c>
       <c r="G12" s="6">
         <v>-24</v>
       </c>
       <c r="H12" s="6">
         <v>-23</v>
       </c>
       <c r="I12" s="6">
@@ -2289,52 +2305,55 @@
       </c>
       <c r="BF12" s="37">
         <v>14</v>
       </c>
       <c r="BG12" s="37">
         <v>-72</v>
       </c>
       <c r="BH12" s="37">
         <v>-16</v>
       </c>
       <c r="BI12" s="6">
         <v>-63</v>
       </c>
       <c r="BJ12" s="6">
         <v>-30</v>
       </c>
       <c r="BK12" s="37">
         <v>-70</v>
       </c>
       <c r="BL12" s="6">
         <v>-45</v>
       </c>
       <c r="BM12" s="6">
         <v>-47</v>
       </c>
+      <c r="BN12" s="37">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="6">
         <v>-27</v>
       </c>
       <c r="C13" s="6">
         <v>-19</v>
       </c>
       <c r="D13" s="6">
         <v>-12</v>
       </c>
       <c r="E13" s="6">
         <v>-2</v>
       </c>
       <c r="F13" s="6">
         <v>-10</v>
       </c>
       <c r="G13" s="6">
         <v>-22</v>
       </c>
       <c r="H13" s="6">
         <v>-10</v>
       </c>
       <c r="I13" s="6">
@@ -2486,52 +2505,55 @@
       </c>
       <c r="BF13" s="37">
         <v>-57</v>
       </c>
       <c r="BG13" s="37">
         <v>-21</v>
       </c>
       <c r="BH13" s="37">
         <v>-16</v>
       </c>
       <c r="BI13" s="6">
         <v>-42</v>
       </c>
       <c r="BJ13" s="6">
         <v>-16</v>
       </c>
       <c r="BK13" s="37">
         <v>-3</v>
       </c>
       <c r="BL13" s="6">
         <v>-1</v>
       </c>
       <c r="BM13" s="6">
         <v>-5</v>
       </c>
+      <c r="BN13" s="37">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="6">
         <v>-25</v>
       </c>
       <c r="C14" s="6">
         <v>-20</v>
       </c>
       <c r="D14" s="6">
         <v>-13</v>
       </c>
       <c r="E14" s="6">
         <v>-6</v>
       </c>
       <c r="F14" s="6">
         <v>6</v>
       </c>
       <c r="G14" s="6">
         <v>11</v>
       </c>
       <c r="H14" s="6">
         <v>-8</v>
       </c>
       <c r="I14" s="6">
@@ -2683,52 +2705,55 @@
       </c>
       <c r="BF14" s="37">
         <v>-36</v>
       </c>
       <c r="BG14" s="37">
         <v>-28</v>
       </c>
       <c r="BH14" s="37">
         <v>5</v>
       </c>
       <c r="BI14" s="6">
         <v>0</v>
       </c>
       <c r="BJ14" s="6">
         <v>-6</v>
       </c>
       <c r="BK14" s="37">
         <v>-37</v>
       </c>
       <c r="BL14" s="6">
         <v>-39</v>
       </c>
       <c r="BM14" s="6">
         <v>-26</v>
       </c>
+      <c r="BN14" s="37">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="6">
         <v>-28</v>
       </c>
       <c r="C15" s="6">
         <v>-22</v>
       </c>
       <c r="D15" s="6">
         <v>-12</v>
       </c>
       <c r="E15" s="6">
         <v>-18</v>
       </c>
       <c r="F15" s="6">
         <v>-20</v>
       </c>
       <c r="G15" s="6">
         <v>-18</v>
       </c>
       <c r="H15" s="6">
         <v>-18</v>
       </c>
       <c r="I15" s="6">
@@ -2880,52 +2905,55 @@
       </c>
       <c r="BF15" s="37">
         <v>-102</v>
       </c>
       <c r="BG15" s="37">
         <v>-43</v>
       </c>
       <c r="BH15" s="37">
         <v>-39</v>
       </c>
       <c r="BI15" s="6">
         <v>-18</v>
       </c>
       <c r="BJ15" s="6">
         <v>-27</v>
       </c>
       <c r="BK15" s="37">
         <v>-25</v>
       </c>
       <c r="BL15" s="6">
         <v>-33</v>
       </c>
       <c r="BM15" s="6">
         <v>-5</v>
       </c>
+      <c r="BN15" s="37">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="6">
         <v>-83</v>
       </c>
       <c r="C16" s="6">
         <v>-94</v>
       </c>
       <c r="D16" s="6">
         <v>-32</v>
       </c>
       <c r="E16" s="6">
         <v>-69</v>
       </c>
       <c r="F16" s="6">
         <v>-90</v>
       </c>
       <c r="G16" s="6">
         <v>-107</v>
       </c>
       <c r="H16" s="6">
         <v>-47</v>
       </c>
       <c r="I16" s="6">
@@ -3077,52 +3105,55 @@
       </c>
       <c r="BF16" s="37">
         <v>-292</v>
       </c>
       <c r="BG16" s="37">
         <v>-207</v>
       </c>
       <c r="BH16" s="37">
         <v>-120</v>
       </c>
       <c r="BI16" s="6">
         <v>-116</v>
       </c>
       <c r="BJ16" s="6">
         <v>-131</v>
       </c>
       <c r="BK16" s="37">
         <v>-115</v>
       </c>
       <c r="BL16" s="6">
         <v>-112</v>
       </c>
       <c r="BM16" s="6">
         <v>-80</v>
       </c>
+      <c r="BN16" s="37">
+        <v>-157</v>
+      </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="6">
         <v>-9</v>
       </c>
       <c r="C17" s="6">
         <v>-14</v>
       </c>
       <c r="D17" s="6">
         <v>-9</v>
       </c>
       <c r="E17" s="6">
         <v>-6</v>
       </c>
       <c r="F17" s="6">
         <v>-6</v>
       </c>
       <c r="G17" s="6">
         <v>-12</v>
       </c>
       <c r="H17" s="6">
         <v>-27</v>
       </c>
       <c r="I17" s="6">
@@ -3274,52 +3305,55 @@
       </c>
       <c r="BF17" s="37">
         <v>-59</v>
       </c>
       <c r="BG17" s="37">
         <v>-47</v>
       </c>
       <c r="BH17" s="37">
         <v>-18</v>
       </c>
       <c r="BI17" s="6">
         <v>-40</v>
       </c>
       <c r="BJ17" s="6">
         <v>-85</v>
       </c>
       <c r="BK17" s="37">
         <v>-89</v>
       </c>
       <c r="BL17" s="6">
         <v>-70</v>
       </c>
       <c r="BM17" s="6">
         <v>-45</v>
       </c>
+      <c r="BN17" s="37">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="6">
         <v>-33</v>
       </c>
       <c r="C18" s="6">
         <v>-38</v>
       </c>
       <c r="D18" s="6">
         <v>4</v>
       </c>
       <c r="E18" s="6">
         <v>-38</v>
       </c>
       <c r="F18" s="6">
         <v>-44</v>
       </c>
       <c r="G18" s="6">
         <v>-43</v>
       </c>
       <c r="H18" s="6">
         <v>-47</v>
       </c>
       <c r="I18" s="6">
@@ -3471,52 +3505,55 @@
       </c>
       <c r="BF18" s="37">
         <v>-74</v>
       </c>
       <c r="BG18" s="37">
         <v>-86</v>
       </c>
       <c r="BH18" s="37">
         <v>-72</v>
       </c>
       <c r="BI18" s="6">
         <v>-103</v>
       </c>
       <c r="BJ18" s="6">
         <v>-96</v>
       </c>
       <c r="BK18" s="37">
         <v>-29</v>
       </c>
       <c r="BL18" s="6">
         <v>-35</v>
       </c>
       <c r="BM18" s="6">
         <v>-64</v>
       </c>
+      <c r="BN18" s="37">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6">
         <v>-51</v>
       </c>
       <c r="C19" s="6">
         <v>-11</v>
       </c>
       <c r="D19" s="6">
         <v>-41</v>
       </c>
       <c r="E19" s="6">
         <v>-48</v>
       </c>
       <c r="F19" s="6">
         <v>-71</v>
       </c>
       <c r="G19" s="6">
         <v>-76</v>
       </c>
       <c r="H19" s="6">
         <v>-76</v>
       </c>
       <c r="I19" s="6">
@@ -3668,52 +3705,55 @@
       </c>
       <c r="BF19" s="37">
         <v>-123</v>
       </c>
       <c r="BG19" s="37">
         <v>-20</v>
       </c>
       <c r="BH19" s="37">
         <v>-56</v>
       </c>
       <c r="BI19" s="6">
         <v>-46</v>
       </c>
       <c r="BJ19" s="6">
         <v>-78</v>
       </c>
       <c r="BK19" s="37">
         <v>-48</v>
       </c>
       <c r="BL19" s="6">
         <v>-109</v>
       </c>
       <c r="BM19" s="6">
         <v>-75</v>
       </c>
+      <c r="BN19" s="37">
+        <v>-99</v>
+      </c>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="6">
         <v>-64</v>
       </c>
       <c r="C20" s="6">
         <v>-72</v>
       </c>
       <c r="D20" s="6">
         <v>-52</v>
       </c>
       <c r="E20" s="6">
         <v>-33</v>
       </c>
       <c r="F20" s="6">
         <v>-42</v>
       </c>
       <c r="G20" s="6">
         <v>-80</v>
       </c>
       <c r="H20" s="6">
         <v>-87</v>
       </c>
       <c r="I20" s="6">
@@ -3865,52 +3905,55 @@
       </c>
       <c r="BF20" s="37">
         <v>-132</v>
       </c>
       <c r="BG20" s="37">
         <v>-94</v>
       </c>
       <c r="BH20" s="37">
         <v>-51</v>
       </c>
       <c r="BI20" s="6">
         <v>-87</v>
       </c>
       <c r="BJ20" s="6">
         <v>-89</v>
       </c>
       <c r="BK20" s="37">
         <v>-92</v>
       </c>
       <c r="BL20" s="6">
         <v>-146</v>
       </c>
       <c r="BM20" s="6">
         <v>-61</v>
       </c>
+      <c r="BN20" s="37">
+        <v>-50</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="6">
         <v>-21</v>
       </c>
       <c r="C21" s="6">
         <v>-2</v>
       </c>
       <c r="D21" s="6">
         <v>-17</v>
       </c>
       <c r="E21" s="6">
         <v>-3</v>
       </c>
       <c r="F21" s="6">
         <v>-6</v>
       </c>
       <c r="G21" s="6">
         <v>-10</v>
       </c>
       <c r="H21" s="6">
         <v>-18</v>
       </c>
       <c r="I21" s="6">
@@ -4062,52 +4105,55 @@
       </c>
       <c r="BF21" s="37">
         <v>-62</v>
       </c>
       <c r="BG21" s="37">
         <v>-31</v>
       </c>
       <c r="BH21" s="37">
         <v>-58</v>
       </c>
       <c r="BI21" s="6">
         <v>-42</v>
       </c>
       <c r="BJ21" s="6">
         <v>-47</v>
       </c>
       <c r="BK21" s="37">
         <v>-22</v>
       </c>
       <c r="BL21" s="6">
         <v>-38</v>
       </c>
       <c r="BM21" s="6">
         <v>-39</v>
       </c>
+      <c r="BN21" s="37">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" s="11" customFormat="1" ht="21" customHeight="1">
+    <row r="22" spans="1:66" s="11" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
       <c r="N22" s="46"/>
       <c r="O22" s="46"/>
       <c r="P22" s="46"/>
       <c r="Q22" s="46"/>
       <c r="R22" s="46"/>
       <c r="S22" s="46"/>
       <c r="T22" s="46"/>
       <c r="U22" s="46"/>
       <c r="V22" s="46"/>
       <c r="W22" s="46"/>
@@ -4131,52 +4177,53 @@
       <c r="AO22" s="46"/>
       <c r="AP22" s="46"/>
       <c r="AQ22" s="46"/>
       <c r="AR22" s="46"/>
       <c r="AS22" s="46"/>
       <c r="AT22" s="46"/>
       <c r="AU22" s="46"/>
       <c r="AV22" s="46"/>
       <c r="AW22" s="46"/>
       <c r="AX22" s="46"/>
       <c r="AY22" s="46"/>
       <c r="AZ22" s="46"/>
       <c r="BA22" s="46"/>
       <c r="BB22" s="46"/>
       <c r="BC22" s="46"/>
       <c r="BD22" s="46"/>
       <c r="BE22" s="46"/>
       <c r="BF22" s="46"/>
       <c r="BG22" s="46"/>
       <c r="BH22" s="46"/>
       <c r="BI22" s="46"/>
       <c r="BJ22" s="46"/>
       <c r="BK22" s="46"/>
       <c r="BL22" s="46"/>
       <c r="BM22" s="46"/>
+      <c r="BN22" s="46"/>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="6">
         <v>96</v>
       </c>
       <c r="C23" s="6">
         <v>-6</v>
       </c>
       <c r="D23" s="27">
         <v>18</v>
       </c>
       <c r="E23" s="6">
         <v>32</v>
       </c>
       <c r="F23" s="6">
         <v>-19</v>
       </c>
       <c r="G23" s="6">
         <v>9</v>
       </c>
       <c r="H23" s="6">
         <v>18</v>
       </c>
       <c r="I23" s="6">
@@ -4328,52 +4375,55 @@
       </c>
       <c r="BF23" s="37">
         <v>148</v>
       </c>
       <c r="BG23" s="37">
         <v>-44</v>
       </c>
       <c r="BH23" s="37">
         <v>148</v>
       </c>
       <c r="BI23" s="6">
         <v>87</v>
       </c>
       <c r="BJ23" s="6">
         <v>106</v>
       </c>
       <c r="BK23" s="37">
         <v>16</v>
       </c>
       <c r="BL23" s="6">
         <v>-32</v>
       </c>
       <c r="BM23" s="6">
         <v>-11</v>
       </c>
+      <c r="BN23" s="37">
+        <v>-121</v>
+      </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="6">
         <v>237</v>
       </c>
       <c r="C24" s="6">
         <v>125</v>
       </c>
       <c r="D24" s="6">
         <v>86</v>
       </c>
       <c r="E24" s="6">
         <v>136</v>
       </c>
       <c r="F24" s="6">
         <v>125</v>
       </c>
       <c r="G24" s="6">
         <v>215</v>
       </c>
       <c r="H24" s="6">
         <v>152</v>
       </c>
       <c r="I24" s="6">
@@ -4525,52 +4575,55 @@
       </c>
       <c r="BF24" s="37">
         <v>650</v>
       </c>
       <c r="BG24" s="37">
         <v>237</v>
       </c>
       <c r="BH24" s="37">
         <v>293</v>
       </c>
       <c r="BI24" s="6">
         <v>260</v>
       </c>
       <c r="BJ24" s="6">
         <v>324</v>
       </c>
       <c r="BK24" s="37">
         <v>157</v>
       </c>
       <c r="BL24" s="6">
         <v>256</v>
       </c>
       <c r="BM24" s="6">
         <v>156</v>
       </c>
+      <c r="BN24" s="37">
+        <v>48</v>
+      </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="6">
         <v>-5</v>
       </c>
       <c r="C25" s="6">
         <v>-1</v>
       </c>
       <c r="D25" s="6">
         <v>-9</v>
       </c>
       <c r="E25" s="6">
         <v>-4</v>
       </c>
       <c r="F25" s="6">
         <v>-10</v>
       </c>
       <c r="G25" s="6">
         <v>-28</v>
       </c>
       <c r="H25" s="6">
         <v>-3</v>
       </c>
       <c r="I25" s="6">
@@ -4722,52 +4775,55 @@
       </c>
       <c r="BF25" s="37">
         <v>-104</v>
       </c>
       <c r="BG25" s="37">
         <v>-31</v>
       </c>
       <c r="BH25" s="37">
         <v>-14</v>
       </c>
       <c r="BI25" s="6">
         <v>-21</v>
       </c>
       <c r="BJ25" s="6">
         <v>18</v>
       </c>
       <c r="BK25" s="37">
         <v>6</v>
       </c>
       <c r="BL25" s="6">
         <v>-45</v>
       </c>
       <c r="BM25" s="6">
         <v>-15</v>
       </c>
+      <c r="BN25" s="37">
+        <v>23</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="6">
         <v>-57</v>
       </c>
       <c r="C26" s="6">
         <v>-70</v>
       </c>
       <c r="D26" s="6">
         <v>-16</v>
       </c>
       <c r="E26" s="6">
         <v>-52</v>
       </c>
       <c r="F26" s="6">
         <v>-72</v>
       </c>
       <c r="G26" s="6">
         <v>-63</v>
       </c>
       <c r="H26" s="6">
         <v>-27</v>
       </c>
       <c r="I26" s="6">
@@ -4919,52 +4975,55 @@
       </c>
       <c r="BF26" s="37">
         <v>-214</v>
       </c>
       <c r="BG26" s="37">
         <v>-162</v>
       </c>
       <c r="BH26" s="37">
         <v>-99</v>
       </c>
       <c r="BI26" s="6">
         <v>-61</v>
       </c>
       <c r="BJ26" s="6">
         <v>-112</v>
       </c>
       <c r="BK26" s="37">
         <v>-61</v>
       </c>
       <c r="BL26" s="6">
         <v>-74</v>
       </c>
       <c r="BM26" s="6">
         <v>-79</v>
       </c>
+      <c r="BN26" s="37">
+        <v>-137</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="6">
         <v>-8</v>
       </c>
       <c r="C27" s="6">
         <v>-4</v>
       </c>
       <c r="D27" s="6">
         <v>5</v>
       </c>
       <c r="E27" s="6">
         <v>-4</v>
       </c>
       <c r="F27" s="6">
         <v>-2</v>
       </c>
       <c r="G27" s="6">
         <v>-5</v>
       </c>
       <c r="H27" s="6">
         <v>-9</v>
       </c>
       <c r="I27" s="6">
@@ -5116,52 +5175,55 @@
       </c>
       <c r="BF27" s="37">
         <v>5</v>
       </c>
       <c r="BG27" s="37">
         <v>2</v>
       </c>
       <c r="BH27" s="37">
         <v>3</v>
       </c>
       <c r="BI27" s="6">
         <v>-9</v>
       </c>
       <c r="BJ27" s="6">
         <v>-7</v>
       </c>
       <c r="BK27" s="37">
         <v>-13</v>
       </c>
       <c r="BL27" s="6">
         <v>-4</v>
       </c>
       <c r="BM27" s="6">
         <v>0</v>
       </c>
+      <c r="BN27" s="37">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="6">
         <v>-29</v>
       </c>
       <c r="C28" s="6">
         <v>-10</v>
       </c>
       <c r="D28" s="6">
         <v>-19</v>
       </c>
       <c r="E28" s="6">
         <v>-24</v>
       </c>
       <c r="F28" s="6">
         <v>-30</v>
       </c>
       <c r="G28" s="6">
         <v>-64</v>
       </c>
       <c r="H28" s="6">
         <v>-56</v>
       </c>
       <c r="I28" s="6">
@@ -5313,52 +5375,55 @@
       </c>
       <c r="BF28" s="37">
         <v>-84</v>
       </c>
       <c r="BG28" s="37">
         <v>-4</v>
       </c>
       <c r="BH28" s="37">
         <v>3</v>
       </c>
       <c r="BI28" s="6">
         <v>-12</v>
       </c>
       <c r="BJ28" s="6">
         <v>-33</v>
       </c>
       <c r="BK28" s="37">
         <v>-15</v>
       </c>
       <c r="BL28" s="6">
         <v>-57</v>
       </c>
       <c r="BM28" s="6">
         <v>-41</v>
       </c>
+      <c r="BN28" s="37">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="6">
         <v>-42</v>
       </c>
       <c r="C29" s="6">
         <v>-46</v>
       </c>
       <c r="D29" s="6">
         <v>-29</v>
       </c>
       <c r="E29" s="6">
         <v>-20</v>
       </c>
       <c r="F29" s="6">
         <v>-30</v>
       </c>
       <c r="G29" s="6">
         <v>-46</v>
       </c>
       <c r="H29" s="6">
         <v>-39</v>
       </c>
       <c r="I29" s="6">
@@ -5510,52 +5575,55 @@
       </c>
       <c r="BF29" s="37">
         <v>-105</v>
       </c>
       <c r="BG29" s="37">
         <v>-86</v>
       </c>
       <c r="BH29" s="37">
         <v>-38</v>
       </c>
       <c r="BI29" s="6">
         <v>-70</v>
       </c>
       <c r="BJ29" s="6">
         <v>-84</v>
       </c>
       <c r="BK29" s="37">
         <v>-58</v>
       </c>
       <c r="BL29" s="6">
         <v>-108</v>
       </c>
       <c r="BM29" s="6">
         <v>-32</v>
       </c>
+      <c r="BN29" s="37">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="30" spans="1:65" s="11" customFormat="1" ht="21" customHeight="1">
+    <row r="30" spans="1:66" s="11" customFormat="1" ht="21" customHeight="1">
       <c r="A30" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="47"/>
       <c r="O30" s="47"/>
       <c r="P30" s="47"/>
       <c r="Q30" s="47"/>
       <c r="R30" s="47"/>
       <c r="S30" s="47"/>
       <c r="T30" s="47"/>
       <c r="U30" s="47"/>
       <c r="V30" s="47"/>
       <c r="W30" s="47"/>
@@ -5579,52 +5647,53 @@
       <c r="AO30" s="47"/>
       <c r="AP30" s="47"/>
       <c r="AQ30" s="47"/>
       <c r="AR30" s="47"/>
       <c r="AS30" s="47"/>
       <c r="AT30" s="47"/>
       <c r="AU30" s="47"/>
       <c r="AV30" s="47"/>
       <c r="AW30" s="47"/>
       <c r="AX30" s="47"/>
       <c r="AY30" s="47"/>
       <c r="AZ30" s="47"/>
       <c r="BA30" s="47"/>
       <c r="BB30" s="47"/>
       <c r="BC30" s="47"/>
       <c r="BD30" s="47"/>
       <c r="BE30" s="47"/>
       <c r="BF30" s="47"/>
       <c r="BG30" s="47"/>
       <c r="BH30" s="47"/>
       <c r="BI30" s="47"/>
       <c r="BJ30" s="47"/>
       <c r="BK30" s="47"/>
       <c r="BL30" s="47"/>
       <c r="BM30" s="47"/>
+      <c r="BN30" s="47"/>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="6">
         <v>-272</v>
       </c>
       <c r="C31" s="32">
         <v>-233</v>
       </c>
       <c r="D31" s="6">
         <v>-186</v>
       </c>
       <c r="E31" s="6">
         <v>-164</v>
       </c>
       <c r="F31" s="6">
         <v>-195</v>
       </c>
       <c r="G31" s="6">
         <v>-244</v>
       </c>
       <c r="H31" s="6">
         <v>-288</v>
       </c>
       <c r="I31" s="6">
@@ -5776,52 +5845,55 @@
       </c>
       <c r="BF31" s="37">
         <v>-611</v>
       </c>
       <c r="BG31" s="37">
         <v>-332</v>
       </c>
       <c r="BH31" s="37">
         <v>-484</v>
       </c>
       <c r="BI31" s="6">
         <v>-478</v>
       </c>
       <c r="BJ31" s="37">
         <v>-425</v>
       </c>
       <c r="BK31" s="37">
         <v>-443</v>
       </c>
       <c r="BL31" s="37">
         <v>-453</v>
       </c>
       <c r="BM31" s="37">
         <v>-311</v>
       </c>
+      <c r="BN31" s="37">
+        <v>-267</v>
+      </c>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6">
         <v>-1</v>
       </c>
       <c r="C32" s="6">
         <v>-15</v>
       </c>
       <c r="D32" s="6">
         <v>-19</v>
       </c>
       <c r="E32" s="6">
         <v>-8</v>
       </c>
       <c r="F32" s="6">
         <v>1</v>
       </c>
       <c r="G32" s="6">
         <v>-17</v>
       </c>
       <c r="H32" s="6">
         <v>-22</v>
       </c>
       <c r="I32" s="6">
@@ -5973,52 +6045,55 @@
       </c>
       <c r="BF32" s="37">
         <v>-36</v>
       </c>
       <c r="BG32" s="37">
         <v>58</v>
       </c>
       <c r="BH32" s="37">
         <v>-64</v>
       </c>
       <c r="BI32" s="6">
         <v>-19</v>
       </c>
       <c r="BJ32" s="37">
         <v>-11</v>
       </c>
       <c r="BK32" s="37">
         <v>-40</v>
       </c>
       <c r="BL32" s="37">
         <v>-23</v>
       </c>
       <c r="BM32" s="37">
         <v>-10</v>
       </c>
+      <c r="BN32" s="37">
+        <v>13</v>
+      </c>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="6">
         <v>-58</v>
       </c>
       <c r="C33" s="6">
         <v>-24</v>
       </c>
       <c r="D33" s="6">
         <v>-20</v>
       </c>
       <c r="E33" s="6">
         <v>-8</v>
       </c>
       <c r="F33" s="6">
         <v>-27</v>
       </c>
       <c r="G33" s="6">
         <v>-24</v>
       </c>
       <c r="H33" s="6">
         <v>-36</v>
       </c>
       <c r="I33" s="6">
@@ -6170,52 +6245,55 @@
       </c>
       <c r="BF33" s="37">
         <v>-50</v>
       </c>
       <c r="BG33" s="37">
         <v>9</v>
       </c>
       <c r="BH33" s="37">
         <v>-110</v>
       </c>
       <c r="BI33" s="6">
         <v>-54</v>
       </c>
       <c r="BJ33" s="37">
         <v>-45</v>
       </c>
       <c r="BK33" s="37">
         <v>-20</v>
       </c>
       <c r="BL33" s="37">
         <v>-45</v>
       </c>
       <c r="BM33" s="37">
         <v>-6</v>
       </c>
+      <c r="BN33" s="37">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="6">
         <v>-8</v>
       </c>
       <c r="C34" s="6">
         <v>-32</v>
       </c>
       <c r="D34" s="6">
         <v>-22</v>
       </c>
       <c r="E34" s="6">
         <v>-25</v>
       </c>
       <c r="F34" s="6">
         <v>-20</v>
       </c>
       <c r="G34" s="6">
         <v>-24</v>
       </c>
       <c r="H34" s="6">
         <v>-23</v>
       </c>
       <c r="I34" s="6">
@@ -6367,52 +6445,55 @@
       </c>
       <c r="BF34" s="37">
         <v>14</v>
       </c>
       <c r="BG34" s="37">
         <v>-72</v>
       </c>
       <c r="BH34" s="37">
         <v>-16</v>
       </c>
       <c r="BI34" s="6">
         <v>-63</v>
       </c>
       <c r="BJ34" s="37">
         <v>-30</v>
       </c>
       <c r="BK34" s="37">
         <v>-70</v>
       </c>
       <c r="BL34" s="37">
         <v>-45</v>
       </c>
       <c r="BM34" s="37">
         <v>-47</v>
       </c>
+      <c r="BN34" s="37">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="6">
         <v>-27</v>
       </c>
       <c r="C35" s="6">
         <v>-19</v>
       </c>
       <c r="D35" s="6">
         <v>-12</v>
       </c>
       <c r="E35" s="6">
         <v>-2</v>
       </c>
       <c r="F35" s="6">
         <v>-10</v>
       </c>
       <c r="G35" s="6">
         <v>-22</v>
       </c>
       <c r="H35" s="6">
         <v>-10</v>
       </c>
       <c r="I35" s="6">
@@ -6564,52 +6645,55 @@
       </c>
       <c r="BF35" s="37">
         <v>-57</v>
       </c>
       <c r="BG35" s="37">
         <v>-21</v>
       </c>
       <c r="BH35" s="37">
         <v>-16</v>
       </c>
       <c r="BI35" s="6">
         <v>-42</v>
       </c>
       <c r="BJ35" s="37">
         <v>-16</v>
       </c>
       <c r="BK35" s="37">
         <v>-3</v>
       </c>
       <c r="BL35" s="37">
         <v>-1</v>
       </c>
       <c r="BM35" s="37">
         <v>-5</v>
       </c>
+      <c r="BN35" s="37">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="6">
         <v>-25</v>
       </c>
       <c r="C36" s="6">
         <v>-20</v>
       </c>
       <c r="D36" s="6">
         <v>-13</v>
       </c>
       <c r="E36" s="6">
         <v>-6</v>
       </c>
       <c r="F36" s="6">
         <v>6</v>
       </c>
       <c r="G36" s="6">
         <v>11</v>
       </c>
       <c r="H36" s="6">
         <v>-8</v>
       </c>
       <c r="I36" s="6">
@@ -6761,52 +6845,55 @@
       </c>
       <c r="BF36" s="37">
         <v>-36</v>
       </c>
       <c r="BG36" s="37">
         <v>-28</v>
       </c>
       <c r="BH36" s="37">
         <v>5</v>
       </c>
       <c r="BI36" s="6">
         <v>0</v>
       </c>
       <c r="BJ36" s="37">
         <v>-6</v>
       </c>
       <c r="BK36" s="37">
         <v>-37</v>
       </c>
       <c r="BL36" s="37">
         <v>-39</v>
       </c>
       <c r="BM36" s="37">
         <v>-26</v>
       </c>
+      <c r="BN36" s="37">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="6">
         <v>-28</v>
       </c>
       <c r="C37" s="6">
         <v>-22</v>
       </c>
       <c r="D37" s="6">
         <v>-12</v>
       </c>
       <c r="E37" s="6">
         <v>-18</v>
       </c>
       <c r="F37" s="6">
         <v>-20</v>
       </c>
       <c r="G37" s="6">
         <v>-18</v>
       </c>
       <c r="H37" s="6">
         <v>-18</v>
       </c>
       <c r="I37" s="6">
@@ -6958,52 +7045,55 @@
       </c>
       <c r="BF37" s="37">
         <v>-102</v>
       </c>
       <c r="BG37" s="37">
         <v>-43</v>
       </c>
       <c r="BH37" s="37">
         <v>-39</v>
       </c>
       <c r="BI37" s="6">
         <v>-18</v>
       </c>
       <c r="BJ37" s="37">
         <v>-27</v>
       </c>
       <c r="BK37" s="37">
         <v>-25</v>
       </c>
       <c r="BL37" s="37">
         <v>-33</v>
       </c>
       <c r="BM37" s="37">
         <v>-5</v>
       </c>
+      <c r="BN37" s="37">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="6">
         <v>-26</v>
       </c>
       <c r="C38" s="6">
         <v>-24</v>
       </c>
       <c r="D38" s="6">
         <v>-16</v>
       </c>
       <c r="E38" s="6">
         <v>-17</v>
       </c>
       <c r="F38" s="6">
         <v>-18</v>
       </c>
       <c r="G38" s="6">
         <v>-44</v>
       </c>
       <c r="H38" s="6">
         <v>-20</v>
       </c>
       <c r="I38" s="6">
@@ -7155,52 +7245,55 @@
       </c>
       <c r="BF38" s="37">
         <v>-78</v>
       </c>
       <c r="BG38" s="37">
         <v>-45</v>
       </c>
       <c r="BH38" s="37">
         <v>-21</v>
       </c>
       <c r="BI38" s="6">
         <v>-55</v>
       </c>
       <c r="BJ38" s="37">
         <v>-19</v>
       </c>
       <c r="BK38" s="37">
         <v>-54</v>
       </c>
       <c r="BL38" s="37">
         <v>-38</v>
       </c>
       <c r="BM38" s="37">
         <v>-1</v>
       </c>
+      <c r="BN38" s="37">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="6">
         <v>-9</v>
       </c>
       <c r="C39" s="6">
         <v>-14</v>
       </c>
       <c r="D39" s="6">
         <v>-9</v>
       </c>
       <c r="E39" s="6">
         <v>-6</v>
       </c>
       <c r="F39" s="6">
         <v>-6</v>
       </c>
       <c r="G39" s="6">
         <v>-12</v>
       </c>
       <c r="H39" s="6">
         <v>-27</v>
       </c>
       <c r="I39" s="6">
@@ -7352,52 +7445,55 @@
       </c>
       <c r="BF39" s="37">
         <v>-59</v>
       </c>
       <c r="BG39" s="37">
         <v>-47</v>
       </c>
       <c r="BH39" s="37">
         <v>-18</v>
       </c>
       <c r="BI39" s="6">
         <v>-40</v>
       </c>
       <c r="BJ39" s="37">
         <v>-85</v>
       </c>
       <c r="BK39" s="37">
         <v>-89</v>
       </c>
       <c r="BL39" s="37">
         <v>-70</v>
       </c>
       <c r="BM39" s="37">
         <v>-45</v>
       </c>
+      <c r="BN39" s="37">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="6">
         <v>-25</v>
       </c>
       <c r="C40" s="6">
         <v>-34</v>
       </c>
       <c r="D40" s="6">
         <v>-1</v>
       </c>
       <c r="E40" s="6">
         <v>-34</v>
       </c>
       <c r="F40" s="6">
         <v>-42</v>
       </c>
       <c r="G40" s="6">
         <v>-38</v>
       </c>
       <c r="H40" s="6">
         <v>-38</v>
       </c>
       <c r="I40" s="6">
@@ -7549,52 +7645,55 @@
       </c>
       <c r="BF40" s="37">
         <v>-79</v>
       </c>
       <c r="BG40" s="37">
         <v>-88</v>
       </c>
       <c r="BH40" s="37">
         <v>-75</v>
       </c>
       <c r="BI40" s="6">
         <v>-94</v>
       </c>
       <c r="BJ40" s="37">
         <v>-89</v>
       </c>
       <c r="BK40" s="37">
         <v>-16</v>
       </c>
       <c r="BL40" s="37">
         <v>-31</v>
       </c>
       <c r="BM40" s="37">
         <v>-64</v>
       </c>
+      <c r="BN40" s="37">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="6">
         <v>-22</v>
       </c>
       <c r="C41" s="6">
         <v>-1</v>
       </c>
       <c r="D41" s="6">
         <v>-22</v>
       </c>
       <c r="E41" s="6">
         <v>-24</v>
       </c>
       <c r="F41" s="6">
         <v>-41</v>
       </c>
       <c r="G41" s="6">
         <v>-12</v>
       </c>
       <c r="H41" s="6">
         <v>-20</v>
       </c>
       <c r="I41" s="6">
@@ -7746,52 +7845,55 @@
       </c>
       <c r="BF41" s="37">
         <v>-39</v>
       </c>
       <c r="BG41" s="37">
         <v>-16</v>
       </c>
       <c r="BH41" s="37">
         <v>-59</v>
       </c>
       <c r="BI41" s="6">
         <v>-34</v>
       </c>
       <c r="BJ41" s="37">
         <v>-45</v>
       </c>
       <c r="BK41" s="37">
         <v>-33</v>
       </c>
       <c r="BL41" s="37">
         <v>-52</v>
       </c>
       <c r="BM41" s="37">
         <v>-34</v>
       </c>
+      <c r="BN41" s="37">
+        <v>-58</v>
+      </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="6">
         <v>-22</v>
       </c>
       <c r="C42" s="6">
         <v>-26</v>
       </c>
       <c r="D42" s="6">
         <v>-23</v>
       </c>
       <c r="E42" s="6">
         <v>-13</v>
       </c>
       <c r="F42" s="6">
         <v>-12</v>
       </c>
       <c r="G42" s="6">
         <v>-34</v>
       </c>
       <c r="H42" s="6">
         <v>-48</v>
       </c>
       <c r="I42" s="6">
@@ -7943,52 +8045,55 @@
       </c>
       <c r="BF42" s="37">
         <v>-27</v>
       </c>
       <c r="BG42" s="37">
         <v>-8</v>
       </c>
       <c r="BH42" s="37">
         <v>-13</v>
       </c>
       <c r="BI42" s="6">
         <v>-17</v>
       </c>
       <c r="BJ42" s="37">
         <v>-5</v>
       </c>
       <c r="BK42" s="37">
         <v>-34</v>
       </c>
       <c r="BL42" s="37">
         <v>-38</v>
       </c>
       <c r="BM42" s="37">
         <v>-29</v>
       </c>
+      <c r="BN42" s="37">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:66">
       <c r="A43" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="7">
         <v>-21</v>
       </c>
       <c r="C43" s="7">
         <v>-2</v>
       </c>
       <c r="D43" s="7">
         <v>-17</v>
       </c>
       <c r="E43" s="7">
         <v>-3</v>
       </c>
       <c r="F43" s="7">
         <v>-6</v>
       </c>
       <c r="G43" s="7">
         <v>-10</v>
       </c>
       <c r="H43" s="7">
         <v>-18</v>
       </c>
       <c r="I43" s="7">
@@ -8140,220 +8245,223 @@
       </c>
       <c r="BF43" s="7">
         <v>-62</v>
       </c>
       <c r="BG43" s="7">
         <v>-31</v>
       </c>
       <c r="BH43" s="7">
         <v>-58</v>
       </c>
       <c r="BI43" s="7">
         <v>-42</v>
       </c>
       <c r="BJ43" s="7">
         <v>-47</v>
       </c>
       <c r="BK43" s="7">
         <v>-22</v>
       </c>
       <c r="BL43" s="7">
         <v>-38</v>
       </c>
       <c r="BM43" s="7">
         <v>-39</v>
       </c>
+      <c r="BN43" s="7">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" s="8"/>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="8"/>
       <c r="AF44" s="8"/>
       <c r="AG44" s="8"/>
       <c r="AH44" s="8"/>
       <c r="AI44" s="8"/>
       <c r="AJ44" s="8"/>
       <c r="AK44" s="8"/>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:66">
       <c r="A45" s="9"/>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="9"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
       <c r="S45" s="9"/>
       <c r="T45" s="9"/>
       <c r="U45" s="9"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="9"/>
       <c r="AA45" s="9"/>
       <c r="AB45" s="9"/>
       <c r="AC45" s="9"/>
       <c r="AD45" s="9"/>
       <c r="AE45" s="9"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
     </row>
-    <row r="46" spans="1:65">
+    <row r="46" spans="1:66">
       <c r="A46" s="9"/>
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="9"/>
       <c r="O46" s="9"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
       <c r="S46" s="9"/>
       <c r="T46" s="9"/>
       <c r="U46" s="9"/>
       <c r="V46" s="9"/>
       <c r="W46" s="9"/>
       <c r="X46" s="9"/>
       <c r="Y46" s="9"/>
       <c r="Z46" s="9"/>
       <c r="AA46" s="9"/>
       <c r="AB46" s="9"/>
       <c r="AC46" s="9"/>
       <c r="AD46" s="9"/>
       <c r="AE46" s="9"/>
       <c r="AF46" s="9"/>
       <c r="AG46" s="9"/>
       <c r="AH46" s="9"/>
       <c r="AI46" s="9"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="9"/>
     </row>
-    <row r="47" spans="1:65">
+    <row r="47" spans="1:66">
       <c r="A47" s="10"/>
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="10"/>
       <c r="E47" s="10"/>
       <c r="F47" s="10"/>
       <c r="G47" s="10"/>
       <c r="H47" s="10"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
       <c r="L47" s="10"/>
       <c r="M47" s="10"/>
       <c r="N47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
       <c r="Y47" s="10"/>
       <c r="Z47" s="10"/>
       <c r="AA47" s="10"/>
       <c r="AB47" s="10"/>
       <c r="AC47" s="10"/>
       <c r="AD47" s="10"/>
       <c r="AE47" s="10"/>
       <c r="AF47" s="10"/>
       <c r="AG47" s="10"/>
       <c r="AH47" s="10"/>
       <c r="AI47" s="10"/>
       <c r="AJ47" s="10"/>
       <c r="AK47" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="A2:BM2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:BM30"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ5:BN5"/>
+    <mergeCell ref="A7:BN7"/>
+    <mergeCell ref="A22:BN22"/>
+    <mergeCell ref="A30:BN30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>