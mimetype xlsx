--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -1,63 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="76">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -107,56 +109,191 @@
   </si>
   <si>
     <t>Мәртөк</t>
   </si>
   <si>
     <t>Мұғалжар</t>
   </si>
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>Ақтөбе облысы халқының жалпы көші-қон өсімі (кемуі)</t>
   </si>
+  <si>
+    <t>КАТО</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 713 2540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша көші-қон айырымы</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>есепті кезеңде келгендердің саны мен кеткендердің санының айырмасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есепті кезең ішінде келгендер саны мен кеткендер санының арифметикалық айырмасы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жоқ</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылу күні  </t>
+  </si>
+  <si>
+    <t>Келесі жаңартылу күні</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2021 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/483977/file/kk/</t>
+  </si>
+  <si>
+    <t>СКК коды- 613103</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -179,376 +316,456 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...55 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -791,7696 +1008,8224 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN47"/>
+  <dimension ref="A2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+    <sheetView workbookViewId="0">
+      <selection activeCell="C21" sqref="C21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.7109375" style="27" customWidth="1"/>
+    <col min="2" max="2" width="40.85546875" style="32" customWidth="1"/>
+    <col min="3" max="3" width="72" style="32" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3">
+      <c r="B2" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="C2" s="39">
+        <v>613103</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3">
+      <c r="B3" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="21.75" customHeight="1">
+      <c r="B7" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="42" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="25.5">
+      <c r="B9" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="38.25">
+      <c r="B10" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="43" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="44" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="46" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="47">
+        <v>46241</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="47">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="121.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="19" customFormat="1"/>
+    <row r="2" spans="1:10" s="19" customFormat="1"/>
+    <row r="3" spans="1:10" s="19" customFormat="1"/>
+    <row r="4" spans="1:10" s="19" customFormat="1"/>
+    <row r="5" spans="1:10" s="19" customFormat="1"/>
+    <row r="6" spans="1:10" s="19" customFormat="1"/>
+    <row r="7" spans="1:10" s="19" customFormat="1">
+      <c r="A7" s="20" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="19" customFormat="1">
+      <c r="A8" s="20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="19" customFormat="1">
+      <c r="A9" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="19" customFormat="1">
+      <c r="A10" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="19" customFormat="1">
+      <c r="A11" s="20" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="19" customFormat="1" ht="25.5">
+      <c r="A12" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+    </row>
+    <row r="13" spans="1:10" s="19" customFormat="1">
+      <c r="A13" s="23"/>
+    </row>
+    <row r="14" spans="1:10" s="19" customFormat="1">
+      <c r="A14" s="23"/>
+    </row>
+    <row r="15" spans="1:10" s="19" customFormat="1"/>
+    <row r="16" spans="1:10" s="19" customFormat="1">
+      <c r="A16" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:BP47"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="BW34" sqref="BW34"/>
+      <selection pane="bottomLeft" activeCell="AZ12" sqref="AZ12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="58" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
+    <col min="3" max="14" width="7.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="26" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="27" max="38" width="7.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="39" max="39" width="6.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="40" max="40" width="5.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="41" max="41" width="6.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="42" width="4.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="43" max="43" width="6.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="44" max="44" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="45" max="45" width="5.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="5.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="48" max="48" width="5.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="49" max="49" width="6.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="51" max="51" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="6.28515625" style="1" customWidth="1"/>
+    <col min="55" max="55" width="7.28515625" style="1" customWidth="1"/>
+    <col min="56" max="56" width="7.5703125" style="1" customWidth="1"/>
+    <col min="57" max="57" width="6.85546875" style="1" customWidth="1"/>
+    <col min="58" max="58" width="6.42578125" style="1" customWidth="1"/>
+    <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66">
-      <c r="A2" s="42" t="s">
+    <row r="2" spans="1:68">
+      <c r="B2" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="42"/>
-[...63 lines deleted...]
-      <c r="BN2" s="42"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
+      <c r="AL2" s="64"/>
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
+      <c r="AP2" s="64"/>
+      <c r="AQ2" s="64"/>
+      <c r="AR2" s="64"/>
+      <c r="AS2" s="64"/>
+      <c r="AT2" s="64"/>
+      <c r="AU2" s="64"/>
+      <c r="AV2" s="64"/>
+      <c r="AW2" s="64"/>
+      <c r="AX2" s="64"/>
+      <c r="AY2" s="64"/>
+      <c r="AZ2" s="64"/>
+      <c r="BA2" s="64"/>
+      <c r="BB2" s="64"/>
+      <c r="BC2" s="64"/>
+      <c r="BD2" s="64"/>
+      <c r="BE2" s="64"/>
+      <c r="BF2" s="64"/>
+      <c r="BG2" s="64"/>
+      <c r="BH2" s="64"/>
+      <c r="BI2" s="64"/>
+      <c r="BJ2" s="64"/>
+      <c r="BK2" s="64"/>
+      <c r="BL2" s="64"/>
+      <c r="BM2" s="64"/>
+      <c r="BN2" s="64"/>
+      <c r="BO2" s="64"/>
+      <c r="BP2" s="64"/>
     </row>
-    <row r="3" spans="1:66">
-[...39 lines deleted...]
-      <c r="AN3" s="12"/>
+    <row r="3" spans="1:68" ht="22.5">
+      <c r="A3" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
+      <c r="O3" s="9"/>
+      <c r="P3" s="9"/>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="9"/>
+      <c r="S3" s="9"/>
+      <c r="T3" s="9"/>
+      <c r="U3" s="9"/>
+      <c r="V3" s="9"/>
+      <c r="W3" s="9"/>
+      <c r="X3" s="9"/>
+      <c r="Y3" s="9"/>
+      <c r="Z3" s="9"/>
+      <c r="AA3" s="9"/>
+      <c r="AB3" s="9"/>
+      <c r="AC3" s="9"/>
+      <c r="AD3" s="9"/>
+      <c r="AE3" s="9"/>
+      <c r="AF3" s="9"/>
+      <c r="AG3" s="9"/>
+      <c r="AH3" s="9"/>
+      <c r="AI3" s="9"/>
+      <c r="AJ3" s="9"/>
+      <c r="AK3" s="9"/>
+      <c r="AL3" s="9"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6"/>
+      <c r="AO3" s="6"/>
     </row>
-    <row r="4" spans="1:66" s="2" customFormat="1">
-[...12 lines deleted...]
-      <c r="BN4" s="40" t="s">
+    <row r="4" spans="1:68" s="2" customFormat="1">
+      <c r="A4" s="37"/>
+      <c r="AM4" s="7"/>
+      <c r="AN4" s="7"/>
+      <c r="BA4" s="8"/>
+      <c r="BB4" s="8"/>
+      <c r="BC4" s="8"/>
+      <c r="BE4" s="8"/>
+      <c r="BF4" s="8"/>
+      <c r="BG4" s="16"/>
+      <c r="BJ4" s="17"/>
+      <c r="BL4" s="17"/>
+      <c r="BM4" s="17"/>
+      <c r="BN4" s="17"/>
+      <c r="BP4" s="35" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:66" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="48">
+    <row r="5" spans="1:68" ht="15" customHeight="1">
+      <c r="A5" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="74"/>
+      <c r="C5" s="72">
         <v>2021</v>
       </c>
-      <c r="C5" s="49"/>
-[...10 lines deleted...]
-      <c r="N5" s="48">
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="73"/>
+      <c r="O5" s="72">
         <v>2022</v>
       </c>
-      <c r="O5" s="49"/>
-[...10 lines deleted...]
-      <c r="Z5" s="48">
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="72">
         <v>2023</v>
       </c>
-      <c r="AA5" s="49"/>
-[...10 lines deleted...]
-      <c r="AL5" s="48">
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="73"/>
+      <c r="AD5" s="73"/>
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="73"/>
+      <c r="AG5" s="73"/>
+      <c r="AH5" s="73"/>
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73"/>
+      <c r="AL5" s="73"/>
+      <c r="AM5" s="72">
         <v>2024</v>
       </c>
-      <c r="AM5" s="49"/>
-[...10 lines deleted...]
-      <c r="AX5" s="43">
+      <c r="AN5" s="73"/>
+      <c r="AO5" s="73"/>
+      <c r="AP5" s="73"/>
+      <c r="AQ5" s="73"/>
+      <c r="AR5" s="73"/>
+      <c r="AS5" s="73"/>
+      <c r="AT5" s="73"/>
+      <c r="AU5" s="73"/>
+      <c r="AV5" s="73"/>
+      <c r="AW5" s="73"/>
+      <c r="AX5" s="73"/>
+      <c r="AY5" s="72">
         <v>2025</v>
       </c>
-      <c r="AY5" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="43">
+      <c r="AZ5" s="73"/>
+      <c r="BA5" s="73"/>
+      <c r="BB5" s="73"/>
+      <c r="BC5" s="73"/>
+      <c r="BD5" s="73"/>
+      <c r="BE5" s="73"/>
+      <c r="BF5" s="73"/>
+      <c r="BG5" s="73"/>
+      <c r="BH5" s="73"/>
+      <c r="BI5" s="73"/>
+      <c r="BJ5" s="73"/>
+      <c r="BK5" s="69">
         <v>2026</v>
       </c>
-      <c r="BK5" s="44"/>
-[...2 lines deleted...]
-      <c r="BN5" s="44"/>
+      <c r="BL5" s="70"/>
+      <c r="BM5" s="70"/>
+      <c r="BN5" s="70"/>
+      <c r="BO5" s="70"/>
+      <c r="BP5" s="71"/>
     </row>
-    <row r="6" spans="1:66">
-[...1 lines deleted...]
-      <c r="B6" s="3" t="s">
+    <row r="6" spans="1:68">
+      <c r="A6" s="68"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="D6" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="E6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="F6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="G6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="H6" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="I6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="J6" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="K6" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="20" t="s">
+      <c r="L6" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="20" t="s">
+      <c r="M6" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="N6" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="3" t="s">
+      <c r="O6" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="O6" s="3" t="s">
+      <c r="P6" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="3" t="s">
+      <c r="Q6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="4" t="s">
+      <c r="R6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="R6" s="4" t="s">
+      <c r="S6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="S6" s="4" t="s">
+      <c r="T6" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="4" t="s">
+      <c r="U6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="U6" s="4" t="s">
+      <c r="V6" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="4" t="s">
+      <c r="W6" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="W6" s="20" t="s">
+      <c r="X6" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="20" t="s">
+      <c r="Y6" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="5" t="s">
+      <c r="Z6" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="3" t="s">
+      <c r="AA6" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AA6" s="3" t="s">
+      <c r="AB6" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="3" t="s">
+      <c r="AC6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AC6" s="4" t="s">
+      <c r="AD6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="AD6" s="4" t="s">
+      <c r="AE6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="AE6" s="4" t="s">
+      <c r="AF6" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="AF6" s="4" t="s">
+      <c r="AG6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AG6" s="4" t="s">
+      <c r="AH6" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="4" t="s">
+      <c r="AI6" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="AI6" s="20" t="s">
+      <c r="AJ6" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="20" t="s">
+      <c r="AK6" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="5" t="s">
+      <c r="AL6" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="3" t="s">
+      <c r="AM6" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AM6" s="3" t="s">
+      <c r="AN6" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="3" t="s">
+      <c r="AO6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AO6" s="4" t="s">
+      <c r="AP6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="AP6" s="4" t="s">
+      <c r="AQ6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="AQ6" s="4" t="s">
+      <c r="AR6" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="AR6" s="4" t="s">
+      <c r="AS6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AS6" s="4" t="s">
+      <c r="AT6" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="4" t="s">
+      <c r="AU6" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="AU6" s="14" t="s">
+      <c r="AV6" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="15" t="s">
+      <c r="AW6" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="5" t="s">
+      <c r="AX6" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="AX6" s="36" t="s">
+      <c r="AY6" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="AY6" s="36" t="s">
+      <c r="AZ6" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="AZ6" s="3" t="s">
+      <c r="BA6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="BA6" s="4" t="s">
+      <c r="BB6" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="BB6" s="4" t="s">
+      <c r="BC6" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="BC6" s="4" t="s">
+      <c r="BD6" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="BD6" s="4" t="s">
+      <c r="BE6" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="BE6" s="4" t="s">
+      <c r="BF6" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="BF6" s="4" t="s">
+      <c r="BG6" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="BG6" s="39" t="s">
+      <c r="BH6" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="BH6" s="41" t="s">
+      <c r="BI6" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="BI6" s="5" t="s">
+      <c r="BJ6" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="BJ6" s="36" t="s">
+      <c r="BK6" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="BK6" s="36" t="s">
+      <c r="BL6" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="BL6" s="3" t="s">
+      <c r="BM6" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="BM6" s="4" t="s">
+      <c r="BN6" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="BN6" s="4" t="s">
+      <c r="BO6" s="53" t="s">
         <v>6</v>
       </c>
+      <c r="BP6" s="53" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="7" spans="1:66" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A7" s="45" t="s">
+    <row r="7" spans="1:68" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="54"/>
+      <c r="B7" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="45"/>
-[...63 lines deleted...]
-      <c r="BN7" s="45"/>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="65"/>
+      <c r="K7" s="65"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="65"/>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="65"/>
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="65"/>
+      <c r="AL7" s="65"/>
+      <c r="AM7" s="65"/>
+      <c r="AN7" s="65"/>
+      <c r="AO7" s="65"/>
+      <c r="AP7" s="65"/>
+      <c r="AQ7" s="65"/>
+      <c r="AR7" s="65"/>
+      <c r="AS7" s="65"/>
+      <c r="AT7" s="65"/>
+      <c r="AU7" s="65"/>
+      <c r="AV7" s="65"/>
+      <c r="AW7" s="65"/>
+      <c r="AX7" s="65"/>
+      <c r="AY7" s="65"/>
+      <c r="AZ7" s="65"/>
+      <c r="BA7" s="65"/>
+      <c r="BB7" s="65"/>
+      <c r="BC7" s="65"/>
+      <c r="BD7" s="65"/>
+      <c r="BE7" s="65"/>
+      <c r="BF7" s="65"/>
+      <c r="BG7" s="65"/>
+      <c r="BH7" s="65"/>
+      <c r="BI7" s="65"/>
+      <c r="BJ7" s="65"/>
+      <c r="BK7" s="65"/>
+      <c r="BL7" s="65"/>
+      <c r="BM7" s="65"/>
+      <c r="BN7" s="65"/>
+      <c r="BO7" s="65"/>
+      <c r="BP7" s="65"/>
     </row>
-    <row r="8" spans="1:66">
-      <c r="A8" s="17" t="s">
+    <row r="8" spans="1:68">
+      <c r="A8" s="33">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="6">
+      <c r="C8" s="56">
         <v>-176</v>
       </c>
-      <c r="C8" s="6">
+      <c r="D8" s="56">
         <v>-239</v>
       </c>
-      <c r="D8" s="27">
+      <c r="E8" s="57">
         <v>-168</v>
       </c>
-      <c r="E8" s="6">
+      <c r="F8" s="56">
         <v>-132</v>
       </c>
-      <c r="F8" s="6">
+      <c r="G8" s="56">
         <v>-214</v>
       </c>
-      <c r="G8" s="6">
+      <c r="H8" s="56">
         <v>-235</v>
       </c>
-      <c r="H8" s="6">
+      <c r="I8" s="56">
         <v>-270</v>
       </c>
-      <c r="I8" s="27">
+      <c r="J8" s="57">
         <v>-362</v>
       </c>
-      <c r="J8" s="6">
+      <c r="K8" s="56">
         <v>-128</v>
       </c>
-      <c r="K8" s="28">
+      <c r="L8" s="58">
         <v>-230</v>
       </c>
-      <c r="L8" s="28">
+      <c r="M8" s="58">
         <v>-313</v>
       </c>
-      <c r="M8" s="28">
+      <c r="N8" s="58">
         <v>-116</v>
       </c>
-      <c r="N8" s="29">
+      <c r="O8" s="10">
         <v>-188</v>
       </c>
-      <c r="O8" s="29">
+      <c r="P8" s="10">
         <v>-215</v>
       </c>
-      <c r="P8" s="29">
+      <c r="Q8" s="10">
         <v>-105</v>
       </c>
-      <c r="Q8" s="29">
+      <c r="R8" s="10">
         <v>-262</v>
       </c>
-      <c r="R8" s="29">
+      <c r="S8" s="10">
         <v>-235</v>
       </c>
-      <c r="S8" s="29">
+      <c r="T8" s="10">
         <v>-230</v>
       </c>
-      <c r="T8" s="29">
+      <c r="U8" s="10">
         <v>-146</v>
       </c>
-      <c r="U8" s="29">
+      <c r="V8" s="10">
         <v>-206</v>
       </c>
-      <c r="V8" s="29">
+      <c r="W8" s="10">
         <v>-244</v>
       </c>
-      <c r="W8" s="29">
+      <c r="X8" s="10">
         <v>-174</v>
       </c>
-      <c r="X8" s="29">
+      <c r="Y8" s="10">
         <v>-123</v>
       </c>
-      <c r="Y8" s="29">
+      <c r="Z8" s="10">
         <v>-123</v>
       </c>
-      <c r="Z8" s="29">
+      <c r="AA8" s="10">
         <v>-67</v>
       </c>
-      <c r="AA8" s="30">
+      <c r="AB8" s="11">
         <v>5</v>
       </c>
-      <c r="AB8" s="29">
+      <c r="AC8" s="10">
         <v>-71</v>
       </c>
-      <c r="AC8" s="31">
+      <c r="AD8" s="12">
         <v>-124</v>
       </c>
-      <c r="AD8" s="29">
+      <c r="AE8" s="10">
         <v>-118</v>
       </c>
-      <c r="AE8" s="29">
+      <c r="AF8" s="10">
         <v>-273</v>
       </c>
-      <c r="AF8" s="29">
+      <c r="AG8" s="10">
         <v>-211</v>
       </c>
-      <c r="AG8" s="29">
+      <c r="AH8" s="10">
         <v>-317</v>
       </c>
-      <c r="AH8" s="29">
+      <c r="AI8" s="10">
         <v>-260</v>
       </c>
-      <c r="AI8" s="29">
+      <c r="AJ8" s="10">
         <v>-349</v>
       </c>
-      <c r="AJ8" s="21">
+      <c r="AK8" s="10">
         <v>-138</v>
       </c>
-      <c r="AK8" s="21">
+      <c r="AL8" s="10">
         <v>-234</v>
       </c>
-      <c r="AL8" s="21">
+      <c r="AM8" s="10">
         <v>-383</v>
       </c>
-      <c r="AM8" s="21">
+      <c r="AN8" s="10">
         <v>-182</v>
       </c>
-      <c r="AN8" s="6">
+      <c r="AO8" s="56">
         <v>-170</v>
       </c>
-      <c r="AO8" s="6">
+      <c r="AP8" s="56">
         <v>-168</v>
       </c>
-      <c r="AP8" s="6">
+      <c r="AQ8" s="56">
         <v>-116</v>
       </c>
-      <c r="AQ8" s="6">
+      <c r="AR8" s="56">
         <v>-12</v>
       </c>
-      <c r="AR8" s="6">
+      <c r="AS8" s="56">
         <v>23</v>
       </c>
-      <c r="AS8" s="6">
+      <c r="AT8" s="56">
         <v>127</v>
       </c>
-      <c r="AT8" s="6">
+      <c r="AU8" s="56">
         <v>-218</v>
       </c>
-      <c r="AU8" s="6">
+      <c r="AV8" s="56">
         <v>-349</v>
       </c>
-      <c r="AV8" s="6">
+      <c r="AW8" s="56">
         <v>-296</v>
       </c>
-      <c r="AW8" s="22">
+      <c r="AX8" s="56">
         <v>-265</v>
       </c>
-      <c r="AX8" s="22">
+      <c r="AY8" s="56">
         <v>-272</v>
       </c>
-      <c r="AY8" s="22">
+      <c r="AZ8" s="56">
         <v>-338</v>
       </c>
-      <c r="AZ8" s="22">
+      <c r="BA8" s="56">
         <v>-386</v>
       </c>
-      <c r="BA8" s="6">
+      <c r="BB8" s="56">
         <v>-371</v>
       </c>
-      <c r="BB8" s="6">
+      <c r="BC8" s="56">
         <v>-336</v>
       </c>
-      <c r="BC8" s="6">
+      <c r="BD8" s="56">
         <v>-219</v>
       </c>
-      <c r="BD8" s="6">
+      <c r="BE8" s="56">
         <v>107</v>
       </c>
-      <c r="BE8" s="37">
+      <c r="BF8" s="59">
         <v>-438</v>
       </c>
-      <c r="BF8" s="37">
+      <c r="BG8" s="59">
         <v>-463</v>
       </c>
-      <c r="BG8" s="37">
+      <c r="BH8" s="59">
         <v>-376</v>
       </c>
-      <c r="BH8" s="37">
+      <c r="BI8" s="59">
         <v>-336</v>
       </c>
-      <c r="BI8" s="6">
+      <c r="BJ8" s="56">
         <v>-391</v>
       </c>
-      <c r="BJ8" s="6">
+      <c r="BK8" s="56">
         <v>-319</v>
       </c>
-      <c r="BK8" s="37">
+      <c r="BL8" s="59">
         <v>-427</v>
       </c>
-      <c r="BL8" s="6">
+      <c r="BM8" s="56">
         <v>-485</v>
       </c>
-      <c r="BM8" s="6">
+      <c r="BN8" s="56">
         <v>-322</v>
       </c>
-      <c r="BN8" s="37">
+      <c r="BO8" s="59">
         <v>-388</v>
       </c>
+      <c r="BP8" s="59">
+        <v>-342</v>
+      </c>
     </row>
-    <row r="9" spans="1:66">
-      <c r="A9" s="17" t="s">
+    <row r="9" spans="1:68">
+      <c r="A9" s="33">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="6">
+      <c r="C9" s="56">
         <v>237</v>
       </c>
-      <c r="C9" s="6">
+      <c r="D9" s="56">
         <v>125</v>
       </c>
-      <c r="D9" s="6">
+      <c r="E9" s="56">
         <v>86</v>
       </c>
-      <c r="E9" s="6">
+      <c r="F9" s="56">
         <v>136</v>
       </c>
-      <c r="F9" s="6">
+      <c r="G9" s="56">
         <v>125</v>
       </c>
-      <c r="G9" s="6">
+      <c r="H9" s="56">
         <v>215</v>
       </c>
-      <c r="H9" s="6">
+      <c r="I9" s="56">
         <v>152</v>
       </c>
-      <c r="I9" s="6">
+      <c r="J9" s="56">
         <v>250</v>
       </c>
-      <c r="J9" s="6">
+      <c r="K9" s="56">
         <v>203</v>
       </c>
-      <c r="K9" s="6">
+      <c r="L9" s="56">
         <v>90</v>
       </c>
-      <c r="L9" s="6">
+      <c r="M9" s="56">
         <v>181</v>
       </c>
-      <c r="M9" s="6">
+      <c r="N9" s="56">
         <v>195</v>
       </c>
-      <c r="N9" s="29">
+      <c r="O9" s="10">
         <v>117</v>
       </c>
-      <c r="O9" s="29">
+      <c r="P9" s="10">
         <v>167</v>
       </c>
-      <c r="P9" s="29">
+      <c r="Q9" s="10">
         <v>134</v>
       </c>
-      <c r="Q9" s="29">
+      <c r="R9" s="10">
         <v>147</v>
       </c>
-      <c r="R9" s="29">
+      <c r="S9" s="10">
         <v>106</v>
       </c>
-      <c r="S9" s="29">
+      <c r="T9" s="10">
         <v>216</v>
       </c>
-      <c r="T9" s="29">
+      <c r="U9" s="10">
         <v>258</v>
       </c>
-      <c r="U9" s="29">
+      <c r="V9" s="10">
         <v>296</v>
       </c>
-      <c r="V9" s="29">
+      <c r="W9" s="10">
         <v>239</v>
       </c>
-      <c r="W9" s="29">
+      <c r="X9" s="10">
         <v>224</v>
       </c>
-      <c r="X9" s="29">
+      <c r="Y9" s="10">
         <v>370</v>
       </c>
-      <c r="Y9" s="29">
+      <c r="Z9" s="10">
         <v>165</v>
       </c>
-      <c r="Z9" s="29">
+      <c r="AA9" s="10">
         <v>180</v>
       </c>
-      <c r="AA9" s="30">
+      <c r="AB9" s="11">
         <v>155</v>
       </c>
-      <c r="AB9" s="29">
+      <c r="AC9" s="10">
         <v>117</v>
       </c>
-      <c r="AC9" s="31">
+      <c r="AD9" s="12">
         <v>62</v>
       </c>
-      <c r="AD9" s="29">
+      <c r="AE9" s="10">
         <v>36</v>
       </c>
-      <c r="AE9" s="29">
+      <c r="AF9" s="10">
         <v>295</v>
       </c>
-      <c r="AF9" s="29">
+      <c r="AG9" s="10">
         <v>438</v>
       </c>
-      <c r="AG9" s="29">
+      <c r="AH9" s="10">
         <v>324</v>
       </c>
-      <c r="AH9" s="29">
+      <c r="AI9" s="10">
         <v>140</v>
       </c>
-      <c r="AI9" s="29">
+      <c r="AJ9" s="10">
         <v>200</v>
       </c>
-      <c r="AJ9" s="21">
+      <c r="AK9" s="10">
         <v>268</v>
       </c>
-      <c r="AK9" s="21">
+      <c r="AL9" s="10">
         <v>248</v>
       </c>
-      <c r="AL9" s="21">
+      <c r="AM9" s="10">
         <v>231</v>
       </c>
-      <c r="AM9" s="21">
+      <c r="AN9" s="10">
         <v>253</v>
       </c>
-      <c r="AN9" s="6">
+      <c r="AO9" s="56">
         <v>321</v>
       </c>
-      <c r="AO9" s="6">
+      <c r="AP9" s="56">
         <v>507</v>
       </c>
-      <c r="AP9" s="6">
+      <c r="AQ9" s="56">
         <v>344</v>
       </c>
-      <c r="AQ9" s="6">
+      <c r="AR9" s="56">
         <v>629</v>
       </c>
-      <c r="AR9" s="6">
+      <c r="AS9" s="56">
         <v>783</v>
       </c>
-      <c r="AS9" s="6">
+      <c r="AT9" s="56">
         <v>1116</v>
       </c>
-      <c r="AT9" s="6">
+      <c r="AU9" s="56">
         <v>825</v>
       </c>
-      <c r="AU9" s="6">
+      <c r="AV9" s="56">
         <v>200</v>
       </c>
-      <c r="AV9" s="6">
+      <c r="AW9" s="56">
         <v>496</v>
       </c>
-      <c r="AW9" s="22">
+      <c r="AX9" s="56">
         <v>546</v>
       </c>
-      <c r="AX9" s="22">
+      <c r="AY9" s="56">
         <v>535</v>
       </c>
-      <c r="AY9" s="22">
+      <c r="AZ9" s="56">
         <v>414</v>
       </c>
-      <c r="AZ9" s="22">
+      <c r="BA9" s="56">
         <v>141</v>
       </c>
-      <c r="BA9" s="6">
+      <c r="BB9" s="56">
         <v>512</v>
       </c>
-      <c r="BB9" s="6">
+      <c r="BC9" s="56">
         <v>532</v>
       </c>
-      <c r="BC9" s="6">
+      <c r="BD9" s="56">
         <v>731</v>
       </c>
-      <c r="BD9" s="6">
+      <c r="BE9" s="56">
         <v>2193</v>
       </c>
-      <c r="BE9" s="37">
+      <c r="BF9" s="59">
         <v>906</v>
       </c>
-      <c r="BF9" s="37">
+      <c r="BG9" s="59">
         <v>650</v>
       </c>
-      <c r="BG9" s="37">
+      <c r="BH9" s="59">
         <v>237</v>
       </c>
-      <c r="BH9" s="37">
+      <c r="BI9" s="59">
         <v>293</v>
       </c>
-      <c r="BI9" s="6">
+      <c r="BJ9" s="56">
         <v>260</v>
       </c>
-      <c r="BJ9" s="6">
+      <c r="BK9" s="56">
         <v>324</v>
       </c>
-      <c r="BK9" s="37">
+      <c r="BL9" s="59">
         <v>157</v>
       </c>
-      <c r="BL9" s="6">
+      <c r="BM9" s="56">
         <v>256</v>
       </c>
-      <c r="BM9" s="6">
+      <c r="BN9" s="56">
         <v>156</v>
       </c>
-      <c r="BN9" s="37">
+      <c r="BO9" s="59">
         <v>48</v>
       </c>
+      <c r="BP9" s="59">
+        <v>456</v>
+      </c>
     </row>
-    <row r="10" spans="1:66">
-      <c r="A10" s="17" t="s">
+    <row r="10" spans="1:68">
+      <c r="A10" s="33">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="6">
+      <c r="C10" s="56">
         <v>-6</v>
       </c>
-      <c r="C10" s="6">
+      <c r="D10" s="56">
         <v>-16</v>
       </c>
-      <c r="D10" s="6">
+      <c r="E10" s="56">
         <v>-28</v>
       </c>
-      <c r="E10" s="6">
+      <c r="F10" s="56">
         <v>-12</v>
       </c>
-      <c r="F10" s="6">
+      <c r="G10" s="56">
         <v>-9</v>
       </c>
-      <c r="G10" s="6">
+      <c r="H10" s="56">
         <v>-45</v>
       </c>
-      <c r="H10" s="6">
+      <c r="I10" s="56">
         <v>-25</v>
       </c>
-      <c r="I10" s="6">
+      <c r="J10" s="56">
         <v>-34</v>
       </c>
-      <c r="J10" s="6">
+      <c r="K10" s="56">
         <v>-26</v>
       </c>
-      <c r="K10" s="6">
+      <c r="L10" s="56">
         <v>-16</v>
       </c>
-      <c r="L10" s="6">
+      <c r="M10" s="56">
         <v>-78</v>
       </c>
-      <c r="M10" s="6">
+      <c r="N10" s="56">
         <v>-18</v>
       </c>
-      <c r="N10" s="29">
+      <c r="O10" s="10">
         <v>-10</v>
       </c>
-      <c r="O10" s="29">
+      <c r="P10" s="10">
         <v>-62</v>
       </c>
-      <c r="P10" s="29">
+      <c r="Q10" s="10">
         <v>-11</v>
       </c>
-      <c r="Q10" s="29">
+      <c r="R10" s="10">
         <v>-29</v>
       </c>
-      <c r="R10" s="29">
+      <c r="S10" s="10">
         <v>-13</v>
       </c>
-      <c r="S10" s="29">
+      <c r="T10" s="10">
         <v>-46</v>
       </c>
-      <c r="T10" s="29">
+      <c r="U10" s="10">
         <v>-14</v>
       </c>
-      <c r="U10" s="29">
+      <c r="V10" s="10">
         <v>-54</v>
       </c>
-      <c r="V10" s="29">
+      <c r="W10" s="10">
         <v>-37</v>
       </c>
-      <c r="W10" s="29">
+      <c r="X10" s="10">
         <v>-11</v>
       </c>
-      <c r="X10" s="29">
+      <c r="Y10" s="10">
         <v>-41</v>
       </c>
-      <c r="Y10" s="29">
+      <c r="Z10" s="10">
         <v>-24</v>
       </c>
-      <c r="Z10" s="29">
+      <c r="AA10" s="10">
         <v>-17</v>
       </c>
-      <c r="AA10" s="30">
+      <c r="AB10" s="11">
         <v>-19</v>
       </c>
-      <c r="AB10" s="29">
+      <c r="AC10" s="10">
         <v>-37</v>
       </c>
-      <c r="AC10" s="31">
+      <c r="AD10" s="12">
         <v>-13</v>
       </c>
-      <c r="AD10" s="29">
+      <c r="AE10" s="10">
         <v>-18</v>
       </c>
-      <c r="AE10" s="29">
+      <c r="AF10" s="10">
         <v>-81</v>
       </c>
-      <c r="AF10" s="29">
+      <c r="AG10" s="10">
         <v>37</v>
       </c>
-      <c r="AG10" s="29">
+      <c r="AH10" s="10">
         <v>-12</v>
       </c>
-      <c r="AH10" s="29">
+      <c r="AI10" s="10">
         <v>-39</v>
       </c>
-      <c r="AI10" s="29">
+      <c r="AJ10" s="10">
         <v>-38</v>
       </c>
-      <c r="AJ10" s="21">
+      <c r="AK10" s="10">
         <v>0</v>
       </c>
-      <c r="AK10" s="21">
+      <c r="AL10" s="10">
         <v>-2</v>
       </c>
-      <c r="AL10" s="21">
+      <c r="AM10" s="10">
         <v>-26</v>
       </c>
-      <c r="AM10" s="21">
+      <c r="AN10" s="10">
         <v>-27</v>
       </c>
-      <c r="AN10" s="6">
+      <c r="AO10" s="56">
         <v>-66</v>
       </c>
-      <c r="AO10" s="6">
+      <c r="AP10" s="56">
         <v>-47</v>
       </c>
-      <c r="AP10" s="6">
+      <c r="AQ10" s="56">
         <v>1</v>
       </c>
-      <c r="AQ10" s="6">
+      <c r="AR10" s="56">
         <v>-73</v>
       </c>
-      <c r="AR10" s="6">
+      <c r="AS10" s="56">
         <v>-31</v>
       </c>
-      <c r="AS10" s="6">
+      <c r="AT10" s="56">
         <v>-46</v>
       </c>
-      <c r="AT10" s="6">
+      <c r="AU10" s="56">
         <v>-85</v>
       </c>
-      <c r="AU10" s="6">
+      <c r="AV10" s="56">
         <v>-38</v>
       </c>
-      <c r="AV10" s="6">
+      <c r="AW10" s="56">
         <v>-36</v>
       </c>
-      <c r="AW10" s="22">
+      <c r="AX10" s="56">
         <v>-71</v>
       </c>
-      <c r="AX10" s="22">
+      <c r="AY10" s="56">
         <v>-68</v>
       </c>
-      <c r="AY10" s="22">
+      <c r="AZ10" s="56">
         <v>-52</v>
       </c>
-      <c r="AZ10" s="22">
+      <c r="BA10" s="56">
         <v>-9</v>
       </c>
-      <c r="BA10" s="6">
+      <c r="BB10" s="56">
         <v>-58</v>
       </c>
-      <c r="BB10" s="6">
+      <c r="BC10" s="56">
         <v>-78</v>
       </c>
-      <c r="BC10" s="6">
+      <c r="BD10" s="56">
         <v>-116</v>
       </c>
-      <c r="BD10" s="6">
+      <c r="BE10" s="56">
         <v>-243</v>
       </c>
-      <c r="BE10" s="37">
+      <c r="BF10" s="59">
         <v>-134</v>
       </c>
-      <c r="BF10" s="37">
+      <c r="BG10" s="59">
         <v>-140</v>
       </c>
-      <c r="BG10" s="37">
+      <c r="BH10" s="59">
         <v>27</v>
       </c>
-      <c r="BH10" s="37">
+      <c r="BI10" s="59">
         <v>-78</v>
       </c>
-      <c r="BI10" s="6">
+      <c r="BJ10" s="56">
         <v>-40</v>
       </c>
-      <c r="BJ10" s="6">
+      <c r="BK10" s="56">
         <v>7</v>
       </c>
-      <c r="BK10" s="37">
+      <c r="BL10" s="59">
         <v>-34</v>
       </c>
-      <c r="BL10" s="6">
+      <c r="BM10" s="56">
         <v>-68</v>
       </c>
-      <c r="BM10" s="6">
+      <c r="BN10" s="56">
         <v>-25</v>
       </c>
-      <c r="BN10" s="37">
+      <c r="BO10" s="59">
         <v>36</v>
       </c>
+      <c r="BP10" s="59">
+        <v>-93</v>
+      </c>
     </row>
-    <row r="11" spans="1:66">
-      <c r="A11" s="17" t="s">
+    <row r="11" spans="1:68">
+      <c r="A11" s="33">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="6">
+      <c r="C11" s="56">
         <v>-58</v>
       </c>
-      <c r="C11" s="6">
+      <c r="D11" s="56">
         <v>-24</v>
       </c>
-      <c r="D11" s="6">
+      <c r="E11" s="56">
         <v>-20</v>
       </c>
-      <c r="E11" s="6">
+      <c r="F11" s="56">
         <v>-8</v>
       </c>
-      <c r="F11" s="6">
+      <c r="G11" s="56">
         <v>-27</v>
       </c>
-      <c r="G11" s="6">
+      <c r="H11" s="56">
         <v>-24</v>
       </c>
-      <c r="H11" s="6">
+      <c r="I11" s="56">
         <v>-36</v>
       </c>
-      <c r="I11" s="6">
+      <c r="J11" s="56">
         <v>-32</v>
       </c>
-      <c r="J11" s="6">
+      <c r="K11" s="56">
         <v>-38</v>
       </c>
-      <c r="K11" s="6">
+      <c r="L11" s="56">
         <v>-31</v>
       </c>
-      <c r="L11" s="6">
+      <c r="M11" s="56">
         <v>-46</v>
       </c>
-      <c r="M11" s="6">
+      <c r="N11" s="56">
         <v>-30</v>
       </c>
-      <c r="N11" s="29">
+      <c r="O11" s="10">
         <v>-37</v>
       </c>
-      <c r="O11" s="29">
+      <c r="P11" s="10">
         <v>-32</v>
       </c>
-      <c r="P11" s="29">
+      <c r="Q11" s="10">
         <v>-25</v>
       </c>
-      <c r="Q11" s="29">
+      <c r="R11" s="10">
         <v>-43</v>
       </c>
-      <c r="R11" s="29">
+      <c r="S11" s="10">
         <v>-24</v>
       </c>
-      <c r="S11" s="29">
+      <c r="T11" s="10">
         <v>-40</v>
       </c>
-      <c r="T11" s="29">
+      <c r="U11" s="10">
         <v>-33</v>
       </c>
-      <c r="U11" s="29">
+      <c r="V11" s="10">
         <v>-58</v>
       </c>
-      <c r="V11" s="29">
+      <c r="W11" s="10">
         <v>-20</v>
       </c>
-      <c r="W11" s="29">
+      <c r="X11" s="10">
         <v>-16</v>
       </c>
-      <c r="X11" s="29">
+      <c r="Y11" s="10">
         <v>-31</v>
       </c>
-      <c r="Y11" s="29">
+      <c r="Z11" s="10">
         <v>-31</v>
       </c>
-      <c r="Z11" s="29">
+      <c r="AA11" s="10">
         <v>-42</v>
       </c>
-      <c r="AA11" s="30">
+      <c r="AB11" s="11">
         <v>-11</v>
       </c>
-      <c r="AB11" s="29">
+      <c r="AC11" s="10">
         <v>-4</v>
       </c>
-      <c r="AC11" s="31">
+      <c r="AD11" s="12">
         <v>0</v>
       </c>
-      <c r="AD11" s="29">
+      <c r="AE11" s="10">
         <v>-6</v>
       </c>
-      <c r="AE11" s="29">
+      <c r="AF11" s="10">
         <v>-88</v>
       </c>
-      <c r="AF11" s="29">
+      <c r="AG11" s="10">
         <v>-107</v>
       </c>
-      <c r="AG11" s="29">
+      <c r="AH11" s="10">
         <v>-37</v>
       </c>
-      <c r="AH11" s="29">
+      <c r="AI11" s="10">
         <v>-37</v>
       </c>
-      <c r="AI11" s="29">
+      <c r="AJ11" s="10">
         <v>-51</v>
       </c>
-      <c r="AJ11" s="21">
+      <c r="AK11" s="10">
         <v>-38</v>
       </c>
-      <c r="AK11" s="21">
+      <c r="AL11" s="10">
         <v>-51</v>
       </c>
-      <c r="AL11" s="21">
+      <c r="AM11" s="10">
         <v>-59</v>
       </c>
-      <c r="AM11" s="21">
+      <c r="AN11" s="10">
         <v>-25</v>
       </c>
-      <c r="AN11" s="6">
+      <c r="AO11" s="56">
         <v>-10</v>
       </c>
-      <c r="AO11" s="6">
+      <c r="AP11" s="56">
         <v>-59</v>
       </c>
-      <c r="AP11" s="6">
+      <c r="AQ11" s="56">
         <v>-36</v>
       </c>
-      <c r="AQ11" s="6">
+      <c r="AR11" s="56">
         <v>-90</v>
       </c>
-      <c r="AR11" s="6">
+      <c r="AS11" s="56">
         <v>-29</v>
       </c>
-      <c r="AS11" s="6">
+      <c r="AT11" s="56">
         <v>-106</v>
       </c>
-      <c r="AT11" s="6">
+      <c r="AU11" s="56">
         <v>-82</v>
       </c>
-      <c r="AU11" s="6">
+      <c r="AV11" s="56">
         <v>-51</v>
       </c>
-      <c r="AV11" s="6">
+      <c r="AW11" s="56">
         <v>-80</v>
       </c>
-      <c r="AW11" s="22">
+      <c r="AX11" s="56">
         <v>-25</v>
       </c>
-      <c r="AX11" s="22">
+      <c r="AY11" s="56">
         <v>-35</v>
       </c>
-      <c r="AY11" s="22">
+      <c r="AZ11" s="56">
         <v>-67</v>
       </c>
-      <c r="AZ11" s="22">
+      <c r="BA11" s="56">
         <v>-80</v>
       </c>
-      <c r="BA11" s="6">
+      <c r="BB11" s="56">
         <v>-59</v>
       </c>
-      <c r="BB11" s="6">
+      <c r="BC11" s="56">
         <v>-114</v>
       </c>
-      <c r="BC11" s="6">
+      <c r="BD11" s="56">
         <v>-91</v>
       </c>
-      <c r="BD11" s="6">
+      <c r="BE11" s="56">
         <v>-129</v>
       </c>
-      <c r="BE11" s="37">
+      <c r="BF11" s="59">
         <v>-82</v>
       </c>
-      <c r="BF11" s="37">
+      <c r="BG11" s="59">
         <v>-50</v>
       </c>
-      <c r="BG11" s="37">
+      <c r="BH11" s="59">
         <v>9</v>
       </c>
-      <c r="BH11" s="37">
+      <c r="BI11" s="59">
         <v>-110</v>
       </c>
-      <c r="BI11" s="6">
+      <c r="BJ11" s="56">
         <v>-54</v>
       </c>
-      <c r="BJ11" s="6">
+      <c r="BK11" s="56">
         <v>-45</v>
       </c>
-      <c r="BK11" s="37">
+      <c r="BL11" s="59">
         <v>-20</v>
       </c>
-      <c r="BL11" s="6">
+      <c r="BM11" s="56">
         <v>-45</v>
       </c>
-      <c r="BM11" s="6">
+      <c r="BN11" s="56">
         <v>-6</v>
       </c>
-      <c r="BN11" s="37">
+      <c r="BO11" s="59">
         <v>-23</v>
       </c>
+      <c r="BP11" s="59">
+        <v>-49</v>
+      </c>
     </row>
-    <row r="12" spans="1:66">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:68">
+      <c r="A12" s="33">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="6">
+      <c r="C12" s="56">
         <v>-8</v>
       </c>
-      <c r="C12" s="6">
+      <c r="D12" s="56">
         <v>-32</v>
       </c>
-      <c r="D12" s="6">
+      <c r="E12" s="56">
         <v>-22</v>
       </c>
-      <c r="E12" s="6">
+      <c r="F12" s="56">
         <v>-25</v>
       </c>
-      <c r="F12" s="6">
+      <c r="G12" s="56">
         <v>-20</v>
       </c>
-      <c r="G12" s="6">
+      <c r="H12" s="56">
         <v>-24</v>
       </c>
-      <c r="H12" s="6">
+      <c r="I12" s="56">
         <v>-23</v>
       </c>
-      <c r="I12" s="6">
+      <c r="J12" s="56">
         <v>-38</v>
       </c>
-      <c r="J12" s="6">
+      <c r="K12" s="56">
         <v>-18</v>
       </c>
-      <c r="K12" s="6">
+      <c r="L12" s="56">
         <v>-16</v>
       </c>
-      <c r="L12" s="6">
+      <c r="M12" s="56">
         <v>-27</v>
       </c>
-      <c r="M12" s="6">
+      <c r="N12" s="56">
         <v>-17</v>
       </c>
-      <c r="N12" s="29">
+      <c r="O12" s="10">
         <v>-30</v>
       </c>
-      <c r="O12" s="29">
+      <c r="P12" s="10">
         <v>-18</v>
       </c>
-      <c r="P12" s="29">
+      <c r="Q12" s="10">
         <v>-13</v>
       </c>
-      <c r="Q12" s="29">
+      <c r="R12" s="10">
         <v>-24</v>
       </c>
-      <c r="R12" s="29">
+      <c r="S12" s="10">
         <v>-18</v>
       </c>
-      <c r="S12" s="29">
+      <c r="T12" s="10">
         <v>-21</v>
       </c>
-      <c r="T12" s="29">
+      <c r="U12" s="10">
         <v>-41</v>
       </c>
-      <c r="U12" s="29">
+      <c r="V12" s="10">
         <v>-44</v>
       </c>
-      <c r="V12" s="29">
+      <c r="W12" s="10">
         <v>-53</v>
       </c>
-      <c r="W12" s="29">
+      <c r="X12" s="10">
         <v>-43</v>
       </c>
-      <c r="X12" s="29">
+      <c r="Y12" s="10">
         <v>-41</v>
       </c>
-      <c r="Y12" s="29">
+      <c r="Z12" s="10">
         <v>-13</v>
       </c>
-      <c r="Z12" s="29">
+      <c r="AA12" s="10">
         <v>-17</v>
       </c>
-      <c r="AA12" s="30">
+      <c r="AB12" s="11">
         <v>-9</v>
       </c>
-      <c r="AB12" s="29">
+      <c r="AC12" s="10">
         <v>-6</v>
       </c>
-      <c r="AC12" s="31">
+      <c r="AD12" s="12">
         <v>-31</v>
       </c>
-      <c r="AD12" s="29">
+      <c r="AE12" s="10">
         <v>9</v>
       </c>
-      <c r="AE12" s="29">
+      <c r="AF12" s="10">
         <v>-37</v>
       </c>
-      <c r="AF12" s="29">
+      <c r="AG12" s="10">
         <v>-57</v>
       </c>
-      <c r="AG12" s="29">
+      <c r="AH12" s="10">
         <v>-34</v>
       </c>
-      <c r="AH12" s="29">
+      <c r="AI12" s="10">
         <v>-49</v>
       </c>
-      <c r="AI12" s="29">
+      <c r="AJ12" s="10">
         <v>-67</v>
       </c>
-      <c r="AJ12" s="21">
+      <c r="AK12" s="10">
         <v>-56</v>
       </c>
-      <c r="AK12" s="21">
+      <c r="AL12" s="10">
         <v>-10</v>
       </c>
-      <c r="AL12" s="21">
+      <c r="AM12" s="10">
         <v>-62</v>
       </c>
-      <c r="AM12" s="21">
+      <c r="AN12" s="10">
         <v>-29</v>
       </c>
-      <c r="AN12" s="6">
+      <c r="AO12" s="56">
         <v>-33</v>
       </c>
-      <c r="AO12" s="6">
+      <c r="AP12" s="56">
         <v>-8</v>
       </c>
-      <c r="AP12" s="6">
+      <c r="AQ12" s="56">
         <v>-36</v>
       </c>
-      <c r="AQ12" s="6">
+      <c r="AR12" s="56">
         <v>-40</v>
       </c>
-      <c r="AR12" s="6">
+      <c r="AS12" s="56">
         <v>-56</v>
       </c>
-      <c r="AS12" s="6">
+      <c r="AT12" s="56">
         <v>-77</v>
       </c>
-      <c r="AT12" s="6">
+      <c r="AU12" s="56">
         <v>-34</v>
       </c>
-      <c r="AU12" s="6">
+      <c r="AV12" s="56">
         <v>-67</v>
       </c>
-      <c r="AV12" s="6">
+      <c r="AW12" s="56">
         <v>-86</v>
       </c>
-      <c r="AW12" s="22">
+      <c r="AX12" s="56">
         <v>-60</v>
       </c>
-      <c r="AX12" s="22">
+      <c r="AY12" s="56">
         <v>-37</v>
       </c>
-      <c r="AY12" s="22">
+      <c r="AZ12" s="56">
         <v>-34</v>
       </c>
-      <c r="AZ12" s="22">
+      <c r="BA12" s="56">
         <v>-10</v>
       </c>
-      <c r="BA12" s="6">
+      <c r="BB12" s="56">
         <v>-72</v>
       </c>
-      <c r="BB12" s="6">
+      <c r="BC12" s="56">
         <v>-32</v>
       </c>
-      <c r="BC12" s="6">
+      <c r="BD12" s="56">
         <v>-41</v>
       </c>
-      <c r="BD12" s="6">
+      <c r="BE12" s="56">
         <v>-173</v>
       </c>
-      <c r="BE12" s="37">
+      <c r="BF12" s="59">
         <v>-127</v>
       </c>
-      <c r="BF12" s="37">
+      <c r="BG12" s="59">
         <v>14</v>
       </c>
-      <c r="BG12" s="37">
+      <c r="BH12" s="59">
         <v>-72</v>
       </c>
-      <c r="BH12" s="37">
+      <c r="BI12" s="59">
         <v>-16</v>
       </c>
-      <c r="BI12" s="6">
+      <c r="BJ12" s="56">
         <v>-63</v>
       </c>
-      <c r="BJ12" s="6">
+      <c r="BK12" s="56">
         <v>-30</v>
       </c>
-      <c r="BK12" s="37">
+      <c r="BL12" s="59">
         <v>-70</v>
       </c>
-      <c r="BL12" s="6">
+      <c r="BM12" s="56">
         <v>-45</v>
       </c>
-      <c r="BM12" s="6">
+      <c r="BN12" s="56">
         <v>-47</v>
       </c>
-      <c r="BN12" s="37">
+      <c r="BO12" s="59">
         <v>-15</v>
       </c>
+      <c r="BP12" s="59">
+        <v>-93</v>
+      </c>
     </row>
-    <row r="13" spans="1:66">
-      <c r="A13" s="17" t="s">
+    <row r="13" spans="1:68">
+      <c r="A13" s="33">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="6">
+      <c r="C13" s="56">
         <v>-27</v>
       </c>
-      <c r="C13" s="6">
+      <c r="D13" s="56">
         <v>-19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="E13" s="56">
         <v>-12</v>
       </c>
-      <c r="E13" s="6">
+      <c r="F13" s="56">
         <v>-2</v>
       </c>
-      <c r="F13" s="6">
+      <c r="G13" s="56">
         <v>-10</v>
       </c>
-      <c r="G13" s="6">
+      <c r="H13" s="56">
         <v>-22</v>
       </c>
-      <c r="H13" s="6">
+      <c r="I13" s="56">
         <v>-10</v>
       </c>
-      <c r="I13" s="6">
+      <c r="J13" s="56">
         <v>-14</v>
       </c>
-      <c r="J13" s="6">
+      <c r="K13" s="56">
         <v>8</v>
       </c>
-      <c r="K13" s="6">
+      <c r="L13" s="56">
         <v>0</v>
       </c>
-      <c r="L13" s="6">
+      <c r="M13" s="56">
         <v>-13</v>
       </c>
-      <c r="M13" s="6">
+      <c r="N13" s="56">
         <v>-2</v>
       </c>
-      <c r="N13" s="29">
+      <c r="O13" s="10">
         <v>-28</v>
       </c>
-      <c r="O13" s="29">
+      <c r="P13" s="10">
         <v>-9</v>
       </c>
-      <c r="P13" s="29">
+      <c r="Q13" s="10">
         <v>-15</v>
       </c>
-      <c r="Q13" s="29">
+      <c r="R13" s="10">
         <v>-20</v>
       </c>
-      <c r="R13" s="29">
+      <c r="S13" s="10">
         <v>-25</v>
       </c>
-      <c r="S13" s="29">
+      <c r="T13" s="10">
         <v>-30</v>
       </c>
-      <c r="T13" s="29">
+      <c r="U13" s="10">
         <v>-7</v>
       </c>
-      <c r="U13" s="29">
+      <c r="V13" s="10">
         <v>-11</v>
       </c>
-      <c r="V13" s="29">
+      <c r="W13" s="10">
         <v>-23</v>
       </c>
-      <c r="W13" s="29">
+      <c r="X13" s="10">
         <v>-28</v>
       </c>
-      <c r="X13" s="29">
+      <c r="Y13" s="10">
         <v>0</v>
       </c>
-      <c r="Y13" s="29">
+      <c r="Z13" s="10">
         <v>10</v>
       </c>
-      <c r="Z13" s="29">
+      <c r="AA13" s="10">
         <v>19</v>
       </c>
-      <c r="AA13" s="30">
+      <c r="AB13" s="11">
         <v>-7</v>
       </c>
-      <c r="AB13" s="29">
+      <c r="AC13" s="10">
         <v>-1</v>
       </c>
-      <c r="AC13" s="31">
+      <c r="AD13" s="12">
         <v>13</v>
       </c>
-      <c r="AD13" s="29">
+      <c r="AE13" s="10">
         <v>-3</v>
       </c>
-      <c r="AE13" s="29">
+      <c r="AF13" s="10">
         <v>-26</v>
       </c>
-      <c r="AF13" s="29">
+      <c r="AG13" s="10">
         <v>4</v>
       </c>
-      <c r="AG13" s="29">
+      <c r="AH13" s="10">
         <v>1</v>
       </c>
-      <c r="AH13" s="29">
+      <c r="AI13" s="10">
         <v>-13</v>
       </c>
-      <c r="AI13" s="29">
+      <c r="AJ13" s="10">
         <v>-1</v>
       </c>
-      <c r="AJ13" s="21">
+      <c r="AK13" s="10">
         <v>-24</v>
       </c>
-      <c r="AK13" s="21">
+      <c r="AL13" s="10">
         <v>-6</v>
       </c>
-      <c r="AL13" s="21">
+      <c r="AM13" s="10">
         <v>-18</v>
       </c>
-      <c r="AM13" s="21">
+      <c r="AN13" s="10">
         <v>-17</v>
       </c>
-      <c r="AN13" s="6">
+      <c r="AO13" s="56">
         <v>-11</v>
       </c>
-      <c r="AO13" s="6">
+      <c r="AP13" s="56">
         <v>-55</v>
       </c>
-      <c r="AP13" s="6">
+      <c r="AQ13" s="56">
         <v>-36</v>
       </c>
-      <c r="AQ13" s="6">
+      <c r="AR13" s="56">
         <v>-16</v>
       </c>
-      <c r="AR13" s="6">
+      <c r="AS13" s="56">
         <v>-30</v>
       </c>
-      <c r="AS13" s="6">
+      <c r="AT13" s="56">
         <v>-26</v>
       </c>
-      <c r="AT13" s="6">
+      <c r="AU13" s="56">
         <v>-52</v>
       </c>
-      <c r="AU13" s="6">
+      <c r="AV13" s="56">
         <v>-1</v>
       </c>
-      <c r="AV13" s="6">
+      <c r="AW13" s="56">
         <v>-19</v>
       </c>
-      <c r="AW13" s="22">
+      <c r="AX13" s="56">
         <v>-40</v>
       </c>
-      <c r="AX13" s="22">
+      <c r="AY13" s="56">
         <v>-36</v>
       </c>
-      <c r="AY13" s="22">
+      <c r="AZ13" s="56">
         <v>-26</v>
       </c>
-      <c r="AZ13" s="22">
+      <c r="BA13" s="56">
         <v>-11</v>
       </c>
-      <c r="BA13" s="6">
+      <c r="BB13" s="56">
         <v>-19</v>
       </c>
-      <c r="BB13" s="6">
+      <c r="BC13" s="56">
         <v>-25</v>
       </c>
-      <c r="BC13" s="6">
+      <c r="BD13" s="56">
         <v>-20</v>
       </c>
-      <c r="BD13" s="6">
+      <c r="BE13" s="56">
         <v>-71</v>
       </c>
-      <c r="BE13" s="37">
+      <c r="BF13" s="59">
         <v>-22</v>
       </c>
-      <c r="BF13" s="37">
+      <c r="BG13" s="59">
         <v>-57</v>
       </c>
-      <c r="BG13" s="37">
+      <c r="BH13" s="59">
         <v>-21</v>
       </c>
-      <c r="BH13" s="37">
+      <c r="BI13" s="59">
         <v>-16</v>
       </c>
-      <c r="BI13" s="6">
+      <c r="BJ13" s="56">
         <v>-42</v>
       </c>
-      <c r="BJ13" s="6">
+      <c r="BK13" s="56">
         <v>-16</v>
       </c>
-      <c r="BK13" s="37">
+      <c r="BL13" s="59">
         <v>-3</v>
       </c>
-      <c r="BL13" s="6">
+      <c r="BM13" s="56">
         <v>-1</v>
       </c>
-      <c r="BM13" s="6">
+      <c r="BN13" s="56">
         <v>-5</v>
       </c>
-      <c r="BN13" s="37">
+      <c r="BO13" s="59">
         <v>-14</v>
       </c>
+      <c r="BP13" s="59">
+        <v>-60</v>
+      </c>
     </row>
-    <row r="14" spans="1:66">
-      <c r="A14" s="17" t="s">
+    <row r="14" spans="1:68">
+      <c r="A14" s="33">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="6">
+      <c r="C14" s="56">
         <v>-25</v>
       </c>
-      <c r="C14" s="6">
+      <c r="D14" s="56">
         <v>-20</v>
       </c>
-      <c r="D14" s="6">
+      <c r="E14" s="56">
         <v>-13</v>
       </c>
-      <c r="E14" s="6">
+      <c r="F14" s="56">
         <v>-6</v>
       </c>
-      <c r="F14" s="6">
+      <c r="G14" s="56">
         <v>6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="H14" s="56">
         <v>11</v>
       </c>
-      <c r="H14" s="6">
+      <c r="I14" s="56">
         <v>-8</v>
       </c>
-      <c r="I14" s="6">
+      <c r="J14" s="56">
         <v>-23</v>
       </c>
-      <c r="J14" s="6">
+      <c r="K14" s="56">
         <v>-7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="L14" s="56">
         <v>-12</v>
       </c>
-      <c r="L14" s="6">
+      <c r="M14" s="56">
         <v>-20</v>
       </c>
-      <c r="M14" s="6">
+      <c r="N14" s="56">
         <v>-3</v>
       </c>
-      <c r="N14" s="29">
+      <c r="O14" s="10">
         <v>-9</v>
       </c>
-      <c r="O14" s="29">
+      <c r="P14" s="10">
         <v>0</v>
       </c>
-      <c r="P14" s="29">
+      <c r="Q14" s="10">
         <v>-19</v>
       </c>
-      <c r="Q14" s="29">
+      <c r="R14" s="10">
         <v>-13</v>
       </c>
-      <c r="R14" s="29">
+      <c r="S14" s="10">
         <v>-12</v>
       </c>
-      <c r="S14" s="29">
+      <c r="T14" s="10">
         <v>-16</v>
       </c>
-      <c r="T14" s="29">
+      <c r="U14" s="10">
         <v>0</v>
       </c>
-      <c r="U14" s="29">
+      <c r="V14" s="10">
         <v>-27</v>
       </c>
-      <c r="V14" s="29">
+      <c r="W14" s="10">
         <v>-17</v>
       </c>
-      <c r="W14" s="29">
+      <c r="X14" s="10">
         <v>-15</v>
       </c>
-      <c r="X14" s="29">
+      <c r="Y14" s="10">
         <v>-23</v>
       </c>
-      <c r="Y14" s="29">
+      <c r="Z14" s="10">
         <v>-20</v>
       </c>
-      <c r="Z14" s="29">
+      <c r="AA14" s="10">
         <v>-10</v>
       </c>
-      <c r="AA14" s="30">
+      <c r="AB14" s="11">
         <v>6</v>
       </c>
-      <c r="AB14" s="29">
+      <c r="AC14" s="10">
         <v>-18</v>
       </c>
-      <c r="AC14" s="31">
+      <c r="AD14" s="12">
         <v>-19</v>
       </c>
-      <c r="AD14" s="29">
+      <c r="AE14" s="10">
         <v>-13</v>
       </c>
-      <c r="AE14" s="29">
+      <c r="AF14" s="10">
         <v>-3</v>
       </c>
-      <c r="AF14" s="29">
+      <c r="AG14" s="10">
         <v>-65</v>
       </c>
-      <c r="AG14" s="29">
+      <c r="AH14" s="10">
         <v>-23</v>
       </c>
-      <c r="AH14" s="29">
+      <c r="AI14" s="10">
         <v>-9</v>
       </c>
-      <c r="AI14" s="29">
+      <c r="AJ14" s="10">
         <v>14</v>
       </c>
-      <c r="AJ14" s="21">
+      <c r="AK14" s="10">
         <v>-14</v>
       </c>
-      <c r="AK14" s="21">
+      <c r="AL14" s="10">
         <v>-30</v>
       </c>
-      <c r="AL14" s="21">
+      <c r="AM14" s="10">
         <v>-45</v>
       </c>
-      <c r="AM14" s="21">
+      <c r="AN14" s="10">
         <v>-22</v>
       </c>
-      <c r="AN14" s="6">
+      <c r="AO14" s="56">
         <v>-50</v>
       </c>
-      <c r="AO14" s="6">
+      <c r="AP14" s="56">
         <v>-26</v>
       </c>
-      <c r="AP14" s="6">
+      <c r="AQ14" s="56">
         <v>-23</v>
       </c>
-      <c r="AQ14" s="6">
+      <c r="AR14" s="56">
         <v>-25</v>
       </c>
-      <c r="AR14" s="6">
+      <c r="AS14" s="56">
         <v>-36</v>
       </c>
-      <c r="AS14" s="6">
+      <c r="AT14" s="56">
         <v>-40</v>
       </c>
-      <c r="AT14" s="6">
+      <c r="AU14" s="56">
         <v>-23</v>
       </c>
-      <c r="AU14" s="6">
+      <c r="AV14" s="56">
         <v>14</v>
       </c>
-      <c r="AV14" s="6">
+      <c r="AW14" s="56">
         <v>-27</v>
       </c>
-      <c r="AW14" s="22">
+      <c r="AX14" s="56">
         <v>-61</v>
       </c>
-      <c r="AX14" s="22">
+      <c r="AY14" s="56">
         <v>-38</v>
       </c>
-      <c r="AY14" s="22">
+      <c r="AZ14" s="56">
         <v>-66</v>
       </c>
-      <c r="AZ14" s="22">
+      <c r="BA14" s="56">
         <v>-16</v>
       </c>
-      <c r="BA14" s="6">
+      <c r="BB14" s="56">
         <v>-30</v>
       </c>
-      <c r="BB14" s="6">
+      <c r="BC14" s="56">
         <v>-25</v>
       </c>
-      <c r="BC14" s="6">
+      <c r="BD14" s="56">
         <v>-24</v>
       </c>
-      <c r="BD14" s="6">
+      <c r="BE14" s="56">
         <v>-149</v>
       </c>
-      <c r="BE14" s="37">
+      <c r="BF14" s="59">
         <v>-77</v>
       </c>
-      <c r="BF14" s="37">
+      <c r="BG14" s="59">
         <v>-36</v>
       </c>
-      <c r="BG14" s="37">
+      <c r="BH14" s="59">
         <v>-28</v>
       </c>
-      <c r="BH14" s="37">
+      <c r="BI14" s="59">
         <v>5</v>
       </c>
-      <c r="BI14" s="6">
+      <c r="BJ14" s="56">
         <v>0</v>
       </c>
-      <c r="BJ14" s="6">
+      <c r="BK14" s="56">
         <v>-6</v>
       </c>
-      <c r="BK14" s="37">
+      <c r="BL14" s="59">
         <v>-37</v>
       </c>
-      <c r="BL14" s="6">
+      <c r="BM14" s="56">
         <v>-39</v>
       </c>
-      <c r="BM14" s="6">
+      <c r="BN14" s="56">
         <v>-26</v>
       </c>
-      <c r="BN14" s="37">
+      <c r="BO14" s="59">
         <v>-27</v>
       </c>
+      <c r="BP14" s="59">
+        <v>5</v>
+      </c>
     </row>
-    <row r="15" spans="1:66">
-      <c r="A15" s="17" t="s">
+    <row r="15" spans="1:68">
+      <c r="A15" s="33">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="6">
+      <c r="C15" s="56">
         <v>-28</v>
       </c>
-      <c r="C15" s="6">
+      <c r="D15" s="56">
         <v>-22</v>
       </c>
-      <c r="D15" s="6">
+      <c r="E15" s="56">
         <v>-12</v>
       </c>
-      <c r="E15" s="6">
+      <c r="F15" s="56">
         <v>-18</v>
       </c>
-      <c r="F15" s="6">
+      <c r="G15" s="56">
         <v>-20</v>
       </c>
-      <c r="G15" s="6">
+      <c r="H15" s="56">
         <v>-18</v>
       </c>
-      <c r="H15" s="6">
+      <c r="I15" s="56">
         <v>-18</v>
       </c>
-      <c r="I15" s="6">
+      <c r="J15" s="56">
         <v>-58</v>
       </c>
-      <c r="J15" s="6">
+      <c r="K15" s="56">
         <v>-1</v>
       </c>
-      <c r="K15" s="6">
+      <c r="L15" s="56">
         <v>-34</v>
       </c>
-      <c r="L15" s="6">
+      <c r="M15" s="56">
         <v>-17</v>
       </c>
-      <c r="M15" s="6">
+      <c r="N15" s="56">
         <v>-8</v>
       </c>
-      <c r="N15" s="29">
+      <c r="O15" s="10">
         <v>-20</v>
       </c>
-      <c r="O15" s="29">
+      <c r="P15" s="10">
         <v>-10</v>
       </c>
-      <c r="P15" s="29">
+      <c r="Q15" s="10">
         <v>-14</v>
       </c>
-      <c r="Q15" s="29">
+      <c r="R15" s="10">
         <v>-22</v>
       </c>
-      <c r="R15" s="29">
+      <c r="S15" s="10">
         <v>-24</v>
       </c>
-      <c r="S15" s="29">
+      <c r="T15" s="10">
         <v>-17</v>
       </c>
-      <c r="T15" s="29">
+      <c r="U15" s="10">
         <v>-29</v>
       </c>
-      <c r="U15" s="29">
+      <c r="V15" s="10">
         <v>4</v>
       </c>
-      <c r="V15" s="29">
+      <c r="W15" s="10">
         <v>-20</v>
       </c>
-      <c r="W15" s="29">
+      <c r="X15" s="10">
         <v>6</v>
       </c>
-      <c r="X15" s="29">
+      <c r="Y15" s="10">
         <v>-29</v>
       </c>
-      <c r="Y15" s="29">
+      <c r="Z15" s="10">
         <v>9</v>
       </c>
-      <c r="Z15" s="29">
+      <c r="AA15" s="10">
         <v>-2</v>
       </c>
-      <c r="AA15" s="30">
+      <c r="AB15" s="11">
         <v>-8</v>
       </c>
-      <c r="AB15" s="29">
+      <c r="AC15" s="10">
         <v>11</v>
       </c>
-      <c r="AC15" s="31">
+      <c r="AD15" s="12">
         <v>-12</v>
       </c>
-      <c r="AD15" s="29">
+      <c r="AE15" s="10">
         <v>2</v>
       </c>
-      <c r="AE15" s="29">
+      <c r="AF15" s="10">
         <v>-7</v>
       </c>
-      <c r="AF15" s="29">
+      <c r="AG15" s="10">
         <v>-10</v>
       </c>
-      <c r="AG15" s="29">
+      <c r="AH15" s="10">
         <v>-56</v>
       </c>
-      <c r="AH15" s="29">
+      <c r="AI15" s="10">
         <v>14</v>
       </c>
-      <c r="AI15" s="29">
+      <c r="AJ15" s="10">
         <v>-28</v>
       </c>
-      <c r="AJ15" s="21">
+      <c r="AK15" s="10">
         <v>29</v>
       </c>
-      <c r="AK15" s="21">
+      <c r="AL15" s="10">
         <v>-51</v>
       </c>
-      <c r="AL15" s="21">
+      <c r="AM15" s="10">
         <v>-5</v>
       </c>
-      <c r="AM15" s="21">
+      <c r="AN15" s="10">
         <v>-61</v>
       </c>
-      <c r="AN15" s="6">
+      <c r="AO15" s="56">
         <v>-25</v>
       </c>
-      <c r="AO15" s="6">
+      <c r="AP15" s="56">
         <v>-53</v>
       </c>
-      <c r="AP15" s="6">
+      <c r="AQ15" s="56">
         <v>-33</v>
       </c>
-      <c r="AQ15" s="6">
+      <c r="AR15" s="56">
         <v>-36</v>
       </c>
-      <c r="AR15" s="6">
+      <c r="AS15" s="56">
         <v>-10</v>
       </c>
-      <c r="AS15" s="6">
+      <c r="AT15" s="56">
         <v>-28</v>
       </c>
-      <c r="AT15" s="6">
+      <c r="AU15" s="56">
         <v>3</v>
       </c>
-      <c r="AU15" s="6">
+      <c r="AV15" s="56">
         <v>-28</v>
       </c>
-      <c r="AV15" s="6">
+      <c r="AW15" s="56">
         <v>-65</v>
       </c>
-      <c r="AW15" s="22">
+      <c r="AX15" s="56">
         <v>-72</v>
       </c>
-      <c r="AX15" s="22">
+      <c r="AY15" s="56">
         <v>-47</v>
       </c>
-      <c r="AY15" s="22">
+      <c r="AZ15" s="56">
         <v>-31</v>
       </c>
-      <c r="AZ15" s="22">
+      <c r="BA15" s="56">
         <v>-45</v>
       </c>
-      <c r="BA15" s="6">
+      <c r="BB15" s="56">
         <v>-66</v>
       </c>
-      <c r="BB15" s="6">
+      <c r="BC15" s="56">
         <v>-43</v>
       </c>
-      <c r="BC15" s="6">
+      <c r="BD15" s="56">
         <v>-7</v>
       </c>
-      <c r="BD15" s="6">
+      <c r="BE15" s="56">
         <v>-119</v>
       </c>
-      <c r="BE15" s="37">
+      <c r="BF15" s="59">
         <v>44</v>
       </c>
-      <c r="BF15" s="37">
+      <c r="BG15" s="59">
         <v>-102</v>
       </c>
-      <c r="BG15" s="37">
+      <c r="BH15" s="59">
         <v>-43</v>
       </c>
-      <c r="BH15" s="37">
+      <c r="BI15" s="59">
         <v>-39</v>
       </c>
-      <c r="BI15" s="6">
+      <c r="BJ15" s="56">
         <v>-18</v>
       </c>
-      <c r="BJ15" s="6">
+      <c r="BK15" s="56">
         <v>-27</v>
       </c>
-      <c r="BK15" s="37">
+      <c r="BL15" s="59">
         <v>-25</v>
       </c>
-      <c r="BL15" s="6">
+      <c r="BM15" s="56">
         <v>-33</v>
       </c>
-      <c r="BM15" s="6">
+      <c r="BN15" s="56">
         <v>-5</v>
       </c>
-      <c r="BN15" s="37">
+      <c r="BO15" s="59">
         <v>-12</v>
       </c>
+      <c r="BP15" s="59">
+        <v>-47</v>
+      </c>
     </row>
-    <row r="16" spans="1:66">
-      <c r="A16" s="17" t="s">
+    <row r="16" spans="1:68">
+      <c r="A16" s="33">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="6">
+      <c r="C16" s="56">
         <v>-83</v>
       </c>
-      <c r="C16" s="6">
+      <c r="D16" s="56">
         <v>-94</v>
       </c>
-      <c r="D16" s="6">
+      <c r="E16" s="56">
         <v>-32</v>
       </c>
-      <c r="E16" s="6">
+      <c r="F16" s="56">
         <v>-69</v>
       </c>
-      <c r="F16" s="6">
+      <c r="G16" s="56">
         <v>-90</v>
       </c>
-      <c r="G16" s="6">
+      <c r="H16" s="56">
         <v>-107</v>
       </c>
-      <c r="H16" s="6">
+      <c r="I16" s="56">
         <v>-47</v>
       </c>
-      <c r="I16" s="6">
+      <c r="J16" s="56">
         <v>-124</v>
       </c>
-      <c r="J16" s="6">
+      <c r="K16" s="56">
         <v>-99</v>
       </c>
-      <c r="K16" s="6">
+      <c r="L16" s="56">
         <v>-58</v>
       </c>
-      <c r="L16" s="6">
+      <c r="M16" s="56">
         <v>-81</v>
       </c>
-      <c r="M16" s="6">
+      <c r="N16" s="56">
         <v>-78</v>
       </c>
-      <c r="N16" s="29">
+      <c r="O16" s="10">
         <v>-33</v>
       </c>
-      <c r="O16" s="29">
+      <c r="P16" s="10">
         <v>-87</v>
       </c>
-      <c r="P16" s="29">
+      <c r="Q16" s="10">
         <v>-39</v>
       </c>
-      <c r="Q16" s="29">
+      <c r="R16" s="10">
         <v>-81</v>
       </c>
-      <c r="R16" s="29">
+      <c r="S16" s="10">
         <v>-76</v>
       </c>
-      <c r="S16" s="29">
+      <c r="T16" s="10">
         <v>-81</v>
       </c>
-      <c r="T16" s="29">
+      <c r="U16" s="10">
         <v>-79</v>
       </c>
-      <c r="U16" s="29">
+      <c r="V16" s="10">
         <v>-64</v>
       </c>
-      <c r="V16" s="29">
+      <c r="W16" s="10">
         <v>-85</v>
       </c>
-      <c r="W16" s="29">
+      <c r="X16" s="10">
         <v>-94</v>
       </c>
-      <c r="X16" s="29">
+      <c r="Y16" s="10">
         <v>-56</v>
       </c>
-      <c r="Y16" s="29">
+      <c r="Z16" s="10">
         <v>-39</v>
       </c>
-      <c r="Z16" s="29">
+      <c r="AA16" s="10">
         <v>-55</v>
       </c>
-      <c r="AA16" s="30">
+      <c r="AB16" s="11">
         <v>-33</v>
       </c>
-      <c r="AB16" s="29">
+      <c r="AC16" s="10">
         <v>-29</v>
       </c>
-      <c r="AC16" s="31">
+      <c r="AD16" s="12">
         <v>-17</v>
       </c>
-      <c r="AD16" s="29">
+      <c r="AE16" s="10">
         <v>-22</v>
       </c>
-      <c r="AE16" s="29">
+      <c r="AF16" s="10">
         <v>-79</v>
       </c>
-      <c r="AF16" s="29">
+      <c r="AG16" s="10">
         <v>-135</v>
       </c>
-      <c r="AG16" s="29">
+      <c r="AH16" s="10">
         <v>-137</v>
       </c>
-      <c r="AH16" s="29">
+      <c r="AI16" s="10">
         <v>-59</v>
       </c>
-      <c r="AI16" s="29">
+      <c r="AJ16" s="10">
         <v>-129</v>
       </c>
-      <c r="AJ16" s="21">
+      <c r="AK16" s="10">
         <v>-46</v>
       </c>
-      <c r="AK16" s="21">
+      <c r="AL16" s="10">
         <v>-65</v>
       </c>
-      <c r="AL16" s="21">
+      <c r="AM16" s="10">
         <v>-137</v>
       </c>
-      <c r="AM16" s="21">
+      <c r="AN16" s="10">
         <v>-91</v>
       </c>
-      <c r="AN16" s="6">
+      <c r="AO16" s="56">
         <v>-90</v>
       </c>
-      <c r="AO16" s="6">
+      <c r="AP16" s="56">
         <v>-163</v>
       </c>
-      <c r="AP16" s="6">
+      <c r="AQ16" s="56">
         <v>-92</v>
       </c>
-      <c r="AQ16" s="6">
+      <c r="AR16" s="56">
         <v>-81</v>
       </c>
-      <c r="AR16" s="6">
+      <c r="AS16" s="56">
         <v>-196</v>
       </c>
-      <c r="AS16" s="6">
+      <c r="AT16" s="56">
         <v>-216</v>
       </c>
-      <c r="AT16" s="6">
+      <c r="AU16" s="56">
         <v>-310</v>
       </c>
-      <c r="AU16" s="6">
+      <c r="AV16" s="56">
         <v>-129</v>
       </c>
-      <c r="AV16" s="6">
+      <c r="AW16" s="56">
         <v>-89</v>
       </c>
-      <c r="AW16" s="22">
+      <c r="AX16" s="56">
         <v>-161</v>
       </c>
-      <c r="AX16" s="22">
+      <c r="AY16" s="56">
         <v>-227</v>
       </c>
-      <c r="AY16" s="22">
+      <c r="AZ16" s="56">
         <v>-132</v>
       </c>
-      <c r="AZ16" s="22">
+      <c r="BA16" s="56">
         <v>-75</v>
       </c>
-      <c r="BA16" s="6">
+      <c r="BB16" s="56">
         <v>-153</v>
       </c>
-      <c r="BB16" s="6">
+      <c r="BC16" s="56">
         <v>-151</v>
       </c>
-      <c r="BC16" s="6">
+      <c r="BD16" s="56">
         <v>-156</v>
       </c>
-      <c r="BD16" s="6">
+      <c r="BE16" s="56">
         <v>-368</v>
       </c>
-      <c r="BE16" s="37">
+      <c r="BF16" s="59">
         <v>-314</v>
       </c>
-      <c r="BF16" s="37">
+      <c r="BG16" s="59">
         <v>-292</v>
       </c>
-      <c r="BG16" s="37">
+      <c r="BH16" s="59">
         <v>-207</v>
       </c>
-      <c r="BH16" s="37">
+      <c r="BI16" s="59">
         <v>-120</v>
       </c>
-      <c r="BI16" s="6">
+      <c r="BJ16" s="56">
         <v>-116</v>
       </c>
-      <c r="BJ16" s="6">
+      <c r="BK16" s="56">
         <v>-131</v>
       </c>
-      <c r="BK16" s="37">
+      <c r="BL16" s="59">
         <v>-115</v>
       </c>
-      <c r="BL16" s="6">
+      <c r="BM16" s="56">
         <v>-112</v>
       </c>
-      <c r="BM16" s="6">
+      <c r="BN16" s="56">
         <v>-80</v>
       </c>
-      <c r="BN16" s="37">
+      <c r="BO16" s="59">
         <v>-157</v>
       </c>
+      <c r="BP16" s="59">
+        <v>-165</v>
+      </c>
     </row>
-    <row r="17" spans="1:66">
-      <c r="A17" s="17" t="s">
+    <row r="17" spans="1:68">
+      <c r="A17" s="33">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="6">
+      <c r="C17" s="56">
         <v>-9</v>
       </c>
-      <c r="C17" s="6">
+      <c r="D17" s="56">
         <v>-14</v>
       </c>
-      <c r="D17" s="6">
+      <c r="E17" s="56">
         <v>-9</v>
       </c>
-      <c r="E17" s="6">
+      <c r="F17" s="56">
         <v>-6</v>
       </c>
-      <c r="F17" s="6">
+      <c r="G17" s="56">
         <v>-6</v>
       </c>
-      <c r="G17" s="6">
+      <c r="H17" s="56">
         <v>-12</v>
       </c>
-      <c r="H17" s="6">
+      <c r="I17" s="56">
         <v>-27</v>
       </c>
-      <c r="I17" s="6">
+      <c r="J17" s="56">
         <v>-14</v>
       </c>
-      <c r="J17" s="6">
+      <c r="K17" s="56">
         <v>-22</v>
       </c>
-      <c r="K17" s="6">
+      <c r="L17" s="56">
         <v>-14</v>
       </c>
-      <c r="L17" s="6">
+      <c r="M17" s="56">
         <v>-36</v>
       </c>
-      <c r="M17" s="6">
+      <c r="N17" s="56">
         <v>-13</v>
       </c>
-      <c r="N17" s="29">
+      <c r="O17" s="10">
         <v>-27</v>
       </c>
-      <c r="O17" s="29">
+      <c r="P17" s="10">
         <v>-1</v>
       </c>
-      <c r="P17" s="29">
+      <c r="Q17" s="10">
         <v>-12</v>
       </c>
-      <c r="Q17" s="29">
+      <c r="R17" s="10">
         <v>-22</v>
       </c>
-      <c r="R17" s="29">
+      <c r="S17" s="10">
         <v>-24</v>
       </c>
-      <c r="S17" s="29">
+      <c r="T17" s="10">
         <v>-10</v>
       </c>
-      <c r="T17" s="29">
+      <c r="U17" s="10">
         <v>-33</v>
       </c>
-      <c r="U17" s="29">
+      <c r="V17" s="10">
         <v>-38</v>
       </c>
-      <c r="V17" s="29">
+      <c r="W17" s="10">
         <v>-39</v>
       </c>
-      <c r="W17" s="29">
+      <c r="X17" s="10">
         <v>-20</v>
       </c>
-      <c r="X17" s="29">
+      <c r="Y17" s="10">
         <v>-28</v>
       </c>
-      <c r="Y17" s="29">
+      <c r="Z17" s="10">
         <v>-23</v>
       </c>
-      <c r="Z17" s="29">
+      <c r="AA17" s="10">
         <v>-12</v>
       </c>
-      <c r="AA17" s="30">
+      <c r="AB17" s="11">
         <v>-8</v>
       </c>
-      <c r="AB17" s="29">
+      <c r="AC17" s="10">
         <v>-18</v>
       </c>
-      <c r="AC17" s="31">
+      <c r="AD17" s="12">
         <v>-19</v>
       </c>
-      <c r="AD17" s="29">
+      <c r="AE17" s="10">
         <v>-7</v>
       </c>
-      <c r="AE17" s="29">
+      <c r="AF17" s="10">
         <v>-22</v>
       </c>
-      <c r="AF17" s="29">
+      <c r="AG17" s="10">
         <v>-17</v>
       </c>
-      <c r="AG17" s="29">
+      <c r="AH17" s="10">
         <v>-26</v>
       </c>
-      <c r="AH17" s="29">
+      <c r="AI17" s="10">
         <v>-41</v>
       </c>
-      <c r="AI17" s="29">
+      <c r="AJ17" s="10">
         <v>-39</v>
       </c>
-      <c r="AJ17" s="21">
+      <c r="AK17" s="10">
         <v>-25</v>
       </c>
-      <c r="AK17" s="21">
+      <c r="AL17" s="10">
         <v>-8</v>
       </c>
-      <c r="AL17" s="21">
+      <c r="AM17" s="10">
         <v>-62</v>
       </c>
-      <c r="AM17" s="21">
+      <c r="AN17" s="10">
         <v>-33</v>
       </c>
-      <c r="AN17" s="6">
+      <c r="AO17" s="56">
         <v>-37</v>
       </c>
-      <c r="AO17" s="6">
+      <c r="AP17" s="56">
         <v>-27</v>
       </c>
-      <c r="AP17" s="6">
+      <c r="AQ17" s="56">
         <v>-38</v>
       </c>
-      <c r="AQ17" s="6">
+      <c r="AR17" s="56">
         <v>-69</v>
       </c>
-      <c r="AR17" s="6">
+      <c r="AS17" s="56">
         <v>-123</v>
       </c>
-      <c r="AS17" s="6">
+      <c r="AT17" s="56">
         <v>-95</v>
       </c>
-      <c r="AT17" s="6">
+      <c r="AU17" s="56">
         <v>-77</v>
       </c>
-      <c r="AU17" s="6">
+      <c r="AV17" s="56">
         <v>-39</v>
       </c>
-      <c r="AV17" s="6">
+      <c r="AW17" s="56">
         <v>-34</v>
       </c>
-      <c r="AW17" s="22">
+      <c r="AX17" s="56">
         <v>-71</v>
       </c>
-      <c r="AX17" s="22">
+      <c r="AY17" s="56">
         <v>-61</v>
       </c>
-      <c r="AY17" s="22">
+      <c r="AZ17" s="56">
         <v>-53</v>
       </c>
-      <c r="AZ17" s="22">
+      <c r="BA17" s="56">
         <v>-2</v>
       </c>
-      <c r="BA17" s="6">
+      <c r="BB17" s="56">
         <v>-92</v>
       </c>
-      <c r="BB17" s="6">
+      <c r="BC17" s="56">
         <v>-30</v>
       </c>
-      <c r="BC17" s="6">
+      <c r="BD17" s="56">
         <v>-73</v>
       </c>
-      <c r="BD17" s="6">
+      <c r="BE17" s="56">
         <v>-124</v>
       </c>
-      <c r="BE17" s="37">
+      <c r="BF17" s="59">
         <v>-100</v>
       </c>
-      <c r="BF17" s="37">
+      <c r="BG17" s="59">
         <v>-59</v>
       </c>
-      <c r="BG17" s="37">
+      <c r="BH17" s="59">
         <v>-47</v>
       </c>
-      <c r="BH17" s="37">
+      <c r="BI17" s="59">
         <v>-18</v>
       </c>
-      <c r="BI17" s="6">
+      <c r="BJ17" s="56">
         <v>-40</v>
       </c>
-      <c r="BJ17" s="6">
+      <c r="BK17" s="56">
         <v>-85</v>
       </c>
-      <c r="BK17" s="37">
+      <c r="BL17" s="59">
         <v>-89</v>
       </c>
-      <c r="BL17" s="6">
+      <c r="BM17" s="56">
         <v>-70</v>
       </c>
-      <c r="BM17" s="6">
+      <c r="BN17" s="56">
         <v>-45</v>
       </c>
-      <c r="BN17" s="37">
+      <c r="BO17" s="59">
         <v>-31</v>
       </c>
+      <c r="BP17" s="59">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="18" spans="1:66">
-      <c r="A18" s="17" t="s">
+    <row r="18" spans="1:68">
+      <c r="A18" s="33">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="6">
+      <c r="C18" s="56">
         <v>-33</v>
       </c>
-      <c r="C18" s="6">
+      <c r="D18" s="56">
         <v>-38</v>
       </c>
-      <c r="D18" s="6">
+      <c r="E18" s="56">
         <v>4</v>
       </c>
-      <c r="E18" s="6">
+      <c r="F18" s="56">
         <v>-38</v>
       </c>
-      <c r="F18" s="6">
+      <c r="G18" s="56">
         <v>-44</v>
       </c>
-      <c r="G18" s="6">
+      <c r="H18" s="56">
         <v>-43</v>
       </c>
-      <c r="H18" s="6">
+      <c r="I18" s="56">
         <v>-47</v>
       </c>
-      <c r="I18" s="6">
+      <c r="J18" s="56">
         <v>-69</v>
       </c>
-      <c r="J18" s="6">
+      <c r="K18" s="56">
         <v>-21</v>
       </c>
-      <c r="K18" s="6">
+      <c r="L18" s="56">
         <v>-25</v>
       </c>
-      <c r="L18" s="6">
+      <c r="M18" s="56">
         <v>-49</v>
       </c>
-      <c r="M18" s="6">
+      <c r="N18" s="56">
         <v>-33</v>
       </c>
-      <c r="N18" s="29">
+      <c r="O18" s="10">
         <v>-20</v>
       </c>
-      <c r="O18" s="29">
+      <c r="P18" s="10">
         <v>-54</v>
       </c>
-      <c r="P18" s="29">
+      <c r="Q18" s="10">
         <v>-25</v>
       </c>
-      <c r="Q18" s="29">
+      <c r="R18" s="10">
         <v>-32</v>
       </c>
-      <c r="R18" s="29">
+      <c r="S18" s="10">
         <v>-19</v>
       </c>
-      <c r="S18" s="29">
+      <c r="T18" s="10">
         <v>-38</v>
       </c>
-      <c r="T18" s="29">
+      <c r="U18" s="10">
         <v>-34</v>
       </c>
-      <c r="U18" s="29">
+      <c r="V18" s="10">
         <v>-64</v>
       </c>
-      <c r="V18" s="29">
+      <c r="W18" s="10">
         <v>-75</v>
       </c>
-      <c r="W18" s="29">
+      <c r="X18" s="10">
         <v>-43</v>
       </c>
-      <c r="X18" s="29">
+      <c r="Y18" s="10">
         <v>-70</v>
       </c>
-      <c r="Y18" s="29">
+      <c r="Z18" s="10">
         <v>-39</v>
       </c>
-      <c r="Z18" s="29">
+      <c r="AA18" s="10">
         <v>-48</v>
       </c>
-      <c r="AA18" s="30">
+      <c r="AB18" s="11">
         <v>2</v>
       </c>
-      <c r="AB18" s="29">
+      <c r="AC18" s="10">
         <v>-26</v>
       </c>
-      <c r="AC18" s="31">
+      <c r="AD18" s="12">
         <v>-20</v>
       </c>
-      <c r="AD18" s="29">
+      <c r="AE18" s="10">
         <v>-49</v>
       </c>
-      <c r="AE18" s="29">
+      <c r="AF18" s="10">
         <v>-106</v>
       </c>
-      <c r="AF18" s="29">
+      <c r="AG18" s="10">
         <v>-103</v>
       </c>
-      <c r="AG18" s="29">
+      <c r="AH18" s="10">
         <v>-49</v>
       </c>
-      <c r="AH18" s="29">
+      <c r="AI18" s="10">
         <v>-32</v>
       </c>
-      <c r="AI18" s="29">
+      <c r="AJ18" s="10">
         <v>-40</v>
       </c>
-      <c r="AJ18" s="21">
+      <c r="AK18" s="10">
         <v>-97</v>
       </c>
-      <c r="AK18" s="21">
+      <c r="AL18" s="10">
         <v>-55</v>
       </c>
-      <c r="AL18" s="21">
+      <c r="AM18" s="10">
         <v>-63</v>
       </c>
-      <c r="AM18" s="21">
+      <c r="AN18" s="10">
         <v>-73</v>
       </c>
-      <c r="AN18" s="6">
+      <c r="AO18" s="56">
         <v>-85</v>
       </c>
-      <c r="AO18" s="6">
+      <c r="AP18" s="56">
         <v>-92</v>
       </c>
-      <c r="AP18" s="6">
+      <c r="AQ18" s="56">
         <v>-76</v>
       </c>
-      <c r="AQ18" s="6">
+      <c r="AR18" s="56">
         <v>-85</v>
       </c>
-      <c r="AR18" s="6">
+      <c r="AS18" s="56">
         <v>-116</v>
       </c>
-      <c r="AS18" s="6">
+      <c r="AT18" s="56">
         <v>-164</v>
       </c>
-      <c r="AT18" s="6">
+      <c r="AU18" s="56">
         <v>-148</v>
       </c>
-      <c r="AU18" s="6">
+      <c r="AV18" s="56">
         <v>-40</v>
       </c>
-      <c r="AV18" s="6">
+      <c r="AW18" s="56">
         <v>-135</v>
       </c>
-      <c r="AW18" s="22">
+      <c r="AX18" s="56">
         <v>-99</v>
       </c>
-      <c r="AX18" s="22">
+      <c r="AY18" s="56">
         <v>-110</v>
       </c>
-      <c r="AY18" s="22">
+      <c r="AZ18" s="56">
         <v>-82</v>
       </c>
-      <c r="AZ18" s="22">
+      <c r="BA18" s="56">
         <v>-108</v>
       </c>
-      <c r="BA18" s="6">
+      <c r="BB18" s="56">
         <v>-76</v>
       </c>
-      <c r="BB18" s="6">
+      <c r="BC18" s="56">
         <v>-106</v>
       </c>
-      <c r="BC18" s="6">
+      <c r="BD18" s="56">
         <v>-99</v>
       </c>
-      <c r="BD18" s="6">
+      <c r="BE18" s="56">
         <v>-186</v>
       </c>
-      <c r="BE18" s="37">
+      <c r="BF18" s="59">
         <v>-162</v>
       </c>
-      <c r="BF18" s="37">
+      <c r="BG18" s="59">
         <v>-74</v>
       </c>
-      <c r="BG18" s="37">
+      <c r="BH18" s="59">
         <v>-86</v>
       </c>
-      <c r="BH18" s="37">
+      <c r="BI18" s="59">
         <v>-72</v>
       </c>
-      <c r="BI18" s="6">
+      <c r="BJ18" s="56">
         <v>-103</v>
       </c>
-      <c r="BJ18" s="6">
+      <c r="BK18" s="56">
         <v>-96</v>
       </c>
-      <c r="BK18" s="37">
+      <c r="BL18" s="59">
         <v>-29</v>
       </c>
-      <c r="BL18" s="6">
+      <c r="BM18" s="56">
         <v>-35</v>
       </c>
-      <c r="BM18" s="6">
+      <c r="BN18" s="56">
         <v>-64</v>
       </c>
-      <c r="BN18" s="37">
+      <c r="BO18" s="59">
         <v>-19</v>
       </c>
+      <c r="BP18" s="59">
+        <v>-126</v>
+      </c>
     </row>
-    <row r="19" spans="1:66">
-      <c r="A19" s="17" t="s">
+    <row r="19" spans="1:68">
+      <c r="A19" s="33">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="6">
+      <c r="C19" s="56">
         <v>-51</v>
       </c>
-      <c r="C19" s="6">
+      <c r="D19" s="56">
         <v>-11</v>
       </c>
-      <c r="D19" s="6">
+      <c r="E19" s="56">
         <v>-41</v>
       </c>
-      <c r="E19" s="6">
+      <c r="F19" s="56">
         <v>-48</v>
       </c>
-      <c r="F19" s="6">
+      <c r="G19" s="56">
         <v>-71</v>
       </c>
-      <c r="G19" s="6">
+      <c r="H19" s="56">
         <v>-76</v>
       </c>
-      <c r="H19" s="6">
+      <c r="I19" s="56">
         <v>-76</v>
       </c>
-      <c r="I19" s="6">
+      <c r="J19" s="56">
         <v>-72</v>
       </c>
-      <c r="J19" s="6">
+      <c r="K19" s="56">
         <v>-42</v>
       </c>
-      <c r="K19" s="6">
+      <c r="L19" s="56">
         <v>-44</v>
       </c>
-      <c r="L19" s="6">
+      <c r="M19" s="56">
         <v>-45</v>
       </c>
-      <c r="M19" s="6">
+      <c r="N19" s="56">
         <v>-43</v>
       </c>
-      <c r="N19" s="29">
+      <c r="O19" s="10">
         <v>-37</v>
       </c>
-      <c r="O19" s="29">
+      <c r="P19" s="10">
         <v>-45</v>
       </c>
-      <c r="P19" s="29">
+      <c r="Q19" s="10">
         <v>-20</v>
       </c>
-      <c r="Q19" s="29">
+      <c r="R19" s="10">
         <v>-52</v>
       </c>
-      <c r="R19" s="29">
+      <c r="S19" s="10">
         <v>-38</v>
       </c>
-      <c r="S19" s="29">
+      <c r="T19" s="10">
         <v>-55</v>
       </c>
-      <c r="T19" s="29">
+      <c r="U19" s="10">
         <v>-59</v>
       </c>
-      <c r="U19" s="29">
+      <c r="V19" s="10">
         <v>-26</v>
       </c>
-      <c r="V19" s="29">
+      <c r="W19" s="10">
         <v>-22</v>
       </c>
-      <c r="W19" s="29">
+      <c r="X19" s="10">
         <v>-53</v>
       </c>
-      <c r="X19" s="29">
+      <c r="Y19" s="10">
         <v>-51</v>
       </c>
-      <c r="Y19" s="29">
+      <c r="Z19" s="10">
         <v>-31</v>
       </c>
-      <c r="Z19" s="29">
+      <c r="AA19" s="10">
         <v>-11</v>
       </c>
-      <c r="AA19" s="30">
+      <c r="AB19" s="11">
         <v>-29</v>
       </c>
-      <c r="AB19" s="29">
+      <c r="AC19" s="10">
         <v>-14</v>
       </c>
-      <c r="AC19" s="31">
+      <c r="AD19" s="12">
         <v>-2</v>
       </c>
-      <c r="AD19" s="29">
+      <c r="AE19" s="10">
         <v>-4</v>
       </c>
-      <c r="AE19" s="29">
+      <c r="AF19" s="10">
         <v>2</v>
       </c>
-      <c r="AF19" s="29">
+      <c r="AG19" s="10">
         <v>0</v>
       </c>
-      <c r="AG19" s="29">
+      <c r="AH19" s="10">
         <v>-49</v>
       </c>
-      <c r="AH19" s="29">
+      <c r="AI19" s="10">
         <v>0</v>
       </c>
-      <c r="AI19" s="29">
+      <c r="AJ19" s="10">
         <v>-47</v>
       </c>
-      <c r="AJ19" s="21">
+      <c r="AK19" s="10">
         <v>-72</v>
       </c>
-      <c r="AK19" s="21">
+      <c r="AL19" s="10">
         <v>-46</v>
       </c>
-      <c r="AL19" s="21">
+      <c r="AM19" s="10">
         <v>-50</v>
       </c>
-      <c r="AM19" s="21">
+      <c r="AN19" s="10">
         <v>18</v>
       </c>
-      <c r="AN19" s="6">
+      <c r="AO19" s="56">
         <v>-25</v>
       </c>
-      <c r="AO19" s="6">
+      <c r="AP19" s="56">
         <v>-26</v>
       </c>
-      <c r="AP19" s="6">
+      <c r="AQ19" s="56">
         <v>-8</v>
       </c>
-      <c r="AQ19" s="6">
+      <c r="AR19" s="56">
         <v>-29</v>
       </c>
-      <c r="AR19" s="6">
+      <c r="AS19" s="56">
         <v>23</v>
       </c>
-      <c r="AS19" s="6">
+      <c r="AT19" s="56">
         <v>-47</v>
       </c>
-      <c r="AT19" s="6">
+      <c r="AU19" s="56">
         <v>-86</v>
       </c>
-      <c r="AU19" s="6">
+      <c r="AV19" s="56">
         <v>-47</v>
       </c>
-      <c r="AV19" s="6">
+      <c r="AW19" s="56">
         <v>-51</v>
       </c>
-      <c r="AW19" s="22">
+      <c r="AX19" s="56">
         <v>-61</v>
       </c>
-      <c r="AX19" s="22">
+      <c r="AY19" s="56">
         <v>-57</v>
       </c>
-      <c r="AY19" s="22">
+      <c r="AZ19" s="56">
         <v>-68</v>
       </c>
-      <c r="AZ19" s="22">
+      <c r="BA19" s="56">
         <v>-49</v>
       </c>
-      <c r="BA19" s="6">
+      <c r="BB19" s="56">
         <v>-126</v>
       </c>
-      <c r="BB19" s="6">
+      <c r="BC19" s="56">
         <v>-102</v>
       </c>
-      <c r="BC19" s="6">
+      <c r="BD19" s="56">
         <v>-103</v>
       </c>
-      <c r="BD19" s="6">
+      <c r="BE19" s="56">
         <v>-241</v>
       </c>
-      <c r="BE19" s="37">
+      <c r="BF19" s="59">
         <v>-120</v>
       </c>
-      <c r="BF19" s="37">
+      <c r="BG19" s="59">
         <v>-123</v>
       </c>
-      <c r="BG19" s="37">
+      <c r="BH19" s="59">
         <v>-20</v>
       </c>
-      <c r="BH19" s="37">
+      <c r="BI19" s="59">
         <v>-56</v>
       </c>
-      <c r="BI19" s="6">
+      <c r="BJ19" s="56">
         <v>-46</v>
       </c>
-      <c r="BJ19" s="6">
+      <c r="BK19" s="56">
         <v>-78</v>
       </c>
-      <c r="BK19" s="37">
+      <c r="BL19" s="59">
         <v>-48</v>
       </c>
-      <c r="BL19" s="6">
+      <c r="BM19" s="56">
         <v>-109</v>
       </c>
-      <c r="BM19" s="6">
+      <c r="BN19" s="56">
         <v>-75</v>
       </c>
-      <c r="BN19" s="37">
+      <c r="BO19" s="59">
         <v>-99</v>
       </c>
+      <c r="BP19" s="59">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="20" spans="1:66">
-      <c r="A20" s="17" t="s">
+    <row r="20" spans="1:68">
+      <c r="A20" s="33">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="6">
+      <c r="C20" s="56">
         <v>-64</v>
       </c>
-      <c r="C20" s="6">
+      <c r="D20" s="56">
         <v>-72</v>
       </c>
-      <c r="D20" s="6">
+      <c r="E20" s="56">
         <v>-52</v>
       </c>
-      <c r="E20" s="6">
+      <c r="F20" s="56">
         <v>-33</v>
       </c>
-      <c r="F20" s="6">
+      <c r="G20" s="56">
         <v>-42</v>
       </c>
-      <c r="G20" s="6">
+      <c r="H20" s="56">
         <v>-80</v>
       </c>
-      <c r="H20" s="6">
+      <c r="I20" s="56">
         <v>-87</v>
       </c>
-      <c r="I20" s="6">
+      <c r="J20" s="56">
         <v>-111</v>
       </c>
-      <c r="J20" s="6">
+      <c r="K20" s="56">
         <v>-47</v>
       </c>
-      <c r="K20" s="6">
+      <c r="L20" s="56">
         <v>-61</v>
       </c>
-      <c r="L20" s="6">
+      <c r="M20" s="56">
         <v>-58</v>
       </c>
-      <c r="M20" s="6">
+      <c r="N20" s="56">
         <v>-58</v>
       </c>
-      <c r="N20" s="29">
+      <c r="O20" s="10">
         <v>-43</v>
       </c>
-      <c r="O20" s="29">
+      <c r="P20" s="10">
         <v>-51</v>
       </c>
-      <c r="P20" s="29">
+      <c r="Q20" s="10">
         <v>-40</v>
       </c>
-      <c r="Q20" s="29">
+      <c r="R20" s="10">
         <v>-49</v>
       </c>
-      <c r="R20" s="29">
+      <c r="S20" s="10">
         <v>-55</v>
       </c>
-      <c r="S20" s="29">
+      <c r="T20" s="10">
         <v>-66</v>
       </c>
-      <c r="T20" s="29">
+      <c r="U20" s="10">
         <v>-57</v>
       </c>
-      <c r="U20" s="29">
+      <c r="V20" s="10">
         <v>-98</v>
       </c>
-      <c r="V20" s="29">
+      <c r="W20" s="10">
         <v>-65</v>
       </c>
-      <c r="W20" s="29">
+      <c r="X20" s="10">
         <v>-61</v>
       </c>
-      <c r="X20" s="29">
+      <c r="Y20" s="10">
         <v>-85</v>
       </c>
-      <c r="Y20" s="29">
+      <c r="Z20" s="10">
         <v>-59</v>
       </c>
-      <c r="Z20" s="29">
+      <c r="AA20" s="10">
         <v>-37</v>
       </c>
-      <c r="AA20" s="30">
+      <c r="AB20" s="11">
         <v>-25</v>
       </c>
-      <c r="AB20" s="29">
+      <c r="AC20" s="10">
         <v>-32</v>
       </c>
-      <c r="AC20" s="31">
+      <c r="AD20" s="12">
         <v>-52</v>
       </c>
-      <c r="AD20" s="29">
+      <c r="AE20" s="10">
         <v>-30</v>
       </c>
-      <c r="AE20" s="29">
+      <c r="AF20" s="10">
         <v>-95</v>
       </c>
-      <c r="AF20" s="29">
+      <c r="AG20" s="10">
         <v>-177</v>
       </c>
-      <c r="AG20" s="29">
+      <c r="AH20" s="10">
         <v>-142</v>
       </c>
-      <c r="AH20" s="29">
+      <c r="AI20" s="10">
         <v>-103</v>
       </c>
-      <c r="AI20" s="29">
+      <c r="AJ20" s="10">
         <v>-92</v>
       </c>
-      <c r="AJ20" s="21">
+      <c r="AK20" s="10">
         <v>-45</v>
       </c>
-      <c r="AK20" s="21">
+      <c r="AL20" s="10">
         <v>-122</v>
       </c>
-      <c r="AL20" s="21">
+      <c r="AM20" s="10">
         <v>-69</v>
       </c>
-      <c r="AM20" s="21">
+      <c r="AN20" s="10">
         <v>-59</v>
       </c>
-      <c r="AN20" s="6">
+      <c r="AO20" s="56">
         <v>-39</v>
       </c>
-      <c r="AO20" s="6">
+      <c r="AP20" s="56">
         <v>-96</v>
       </c>
-      <c r="AP20" s="6">
+      <c r="AQ20" s="56">
         <v>-52</v>
       </c>
-      <c r="AQ20" s="6">
+      <c r="AR20" s="56">
         <v>-67</v>
       </c>
-      <c r="AR20" s="6">
+      <c r="AS20" s="56">
         <v>-88</v>
       </c>
-      <c r="AS20" s="6">
+      <c r="AT20" s="56">
         <v>-104</v>
       </c>
-      <c r="AT20" s="6">
+      <c r="AU20" s="56">
         <v>-100</v>
       </c>
-      <c r="AU20" s="6">
+      <c r="AV20" s="56">
         <v>-92</v>
       </c>
-      <c r="AV20" s="6">
+      <c r="AW20" s="56">
         <v>-117</v>
       </c>
-      <c r="AW20" s="22">
+      <c r="AX20" s="56">
         <v>-62</v>
       </c>
-      <c r="AX20" s="22">
+      <c r="AY20" s="56">
         <v>-72</v>
       </c>
-      <c r="AY20" s="22">
+      <c r="AZ20" s="56">
         <v>-94</v>
       </c>
-      <c r="AZ20" s="22">
+      <c r="BA20" s="56">
         <v>-99</v>
       </c>
-      <c r="BA20" s="6">
+      <c r="BB20" s="56">
         <v>-110</v>
       </c>
-      <c r="BB20" s="6">
+      <c r="BC20" s="56">
         <v>-120</v>
       </c>
-      <c r="BC20" s="6">
+      <c r="BD20" s="56">
         <v>-165</v>
       </c>
-      <c r="BD20" s="6">
+      <c r="BE20" s="56">
         <v>-207</v>
       </c>
-      <c r="BE20" s="37">
+      <c r="BF20" s="59">
         <v>-178</v>
       </c>
-      <c r="BF20" s="37">
+      <c r="BG20" s="59">
         <v>-132</v>
       </c>
-      <c r="BG20" s="37">
+      <c r="BH20" s="59">
         <v>-94</v>
       </c>
-      <c r="BH20" s="37">
+      <c r="BI20" s="59">
         <v>-51</v>
       </c>
-      <c r="BI20" s="6">
+      <c r="BJ20" s="56">
         <v>-87</v>
       </c>
-      <c r="BJ20" s="6">
+      <c r="BK20" s="56">
         <v>-89</v>
       </c>
-      <c r="BK20" s="37">
+      <c r="BL20" s="59">
         <v>-92</v>
       </c>
-      <c r="BL20" s="6">
+      <c r="BM20" s="56">
         <v>-146</v>
       </c>
-      <c r="BM20" s="6">
+      <c r="BN20" s="56">
         <v>-61</v>
       </c>
-      <c r="BN20" s="37">
+      <c r="BO20" s="59">
         <v>-50</v>
       </c>
+      <c r="BP20" s="59">
+        <v>-101</v>
+      </c>
     </row>
-    <row r="21" spans="1:66">
-      <c r="A21" s="17" t="s">
+    <row r="21" spans="1:68">
+      <c r="A21" s="33">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="6">
+      <c r="C21" s="56">
         <v>-21</v>
       </c>
-      <c r="C21" s="6">
+      <c r="D21" s="56">
         <v>-2</v>
       </c>
-      <c r="D21" s="6">
+      <c r="E21" s="56">
         <v>-17</v>
       </c>
-      <c r="E21" s="6">
+      <c r="F21" s="56">
         <v>-3</v>
       </c>
-      <c r="F21" s="6">
+      <c r="G21" s="56">
         <v>-6</v>
       </c>
-      <c r="G21" s="6">
+      <c r="H21" s="56">
         <v>-10</v>
       </c>
-      <c r="H21" s="6">
+      <c r="I21" s="56">
         <v>-18</v>
       </c>
-      <c r="I21" s="6">
+      <c r="J21" s="56">
         <v>-23</v>
       </c>
-      <c r="J21" s="6">
+      <c r="K21" s="56">
         <v>-18</v>
       </c>
-      <c r="K21" s="6">
+      <c r="L21" s="56">
         <v>-9</v>
       </c>
-      <c r="L21" s="6">
+      <c r="M21" s="56">
         <v>-24</v>
       </c>
-      <c r="M21" s="6">
+      <c r="N21" s="56">
         <v>-8</v>
       </c>
-      <c r="N21" s="29">
+      <c r="O21" s="10">
         <v>-11</v>
       </c>
-      <c r="O21" s="29">
+      <c r="P21" s="10">
         <v>-13</v>
       </c>
-      <c r="P21" s="29">
+      <c r="Q21" s="10">
         <v>-6</v>
       </c>
-      <c r="Q21" s="29">
+      <c r="R21" s="10">
         <v>-22</v>
       </c>
-      <c r="R21" s="29">
+      <c r="S21" s="10">
         <v>-13</v>
       </c>
-      <c r="S21" s="29">
+      <c r="T21" s="10">
         <v>-26</v>
       </c>
-      <c r="T21" s="29">
+      <c r="U21" s="10">
         <v>-18</v>
       </c>
-      <c r="U21" s="29">
+      <c r="V21" s="10">
         <v>-22</v>
       </c>
-      <c r="V21" s="30">
+      <c r="W21" s="11">
         <v>-27</v>
       </c>
-      <c r="W21" s="29">
+      <c r="X21" s="10">
         <v>-20</v>
       </c>
-      <c r="X21" s="29">
+      <c r="Y21" s="10">
         <v>-38</v>
       </c>
-      <c r="Y21" s="29">
+      <c r="Z21" s="10">
         <v>-28</v>
       </c>
-      <c r="Z21" s="29">
+      <c r="AA21" s="10">
         <v>-15</v>
       </c>
-      <c r="AA21" s="30">
+      <c r="AB21" s="11">
         <v>-9</v>
       </c>
-      <c r="AB21" s="29">
+      <c r="AC21" s="10">
         <v>-14</v>
       </c>
-      <c r="AC21" s="31">
+      <c r="AD21" s="12">
         <v>-14</v>
       </c>
-      <c r="AD21" s="29">
+      <c r="AE21" s="10">
         <v>-13</v>
       </c>
-      <c r="AE21" s="29">
+      <c r="AF21" s="10">
         <v>-26</v>
       </c>
-      <c r="AF21" s="29">
+      <c r="AG21" s="10">
         <v>-19</v>
       </c>
-      <c r="AG21" s="29">
+      <c r="AH21" s="10">
         <v>-77</v>
       </c>
-      <c r="AH21" s="29">
+      <c r="AI21" s="10">
         <v>-32</v>
       </c>
-      <c r="AI21" s="29">
+      <c r="AJ21" s="10">
         <v>-31</v>
       </c>
-      <c r="AJ21" s="21">
+      <c r="AK21" s="10">
         <v>-18</v>
       </c>
-      <c r="AK21" s="21">
+      <c r="AL21" s="10">
         <v>-36</v>
       </c>
-      <c r="AL21" s="21">
+      <c r="AM21" s="10">
         <v>-18</v>
       </c>
-      <c r="AM21" s="21">
+      <c r="AN21" s="10">
         <v>-16</v>
       </c>
-      <c r="AN21" s="6">
+      <c r="AO21" s="56">
         <v>-20</v>
       </c>
-      <c r="AO21" s="6">
+      <c r="AP21" s="56">
         <v>-23</v>
       </c>
-      <c r="AP21" s="6">
+      <c r="AQ21" s="56">
         <v>-31</v>
       </c>
-      <c r="AQ21" s="6">
+      <c r="AR21" s="56">
         <v>-30</v>
       </c>
-      <c r="AR21" s="6">
+      <c r="AS21" s="56">
         <v>-68</v>
       </c>
-      <c r="AS21" s="6">
+      <c r="AT21" s="56">
         <v>-40</v>
       </c>
-      <c r="AT21" s="6">
+      <c r="AU21" s="56">
         <v>-49</v>
       </c>
-      <c r="AU21" s="6">
+      <c r="AV21" s="56">
         <v>-31</v>
       </c>
-      <c r="AV21" s="6">
+      <c r="AW21" s="56">
         <v>-53</v>
       </c>
-      <c r="AW21" s="22">
+      <c r="AX21" s="56">
         <v>-28</v>
       </c>
-      <c r="AX21" s="22">
+      <c r="AY21" s="56">
         <v>-19</v>
       </c>
-      <c r="AY21" s="22">
+      <c r="AZ21" s="56">
         <v>-47</v>
       </c>
-      <c r="AZ21" s="22">
+      <c r="BA21" s="56">
         <v>-23</v>
       </c>
-      <c r="BA21" s="6">
+      <c r="BB21" s="56">
         <v>-22</v>
       </c>
-      <c r="BB21" s="6">
+      <c r="BC21" s="56">
         <v>-42</v>
       </c>
-      <c r="BC21" s="6">
+      <c r="BD21" s="56">
         <v>-55</v>
       </c>
-      <c r="BD21" s="6">
+      <c r="BE21" s="56">
         <v>-76</v>
       </c>
-      <c r="BE21" s="37">
+      <c r="BF21" s="59">
         <v>-72</v>
       </c>
-      <c r="BF21" s="37">
+      <c r="BG21" s="59">
         <v>-62</v>
       </c>
-      <c r="BG21" s="37">
+      <c r="BH21" s="59">
         <v>-31</v>
       </c>
-      <c r="BH21" s="37">
+      <c r="BI21" s="59">
         <v>-58</v>
       </c>
-      <c r="BI21" s="6">
+      <c r="BJ21" s="56">
         <v>-42</v>
       </c>
-      <c r="BJ21" s="6">
+      <c r="BK21" s="56">
         <v>-47</v>
       </c>
-      <c r="BK21" s="37">
+      <c r="BL21" s="59">
         <v>-22</v>
       </c>
-      <c r="BL21" s="6">
+      <c r="BM21" s="56">
         <v>-38</v>
       </c>
-      <c r="BM21" s="6">
+      <c r="BN21" s="56">
         <v>-39</v>
       </c>
-      <c r="BN21" s="37">
+      <c r="BO21" s="59">
         <v>-25</v>
       </c>
+      <c r="BP21" s="59">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="22" spans="1:66" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A22" s="46" t="s">
+    <row r="22" spans="1:68" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="54"/>
+      <c r="B22" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="46"/>
-[...63 lines deleted...]
-      <c r="BN22" s="46"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
+      <c r="Z22" s="66"/>
+      <c r="AA22" s="66"/>
+      <c r="AB22" s="66"/>
+      <c r="AC22" s="66"/>
+      <c r="AD22" s="66"/>
+      <c r="AE22" s="66"/>
+      <c r="AF22" s="66"/>
+      <c r="AG22" s="66"/>
+      <c r="AH22" s="66"/>
+      <c r="AI22" s="66"/>
+      <c r="AJ22" s="66"/>
+      <c r="AK22" s="66"/>
+      <c r="AL22" s="66"/>
+      <c r="AM22" s="66"/>
+      <c r="AN22" s="66"/>
+      <c r="AO22" s="66"/>
+      <c r="AP22" s="66"/>
+      <c r="AQ22" s="66"/>
+      <c r="AR22" s="66"/>
+      <c r="AS22" s="66"/>
+      <c r="AT22" s="66"/>
+      <c r="AU22" s="66"/>
+      <c r="AV22" s="66"/>
+      <c r="AW22" s="66"/>
+      <c r="AX22" s="66"/>
+      <c r="AY22" s="66"/>
+      <c r="AZ22" s="66"/>
+      <c r="BA22" s="66"/>
+      <c r="BB22" s="66"/>
+      <c r="BC22" s="66"/>
+      <c r="BD22" s="66"/>
+      <c r="BE22" s="66"/>
+      <c r="BF22" s="66"/>
+      <c r="BG22" s="66"/>
+      <c r="BH22" s="66"/>
+      <c r="BI22" s="66"/>
+      <c r="BJ22" s="66"/>
+      <c r="BK22" s="66"/>
+      <c r="BL22" s="66"/>
+      <c r="BM22" s="66"/>
+      <c r="BN22" s="66"/>
+      <c r="BO22" s="66"/>
+      <c r="BP22" s="66"/>
     </row>
-    <row r="23" spans="1:66">
-      <c r="A23" s="17" t="s">
+    <row r="23" spans="1:68">
+      <c r="A23" s="33">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="6">
+      <c r="C23" s="56">
         <v>96</v>
       </c>
-      <c r="C23" s="6">
+      <c r="D23" s="56">
         <v>-6</v>
       </c>
-      <c r="D23" s="27">
+      <c r="E23" s="57">
         <v>18</v>
       </c>
-      <c r="E23" s="6">
+      <c r="F23" s="56">
         <v>32</v>
       </c>
-      <c r="F23" s="6">
+      <c r="G23" s="56">
         <v>-19</v>
       </c>
-      <c r="G23" s="6">
+      <c r="H23" s="56">
         <v>9</v>
       </c>
-      <c r="H23" s="6">
+      <c r="I23" s="56">
         <v>18</v>
       </c>
-      <c r="I23" s="6">
+      <c r="J23" s="56">
         <v>-10</v>
       </c>
-      <c r="J23" s="32">
+      <c r="K23" s="60">
         <v>77</v>
       </c>
-      <c r="K23" s="32">
+      <c r="L23" s="60">
         <v>-41</v>
       </c>
-      <c r="L23" s="28">
+      <c r="M23" s="58">
         <v>55</v>
       </c>
-      <c r="M23" s="28">
+      <c r="N23" s="58">
         <v>82</v>
       </c>
-      <c r="N23" s="29">
+      <c r="O23" s="10">
         <v>59</v>
       </c>
-      <c r="O23" s="29">
+      <c r="P23" s="10">
         <v>44</v>
       </c>
-      <c r="P23" s="29">
+      <c r="Q23" s="10">
         <v>45</v>
       </c>
-      <c r="Q23" s="29">
+      <c r="R23" s="10">
         <v>31</v>
       </c>
-      <c r="R23" s="29">
+      <c r="S23" s="10">
         <v>-7</v>
       </c>
-      <c r="S23" s="29">
+      <c r="T23" s="10">
         <v>49</v>
       </c>
-      <c r="T23" s="29">
+      <c r="U23" s="10">
         <v>126</v>
       </c>
-      <c r="U23" s="29">
+      <c r="V23" s="10">
         <v>156</v>
       </c>
-      <c r="V23" s="29">
+      <c r="W23" s="10">
         <v>98</v>
       </c>
-      <c r="W23" s="29">
+      <c r="X23" s="10">
         <v>92</v>
       </c>
-      <c r="X23" s="29">
+      <c r="Y23" s="10">
         <v>207</v>
       </c>
-      <c r="Y23" s="29">
+      <c r="Z23" s="10">
         <v>80</v>
       </c>
-      <c r="Z23" s="29">
+      <c r="AA23" s="10">
         <v>114</v>
       </c>
-      <c r="AA23" s="29">
+      <c r="AB23" s="10">
         <v>60</v>
       </c>
-      <c r="AB23" s="29">
+      <c r="AC23" s="10">
         <v>59</v>
       </c>
-      <c r="AC23" s="31">
+      <c r="AD23" s="12">
         <v>4</v>
       </c>
-      <c r="AD23" s="29">
+      <c r="AE23" s="10">
         <v>1</v>
       </c>
-      <c r="AE23" s="29">
+      <c r="AF23" s="10">
         <v>139</v>
       </c>
-      <c r="AF23" s="29">
+      <c r="AG23" s="10">
         <v>64</v>
       </c>
-      <c r="AG23" s="29">
+      <c r="AH23" s="10">
         <v>-178</v>
       </c>
-      <c r="AH23" s="29">
+      <c r="AI23" s="10">
         <v>-144</v>
       </c>
-      <c r="AI23" s="29">
+      <c r="AJ23" s="10">
         <v>22</v>
       </c>
-      <c r="AJ23" s="21">
+      <c r="AK23" s="10">
         <v>176</v>
       </c>
-      <c r="AK23" s="21">
+      <c r="AL23" s="10">
         <v>138</v>
       </c>
-      <c r="AL23" s="21">
+      <c r="AM23" s="10">
         <v>29</v>
       </c>
-      <c r="AM23" s="21">
+      <c r="AN23" s="10">
         <v>152</v>
       </c>
-      <c r="AN23" s="6">
+      <c r="AO23" s="56">
         <v>204</v>
       </c>
-      <c r="AO23" s="6">
+      <c r="AP23" s="56">
         <v>323</v>
       </c>
-      <c r="AP23" s="6">
+      <c r="AQ23" s="56">
         <v>202</v>
       </c>
-      <c r="AQ23" s="6">
+      <c r="AR23" s="56">
         <v>494</v>
       </c>
-      <c r="AR23" s="6">
+      <c r="AS23" s="56">
         <v>632</v>
       </c>
-      <c r="AS23" s="6">
+      <c r="AT23" s="56">
         <v>905</v>
       </c>
-      <c r="AT23" s="6">
+      <c r="AU23" s="56">
         <v>404</v>
       </c>
-      <c r="AU23" s="6">
+      <c r="AV23" s="56">
         <v>22</v>
       </c>
-      <c r="AV23" s="6">
+      <c r="AW23" s="56">
         <v>379</v>
       </c>
-      <c r="AW23" s="22">
+      <c r="AX23" s="56">
         <v>394</v>
       </c>
-      <c r="AX23" s="22">
+      <c r="AY23" s="56">
         <v>289</v>
       </c>
-      <c r="AY23" s="22">
+      <c r="AZ23" s="56">
         <v>231</v>
       </c>
-      <c r="AZ23" s="22">
+      <c r="BA23" s="56">
         <v>-39</v>
       </c>
-      <c r="BA23" s="6">
+      <c r="BB23" s="56">
         <v>312</v>
       </c>
-      <c r="BB23" s="6">
+      <c r="BC23" s="56">
         <v>243</v>
       </c>
-      <c r="BC23" s="6">
+      <c r="BD23" s="56">
         <v>409</v>
       </c>
-      <c r="BD23" s="6">
+      <c r="BE23" s="56">
         <v>1511</v>
       </c>
-      <c r="BE23" s="37">
+      <c r="BF23" s="59">
         <v>431</v>
       </c>
-      <c r="BF23" s="37">
+      <c r="BG23" s="59">
         <v>148</v>
       </c>
-      <c r="BG23" s="37">
+      <c r="BH23" s="59">
         <v>-44</v>
       </c>
-      <c r="BH23" s="37">
+      <c r="BI23" s="59">
         <v>148</v>
       </c>
-      <c r="BI23" s="6">
+      <c r="BJ23" s="56">
         <v>87</v>
       </c>
-      <c r="BJ23" s="6">
+      <c r="BK23" s="56">
         <v>106</v>
       </c>
-      <c r="BK23" s="37">
+      <c r="BL23" s="59">
         <v>16</v>
       </c>
-      <c r="BL23" s="6">
+      <c r="BM23" s="56">
         <v>-32</v>
       </c>
-      <c r="BM23" s="6">
+      <c r="BN23" s="56">
         <v>-11</v>
       </c>
-      <c r="BN23" s="37">
+      <c r="BO23" s="59">
         <v>-121</v>
       </c>
+      <c r="BP23" s="59">
+        <v>284</v>
+      </c>
     </row>
-    <row r="24" spans="1:66">
-      <c r="A24" s="17" t="s">
+    <row r="24" spans="1:68">
+      <c r="A24" s="33">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="6">
+      <c r="C24" s="56">
         <v>237</v>
       </c>
-      <c r="C24" s="6">
+      <c r="D24" s="56">
         <v>125</v>
       </c>
-      <c r="D24" s="6">
+      <c r="E24" s="56">
         <v>86</v>
       </c>
-      <c r="E24" s="6">
+      <c r="F24" s="56">
         <v>136</v>
       </c>
-      <c r="F24" s="6">
+      <c r="G24" s="56">
         <v>125</v>
       </c>
-      <c r="G24" s="6">
+      <c r="H24" s="56">
         <v>215</v>
       </c>
-      <c r="H24" s="6">
+      <c r="I24" s="56">
         <v>152</v>
       </c>
-      <c r="I24" s="6">
+      <c r="J24" s="56">
         <v>250</v>
       </c>
-      <c r="J24" s="6">
+      <c r="K24" s="56">
         <v>203</v>
       </c>
-      <c r="K24" s="6">
+      <c r="L24" s="56">
         <v>90</v>
       </c>
-      <c r="L24" s="6">
+      <c r="M24" s="56">
         <v>181</v>
       </c>
-      <c r="M24" s="6">
+      <c r="N24" s="56">
         <v>195</v>
       </c>
-      <c r="N24" s="29">
+      <c r="O24" s="10">
         <v>117</v>
       </c>
-      <c r="O24" s="29">
+      <c r="P24" s="10">
         <v>167</v>
       </c>
-      <c r="P24" s="29">
+      <c r="Q24" s="10">
         <v>134</v>
       </c>
-      <c r="Q24" s="29">
+      <c r="R24" s="10">
         <v>147</v>
       </c>
-      <c r="R24" s="29">
+      <c r="S24" s="10">
         <v>106</v>
       </c>
-      <c r="S24" s="29">
+      <c r="T24" s="10">
         <v>216</v>
       </c>
-      <c r="T24" s="29">
+      <c r="U24" s="10">
         <v>258</v>
       </c>
-      <c r="U24" s="29">
+      <c r="V24" s="10">
         <v>296</v>
       </c>
-      <c r="V24" s="29">
+      <c r="W24" s="10">
         <v>239</v>
       </c>
-      <c r="W24" s="29">
+      <c r="X24" s="10">
         <v>224</v>
       </c>
-      <c r="X24" s="29">
+      <c r="Y24" s="10">
         <v>370</v>
       </c>
-      <c r="Y24" s="29">
+      <c r="Z24" s="10">
         <v>165</v>
       </c>
-      <c r="Z24" s="29">
+      <c r="AA24" s="10">
         <v>180</v>
       </c>
-      <c r="AA24" s="29">
+      <c r="AB24" s="10">
         <v>155</v>
       </c>
-      <c r="AB24" s="29">
+      <c r="AC24" s="10">
         <v>117</v>
       </c>
-      <c r="AC24" s="31">
+      <c r="AD24" s="12">
         <v>62</v>
       </c>
-      <c r="AD24" s="29">
+      <c r="AE24" s="10">
         <v>36</v>
       </c>
-      <c r="AE24" s="29">
+      <c r="AF24" s="10">
         <v>295</v>
       </c>
-      <c r="AF24" s="29">
+      <c r="AG24" s="10">
         <v>251</v>
       </c>
-      <c r="AG24" s="29">
+      <c r="AH24" s="10">
         <v>73</v>
       </c>
-      <c r="AH24" s="29">
+      <c r="AI24" s="10">
         <v>-2</v>
       </c>
-      <c r="AI24" s="29">
+      <c r="AJ24" s="10">
         <v>200</v>
       </c>
-      <c r="AJ24" s="21">
+      <c r="AK24" s="10">
         <v>268</v>
       </c>
-      <c r="AK24" s="21">
+      <c r="AL24" s="10">
         <v>248</v>
       </c>
-      <c r="AL24" s="21">
+      <c r="AM24" s="10">
         <v>231</v>
       </c>
-      <c r="AM24" s="21">
+      <c r="AN24" s="10">
         <v>253</v>
       </c>
-      <c r="AN24" s="6">
+      <c r="AO24" s="56">
         <v>321</v>
       </c>
-      <c r="AO24" s="6">
+      <c r="AP24" s="56">
         <v>507</v>
       </c>
-      <c r="AP24" s="6">
+      <c r="AQ24" s="56">
         <v>344</v>
       </c>
-      <c r="AQ24" s="6">
+      <c r="AR24" s="56">
         <v>629</v>
       </c>
-      <c r="AR24" s="6">
+      <c r="AS24" s="56">
         <v>783</v>
       </c>
-      <c r="AS24" s="6">
+      <c r="AT24" s="56">
         <v>1116</v>
       </c>
-      <c r="AT24" s="6">
+      <c r="AU24" s="56">
         <v>825</v>
       </c>
-      <c r="AU24" s="6">
+      <c r="AV24" s="56">
         <v>200</v>
       </c>
-      <c r="AV24" s="6">
+      <c r="AW24" s="56">
         <v>496</v>
       </c>
-      <c r="AW24" s="22">
+      <c r="AX24" s="56">
         <v>546</v>
       </c>
-      <c r="AX24" s="22">
+      <c r="AY24" s="56">
         <v>535</v>
       </c>
-      <c r="AY24" s="22">
+      <c r="AZ24" s="56">
         <v>414</v>
       </c>
-      <c r="AZ24" s="22">
+      <c r="BA24" s="56">
         <v>141</v>
       </c>
-      <c r="BA24" s="6">
+      <c r="BB24" s="56">
         <v>512</v>
       </c>
-      <c r="BB24" s="6">
+      <c r="BC24" s="56">
         <v>532</v>
       </c>
-      <c r="BC24" s="6">
+      <c r="BD24" s="56">
         <v>731</v>
       </c>
-      <c r="BD24" s="6">
+      <c r="BE24" s="56">
         <v>2193</v>
       </c>
-      <c r="BE24" s="37">
+      <c r="BF24" s="59">
         <v>906</v>
       </c>
-      <c r="BF24" s="37">
+      <c r="BG24" s="59">
         <v>650</v>
       </c>
-      <c r="BG24" s="37">
+      <c r="BH24" s="59">
         <v>237</v>
       </c>
-      <c r="BH24" s="37">
+      <c r="BI24" s="59">
         <v>293</v>
       </c>
-      <c r="BI24" s="6">
+      <c r="BJ24" s="56">
         <v>260</v>
       </c>
-      <c r="BJ24" s="6">
+      <c r="BK24" s="56">
         <v>324</v>
       </c>
-      <c r="BK24" s="37">
+      <c r="BL24" s="59">
         <v>157</v>
       </c>
-      <c r="BL24" s="6">
+      <c r="BM24" s="56">
         <v>256</v>
       </c>
-      <c r="BM24" s="6">
+      <c r="BN24" s="56">
         <v>156</v>
       </c>
-      <c r="BN24" s="37">
+      <c r="BO24" s="59">
         <v>48</v>
       </c>
+      <c r="BP24" s="59">
+        <v>456</v>
+      </c>
     </row>
-    <row r="25" spans="1:66">
-      <c r="A25" s="17" t="s">
+    <row r="25" spans="1:68">
+      <c r="A25" s="33">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="6">
+      <c r="C25" s="56">
         <v>-5</v>
       </c>
-      <c r="C25" s="6">
+      <c r="D25" s="56">
         <v>-1</v>
       </c>
-      <c r="D25" s="6">
+      <c r="E25" s="56">
         <v>-9</v>
       </c>
-      <c r="E25" s="6">
+      <c r="F25" s="56">
         <v>-4</v>
       </c>
-      <c r="F25" s="6">
+      <c r="G25" s="56">
         <v>-10</v>
       </c>
-      <c r="G25" s="6">
+      <c r="H25" s="56">
         <v>-28</v>
       </c>
-      <c r="H25" s="6">
+      <c r="I25" s="56">
         <v>-3</v>
       </c>
-      <c r="I25" s="6">
+      <c r="J25" s="56">
         <v>-27</v>
       </c>
-      <c r="J25" s="6">
+      <c r="K25" s="56">
         <v>-16</v>
       </c>
-      <c r="K25" s="6">
+      <c r="L25" s="56">
         <v>2</v>
       </c>
-      <c r="L25" s="6">
+      <c r="M25" s="56">
         <v>-26</v>
       </c>
-      <c r="M25" s="6">
+      <c r="N25" s="56">
         <v>-6</v>
       </c>
-      <c r="N25" s="29">
+      <c r="O25" s="10">
         <v>-12</v>
       </c>
-      <c r="O25" s="29">
+      <c r="P25" s="10">
         <v>-45</v>
       </c>
-      <c r="P25" s="29">
+      <c r="Q25" s="10">
         <v>-21</v>
       </c>
-      <c r="Q25" s="29">
+      <c r="R25" s="10">
         <v>-24</v>
       </c>
-      <c r="R25" s="29">
+      <c r="S25" s="10">
         <v>-13</v>
       </c>
-      <c r="S25" s="29">
+      <c r="T25" s="10">
         <v>-24</v>
       </c>
-      <c r="T25" s="29">
+      <c r="U25" s="10">
         <v>0</v>
       </c>
-      <c r="U25" s="29">
+      <c r="V25" s="10">
         <v>-32</v>
       </c>
-      <c r="V25" s="29">
+      <c r="W25" s="10">
         <v>-18</v>
       </c>
-      <c r="W25" s="29">
+      <c r="X25" s="10">
         <v>-10</v>
       </c>
-      <c r="X25" s="29">
+      <c r="Y25" s="10">
         <v>-20</v>
       </c>
-      <c r="Y25" s="29">
+      <c r="Z25" s="10">
         <v>-4</v>
       </c>
-      <c r="Z25" s="29">
+      <c r="AA25" s="10">
         <v>-15</v>
       </c>
-      <c r="AA25" s="29">
+      <c r="AB25" s="10">
         <v>-24</v>
       </c>
-      <c r="AB25" s="29">
+      <c r="AC25" s="10">
         <v>-23</v>
       </c>
-      <c r="AC25" s="31">
+      <c r="AD25" s="12">
         <v>-23</v>
       </c>
-      <c r="AD25" s="29">
+      <c r="AE25" s="10">
         <v>-6</v>
       </c>
-      <c r="AE25" s="29">
+      <c r="AF25" s="10">
         <v>-64</v>
       </c>
-      <c r="AF25" s="29">
+      <c r="AG25" s="10">
         <v>-7</v>
       </c>
-      <c r="AG25" s="29">
+      <c r="AH25" s="10">
         <v>-46</v>
       </c>
-      <c r="AH25" s="29">
+      <c r="AI25" s="10">
         <v>-45</v>
       </c>
-      <c r="AI25" s="29">
+      <c r="AJ25" s="10">
         <v>-23</v>
       </c>
-      <c r="AJ25" s="21">
+      <c r="AK25" s="10">
         <v>-1</v>
       </c>
-      <c r="AK25" s="21">
+      <c r="AL25" s="10">
         <v>8</v>
       </c>
-      <c r="AL25" s="21">
+      <c r="AM25" s="10">
         <v>-46</v>
       </c>
-      <c r="AM25" s="21">
+      <c r="AN25" s="10">
         <v>-21</v>
       </c>
-      <c r="AN25" s="6">
+      <c r="AO25" s="56">
         <v>-33</v>
       </c>
-      <c r="AO25" s="6">
+      <c r="AP25" s="56">
         <v>-24</v>
       </c>
-      <c r="AP25" s="6">
+      <c r="AQ25" s="56">
         <v>-30</v>
       </c>
-      <c r="AQ25" s="6">
+      <c r="AR25" s="56">
         <v>-47</v>
       </c>
-      <c r="AR25" s="6">
+      <c r="AS25" s="56">
         <v>-23</v>
       </c>
-      <c r="AS25" s="6">
+      <c r="AT25" s="56">
         <v>-36</v>
       </c>
-      <c r="AT25" s="6">
+      <c r="AU25" s="56">
         <v>-90</v>
       </c>
-      <c r="AU25" s="6">
+      <c r="AV25" s="56">
         <v>-23</v>
       </c>
-      <c r="AV25" s="6">
+      <c r="AW25" s="56">
         <v>-13</v>
       </c>
-      <c r="AW25" s="22">
+      <c r="AX25" s="56">
         <v>-39</v>
       </c>
-      <c r="AX25" s="6">
+      <c r="AY25" s="56">
         <v>-22</v>
       </c>
-      <c r="AY25" s="22">
+      <c r="AZ25" s="56">
         <v>-34</v>
       </c>
-      <c r="AZ25" s="22">
+      <c r="BA25" s="56">
         <v>-13</v>
       </c>
-      <c r="BA25" s="6">
+      <c r="BB25" s="56">
         <v>-42</v>
       </c>
-      <c r="BB25" s="6">
+      <c r="BC25" s="56">
         <v>-38</v>
       </c>
-      <c r="BC25" s="6">
+      <c r="BD25" s="56">
         <v>-82</v>
       </c>
-      <c r="BD25" s="6">
+      <c r="BE25" s="56">
         <v>-119</v>
       </c>
-      <c r="BE25" s="37">
+      <c r="BF25" s="59">
         <v>-25</v>
       </c>
-      <c r="BF25" s="37">
+      <c r="BG25" s="59">
         <v>-104</v>
       </c>
-      <c r="BG25" s="37">
+      <c r="BH25" s="59">
         <v>-31</v>
       </c>
-      <c r="BH25" s="37">
+      <c r="BI25" s="59">
         <v>-14</v>
       </c>
-      <c r="BI25" s="6">
+      <c r="BJ25" s="56">
         <v>-21</v>
       </c>
-      <c r="BJ25" s="6">
+      <c r="BK25" s="56">
         <v>18</v>
       </c>
-      <c r="BK25" s="37">
+      <c r="BL25" s="59">
         <v>6</v>
       </c>
-      <c r="BL25" s="6">
+      <c r="BM25" s="56">
         <v>-45</v>
       </c>
-      <c r="BM25" s="6">
+      <c r="BN25" s="56">
         <v>-15</v>
       </c>
-      <c r="BN25" s="37">
+      <c r="BO25" s="59">
         <v>23</v>
       </c>
+      <c r="BP25" s="59">
+        <v>-65</v>
+      </c>
     </row>
-    <row r="26" spans="1:66">
-      <c r="A26" s="17" t="s">
+    <row r="26" spans="1:68">
+      <c r="A26" s="33">
+        <v>154800000</v>
+      </c>
+      <c r="B26" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="6">
+      <c r="C26" s="56">
         <v>-57</v>
       </c>
-      <c r="C26" s="6">
+      <c r="D26" s="56">
         <v>-70</v>
       </c>
-      <c r="D26" s="6">
+      <c r="E26" s="56">
         <v>-16</v>
       </c>
-      <c r="E26" s="6">
+      <c r="F26" s="56">
         <v>-52</v>
       </c>
-      <c r="F26" s="6">
+      <c r="G26" s="56">
         <v>-72</v>
       </c>
-      <c r="G26" s="6">
+      <c r="H26" s="56">
         <v>-63</v>
       </c>
-      <c r="H26" s="6">
+      <c r="I26" s="56">
         <v>-27</v>
       </c>
-      <c r="I26" s="6">
+      <c r="J26" s="56">
         <v>-104</v>
       </c>
-      <c r="J26" s="6">
+      <c r="K26" s="56">
         <v>-65</v>
       </c>
-      <c r="K26" s="6">
+      <c r="L26" s="56">
         <v>-43</v>
       </c>
-      <c r="L26" s="6">
+      <c r="M26" s="56">
         <v>-57</v>
       </c>
-      <c r="M26" s="6">
+      <c r="N26" s="56">
         <v>-54</v>
       </c>
-      <c r="N26" s="29">
+      <c r="O26" s="10">
         <v>-7</v>
       </c>
-      <c r="O26" s="29">
+      <c r="P26" s="10">
         <v>-52</v>
       </c>
-      <c r="P26" s="29">
+      <c r="Q26" s="10">
         <v>-25</v>
       </c>
-      <c r="Q26" s="29">
+      <c r="R26" s="10">
         <v>-56</v>
       </c>
-      <c r="R26" s="29">
+      <c r="S26" s="10">
         <v>-46</v>
       </c>
-      <c r="S26" s="29">
+      <c r="T26" s="10">
         <v>-54</v>
       </c>
-      <c r="T26" s="29">
+      <c r="U26" s="10">
         <v>-57</v>
       </c>
-      <c r="U26" s="29">
+      <c r="V26" s="10">
         <v>-55</v>
       </c>
-      <c r="V26" s="29">
+      <c r="W26" s="10">
         <v>-68</v>
       </c>
-      <c r="W26" s="29">
+      <c r="X26" s="10">
         <v>-56</v>
       </c>
-      <c r="X26" s="29">
+      <c r="Y26" s="10">
         <v>-47</v>
       </c>
-      <c r="Y26" s="29">
+      <c r="Z26" s="10">
         <v>-19</v>
       </c>
-      <c r="Z26" s="29">
+      <c r="AA26" s="10">
         <v>-37</v>
       </c>
-      <c r="AA26" s="29">
+      <c r="AB26" s="10">
         <v>-35</v>
       </c>
-      <c r="AB26" s="29">
+      <c r="AC26" s="10">
         <v>-23</v>
       </c>
-      <c r="AC26" s="31">
+      <c r="AD26" s="12">
         <v>-5</v>
       </c>
-      <c r="AD26" s="29">
+      <c r="AE26" s="10">
         <v>-24</v>
       </c>
-      <c r="AE26" s="29">
+      <c r="AF26" s="10">
         <v>-77</v>
       </c>
-      <c r="AF26" s="29">
+      <c r="AG26" s="10">
         <v>-78</v>
       </c>
-      <c r="AG26" s="29">
+      <c r="AH26" s="10">
         <v>-99</v>
       </c>
-      <c r="AH26" s="29">
+      <c r="AI26" s="10">
         <v>-12</v>
       </c>
-      <c r="AI26" s="29">
+      <c r="AJ26" s="10">
         <v>-82</v>
       </c>
-      <c r="AJ26" s="21">
+      <c r="AK26" s="10">
         <v>-33</v>
       </c>
-      <c r="AK26" s="21">
+      <c r="AL26" s="10">
         <v>-42</v>
       </c>
-      <c r="AL26" s="21">
+      <c r="AM26" s="10">
         <v>-126</v>
       </c>
-      <c r="AM26" s="21">
+      <c r="AN26" s="10">
         <v>-47</v>
       </c>
-      <c r="AN26" s="6">
+      <c r="AO26" s="56">
         <v>-50</v>
       </c>
-      <c r="AO26" s="6">
+      <c r="AP26" s="56">
         <v>-120</v>
       </c>
-      <c r="AP26" s="6">
+      <c r="AQ26" s="56">
         <v>-49</v>
       </c>
-      <c r="AQ26" s="6">
+      <c r="AR26" s="56">
         <v>-46</v>
       </c>
-      <c r="AR26" s="6">
+      <c r="AS26" s="56">
         <v>-132</v>
       </c>
-      <c r="AS26" s="6">
+      <c r="AT26" s="56">
         <v>-96</v>
       </c>
-      <c r="AT26" s="6">
+      <c r="AU26" s="56">
         <v>-183</v>
       </c>
-      <c r="AU26" s="6">
+      <c r="AV26" s="56">
         <v>-82</v>
       </c>
-      <c r="AV26" s="6">
+      <c r="AW26" s="56">
         <v>-24</v>
       </c>
-      <c r="AW26" s="22">
+      <c r="AX26" s="56">
         <v>-106</v>
       </c>
-      <c r="AX26" s="6">
+      <c r="AY26" s="56">
         <v>-176</v>
       </c>
-      <c r="AY26" s="22">
+      <c r="AZ26" s="56">
         <v>-111</v>
       </c>
-      <c r="AZ26" s="22">
+      <c r="BA26" s="56">
         <v>-57</v>
       </c>
-      <c r="BA26" s="6">
+      <c r="BB26" s="56">
         <v>-69</v>
       </c>
-      <c r="BB26" s="6">
+      <c r="BC26" s="56">
         <v>-105</v>
       </c>
-      <c r="BC26" s="6">
+      <c r="BD26" s="56">
         <v>-114</v>
       </c>
-      <c r="BD26" s="6">
+      <c r="BE26" s="56">
         <v>-262</v>
       </c>
-      <c r="BE26" s="37">
+      <c r="BF26" s="59">
         <v>-229</v>
       </c>
-      <c r="BF26" s="37">
+      <c r="BG26" s="59">
         <v>-214</v>
       </c>
-      <c r="BG26" s="37">
+      <c r="BH26" s="59">
         <v>-162</v>
       </c>
-      <c r="BH26" s="37">
+      <c r="BI26" s="59">
         <v>-99</v>
       </c>
-      <c r="BI26" s="6">
+      <c r="BJ26" s="56">
         <v>-61</v>
       </c>
-      <c r="BJ26" s="6">
+      <c r="BK26" s="56">
         <v>-112</v>
       </c>
-      <c r="BK26" s="37">
+      <c r="BL26" s="59">
         <v>-61</v>
       </c>
-      <c r="BL26" s="6">
+      <c r="BM26" s="56">
         <v>-74</v>
       </c>
-      <c r="BM26" s="6">
+      <c r="BN26" s="56">
         <v>-79</v>
       </c>
-      <c r="BN26" s="37">
+      <c r="BO26" s="59">
         <v>-137</v>
       </c>
+      <c r="BP26" s="59">
+        <v>-123</v>
+      </c>
     </row>
-    <row r="27" spans="1:66">
-      <c r="A27" s="17" t="s">
+    <row r="27" spans="1:68">
+      <c r="A27" s="33">
+        <v>155600000</v>
+      </c>
+      <c r="B27" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="6">
+      <c r="C27" s="56">
         <v>-8</v>
       </c>
-      <c r="C27" s="6">
+      <c r="D27" s="56">
         <v>-4</v>
       </c>
-      <c r="D27" s="6">
+      <c r="E27" s="56">
         <v>5</v>
       </c>
-      <c r="E27" s="6">
+      <c r="F27" s="56">
         <v>-4</v>
       </c>
-      <c r="F27" s="6">
+      <c r="G27" s="56">
         <v>-2</v>
       </c>
-      <c r="G27" s="6">
+      <c r="H27" s="56">
         <v>-5</v>
       </c>
-      <c r="H27" s="6">
+      <c r="I27" s="56">
         <v>-9</v>
       </c>
-      <c r="I27" s="6">
+      <c r="J27" s="56">
         <v>-8</v>
       </c>
-      <c r="J27" s="6">
+      <c r="K27" s="56">
         <v>-1</v>
       </c>
-      <c r="K27" s="6">
+      <c r="L27" s="56">
         <v>-1</v>
       </c>
-      <c r="L27" s="6">
+      <c r="M27" s="56">
         <v>-2</v>
       </c>
-      <c r="M27" s="6">
+      <c r="N27" s="56">
         <v>-4</v>
       </c>
-      <c r="N27" s="29">
+      <c r="O27" s="10">
         <v>-5</v>
       </c>
-      <c r="O27" s="29">
+      <c r="P27" s="10">
         <v>-3</v>
       </c>
-      <c r="P27" s="29">
+      <c r="Q27" s="10">
         <v>-9</v>
       </c>
-      <c r="Q27" s="29">
+      <c r="R27" s="10">
         <v>7</v>
       </c>
-      <c r="R27" s="29">
+      <c r="S27" s="10">
         <v>0</v>
       </c>
-      <c r="S27" s="29">
+      <c r="T27" s="10">
         <v>-3</v>
       </c>
-      <c r="T27" s="29">
+      <c r="U27" s="10">
         <v>-2</v>
       </c>
-      <c r="U27" s="29">
+      <c r="V27" s="10">
         <v>-1</v>
       </c>
-      <c r="V27" s="29">
+      <c r="W27" s="10">
         <v>-4</v>
       </c>
-      <c r="W27" s="29">
+      <c r="X27" s="10">
         <v>3</v>
       </c>
-      <c r="X27" s="29">
+      <c r="Y27" s="10">
         <v>-4</v>
       </c>
-      <c r="Y27" s="29">
+      <c r="Z27" s="10">
         <v>-2</v>
       </c>
-      <c r="Z27" s="29">
+      <c r="AA27" s="10">
         <v>-1</v>
       </c>
-      <c r="AA27" s="29">
+      <c r="AB27" s="10">
         <v>3</v>
       </c>
-      <c r="AB27" s="29">
+      <c r="AC27" s="10">
         <v>-2</v>
       </c>
-      <c r="AC27" s="31">
+      <c r="AD27" s="12">
         <v>1</v>
       </c>
-      <c r="AD27" s="29">
+      <c r="AE27" s="10">
         <v>-2</v>
       </c>
-      <c r="AE27" s="29">
+      <c r="AF27" s="10">
         <v>-5</v>
       </c>
-      <c r="AF27" s="29">
+      <c r="AG27" s="10">
         <v>-22</v>
       </c>
-      <c r="AG27" s="29">
+      <c r="AH27" s="10">
         <v>-2</v>
       </c>
-      <c r="AH27" s="29">
+      <c r="AI27" s="10">
         <v>-5</v>
       </c>
-      <c r="AI27" s="29">
+      <c r="AJ27" s="10">
         <v>1</v>
       </c>
-      <c r="AJ27" s="21">
+      <c r="AK27" s="10">
         <v>-2</v>
       </c>
-      <c r="AK27" s="21">
+      <c r="AL27" s="10">
         <v>-3</v>
       </c>
-      <c r="AL27" s="21">
+      <c r="AM27" s="10">
         <v>4</v>
       </c>
-      <c r="AM27" s="21">
+      <c r="AN27" s="10">
         <v>-1</v>
       </c>
-      <c r="AN27" s="6">
+      <c r="AO27" s="56">
         <v>-4</v>
       </c>
-      <c r="AO27" s="6">
+      <c r="AP27" s="56">
         <v>-5</v>
       </c>
-      <c r="AP27" s="6">
+      <c r="AQ27" s="56">
         <v>-8</v>
       </c>
-      <c r="AQ27" s="6">
+      <c r="AR27" s="56">
         <v>-10</v>
       </c>
-      <c r="AR27" s="6">
+      <c r="AS27" s="56">
         <v>0</v>
       </c>
-      <c r="AS27" s="6">
+      <c r="AT27" s="56">
         <v>-11</v>
       </c>
-      <c r="AT27" s="6">
+      <c r="AU27" s="56">
         <v>-11</v>
       </c>
-      <c r="AU27" s="6">
+      <c r="AV27" s="56">
         <v>1</v>
       </c>
-      <c r="AV27" s="6">
+      <c r="AW27" s="56">
         <v>-9</v>
       </c>
-      <c r="AW27" s="22">
+      <c r="AX27" s="56">
         <v>-4</v>
       </c>
-      <c r="AX27" s="6">
+      <c r="AY27" s="56">
         <v>-19</v>
       </c>
-      <c r="AY27" s="22">
+      <c r="AZ27" s="56">
         <v>-2</v>
       </c>
-      <c r="AZ27" s="22">
+      <c r="BA27" s="56">
         <v>-3</v>
       </c>
-      <c r="BA27" s="6">
+      <c r="BB27" s="56">
         <v>-9</v>
       </c>
-      <c r="BB27" s="6">
+      <c r="BC27" s="56">
         <v>-2</v>
       </c>
-      <c r="BC27" s="6">
+      <c r="BD27" s="56">
         <v>2</v>
       </c>
-      <c r="BD27" s="6">
+      <c r="BE27" s="56">
         <v>-11</v>
       </c>
-      <c r="BE27" s="37">
+      <c r="BF27" s="59">
         <v>-19</v>
       </c>
-      <c r="BF27" s="37">
+      <c r="BG27" s="59">
         <v>5</v>
       </c>
-      <c r="BG27" s="37">
+      <c r="BH27" s="59">
         <v>2</v>
       </c>
-      <c r="BH27" s="37">
+      <c r="BI27" s="59">
         <v>3</v>
       </c>
-      <c r="BI27" s="6">
+      <c r="BJ27" s="56">
         <v>-9</v>
       </c>
-      <c r="BJ27" s="6">
+      <c r="BK27" s="56">
         <v>-7</v>
       </c>
-      <c r="BK27" s="37">
+      <c r="BL27" s="59">
         <v>-13</v>
       </c>
-      <c r="BL27" s="6">
+      <c r="BM27" s="56">
         <v>-4</v>
       </c>
-      <c r="BM27" s="6">
+      <c r="BN27" s="56">
         <v>0</v>
       </c>
-      <c r="BN27" s="37">
+      <c r="BO27" s="59">
         <v>-5</v>
       </c>
+      <c r="BP27" s="59">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="28" spans="1:66">
-      <c r="A28" s="17" t="s">
+    <row r="28" spans="1:68">
+      <c r="A28" s="33">
+        <v>156000000</v>
+      </c>
+      <c r="B28" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="6">
+      <c r="C28" s="56">
         <v>-29</v>
       </c>
-      <c r="C28" s="6">
+      <c r="D28" s="56">
         <v>-10</v>
       </c>
-      <c r="D28" s="6">
+      <c r="E28" s="56">
         <v>-19</v>
       </c>
-      <c r="E28" s="6">
+      <c r="F28" s="56">
         <v>-24</v>
       </c>
-      <c r="F28" s="6">
+      <c r="G28" s="56">
         <v>-30</v>
       </c>
-      <c r="G28" s="6">
+      <c r="H28" s="56">
         <v>-64</v>
       </c>
-      <c r="H28" s="6">
+      <c r="I28" s="56">
         <v>-56</v>
       </c>
-      <c r="I28" s="6">
+      <c r="J28" s="56">
         <v>-52</v>
       </c>
-      <c r="J28" s="6">
+      <c r="K28" s="56">
         <v>-23</v>
       </c>
-      <c r="K28" s="6">
+      <c r="L28" s="56">
         <v>-46</v>
       </c>
-      <c r="L28" s="6">
+      <c r="M28" s="56">
         <v>-16</v>
       </c>
-      <c r="M28" s="6">
+      <c r="N28" s="56">
         <v>-25</v>
       </c>
-      <c r="N28" s="29">
+      <c r="O28" s="10">
         <v>-16</v>
       </c>
-      <c r="O28" s="29">
+      <c r="P28" s="10">
         <v>-11</v>
       </c>
-      <c r="P28" s="29">
+      <c r="Q28" s="10">
         <v>-2</v>
       </c>
-      <c r="Q28" s="29">
+      <c r="R28" s="10">
         <v>-23</v>
       </c>
-      <c r="R28" s="29">
+      <c r="S28" s="10">
         <v>-27</v>
       </c>
-      <c r="S28" s="29">
+      <c r="T28" s="10">
         <v>-39</v>
       </c>
-      <c r="T28" s="29">
+      <c r="U28" s="10">
         <v>-41</v>
       </c>
-      <c r="U28" s="29">
+      <c r="V28" s="10">
         <v>-8</v>
       </c>
-      <c r="V28" s="29">
+      <c r="W28" s="10">
         <v>-18</v>
       </c>
-      <c r="W28" s="29">
+      <c r="X28" s="10">
         <v>-32</v>
       </c>
-      <c r="X28" s="29">
+      <c r="Y28" s="10">
         <v>-21</v>
       </c>
-      <c r="Y28" s="29">
+      <c r="Z28" s="10">
         <v>-12</v>
       </c>
-      <c r="Z28" s="29">
+      <c r="AA28" s="10">
         <v>-5</v>
       </c>
-      <c r="AA28" s="29">
+      <c r="AB28" s="10">
         <v>-13</v>
       </c>
-      <c r="AB28" s="29">
+      <c r="AC28" s="10">
         <v>3</v>
       </c>
-      <c r="AC28" s="31">
+      <c r="AD28" s="12">
         <v>10</v>
       </c>
-      <c r="AD28" s="29">
+      <c r="AE28" s="10">
         <v>1</v>
       </c>
-      <c r="AE28" s="33">
+      <c r="AF28" s="13">
         <v>26</v>
       </c>
-      <c r="AF28" s="29">
+      <c r="AG28" s="10">
         <v>29</v>
       </c>
-      <c r="AG28" s="29">
+      <c r="AH28" s="10">
         <v>-22</v>
       </c>
-      <c r="AH28" s="29">
+      <c r="AI28" s="10">
         <v>-19</v>
       </c>
-      <c r="AI28" s="29">
+      <c r="AJ28" s="10">
         <v>-9</v>
       </c>
-      <c r="AJ28" s="21">
+      <c r="AK28" s="10">
         <v>-42</v>
       </c>
-      <c r="AK28" s="21">
+      <c r="AL28" s="10">
         <v>11</v>
       </c>
-      <c r="AL28" s="21">
+      <c r="AM28" s="10">
         <v>15</v>
       </c>
-      <c r="AM28" s="21">
+      <c r="AN28" s="10">
         <v>7</v>
       </c>
-      <c r="AN28" s="6">
+      <c r="AO28" s="56">
         <v>-18</v>
       </c>
-      <c r="AO28" s="6">
+      <c r="AP28" s="56">
         <v>11</v>
       </c>
-      <c r="AP28" s="6">
+      <c r="AQ28" s="56">
         <v>-16</v>
       </c>
-      <c r="AQ28" s="6">
+      <c r="AR28" s="56">
         <v>16</v>
       </c>
-      <c r="AR28" s="6">
+      <c r="AS28" s="56">
         <v>45</v>
       </c>
-      <c r="AS28" s="6">
+      <c r="AT28" s="56">
         <v>-26</v>
       </c>
-      <c r="AT28" s="6">
+      <c r="AU28" s="56">
         <v>-49</v>
       </c>
-      <c r="AU28" s="6">
+      <c r="AV28" s="56">
         <v>-9</v>
       </c>
-      <c r="AV28" s="6">
+      <c r="AW28" s="56">
         <v>-2</v>
       </c>
-      <c r="AW28" s="22">
+      <c r="AX28" s="56">
         <v>-10</v>
       </c>
-      <c r="AX28" s="6">
+      <c r="AY28" s="56">
         <v>14</v>
       </c>
-      <c r="AY28" s="22">
+      <c r="AZ28" s="56">
         <v>-10</v>
       </c>
-      <c r="AZ28" s="22">
+      <c r="BA28" s="56">
         <v>-39</v>
       </c>
-      <c r="BA28" s="6">
+      <c r="BB28" s="56">
         <v>-19</v>
       </c>
-      <c r="BB28" s="6">
+      <c r="BC28" s="56">
         <v>-61</v>
       </c>
-      <c r="BC28" s="6">
+      <c r="BD28" s="56">
         <v>-52</v>
       </c>
-      <c r="BD28" s="6">
+      <c r="BE28" s="56">
         <v>-167</v>
       </c>
-      <c r="BE28" s="37">
+      <c r="BF28" s="59">
         <v>-91</v>
       </c>
-      <c r="BF28" s="37">
+      <c r="BG28" s="59">
         <v>-84</v>
       </c>
-      <c r="BG28" s="37">
+      <c r="BH28" s="59">
         <v>-4</v>
       </c>
-      <c r="BH28" s="37">
+      <c r="BI28" s="59">
         <v>3</v>
       </c>
-      <c r="BI28" s="6">
+      <c r="BJ28" s="56">
         <v>-12</v>
       </c>
-      <c r="BJ28" s="6">
+      <c r="BK28" s="56">
         <v>-33</v>
       </c>
-      <c r="BK28" s="37">
+      <c r="BL28" s="59">
         <v>-15</v>
       </c>
-      <c r="BL28" s="6">
+      <c r="BM28" s="56">
         <v>-57</v>
       </c>
-      <c r="BM28" s="6">
+      <c r="BN28" s="56">
         <v>-41</v>
       </c>
-      <c r="BN28" s="37">
+      <c r="BO28" s="59">
         <v>-41</v>
       </c>
+      <c r="BP28" s="59">
+        <v>70</v>
+      </c>
     </row>
-    <row r="29" spans="1:66">
-      <c r="A29" s="17" t="s">
+    <row r="29" spans="1:68">
+      <c r="A29" s="33">
+        <v>156400000</v>
+      </c>
+      <c r="B29" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="6">
+      <c r="C29" s="56">
         <v>-42</v>
       </c>
-      <c r="C29" s="6">
+      <c r="D29" s="56">
         <v>-46</v>
       </c>
-      <c r="D29" s="6">
+      <c r="E29" s="56">
         <v>-29</v>
       </c>
-      <c r="E29" s="6">
+      <c r="F29" s="56">
         <v>-20</v>
       </c>
-      <c r="F29" s="6">
+      <c r="G29" s="56">
         <v>-30</v>
       </c>
-      <c r="G29" s="6">
+      <c r="H29" s="56">
         <v>-46</v>
       </c>
-      <c r="H29" s="6">
+      <c r="I29" s="56">
         <v>-39</v>
       </c>
-      <c r="I29" s="6">
+      <c r="J29" s="56">
         <v>-69</v>
       </c>
-      <c r="J29" s="6">
+      <c r="K29" s="56">
         <v>-21</v>
       </c>
-      <c r="K29" s="6">
+      <c r="L29" s="56">
         <v>-43</v>
       </c>
-      <c r="L29" s="6">
+      <c r="M29" s="56">
         <v>-25</v>
       </c>
-      <c r="M29" s="6">
+      <c r="N29" s="56">
         <v>-24</v>
       </c>
-      <c r="N29" s="29">
+      <c r="O29" s="10">
         <v>-18</v>
       </c>
-      <c r="O29" s="29">
+      <c r="P29" s="10">
         <v>-12</v>
       </c>
-      <c r="P29" s="29">
+      <c r="Q29" s="10">
         <v>-32</v>
       </c>
-      <c r="Q29" s="29">
+      <c r="R29" s="10">
         <v>-20</v>
       </c>
-      <c r="R29" s="29">
+      <c r="S29" s="10">
         <v>-27</v>
       </c>
-      <c r="S29" s="29">
+      <c r="T29" s="10">
         <v>-47</v>
       </c>
-      <c r="T29" s="29">
+      <c r="U29" s="10">
         <v>-32</v>
       </c>
-      <c r="U29" s="29">
+      <c r="V29" s="10">
         <v>-44</v>
       </c>
-      <c r="V29" s="29">
+      <c r="W29" s="10">
         <v>-33</v>
       </c>
-      <c r="W29" s="29">
+      <c r="X29" s="10">
         <v>-37</v>
       </c>
-      <c r="X29" s="29">
+      <c r="Y29" s="10">
         <v>-71</v>
       </c>
-      <c r="Y29" s="29">
+      <c r="Z29" s="10">
         <v>-48</v>
       </c>
-      <c r="Z29" s="29">
+      <c r="AA29" s="10">
         <v>-8</v>
       </c>
-      <c r="AA29" s="29">
+      <c r="AB29" s="10">
         <v>-26</v>
       </c>
-      <c r="AB29" s="29">
+      <c r="AC29" s="10">
         <v>-13</v>
       </c>
-      <c r="AC29" s="31">
+      <c r="AD29" s="12">
         <v>-41</v>
       </c>
-      <c r="AD29" s="29">
+      <c r="AE29" s="10">
         <v>-4</v>
       </c>
-      <c r="AE29" s="29">
+      <c r="AF29" s="10">
         <v>-36</v>
       </c>
-      <c r="AF29" s="29">
+      <c r="AG29" s="10">
         <v>-109</v>
       </c>
-      <c r="AG29" s="29">
+      <c r="AH29" s="10">
         <v>-82</v>
       </c>
-      <c r="AH29" s="29">
+      <c r="AI29" s="10">
         <v>-61</v>
       </c>
-      <c r="AI29" s="29">
+      <c r="AJ29" s="10">
         <v>-65</v>
       </c>
-      <c r="AJ29" s="21">
+      <c r="AK29" s="10">
         <v>-14</v>
       </c>
-      <c r="AK29" s="21">
+      <c r="AL29" s="10">
         <v>-84</v>
       </c>
-      <c r="AL29" s="21">
+      <c r="AM29" s="10">
         <v>-49</v>
       </c>
-      <c r="AM29" s="21">
+      <c r="AN29" s="10">
         <v>-39</v>
       </c>
-      <c r="AN29" s="6">
+      <c r="AO29" s="56">
         <v>-12</v>
       </c>
-      <c r="AO29" s="6">
+      <c r="AP29" s="56">
         <v>-46</v>
       </c>
-      <c r="AP29" s="6">
+      <c r="AQ29" s="56">
         <v>-39</v>
       </c>
-      <c r="AQ29" s="6">
+      <c r="AR29" s="56">
         <v>-48</v>
       </c>
-      <c r="AR29" s="6">
+      <c r="AS29" s="56">
         <v>-41</v>
       </c>
-      <c r="AS29" s="6">
+      <c r="AT29" s="56">
         <v>-42</v>
       </c>
-      <c r="AT29" s="6">
+      <c r="AU29" s="56">
         <v>-88</v>
       </c>
-      <c r="AU29" s="6">
+      <c r="AV29" s="56">
         <v>-65</v>
       </c>
-      <c r="AV29" s="6">
+      <c r="AW29" s="56">
         <v>-69</v>
       </c>
-      <c r="AW29" s="22">
+      <c r="AX29" s="56">
         <v>7</v>
       </c>
-      <c r="AX29" s="6">
+      <c r="AY29" s="56">
         <v>-43</v>
       </c>
-      <c r="AY29" s="22">
+      <c r="AZ29" s="56">
         <v>-26</v>
       </c>
-      <c r="AZ29" s="22">
+      <c r="BA29" s="56">
         <v>-68</v>
       </c>
-      <c r="BA29" s="6">
+      <c r="BB29" s="56">
         <v>-61</v>
       </c>
-      <c r="BB29" s="6">
+      <c r="BC29" s="56">
         <v>-83</v>
       </c>
-      <c r="BC29" s="6">
+      <c r="BD29" s="56">
         <v>-76</v>
       </c>
-      <c r="BD29" s="6">
+      <c r="BE29" s="56">
         <v>-123</v>
       </c>
-      <c r="BE29" s="37">
+      <c r="BF29" s="59">
         <v>-111</v>
       </c>
-      <c r="BF29" s="37">
+      <c r="BG29" s="59">
         <v>-105</v>
       </c>
-      <c r="BG29" s="37">
+      <c r="BH29" s="59">
         <v>-86</v>
       </c>
-      <c r="BH29" s="37">
+      <c r="BI29" s="59">
         <v>-38</v>
       </c>
-      <c r="BI29" s="6">
+      <c r="BJ29" s="56">
         <v>-70</v>
       </c>
-      <c r="BJ29" s="6">
+      <c r="BK29" s="56">
         <v>-84</v>
       </c>
-      <c r="BK29" s="37">
+      <c r="BL29" s="59">
         <v>-58</v>
       </c>
-      <c r="BL29" s="6">
+      <c r="BM29" s="56">
         <v>-108</v>
       </c>
-      <c r="BM29" s="6">
+      <c r="BN29" s="56">
         <v>-32</v>
       </c>
-      <c r="BN29" s="37">
+      <c r="BO29" s="59">
         <v>-9</v>
       </c>
+      <c r="BP29" s="59">
+        <v>-41</v>
+      </c>
     </row>
-    <row r="30" spans="1:66" s="11" customFormat="1" ht="21" customHeight="1">
-      <c r="A30" s="47" t="s">
+    <row r="30" spans="1:68" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A30" s="54"/>
+      <c r="B30" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B30" s="47"/>
-[...63 lines deleted...]
-      <c r="BN30" s="47"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="67"/>
+      <c r="V30" s="67"/>
+      <c r="W30" s="67"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="67"/>
+      <c r="Z30" s="67"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="67"/>
+      <c r="AC30" s="67"/>
+      <c r="AD30" s="67"/>
+      <c r="AE30" s="67"/>
+      <c r="AF30" s="67"/>
+      <c r="AG30" s="67"/>
+      <c r="AH30" s="67"/>
+      <c r="AI30" s="67"/>
+      <c r="AJ30" s="67"/>
+      <c r="AK30" s="67"/>
+      <c r="AL30" s="67"/>
+      <c r="AM30" s="67"/>
+      <c r="AN30" s="67"/>
+      <c r="AO30" s="67"/>
+      <c r="AP30" s="67"/>
+      <c r="AQ30" s="67"/>
+      <c r="AR30" s="67"/>
+      <c r="AS30" s="67"/>
+      <c r="AT30" s="67"/>
+      <c r="AU30" s="67"/>
+      <c r="AV30" s="67"/>
+      <c r="AW30" s="67"/>
+      <c r="AX30" s="67"/>
+      <c r="AY30" s="67"/>
+      <c r="AZ30" s="67"/>
+      <c r="BA30" s="67"/>
+      <c r="BB30" s="67"/>
+      <c r="BC30" s="67"/>
+      <c r="BD30" s="67"/>
+      <c r="BE30" s="67"/>
+      <c r="BF30" s="67"/>
+      <c r="BG30" s="67"/>
+      <c r="BH30" s="67"/>
+      <c r="BI30" s="67"/>
+      <c r="BJ30" s="67"/>
+      <c r="BK30" s="67"/>
+      <c r="BL30" s="67"/>
+      <c r="BM30" s="67"/>
+      <c r="BN30" s="67"/>
+      <c r="BO30" s="67"/>
+      <c r="BP30" s="67"/>
     </row>
-    <row r="31" spans="1:66">
-      <c r="A31" s="17" t="s">
+    <row r="31" spans="1:68">
+      <c r="A31" s="33">
+        <v>150000000</v>
+      </c>
+      <c r="B31" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="6">
+      <c r="C31" s="56">
         <v>-272</v>
       </c>
-      <c r="C31" s="32">
+      <c r="D31" s="60">
         <v>-233</v>
       </c>
-      <c r="D31" s="6">
+      <c r="E31" s="56">
         <v>-186</v>
       </c>
-      <c r="E31" s="6">
+      <c r="F31" s="56">
         <v>-164</v>
       </c>
-      <c r="F31" s="6">
+      <c r="G31" s="56">
         <v>-195</v>
       </c>
-      <c r="G31" s="6">
+      <c r="H31" s="56">
         <v>-244</v>
       </c>
-      <c r="H31" s="6">
+      <c r="I31" s="56">
         <v>-288</v>
       </c>
-      <c r="I31" s="6">
+      <c r="J31" s="56">
         <v>-352</v>
       </c>
-      <c r="J31" s="6">
+      <c r="K31" s="56">
         <v>-205</v>
       </c>
-      <c r="K31" s="32">
+      <c r="L31" s="60">
         <v>-189</v>
       </c>
-      <c r="L31" s="28">
+      <c r="M31" s="58">
         <v>-368</v>
       </c>
-      <c r="M31" s="28">
+      <c r="N31" s="58">
         <v>-198</v>
       </c>
-      <c r="N31" s="29">
+      <c r="O31" s="10">
         <v>-247</v>
       </c>
-      <c r="O31" s="29">
+      <c r="P31" s="10">
         <v>-259</v>
       </c>
-      <c r="P31" s="29">
+      <c r="Q31" s="10">
         <v>-150</v>
       </c>
-      <c r="Q31" s="29">
+      <c r="R31" s="10">
         <v>-293</v>
       </c>
-      <c r="R31" s="29">
+      <c r="S31" s="10">
         <v>-228</v>
       </c>
-      <c r="S31" s="29">
+      <c r="T31" s="10">
         <v>-279</v>
       </c>
-      <c r="T31" s="29">
+      <c r="U31" s="10">
         <v>-272</v>
       </c>
-      <c r="U31" s="29">
+      <c r="V31" s="10">
         <v>-362</v>
       </c>
-      <c r="V31" s="29">
+      <c r="W31" s="10">
         <v>-342</v>
       </c>
-      <c r="W31" s="29">
+      <c r="X31" s="10">
         <v>-266</v>
       </c>
-      <c r="X31" s="29">
+      <c r="Y31" s="10">
         <v>-330</v>
       </c>
-      <c r="Y31" s="29">
+      <c r="Z31" s="10">
         <v>-203</v>
       </c>
-      <c r="Z31" s="29">
+      <c r="AA31" s="10">
         <v>-181</v>
       </c>
-      <c r="AA31" s="29">
+      <c r="AB31" s="10">
         <v>-55</v>
       </c>
-      <c r="AB31" s="29">
+      <c r="AC31" s="10">
         <v>-130</v>
       </c>
-      <c r="AC31" s="31">
+      <c r="AD31" s="12">
         <v>-128</v>
       </c>
-      <c r="AD31" s="29">
+      <c r="AE31" s="10">
         <v>-119</v>
       </c>
-      <c r="AE31" s="29">
+      <c r="AF31" s="10">
         <v>-412</v>
       </c>
-      <c r="AF31" s="29">
+      <c r="AG31" s="10">
         <v>-462</v>
       </c>
-      <c r="AG31" s="29">
+      <c r="AH31" s="10">
         <v>-390</v>
       </c>
-      <c r="AH31" s="29">
+      <c r="AI31" s="10">
         <v>-258</v>
       </c>
-      <c r="AI31" s="29">
+      <c r="AJ31" s="10">
         <v>-371</v>
       </c>
-      <c r="AJ31" s="21">
+      <c r="AK31" s="10">
         <v>-314</v>
       </c>
-      <c r="AK31" s="21">
+      <c r="AL31" s="10">
         <v>-372</v>
       </c>
-      <c r="AL31" s="21">
+      <c r="AM31" s="10">
         <v>-412</v>
       </c>
-      <c r="AM31" s="21">
+      <c r="AN31" s="10">
         <v>-334</v>
       </c>
-      <c r="AN31" s="6">
+      <c r="AO31" s="56">
         <v>-374</v>
       </c>
-      <c r="AO31" s="21">
+      <c r="AP31" s="10">
         <v>-491</v>
       </c>
-      <c r="AP31" s="6">
+      <c r="AQ31" s="56">
         <v>-318</v>
       </c>
-      <c r="AQ31" s="6">
+      <c r="AR31" s="56">
         <v>-506</v>
       </c>
-      <c r="AR31" s="6">
+      <c r="AS31" s="56">
         <v>-609</v>
       </c>
-      <c r="AS31" s="6">
+      <c r="AT31" s="56">
         <v>-778</v>
       </c>
-      <c r="AT31" s="6">
+      <c r="AU31" s="56">
         <v>-622</v>
       </c>
-      <c r="AU31" s="6">
+      <c r="AV31" s="56">
         <v>-371</v>
       </c>
-      <c r="AV31" s="6">
+      <c r="AW31" s="56">
         <v>-675</v>
       </c>
-      <c r="AW31" s="23">
+      <c r="AX31" s="59">
         <v>-659</v>
       </c>
-      <c r="AX31" s="22">
+      <c r="AY31" s="56">
         <v>-561</v>
       </c>
-      <c r="AY31" s="22">
+      <c r="AZ31" s="56">
         <v>-569</v>
       </c>
-      <c r="AZ31" s="22">
+      <c r="BA31" s="56">
         <v>-347</v>
       </c>
-      <c r="BA31" s="37">
+      <c r="BB31" s="59">
         <v>-683</v>
       </c>
-      <c r="BB31" s="6">
+      <c r="BC31" s="56">
         <v>-579</v>
       </c>
-      <c r="BC31" s="6">
+      <c r="BD31" s="56">
         <v>-628</v>
       </c>
-      <c r="BD31" s="6">
+      <c r="BE31" s="56">
         <v>-1404</v>
       </c>
-      <c r="BE31" s="37">
+      <c r="BF31" s="59">
         <v>-869</v>
       </c>
-      <c r="BF31" s="37">
+      <c r="BG31" s="59">
         <v>-611</v>
       </c>
-      <c r="BG31" s="37">
+      <c r="BH31" s="59">
         <v>-332</v>
       </c>
-      <c r="BH31" s="37">
+      <c r="BI31" s="59">
         <v>-484</v>
       </c>
-      <c r="BI31" s="6">
+      <c r="BJ31" s="56">
         <v>-478</v>
       </c>
-      <c r="BJ31" s="37">
+      <c r="BK31" s="59">
         <v>-425</v>
       </c>
-      <c r="BK31" s="37">
+      <c r="BL31" s="59">
         <v>-443</v>
       </c>
-      <c r="BL31" s="37">
+      <c r="BM31" s="59">
         <v>-453</v>
       </c>
-      <c r="BM31" s="37">
+      <c r="BN31" s="59">
         <v>-311</v>
       </c>
-      <c r="BN31" s="37">
+      <c r="BO31" s="59">
         <v>-267</v>
       </c>
+      <c r="BP31" s="59">
+        <v>-626</v>
+      </c>
     </row>
-    <row r="32" spans="1:66">
-      <c r="A32" s="17" t="s">
+    <row r="32" spans="1:68">
+      <c r="A32" s="33">
+        <v>153200000</v>
+      </c>
+      <c r="B32" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="6">
+      <c r="C32" s="56">
         <v>-1</v>
       </c>
-      <c r="C32" s="6">
+      <c r="D32" s="56">
         <v>-15</v>
       </c>
-      <c r="D32" s="6">
+      <c r="E32" s="56">
         <v>-19</v>
       </c>
-      <c r="E32" s="6">
+      <c r="F32" s="56">
         <v>-8</v>
       </c>
-      <c r="F32" s="6">
+      <c r="G32" s="56">
         <v>1</v>
       </c>
-      <c r="G32" s="6">
+      <c r="H32" s="56">
         <v>-17</v>
       </c>
-      <c r="H32" s="6">
+      <c r="I32" s="56">
         <v>-22</v>
       </c>
-      <c r="I32" s="6">
+      <c r="J32" s="56">
         <v>-7</v>
       </c>
-      <c r="J32" s="6">
+      <c r="K32" s="56">
         <v>-10</v>
       </c>
-      <c r="K32" s="6">
+      <c r="L32" s="56">
         <v>-18</v>
       </c>
-      <c r="L32" s="6">
+      <c r="M32" s="56">
         <v>-52</v>
       </c>
-      <c r="M32" s="6">
+      <c r="N32" s="56">
         <v>-12</v>
       </c>
-      <c r="N32" s="29">
+      <c r="O32" s="10">
         <v>2</v>
       </c>
-      <c r="O32" s="29">
+      <c r="P32" s="10">
         <v>-17</v>
       </c>
-      <c r="P32" s="29">
+      <c r="Q32" s="10">
         <v>10</v>
       </c>
-      <c r="Q32" s="29">
+      <c r="R32" s="10">
         <v>-5</v>
       </c>
-      <c r="R32" s="29">
+      <c r="S32" s="10">
         <v>0</v>
       </c>
-      <c r="S32" s="29">
+      <c r="T32" s="10">
         <v>-22</v>
       </c>
-      <c r="T32" s="29">
+      <c r="U32" s="10">
         <v>-14</v>
       </c>
-      <c r="U32" s="29">
+      <c r="V32" s="10">
         <v>-22</v>
       </c>
-      <c r="V32" s="29">
+      <c r="W32" s="10">
         <v>-19</v>
       </c>
-      <c r="W32" s="29">
+      <c r="X32" s="10">
         <v>-1</v>
       </c>
-      <c r="X32" s="29">
+      <c r="Y32" s="10">
         <v>-21</v>
       </c>
-      <c r="Y32" s="29">
+      <c r="Z32" s="10">
         <v>-20</v>
       </c>
-      <c r="Z32" s="29">
+      <c r="AA32" s="10">
         <v>-2</v>
       </c>
-      <c r="AA32" s="29">
+      <c r="AB32" s="10">
         <v>5</v>
       </c>
-      <c r="AB32" s="29">
+      <c r="AC32" s="10">
         <v>-14</v>
       </c>
-      <c r="AC32" s="31">
+      <c r="AD32" s="12">
         <v>10</v>
       </c>
-      <c r="AD32" s="29">
+      <c r="AE32" s="10">
         <v>-12</v>
       </c>
-      <c r="AE32" s="30">
+      <c r="AF32" s="11">
         <v>-17</v>
       </c>
-      <c r="AF32" s="29">
+      <c r="AG32" s="10">
         <v>44</v>
       </c>
-      <c r="AG32" s="29">
+      <c r="AH32" s="10">
         <v>34</v>
       </c>
-      <c r="AH32" s="29">
+      <c r="AI32" s="10">
         <v>6</v>
       </c>
-      <c r="AI32" s="29">
+      <c r="AJ32" s="10">
         <v>-15</v>
       </c>
-      <c r="AJ32" s="21">
+      <c r="AK32" s="10">
         <v>1</v>
       </c>
-      <c r="AK32" s="21">
+      <c r="AL32" s="10">
         <v>-10</v>
       </c>
-      <c r="AL32" s="21">
+      <c r="AM32" s="10">
         <v>20</v>
       </c>
-      <c r="AM32" s="21">
+      <c r="AN32" s="10">
         <v>-6</v>
       </c>
-      <c r="AN32" s="6">
+      <c r="AO32" s="56">
         <v>-33</v>
       </c>
-      <c r="AO32" s="6">
+      <c r="AP32" s="56">
         <v>-23</v>
       </c>
-      <c r="AP32" s="6">
+      <c r="AQ32" s="56">
         <v>31</v>
       </c>
-      <c r="AQ32" s="6">
+      <c r="AR32" s="56">
         <v>-26</v>
       </c>
-      <c r="AR32" s="6">
+      <c r="AS32" s="56">
         <v>-8</v>
       </c>
-      <c r="AS32" s="6">
+      <c r="AT32" s="56">
         <v>-10</v>
       </c>
-      <c r="AT32" s="6">
+      <c r="AU32" s="56">
         <v>5</v>
       </c>
-      <c r="AU32" s="6">
+      <c r="AV32" s="56">
         <v>-15</v>
       </c>
-      <c r="AV32" s="6">
+      <c r="AW32" s="56">
         <v>-23</v>
       </c>
-      <c r="AW32" s="23">
+      <c r="AX32" s="59">
         <v>-32</v>
       </c>
-      <c r="AX32" s="22">
+      <c r="AY32" s="56">
         <v>-46</v>
       </c>
-      <c r="AY32" s="22">
+      <c r="AZ32" s="56">
         <v>-18</v>
       </c>
-      <c r="AZ32" s="22">
+      <c r="BA32" s="56">
         <v>4</v>
       </c>
-      <c r="BA32" s="37">
+      <c r="BB32" s="59">
         <v>-16</v>
       </c>
-      <c r="BB32" s="6">
+      <c r="BC32" s="56">
         <v>-40</v>
       </c>
-      <c r="BC32" s="6">
+      <c r="BD32" s="56">
         <v>-34</v>
       </c>
-      <c r="BD32" s="6">
+      <c r="BE32" s="56">
         <v>-124</v>
       </c>
-      <c r="BE32" s="37">
+      <c r="BF32" s="59">
         <v>-109</v>
       </c>
-      <c r="BF32" s="37">
+      <c r="BG32" s="59">
         <v>-36</v>
       </c>
-      <c r="BG32" s="37">
+      <c r="BH32" s="59">
         <v>58</v>
       </c>
-      <c r="BH32" s="37">
+      <c r="BI32" s="59">
         <v>-64</v>
       </c>
-      <c r="BI32" s="6">
+      <c r="BJ32" s="56">
         <v>-19</v>
       </c>
-      <c r="BJ32" s="37">
+      <c r="BK32" s="59">
         <v>-11</v>
       </c>
-      <c r="BK32" s="37">
+      <c r="BL32" s="59">
         <v>-40</v>
       </c>
-      <c r="BL32" s="37">
+      <c r="BM32" s="59">
         <v>-23</v>
       </c>
-      <c r="BM32" s="37">
+      <c r="BN32" s="59">
         <v>-10</v>
       </c>
-      <c r="BN32" s="37">
+      <c r="BO32" s="59">
         <v>13</v>
       </c>
+      <c r="BP32" s="59">
+        <v>-28</v>
+      </c>
     </row>
-    <row r="33" spans="1:66">
-      <c r="A33" s="17" t="s">
+    <row r="33" spans="1:68">
+      <c r="A33" s="33">
+        <v>153400000</v>
+      </c>
+      <c r="B33" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="6">
+      <c r="C33" s="56">
         <v>-58</v>
       </c>
-      <c r="C33" s="6">
+      <c r="D33" s="56">
         <v>-24</v>
       </c>
-      <c r="D33" s="6">
+      <c r="E33" s="56">
         <v>-20</v>
       </c>
-      <c r="E33" s="6">
+      <c r="F33" s="56">
         <v>-8</v>
       </c>
-      <c r="F33" s="6">
+      <c r="G33" s="56">
         <v>-27</v>
       </c>
-      <c r="G33" s="6">
+      <c r="H33" s="56">
         <v>-24</v>
       </c>
-      <c r="H33" s="6">
+      <c r="I33" s="56">
         <v>-36</v>
       </c>
-      <c r="I33" s="6">
+      <c r="J33" s="56">
         <v>-32</v>
       </c>
-      <c r="J33" s="6">
+      <c r="K33" s="56">
         <v>-38</v>
       </c>
-      <c r="K33" s="6">
+      <c r="L33" s="56">
         <v>-31</v>
       </c>
-      <c r="L33" s="6">
+      <c r="M33" s="56">
         <v>-46</v>
       </c>
-      <c r="M33" s="6">
+      <c r="N33" s="56">
         <v>-30</v>
       </c>
-      <c r="N33" s="29">
+      <c r="O33" s="10">
         <v>-37</v>
       </c>
-      <c r="O33" s="29">
+      <c r="P33" s="10">
         <v>-32</v>
       </c>
-      <c r="P33" s="29">
+      <c r="Q33" s="10">
         <v>-25</v>
       </c>
-      <c r="Q33" s="29">
+      <c r="R33" s="10">
         <v>-43</v>
       </c>
-      <c r="R33" s="29">
+      <c r="S33" s="10">
         <v>-24</v>
       </c>
-      <c r="S33" s="29">
+      <c r="T33" s="10">
         <v>-40</v>
       </c>
-      <c r="T33" s="29">
+      <c r="U33" s="10">
         <v>-33</v>
       </c>
-      <c r="U33" s="29">
+      <c r="V33" s="10">
         <v>-58</v>
       </c>
-      <c r="V33" s="29">
+      <c r="W33" s="10">
         <v>-20</v>
       </c>
-      <c r="W33" s="29">
+      <c r="X33" s="10">
         <v>-16</v>
       </c>
-      <c r="X33" s="29">
+      <c r="Y33" s="10">
         <v>-31</v>
       </c>
-      <c r="Y33" s="29">
+      <c r="Z33" s="10">
         <v>-31</v>
       </c>
-      <c r="Z33" s="29">
+      <c r="AA33" s="10">
         <v>-42</v>
       </c>
-      <c r="AA33" s="29">
+      <c r="AB33" s="10">
         <v>-11</v>
       </c>
-      <c r="AB33" s="29">
+      <c r="AC33" s="10">
         <v>-4</v>
       </c>
-      <c r="AC33" s="31">
+      <c r="AD33" s="12">
         <v>0</v>
       </c>
-      <c r="AD33" s="29">
+      <c r="AE33" s="10">
         <v>-6</v>
       </c>
-      <c r="AE33" s="30">
+      <c r="AF33" s="11">
         <v>-88</v>
       </c>
-      <c r="AF33" s="29">
+      <c r="AG33" s="10">
         <v>-107</v>
       </c>
-      <c r="AG33" s="29">
+      <c r="AH33" s="10">
         <v>-37</v>
       </c>
-      <c r="AH33" s="29">
+      <c r="AI33" s="10">
         <v>-37</v>
       </c>
-      <c r="AI33" s="29">
+      <c r="AJ33" s="10">
         <v>-51</v>
       </c>
-      <c r="AJ33" s="21">
+      <c r="AK33" s="10">
         <v>-38</v>
       </c>
-      <c r="AK33" s="21">
+      <c r="AL33" s="10">
         <v>-51</v>
       </c>
-      <c r="AL33" s="21">
+      <c r="AM33" s="10">
         <v>-59</v>
       </c>
-      <c r="AM33" s="21">
+      <c r="AN33" s="10">
         <v>-25</v>
       </c>
-      <c r="AN33" s="6">
+      <c r="AO33" s="56">
         <v>-10</v>
       </c>
-      <c r="AO33" s="24">
+      <c r="AP33" s="12">
         <v>-59</v>
       </c>
-      <c r="AP33" s="6">
+      <c r="AQ33" s="56">
         <v>-36</v>
       </c>
-      <c r="AQ33" s="6">
+      <c r="AR33" s="56">
         <v>-90</v>
       </c>
-      <c r="AR33" s="6">
+      <c r="AS33" s="56">
         <v>-29</v>
       </c>
-      <c r="AS33" s="6">
+      <c r="AT33" s="56">
         <v>-106</v>
       </c>
-      <c r="AT33" s="6">
+      <c r="AU33" s="56">
         <v>-82</v>
       </c>
-      <c r="AU33" s="6">
+      <c r="AV33" s="56">
         <v>-51</v>
       </c>
-      <c r="AV33" s="6">
+      <c r="AW33" s="56">
         <v>-80</v>
       </c>
-      <c r="AW33" s="23">
+      <c r="AX33" s="59">
         <v>-25</v>
       </c>
-      <c r="AX33" s="22">
+      <c r="AY33" s="56">
         <v>-35</v>
       </c>
-      <c r="AY33" s="22">
+      <c r="AZ33" s="56">
         <v>-67</v>
       </c>
-      <c r="AZ33" s="22">
+      <c r="BA33" s="56">
         <v>-80</v>
       </c>
-      <c r="BA33" s="37">
+      <c r="BB33" s="59">
         <v>-59</v>
       </c>
-      <c r="BB33" s="6">
+      <c r="BC33" s="56">
         <v>-114</v>
       </c>
-      <c r="BC33" s="6">
+      <c r="BD33" s="56">
         <v>-91</v>
       </c>
-      <c r="BD33" s="6">
+      <c r="BE33" s="56">
         <v>-129</v>
       </c>
-      <c r="BE33" s="37">
+      <c r="BF33" s="59">
         <v>-82</v>
       </c>
-      <c r="BF33" s="37">
+      <c r="BG33" s="59">
         <v>-50</v>
       </c>
-      <c r="BG33" s="37">
+      <c r="BH33" s="59">
         <v>9</v>
       </c>
-      <c r="BH33" s="37">
+      <c r="BI33" s="59">
         <v>-110</v>
       </c>
-      <c r="BI33" s="6">
+      <c r="BJ33" s="56">
         <v>-54</v>
       </c>
-      <c r="BJ33" s="37">
+      <c r="BK33" s="59">
         <v>-45</v>
       </c>
-      <c r="BK33" s="37">
+      <c r="BL33" s="59">
         <v>-20</v>
       </c>
-      <c r="BL33" s="37">
+      <c r="BM33" s="59">
         <v>-45</v>
       </c>
-      <c r="BM33" s="37">
+      <c r="BN33" s="59">
         <v>-6</v>
       </c>
-      <c r="BN33" s="37">
+      <c r="BO33" s="59">
         <v>-23</v>
       </c>
+      <c r="BP33" s="59">
+        <v>-49</v>
+      </c>
     </row>
-    <row r="34" spans="1:66">
-      <c r="A34" s="17" t="s">
+    <row r="34" spans="1:68">
+      <c r="A34" s="33">
+        <v>153600000</v>
+      </c>
+      <c r="B34" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="6">
+      <c r="C34" s="56">
         <v>-8</v>
       </c>
-      <c r="C34" s="6">
+      <c r="D34" s="56">
         <v>-32</v>
       </c>
-      <c r="D34" s="6">
+      <c r="E34" s="56">
         <v>-22</v>
       </c>
-      <c r="E34" s="6">
+      <c r="F34" s="56">
         <v>-25</v>
       </c>
-      <c r="F34" s="6">
+      <c r="G34" s="56">
         <v>-20</v>
       </c>
-      <c r="G34" s="6">
+      <c r="H34" s="56">
         <v>-24</v>
       </c>
-      <c r="H34" s="6">
+      <c r="I34" s="56">
         <v>-23</v>
       </c>
-      <c r="I34" s="6">
+      <c r="J34" s="56">
         <v>-38</v>
       </c>
-      <c r="J34" s="6">
+      <c r="K34" s="56">
         <v>-18</v>
       </c>
-      <c r="K34" s="6">
+      <c r="L34" s="56">
         <v>-16</v>
       </c>
-      <c r="L34" s="6">
+      <c r="M34" s="56">
         <v>-27</v>
       </c>
-      <c r="M34" s="6">
+      <c r="N34" s="56">
         <v>-17</v>
       </c>
-      <c r="N34" s="29">
+      <c r="O34" s="10">
         <v>-30</v>
       </c>
-      <c r="O34" s="29">
+      <c r="P34" s="10">
         <v>-18</v>
       </c>
-      <c r="P34" s="29">
+      <c r="Q34" s="10">
         <v>-13</v>
       </c>
-      <c r="Q34" s="29">
+      <c r="R34" s="10">
         <v>-24</v>
       </c>
-      <c r="R34" s="29">
+      <c r="S34" s="10">
         <v>-18</v>
       </c>
-      <c r="S34" s="29">
+      <c r="T34" s="10">
         <v>-21</v>
       </c>
-      <c r="T34" s="29">
+      <c r="U34" s="10">
         <v>-41</v>
       </c>
-      <c r="U34" s="29">
+      <c r="V34" s="10">
         <v>-44</v>
       </c>
-      <c r="V34" s="29">
+      <c r="W34" s="10">
         <v>-53</v>
       </c>
-      <c r="W34" s="29">
+      <c r="X34" s="10">
         <v>-43</v>
       </c>
-      <c r="X34" s="29">
+      <c r="Y34" s="10">
         <v>-41</v>
       </c>
-      <c r="Y34" s="29">
+      <c r="Z34" s="10">
         <v>-13</v>
       </c>
-      <c r="Z34" s="29">
+      <c r="AA34" s="10">
         <v>-17</v>
       </c>
-      <c r="AA34" s="29">
+      <c r="AB34" s="10">
         <v>-9</v>
       </c>
-      <c r="AB34" s="29">
+      <c r="AC34" s="10">
         <v>-6</v>
       </c>
-      <c r="AC34" s="31">
+      <c r="AD34" s="12">
         <v>-31</v>
       </c>
-      <c r="AD34" s="29">
+      <c r="AE34" s="10">
         <v>9</v>
       </c>
-      <c r="AE34" s="30">
+      <c r="AF34" s="11">
         <v>-37</v>
       </c>
-      <c r="AF34" s="29">
+      <c r="AG34" s="10">
         <v>-57</v>
       </c>
-      <c r="AG34" s="29">
+      <c r="AH34" s="10">
         <v>-34</v>
       </c>
-      <c r="AH34" s="29">
+      <c r="AI34" s="10">
         <v>-49</v>
       </c>
-      <c r="AI34" s="29">
+      <c r="AJ34" s="10">
         <v>-67</v>
       </c>
-      <c r="AJ34" s="21">
+      <c r="AK34" s="10">
         <v>-56</v>
       </c>
-      <c r="AK34" s="21">
+      <c r="AL34" s="10">
         <v>-10</v>
       </c>
-      <c r="AL34" s="21">
+      <c r="AM34" s="10">
         <v>-62</v>
       </c>
-      <c r="AM34" s="21">
+      <c r="AN34" s="10">
         <v>-29</v>
       </c>
-      <c r="AN34" s="6">
+      <c r="AO34" s="56">
         <v>-33</v>
       </c>
-      <c r="AO34" s="6">
+      <c r="AP34" s="56">
         <v>-8</v>
       </c>
-      <c r="AP34" s="6">
+      <c r="AQ34" s="56">
         <v>-36</v>
       </c>
-      <c r="AQ34" s="6">
+      <c r="AR34" s="56">
         <v>-40</v>
       </c>
-      <c r="AR34" s="6">
+      <c r="AS34" s="56">
         <v>-56</v>
       </c>
-      <c r="AS34" s="6">
+      <c r="AT34" s="56">
         <v>-77</v>
       </c>
-      <c r="AT34" s="6">
+      <c r="AU34" s="56">
         <v>-34</v>
       </c>
-      <c r="AU34" s="6">
+      <c r="AV34" s="56">
         <v>-67</v>
       </c>
-      <c r="AV34" s="6">
+      <c r="AW34" s="56">
         <v>-86</v>
       </c>
-      <c r="AW34" s="23">
+      <c r="AX34" s="59">
         <v>-60</v>
       </c>
-      <c r="AX34" s="22">
+      <c r="AY34" s="56">
         <v>-37</v>
       </c>
-      <c r="AY34" s="22">
+      <c r="AZ34" s="56">
         <v>-34</v>
       </c>
-      <c r="AZ34" s="22">
+      <c r="BA34" s="56">
         <v>-10</v>
       </c>
-      <c r="BA34" s="37">
+      <c r="BB34" s="59">
         <v>-72</v>
       </c>
-      <c r="BB34" s="6">
+      <c r="BC34" s="56">
         <v>-32</v>
       </c>
-      <c r="BC34" s="6">
+      <c r="BD34" s="56">
         <v>-41</v>
       </c>
-      <c r="BD34" s="6">
+      <c r="BE34" s="56">
         <v>-173</v>
       </c>
-      <c r="BE34" s="37">
+      <c r="BF34" s="59">
         <v>-127</v>
       </c>
-      <c r="BF34" s="37">
+      <c r="BG34" s="59">
         <v>14</v>
       </c>
-      <c r="BG34" s="37">
+      <c r="BH34" s="59">
         <v>-72</v>
       </c>
-      <c r="BH34" s="37">
+      <c r="BI34" s="59">
         <v>-16</v>
       </c>
-      <c r="BI34" s="6">
+      <c r="BJ34" s="56">
         <v>-63</v>
       </c>
-      <c r="BJ34" s="37">
+      <c r="BK34" s="59">
         <v>-30</v>
       </c>
-      <c r="BK34" s="37">
+      <c r="BL34" s="59">
         <v>-70</v>
       </c>
-      <c r="BL34" s="37">
+      <c r="BM34" s="59">
         <v>-45</v>
       </c>
-      <c r="BM34" s="37">
+      <c r="BN34" s="59">
         <v>-47</v>
       </c>
-      <c r="BN34" s="37">
+      <c r="BO34" s="59">
         <v>-15</v>
       </c>
+      <c r="BP34" s="59">
+        <v>-93</v>
+      </c>
     </row>
-    <row r="35" spans="1:66">
-      <c r="A35" s="17" t="s">
+    <row r="35" spans="1:68">
+      <c r="A35" s="33">
+        <v>154000000</v>
+      </c>
+      <c r="B35" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="6">
+      <c r="C35" s="56">
         <v>-27</v>
       </c>
-      <c r="C35" s="6">
+      <c r="D35" s="56">
         <v>-19</v>
       </c>
-      <c r="D35" s="6">
+      <c r="E35" s="56">
         <v>-12</v>
       </c>
-      <c r="E35" s="6">
+      <c r="F35" s="56">
         <v>-2</v>
       </c>
-      <c r="F35" s="6">
+      <c r="G35" s="56">
         <v>-10</v>
       </c>
-      <c r="G35" s="6">
+      <c r="H35" s="56">
         <v>-22</v>
       </c>
-      <c r="H35" s="6">
+      <c r="I35" s="56">
         <v>-10</v>
       </c>
-      <c r="I35" s="6">
+      <c r="J35" s="56">
         <v>-14</v>
       </c>
-      <c r="J35" s="6">
+      <c r="K35" s="56">
         <v>8</v>
       </c>
-      <c r="K35" s="6">
+      <c r="L35" s="56">
         <v>0</v>
       </c>
-      <c r="L35" s="6">
+      <c r="M35" s="56">
         <v>-13</v>
       </c>
-      <c r="M35" s="6">
+      <c r="N35" s="56">
         <v>-2</v>
       </c>
-      <c r="N35" s="29">
+      <c r="O35" s="10">
         <v>-28</v>
       </c>
-      <c r="O35" s="29">
+      <c r="P35" s="10">
         <v>-9</v>
       </c>
-      <c r="P35" s="29">
+      <c r="Q35" s="10">
         <v>-15</v>
       </c>
-      <c r="Q35" s="29">
+      <c r="R35" s="10">
         <v>-20</v>
       </c>
-      <c r="R35" s="29">
+      <c r="S35" s="10">
         <v>-25</v>
       </c>
-      <c r="S35" s="29">
+      <c r="T35" s="10">
         <v>-30</v>
       </c>
-      <c r="T35" s="29">
+      <c r="U35" s="10">
         <v>-7</v>
       </c>
-      <c r="U35" s="29">
+      <c r="V35" s="10">
         <v>-11</v>
       </c>
-      <c r="V35" s="29">
+      <c r="W35" s="10">
         <v>-23</v>
       </c>
-      <c r="W35" s="29">
+      <c r="X35" s="10">
         <v>-28</v>
       </c>
-      <c r="X35" s="29">
+      <c r="Y35" s="10">
         <v>0</v>
       </c>
-      <c r="Y35" s="29">
+      <c r="Z35" s="10">
         <v>10</v>
       </c>
-      <c r="Z35" s="29">
+      <c r="AA35" s="10">
         <v>19</v>
       </c>
-      <c r="AA35" s="29">
+      <c r="AB35" s="10">
         <v>-7</v>
       </c>
-      <c r="AB35" s="29">
+      <c r="AC35" s="10">
         <v>-1</v>
       </c>
-      <c r="AC35" s="31">
+      <c r="AD35" s="12">
         <v>13</v>
       </c>
-      <c r="AD35" s="29">
+      <c r="AE35" s="10">
         <v>-3</v>
       </c>
-      <c r="AE35" s="30">
+      <c r="AF35" s="11">
         <v>-26</v>
       </c>
-      <c r="AF35" s="29">
+      <c r="AG35" s="10">
         <v>4</v>
       </c>
-      <c r="AG35" s="29">
+      <c r="AH35" s="10">
         <v>1</v>
       </c>
-      <c r="AH35" s="29">
+      <c r="AI35" s="10">
         <v>-13</v>
       </c>
-      <c r="AI35" s="29">
+      <c r="AJ35" s="10">
         <v>-1</v>
       </c>
-      <c r="AJ35" s="21">
+      <c r="AK35" s="10">
         <v>-24</v>
       </c>
-      <c r="AK35" s="21">
+      <c r="AL35" s="10">
         <v>-6</v>
       </c>
-      <c r="AL35" s="21">
+      <c r="AM35" s="10">
         <v>-18</v>
       </c>
-      <c r="AM35" s="21">
+      <c r="AN35" s="10">
         <v>-17</v>
       </c>
-      <c r="AN35" s="6">
+      <c r="AO35" s="56">
         <v>-11</v>
       </c>
-      <c r="AO35" s="6">
+      <c r="AP35" s="56">
         <v>-55</v>
       </c>
-      <c r="AP35" s="6">
+      <c r="AQ35" s="56">
         <v>-36</v>
       </c>
-      <c r="AQ35" s="6">
+      <c r="AR35" s="56">
         <v>-16</v>
       </c>
-      <c r="AR35" s="6">
+      <c r="AS35" s="56">
         <v>-30</v>
       </c>
-      <c r="AS35" s="6">
+      <c r="AT35" s="56">
         <v>-26</v>
       </c>
-      <c r="AT35" s="6">
+      <c r="AU35" s="56">
         <v>-52</v>
       </c>
-      <c r="AU35" s="6">
+      <c r="AV35" s="56">
         <v>-1</v>
       </c>
-      <c r="AV35" s="6">
+      <c r="AW35" s="56">
         <v>-19</v>
       </c>
-      <c r="AW35" s="23">
+      <c r="AX35" s="59">
         <v>-40</v>
       </c>
-      <c r="AX35" s="22">
+      <c r="AY35" s="56">
         <v>-36</v>
       </c>
-      <c r="AY35" s="22">
+      <c r="AZ35" s="56">
         <v>-26</v>
       </c>
-      <c r="AZ35" s="22">
+      <c r="BA35" s="56">
         <v>-11</v>
       </c>
-      <c r="BA35" s="37">
+      <c r="BB35" s="59">
         <v>-19</v>
       </c>
-      <c r="BB35" s="6">
+      <c r="BC35" s="56">
         <v>-25</v>
       </c>
-      <c r="BC35" s="6">
+      <c r="BD35" s="56">
         <v>-20</v>
       </c>
-      <c r="BD35" s="6">
+      <c r="BE35" s="56">
         <v>-71</v>
       </c>
-      <c r="BE35" s="37">
+      <c r="BF35" s="59">
         <v>-22</v>
       </c>
-      <c r="BF35" s="37">
+      <c r="BG35" s="59">
         <v>-57</v>
       </c>
-      <c r="BG35" s="37">
+      <c r="BH35" s="59">
         <v>-21</v>
       </c>
-      <c r="BH35" s="37">
+      <c r="BI35" s="59">
         <v>-16</v>
       </c>
-      <c r="BI35" s="6">
+      <c r="BJ35" s="56">
         <v>-42</v>
       </c>
-      <c r="BJ35" s="37">
+      <c r="BK35" s="59">
         <v>-16</v>
       </c>
-      <c r="BK35" s="37">
+      <c r="BL35" s="59">
         <v>-3</v>
       </c>
-      <c r="BL35" s="37">
+      <c r="BM35" s="59">
         <v>-1</v>
       </c>
-      <c r="BM35" s="37">
+      <c r="BN35" s="59">
         <v>-5</v>
       </c>
-      <c r="BN35" s="37">
+      <c r="BO35" s="59">
         <v>-14</v>
       </c>
+      <c r="BP35" s="59">
+        <v>-60</v>
+      </c>
     </row>
-    <row r="36" spans="1:66">
-      <c r="A36" s="17" t="s">
+    <row r="36" spans="1:68">
+      <c r="A36" s="33">
+        <v>154200000</v>
+      </c>
+      <c r="B36" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="6">
+      <c r="C36" s="56">
         <v>-25</v>
       </c>
-      <c r="C36" s="6">
+      <c r="D36" s="56">
         <v>-20</v>
       </c>
-      <c r="D36" s="6">
+      <c r="E36" s="56">
         <v>-13</v>
       </c>
-      <c r="E36" s="6">
+      <c r="F36" s="56">
         <v>-6</v>
       </c>
-      <c r="F36" s="6">
+      <c r="G36" s="56">
         <v>6</v>
       </c>
-      <c r="G36" s="6">
+      <c r="H36" s="56">
         <v>11</v>
       </c>
-      <c r="H36" s="6">
+      <c r="I36" s="56">
         <v>-8</v>
       </c>
-      <c r="I36" s="6">
+      <c r="J36" s="56">
         <v>-23</v>
       </c>
-      <c r="J36" s="6">
+      <c r="K36" s="56">
         <v>-7</v>
       </c>
-      <c r="K36" s="6">
+      <c r="L36" s="56">
         <v>-12</v>
       </c>
-      <c r="L36" s="6">
+      <c r="M36" s="56">
         <v>-20</v>
       </c>
-      <c r="M36" s="6">
+      <c r="N36" s="56">
         <v>-3</v>
       </c>
-      <c r="N36" s="29">
+      <c r="O36" s="10">
         <v>-9</v>
       </c>
-      <c r="O36" s="29">
+      <c r="P36" s="10">
         <v>0</v>
       </c>
-      <c r="P36" s="29">
+      <c r="Q36" s="10">
         <v>-19</v>
       </c>
-      <c r="Q36" s="29">
+      <c r="R36" s="10">
         <v>-13</v>
       </c>
-      <c r="R36" s="29">
+      <c r="S36" s="10">
         <v>-12</v>
       </c>
-      <c r="S36" s="29">
+      <c r="T36" s="10">
         <v>-16</v>
       </c>
-      <c r="T36" s="29">
+      <c r="U36" s="10">
         <v>0</v>
       </c>
-      <c r="U36" s="29">
+      <c r="V36" s="10">
         <v>-27</v>
       </c>
-      <c r="V36" s="29">
+      <c r="W36" s="10">
         <v>-17</v>
       </c>
-      <c r="W36" s="29">
+      <c r="X36" s="10">
         <v>-15</v>
       </c>
-      <c r="X36" s="29">
+      <c r="Y36" s="10">
         <v>-23</v>
       </c>
-      <c r="Y36" s="29">
+      <c r="Z36" s="10">
         <v>-20</v>
       </c>
-      <c r="Z36" s="29">
+      <c r="AA36" s="10">
         <v>-10</v>
       </c>
-      <c r="AA36" s="29">
+      <c r="AB36" s="10">
         <v>6</v>
       </c>
-      <c r="AB36" s="29">
+      <c r="AC36" s="10">
         <v>-18</v>
       </c>
-      <c r="AC36" s="31">
+      <c r="AD36" s="12">
         <v>-19</v>
       </c>
-      <c r="AD36" s="29">
+      <c r="AE36" s="10">
         <v>-13</v>
       </c>
-      <c r="AE36" s="30">
+      <c r="AF36" s="11">
         <v>-3</v>
       </c>
-      <c r="AF36" s="29">
+      <c r="AG36" s="10">
         <v>-65</v>
       </c>
-      <c r="AG36" s="29">
+      <c r="AH36" s="10">
         <v>-23</v>
       </c>
-      <c r="AH36" s="29">
+      <c r="AI36" s="10">
         <v>-9</v>
       </c>
-      <c r="AI36" s="29">
+      <c r="AJ36" s="10">
         <v>14</v>
       </c>
-      <c r="AJ36" s="21">
+      <c r="AK36" s="10">
         <v>-14</v>
       </c>
-      <c r="AK36" s="21">
+      <c r="AL36" s="10">
         <v>-30</v>
       </c>
-      <c r="AL36" s="21">
+      <c r="AM36" s="10">
         <v>-45</v>
       </c>
-      <c r="AM36" s="21">
+      <c r="AN36" s="10">
         <v>-22</v>
       </c>
-      <c r="AN36" s="6">
+      <c r="AO36" s="56">
         <v>-50</v>
       </c>
-      <c r="AO36" s="6">
+      <c r="AP36" s="56">
         <v>-26</v>
       </c>
-      <c r="AP36" s="6">
+      <c r="AQ36" s="56">
         <v>-23</v>
       </c>
-      <c r="AQ36" s="6">
+      <c r="AR36" s="56">
         <v>-25</v>
       </c>
-      <c r="AR36" s="6">
+      <c r="AS36" s="56">
         <v>-36</v>
       </c>
-      <c r="AS36" s="6">
+      <c r="AT36" s="56">
         <v>-40</v>
       </c>
-      <c r="AT36" s="6">
+      <c r="AU36" s="56">
         <v>-23</v>
       </c>
-      <c r="AU36" s="6">
+      <c r="AV36" s="56">
         <v>14</v>
       </c>
-      <c r="AV36" s="6">
+      <c r="AW36" s="56">
         <v>-27</v>
       </c>
-      <c r="AW36" s="23">
+      <c r="AX36" s="59">
         <v>-61</v>
       </c>
-      <c r="AX36" s="22">
+      <c r="AY36" s="56">
         <v>-38</v>
       </c>
-      <c r="AY36" s="22">
+      <c r="AZ36" s="56">
         <v>-66</v>
       </c>
-      <c r="AZ36" s="22">
+      <c r="BA36" s="56">
         <v>-16</v>
       </c>
-      <c r="BA36" s="37">
+      <c r="BB36" s="59">
         <v>-30</v>
       </c>
-      <c r="BB36" s="6">
+      <c r="BC36" s="56">
         <v>-25</v>
       </c>
-      <c r="BC36" s="6">
+      <c r="BD36" s="56">
         <v>-24</v>
       </c>
-      <c r="BD36" s="6">
+      <c r="BE36" s="56">
         <v>-149</v>
       </c>
-      <c r="BE36" s="37">
+      <c r="BF36" s="59">
         <v>-77</v>
       </c>
-      <c r="BF36" s="37">
+      <c r="BG36" s="59">
         <v>-36</v>
       </c>
-      <c r="BG36" s="37">
+      <c r="BH36" s="59">
         <v>-28</v>
       </c>
-      <c r="BH36" s="37">
+      <c r="BI36" s="59">
         <v>5</v>
       </c>
-      <c r="BI36" s="6">
+      <c r="BJ36" s="56">
         <v>0</v>
       </c>
-      <c r="BJ36" s="37">
+      <c r="BK36" s="59">
         <v>-6</v>
       </c>
-      <c r="BK36" s="37">
+      <c r="BL36" s="59">
         <v>-37</v>
       </c>
-      <c r="BL36" s="37">
+      <c r="BM36" s="59">
         <v>-39</v>
       </c>
-      <c r="BM36" s="37">
+      <c r="BN36" s="59">
         <v>-26</v>
       </c>
-      <c r="BN36" s="37">
+      <c r="BO36" s="59">
         <v>-27</v>
       </c>
+      <c r="BP36" s="59">
+        <v>5</v>
+      </c>
     </row>
-    <row r="37" spans="1:66">
-      <c r="A37" s="17" t="s">
+    <row r="37" spans="1:68">
+      <c r="A37" s="33">
+        <v>154600000</v>
+      </c>
+      <c r="B37" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="6">
+      <c r="C37" s="56">
         <v>-28</v>
       </c>
-      <c r="C37" s="6">
+      <c r="D37" s="56">
         <v>-22</v>
       </c>
-      <c r="D37" s="6">
+      <c r="E37" s="56">
         <v>-12</v>
       </c>
-      <c r="E37" s="6">
+      <c r="F37" s="56">
         <v>-18</v>
       </c>
-      <c r="F37" s="6">
+      <c r="G37" s="56">
         <v>-20</v>
       </c>
-      <c r="G37" s="6">
+      <c r="H37" s="56">
         <v>-18</v>
       </c>
-      <c r="H37" s="6">
+      <c r="I37" s="56">
         <v>-18</v>
       </c>
-      <c r="I37" s="6">
+      <c r="J37" s="56">
         <v>-58</v>
       </c>
-      <c r="J37" s="6">
+      <c r="K37" s="56">
         <v>-1</v>
       </c>
-      <c r="K37" s="6">
+      <c r="L37" s="56">
         <v>-34</v>
       </c>
-      <c r="L37" s="6">
+      <c r="M37" s="56">
         <v>-17</v>
       </c>
-      <c r="M37" s="6">
+      <c r="N37" s="56">
         <v>-8</v>
       </c>
-      <c r="N37" s="29">
+      <c r="O37" s="10">
         <v>-20</v>
       </c>
-      <c r="O37" s="29">
+      <c r="P37" s="10">
         <v>-10</v>
       </c>
-      <c r="P37" s="29">
+      <c r="Q37" s="10">
         <v>-14</v>
       </c>
-      <c r="Q37" s="29">
+      <c r="R37" s="10">
         <v>-22</v>
       </c>
-      <c r="R37" s="29">
+      <c r="S37" s="10">
         <v>-24</v>
       </c>
-      <c r="S37" s="29">
+      <c r="T37" s="10">
         <v>-17</v>
       </c>
-      <c r="T37" s="29">
+      <c r="U37" s="10">
         <v>-29</v>
       </c>
-      <c r="U37" s="29">
+      <c r="V37" s="10">
         <v>4</v>
       </c>
-      <c r="V37" s="29">
+      <c r="W37" s="10">
         <v>-20</v>
       </c>
-      <c r="W37" s="29">
+      <c r="X37" s="10">
         <v>6</v>
       </c>
-      <c r="X37" s="29">
+      <c r="Y37" s="10">
         <v>-29</v>
       </c>
-      <c r="Y37" s="29">
+      <c r="Z37" s="10">
         <v>9</v>
       </c>
-      <c r="Z37" s="29">
+      <c r="AA37" s="10">
         <v>-2</v>
       </c>
-      <c r="AA37" s="29">
+      <c r="AB37" s="10">
         <v>-8</v>
       </c>
-      <c r="AB37" s="29">
+      <c r="AC37" s="10">
         <v>11</v>
       </c>
-      <c r="AC37" s="31">
+      <c r="AD37" s="12">
         <v>-12</v>
       </c>
-      <c r="AD37" s="29">
+      <c r="AE37" s="10">
         <v>2</v>
       </c>
-      <c r="AE37" s="30">
+      <c r="AF37" s="11">
         <v>-7</v>
       </c>
-      <c r="AF37" s="29">
+      <c r="AG37" s="10">
         <v>-10</v>
       </c>
-      <c r="AG37" s="29">
+      <c r="AH37" s="10">
         <v>-56</v>
       </c>
-      <c r="AH37" s="29">
+      <c r="AI37" s="10">
         <v>14</v>
       </c>
-      <c r="AI37" s="29">
+      <c r="AJ37" s="10">
         <v>-28</v>
       </c>
-      <c r="AJ37" s="21">
+      <c r="AK37" s="10">
         <v>29</v>
       </c>
-      <c r="AK37" s="21">
+      <c r="AL37" s="10">
         <v>-51</v>
       </c>
-      <c r="AL37" s="21">
+      <c r="AM37" s="10">
         <v>-5</v>
       </c>
-      <c r="AM37" s="21">
+      <c r="AN37" s="10">
         <v>-61</v>
       </c>
-      <c r="AN37" s="6">
+      <c r="AO37" s="56">
         <v>-25</v>
       </c>
-      <c r="AO37" s="6">
+      <c r="AP37" s="56">
         <v>-53</v>
       </c>
-      <c r="AP37" s="6">
+      <c r="AQ37" s="56">
         <v>-33</v>
       </c>
-      <c r="AQ37" s="6">
+      <c r="AR37" s="56">
         <v>-36</v>
       </c>
-      <c r="AR37" s="6">
+      <c r="AS37" s="56">
         <v>-10</v>
       </c>
-      <c r="AS37" s="6">
+      <c r="AT37" s="56">
         <v>-28</v>
       </c>
-      <c r="AT37" s="6">
+      <c r="AU37" s="56">
         <v>3</v>
       </c>
-      <c r="AU37" s="6">
+      <c r="AV37" s="56">
         <v>-28</v>
       </c>
-      <c r="AV37" s="6">
+      <c r="AW37" s="56">
         <v>-65</v>
       </c>
-      <c r="AW37" s="23">
+      <c r="AX37" s="59">
         <v>-72</v>
       </c>
-      <c r="AX37" s="22">
+      <c r="AY37" s="56">
         <v>-47</v>
       </c>
-      <c r="AY37" s="22">
+      <c r="AZ37" s="56">
         <v>-31</v>
       </c>
-      <c r="AZ37" s="22">
+      <c r="BA37" s="56">
         <v>-45</v>
       </c>
-      <c r="BA37" s="37">
+      <c r="BB37" s="59">
         <v>-66</v>
       </c>
-      <c r="BB37" s="6">
+      <c r="BC37" s="56">
         <v>-43</v>
       </c>
-      <c r="BC37" s="6">
+      <c r="BD37" s="56">
         <v>-7</v>
       </c>
-      <c r="BD37" s="6">
+      <c r="BE37" s="56">
         <v>-119</v>
       </c>
-      <c r="BE37" s="37">
+      <c r="BF37" s="59">
         <v>44</v>
       </c>
-      <c r="BF37" s="37">
+      <c r="BG37" s="59">
         <v>-102</v>
       </c>
-      <c r="BG37" s="37">
+      <c r="BH37" s="59">
         <v>-43</v>
       </c>
-      <c r="BH37" s="37">
+      <c r="BI37" s="59">
         <v>-39</v>
       </c>
-      <c r="BI37" s="6">
+      <c r="BJ37" s="56">
         <v>-18</v>
       </c>
-      <c r="BJ37" s="37">
+      <c r="BK37" s="59">
         <v>-27</v>
       </c>
-      <c r="BK37" s="37">
+      <c r="BL37" s="59">
         <v>-25</v>
       </c>
-      <c r="BL37" s="37">
+      <c r="BM37" s="59">
         <v>-33</v>
       </c>
-      <c r="BM37" s="37">
+      <c r="BN37" s="59">
         <v>-5</v>
       </c>
-      <c r="BN37" s="37">
+      <c r="BO37" s="59">
         <v>-12</v>
       </c>
+      <c r="BP37" s="59">
+        <v>-47</v>
+      </c>
     </row>
-    <row r="38" spans="1:66">
-      <c r="A38" s="17" t="s">
+    <row r="38" spans="1:68">
+      <c r="A38" s="33">
+        <v>154800000</v>
+      </c>
+      <c r="B38" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="6">
+      <c r="C38" s="56">
         <v>-26</v>
       </c>
-      <c r="C38" s="6">
+      <c r="D38" s="56">
         <v>-24</v>
       </c>
-      <c r="D38" s="6">
+      <c r="E38" s="56">
         <v>-16</v>
       </c>
-      <c r="E38" s="6">
+      <c r="F38" s="56">
         <v>-17</v>
       </c>
-      <c r="F38" s="6">
+      <c r="G38" s="56">
         <v>-18</v>
       </c>
-      <c r="G38" s="6">
+      <c r="H38" s="56">
         <v>-44</v>
       </c>
-      <c r="H38" s="6">
+      <c r="I38" s="56">
         <v>-20</v>
       </c>
-      <c r="I38" s="6">
+      <c r="J38" s="56">
         <v>-20</v>
       </c>
-      <c r="J38" s="6">
+      <c r="K38" s="56">
         <v>-34</v>
       </c>
-      <c r="K38" s="6">
+      <c r="L38" s="56">
         <v>-15</v>
       </c>
-      <c r="L38" s="6">
+      <c r="M38" s="56">
         <v>-24</v>
       </c>
-      <c r="M38" s="6">
+      <c r="N38" s="56">
         <v>-24</v>
       </c>
-      <c r="N38" s="29">
+      <c r="O38" s="10">
         <v>-26</v>
       </c>
-      <c r="O38" s="29">
+      <c r="P38" s="10">
         <v>-35</v>
       </c>
-      <c r="P38" s="29">
+      <c r="Q38" s="10">
         <v>-14</v>
       </c>
-      <c r="Q38" s="29">
+      <c r="R38" s="10">
         <v>-25</v>
       </c>
-      <c r="R38" s="29">
+      <c r="S38" s="10">
         <v>-30</v>
       </c>
-      <c r="S38" s="29">
+      <c r="T38" s="10">
         <v>-27</v>
       </c>
-      <c r="T38" s="29">
+      <c r="U38" s="10">
         <v>-22</v>
       </c>
-      <c r="U38" s="29">
+      <c r="V38" s="10">
         <v>-9</v>
       </c>
-      <c r="V38" s="29">
+      <c r="W38" s="10">
         <v>-17</v>
       </c>
-      <c r="W38" s="29">
+      <c r="X38" s="10">
         <v>-38</v>
       </c>
-      <c r="X38" s="29">
+      <c r="Y38" s="10">
         <v>-9</v>
       </c>
-      <c r="Y38" s="29">
+      <c r="Z38" s="10">
         <v>-20</v>
       </c>
-      <c r="Z38" s="29">
+      <c r="AA38" s="10">
         <v>-18</v>
       </c>
-      <c r="AA38" s="29">
+      <c r="AB38" s="10">
         <v>2</v>
       </c>
-      <c r="AB38" s="29">
+      <c r="AC38" s="10">
         <v>-6</v>
       </c>
-      <c r="AC38" s="31">
+      <c r="AD38" s="12">
         <v>-12</v>
       </c>
-      <c r="AD38" s="29">
+      <c r="AE38" s="10">
         <v>2</v>
       </c>
-      <c r="AE38" s="30">
+      <c r="AF38" s="11">
         <v>-2</v>
       </c>
-      <c r="AF38" s="29">
+      <c r="AG38" s="10">
         <v>-57</v>
       </c>
-      <c r="AG38" s="29">
+      <c r="AH38" s="10">
         <v>-38</v>
       </c>
-      <c r="AH38" s="29">
+      <c r="AI38" s="10">
         <v>-47</v>
       </c>
-      <c r="AI38" s="29">
+      <c r="AJ38" s="10">
         <v>-47</v>
       </c>
-      <c r="AJ38" s="21">
+      <c r="AK38" s="10">
         <v>-13</v>
       </c>
-      <c r="AK38" s="21">
+      <c r="AL38" s="10">
         <v>-23</v>
       </c>
-      <c r="AL38" s="21">
+      <c r="AM38" s="10">
         <v>-11</v>
       </c>
-      <c r="AM38" s="21">
+      <c r="AN38" s="10">
         <v>-44</v>
       </c>
-      <c r="AN38" s="6">
+      <c r="AO38" s="56">
         <v>-40</v>
       </c>
-      <c r="AO38" s="6">
+      <c r="AP38" s="56">
         <v>-43</v>
       </c>
-      <c r="AP38" s="6">
+      <c r="AQ38" s="56">
         <v>-43</v>
       </c>
-      <c r="AQ38" s="6">
+      <c r="AR38" s="56">
         <v>-35</v>
       </c>
-      <c r="AR38" s="6">
+      <c r="AS38" s="56">
         <v>-64</v>
       </c>
-      <c r="AS38" s="6">
+      <c r="AT38" s="56">
         <v>-120</v>
       </c>
-      <c r="AT38" s="6">
+      <c r="AU38" s="56">
         <v>-127</v>
       </c>
-      <c r="AU38" s="6">
+      <c r="AV38" s="56">
         <v>-47</v>
       </c>
-      <c r="AV38" s="6">
+      <c r="AW38" s="56">
         <v>-65</v>
       </c>
-      <c r="AW38" s="23">
+      <c r="AX38" s="59">
         <v>-55</v>
       </c>
-      <c r="AX38" s="22">
+      <c r="AY38" s="56">
         <v>-51</v>
       </c>
-      <c r="AY38" s="22">
+      <c r="AZ38" s="56">
         <v>-21</v>
       </c>
-      <c r="AZ38" s="22">
+      <c r="BA38" s="56">
         <v>-18</v>
       </c>
-      <c r="BA38" s="37">
+      <c r="BB38" s="59">
         <v>-84</v>
       </c>
-      <c r="BB38" s="6">
+      <c r="BC38" s="56">
         <v>-46</v>
       </c>
-      <c r="BC38" s="6">
+      <c r="BD38" s="56">
         <v>-42</v>
       </c>
-      <c r="BD38" s="6">
+      <c r="BE38" s="56">
         <v>-106</v>
       </c>
-      <c r="BE38" s="37">
+      <c r="BF38" s="59">
         <v>-85</v>
       </c>
-      <c r="BF38" s="37">
+      <c r="BG38" s="59">
         <v>-78</v>
       </c>
-      <c r="BG38" s="37">
+      <c r="BH38" s="59">
         <v>-45</v>
       </c>
-      <c r="BH38" s="37">
+      <c r="BI38" s="59">
         <v>-21</v>
       </c>
-      <c r="BI38" s="6">
+      <c r="BJ38" s="56">
         <v>-55</v>
       </c>
-      <c r="BJ38" s="37">
+      <c r="BK38" s="59">
         <v>-19</v>
       </c>
-      <c r="BK38" s="37">
+      <c r="BL38" s="59">
         <v>-54</v>
       </c>
-      <c r="BL38" s="37">
+      <c r="BM38" s="59">
         <v>-38</v>
       </c>
-      <c r="BM38" s="37">
+      <c r="BN38" s="59">
         <v>-1</v>
       </c>
-      <c r="BN38" s="37">
+      <c r="BO38" s="59">
         <v>-20</v>
       </c>
+      <c r="BP38" s="59">
+        <v>-42</v>
+      </c>
     </row>
-    <row r="39" spans="1:66">
-      <c r="A39" s="17" t="s">
+    <row r="39" spans="1:68">
+      <c r="A39" s="33">
+        <v>155200000</v>
+      </c>
+      <c r="B39" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="6">
+      <c r="C39" s="56">
         <v>-9</v>
       </c>
-      <c r="C39" s="6">
+      <c r="D39" s="56">
         <v>-14</v>
       </c>
-      <c r="D39" s="6">
+      <c r="E39" s="56">
         <v>-9</v>
       </c>
-      <c r="E39" s="6">
+      <c r="F39" s="56">
         <v>-6</v>
       </c>
-      <c r="F39" s="6">
+      <c r="G39" s="56">
         <v>-6</v>
       </c>
-      <c r="G39" s="6">
+      <c r="H39" s="56">
         <v>-12</v>
       </c>
-      <c r="H39" s="6">
+      <c r="I39" s="56">
         <v>-27</v>
       </c>
-      <c r="I39" s="6">
+      <c r="J39" s="56">
         <v>-14</v>
       </c>
-      <c r="J39" s="6">
+      <c r="K39" s="56">
         <v>-22</v>
       </c>
-      <c r="K39" s="6">
+      <c r="L39" s="56">
         <v>-14</v>
       </c>
-      <c r="L39" s="6">
+      <c r="M39" s="56">
         <v>-36</v>
       </c>
-      <c r="M39" s="6">
+      <c r="N39" s="56">
         <v>-13</v>
       </c>
-      <c r="N39" s="29">
+      <c r="O39" s="10">
         <v>-27</v>
       </c>
-      <c r="O39" s="29">
+      <c r="P39" s="10">
         <v>-1</v>
       </c>
-      <c r="P39" s="29">
+      <c r="Q39" s="10">
         <v>-12</v>
       </c>
-      <c r="Q39" s="29">
+      <c r="R39" s="10">
         <v>-22</v>
       </c>
-      <c r="R39" s="29">
+      <c r="S39" s="10">
         <v>-24</v>
       </c>
-      <c r="S39" s="29">
+      <c r="T39" s="10">
         <v>-10</v>
       </c>
-      <c r="T39" s="29">
+      <c r="U39" s="10">
         <v>-33</v>
       </c>
-      <c r="U39" s="29">
+      <c r="V39" s="10">
         <v>-38</v>
       </c>
-      <c r="V39" s="29">
+      <c r="W39" s="10">
         <v>-39</v>
       </c>
-      <c r="W39" s="29">
+      <c r="X39" s="10">
         <v>-20</v>
       </c>
-      <c r="X39" s="29">
+      <c r="Y39" s="10">
         <v>-28</v>
       </c>
-      <c r="Y39" s="29">
+      <c r="Z39" s="10">
         <v>-23</v>
       </c>
-      <c r="Z39" s="29">
+      <c r="AA39" s="10">
         <v>-12</v>
       </c>
-      <c r="AA39" s="29">
+      <c r="AB39" s="10">
         <v>-8</v>
       </c>
-      <c r="AB39" s="29">
+      <c r="AC39" s="10">
         <v>-18</v>
       </c>
-      <c r="AC39" s="31">
+      <c r="AD39" s="12">
         <v>-19</v>
       </c>
-      <c r="AD39" s="29">
+      <c r="AE39" s="10">
         <v>-7</v>
       </c>
-      <c r="AE39" s="30">
+      <c r="AF39" s="11">
         <v>-22</v>
       </c>
-      <c r="AF39" s="29">
+      <c r="AG39" s="10">
         <v>-17</v>
       </c>
-      <c r="AG39" s="29">
+      <c r="AH39" s="10">
         <v>-26</v>
       </c>
-      <c r="AH39" s="29">
+      <c r="AI39" s="10">
         <v>-41</v>
       </c>
-      <c r="AI39" s="29">
+      <c r="AJ39" s="10">
         <v>-39</v>
       </c>
-      <c r="AJ39" s="21">
+      <c r="AK39" s="10">
         <v>-25</v>
       </c>
-      <c r="AK39" s="21">
+      <c r="AL39" s="10">
         <v>-8</v>
       </c>
-      <c r="AL39" s="21">
+      <c r="AM39" s="10">
         <v>-62</v>
       </c>
-      <c r="AM39" s="21">
+      <c r="AN39" s="10">
         <v>-33</v>
       </c>
-      <c r="AN39" s="6">
+      <c r="AO39" s="56">
         <v>-37</v>
       </c>
-      <c r="AO39" s="6">
+      <c r="AP39" s="56">
         <v>-27</v>
       </c>
-      <c r="AP39" s="6">
+      <c r="AQ39" s="56">
         <v>-38</v>
       </c>
-      <c r="AQ39" s="6">
+      <c r="AR39" s="56">
         <v>-69</v>
       </c>
-      <c r="AR39" s="6">
+      <c r="AS39" s="56">
         <v>-123</v>
       </c>
-      <c r="AS39" s="6">
+      <c r="AT39" s="56">
         <v>-95</v>
       </c>
-      <c r="AT39" s="6">
+      <c r="AU39" s="56">
         <v>-77</v>
       </c>
-      <c r="AU39" s="6">
+      <c r="AV39" s="56">
         <v>-39</v>
       </c>
-      <c r="AV39" s="6">
+      <c r="AW39" s="56">
         <v>-34</v>
       </c>
-      <c r="AW39" s="23">
+      <c r="AX39" s="59">
         <v>-71</v>
       </c>
-      <c r="AX39" s="22">
+      <c r="AY39" s="56">
         <v>-61</v>
       </c>
-      <c r="AY39" s="22">
+      <c r="AZ39" s="56">
         <v>-53</v>
       </c>
-      <c r="AZ39" s="22">
+      <c r="BA39" s="56">
         <v>-2</v>
       </c>
-      <c r="BA39" s="37">
+      <c r="BB39" s="59">
         <v>-92</v>
       </c>
-      <c r="BB39" s="6">
+      <c r="BC39" s="56">
         <v>-30</v>
       </c>
-      <c r="BC39" s="6">
+      <c r="BD39" s="56">
         <v>-73</v>
       </c>
-      <c r="BD39" s="6">
+      <c r="BE39" s="56">
         <v>-124</v>
       </c>
-      <c r="BE39" s="37">
+      <c r="BF39" s="59">
         <v>-100</v>
       </c>
-      <c r="BF39" s="37">
+      <c r="BG39" s="59">
         <v>-59</v>
       </c>
-      <c r="BG39" s="37">
+      <c r="BH39" s="59">
         <v>-47</v>
       </c>
-      <c r="BH39" s="37">
+      <c r="BI39" s="59">
         <v>-18</v>
       </c>
-      <c r="BI39" s="6">
+      <c r="BJ39" s="56">
         <v>-40</v>
       </c>
-      <c r="BJ39" s="37">
+      <c r="BK39" s="59">
         <v>-85</v>
       </c>
-      <c r="BK39" s="37">
+      <c r="BL39" s="59">
         <v>-89</v>
       </c>
-      <c r="BL39" s="37">
+      <c r="BM39" s="59">
         <v>-70</v>
       </c>
-      <c r="BM39" s="37">
+      <c r="BN39" s="59">
         <v>-45</v>
       </c>
-      <c r="BN39" s="37">
+      <c r="BO39" s="59">
         <v>-31</v>
       </c>
+      <c r="BP39" s="59">
+        <v>-38</v>
+      </c>
     </row>
-    <row r="40" spans="1:66">
-      <c r="A40" s="17" t="s">
+    <row r="40" spans="1:68">
+      <c r="A40" s="33">
+        <v>155600000</v>
+      </c>
+      <c r="B40" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="6">
+      <c r="C40" s="56">
         <v>-25</v>
       </c>
-      <c r="C40" s="6">
+      <c r="D40" s="56">
         <v>-34</v>
       </c>
-      <c r="D40" s="6">
+      <c r="E40" s="56">
         <v>-1</v>
       </c>
-      <c r="E40" s="6">
+      <c r="F40" s="56">
         <v>-34</v>
       </c>
-      <c r="F40" s="6">
+      <c r="G40" s="56">
         <v>-42</v>
       </c>
-      <c r="G40" s="6">
+      <c r="H40" s="56">
         <v>-38</v>
       </c>
-      <c r="H40" s="6">
+      <c r="I40" s="56">
         <v>-38</v>
       </c>
-      <c r="I40" s="6">
+      <c r="J40" s="56">
         <v>-61</v>
       </c>
-      <c r="J40" s="6">
+      <c r="K40" s="56">
         <v>-20</v>
       </c>
-      <c r="K40" s="6">
+      <c r="L40" s="56">
         <v>-24</v>
       </c>
-      <c r="L40" s="6">
+      <c r="M40" s="56">
         <v>-47</v>
       </c>
-      <c r="M40" s="6">
+      <c r="N40" s="56">
         <v>-29</v>
       </c>
-      <c r="N40" s="29">
+      <c r="O40" s="10">
         <v>-15</v>
       </c>
-      <c r="O40" s="29">
+      <c r="P40" s="10">
         <v>-51</v>
       </c>
-      <c r="P40" s="29">
+      <c r="Q40" s="10">
         <v>-16</v>
       </c>
-      <c r="Q40" s="29">
+      <c r="R40" s="10">
         <v>-39</v>
       </c>
-      <c r="R40" s="29">
+      <c r="S40" s="10">
         <v>-19</v>
       </c>
-      <c r="S40" s="29">
+      <c r="T40" s="10">
         <v>-35</v>
       </c>
-      <c r="T40" s="29">
+      <c r="U40" s="10">
         <v>-32</v>
       </c>
-      <c r="U40" s="29">
+      <c r="V40" s="10">
         <v>-63</v>
       </c>
-      <c r="V40" s="29">
+      <c r="W40" s="10">
         <v>-71</v>
       </c>
-      <c r="W40" s="29">
+      <c r="X40" s="10">
         <v>-46</v>
       </c>
-      <c r="X40" s="29">
+      <c r="Y40" s="10">
         <v>-66</v>
       </c>
-      <c r="Y40" s="29">
+      <c r="Z40" s="10">
         <v>-37</v>
       </c>
-      <c r="Z40" s="29">
+      <c r="AA40" s="10">
         <v>-47</v>
       </c>
-      <c r="AA40" s="29">
+      <c r="AB40" s="10">
         <v>-1</v>
       </c>
-      <c r="AB40" s="29">
+      <c r="AC40" s="10">
         <v>-24</v>
       </c>
-      <c r="AC40" s="31">
+      <c r="AD40" s="12">
         <v>-21</v>
       </c>
-      <c r="AD40" s="29">
+      <c r="AE40" s="10">
         <v>-47</v>
       </c>
-      <c r="AE40" s="30">
+      <c r="AF40" s="11">
         <v>-101</v>
       </c>
-      <c r="AF40" s="29">
+      <c r="AG40" s="10">
         <v>-81</v>
       </c>
-      <c r="AG40" s="29">
+      <c r="AH40" s="10">
         <v>-47</v>
       </c>
-      <c r="AH40" s="29">
+      <c r="AI40" s="10">
         <v>-27</v>
       </c>
-      <c r="AI40" s="29">
+      <c r="AJ40" s="10">
         <v>-41</v>
       </c>
-      <c r="AJ40" s="21">
+      <c r="AK40" s="10">
         <v>-95</v>
       </c>
-      <c r="AK40" s="21">
+      <c r="AL40" s="10">
         <v>-52</v>
       </c>
-      <c r="AL40" s="21">
+      <c r="AM40" s="10">
         <v>-67</v>
       </c>
-      <c r="AM40" s="21">
+      <c r="AN40" s="10">
         <v>-72</v>
       </c>
-      <c r="AN40" s="6">
+      <c r="AO40" s="56">
         <v>-81</v>
       </c>
-      <c r="AO40" s="6">
+      <c r="AP40" s="56">
         <v>-87</v>
       </c>
-      <c r="AP40" s="6">
+      <c r="AQ40" s="56">
         <v>-68</v>
       </c>
-      <c r="AQ40" s="6">
+      <c r="AR40" s="56">
         <v>-75</v>
       </c>
-      <c r="AR40" s="6">
+      <c r="AS40" s="56">
         <v>-116</v>
       </c>
-      <c r="AS40" s="6">
+      <c r="AT40" s="56">
         <v>-153</v>
       </c>
-      <c r="AT40" s="6">
+      <c r="AU40" s="56">
         <v>-137</v>
       </c>
-      <c r="AU40" s="6">
+      <c r="AV40" s="56">
         <v>-41</v>
       </c>
-      <c r="AV40" s="6">
+      <c r="AW40" s="56">
         <v>-126</v>
       </c>
-      <c r="AW40" s="23">
+      <c r="AX40" s="59">
         <v>-95</v>
       </c>
-      <c r="AX40" s="22">
+      <c r="AY40" s="56">
         <v>-91</v>
       </c>
-      <c r="AY40" s="22">
+      <c r="AZ40" s="56">
         <v>-80</v>
       </c>
-      <c r="AZ40" s="22">
+      <c r="BA40" s="56">
         <v>-105</v>
       </c>
-      <c r="BA40" s="37">
+      <c r="BB40" s="59">
         <v>-67</v>
       </c>
-      <c r="BB40" s="6">
+      <c r="BC40" s="56">
         <v>-104</v>
       </c>
-      <c r="BC40" s="6">
+      <c r="BD40" s="56">
         <v>-101</v>
       </c>
-      <c r="BD40" s="6">
+      <c r="BE40" s="56">
         <v>-175</v>
       </c>
-      <c r="BE40" s="37">
+      <c r="BF40" s="59">
         <v>-143</v>
       </c>
-      <c r="BF40" s="37">
+      <c r="BG40" s="59">
         <v>-79</v>
       </c>
-      <c r="BG40" s="37">
+      <c r="BH40" s="59">
         <v>-88</v>
       </c>
-      <c r="BH40" s="37">
+      <c r="BI40" s="59">
         <v>-75</v>
       </c>
-      <c r="BI40" s="6">
+      <c r="BJ40" s="56">
         <v>-94</v>
       </c>
-      <c r="BJ40" s="37">
+      <c r="BK40" s="59">
         <v>-89</v>
       </c>
-      <c r="BK40" s="37">
+      <c r="BL40" s="59">
         <v>-16</v>
       </c>
-      <c r="BL40" s="37">
+      <c r="BM40" s="59">
         <v>-31</v>
       </c>
-      <c r="BM40" s="37">
+      <c r="BN40" s="59">
         <v>-64</v>
       </c>
-      <c r="BN40" s="37">
+      <c r="BO40" s="59">
         <v>-14</v>
       </c>
+      <c r="BP40" s="59">
+        <v>-113</v>
+      </c>
     </row>
-    <row r="41" spans="1:66">
-      <c r="A41" s="17" t="s">
+    <row r="41" spans="1:68">
+      <c r="A41" s="33">
+        <v>156000000</v>
+      </c>
+      <c r="B41" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="6">
+      <c r="C41" s="56">
         <v>-22</v>
       </c>
-      <c r="C41" s="6">
+      <c r="D41" s="56">
         <v>-1</v>
       </c>
-      <c r="D41" s="6">
+      <c r="E41" s="56">
         <v>-22</v>
       </c>
-      <c r="E41" s="6">
+      <c r="F41" s="56">
         <v>-24</v>
       </c>
-      <c r="F41" s="6">
+      <c r="G41" s="56">
         <v>-41</v>
       </c>
-      <c r="G41" s="6">
+      <c r="H41" s="56">
         <v>-12</v>
       </c>
-      <c r="H41" s="6">
+      <c r="I41" s="56">
         <v>-20</v>
       </c>
-      <c r="I41" s="6">
+      <c r="J41" s="56">
         <v>-20</v>
       </c>
-      <c r="J41" s="6">
+      <c r="K41" s="56">
         <v>-19</v>
       </c>
-      <c r="K41" s="6">
+      <c r="L41" s="56">
         <v>2</v>
       </c>
-      <c r="L41" s="6">
+      <c r="M41" s="56">
         <v>-29</v>
       </c>
-      <c r="M41" s="6">
+      <c r="N41" s="56">
         <v>-18</v>
       </c>
-      <c r="N41" s="29">
+      <c r="O41" s="10">
         <v>-21</v>
       </c>
-      <c r="O41" s="29">
+      <c r="P41" s="10">
         <v>-34</v>
       </c>
-      <c r="P41" s="29">
+      <c r="Q41" s="10">
         <v>-18</v>
       </c>
-      <c r="Q41" s="29">
+      <c r="R41" s="10">
         <v>-29</v>
       </c>
-      <c r="R41" s="29">
+      <c r="S41" s="10">
         <v>-11</v>
       </c>
-      <c r="S41" s="29">
+      <c r="T41" s="10">
         <v>-16</v>
       </c>
-      <c r="T41" s="29">
+      <c r="U41" s="10">
         <v>-18</v>
       </c>
-      <c r="U41" s="29">
+      <c r="V41" s="10">
         <v>-18</v>
       </c>
-      <c r="V41" s="29">
+      <c r="W41" s="10">
         <v>-4</v>
       </c>
-      <c r="W41" s="29">
+      <c r="X41" s="10">
         <v>-21</v>
       </c>
-      <c r="X41" s="29">
+      <c r="Y41" s="10">
         <v>-30</v>
       </c>
-      <c r="Y41" s="29">
+      <c r="Z41" s="10">
         <v>-19</v>
       </c>
-      <c r="Z41" s="29">
+      <c r="AA41" s="10">
         <v>-6</v>
       </c>
-      <c r="AA41" s="29">
+      <c r="AB41" s="10">
         <v>-16</v>
       </c>
-      <c r="AB41" s="29">
+      <c r="AC41" s="10">
         <v>-17</v>
       </c>
-      <c r="AC41" s="31">
+      <c r="AD41" s="12">
         <v>-12</v>
       </c>
-      <c r="AD41" s="29">
+      <c r="AE41" s="10">
         <v>-5</v>
       </c>
-      <c r="AE41" s="30">
+      <c r="AF41" s="11">
         <v>-24</v>
       </c>
-      <c r="AF41" s="29">
+      <c r="AG41" s="10">
         <v>-29</v>
       </c>
-      <c r="AG41" s="29">
+      <c r="AH41" s="10">
         <v>-27</v>
       </c>
-      <c r="AH41" s="29">
+      <c r="AI41" s="10">
         <v>19</v>
       </c>
-      <c r="AI41" s="29">
+      <c r="AJ41" s="10">
         <v>-38</v>
       </c>
-      <c r="AJ41" s="21">
+      <c r="AK41" s="10">
         <v>-30</v>
       </c>
-      <c r="AK41" s="21">
+      <c r="AL41" s="10">
         <v>-57</v>
       </c>
-      <c r="AL41" s="21">
+      <c r="AM41" s="10">
         <v>-65</v>
       </c>
-      <c r="AM41" s="21">
+      <c r="AN41" s="10">
         <v>11</v>
       </c>
-      <c r="AN41" s="6">
+      <c r="AO41" s="56">
         <v>-7</v>
       </c>
-      <c r="AO41" s="6">
+      <c r="AP41" s="56">
         <v>-37</v>
       </c>
-      <c r="AP41" s="6">
+      <c r="AQ41" s="56">
         <v>8</v>
       </c>
-      <c r="AQ41" s="6">
+      <c r="AR41" s="56">
         <v>-45</v>
       </c>
-      <c r="AR41" s="6">
+      <c r="AS41" s="56">
         <v>-22</v>
       </c>
-      <c r="AS41" s="6">
+      <c r="AT41" s="56">
         <v>-21</v>
       </c>
-      <c r="AT41" s="6">
+      <c r="AU41" s="56">
         <v>-37</v>
       </c>
-      <c r="AU41" s="6">
+      <c r="AV41" s="56">
         <v>-38</v>
       </c>
-      <c r="AV41" s="6">
+      <c r="AW41" s="56">
         <v>-49</v>
       </c>
-      <c r="AW41" s="23">
+      <c r="AX41" s="59">
         <v>-51</v>
       </c>
-      <c r="AX41" s="22">
+      <c r="AY41" s="56">
         <v>-71</v>
       </c>
-      <c r="AY41" s="22">
+      <c r="AZ41" s="56">
         <v>-58</v>
       </c>
-      <c r="AZ41" s="22">
+      <c r="BA41" s="56">
         <v>-10</v>
       </c>
-      <c r="BA41" s="37">
+      <c r="BB41" s="59">
         <v>-107</v>
       </c>
-      <c r="BB41" s="6">
+      <c r="BC41" s="56">
         <v>-41</v>
       </c>
-      <c r="BC41" s="6">
+      <c r="BD41" s="56">
         <v>-51</v>
       </c>
-      <c r="BD41" s="6">
+      <c r="BE41" s="56">
         <v>-74</v>
       </c>
-      <c r="BE41" s="37">
+      <c r="BF41" s="59">
         <v>-29</v>
       </c>
-      <c r="BF41" s="37">
+      <c r="BG41" s="59">
         <v>-39</v>
       </c>
-      <c r="BG41" s="37">
+      <c r="BH41" s="59">
         <v>-16</v>
       </c>
-      <c r="BH41" s="37">
+      <c r="BI41" s="59">
         <v>-59</v>
       </c>
-      <c r="BI41" s="6">
+      <c r="BJ41" s="56">
         <v>-34</v>
       </c>
-      <c r="BJ41" s="37">
+      <c r="BK41" s="59">
         <v>-45</v>
       </c>
-      <c r="BK41" s="37">
+      <c r="BL41" s="59">
         <v>-33</v>
       </c>
-      <c r="BL41" s="37">
+      <c r="BM41" s="59">
         <v>-52</v>
       </c>
-      <c r="BM41" s="37">
+      <c r="BN41" s="59">
         <v>-34</v>
       </c>
-      <c r="BN41" s="37">
+      <c r="BO41" s="59">
         <v>-58</v>
       </c>
+      <c r="BP41" s="59">
+        <v>-86</v>
+      </c>
     </row>
-    <row r="42" spans="1:66">
-      <c r="A42" s="17" t="s">
+    <row r="42" spans="1:68">
+      <c r="A42" s="33">
+        <v>156400000</v>
+      </c>
+      <c r="B42" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="B42" s="6">
+      <c r="C42" s="56">
         <v>-22</v>
       </c>
-      <c r="C42" s="6">
+      <c r="D42" s="56">
         <v>-26</v>
       </c>
-      <c r="D42" s="6">
+      <c r="E42" s="56">
         <v>-23</v>
       </c>
-      <c r="E42" s="6">
+      <c r="F42" s="56">
         <v>-13</v>
       </c>
-      <c r="F42" s="6">
+      <c r="G42" s="56">
         <v>-12</v>
       </c>
-      <c r="G42" s="6">
+      <c r="H42" s="56">
         <v>-34</v>
       </c>
-      <c r="H42" s="6">
+      <c r="I42" s="56">
         <v>-48</v>
       </c>
-      <c r="I42" s="6">
+      <c r="J42" s="56">
         <v>-42</v>
       </c>
-      <c r="J42" s="6">
+      <c r="K42" s="56">
         <v>-26</v>
       </c>
-      <c r="K42" s="6">
+      <c r="L42" s="56">
         <v>-18</v>
       </c>
-      <c r="L42" s="6">
+      <c r="M42" s="56">
         <v>-33</v>
       </c>
-      <c r="M42" s="6">
+      <c r="N42" s="56">
         <v>-34</v>
       </c>
-      <c r="N42" s="29">
+      <c r="O42" s="10">
         <v>-25</v>
       </c>
-      <c r="O42" s="29">
+      <c r="P42" s="10">
         <v>-39</v>
       </c>
-      <c r="P42" s="29">
+      <c r="Q42" s="10">
         <v>-8</v>
       </c>
-      <c r="Q42" s="29">
+      <c r="R42" s="10">
         <v>-29</v>
       </c>
-      <c r="R42" s="29">
+      <c r="S42" s="10">
         <v>-28</v>
       </c>
-      <c r="S42" s="29">
+      <c r="T42" s="10">
         <v>-19</v>
       </c>
-      <c r="T42" s="29">
+      <c r="U42" s="10">
         <v>-25</v>
       </c>
-      <c r="U42" s="29">
+      <c r="V42" s="10">
         <v>-54</v>
       </c>
-      <c r="V42" s="29">
+      <c r="W42" s="10">
         <v>-32</v>
       </c>
-      <c r="W42" s="29">
+      <c r="X42" s="10">
         <v>-24</v>
       </c>
-      <c r="X42" s="29">
+      <c r="Y42" s="10">
         <v>-14</v>
       </c>
-      <c r="Y42" s="29">
+      <c r="Z42" s="10">
         <v>-11</v>
       </c>
-      <c r="Z42" s="29">
+      <c r="AA42" s="10">
         <v>-29</v>
       </c>
-      <c r="AA42" s="29">
+      <c r="AB42" s="10">
         <v>1</v>
       </c>
-      <c r="AB42" s="29">
+      <c r="AC42" s="10">
         <v>-19</v>
       </c>
-      <c r="AC42" s="31">
+      <c r="AD42" s="12">
         <v>-11</v>
       </c>
-      <c r="AD42" s="29">
+      <c r="AE42" s="10">
         <v>-26</v>
       </c>
-      <c r="AE42" s="30">
+      <c r="AF42" s="11">
         <v>-59</v>
       </c>
-      <c r="AF42" s="29">
+      <c r="AG42" s="10">
         <v>-68</v>
       </c>
-      <c r="AG42" s="29">
+      <c r="AH42" s="10">
         <v>-60</v>
       </c>
-      <c r="AH42" s="29">
+      <c r="AI42" s="10">
         <v>-42</v>
       </c>
-      <c r="AI42" s="29">
+      <c r="AJ42" s="10">
         <v>-27</v>
       </c>
-      <c r="AJ42" s="21">
+      <c r="AK42" s="10">
         <v>-31</v>
       </c>
-      <c r="AK42" s="21">
+      <c r="AL42" s="10">
         <v>-38</v>
       </c>
-      <c r="AL42" s="21">
+      <c r="AM42" s="10">
         <v>-20</v>
       </c>
-      <c r="AM42" s="21">
+      <c r="AN42" s="10">
         <v>-20</v>
       </c>
-      <c r="AN42" s="6">
+      <c r="AO42" s="56">
         <v>-27</v>
       </c>
-      <c r="AO42" s="6">
+      <c r="AP42" s="56">
         <v>-50</v>
       </c>
-      <c r="AP42" s="6">
+      <c r="AQ42" s="56">
         <v>-13</v>
       </c>
-      <c r="AQ42" s="6">
+      <c r="AR42" s="56">
         <v>-19</v>
       </c>
-      <c r="AR42" s="6">
+      <c r="AS42" s="56">
         <v>-47</v>
       </c>
-      <c r="AS42" s="6">
+      <c r="AT42" s="56">
         <v>-62</v>
       </c>
-      <c r="AT42" s="6">
+      <c r="AU42" s="56">
         <v>-12</v>
       </c>
-      <c r="AU42" s="6">
+      <c r="AV42" s="56">
         <v>-27</v>
       </c>
-      <c r="AV42" s="6">
+      <c r="AW42" s="56">
         <v>-48</v>
       </c>
-      <c r="AW42" s="23">
+      <c r="AX42" s="59">
         <v>-69</v>
       </c>
-      <c r="AX42" s="22">
+      <c r="AY42" s="56">
         <v>-29</v>
       </c>
-      <c r="AY42" s="22">
+      <c r="AZ42" s="56">
         <v>-68</v>
       </c>
-      <c r="AZ42" s="22">
+      <c r="BA42" s="56">
         <v>-31</v>
       </c>
-      <c r="BA42" s="37">
+      <c r="BB42" s="59">
         <v>-49</v>
       </c>
-      <c r="BB42" s="6">
+      <c r="BC42" s="56">
         <v>-37</v>
       </c>
-      <c r="BC42" s="6">
+      <c r="BD42" s="56">
         <v>-89</v>
       </c>
-      <c r="BD42" s="6">
+      <c r="BE42" s="56">
         <v>-84</v>
       </c>
-      <c r="BE42" s="37">
+      <c r="BF42" s="59">
         <v>-67</v>
       </c>
-      <c r="BF42" s="37">
+      <c r="BG42" s="59">
         <v>-27</v>
       </c>
-      <c r="BG42" s="37">
+      <c r="BH42" s="59">
         <v>-8</v>
       </c>
-      <c r="BH42" s="37">
+      <c r="BI42" s="59">
         <v>-13</v>
       </c>
-      <c r="BI42" s="6">
+      <c r="BJ42" s="56">
         <v>-17</v>
       </c>
-      <c r="BJ42" s="37">
+      <c r="BK42" s="59">
         <v>-5</v>
       </c>
-      <c r="BK42" s="37">
+      <c r="BL42" s="59">
         <v>-34</v>
       </c>
-      <c r="BL42" s="37">
+      <c r="BM42" s="59">
         <v>-38</v>
       </c>
-      <c r="BM42" s="37">
+      <c r="BN42" s="59">
         <v>-29</v>
       </c>
-      <c r="BN42" s="37">
+      <c r="BO42" s="59">
         <v>-41</v>
       </c>
+      <c r="BP42" s="59">
+        <v>-60</v>
+      </c>
     </row>
-    <row r="43" spans="1:66">
-      <c r="A43" s="18" t="s">
+    <row r="43" spans="1:68">
+      <c r="A43" s="34">
+        <v>156800000</v>
+      </c>
+      <c r="B43" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B43" s="7">
+      <c r="C43" s="61">
         <v>-21</v>
       </c>
-      <c r="C43" s="7">
+      <c r="D43" s="61">
         <v>-2</v>
       </c>
-      <c r="D43" s="7">
+      <c r="E43" s="61">
         <v>-17</v>
       </c>
-      <c r="E43" s="7">
+      <c r="F43" s="61">
         <v>-3</v>
       </c>
-      <c r="F43" s="7">
+      <c r="G43" s="61">
         <v>-6</v>
       </c>
-      <c r="G43" s="7">
+      <c r="H43" s="61">
         <v>-10</v>
       </c>
-      <c r="H43" s="7">
+      <c r="I43" s="61">
         <v>-18</v>
       </c>
-      <c r="I43" s="7">
+      <c r="J43" s="61">
         <v>-23</v>
       </c>
-      <c r="J43" s="7">
+      <c r="K43" s="61">
         <v>-18</v>
       </c>
-      <c r="K43" s="7">
+      <c r="L43" s="61">
         <v>-9</v>
       </c>
-      <c r="L43" s="7">
+      <c r="M43" s="61">
         <v>-24</v>
       </c>
-      <c r="M43" s="7">
+      <c r="N43" s="61">
         <v>-8</v>
       </c>
-      <c r="N43" s="34">
+      <c r="O43" s="14">
         <v>-11</v>
       </c>
-      <c r="O43" s="34">
+      <c r="P43" s="14">
         <v>-13</v>
       </c>
-      <c r="P43" s="34">
+      <c r="Q43" s="14">
         <v>-6</v>
       </c>
-      <c r="Q43" s="34">
+      <c r="R43" s="14">
         <v>-22</v>
       </c>
-      <c r="R43" s="34">
+      <c r="S43" s="14">
         <v>-13</v>
       </c>
-      <c r="S43" s="34">
+      <c r="T43" s="14">
         <v>-26</v>
       </c>
-      <c r="T43" s="34">
+      <c r="U43" s="14">
         <v>-18</v>
       </c>
-      <c r="U43" s="34">
+      <c r="V43" s="14">
         <v>-22</v>
       </c>
-      <c r="V43" s="34">
+      <c r="W43" s="14">
         <v>-27</v>
       </c>
-      <c r="W43" s="34">
+      <c r="X43" s="14">
         <v>-20</v>
       </c>
-      <c r="X43" s="34">
+      <c r="Y43" s="14">
         <v>-38</v>
       </c>
-      <c r="Y43" s="34">
+      <c r="Z43" s="14">
         <v>-28</v>
       </c>
-      <c r="Z43" s="34">
+      <c r="AA43" s="14">
         <v>-15</v>
       </c>
-      <c r="AA43" s="34">
+      <c r="AB43" s="14">
         <v>-9</v>
       </c>
-      <c r="AB43" s="34">
+      <c r="AC43" s="14">
         <v>-14</v>
       </c>
-      <c r="AC43" s="35">
+      <c r="AD43" s="15">
         <v>-14</v>
       </c>
-      <c r="AD43" s="34">
+      <c r="AE43" s="14">
         <v>-13</v>
       </c>
-      <c r="AE43" s="34">
+      <c r="AF43" s="14">
         <v>-26</v>
       </c>
-      <c r="AF43" s="34">
+      <c r="AG43" s="14">
         <v>-19</v>
       </c>
-      <c r="AG43" s="34">
+      <c r="AH43" s="14">
         <v>-77</v>
       </c>
-      <c r="AH43" s="34">
+      <c r="AI43" s="14">
         <v>-32</v>
       </c>
-      <c r="AI43" s="34">
+      <c r="AJ43" s="14">
         <v>-31</v>
       </c>
-      <c r="AJ43" s="25">
+      <c r="AK43" s="14">
         <v>-18</v>
       </c>
-      <c r="AK43" s="25">
+      <c r="AL43" s="14">
         <v>-36</v>
       </c>
-      <c r="AL43" s="25">
+      <c r="AM43" s="14">
         <v>-18</v>
       </c>
-      <c r="AM43" s="25">
+      <c r="AN43" s="14">
         <v>-16</v>
       </c>
-      <c r="AN43" s="7">
+      <c r="AO43" s="61">
         <v>-20</v>
       </c>
-      <c r="AO43" s="7">
+      <c r="AP43" s="61">
         <v>-23</v>
       </c>
-      <c r="AP43" s="7">
+      <c r="AQ43" s="61">
         <v>-31</v>
       </c>
-      <c r="AQ43" s="7">
+      <c r="AR43" s="61">
         <v>-30</v>
       </c>
-      <c r="AR43" s="7">
+      <c r="AS43" s="61">
         <v>-68</v>
       </c>
-      <c r="AS43" s="7">
+      <c r="AT43" s="61">
         <v>-40</v>
       </c>
-      <c r="AT43" s="7">
+      <c r="AU43" s="61">
         <v>-49</v>
       </c>
-      <c r="AU43" s="7">
+      <c r="AV43" s="61">
         <v>-31</v>
       </c>
-      <c r="AV43" s="7">
+      <c r="AW43" s="61">
         <v>-53</v>
       </c>
-      <c r="AW43" s="26">
+      <c r="AX43" s="61">
         <v>-28</v>
       </c>
-      <c r="AX43" s="26">
+      <c r="AY43" s="61">
         <v>-19</v>
       </c>
-      <c r="AY43" s="26">
+      <c r="AZ43" s="61">
         <v>-47</v>
       </c>
-      <c r="AZ43" s="26">
+      <c r="BA43" s="61">
         <v>-23</v>
       </c>
-      <c r="BA43" s="7">
+      <c r="BB43" s="61">
         <v>-22</v>
       </c>
-      <c r="BB43" s="7">
+      <c r="BC43" s="61">
         <v>-42</v>
       </c>
-      <c r="BC43" s="7">
+      <c r="BD43" s="61">
         <v>-55</v>
       </c>
-      <c r="BD43" s="7">
+      <c r="BE43" s="61">
         <v>-76</v>
       </c>
-      <c r="BE43" s="7">
+      <c r="BF43" s="61">
         <v>-72</v>
       </c>
-      <c r="BF43" s="7">
+      <c r="BG43" s="61">
         <v>-62</v>
       </c>
-      <c r="BG43" s="7">
+      <c r="BH43" s="61">
         <v>-31</v>
       </c>
-      <c r="BH43" s="7">
+      <c r="BI43" s="61">
         <v>-58</v>
       </c>
-      <c r="BI43" s="7">
+      <c r="BJ43" s="61">
         <v>-42</v>
       </c>
-      <c r="BJ43" s="7">
+      <c r="BK43" s="61">
         <v>-47</v>
       </c>
-      <c r="BK43" s="7">
+      <c r="BL43" s="61">
         <v>-22</v>
       </c>
-      <c r="BL43" s="7">
+      <c r="BM43" s="61">
         <v>-38</v>
       </c>
-      <c r="BM43" s="7">
+      <c r="BN43" s="61">
         <v>-39</v>
       </c>
-      <c r="BN43" s="7">
+      <c r="BO43" s="61">
         <v>-25</v>
       </c>
+      <c r="BP43" s="61">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="44" spans="1:66">
-[...36 lines deleted...]
-      <c r="AK44" s="8"/>
+    <row r="44" spans="1:68">
+      <c r="A44" s="62"/>
+      <c r="B44" s="63"/>
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
+      <c r="J44" s="63"/>
+      <c r="K44" s="63"/>
+      <c r="L44" s="63"/>
+      <c r="M44" s="63"/>
+      <c r="N44" s="63"/>
+      <c r="O44" s="63"/>
+      <c r="P44" s="63"/>
+      <c r="Q44" s="63"/>
+      <c r="R44" s="63"/>
+      <c r="S44" s="63"/>
+      <c r="T44" s="63"/>
+      <c r="U44" s="63"/>
+      <c r="V44" s="63"/>
+      <c r="W44" s="63"/>
+      <c r="X44" s="63"/>
+      <c r="Y44" s="63"/>
+      <c r="Z44" s="63"/>
+      <c r="AA44" s="63"/>
+      <c r="AB44" s="63"/>
+      <c r="AC44" s="63"/>
+      <c r="AD44" s="63"/>
+      <c r="AE44" s="63"/>
+      <c r="AF44" s="63"/>
+      <c r="AG44" s="63"/>
+      <c r="AH44" s="63"/>
+      <c r="AI44" s="63"/>
+      <c r="AJ44" s="63"/>
+      <c r="AK44" s="63"/>
+      <c r="AL44" s="63"/>
+      <c r="AM44" s="62"/>
+      <c r="AN44" s="62"/>
+      <c r="AO44" s="62"/>
+      <c r="AP44" s="62"/>
+      <c r="AQ44" s="62"/>
+      <c r="AR44" s="62"/>
+      <c r="AS44" s="62"/>
+      <c r="AT44" s="62"/>
+      <c r="AU44" s="62"/>
+      <c r="AV44" s="62"/>
+      <c r="AW44" s="62"/>
+      <c r="AX44" s="62"/>
+      <c r="AY44" s="62"/>
+      <c r="AZ44" s="62"/>
+      <c r="BA44" s="62"/>
+      <c r="BB44" s="62"/>
+      <c r="BC44" s="62"/>
+      <c r="BD44" s="62"/>
+      <c r="BE44" s="62"/>
+      <c r="BF44" s="62"/>
+      <c r="BG44" s="62"/>
+      <c r="BH44" s="62"/>
+      <c r="BI44" s="62"/>
+      <c r="BJ44" s="62"/>
+      <c r="BK44" s="62"/>
+      <c r="BL44" s="62"/>
+      <c r="BM44" s="62"/>
+      <c r="BN44" s="62"/>
+      <c r="BO44" s="62"/>
+      <c r="BP44" s="62"/>
     </row>
-    <row r="45" spans="1:66">
-[...36 lines deleted...]
-      <c r="AK45" s="9"/>
+    <row r="45" spans="1:68">
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+      <c r="T45" s="3"/>
+      <c r="U45" s="3"/>
+      <c r="V45" s="3"/>
+      <c r="W45" s="3"/>
+      <c r="X45" s="3"/>
+      <c r="Y45" s="3"/>
+      <c r="Z45" s="3"/>
+      <c r="AA45" s="3"/>
+      <c r="AB45" s="3"/>
+      <c r="AC45" s="3"/>
+      <c r="AD45" s="3"/>
+      <c r="AE45" s="3"/>
+      <c r="AF45" s="3"/>
+      <c r="AG45" s="3"/>
+      <c r="AH45" s="3"/>
+      <c r="AI45" s="3"/>
+      <c r="AJ45" s="3"/>
+      <c r="AK45" s="3"/>
+      <c r="AL45" s="3"/>
     </row>
-    <row r="46" spans="1:66">
-[...36 lines deleted...]
-      <c r="AK46" s="9"/>
+    <row r="46" spans="1:68">
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+      <c r="T46" s="3"/>
+      <c r="U46" s="3"/>
+      <c r="V46" s="3"/>
+      <c r="W46" s="3"/>
+      <c r="X46" s="3"/>
+      <c r="Y46" s="3"/>
+      <c r="Z46" s="3"/>
+      <c r="AA46" s="3"/>
+      <c r="AB46" s="3"/>
+      <c r="AC46" s="3"/>
+      <c r="AD46" s="3"/>
+      <c r="AE46" s="3"/>
+      <c r="AF46" s="3"/>
+      <c r="AG46" s="3"/>
+      <c r="AH46" s="3"/>
+      <c r="AI46" s="3"/>
+      <c r="AJ46" s="3"/>
+      <c r="AK46" s="3"/>
+      <c r="AL46" s="3"/>
     </row>
-    <row r="47" spans="1:66">
-[...36 lines deleted...]
-      <c r="AK47" s="10"/>
+    <row r="47" spans="1:68">
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+      <c r="K47" s="4"/>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4"/>
+      <c r="N47" s="4"/>
+      <c r="O47" s="4"/>
+      <c r="P47" s="4"/>
+      <c r="Q47" s="4"/>
+      <c r="R47" s="4"/>
+      <c r="S47" s="4"/>
+      <c r="T47" s="4"/>
+      <c r="U47" s="4"/>
+      <c r="V47" s="4"/>
+      <c r="W47" s="4"/>
+      <c r="X47" s="4"/>
+      <c r="Y47" s="4"/>
+      <c r="Z47" s="4"/>
+      <c r="AA47" s="4"/>
+      <c r="AB47" s="4"/>
+      <c r="AC47" s="4"/>
+      <c r="AD47" s="4"/>
+      <c r="AE47" s="4"/>
+      <c r="AF47" s="4"/>
+      <c r="AG47" s="4"/>
+      <c r="AH47" s="4"/>
+      <c r="AI47" s="4"/>
+      <c r="AJ47" s="4"/>
+      <c r="AK47" s="4"/>
+      <c r="AL47" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...1 lines deleted...]
-    <mergeCell ref="AL5:AW5"/>
+  <mergeCells count="12">
+    <mergeCell ref="B2:BP2"/>
+    <mergeCell ref="B7:BP7"/>
+    <mergeCell ref="B22:BP22"/>
+    <mergeCell ref="B30:BP30"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="Z5:AK5"/>
-[...6 lines deleted...]
-    <mergeCell ref="A30:BN30"/>
+    <mergeCell ref="BK5:BP5"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="AA5:AL5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="C5:N5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>