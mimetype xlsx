--- v4 (2026-08-24)
+++ v5 (2026-09-14)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Барлық халық" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="76">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -249,51 +249,51 @@
     <t xml:space="preserve">Соңғы жаңартылу күні  </t>
   </si>
   <si>
     <t>Келесі жаңартылу күні</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>1 қаңтар 2021 жылдан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483977/file/kk/</t>
   </si>
   <si>
     <t>СКК коды- 613103</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -392,50 +392,56 @@
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -514,51 +520,51 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
@@ -635,111 +641,117 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1019,52 +1031,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="27" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="32" customWidth="1"/>
     <col min="3" max="3" width="72" style="32" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3">
       <c r="B2" s="38" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="39">
         <v>613103</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="38" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="40" t="s">
         <v>49</v>
       </c>
@@ -1148,59 +1160,59 @@
       <c r="C13" s="45" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="2:3">
       <c r="B14" s="38" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="46" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="2:3">
       <c r="B15" s="38" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="45" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="2:3">
       <c r="B16" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="47">
-        <v>46241</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="17" spans="2:3">
       <c r="B17" s="38" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="47">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="2:3">
       <c r="B18" s="38" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="2:3">
       <c r="B19" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="2:3">
       <c r="B20" s="38" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>45</v>
       </c>
@@ -1284,308 +1296,311 @@
     <row r="14" spans="1:10" s="19" customFormat="1">
       <c r="A14" s="23"/>
     </row>
     <row r="15" spans="1:10" s="19" customFormat="1"/>
     <row r="16" spans="1:10" s="19" customFormat="1">
       <c r="A16" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BP47"/>
+  <dimension ref="A2:BQ47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AZ12" sqref="AZ12"/>
+      <selection pane="bottomLeft" activeCell="B30" sqref="B30:BQ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
     <col min="3" max="14" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="26" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="38" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.140625" style="1" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="4.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="43" max="43" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="7" style="1" hidden="1" customWidth="1"/>
     <col min="45" max="45" width="5.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="6.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="51" max="51" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6.28515625" style="1" customWidth="1"/>
     <col min="55" max="55" width="7.28515625" style="1" customWidth="1"/>
     <col min="56" max="56" width="7.5703125" style="1" customWidth="1"/>
     <col min="57" max="57" width="6.85546875" style="1" customWidth="1"/>
     <col min="58" max="58" width="6.42578125" style="1" customWidth="1"/>
     <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:68">
-      <c r="B2" s="64" t="s">
+    <row r="2" spans="1:69">
+      <c r="B2" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="64"/>
-[...64 lines deleted...]
-      <c r="BP2" s="64"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
+      <c r="BN2" s="66"/>
+      <c r="BO2" s="66"/>
+      <c r="BP2" s="66"/>
+      <c r="BQ2" s="66"/>
     </row>
-    <row r="3" spans="1:68" ht="22.5">
+    <row r="3" spans="1:69" ht="22.5">
       <c r="A3" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
       <c r="AC3" s="9"/>
       <c r="AD3" s="9"/>
       <c r="AE3" s="9"/>
       <c r="AF3" s="9"/>
       <c r="AG3" s="9"/>
       <c r="AH3" s="9"/>
       <c r="AI3" s="9"/>
       <c r="AJ3" s="9"/>
       <c r="AK3" s="9"/>
       <c r="AL3" s="9"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
     </row>
-    <row r="4" spans="1:68" s="2" customFormat="1">
+    <row r="4" spans="1:69" s="2" customFormat="1">
       <c r="A4" s="37"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="BA4" s="8"/>
       <c r="BB4" s="8"/>
       <c r="BC4" s="8"/>
       <c r="BE4" s="8"/>
       <c r="BF4" s="8"/>
       <c r="BG4" s="16"/>
       <c r="BJ4" s="17"/>
       <c r="BL4" s="17"/>
       <c r="BM4" s="17"/>
       <c r="BN4" s="17"/>
-      <c r="BP4" s="35" t="s">
+      <c r="BP4" s="35"/>
+      <c r="BQ4" s="35" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:68" ht="15" customHeight="1">
-      <c r="A5" s="68" t="s">
+    <row r="5" spans="1:69" ht="15" customHeight="1">
+      <c r="A5" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="74"/>
-      <c r="C5" s="72">
+      <c r="B5" s="75"/>
+      <c r="C5" s="73">
         <v>2021</v>
       </c>
-      <c r="D5" s="73"/>
-[...10 lines deleted...]
-      <c r="O5" s="72">
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="73">
         <v>2022</v>
       </c>
-      <c r="P5" s="73"/>
-[...10 lines deleted...]
-      <c r="AA5" s="72">
+      <c r="P5" s="74"/>
+      <c r="Q5" s="74"/>
+      <c r="R5" s="74"/>
+      <c r="S5" s="74"/>
+      <c r="T5" s="74"/>
+      <c r="U5" s="74"/>
+      <c r="V5" s="74"/>
+      <c r="W5" s="74"/>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="74"/>
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="73">
         <v>2023</v>
       </c>
-      <c r="AB5" s="73"/>
-[...10 lines deleted...]
-      <c r="AM5" s="72">
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="74"/>
+      <c r="AD5" s="74"/>
+      <c r="AE5" s="74"/>
+      <c r="AF5" s="74"/>
+      <c r="AG5" s="74"/>
+      <c r="AH5" s="74"/>
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74"/>
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="73">
         <v>2024</v>
       </c>
-      <c r="AN5" s="73"/>
-[...10 lines deleted...]
-      <c r="AY5" s="72">
+      <c r="AN5" s="74"/>
+      <c r="AO5" s="74"/>
+      <c r="AP5" s="74"/>
+      <c r="AQ5" s="74"/>
+      <c r="AR5" s="74"/>
+      <c r="AS5" s="74"/>
+      <c r="AT5" s="74"/>
+      <c r="AU5" s="74"/>
+      <c r="AV5" s="74"/>
+      <c r="AW5" s="74"/>
+      <c r="AX5" s="74"/>
+      <c r="AY5" s="73">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="73"/>
-[...10 lines deleted...]
-      <c r="BK5" s="69">
+      <c r="AZ5" s="74"/>
+      <c r="BA5" s="74"/>
+      <c r="BB5" s="74"/>
+      <c r="BC5" s="74"/>
+      <c r="BD5" s="74"/>
+      <c r="BE5" s="74"/>
+      <c r="BF5" s="74"/>
+      <c r="BG5" s="74"/>
+      <c r="BH5" s="74"/>
+      <c r="BI5" s="74"/>
+      <c r="BJ5" s="74"/>
+      <c r="BK5" s="71">
         <v>2026</v>
       </c>
-      <c r="BL5" s="70"/>
-[...3 lines deleted...]
-      <c r="BP5" s="71"/>
+      <c r="BL5" s="72"/>
+      <c r="BM5" s="72"/>
+      <c r="BN5" s="72"/>
+      <c r="BO5" s="72"/>
+      <c r="BP5" s="72"/>
+      <c r="BQ5" s="72"/>
     </row>
-    <row r="6" spans="1:68">
-[...1 lines deleted...]
-      <c r="B6" s="74"/>
+    <row r="6" spans="1:69">
+      <c r="A6" s="70"/>
+      <c r="B6" s="75"/>
       <c r="C6" s="48" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="49" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="49" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="49" t="s">
@@ -1722,182 +1737,186 @@
       </c>
       <c r="BC6" s="49" t="s">
         <v>6</v>
       </c>
       <c r="BD6" s="49" t="s">
         <v>7</v>
       </c>
       <c r="BE6" s="49" t="s">
         <v>8</v>
       </c>
       <c r="BF6" s="49" t="s">
         <v>3</v>
       </c>
       <c r="BG6" s="49" t="s">
         <v>0</v>
       </c>
       <c r="BH6" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BI6" s="18" t="s">
         <v>14</v>
       </c>
       <c r="BJ6" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="BK6" s="52" t="s">
+      <c r="BK6" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="BL6" s="52" t="s">
+      <c r="BL6" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="BM6" s="52" t="s">
+      <c r="BM6" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="BN6" s="53" t="s">
+      <c r="BN6" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="BO6" s="53" t="s">
+      <c r="BO6" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="BP6" s="53" t="s">
+      <c r="BP6" s="76" t="s">
         <v>7</v>
       </c>
+      <c r="BQ6" s="49" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:68" s="5" customFormat="1" ht="21" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="65" t="s">
+    <row r="7" spans="1:69" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="52"/>
+      <c r="B7" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="65"/>
-[...64 lines deleted...]
-      <c r="BP7" s="65"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="67"/>
+      <c r="L7" s="67"/>
+      <c r="M7" s="67"/>
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="67"/>
+      <c r="Q7" s="67"/>
+      <c r="R7" s="67"/>
+      <c r="S7" s="67"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
+      <c r="AR7" s="67"/>
+      <c r="AS7" s="67"/>
+      <c r="AT7" s="67"/>
+      <c r="AU7" s="67"/>
+      <c r="AV7" s="67"/>
+      <c r="AW7" s="67"/>
+      <c r="AX7" s="67"/>
+      <c r="AY7" s="67"/>
+      <c r="AZ7" s="67"/>
+      <c r="BA7" s="67"/>
+      <c r="BB7" s="67"/>
+      <c r="BC7" s="67"/>
+      <c r="BD7" s="67"/>
+      <c r="BE7" s="67"/>
+      <c r="BF7" s="67"/>
+      <c r="BG7" s="67"/>
+      <c r="BH7" s="67"/>
+      <c r="BI7" s="67"/>
+      <c r="BJ7" s="67"/>
+      <c r="BK7" s="67"/>
+      <c r="BL7" s="67"/>
+      <c r="BM7" s="67"/>
+      <c r="BN7" s="67"/>
+      <c r="BO7" s="67"/>
+      <c r="BP7" s="67"/>
+      <c r="BQ7" s="67"/>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" s="33">
         <v>150000000</v>
       </c>
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="56">
+      <c r="C8" s="54">
         <v>-176</v>
       </c>
-      <c r="D8" s="56">
+      <c r="D8" s="54">
         <v>-239</v>
       </c>
-      <c r="E8" s="57">
+      <c r="E8" s="55">
         <v>-168</v>
       </c>
-      <c r="F8" s="56">
+      <c r="F8" s="54">
         <v>-132</v>
       </c>
-      <c r="G8" s="56">
+      <c r="G8" s="54">
         <v>-214</v>
       </c>
-      <c r="H8" s="56">
+      <c r="H8" s="54">
         <v>-235</v>
       </c>
-      <c r="I8" s="56">
+      <c r="I8" s="54">
         <v>-270</v>
       </c>
-      <c r="J8" s="57">
+      <c r="J8" s="55">
         <v>-362</v>
       </c>
-      <c r="K8" s="56">
+      <c r="K8" s="54">
         <v>-128</v>
       </c>
-      <c r="L8" s="58">
+      <c r="L8" s="56">
         <v>-230</v>
       </c>
-      <c r="M8" s="58">
+      <c r="M8" s="56">
         <v>-313</v>
       </c>
-      <c r="N8" s="58">
+      <c r="N8" s="56">
         <v>-116</v>
       </c>
       <c r="O8" s="10">
         <v>-188</v>
       </c>
       <c r="P8" s="10">
         <v>-215</v>
       </c>
       <c r="Q8" s="10">
         <v>-105</v>
       </c>
       <c r="R8" s="10">
         <v>-262</v>
       </c>
       <c r="S8" s="10">
         <v>-235</v>
       </c>
       <c r="T8" s="10">
         <v>-230</v>
       </c>
       <c r="U8" s="10">
         <v>-146</v>
       </c>
       <c r="V8" s="10">
         <v>-206</v>
@@ -1934,176 +1953,179 @@
       </c>
       <c r="AG8" s="10">
         <v>-211</v>
       </c>
       <c r="AH8" s="10">
         <v>-317</v>
       </c>
       <c r="AI8" s="10">
         <v>-260</v>
       </c>
       <c r="AJ8" s="10">
         <v>-349</v>
       </c>
       <c r="AK8" s="10">
         <v>-138</v>
       </c>
       <c r="AL8" s="10">
         <v>-234</v>
       </c>
       <c r="AM8" s="10">
         <v>-383</v>
       </c>
       <c r="AN8" s="10">
         <v>-182</v>
       </c>
-      <c r="AO8" s="56">
+      <c r="AO8" s="54">
         <v>-170</v>
       </c>
-      <c r="AP8" s="56">
+      <c r="AP8" s="54">
         <v>-168</v>
       </c>
-      <c r="AQ8" s="56">
+      <c r="AQ8" s="54">
         <v>-116</v>
       </c>
-      <c r="AR8" s="56">
+      <c r="AR8" s="54">
         <v>-12</v>
       </c>
-      <c r="AS8" s="56">
+      <c r="AS8" s="54">
         <v>23</v>
       </c>
-      <c r="AT8" s="56">
+      <c r="AT8" s="54">
         <v>127</v>
       </c>
-      <c r="AU8" s="56">
+      <c r="AU8" s="54">
         <v>-218</v>
       </c>
-      <c r="AV8" s="56">
+      <c r="AV8" s="54">
         <v>-349</v>
       </c>
-      <c r="AW8" s="56">
+      <c r="AW8" s="54">
         <v>-296</v>
       </c>
-      <c r="AX8" s="56">
+      <c r="AX8" s="54">
         <v>-265</v>
       </c>
-      <c r="AY8" s="56">
+      <c r="AY8" s="54">
         <v>-272</v>
       </c>
-      <c r="AZ8" s="56">
+      <c r="AZ8" s="54">
         <v>-338</v>
       </c>
-      <c r="BA8" s="56">
+      <c r="BA8" s="54">
         <v>-386</v>
       </c>
-      <c r="BB8" s="56">
+      <c r="BB8" s="54">
         <v>-371</v>
       </c>
-      <c r="BC8" s="56">
+      <c r="BC8" s="54">
         <v>-336</v>
       </c>
-      <c r="BD8" s="56">
+      <c r="BD8" s="54">
         <v>-219</v>
       </c>
-      <c r="BE8" s="56">
+      <c r="BE8" s="54">
         <v>107</v>
       </c>
-      <c r="BF8" s="59">
+      <c r="BF8" s="57">
         <v>-438</v>
       </c>
-      <c r="BG8" s="59">
+      <c r="BG8" s="57">
         <v>-463</v>
       </c>
-      <c r="BH8" s="59">
+      <c r="BH8" s="57">
         <v>-376</v>
       </c>
-      <c r="BI8" s="59">
+      <c r="BI8" s="57">
         <v>-336</v>
       </c>
-      <c r="BJ8" s="56">
+      <c r="BJ8" s="54">
         <v>-391</v>
       </c>
-      <c r="BK8" s="56">
+      <c r="BK8" s="54">
         <v>-319</v>
       </c>
-      <c r="BL8" s="59">
+      <c r="BL8" s="57">
         <v>-427</v>
       </c>
-      <c r="BM8" s="56">
+      <c r="BM8" s="54">
         <v>-485</v>
       </c>
-      <c r="BN8" s="56">
+      <c r="BN8" s="54">
         <v>-322</v>
       </c>
-      <c r="BO8" s="59">
+      <c r="BO8" s="57">
         <v>-388</v>
       </c>
-      <c r="BP8" s="59">
+      <c r="BP8" s="57">
         <v>-342</v>
       </c>
+      <c r="BQ8" s="62">
+        <v>-354</v>
+      </c>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" s="33">
         <v>151000000</v>
       </c>
-      <c r="B9" s="55" t="s">
+      <c r="B9" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="56">
+      <c r="C9" s="54">
         <v>237</v>
       </c>
-      <c r="D9" s="56">
+      <c r="D9" s="54">
         <v>125</v>
       </c>
-      <c r="E9" s="56">
+      <c r="E9" s="54">
         <v>86</v>
       </c>
-      <c r="F9" s="56">
+      <c r="F9" s="54">
         <v>136</v>
       </c>
-      <c r="G9" s="56">
+      <c r="G9" s="54">
         <v>125</v>
       </c>
-      <c r="H9" s="56">
+      <c r="H9" s="54">
         <v>215</v>
       </c>
-      <c r="I9" s="56">
+      <c r="I9" s="54">
         <v>152</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="54">
         <v>250</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="54">
         <v>203</v>
       </c>
-      <c r="L9" s="56">
+      <c r="L9" s="54">
         <v>90</v>
       </c>
-      <c r="M9" s="56">
+      <c r="M9" s="54">
         <v>181</v>
       </c>
-      <c r="N9" s="56">
+      <c r="N9" s="54">
         <v>195</v>
       </c>
       <c r="O9" s="10">
         <v>117</v>
       </c>
       <c r="P9" s="10">
         <v>167</v>
       </c>
       <c r="Q9" s="10">
         <v>134</v>
       </c>
       <c r="R9" s="10">
         <v>147</v>
       </c>
       <c r="S9" s="10">
         <v>106</v>
       </c>
       <c r="T9" s="10">
         <v>216</v>
       </c>
       <c r="U9" s="10">
         <v>258</v>
       </c>
       <c r="V9" s="10">
         <v>296</v>
@@ -2140,176 +2162,179 @@
       </c>
       <c r="AG9" s="10">
         <v>438</v>
       </c>
       <c r="AH9" s="10">
         <v>324</v>
       </c>
       <c r="AI9" s="10">
         <v>140</v>
       </c>
       <c r="AJ9" s="10">
         <v>200</v>
       </c>
       <c r="AK9" s="10">
         <v>268</v>
       </c>
       <c r="AL9" s="10">
         <v>248</v>
       </c>
       <c r="AM9" s="10">
         <v>231</v>
       </c>
       <c r="AN9" s="10">
         <v>253</v>
       </c>
-      <c r="AO9" s="56">
+      <c r="AO9" s="54">
         <v>321</v>
       </c>
-      <c r="AP9" s="56">
+      <c r="AP9" s="54">
         <v>507</v>
       </c>
-      <c r="AQ9" s="56">
+      <c r="AQ9" s="54">
         <v>344</v>
       </c>
-      <c r="AR9" s="56">
+      <c r="AR9" s="54">
         <v>629</v>
       </c>
-      <c r="AS9" s="56">
+      <c r="AS9" s="54">
         <v>783</v>
       </c>
-      <c r="AT9" s="56">
+      <c r="AT9" s="54">
         <v>1116</v>
       </c>
-      <c r="AU9" s="56">
+      <c r="AU9" s="54">
         <v>825</v>
       </c>
-      <c r="AV9" s="56">
+      <c r="AV9" s="54">
         <v>200</v>
       </c>
-      <c r="AW9" s="56">
+      <c r="AW9" s="54">
         <v>496</v>
       </c>
-      <c r="AX9" s="56">
+      <c r="AX9" s="54">
         <v>546</v>
       </c>
-      <c r="AY9" s="56">
+      <c r="AY9" s="54">
         <v>535</v>
       </c>
-      <c r="AZ9" s="56">
+      <c r="AZ9" s="54">
         <v>414</v>
       </c>
-      <c r="BA9" s="56">
+      <c r="BA9" s="54">
         <v>141</v>
       </c>
-      <c r="BB9" s="56">
+      <c r="BB9" s="54">
         <v>512</v>
       </c>
-      <c r="BC9" s="56">
+      <c r="BC9" s="54">
         <v>532</v>
       </c>
-      <c r="BD9" s="56">
+      <c r="BD9" s="54">
         <v>731</v>
       </c>
-      <c r="BE9" s="56">
+      <c r="BE9" s="54">
         <v>2193</v>
       </c>
-      <c r="BF9" s="59">
+      <c r="BF9" s="57">
         <v>906</v>
       </c>
-      <c r="BG9" s="59">
+      <c r="BG9" s="57">
         <v>650</v>
       </c>
-      <c r="BH9" s="59">
+      <c r="BH9" s="57">
         <v>237</v>
       </c>
-      <c r="BI9" s="59">
+      <c r="BI9" s="57">
         <v>293</v>
       </c>
-      <c r="BJ9" s="56">
+      <c r="BJ9" s="54">
         <v>260</v>
       </c>
-      <c r="BK9" s="56">
+      <c r="BK9" s="54">
         <v>324</v>
       </c>
-      <c r="BL9" s="59">
+      <c r="BL9" s="57">
         <v>157</v>
       </c>
-      <c r="BM9" s="56">
+      <c r="BM9" s="54">
         <v>256</v>
       </c>
-      <c r="BN9" s="56">
+      <c r="BN9" s="54">
         <v>156</v>
       </c>
-      <c r="BO9" s="59">
+      <c r="BO9" s="57">
         <v>48</v>
       </c>
-      <c r="BP9" s="59">
+      <c r="BP9" s="57">
         <v>456</v>
       </c>
+      <c r="BQ9" s="62">
+        <v>495</v>
+      </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" s="33">
         <v>153200000</v>
       </c>
-      <c r="B10" s="55" t="s">
+      <c r="B10" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="56">
+      <c r="C10" s="54">
         <v>-6</v>
       </c>
-      <c r="D10" s="56">
+      <c r="D10" s="54">
         <v>-16</v>
       </c>
-      <c r="E10" s="56">
+      <c r="E10" s="54">
         <v>-28</v>
       </c>
-      <c r="F10" s="56">
+      <c r="F10" s="54">
         <v>-12</v>
       </c>
-      <c r="G10" s="56">
+      <c r="G10" s="54">
         <v>-9</v>
       </c>
-      <c r="H10" s="56">
+      <c r="H10" s="54">
         <v>-45</v>
       </c>
-      <c r="I10" s="56">
+      <c r="I10" s="54">
         <v>-25</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="54">
         <v>-34</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="54">
         <v>-26</v>
       </c>
-      <c r="L10" s="56">
+      <c r="L10" s="54">
         <v>-16</v>
       </c>
-      <c r="M10" s="56">
+      <c r="M10" s="54">
         <v>-78</v>
       </c>
-      <c r="N10" s="56">
+      <c r="N10" s="54">
         <v>-18</v>
       </c>
       <c r="O10" s="10">
         <v>-10</v>
       </c>
       <c r="P10" s="10">
         <v>-62</v>
       </c>
       <c r="Q10" s="10">
         <v>-11</v>
       </c>
       <c r="R10" s="10">
         <v>-29</v>
       </c>
       <c r="S10" s="10">
         <v>-13</v>
       </c>
       <c r="T10" s="10">
         <v>-46</v>
       </c>
       <c r="U10" s="10">
         <v>-14</v>
       </c>
       <c r="V10" s="10">
         <v>-54</v>
@@ -2346,176 +2371,179 @@
       </c>
       <c r="AG10" s="10">
         <v>37</v>
       </c>
       <c r="AH10" s="10">
         <v>-12</v>
       </c>
       <c r="AI10" s="10">
         <v>-39</v>
       </c>
       <c r="AJ10" s="10">
         <v>-38</v>
       </c>
       <c r="AK10" s="10">
         <v>0</v>
       </c>
       <c r="AL10" s="10">
         <v>-2</v>
       </c>
       <c r="AM10" s="10">
         <v>-26</v>
       </c>
       <c r="AN10" s="10">
         <v>-27</v>
       </c>
-      <c r="AO10" s="56">
+      <c r="AO10" s="54">
         <v>-66</v>
       </c>
-      <c r="AP10" s="56">
+      <c r="AP10" s="54">
         <v>-47</v>
       </c>
-      <c r="AQ10" s="56">
+      <c r="AQ10" s="54">
         <v>1</v>
       </c>
-      <c r="AR10" s="56">
+      <c r="AR10" s="54">
         <v>-73</v>
       </c>
-      <c r="AS10" s="56">
+      <c r="AS10" s="54">
         <v>-31</v>
       </c>
-      <c r="AT10" s="56">
+      <c r="AT10" s="54">
         <v>-46</v>
       </c>
-      <c r="AU10" s="56">
+      <c r="AU10" s="54">
         <v>-85</v>
       </c>
-      <c r="AV10" s="56">
+      <c r="AV10" s="54">
         <v>-38</v>
       </c>
-      <c r="AW10" s="56">
+      <c r="AW10" s="54">
         <v>-36</v>
       </c>
-      <c r="AX10" s="56">
+      <c r="AX10" s="54">
         <v>-71</v>
       </c>
-      <c r="AY10" s="56">
+      <c r="AY10" s="54">
         <v>-68</v>
       </c>
-      <c r="AZ10" s="56">
+      <c r="AZ10" s="54">
         <v>-52</v>
       </c>
-      <c r="BA10" s="56">
+      <c r="BA10" s="54">
         <v>-9</v>
       </c>
-      <c r="BB10" s="56">
+      <c r="BB10" s="54">
         <v>-58</v>
       </c>
-      <c r="BC10" s="56">
+      <c r="BC10" s="54">
         <v>-78</v>
       </c>
-      <c r="BD10" s="56">
+      <c r="BD10" s="54">
         <v>-116</v>
       </c>
-      <c r="BE10" s="56">
+      <c r="BE10" s="54">
         <v>-243</v>
       </c>
-      <c r="BF10" s="59">
+      <c r="BF10" s="57">
         <v>-134</v>
       </c>
-      <c r="BG10" s="59">
+      <c r="BG10" s="57">
         <v>-140</v>
       </c>
-      <c r="BH10" s="59">
+      <c r="BH10" s="57">
         <v>27</v>
       </c>
-      <c r="BI10" s="59">
+      <c r="BI10" s="57">
         <v>-78</v>
       </c>
-      <c r="BJ10" s="56">
+      <c r="BJ10" s="54">
         <v>-40</v>
       </c>
-      <c r="BK10" s="56">
+      <c r="BK10" s="54">
         <v>7</v>
       </c>
-      <c r="BL10" s="59">
+      <c r="BL10" s="57">
         <v>-34</v>
       </c>
-      <c r="BM10" s="56">
+      <c r="BM10" s="54">
         <v>-68</v>
       </c>
-      <c r="BN10" s="56">
+      <c r="BN10" s="54">
         <v>-25</v>
       </c>
-      <c r="BO10" s="59">
+      <c r="BO10" s="57">
         <v>36</v>
       </c>
-      <c r="BP10" s="59">
+      <c r="BP10" s="57">
         <v>-93</v>
       </c>
+      <c r="BQ10" s="62">
+        <v>-69</v>
+      </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" s="33">
         <v>153400000</v>
       </c>
-      <c r="B11" s="55" t="s">
+      <c r="B11" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="56">
+      <c r="C11" s="54">
         <v>-58</v>
       </c>
-      <c r="D11" s="56">
+      <c r="D11" s="54">
         <v>-24</v>
       </c>
-      <c r="E11" s="56">
+      <c r="E11" s="54">
         <v>-20</v>
       </c>
-      <c r="F11" s="56">
+      <c r="F11" s="54">
         <v>-8</v>
       </c>
-      <c r="G11" s="56">
+      <c r="G11" s="54">
         <v>-27</v>
       </c>
-      <c r="H11" s="56">
+      <c r="H11" s="54">
         <v>-24</v>
       </c>
-      <c r="I11" s="56">
+      <c r="I11" s="54">
         <v>-36</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="54">
         <v>-32</v>
       </c>
-      <c r="K11" s="56">
+      <c r="K11" s="54">
         <v>-38</v>
       </c>
-      <c r="L11" s="56">
+      <c r="L11" s="54">
         <v>-31</v>
       </c>
-      <c r="M11" s="56">
+      <c r="M11" s="54">
         <v>-46</v>
       </c>
-      <c r="N11" s="56">
+      <c r="N11" s="54">
         <v>-30</v>
       </c>
       <c r="O11" s="10">
         <v>-37</v>
       </c>
       <c r="P11" s="10">
         <v>-32</v>
       </c>
       <c r="Q11" s="10">
         <v>-25</v>
       </c>
       <c r="R11" s="10">
         <v>-43</v>
       </c>
       <c r="S11" s="10">
         <v>-24</v>
       </c>
       <c r="T11" s="10">
         <v>-40</v>
       </c>
       <c r="U11" s="10">
         <v>-33</v>
       </c>
       <c r="V11" s="10">
         <v>-58</v>
@@ -2552,176 +2580,179 @@
       </c>
       <c r="AG11" s="10">
         <v>-107</v>
       </c>
       <c r="AH11" s="10">
         <v>-37</v>
       </c>
       <c r="AI11" s="10">
         <v>-37</v>
       </c>
       <c r="AJ11" s="10">
         <v>-51</v>
       </c>
       <c r="AK11" s="10">
         <v>-38</v>
       </c>
       <c r="AL11" s="10">
         <v>-51</v>
       </c>
       <c r="AM11" s="10">
         <v>-59</v>
       </c>
       <c r="AN11" s="10">
         <v>-25</v>
       </c>
-      <c r="AO11" s="56">
+      <c r="AO11" s="54">
         <v>-10</v>
       </c>
-      <c r="AP11" s="56">
+      <c r="AP11" s="54">
         <v>-59</v>
       </c>
-      <c r="AQ11" s="56">
+      <c r="AQ11" s="54">
         <v>-36</v>
       </c>
-      <c r="AR11" s="56">
+      <c r="AR11" s="54">
         <v>-90</v>
       </c>
-      <c r="AS11" s="56">
+      <c r="AS11" s="54">
         <v>-29</v>
       </c>
-      <c r="AT11" s="56">
+      <c r="AT11" s="54">
         <v>-106</v>
       </c>
-      <c r="AU11" s="56">
+      <c r="AU11" s="54">
         <v>-82</v>
       </c>
-      <c r="AV11" s="56">
+      <c r="AV11" s="54">
         <v>-51</v>
       </c>
-      <c r="AW11" s="56">
+      <c r="AW11" s="54">
         <v>-80</v>
       </c>
-      <c r="AX11" s="56">
+      <c r="AX11" s="54">
         <v>-25</v>
       </c>
-      <c r="AY11" s="56">
+      <c r="AY11" s="54">
         <v>-35</v>
       </c>
-      <c r="AZ11" s="56">
+      <c r="AZ11" s="54">
         <v>-67</v>
       </c>
-      <c r="BA11" s="56">
+      <c r="BA11" s="54">
         <v>-80</v>
       </c>
-      <c r="BB11" s="56">
+      <c r="BB11" s="54">
         <v>-59</v>
       </c>
-      <c r="BC11" s="56">
+      <c r="BC11" s="54">
         <v>-114</v>
       </c>
-      <c r="BD11" s="56">
+      <c r="BD11" s="54">
         <v>-91</v>
       </c>
-      <c r="BE11" s="56">
+      <c r="BE11" s="54">
         <v>-129</v>
       </c>
-      <c r="BF11" s="59">
+      <c r="BF11" s="57">
         <v>-82</v>
       </c>
-      <c r="BG11" s="59">
+      <c r="BG11" s="57">
         <v>-50</v>
       </c>
-      <c r="BH11" s="59">
+      <c r="BH11" s="57">
         <v>9</v>
       </c>
-      <c r="BI11" s="59">
+      <c r="BI11" s="57">
         <v>-110</v>
       </c>
-      <c r="BJ11" s="56">
+      <c r="BJ11" s="54">
         <v>-54</v>
       </c>
-      <c r="BK11" s="56">
+      <c r="BK11" s="54">
         <v>-45</v>
       </c>
-      <c r="BL11" s="59">
+      <c r="BL11" s="57">
         <v>-20</v>
       </c>
-      <c r="BM11" s="56">
+      <c r="BM11" s="54">
         <v>-45</v>
       </c>
-      <c r="BN11" s="56">
+      <c r="BN11" s="54">
         <v>-6</v>
       </c>
-      <c r="BO11" s="59">
+      <c r="BO11" s="57">
         <v>-23</v>
       </c>
-      <c r="BP11" s="59">
+      <c r="BP11" s="57">
         <v>-49</v>
       </c>
+      <c r="BQ11" s="62">
+        <v>-84</v>
+      </c>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" s="33">
         <v>153600000</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="56">
+      <c r="C12" s="54">
         <v>-8</v>
       </c>
-      <c r="D12" s="56">
+      <c r="D12" s="54">
         <v>-32</v>
       </c>
-      <c r="E12" s="56">
+      <c r="E12" s="54">
         <v>-22</v>
       </c>
-      <c r="F12" s="56">
+      <c r="F12" s="54">
         <v>-25</v>
       </c>
-      <c r="G12" s="56">
+      <c r="G12" s="54">
         <v>-20</v>
       </c>
-      <c r="H12" s="56">
+      <c r="H12" s="54">
         <v>-24</v>
       </c>
-      <c r="I12" s="56">
+      <c r="I12" s="54">
         <v>-23</v>
       </c>
-      <c r="J12" s="56">
+      <c r="J12" s="54">
         <v>-38</v>
       </c>
-      <c r="K12" s="56">
+      <c r="K12" s="54">
         <v>-18</v>
       </c>
-      <c r="L12" s="56">
+      <c r="L12" s="54">
         <v>-16</v>
       </c>
-      <c r="M12" s="56">
+      <c r="M12" s="54">
         <v>-27</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="54">
         <v>-17</v>
       </c>
       <c r="O12" s="10">
         <v>-30</v>
       </c>
       <c r="P12" s="10">
         <v>-18</v>
       </c>
       <c r="Q12" s="10">
         <v>-13</v>
       </c>
       <c r="R12" s="10">
         <v>-24</v>
       </c>
       <c r="S12" s="10">
         <v>-18</v>
       </c>
       <c r="T12" s="10">
         <v>-21</v>
       </c>
       <c r="U12" s="10">
         <v>-41</v>
       </c>
       <c r="V12" s="10">
         <v>-44</v>
@@ -2758,176 +2789,179 @@
       </c>
       <c r="AG12" s="10">
         <v>-57</v>
       </c>
       <c r="AH12" s="10">
         <v>-34</v>
       </c>
       <c r="AI12" s="10">
         <v>-49</v>
       </c>
       <c r="AJ12" s="10">
         <v>-67</v>
       </c>
       <c r="AK12" s="10">
         <v>-56</v>
       </c>
       <c r="AL12" s="10">
         <v>-10</v>
       </c>
       <c r="AM12" s="10">
         <v>-62</v>
       </c>
       <c r="AN12" s="10">
         <v>-29</v>
       </c>
-      <c r="AO12" s="56">
+      <c r="AO12" s="54">
         <v>-33</v>
       </c>
-      <c r="AP12" s="56">
+      <c r="AP12" s="54">
         <v>-8</v>
       </c>
-      <c r="AQ12" s="56">
+      <c r="AQ12" s="54">
         <v>-36</v>
       </c>
-      <c r="AR12" s="56">
+      <c r="AR12" s="54">
         <v>-40</v>
       </c>
-      <c r="AS12" s="56">
+      <c r="AS12" s="54">
         <v>-56</v>
       </c>
-      <c r="AT12" s="56">
+      <c r="AT12" s="54">
         <v>-77</v>
       </c>
-      <c r="AU12" s="56">
+      <c r="AU12" s="54">
         <v>-34</v>
       </c>
-      <c r="AV12" s="56">
+      <c r="AV12" s="54">
         <v>-67</v>
       </c>
-      <c r="AW12" s="56">
+      <c r="AW12" s="54">
         <v>-86</v>
       </c>
-      <c r="AX12" s="56">
+      <c r="AX12" s="54">
         <v>-60</v>
       </c>
-      <c r="AY12" s="56">
+      <c r="AY12" s="54">
         <v>-37</v>
       </c>
-      <c r="AZ12" s="56">
+      <c r="AZ12" s="54">
         <v>-34</v>
       </c>
-      <c r="BA12" s="56">
+      <c r="BA12" s="54">
         <v>-10</v>
       </c>
-      <c r="BB12" s="56">
+      <c r="BB12" s="54">
         <v>-72</v>
       </c>
-      <c r="BC12" s="56">
+      <c r="BC12" s="54">
         <v>-32</v>
       </c>
-      <c r="BD12" s="56">
+      <c r="BD12" s="54">
         <v>-41</v>
       </c>
-      <c r="BE12" s="56">
+      <c r="BE12" s="54">
         <v>-173</v>
       </c>
-      <c r="BF12" s="59">
+      <c r="BF12" s="57">
         <v>-127</v>
       </c>
-      <c r="BG12" s="59">
+      <c r="BG12" s="57">
         <v>14</v>
       </c>
-      <c r="BH12" s="59">
+      <c r="BH12" s="57">
         <v>-72</v>
       </c>
-      <c r="BI12" s="59">
+      <c r="BI12" s="57">
         <v>-16</v>
       </c>
-      <c r="BJ12" s="56">
+      <c r="BJ12" s="54">
         <v>-63</v>
       </c>
-      <c r="BK12" s="56">
+      <c r="BK12" s="54">
         <v>-30</v>
       </c>
-      <c r="BL12" s="59">
+      <c r="BL12" s="57">
         <v>-70</v>
       </c>
-      <c r="BM12" s="56">
+      <c r="BM12" s="54">
         <v>-45</v>
       </c>
-      <c r="BN12" s="56">
+      <c r="BN12" s="54">
         <v>-47</v>
       </c>
-      <c r="BO12" s="59">
+      <c r="BO12" s="57">
         <v>-15</v>
       </c>
-      <c r="BP12" s="59">
+      <c r="BP12" s="57">
         <v>-93</v>
       </c>
+      <c r="BQ12" s="62">
+        <v>-56</v>
+      </c>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" s="33">
         <v>154000000</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="56">
+      <c r="C13" s="54">
         <v>-27</v>
       </c>
-      <c r="D13" s="56">
+      <c r="D13" s="54">
         <v>-19</v>
       </c>
-      <c r="E13" s="56">
+      <c r="E13" s="54">
         <v>-12</v>
       </c>
-      <c r="F13" s="56">
+      <c r="F13" s="54">
         <v>-2</v>
       </c>
-      <c r="G13" s="56">
+      <c r="G13" s="54">
         <v>-10</v>
       </c>
-      <c r="H13" s="56">
+      <c r="H13" s="54">
         <v>-22</v>
       </c>
-      <c r="I13" s="56">
+      <c r="I13" s="54">
         <v>-10</v>
       </c>
-      <c r="J13" s="56">
+      <c r="J13" s="54">
         <v>-14</v>
       </c>
-      <c r="K13" s="56">
+      <c r="K13" s="54">
         <v>8</v>
       </c>
-      <c r="L13" s="56">
+      <c r="L13" s="54">
         <v>0</v>
       </c>
-      <c r="M13" s="56">
+      <c r="M13" s="54">
         <v>-13</v>
       </c>
-      <c r="N13" s="56">
+      <c r="N13" s="54">
         <v>-2</v>
       </c>
       <c r="O13" s="10">
         <v>-28</v>
       </c>
       <c r="P13" s="10">
         <v>-9</v>
       </c>
       <c r="Q13" s="10">
         <v>-15</v>
       </c>
       <c r="R13" s="10">
         <v>-20</v>
       </c>
       <c r="S13" s="10">
         <v>-25</v>
       </c>
       <c r="T13" s="10">
         <v>-30</v>
       </c>
       <c r="U13" s="10">
         <v>-7</v>
       </c>
       <c r="V13" s="10">
         <v>-11</v>
@@ -2964,176 +2998,179 @@
       </c>
       <c r="AG13" s="10">
         <v>4</v>
       </c>
       <c r="AH13" s="10">
         <v>1</v>
       </c>
       <c r="AI13" s="10">
         <v>-13</v>
       </c>
       <c r="AJ13" s="10">
         <v>-1</v>
       </c>
       <c r="AK13" s="10">
         <v>-24</v>
       </c>
       <c r="AL13" s="10">
         <v>-6</v>
       </c>
       <c r="AM13" s="10">
         <v>-18</v>
       </c>
       <c r="AN13" s="10">
         <v>-17</v>
       </c>
-      <c r="AO13" s="56">
+      <c r="AO13" s="54">
         <v>-11</v>
       </c>
-      <c r="AP13" s="56">
+      <c r="AP13" s="54">
         <v>-55</v>
       </c>
-      <c r="AQ13" s="56">
+      <c r="AQ13" s="54">
         <v>-36</v>
       </c>
-      <c r="AR13" s="56">
+      <c r="AR13" s="54">
         <v>-16</v>
       </c>
-      <c r="AS13" s="56">
+      <c r="AS13" s="54">
         <v>-30</v>
       </c>
-      <c r="AT13" s="56">
+      <c r="AT13" s="54">
         <v>-26</v>
       </c>
-      <c r="AU13" s="56">
+      <c r="AU13" s="54">
         <v>-52</v>
       </c>
-      <c r="AV13" s="56">
+      <c r="AV13" s="54">
         <v>-1</v>
       </c>
-      <c r="AW13" s="56">
+      <c r="AW13" s="54">
         <v>-19</v>
       </c>
-      <c r="AX13" s="56">
+      <c r="AX13" s="54">
         <v>-40</v>
       </c>
-      <c r="AY13" s="56">
+      <c r="AY13" s="54">
         <v>-36</v>
       </c>
-      <c r="AZ13" s="56">
+      <c r="AZ13" s="54">
         <v>-26</v>
       </c>
-      <c r="BA13" s="56">
+      <c r="BA13" s="54">
         <v>-11</v>
       </c>
-      <c r="BB13" s="56">
+      <c r="BB13" s="54">
         <v>-19</v>
       </c>
-      <c r="BC13" s="56">
+      <c r="BC13" s="54">
         <v>-25</v>
       </c>
-      <c r="BD13" s="56">
+      <c r="BD13" s="54">
         <v>-20</v>
       </c>
-      <c r="BE13" s="56">
+      <c r="BE13" s="54">
         <v>-71</v>
       </c>
-      <c r="BF13" s="59">
+      <c r="BF13" s="57">
         <v>-22</v>
       </c>
-      <c r="BG13" s="59">
+      <c r="BG13" s="57">
         <v>-57</v>
       </c>
-      <c r="BH13" s="59">
+      <c r="BH13" s="57">
         <v>-21</v>
       </c>
-      <c r="BI13" s="59">
+      <c r="BI13" s="57">
         <v>-16</v>
       </c>
-      <c r="BJ13" s="56">
+      <c r="BJ13" s="54">
         <v>-42</v>
       </c>
-      <c r="BK13" s="56">
+      <c r="BK13" s="54">
         <v>-16</v>
       </c>
-      <c r="BL13" s="59">
+      <c r="BL13" s="57">
         <v>-3</v>
       </c>
-      <c r="BM13" s="56">
+      <c r="BM13" s="54">
         <v>-1</v>
       </c>
-      <c r="BN13" s="56">
+      <c r="BN13" s="54">
         <v>-5</v>
       </c>
-      <c r="BO13" s="59">
+      <c r="BO13" s="57">
         <v>-14</v>
       </c>
-      <c r="BP13" s="59">
+      <c r="BP13" s="57">
         <v>-60</v>
       </c>
+      <c r="BQ13" s="62">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" s="33">
         <v>154200000</v>
       </c>
-      <c r="B14" s="55" t="s">
+      <c r="B14" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="56">
+      <c r="C14" s="54">
         <v>-25</v>
       </c>
-      <c r="D14" s="56">
+      <c r="D14" s="54">
         <v>-20</v>
       </c>
-      <c r="E14" s="56">
+      <c r="E14" s="54">
         <v>-13</v>
       </c>
-      <c r="F14" s="56">
+      <c r="F14" s="54">
         <v>-6</v>
       </c>
-      <c r="G14" s="56">
+      <c r="G14" s="54">
         <v>6</v>
       </c>
-      <c r="H14" s="56">
+      <c r="H14" s="54">
         <v>11</v>
       </c>
-      <c r="I14" s="56">
+      <c r="I14" s="54">
         <v>-8</v>
       </c>
-      <c r="J14" s="56">
+      <c r="J14" s="54">
         <v>-23</v>
       </c>
-      <c r="K14" s="56">
+      <c r="K14" s="54">
         <v>-7</v>
       </c>
-      <c r="L14" s="56">
+      <c r="L14" s="54">
         <v>-12</v>
       </c>
-      <c r="M14" s="56">
+      <c r="M14" s="54">
         <v>-20</v>
       </c>
-      <c r="N14" s="56">
+      <c r="N14" s="54">
         <v>-3</v>
       </c>
       <c r="O14" s="10">
         <v>-9</v>
       </c>
       <c r="P14" s="10">
         <v>0</v>
       </c>
       <c r="Q14" s="10">
         <v>-19</v>
       </c>
       <c r="R14" s="10">
         <v>-13</v>
       </c>
       <c r="S14" s="10">
         <v>-12</v>
       </c>
       <c r="T14" s="10">
         <v>-16</v>
       </c>
       <c r="U14" s="10">
         <v>0</v>
       </c>
       <c r="V14" s="10">
         <v>-27</v>
@@ -3170,176 +3207,179 @@
       </c>
       <c r="AG14" s="10">
         <v>-65</v>
       </c>
       <c r="AH14" s="10">
         <v>-23</v>
       </c>
       <c r="AI14" s="10">
         <v>-9</v>
       </c>
       <c r="AJ14" s="10">
         <v>14</v>
       </c>
       <c r="AK14" s="10">
         <v>-14</v>
       </c>
       <c r="AL14" s="10">
         <v>-30</v>
       </c>
       <c r="AM14" s="10">
         <v>-45</v>
       </c>
       <c r="AN14" s="10">
         <v>-22</v>
       </c>
-      <c r="AO14" s="56">
+      <c r="AO14" s="54">
         <v>-50</v>
       </c>
-      <c r="AP14" s="56">
+      <c r="AP14" s="54">
         <v>-26</v>
       </c>
-      <c r="AQ14" s="56">
+      <c r="AQ14" s="54">
         <v>-23</v>
       </c>
-      <c r="AR14" s="56">
+      <c r="AR14" s="54">
         <v>-25</v>
       </c>
-      <c r="AS14" s="56">
+      <c r="AS14" s="54">
         <v>-36</v>
       </c>
-      <c r="AT14" s="56">
+      <c r="AT14" s="54">
         <v>-40</v>
       </c>
-      <c r="AU14" s="56">
+      <c r="AU14" s="54">
         <v>-23</v>
       </c>
-      <c r="AV14" s="56">
+      <c r="AV14" s="54">
         <v>14</v>
       </c>
-      <c r="AW14" s="56">
+      <c r="AW14" s="54">
         <v>-27</v>
       </c>
-      <c r="AX14" s="56">
+      <c r="AX14" s="54">
         <v>-61</v>
       </c>
-      <c r="AY14" s="56">
+      <c r="AY14" s="54">
         <v>-38</v>
       </c>
-      <c r="AZ14" s="56">
+      <c r="AZ14" s="54">
         <v>-66</v>
       </c>
-      <c r="BA14" s="56">
+      <c r="BA14" s="54">
         <v>-16</v>
       </c>
-      <c r="BB14" s="56">
+      <c r="BB14" s="54">
         <v>-30</v>
       </c>
-      <c r="BC14" s="56">
+      <c r="BC14" s="54">
         <v>-25</v>
       </c>
-      <c r="BD14" s="56">
+      <c r="BD14" s="54">
         <v>-24</v>
       </c>
-      <c r="BE14" s="56">
+      <c r="BE14" s="54">
         <v>-149</v>
       </c>
-      <c r="BF14" s="59">
+      <c r="BF14" s="57">
         <v>-77</v>
       </c>
-      <c r="BG14" s="59">
+      <c r="BG14" s="57">
         <v>-36</v>
       </c>
-      <c r="BH14" s="59">
+      <c r="BH14" s="57">
         <v>-28</v>
       </c>
-      <c r="BI14" s="59">
+      <c r="BI14" s="57">
         <v>5</v>
       </c>
-      <c r="BJ14" s="56">
+      <c r="BJ14" s="54">
         <v>0</v>
       </c>
-      <c r="BK14" s="56">
+      <c r="BK14" s="54">
         <v>-6</v>
       </c>
-      <c r="BL14" s="59">
+      <c r="BL14" s="57">
         <v>-37</v>
       </c>
-      <c r="BM14" s="56">
+      <c r="BM14" s="54">
         <v>-39</v>
       </c>
-      <c r="BN14" s="56">
+      <c r="BN14" s="54">
         <v>-26</v>
       </c>
-      <c r="BO14" s="59">
+      <c r="BO14" s="57">
         <v>-27</v>
       </c>
-      <c r="BP14" s="59">
+      <c r="BP14" s="57">
         <v>5</v>
       </c>
+      <c r="BQ14" s="62">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" s="33">
         <v>154600000</v>
       </c>
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="56">
+      <c r="C15" s="54">
         <v>-28</v>
       </c>
-      <c r="D15" s="56">
+      <c r="D15" s="54">
         <v>-22</v>
       </c>
-      <c r="E15" s="56">
+      <c r="E15" s="54">
         <v>-12</v>
       </c>
-      <c r="F15" s="56">
+      <c r="F15" s="54">
         <v>-18</v>
       </c>
-      <c r="G15" s="56">
+      <c r="G15" s="54">
         <v>-20</v>
       </c>
-      <c r="H15" s="56">
+      <c r="H15" s="54">
         <v>-18</v>
       </c>
-      <c r="I15" s="56">
+      <c r="I15" s="54">
         <v>-18</v>
       </c>
-      <c r="J15" s="56">
+      <c r="J15" s="54">
         <v>-58</v>
       </c>
-      <c r="K15" s="56">
+      <c r="K15" s="54">
         <v>-1</v>
       </c>
-      <c r="L15" s="56">
+      <c r="L15" s="54">
         <v>-34</v>
       </c>
-      <c r="M15" s="56">
+      <c r="M15" s="54">
         <v>-17</v>
       </c>
-      <c r="N15" s="56">
+      <c r="N15" s="54">
         <v>-8</v>
       </c>
       <c r="O15" s="10">
         <v>-20</v>
       </c>
       <c r="P15" s="10">
         <v>-10</v>
       </c>
       <c r="Q15" s="10">
         <v>-14</v>
       </c>
       <c r="R15" s="10">
         <v>-22</v>
       </c>
       <c r="S15" s="10">
         <v>-24</v>
       </c>
       <c r="T15" s="10">
         <v>-17</v>
       </c>
       <c r="U15" s="10">
         <v>-29</v>
       </c>
       <c r="V15" s="10">
         <v>4</v>
@@ -3376,176 +3416,179 @@
       </c>
       <c r="AG15" s="10">
         <v>-10</v>
       </c>
       <c r="AH15" s="10">
         <v>-56</v>
       </c>
       <c r="AI15" s="10">
         <v>14</v>
       </c>
       <c r="AJ15" s="10">
         <v>-28</v>
       </c>
       <c r="AK15" s="10">
         <v>29</v>
       </c>
       <c r="AL15" s="10">
         <v>-51</v>
       </c>
       <c r="AM15" s="10">
         <v>-5</v>
       </c>
       <c r="AN15" s="10">
         <v>-61</v>
       </c>
-      <c r="AO15" s="56">
+      <c r="AO15" s="54">
         <v>-25</v>
       </c>
-      <c r="AP15" s="56">
+      <c r="AP15" s="54">
         <v>-53</v>
       </c>
-      <c r="AQ15" s="56">
+      <c r="AQ15" s="54">
         <v>-33</v>
       </c>
-      <c r="AR15" s="56">
+      <c r="AR15" s="54">
         <v>-36</v>
       </c>
-      <c r="AS15" s="56">
+      <c r="AS15" s="54">
         <v>-10</v>
       </c>
-      <c r="AT15" s="56">
+      <c r="AT15" s="54">
         <v>-28</v>
       </c>
-      <c r="AU15" s="56">
+      <c r="AU15" s="54">
         <v>3</v>
       </c>
-      <c r="AV15" s="56">
+      <c r="AV15" s="54">
         <v>-28</v>
       </c>
-      <c r="AW15" s="56">
+      <c r="AW15" s="54">
         <v>-65</v>
       </c>
-      <c r="AX15" s="56">
+      <c r="AX15" s="54">
         <v>-72</v>
       </c>
-      <c r="AY15" s="56">
+      <c r="AY15" s="54">
         <v>-47</v>
       </c>
-      <c r="AZ15" s="56">
+      <c r="AZ15" s="54">
         <v>-31</v>
       </c>
-      <c r="BA15" s="56">
+      <c r="BA15" s="54">
         <v>-45</v>
       </c>
-      <c r="BB15" s="56">
+      <c r="BB15" s="54">
         <v>-66</v>
       </c>
-      <c r="BC15" s="56">
+      <c r="BC15" s="54">
         <v>-43</v>
       </c>
-      <c r="BD15" s="56">
+      <c r="BD15" s="54">
         <v>-7</v>
       </c>
-      <c r="BE15" s="56">
+      <c r="BE15" s="54">
         <v>-119</v>
       </c>
-      <c r="BF15" s="59">
+      <c r="BF15" s="57">
         <v>44</v>
       </c>
-      <c r="BG15" s="59">
+      <c r="BG15" s="57">
         <v>-102</v>
       </c>
-      <c r="BH15" s="59">
+      <c r="BH15" s="57">
         <v>-43</v>
       </c>
-      <c r="BI15" s="59">
+      <c r="BI15" s="57">
         <v>-39</v>
       </c>
-      <c r="BJ15" s="56">
+      <c r="BJ15" s="54">
         <v>-18</v>
       </c>
-      <c r="BK15" s="56">
+      <c r="BK15" s="54">
         <v>-27</v>
       </c>
-      <c r="BL15" s="59">
+      <c r="BL15" s="57">
         <v>-25</v>
       </c>
-      <c r="BM15" s="56">
+      <c r="BM15" s="54">
         <v>-33</v>
       </c>
-      <c r="BN15" s="56">
+      <c r="BN15" s="54">
         <v>-5</v>
       </c>
-      <c r="BO15" s="59">
+      <c r="BO15" s="57">
         <v>-12</v>
       </c>
-      <c r="BP15" s="59">
+      <c r="BP15" s="57">
         <v>-47</v>
       </c>
+      <c r="BQ15" s="62">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" s="33">
         <v>154800000</v>
       </c>
-      <c r="B16" s="55" t="s">
+      <c r="B16" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C16" s="56">
+      <c r="C16" s="54">
         <v>-83</v>
       </c>
-      <c r="D16" s="56">
+      <c r="D16" s="54">
         <v>-94</v>
       </c>
-      <c r="E16" s="56">
+      <c r="E16" s="54">
         <v>-32</v>
       </c>
-      <c r="F16" s="56">
+      <c r="F16" s="54">
         <v>-69</v>
       </c>
-      <c r="G16" s="56">
+      <c r="G16" s="54">
         <v>-90</v>
       </c>
-      <c r="H16" s="56">
+      <c r="H16" s="54">
         <v>-107</v>
       </c>
-      <c r="I16" s="56">
+      <c r="I16" s="54">
         <v>-47</v>
       </c>
-      <c r="J16" s="56">
+      <c r="J16" s="54">
         <v>-124</v>
       </c>
-      <c r="K16" s="56">
+      <c r="K16" s="54">
         <v>-99</v>
       </c>
-      <c r="L16" s="56">
+      <c r="L16" s="54">
         <v>-58</v>
       </c>
-      <c r="M16" s="56">
+      <c r="M16" s="54">
         <v>-81</v>
       </c>
-      <c r="N16" s="56">
+      <c r="N16" s="54">
         <v>-78</v>
       </c>
       <c r="O16" s="10">
         <v>-33</v>
       </c>
       <c r="P16" s="10">
         <v>-87</v>
       </c>
       <c r="Q16" s="10">
         <v>-39</v>
       </c>
       <c r="R16" s="10">
         <v>-81</v>
       </c>
       <c r="S16" s="10">
         <v>-76</v>
       </c>
       <c r="T16" s="10">
         <v>-81</v>
       </c>
       <c r="U16" s="10">
         <v>-79</v>
       </c>
       <c r="V16" s="10">
         <v>-64</v>
@@ -3582,176 +3625,179 @@
       </c>
       <c r="AG16" s="10">
         <v>-135</v>
       </c>
       <c r="AH16" s="10">
         <v>-137</v>
       </c>
       <c r="AI16" s="10">
         <v>-59</v>
       </c>
       <c r="AJ16" s="10">
         <v>-129</v>
       </c>
       <c r="AK16" s="10">
         <v>-46</v>
       </c>
       <c r="AL16" s="10">
         <v>-65</v>
       </c>
       <c r="AM16" s="10">
         <v>-137</v>
       </c>
       <c r="AN16" s="10">
         <v>-91</v>
       </c>
-      <c r="AO16" s="56">
+      <c r="AO16" s="54">
         <v>-90</v>
       </c>
-      <c r="AP16" s="56">
+      <c r="AP16" s="54">
         <v>-163</v>
       </c>
-      <c r="AQ16" s="56">
+      <c r="AQ16" s="54">
         <v>-92</v>
       </c>
-      <c r="AR16" s="56">
+      <c r="AR16" s="54">
         <v>-81</v>
       </c>
-      <c r="AS16" s="56">
+      <c r="AS16" s="54">
         <v>-196</v>
       </c>
-      <c r="AT16" s="56">
+      <c r="AT16" s="54">
         <v>-216</v>
       </c>
-      <c r="AU16" s="56">
+      <c r="AU16" s="54">
         <v>-310</v>
       </c>
-      <c r="AV16" s="56">
+      <c r="AV16" s="54">
         <v>-129</v>
       </c>
-      <c r="AW16" s="56">
+      <c r="AW16" s="54">
         <v>-89</v>
       </c>
-      <c r="AX16" s="56">
+      <c r="AX16" s="54">
         <v>-161</v>
       </c>
-      <c r="AY16" s="56">
+      <c r="AY16" s="54">
         <v>-227</v>
       </c>
-      <c r="AZ16" s="56">
+      <c r="AZ16" s="54">
         <v>-132</v>
       </c>
-      <c r="BA16" s="56">
+      <c r="BA16" s="54">
         <v>-75</v>
       </c>
-      <c r="BB16" s="56">
+      <c r="BB16" s="54">
         <v>-153</v>
       </c>
-      <c r="BC16" s="56">
+      <c r="BC16" s="54">
         <v>-151</v>
       </c>
-      <c r="BD16" s="56">
+      <c r="BD16" s="54">
         <v>-156</v>
       </c>
-      <c r="BE16" s="56">
+      <c r="BE16" s="54">
         <v>-368</v>
       </c>
-      <c r="BF16" s="59">
+      <c r="BF16" s="57">
         <v>-314</v>
       </c>
-      <c r="BG16" s="59">
+      <c r="BG16" s="57">
         <v>-292</v>
       </c>
-      <c r="BH16" s="59">
+      <c r="BH16" s="57">
         <v>-207</v>
       </c>
-      <c r="BI16" s="59">
+      <c r="BI16" s="57">
         <v>-120</v>
       </c>
-      <c r="BJ16" s="56">
+      <c r="BJ16" s="54">
         <v>-116</v>
       </c>
-      <c r="BK16" s="56">
+      <c r="BK16" s="54">
         <v>-131</v>
       </c>
-      <c r="BL16" s="59">
+      <c r="BL16" s="57">
         <v>-115</v>
       </c>
-      <c r="BM16" s="56">
+      <c r="BM16" s="54">
         <v>-112</v>
       </c>
-      <c r="BN16" s="56">
+      <c r="BN16" s="54">
         <v>-80</v>
       </c>
-      <c r="BO16" s="59">
+      <c r="BO16" s="57">
         <v>-157</v>
       </c>
-      <c r="BP16" s="59">
+      <c r="BP16" s="57">
         <v>-165</v>
       </c>
+      <c r="BQ16" s="62">
+        <v>-114</v>
+      </c>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" s="33">
         <v>155200000</v>
       </c>
-      <c r="B17" s="55" t="s">
+      <c r="B17" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="56">
+      <c r="C17" s="54">
         <v>-9</v>
       </c>
-      <c r="D17" s="56">
+      <c r="D17" s="54">
         <v>-14</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="54">
         <v>-9</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="54">
         <v>-6</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="54">
         <v>-6</v>
       </c>
-      <c r="H17" s="56">
+      <c r="H17" s="54">
         <v>-12</v>
       </c>
-      <c r="I17" s="56">
+      <c r="I17" s="54">
         <v>-27</v>
       </c>
-      <c r="J17" s="56">
+      <c r="J17" s="54">
         <v>-14</v>
       </c>
-      <c r="K17" s="56">
+      <c r="K17" s="54">
         <v>-22</v>
       </c>
-      <c r="L17" s="56">
+      <c r="L17" s="54">
         <v>-14</v>
       </c>
-      <c r="M17" s="56">
+      <c r="M17" s="54">
         <v>-36</v>
       </c>
-      <c r="N17" s="56">
+      <c r="N17" s="54">
         <v>-13</v>
       </c>
       <c r="O17" s="10">
         <v>-27</v>
       </c>
       <c r="P17" s="10">
         <v>-1</v>
       </c>
       <c r="Q17" s="10">
         <v>-12</v>
       </c>
       <c r="R17" s="10">
         <v>-22</v>
       </c>
       <c r="S17" s="10">
         <v>-24</v>
       </c>
       <c r="T17" s="10">
         <v>-10</v>
       </c>
       <c r="U17" s="10">
         <v>-33</v>
       </c>
       <c r="V17" s="10">
         <v>-38</v>
@@ -3788,176 +3834,179 @@
       </c>
       <c r="AG17" s="10">
         <v>-17</v>
       </c>
       <c r="AH17" s="10">
         <v>-26</v>
       </c>
       <c r="AI17" s="10">
         <v>-41</v>
       </c>
       <c r="AJ17" s="10">
         <v>-39</v>
       </c>
       <c r="AK17" s="10">
         <v>-25</v>
       </c>
       <c r="AL17" s="10">
         <v>-8</v>
       </c>
       <c r="AM17" s="10">
         <v>-62</v>
       </c>
       <c r="AN17" s="10">
         <v>-33</v>
       </c>
-      <c r="AO17" s="56">
+      <c r="AO17" s="54">
         <v>-37</v>
       </c>
-      <c r="AP17" s="56">
+      <c r="AP17" s="54">
         <v>-27</v>
       </c>
-      <c r="AQ17" s="56">
+      <c r="AQ17" s="54">
         <v>-38</v>
       </c>
-      <c r="AR17" s="56">
+      <c r="AR17" s="54">
         <v>-69</v>
       </c>
-      <c r="AS17" s="56">
+      <c r="AS17" s="54">
         <v>-123</v>
       </c>
-      <c r="AT17" s="56">
+      <c r="AT17" s="54">
         <v>-95</v>
       </c>
-      <c r="AU17" s="56">
+      <c r="AU17" s="54">
         <v>-77</v>
       </c>
-      <c r="AV17" s="56">
+      <c r="AV17" s="54">
         <v>-39</v>
       </c>
-      <c r="AW17" s="56">
+      <c r="AW17" s="54">
         <v>-34</v>
       </c>
-      <c r="AX17" s="56">
+      <c r="AX17" s="54">
         <v>-71</v>
       </c>
-      <c r="AY17" s="56">
+      <c r="AY17" s="54">
         <v>-61</v>
       </c>
-      <c r="AZ17" s="56">
+      <c r="AZ17" s="54">
         <v>-53</v>
       </c>
-      <c r="BA17" s="56">
+      <c r="BA17" s="54">
         <v>-2</v>
       </c>
-      <c r="BB17" s="56">
+      <c r="BB17" s="54">
         <v>-92</v>
       </c>
-      <c r="BC17" s="56">
+      <c r="BC17" s="54">
         <v>-30</v>
       </c>
-      <c r="BD17" s="56">
+      <c r="BD17" s="54">
         <v>-73</v>
       </c>
-      <c r="BE17" s="56">
+      <c r="BE17" s="54">
         <v>-124</v>
       </c>
-      <c r="BF17" s="59">
+      <c r="BF17" s="57">
         <v>-100</v>
       </c>
-      <c r="BG17" s="59">
+      <c r="BG17" s="57">
         <v>-59</v>
       </c>
-      <c r="BH17" s="59">
+      <c r="BH17" s="57">
         <v>-47</v>
       </c>
-      <c r="BI17" s="59">
+      <c r="BI17" s="57">
         <v>-18</v>
       </c>
-      <c r="BJ17" s="56">
+      <c r="BJ17" s="54">
         <v>-40</v>
       </c>
-      <c r="BK17" s="56">
+      <c r="BK17" s="54">
         <v>-85</v>
       </c>
-      <c r="BL17" s="59">
+      <c r="BL17" s="57">
         <v>-89</v>
       </c>
-      <c r="BM17" s="56">
+      <c r="BM17" s="54">
         <v>-70</v>
       </c>
-      <c r="BN17" s="56">
+      <c r="BN17" s="54">
         <v>-45</v>
       </c>
-      <c r="BO17" s="59">
+      <c r="BO17" s="57">
         <v>-31</v>
       </c>
-      <c r="BP17" s="59">
+      <c r="BP17" s="57">
         <v>-38</v>
       </c>
+      <c r="BQ17" s="62">
+        <v>-67</v>
+      </c>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" s="33">
         <v>155600000</v>
       </c>
-      <c r="B18" s="55" t="s">
+      <c r="B18" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="56">
+      <c r="C18" s="54">
         <v>-33</v>
       </c>
-      <c r="D18" s="56">
+      <c r="D18" s="54">
         <v>-38</v>
       </c>
-      <c r="E18" s="56">
+      <c r="E18" s="54">
         <v>4</v>
       </c>
-      <c r="F18" s="56">
+      <c r="F18" s="54">
         <v>-38</v>
       </c>
-      <c r="G18" s="56">
+      <c r="G18" s="54">
         <v>-44</v>
       </c>
-      <c r="H18" s="56">
+      <c r="H18" s="54">
         <v>-43</v>
       </c>
-      <c r="I18" s="56">
+      <c r="I18" s="54">
         <v>-47</v>
       </c>
-      <c r="J18" s="56">
+      <c r="J18" s="54">
         <v>-69</v>
       </c>
-      <c r="K18" s="56">
+      <c r="K18" s="54">
         <v>-21</v>
       </c>
-      <c r="L18" s="56">
+      <c r="L18" s="54">
         <v>-25</v>
       </c>
-      <c r="M18" s="56">
+      <c r="M18" s="54">
         <v>-49</v>
       </c>
-      <c r="N18" s="56">
+      <c r="N18" s="54">
         <v>-33</v>
       </c>
       <c r="O18" s="10">
         <v>-20</v>
       </c>
       <c r="P18" s="10">
         <v>-54</v>
       </c>
       <c r="Q18" s="10">
         <v>-25</v>
       </c>
       <c r="R18" s="10">
         <v>-32</v>
       </c>
       <c r="S18" s="10">
         <v>-19</v>
       </c>
       <c r="T18" s="10">
         <v>-38</v>
       </c>
       <c r="U18" s="10">
         <v>-34</v>
       </c>
       <c r="V18" s="10">
         <v>-64</v>
@@ -3994,176 +4043,179 @@
       </c>
       <c r="AG18" s="10">
         <v>-103</v>
       </c>
       <c r="AH18" s="10">
         <v>-49</v>
       </c>
       <c r="AI18" s="10">
         <v>-32</v>
       </c>
       <c r="AJ18" s="10">
         <v>-40</v>
       </c>
       <c r="AK18" s="10">
         <v>-97</v>
       </c>
       <c r="AL18" s="10">
         <v>-55</v>
       </c>
       <c r="AM18" s="10">
         <v>-63</v>
       </c>
       <c r="AN18" s="10">
         <v>-73</v>
       </c>
-      <c r="AO18" s="56">
+      <c r="AO18" s="54">
         <v>-85</v>
       </c>
-      <c r="AP18" s="56">
+      <c r="AP18" s="54">
         <v>-92</v>
       </c>
-      <c r="AQ18" s="56">
+      <c r="AQ18" s="54">
         <v>-76</v>
       </c>
-      <c r="AR18" s="56">
+      <c r="AR18" s="54">
         <v>-85</v>
       </c>
-      <c r="AS18" s="56">
+      <c r="AS18" s="54">
         <v>-116</v>
       </c>
-      <c r="AT18" s="56">
+      <c r="AT18" s="54">
         <v>-164</v>
       </c>
-      <c r="AU18" s="56">
+      <c r="AU18" s="54">
         <v>-148</v>
       </c>
-      <c r="AV18" s="56">
+      <c r="AV18" s="54">
         <v>-40</v>
       </c>
-      <c r="AW18" s="56">
+      <c r="AW18" s="54">
         <v>-135</v>
       </c>
-      <c r="AX18" s="56">
+      <c r="AX18" s="54">
         <v>-99</v>
       </c>
-      <c r="AY18" s="56">
+      <c r="AY18" s="54">
         <v>-110</v>
       </c>
-      <c r="AZ18" s="56">
+      <c r="AZ18" s="54">
         <v>-82</v>
       </c>
-      <c r="BA18" s="56">
+      <c r="BA18" s="54">
         <v>-108</v>
       </c>
-      <c r="BB18" s="56">
+      <c r="BB18" s="54">
         <v>-76</v>
       </c>
-      <c r="BC18" s="56">
+      <c r="BC18" s="54">
         <v>-106</v>
       </c>
-      <c r="BD18" s="56">
+      <c r="BD18" s="54">
         <v>-99</v>
       </c>
-      <c r="BE18" s="56">
+      <c r="BE18" s="54">
         <v>-186</v>
       </c>
-      <c r="BF18" s="59">
+      <c r="BF18" s="57">
         <v>-162</v>
       </c>
-      <c r="BG18" s="59">
+      <c r="BG18" s="57">
         <v>-74</v>
       </c>
-      <c r="BH18" s="59">
+      <c r="BH18" s="57">
         <v>-86</v>
       </c>
-      <c r="BI18" s="59">
+      <c r="BI18" s="57">
         <v>-72</v>
       </c>
-      <c r="BJ18" s="56">
+      <c r="BJ18" s="54">
         <v>-103</v>
       </c>
-      <c r="BK18" s="56">
+      <c r="BK18" s="54">
         <v>-96</v>
       </c>
-      <c r="BL18" s="59">
+      <c r="BL18" s="57">
         <v>-29</v>
       </c>
-      <c r="BM18" s="56">
+      <c r="BM18" s="54">
         <v>-35</v>
       </c>
-      <c r="BN18" s="56">
+      <c r="BN18" s="54">
         <v>-64</v>
       </c>
-      <c r="BO18" s="59">
+      <c r="BO18" s="57">
         <v>-19</v>
       </c>
-      <c r="BP18" s="59">
+      <c r="BP18" s="57">
         <v>-126</v>
       </c>
+      <c r="BQ18" s="62">
+        <v>-165</v>
+      </c>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" s="33">
         <v>156000000</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="C19" s="56">
+      <c r="C19" s="54">
         <v>-51</v>
       </c>
-      <c r="D19" s="56">
+      <c r="D19" s="54">
         <v>-11</v>
       </c>
-      <c r="E19" s="56">
+      <c r="E19" s="54">
         <v>-41</v>
       </c>
-      <c r="F19" s="56">
+      <c r="F19" s="54">
         <v>-48</v>
       </c>
-      <c r="G19" s="56">
+      <c r="G19" s="54">
         <v>-71</v>
       </c>
-      <c r="H19" s="56">
+      <c r="H19" s="54">
         <v>-76</v>
       </c>
-      <c r="I19" s="56">
+      <c r="I19" s="54">
         <v>-76</v>
       </c>
-      <c r="J19" s="56">
+      <c r="J19" s="54">
         <v>-72</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="54">
         <v>-42</v>
       </c>
-      <c r="L19" s="56">
+      <c r="L19" s="54">
         <v>-44</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="54">
         <v>-45</v>
       </c>
-      <c r="N19" s="56">
+      <c r="N19" s="54">
         <v>-43</v>
       </c>
       <c r="O19" s="10">
         <v>-37</v>
       </c>
       <c r="P19" s="10">
         <v>-45</v>
       </c>
       <c r="Q19" s="10">
         <v>-20</v>
       </c>
       <c r="R19" s="10">
         <v>-52</v>
       </c>
       <c r="S19" s="10">
         <v>-38</v>
       </c>
       <c r="T19" s="10">
         <v>-55</v>
       </c>
       <c r="U19" s="10">
         <v>-59</v>
       </c>
       <c r="V19" s="10">
         <v>-26</v>
@@ -4200,176 +4252,179 @@
       </c>
       <c r="AG19" s="10">
         <v>0</v>
       </c>
       <c r="AH19" s="10">
         <v>-49</v>
       </c>
       <c r="AI19" s="10">
         <v>0</v>
       </c>
       <c r="AJ19" s="10">
         <v>-47</v>
       </c>
       <c r="AK19" s="10">
         <v>-72</v>
       </c>
       <c r="AL19" s="10">
         <v>-46</v>
       </c>
       <c r="AM19" s="10">
         <v>-50</v>
       </c>
       <c r="AN19" s="10">
         <v>18</v>
       </c>
-      <c r="AO19" s="56">
+      <c r="AO19" s="54">
         <v>-25</v>
       </c>
-      <c r="AP19" s="56">
+      <c r="AP19" s="54">
         <v>-26</v>
       </c>
-      <c r="AQ19" s="56">
+      <c r="AQ19" s="54">
         <v>-8</v>
       </c>
-      <c r="AR19" s="56">
+      <c r="AR19" s="54">
         <v>-29</v>
       </c>
-      <c r="AS19" s="56">
+      <c r="AS19" s="54">
         <v>23</v>
       </c>
-      <c r="AT19" s="56">
+      <c r="AT19" s="54">
         <v>-47</v>
       </c>
-      <c r="AU19" s="56">
+      <c r="AU19" s="54">
         <v>-86</v>
       </c>
-      <c r="AV19" s="56">
+      <c r="AV19" s="54">
         <v>-47</v>
       </c>
-      <c r="AW19" s="56">
+      <c r="AW19" s="54">
         <v>-51</v>
       </c>
-      <c r="AX19" s="56">
+      <c r="AX19" s="54">
         <v>-61</v>
       </c>
-      <c r="AY19" s="56">
+      <c r="AY19" s="54">
         <v>-57</v>
       </c>
-      <c r="AZ19" s="56">
+      <c r="AZ19" s="54">
         <v>-68</v>
       </c>
-      <c r="BA19" s="56">
+      <c r="BA19" s="54">
         <v>-49</v>
       </c>
-      <c r="BB19" s="56">
+      <c r="BB19" s="54">
         <v>-126</v>
       </c>
-      <c r="BC19" s="56">
+      <c r="BC19" s="54">
         <v>-102</v>
       </c>
-      <c r="BD19" s="56">
+      <c r="BD19" s="54">
         <v>-103</v>
       </c>
-      <c r="BE19" s="56">
+      <c r="BE19" s="54">
         <v>-241</v>
       </c>
-      <c r="BF19" s="59">
+      <c r="BF19" s="57">
         <v>-120</v>
       </c>
-      <c r="BG19" s="59">
+      <c r="BG19" s="57">
         <v>-123</v>
       </c>
-      <c r="BH19" s="59">
+      <c r="BH19" s="57">
         <v>-20</v>
       </c>
-      <c r="BI19" s="59">
+      <c r="BI19" s="57">
         <v>-56</v>
       </c>
-      <c r="BJ19" s="56">
+      <c r="BJ19" s="54">
         <v>-46</v>
       </c>
-      <c r="BK19" s="56">
+      <c r="BK19" s="54">
         <v>-78</v>
       </c>
-      <c r="BL19" s="59">
+      <c r="BL19" s="57">
         <v>-48</v>
       </c>
-      <c r="BM19" s="56">
+      <c r="BM19" s="54">
         <v>-109</v>
       </c>
-      <c r="BN19" s="56">
+      <c r="BN19" s="54">
         <v>-75</v>
       </c>
-      <c r="BO19" s="59">
+      <c r="BO19" s="57">
         <v>-99</v>
       </c>
-      <c r="BP19" s="59">
+      <c r="BP19" s="57">
         <v>-16</v>
       </c>
+      <c r="BQ19" s="62">
+        <v>-103</v>
+      </c>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" s="33">
         <v>156400000</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="56">
+      <c r="C20" s="54">
         <v>-64</v>
       </c>
-      <c r="D20" s="56">
+      <c r="D20" s="54">
         <v>-72</v>
       </c>
-      <c r="E20" s="56">
+      <c r="E20" s="54">
         <v>-52</v>
       </c>
-      <c r="F20" s="56">
+      <c r="F20" s="54">
         <v>-33</v>
       </c>
-      <c r="G20" s="56">
+      <c r="G20" s="54">
         <v>-42</v>
       </c>
-      <c r="H20" s="56">
+      <c r="H20" s="54">
         <v>-80</v>
       </c>
-      <c r="I20" s="56">
+      <c r="I20" s="54">
         <v>-87</v>
       </c>
-      <c r="J20" s="56">
+      <c r="J20" s="54">
         <v>-111</v>
       </c>
-      <c r="K20" s="56">
+      <c r="K20" s="54">
         <v>-47</v>
       </c>
-      <c r="L20" s="56">
+      <c r="L20" s="54">
         <v>-61</v>
       </c>
-      <c r="M20" s="56">
+      <c r="M20" s="54">
         <v>-58</v>
       </c>
-      <c r="N20" s="56">
+      <c r="N20" s="54">
         <v>-58</v>
       </c>
       <c r="O20" s="10">
         <v>-43</v>
       </c>
       <c r="P20" s="10">
         <v>-51</v>
       </c>
       <c r="Q20" s="10">
         <v>-40</v>
       </c>
       <c r="R20" s="10">
         <v>-49</v>
       </c>
       <c r="S20" s="10">
         <v>-55</v>
       </c>
       <c r="T20" s="10">
         <v>-66</v>
       </c>
       <c r="U20" s="10">
         <v>-57</v>
       </c>
       <c r="V20" s="10">
         <v>-98</v>
@@ -4406,176 +4461,179 @@
       </c>
       <c r="AG20" s="10">
         <v>-177</v>
       </c>
       <c r="AH20" s="10">
         <v>-142</v>
       </c>
       <c r="AI20" s="10">
         <v>-103</v>
       </c>
       <c r="AJ20" s="10">
         <v>-92</v>
       </c>
       <c r="AK20" s="10">
         <v>-45</v>
       </c>
       <c r="AL20" s="10">
         <v>-122</v>
       </c>
       <c r="AM20" s="10">
         <v>-69</v>
       </c>
       <c r="AN20" s="10">
         <v>-59</v>
       </c>
-      <c r="AO20" s="56">
+      <c r="AO20" s="54">
         <v>-39</v>
       </c>
-      <c r="AP20" s="56">
+      <c r="AP20" s="54">
         <v>-96</v>
       </c>
-      <c r="AQ20" s="56">
+      <c r="AQ20" s="54">
         <v>-52</v>
       </c>
-      <c r="AR20" s="56">
+      <c r="AR20" s="54">
         <v>-67</v>
       </c>
-      <c r="AS20" s="56">
+      <c r="AS20" s="54">
         <v>-88</v>
       </c>
-      <c r="AT20" s="56">
+      <c r="AT20" s="54">
         <v>-104</v>
       </c>
-      <c r="AU20" s="56">
+      <c r="AU20" s="54">
         <v>-100</v>
       </c>
-      <c r="AV20" s="56">
+      <c r="AV20" s="54">
         <v>-92</v>
       </c>
-      <c r="AW20" s="56">
+      <c r="AW20" s="54">
         <v>-117</v>
       </c>
-      <c r="AX20" s="56">
+      <c r="AX20" s="54">
         <v>-62</v>
       </c>
-      <c r="AY20" s="56">
+      <c r="AY20" s="54">
         <v>-72</v>
       </c>
-      <c r="AZ20" s="56">
+      <c r="AZ20" s="54">
         <v>-94</v>
       </c>
-      <c r="BA20" s="56">
+      <c r="BA20" s="54">
         <v>-99</v>
       </c>
-      <c r="BB20" s="56">
+      <c r="BB20" s="54">
         <v>-110</v>
       </c>
-      <c r="BC20" s="56">
+      <c r="BC20" s="54">
         <v>-120</v>
       </c>
-      <c r="BD20" s="56">
+      <c r="BD20" s="54">
         <v>-165</v>
       </c>
-      <c r="BE20" s="56">
+      <c r="BE20" s="54">
         <v>-207</v>
       </c>
-      <c r="BF20" s="59">
+      <c r="BF20" s="57">
         <v>-178</v>
       </c>
-      <c r="BG20" s="59">
+      <c r="BG20" s="57">
         <v>-132</v>
       </c>
-      <c r="BH20" s="59">
+      <c r="BH20" s="57">
         <v>-94</v>
       </c>
-      <c r="BI20" s="59">
+      <c r="BI20" s="57">
         <v>-51</v>
       </c>
-      <c r="BJ20" s="56">
+      <c r="BJ20" s="54">
         <v>-87</v>
       </c>
-      <c r="BK20" s="56">
+      <c r="BK20" s="54">
         <v>-89</v>
       </c>
-      <c r="BL20" s="59">
+      <c r="BL20" s="57">
         <v>-92</v>
       </c>
-      <c r="BM20" s="56">
+      <c r="BM20" s="54">
         <v>-146</v>
       </c>
-      <c r="BN20" s="56">
+      <c r="BN20" s="54">
         <v>-61</v>
       </c>
-      <c r="BO20" s="59">
+      <c r="BO20" s="57">
         <v>-50</v>
       </c>
-      <c r="BP20" s="59">
+      <c r="BP20" s="57">
         <v>-101</v>
       </c>
+      <c r="BQ20" s="62">
+        <v>-87</v>
+      </c>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" s="33">
         <v>156800000</v>
       </c>
-      <c r="B21" s="55" t="s">
+      <c r="B21" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="56">
+      <c r="C21" s="54">
         <v>-21</v>
       </c>
-      <c r="D21" s="56">
+      <c r="D21" s="54">
         <v>-2</v>
       </c>
-      <c r="E21" s="56">
+      <c r="E21" s="54">
         <v>-17</v>
       </c>
-      <c r="F21" s="56">
+      <c r="F21" s="54">
         <v>-3</v>
       </c>
-      <c r="G21" s="56">
+      <c r="G21" s="54">
         <v>-6</v>
       </c>
-      <c r="H21" s="56">
+      <c r="H21" s="54">
         <v>-10</v>
       </c>
-      <c r="I21" s="56">
+      <c r="I21" s="54">
         <v>-18</v>
       </c>
-      <c r="J21" s="56">
+      <c r="J21" s="54">
         <v>-23</v>
       </c>
-      <c r="K21" s="56">
+      <c r="K21" s="54">
         <v>-18</v>
       </c>
-      <c r="L21" s="56">
+      <c r="L21" s="54">
         <v>-9</v>
       </c>
-      <c r="M21" s="56">
+      <c r="M21" s="54">
         <v>-24</v>
       </c>
-      <c r="N21" s="56">
+      <c r="N21" s="54">
         <v>-8</v>
       </c>
       <c r="O21" s="10">
         <v>-11</v>
       </c>
       <c r="P21" s="10">
         <v>-13</v>
       </c>
       <c r="Q21" s="10">
         <v>-6</v>
       </c>
       <c r="R21" s="10">
         <v>-22</v>
       </c>
       <c r="S21" s="10">
         <v>-13</v>
       </c>
       <c r="T21" s="10">
         <v>-26</v>
       </c>
       <c r="U21" s="10">
         <v>-18</v>
       </c>
       <c r="V21" s="10">
         <v>-22</v>
@@ -4612,248 +4670,252 @@
       </c>
       <c r="AG21" s="10">
         <v>-19</v>
       </c>
       <c r="AH21" s="10">
         <v>-77</v>
       </c>
       <c r="AI21" s="10">
         <v>-32</v>
       </c>
       <c r="AJ21" s="10">
         <v>-31</v>
       </c>
       <c r="AK21" s="10">
         <v>-18</v>
       </c>
       <c r="AL21" s="10">
         <v>-36</v>
       </c>
       <c r="AM21" s="10">
         <v>-18</v>
       </c>
       <c r="AN21" s="10">
         <v>-16</v>
       </c>
-      <c r="AO21" s="56">
+      <c r="AO21" s="54">
         <v>-20</v>
       </c>
-      <c r="AP21" s="56">
+      <c r="AP21" s="54">
         <v>-23</v>
       </c>
-      <c r="AQ21" s="56">
+      <c r="AQ21" s="54">
         <v>-31</v>
       </c>
-      <c r="AR21" s="56">
+      <c r="AR21" s="54">
         <v>-30</v>
       </c>
-      <c r="AS21" s="56">
+      <c r="AS21" s="54">
         <v>-68</v>
       </c>
-      <c r="AT21" s="56">
+      <c r="AT21" s="54">
         <v>-40</v>
       </c>
-      <c r="AU21" s="56">
+      <c r="AU21" s="54">
         <v>-49</v>
       </c>
-      <c r="AV21" s="56">
+      <c r="AV21" s="54">
         <v>-31</v>
       </c>
-      <c r="AW21" s="56">
+      <c r="AW21" s="54">
         <v>-53</v>
       </c>
-      <c r="AX21" s="56">
+      <c r="AX21" s="54">
         <v>-28</v>
       </c>
-      <c r="AY21" s="56">
+      <c r="AY21" s="54">
         <v>-19</v>
       </c>
-      <c r="AZ21" s="56">
+      <c r="AZ21" s="54">
         <v>-47</v>
       </c>
-      <c r="BA21" s="56">
+      <c r="BA21" s="54">
         <v>-23</v>
       </c>
-      <c r="BB21" s="56">
+      <c r="BB21" s="54">
         <v>-22</v>
       </c>
-      <c r="BC21" s="56">
+      <c r="BC21" s="54">
         <v>-42</v>
       </c>
-      <c r="BD21" s="56">
+      <c r="BD21" s="54">
         <v>-55</v>
       </c>
-      <c r="BE21" s="56">
+      <c r="BE21" s="54">
         <v>-76</v>
       </c>
-      <c r="BF21" s="59">
+      <c r="BF21" s="57">
         <v>-72</v>
       </c>
-      <c r="BG21" s="59">
+      <c r="BG21" s="57">
         <v>-62</v>
       </c>
-      <c r="BH21" s="59">
+      <c r="BH21" s="57">
         <v>-31</v>
       </c>
-      <c r="BI21" s="59">
+      <c r="BI21" s="57">
         <v>-58</v>
       </c>
-      <c r="BJ21" s="56">
+      <c r="BJ21" s="54">
         <v>-42</v>
       </c>
-      <c r="BK21" s="56">
+      <c r="BK21" s="54">
         <v>-47</v>
       </c>
-      <c r="BL21" s="59">
+      <c r="BL21" s="57">
         <v>-22</v>
       </c>
-      <c r="BM21" s="56">
+      <c r="BM21" s="54">
         <v>-38</v>
       </c>
-      <c r="BN21" s="56">
+      <c r="BN21" s="54">
         <v>-39</v>
       </c>
-      <c r="BO21" s="59">
+      <c r="BO21" s="57">
         <v>-25</v>
       </c>
-      <c r="BP21" s="59">
+      <c r="BP21" s="57">
         <v>-15</v>
       </c>
+      <c r="BQ21" s="63">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="22" spans="1:68" s="5" customFormat="1" ht="21" customHeight="1">
-[...1 lines deleted...]
-      <c r="B22" s="66" t="s">
+    <row r="22" spans="1:69" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="52"/>
+      <c r="B22" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="C22" s="66"/>
-[...64 lines deleted...]
-      <c r="BP22" s="66"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+      <c r="Z22" s="68"/>
+      <c r="AA22" s="68"/>
+      <c r="AB22" s="68"/>
+      <c r="AC22" s="68"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="68"/>
+      <c r="AF22" s="68"/>
+      <c r="AG22" s="68"/>
+      <c r="AH22" s="68"/>
+      <c r="AI22" s="68"/>
+      <c r="AJ22" s="68"/>
+      <c r="AK22" s="68"/>
+      <c r="AL22" s="68"/>
+      <c r="AM22" s="68"/>
+      <c r="AN22" s="68"/>
+      <c r="AO22" s="68"/>
+      <c r="AP22" s="68"/>
+      <c r="AQ22" s="68"/>
+      <c r="AR22" s="68"/>
+      <c r="AS22" s="68"/>
+      <c r="AT22" s="68"/>
+      <c r="AU22" s="68"/>
+      <c r="AV22" s="68"/>
+      <c r="AW22" s="68"/>
+      <c r="AX22" s="68"/>
+      <c r="AY22" s="68"/>
+      <c r="AZ22" s="68"/>
+      <c r="BA22" s="68"/>
+      <c r="BB22" s="68"/>
+      <c r="BC22" s="68"/>
+      <c r="BD22" s="68"/>
+      <c r="BE22" s="68"/>
+      <c r="BF22" s="68"/>
+      <c r="BG22" s="68"/>
+      <c r="BH22" s="68"/>
+      <c r="BI22" s="68"/>
+      <c r="BJ22" s="68"/>
+      <c r="BK22" s="68"/>
+      <c r="BL22" s="68"/>
+      <c r="BM22" s="68"/>
+      <c r="BN22" s="68"/>
+      <c r="BO22" s="68"/>
+      <c r="BP22" s="68"/>
+      <c r="BQ22" s="68"/>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:69">
       <c r="A23" s="33">
         <v>150000000</v>
       </c>
-      <c r="B23" s="55" t="s">
+      <c r="B23" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="56">
+      <c r="C23" s="54">
         <v>96</v>
       </c>
-      <c r="D23" s="56">
+      <c r="D23" s="54">
         <v>-6</v>
       </c>
-      <c r="E23" s="57">
+      <c r="E23" s="55">
         <v>18</v>
       </c>
-      <c r="F23" s="56">
+      <c r="F23" s="54">
         <v>32</v>
       </c>
-      <c r="G23" s="56">
+      <c r="G23" s="54">
         <v>-19</v>
       </c>
-      <c r="H23" s="56">
+      <c r="H23" s="54">
         <v>9</v>
       </c>
-      <c r="I23" s="56">
+      <c r="I23" s="54">
         <v>18</v>
       </c>
-      <c r="J23" s="56">
+      <c r="J23" s="54">
         <v>-10</v>
       </c>
-      <c r="K23" s="60">
+      <c r="K23" s="58">
         <v>77</v>
       </c>
-      <c r="L23" s="60">
+      <c r="L23" s="58">
         <v>-41</v>
       </c>
-      <c r="M23" s="58">
+      <c r="M23" s="56">
         <v>55</v>
       </c>
-      <c r="N23" s="58">
+      <c r="N23" s="56">
         <v>82</v>
       </c>
       <c r="O23" s="10">
         <v>59</v>
       </c>
       <c r="P23" s="10">
         <v>44</v>
       </c>
       <c r="Q23" s="10">
         <v>45</v>
       </c>
       <c r="R23" s="10">
         <v>31</v>
       </c>
       <c r="S23" s="10">
         <v>-7</v>
       </c>
       <c r="T23" s="10">
         <v>49</v>
       </c>
       <c r="U23" s="10">
         <v>126</v>
       </c>
       <c r="V23" s="10">
         <v>156</v>
@@ -4890,176 +4952,179 @@
       </c>
       <c r="AG23" s="10">
         <v>64</v>
       </c>
       <c r="AH23" s="10">
         <v>-178</v>
       </c>
       <c r="AI23" s="10">
         <v>-144</v>
       </c>
       <c r="AJ23" s="10">
         <v>22</v>
       </c>
       <c r="AK23" s="10">
         <v>176</v>
       </c>
       <c r="AL23" s="10">
         <v>138</v>
       </c>
       <c r="AM23" s="10">
         <v>29</v>
       </c>
       <c r="AN23" s="10">
         <v>152</v>
       </c>
-      <c r="AO23" s="56">
+      <c r="AO23" s="54">
         <v>204</v>
       </c>
-      <c r="AP23" s="56">
+      <c r="AP23" s="54">
         <v>323</v>
       </c>
-      <c r="AQ23" s="56">
+      <c r="AQ23" s="54">
         <v>202</v>
       </c>
-      <c r="AR23" s="56">
+      <c r="AR23" s="54">
         <v>494</v>
       </c>
-      <c r="AS23" s="56">
+      <c r="AS23" s="54">
         <v>632</v>
       </c>
-      <c r="AT23" s="56">
+      <c r="AT23" s="54">
         <v>905</v>
       </c>
-      <c r="AU23" s="56">
+      <c r="AU23" s="54">
         <v>404</v>
       </c>
-      <c r="AV23" s="56">
+      <c r="AV23" s="54">
         <v>22</v>
       </c>
-      <c r="AW23" s="56">
+      <c r="AW23" s="54">
         <v>379</v>
       </c>
-      <c r="AX23" s="56">
+      <c r="AX23" s="54">
         <v>394</v>
       </c>
-      <c r="AY23" s="56">
+      <c r="AY23" s="54">
         <v>289</v>
       </c>
-      <c r="AZ23" s="56">
+      <c r="AZ23" s="54">
         <v>231</v>
       </c>
-      <c r="BA23" s="56">
+      <c r="BA23" s="54">
         <v>-39</v>
       </c>
-      <c r="BB23" s="56">
+      <c r="BB23" s="54">
         <v>312</v>
       </c>
-      <c r="BC23" s="56">
+      <c r="BC23" s="54">
         <v>243</v>
       </c>
-      <c r="BD23" s="56">
+      <c r="BD23" s="54">
         <v>409</v>
       </c>
-      <c r="BE23" s="56">
+      <c r="BE23" s="54">
         <v>1511</v>
       </c>
-      <c r="BF23" s="59">
+      <c r="BF23" s="57">
         <v>431</v>
       </c>
-      <c r="BG23" s="59">
+      <c r="BG23" s="57">
         <v>148</v>
       </c>
-      <c r="BH23" s="59">
+      <c r="BH23" s="57">
         <v>-44</v>
       </c>
-      <c r="BI23" s="59">
+      <c r="BI23" s="57">
         <v>148</v>
       </c>
-      <c r="BJ23" s="56">
+      <c r="BJ23" s="54">
         <v>87</v>
       </c>
-      <c r="BK23" s="56">
+      <c r="BK23" s="54">
         <v>106</v>
       </c>
-      <c r="BL23" s="59">
+      <c r="BL23" s="57">
         <v>16</v>
       </c>
-      <c r="BM23" s="56">
+      <c r="BM23" s="54">
         <v>-32</v>
       </c>
-      <c r="BN23" s="56">
+      <c r="BN23" s="54">
         <v>-11</v>
       </c>
-      <c r="BO23" s="59">
+      <c r="BO23" s="57">
         <v>-121</v>
       </c>
-      <c r="BP23" s="59">
+      <c r="BP23" s="57">
         <v>284</v>
       </c>
+      <c r="BQ23" s="62">
+        <v>267</v>
+      </c>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" s="33">
         <v>151000000</v>
       </c>
-      <c r="B24" s="55" t="s">
+      <c r="B24" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="56">
+      <c r="C24" s="54">
         <v>237</v>
       </c>
-      <c r="D24" s="56">
+      <c r="D24" s="54">
         <v>125</v>
       </c>
-      <c r="E24" s="56">
+      <c r="E24" s="54">
         <v>86</v>
       </c>
-      <c r="F24" s="56">
+      <c r="F24" s="54">
         <v>136</v>
       </c>
-      <c r="G24" s="56">
+      <c r="G24" s="54">
         <v>125</v>
       </c>
-      <c r="H24" s="56">
+      <c r="H24" s="54">
         <v>215</v>
       </c>
-      <c r="I24" s="56">
+      <c r="I24" s="54">
         <v>152</v>
       </c>
-      <c r="J24" s="56">
+      <c r="J24" s="54">
         <v>250</v>
       </c>
-      <c r="K24" s="56">
+      <c r="K24" s="54">
         <v>203</v>
       </c>
-      <c r="L24" s="56">
+      <c r="L24" s="54">
         <v>90</v>
       </c>
-      <c r="M24" s="56">
+      <c r="M24" s="54">
         <v>181</v>
       </c>
-      <c r="N24" s="56">
+      <c r="N24" s="54">
         <v>195</v>
       </c>
       <c r="O24" s="10">
         <v>117</v>
       </c>
       <c r="P24" s="10">
         <v>167</v>
       </c>
       <c r="Q24" s="10">
         <v>134</v>
       </c>
       <c r="R24" s="10">
         <v>147</v>
       </c>
       <c r="S24" s="10">
         <v>106</v>
       </c>
       <c r="T24" s="10">
         <v>216</v>
       </c>
       <c r="U24" s="10">
         <v>258</v>
       </c>
       <c r="V24" s="10">
         <v>296</v>
@@ -5096,176 +5161,179 @@
       </c>
       <c r="AG24" s="10">
         <v>251</v>
       </c>
       <c r="AH24" s="10">
         <v>73</v>
       </c>
       <c r="AI24" s="10">
         <v>-2</v>
       </c>
       <c r="AJ24" s="10">
         <v>200</v>
       </c>
       <c r="AK24" s="10">
         <v>268</v>
       </c>
       <c r="AL24" s="10">
         <v>248</v>
       </c>
       <c r="AM24" s="10">
         <v>231</v>
       </c>
       <c r="AN24" s="10">
         <v>253</v>
       </c>
-      <c r="AO24" s="56">
+      <c r="AO24" s="54">
         <v>321</v>
       </c>
-      <c r="AP24" s="56">
+      <c r="AP24" s="54">
         <v>507</v>
       </c>
-      <c r="AQ24" s="56">
+      <c r="AQ24" s="54">
         <v>344</v>
       </c>
-      <c r="AR24" s="56">
+      <c r="AR24" s="54">
         <v>629</v>
       </c>
-      <c r="AS24" s="56">
+      <c r="AS24" s="54">
         <v>783</v>
       </c>
-      <c r="AT24" s="56">
+      <c r="AT24" s="54">
         <v>1116</v>
       </c>
-      <c r="AU24" s="56">
+      <c r="AU24" s="54">
         <v>825</v>
       </c>
-      <c r="AV24" s="56">
+      <c r="AV24" s="54">
         <v>200</v>
       </c>
-      <c r="AW24" s="56">
+      <c r="AW24" s="54">
         <v>496</v>
       </c>
-      <c r="AX24" s="56">
+      <c r="AX24" s="54">
         <v>546</v>
       </c>
-      <c r="AY24" s="56">
+      <c r="AY24" s="54">
         <v>535</v>
       </c>
-      <c r="AZ24" s="56">
+      <c r="AZ24" s="54">
         <v>414</v>
       </c>
-      <c r="BA24" s="56">
+      <c r="BA24" s="54">
         <v>141</v>
       </c>
-      <c r="BB24" s="56">
+      <c r="BB24" s="54">
         <v>512</v>
       </c>
-      <c r="BC24" s="56">
+      <c r="BC24" s="54">
         <v>532</v>
       </c>
-      <c r="BD24" s="56">
+      <c r="BD24" s="54">
         <v>731</v>
       </c>
-      <c r="BE24" s="56">
+      <c r="BE24" s="54">
         <v>2193</v>
       </c>
-      <c r="BF24" s="59">
+      <c r="BF24" s="57">
         <v>906</v>
       </c>
-      <c r="BG24" s="59">
+      <c r="BG24" s="57">
         <v>650</v>
       </c>
-      <c r="BH24" s="59">
+      <c r="BH24" s="57">
         <v>237</v>
       </c>
-      <c r="BI24" s="59">
+      <c r="BI24" s="57">
         <v>293</v>
       </c>
-      <c r="BJ24" s="56">
+      <c r="BJ24" s="54">
         <v>260</v>
       </c>
-      <c r="BK24" s="56">
+      <c r="BK24" s="54">
         <v>324</v>
       </c>
-      <c r="BL24" s="59">
+      <c r="BL24" s="57">
         <v>157</v>
       </c>
-      <c r="BM24" s="56">
+      <c r="BM24" s="54">
         <v>256</v>
       </c>
-      <c r="BN24" s="56">
+      <c r="BN24" s="54">
         <v>156</v>
       </c>
-      <c r="BO24" s="59">
+      <c r="BO24" s="57">
         <v>48</v>
       </c>
-      <c r="BP24" s="59">
+      <c r="BP24" s="57">
         <v>456</v>
       </c>
+      <c r="BQ24" s="62">
+        <v>495</v>
+      </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" s="33">
         <v>153200000</v>
       </c>
-      <c r="B25" s="55" t="s">
+      <c r="B25" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C25" s="56">
+      <c r="C25" s="54">
         <v>-5</v>
       </c>
-      <c r="D25" s="56">
+      <c r="D25" s="54">
         <v>-1</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="54">
         <v>-9</v>
       </c>
-      <c r="F25" s="56">
+      <c r="F25" s="54">
         <v>-4</v>
       </c>
-      <c r="G25" s="56">
+      <c r="G25" s="54">
         <v>-10</v>
       </c>
-      <c r="H25" s="56">
+      <c r="H25" s="54">
         <v>-28</v>
       </c>
-      <c r="I25" s="56">
+      <c r="I25" s="54">
         <v>-3</v>
       </c>
-      <c r="J25" s="56">
+      <c r="J25" s="54">
         <v>-27</v>
       </c>
-      <c r="K25" s="56">
+      <c r="K25" s="54">
         <v>-16</v>
       </c>
-      <c r="L25" s="56">
+      <c r="L25" s="54">
         <v>2</v>
       </c>
-      <c r="M25" s="56">
+      <c r="M25" s="54">
         <v>-26</v>
       </c>
-      <c r="N25" s="56">
+      <c r="N25" s="54">
         <v>-6</v>
       </c>
       <c r="O25" s="10">
         <v>-12</v>
       </c>
       <c r="P25" s="10">
         <v>-45</v>
       </c>
       <c r="Q25" s="10">
         <v>-21</v>
       </c>
       <c r="R25" s="10">
         <v>-24</v>
       </c>
       <c r="S25" s="10">
         <v>-13</v>
       </c>
       <c r="T25" s="10">
         <v>-24</v>
       </c>
       <c r="U25" s="10">
         <v>0</v>
       </c>
       <c r="V25" s="10">
         <v>-32</v>
@@ -5302,176 +5370,179 @@
       </c>
       <c r="AG25" s="10">
         <v>-7</v>
       </c>
       <c r="AH25" s="10">
         <v>-46</v>
       </c>
       <c r="AI25" s="10">
         <v>-45</v>
       </c>
       <c r="AJ25" s="10">
         <v>-23</v>
       </c>
       <c r="AK25" s="10">
         <v>-1</v>
       </c>
       <c r="AL25" s="10">
         <v>8</v>
       </c>
       <c r="AM25" s="10">
         <v>-46</v>
       </c>
       <c r="AN25" s="10">
         <v>-21</v>
       </c>
-      <c r="AO25" s="56">
+      <c r="AO25" s="54">
         <v>-33</v>
       </c>
-      <c r="AP25" s="56">
+      <c r="AP25" s="54">
         <v>-24</v>
       </c>
-      <c r="AQ25" s="56">
+      <c r="AQ25" s="54">
         <v>-30</v>
       </c>
-      <c r="AR25" s="56">
+      <c r="AR25" s="54">
         <v>-47</v>
       </c>
-      <c r="AS25" s="56">
+      <c r="AS25" s="54">
         <v>-23</v>
       </c>
-      <c r="AT25" s="56">
+      <c r="AT25" s="54">
         <v>-36</v>
       </c>
-      <c r="AU25" s="56">
+      <c r="AU25" s="54">
         <v>-90</v>
       </c>
-      <c r="AV25" s="56">
+      <c r="AV25" s="54">
         <v>-23</v>
       </c>
-      <c r="AW25" s="56">
+      <c r="AW25" s="54">
         <v>-13</v>
       </c>
-      <c r="AX25" s="56">
+      <c r="AX25" s="54">
         <v>-39</v>
       </c>
-      <c r="AY25" s="56">
+      <c r="AY25" s="54">
         <v>-22</v>
       </c>
-      <c r="AZ25" s="56">
+      <c r="AZ25" s="54">
         <v>-34</v>
       </c>
-      <c r="BA25" s="56">
+      <c r="BA25" s="54">
         <v>-13</v>
       </c>
-      <c r="BB25" s="56">
+      <c r="BB25" s="54">
         <v>-42</v>
       </c>
-      <c r="BC25" s="56">
+      <c r="BC25" s="54">
         <v>-38</v>
       </c>
-      <c r="BD25" s="56">
+      <c r="BD25" s="54">
         <v>-82</v>
       </c>
-      <c r="BE25" s="56">
+      <c r="BE25" s="54">
         <v>-119</v>
       </c>
-      <c r="BF25" s="59">
+      <c r="BF25" s="57">
         <v>-25</v>
       </c>
-      <c r="BG25" s="59">
+      <c r="BG25" s="57">
         <v>-104</v>
       </c>
-      <c r="BH25" s="59">
+      <c r="BH25" s="57">
         <v>-31</v>
       </c>
-      <c r="BI25" s="59">
+      <c r="BI25" s="57">
         <v>-14</v>
       </c>
-      <c r="BJ25" s="56">
+      <c r="BJ25" s="54">
         <v>-21</v>
       </c>
-      <c r="BK25" s="56">
+      <c r="BK25" s="54">
         <v>18</v>
       </c>
-      <c r="BL25" s="59">
+      <c r="BL25" s="57">
         <v>6</v>
       </c>
-      <c r="BM25" s="56">
+      <c r="BM25" s="54">
         <v>-45</v>
       </c>
-      <c r="BN25" s="56">
+      <c r="BN25" s="54">
         <v>-15</v>
       </c>
-      <c r="BO25" s="59">
+      <c r="BO25" s="57">
         <v>23</v>
       </c>
-      <c r="BP25" s="59">
+      <c r="BP25" s="57">
         <v>-65</v>
       </c>
+      <c r="BQ25" s="62">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" s="33">
         <v>154800000</v>
       </c>
-      <c r="B26" s="55" t="s">
+      <c r="B26" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="56">
+      <c r="C26" s="54">
         <v>-57</v>
       </c>
-      <c r="D26" s="56">
+      <c r="D26" s="54">
         <v>-70</v>
       </c>
-      <c r="E26" s="56">
+      <c r="E26" s="54">
         <v>-16</v>
       </c>
-      <c r="F26" s="56">
+      <c r="F26" s="54">
         <v>-52</v>
       </c>
-      <c r="G26" s="56">
+      <c r="G26" s="54">
         <v>-72</v>
       </c>
-      <c r="H26" s="56">
+      <c r="H26" s="54">
         <v>-63</v>
       </c>
-      <c r="I26" s="56">
+      <c r="I26" s="54">
         <v>-27</v>
       </c>
-      <c r="J26" s="56">
+      <c r="J26" s="54">
         <v>-104</v>
       </c>
-      <c r="K26" s="56">
+      <c r="K26" s="54">
         <v>-65</v>
       </c>
-      <c r="L26" s="56">
+      <c r="L26" s="54">
         <v>-43</v>
       </c>
-      <c r="M26" s="56">
+      <c r="M26" s="54">
         <v>-57</v>
       </c>
-      <c r="N26" s="56">
+      <c r="N26" s="54">
         <v>-54</v>
       </c>
       <c r="O26" s="10">
         <v>-7</v>
       </c>
       <c r="P26" s="10">
         <v>-52</v>
       </c>
       <c r="Q26" s="10">
         <v>-25</v>
       </c>
       <c r="R26" s="10">
         <v>-56</v>
       </c>
       <c r="S26" s="10">
         <v>-46</v>
       </c>
       <c r="T26" s="10">
         <v>-54</v>
       </c>
       <c r="U26" s="10">
         <v>-57</v>
       </c>
       <c r="V26" s="10">
         <v>-55</v>
@@ -5508,176 +5579,179 @@
       </c>
       <c r="AG26" s="10">
         <v>-78</v>
       </c>
       <c r="AH26" s="10">
         <v>-99</v>
       </c>
       <c r="AI26" s="10">
         <v>-12</v>
       </c>
       <c r="AJ26" s="10">
         <v>-82</v>
       </c>
       <c r="AK26" s="10">
         <v>-33</v>
       </c>
       <c r="AL26" s="10">
         <v>-42</v>
       </c>
       <c r="AM26" s="10">
         <v>-126</v>
       </c>
       <c r="AN26" s="10">
         <v>-47</v>
       </c>
-      <c r="AO26" s="56">
+      <c r="AO26" s="54">
         <v>-50</v>
       </c>
-      <c r="AP26" s="56">
+      <c r="AP26" s="54">
         <v>-120</v>
       </c>
-      <c r="AQ26" s="56">
+      <c r="AQ26" s="54">
         <v>-49</v>
       </c>
-      <c r="AR26" s="56">
+      <c r="AR26" s="54">
         <v>-46</v>
       </c>
-      <c r="AS26" s="56">
+      <c r="AS26" s="54">
         <v>-132</v>
       </c>
-      <c r="AT26" s="56">
+      <c r="AT26" s="54">
         <v>-96</v>
       </c>
-      <c r="AU26" s="56">
+      <c r="AU26" s="54">
         <v>-183</v>
       </c>
-      <c r="AV26" s="56">
+      <c r="AV26" s="54">
         <v>-82</v>
       </c>
-      <c r="AW26" s="56">
+      <c r="AW26" s="54">
         <v>-24</v>
       </c>
-      <c r="AX26" s="56">
+      <c r="AX26" s="54">
         <v>-106</v>
       </c>
-      <c r="AY26" s="56">
+      <c r="AY26" s="54">
         <v>-176</v>
       </c>
-      <c r="AZ26" s="56">
+      <c r="AZ26" s="54">
         <v>-111</v>
       </c>
-      <c r="BA26" s="56">
+      <c r="BA26" s="54">
         <v>-57</v>
       </c>
-      <c r="BB26" s="56">
+      <c r="BB26" s="54">
         <v>-69</v>
       </c>
-      <c r="BC26" s="56">
+      <c r="BC26" s="54">
         <v>-105</v>
       </c>
-      <c r="BD26" s="56">
+      <c r="BD26" s="54">
         <v>-114</v>
       </c>
-      <c r="BE26" s="56">
+      <c r="BE26" s="54">
         <v>-262</v>
       </c>
-      <c r="BF26" s="59">
+      <c r="BF26" s="57">
         <v>-229</v>
       </c>
-      <c r="BG26" s="59">
+      <c r="BG26" s="57">
         <v>-214</v>
       </c>
-      <c r="BH26" s="59">
+      <c r="BH26" s="57">
         <v>-162</v>
       </c>
-      <c r="BI26" s="59">
+      <c r="BI26" s="57">
         <v>-99</v>
       </c>
-      <c r="BJ26" s="56">
+      <c r="BJ26" s="54">
         <v>-61</v>
       </c>
-      <c r="BK26" s="56">
+      <c r="BK26" s="54">
         <v>-112</v>
       </c>
-      <c r="BL26" s="59">
+      <c r="BL26" s="57">
         <v>-61</v>
       </c>
-      <c r="BM26" s="56">
+      <c r="BM26" s="54">
         <v>-74</v>
       </c>
-      <c r="BN26" s="56">
+      <c r="BN26" s="54">
         <v>-79</v>
       </c>
-      <c r="BO26" s="59">
+      <c r="BO26" s="57">
         <v>-137</v>
       </c>
-      <c r="BP26" s="59">
+      <c r="BP26" s="57">
         <v>-123</v>
       </c>
+      <c r="BQ26" s="62">
+        <v>-102</v>
+      </c>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" s="33">
         <v>155600000</v>
       </c>
-      <c r="B27" s="55" t="s">
+      <c r="B27" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="56">
+      <c r="C27" s="54">
         <v>-8</v>
       </c>
-      <c r="D27" s="56">
+      <c r="D27" s="54">
         <v>-4</v>
       </c>
-      <c r="E27" s="56">
+      <c r="E27" s="54">
         <v>5</v>
       </c>
-      <c r="F27" s="56">
+      <c r="F27" s="54">
         <v>-4</v>
       </c>
-      <c r="G27" s="56">
+      <c r="G27" s="54">
         <v>-2</v>
       </c>
-      <c r="H27" s="56">
+      <c r="H27" s="54">
         <v>-5</v>
       </c>
-      <c r="I27" s="56">
+      <c r="I27" s="54">
         <v>-9</v>
       </c>
-      <c r="J27" s="56">
+      <c r="J27" s="54">
         <v>-8</v>
       </c>
-      <c r="K27" s="56">
+      <c r="K27" s="54">
         <v>-1</v>
       </c>
-      <c r="L27" s="56">
+      <c r="L27" s="54">
         <v>-1</v>
       </c>
-      <c r="M27" s="56">
+      <c r="M27" s="54">
         <v>-2</v>
       </c>
-      <c r="N27" s="56">
+      <c r="N27" s="54">
         <v>-4</v>
       </c>
       <c r="O27" s="10">
         <v>-5</v>
       </c>
       <c r="P27" s="10">
         <v>-3</v>
       </c>
       <c r="Q27" s="10">
         <v>-9</v>
       </c>
       <c r="R27" s="10">
         <v>7</v>
       </c>
       <c r="S27" s="10">
         <v>0</v>
       </c>
       <c r="T27" s="10">
         <v>-3</v>
       </c>
       <c r="U27" s="10">
         <v>-2</v>
       </c>
       <c r="V27" s="10">
         <v>-1</v>
@@ -5714,176 +5788,179 @@
       </c>
       <c r="AG27" s="10">
         <v>-22</v>
       </c>
       <c r="AH27" s="10">
         <v>-2</v>
       </c>
       <c r="AI27" s="10">
         <v>-5</v>
       </c>
       <c r="AJ27" s="10">
         <v>1</v>
       </c>
       <c r="AK27" s="10">
         <v>-2</v>
       </c>
       <c r="AL27" s="10">
         <v>-3</v>
       </c>
       <c r="AM27" s="10">
         <v>4</v>
       </c>
       <c r="AN27" s="10">
         <v>-1</v>
       </c>
-      <c r="AO27" s="56">
+      <c r="AO27" s="54">
         <v>-4</v>
       </c>
-      <c r="AP27" s="56">
+      <c r="AP27" s="54">
         <v>-5</v>
       </c>
-      <c r="AQ27" s="56">
+      <c r="AQ27" s="54">
         <v>-8</v>
       </c>
-      <c r="AR27" s="56">
+      <c r="AR27" s="54">
         <v>-10</v>
       </c>
-      <c r="AS27" s="56">
+      <c r="AS27" s="54">
         <v>0</v>
       </c>
-      <c r="AT27" s="56">
+      <c r="AT27" s="54">
         <v>-11</v>
       </c>
-      <c r="AU27" s="56">
+      <c r="AU27" s="54">
         <v>-11</v>
       </c>
-      <c r="AV27" s="56">
+      <c r="AV27" s="54">
         <v>1</v>
       </c>
-      <c r="AW27" s="56">
+      <c r="AW27" s="54">
         <v>-9</v>
       </c>
-      <c r="AX27" s="56">
+      <c r="AX27" s="54">
         <v>-4</v>
       </c>
-      <c r="AY27" s="56">
+      <c r="AY27" s="54">
         <v>-19</v>
       </c>
-      <c r="AZ27" s="56">
+      <c r="AZ27" s="54">
         <v>-2</v>
       </c>
-      <c r="BA27" s="56">
+      <c r="BA27" s="54">
         <v>-3</v>
       </c>
-      <c r="BB27" s="56">
+      <c r="BB27" s="54">
         <v>-9</v>
       </c>
-      <c r="BC27" s="56">
+      <c r="BC27" s="54">
         <v>-2</v>
       </c>
-      <c r="BD27" s="56">
+      <c r="BD27" s="54">
         <v>2</v>
       </c>
-      <c r="BE27" s="56">
+      <c r="BE27" s="54">
         <v>-11</v>
       </c>
-      <c r="BF27" s="59">
+      <c r="BF27" s="57">
         <v>-19</v>
       </c>
-      <c r="BG27" s="59">
+      <c r="BG27" s="57">
         <v>5</v>
       </c>
-      <c r="BH27" s="59">
+      <c r="BH27" s="57">
         <v>2</v>
       </c>
-      <c r="BI27" s="59">
+      <c r="BI27" s="57">
         <v>3</v>
       </c>
-      <c r="BJ27" s="56">
+      <c r="BJ27" s="54">
         <v>-9</v>
       </c>
-      <c r="BK27" s="56">
+      <c r="BK27" s="54">
         <v>-7</v>
       </c>
-      <c r="BL27" s="59">
+      <c r="BL27" s="57">
         <v>-13</v>
       </c>
-      <c r="BM27" s="56">
+      <c r="BM27" s="54">
         <v>-4</v>
       </c>
-      <c r="BN27" s="56">
+      <c r="BN27" s="54">
         <v>0</v>
       </c>
-      <c r="BO27" s="59">
+      <c r="BO27" s="57">
         <v>-5</v>
       </c>
-      <c r="BP27" s="59">
+      <c r="BP27" s="57">
         <v>-13</v>
       </c>
+      <c r="BQ27" s="62">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" s="33">
         <v>156000000</v>
       </c>
-      <c r="B28" s="55" t="s">
+      <c r="B28" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="56">
+      <c r="C28" s="54">
         <v>-29</v>
       </c>
-      <c r="D28" s="56">
+      <c r="D28" s="54">
         <v>-10</v>
       </c>
-      <c r="E28" s="56">
+      <c r="E28" s="54">
         <v>-19</v>
       </c>
-      <c r="F28" s="56">
+      <c r="F28" s="54">
         <v>-24</v>
       </c>
-      <c r="G28" s="56">
+      <c r="G28" s="54">
         <v>-30</v>
       </c>
-      <c r="H28" s="56">
+      <c r="H28" s="54">
         <v>-64</v>
       </c>
-      <c r="I28" s="56">
+      <c r="I28" s="54">
         <v>-56</v>
       </c>
-      <c r="J28" s="56">
+      <c r="J28" s="54">
         <v>-52</v>
       </c>
-      <c r="K28" s="56">
+      <c r="K28" s="54">
         <v>-23</v>
       </c>
-      <c r="L28" s="56">
+      <c r="L28" s="54">
         <v>-46</v>
       </c>
-      <c r="M28" s="56">
+      <c r="M28" s="54">
         <v>-16</v>
       </c>
-      <c r="N28" s="56">
+      <c r="N28" s="54">
         <v>-25</v>
       </c>
       <c r="O28" s="10">
         <v>-16</v>
       </c>
       <c r="P28" s="10">
         <v>-11</v>
       </c>
       <c r="Q28" s="10">
         <v>-2</v>
       </c>
       <c r="R28" s="10">
         <v>-23</v>
       </c>
       <c r="S28" s="10">
         <v>-27</v>
       </c>
       <c r="T28" s="10">
         <v>-39</v>
       </c>
       <c r="U28" s="10">
         <v>-41</v>
       </c>
       <c r="V28" s="10">
         <v>-8</v>
@@ -5920,176 +5997,179 @@
       </c>
       <c r="AG28" s="10">
         <v>29</v>
       </c>
       <c r="AH28" s="10">
         <v>-22</v>
       </c>
       <c r="AI28" s="10">
         <v>-19</v>
       </c>
       <c r="AJ28" s="10">
         <v>-9</v>
       </c>
       <c r="AK28" s="10">
         <v>-42</v>
       </c>
       <c r="AL28" s="10">
         <v>11</v>
       </c>
       <c r="AM28" s="10">
         <v>15</v>
       </c>
       <c r="AN28" s="10">
         <v>7</v>
       </c>
-      <c r="AO28" s="56">
+      <c r="AO28" s="54">
         <v>-18</v>
       </c>
-      <c r="AP28" s="56">
+      <c r="AP28" s="54">
         <v>11</v>
       </c>
-      <c r="AQ28" s="56">
+      <c r="AQ28" s="54">
         <v>-16</v>
       </c>
-      <c r="AR28" s="56">
+      <c r="AR28" s="54">
         <v>16</v>
       </c>
-      <c r="AS28" s="56">
+      <c r="AS28" s="54">
         <v>45</v>
       </c>
-      <c r="AT28" s="56">
+      <c r="AT28" s="54">
         <v>-26</v>
       </c>
-      <c r="AU28" s="56">
+      <c r="AU28" s="54">
         <v>-49</v>
       </c>
-      <c r="AV28" s="56">
+      <c r="AV28" s="54">
         <v>-9</v>
       </c>
-      <c r="AW28" s="56">
+      <c r="AW28" s="54">
         <v>-2</v>
       </c>
-      <c r="AX28" s="56">
+      <c r="AX28" s="54">
         <v>-10</v>
       </c>
-      <c r="AY28" s="56">
+      <c r="AY28" s="54">
         <v>14</v>
       </c>
-      <c r="AZ28" s="56">
+      <c r="AZ28" s="54">
         <v>-10</v>
       </c>
-      <c r="BA28" s="56">
+      <c r="BA28" s="54">
         <v>-39</v>
       </c>
-      <c r="BB28" s="56">
+      <c r="BB28" s="54">
         <v>-19</v>
       </c>
-      <c r="BC28" s="56">
+      <c r="BC28" s="54">
         <v>-61</v>
       </c>
-      <c r="BD28" s="56">
+      <c r="BD28" s="54">
         <v>-52</v>
       </c>
-      <c r="BE28" s="56">
+      <c r="BE28" s="54">
         <v>-167</v>
       </c>
-      <c r="BF28" s="59">
+      <c r="BF28" s="57">
         <v>-91</v>
       </c>
-      <c r="BG28" s="59">
+      <c r="BG28" s="57">
         <v>-84</v>
       </c>
-      <c r="BH28" s="59">
+      <c r="BH28" s="57">
         <v>-4</v>
       </c>
-      <c r="BI28" s="59">
+      <c r="BI28" s="57">
         <v>3</v>
       </c>
-      <c r="BJ28" s="56">
+      <c r="BJ28" s="54">
         <v>-12</v>
       </c>
-      <c r="BK28" s="56">
+      <c r="BK28" s="54">
         <v>-33</v>
       </c>
-      <c r="BL28" s="59">
+      <c r="BL28" s="57">
         <v>-15</v>
       </c>
-      <c r="BM28" s="56">
+      <c r="BM28" s="54">
         <v>-57</v>
       </c>
-      <c r="BN28" s="56">
+      <c r="BN28" s="54">
         <v>-41</v>
       </c>
-      <c r="BO28" s="59">
+      <c r="BO28" s="57">
         <v>-41</v>
       </c>
-      <c r="BP28" s="59">
+      <c r="BP28" s="57">
         <v>70</v>
       </c>
+      <c r="BQ28" s="62">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" s="33">
         <v>156400000</v>
       </c>
-      <c r="B29" s="55" t="s">
+      <c r="B29" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="56">
+      <c r="C29" s="54">
         <v>-42</v>
       </c>
-      <c r="D29" s="56">
+      <c r="D29" s="54">
         <v>-46</v>
       </c>
-      <c r="E29" s="56">
+      <c r="E29" s="54">
         <v>-29</v>
       </c>
-      <c r="F29" s="56">
+      <c r="F29" s="54">
         <v>-20</v>
       </c>
-      <c r="G29" s="56">
+      <c r="G29" s="54">
         <v>-30</v>
       </c>
-      <c r="H29" s="56">
+      <c r="H29" s="54">
         <v>-46</v>
       </c>
-      <c r="I29" s="56">
+      <c r="I29" s="54">
         <v>-39</v>
       </c>
-      <c r="J29" s="56">
+      <c r="J29" s="54">
         <v>-69</v>
       </c>
-      <c r="K29" s="56">
+      <c r="K29" s="54">
         <v>-21</v>
       </c>
-      <c r="L29" s="56">
+      <c r="L29" s="54">
         <v>-43</v>
       </c>
-      <c r="M29" s="56">
+      <c r="M29" s="54">
         <v>-25</v>
       </c>
-      <c r="N29" s="56">
+      <c r="N29" s="54">
         <v>-24</v>
       </c>
       <c r="O29" s="10">
         <v>-18</v>
       </c>
       <c r="P29" s="10">
         <v>-12</v>
       </c>
       <c r="Q29" s="10">
         <v>-32</v>
       </c>
       <c r="R29" s="10">
         <v>-20</v>
       </c>
       <c r="S29" s="10">
         <v>-27</v>
       </c>
       <c r="T29" s="10">
         <v>-47</v>
       </c>
       <c r="U29" s="10">
         <v>-32</v>
       </c>
       <c r="V29" s="10">
         <v>-44</v>
@@ -6126,248 +6206,252 @@
       </c>
       <c r="AG29" s="10">
         <v>-109</v>
       </c>
       <c r="AH29" s="10">
         <v>-82</v>
       </c>
       <c r="AI29" s="10">
         <v>-61</v>
       </c>
       <c r="AJ29" s="10">
         <v>-65</v>
       </c>
       <c r="AK29" s="10">
         <v>-14</v>
       </c>
       <c r="AL29" s="10">
         <v>-84</v>
       </c>
       <c r="AM29" s="10">
         <v>-49</v>
       </c>
       <c r="AN29" s="10">
         <v>-39</v>
       </c>
-      <c r="AO29" s="56">
+      <c r="AO29" s="54">
         <v>-12</v>
       </c>
-      <c r="AP29" s="56">
+      <c r="AP29" s="54">
         <v>-46</v>
       </c>
-      <c r="AQ29" s="56">
+      <c r="AQ29" s="54">
         <v>-39</v>
       </c>
-      <c r="AR29" s="56">
+      <c r="AR29" s="54">
         <v>-48</v>
       </c>
-      <c r="AS29" s="56">
+      <c r="AS29" s="54">
         <v>-41</v>
       </c>
-      <c r="AT29" s="56">
+      <c r="AT29" s="54">
         <v>-42</v>
       </c>
-      <c r="AU29" s="56">
+      <c r="AU29" s="54">
         <v>-88</v>
       </c>
-      <c r="AV29" s="56">
+      <c r="AV29" s="54">
         <v>-65</v>
       </c>
-      <c r="AW29" s="56">
+      <c r="AW29" s="54">
         <v>-69</v>
       </c>
-      <c r="AX29" s="56">
+      <c r="AX29" s="54">
         <v>7</v>
       </c>
-      <c r="AY29" s="56">
+      <c r="AY29" s="54">
         <v>-43</v>
       </c>
-      <c r="AZ29" s="56">
+      <c r="AZ29" s="54">
         <v>-26</v>
       </c>
-      <c r="BA29" s="56">
+      <c r="BA29" s="54">
         <v>-68</v>
       </c>
-      <c r="BB29" s="56">
+      <c r="BB29" s="54">
         <v>-61</v>
       </c>
-      <c r="BC29" s="56">
+      <c r="BC29" s="54">
         <v>-83</v>
       </c>
-      <c r="BD29" s="56">
+      <c r="BD29" s="54">
         <v>-76</v>
       </c>
-      <c r="BE29" s="56">
+      <c r="BE29" s="54">
         <v>-123</v>
       </c>
-      <c r="BF29" s="59">
+      <c r="BF29" s="57">
         <v>-111</v>
       </c>
-      <c r="BG29" s="59">
+      <c r="BG29" s="57">
         <v>-105</v>
       </c>
-      <c r="BH29" s="59">
+      <c r="BH29" s="57">
         <v>-86</v>
       </c>
-      <c r="BI29" s="59">
+      <c r="BI29" s="57">
         <v>-38</v>
       </c>
-      <c r="BJ29" s="56">
+      <c r="BJ29" s="54">
         <v>-70</v>
       </c>
-      <c r="BK29" s="56">
+      <c r="BK29" s="54">
         <v>-84</v>
       </c>
-      <c r="BL29" s="59">
+      <c r="BL29" s="57">
         <v>-58</v>
       </c>
-      <c r="BM29" s="56">
+      <c r="BM29" s="54">
         <v>-108</v>
       </c>
-      <c r="BN29" s="56">
+      <c r="BN29" s="54">
         <v>-32</v>
       </c>
-      <c r="BO29" s="59">
+      <c r="BO29" s="57">
         <v>-9</v>
       </c>
-      <c r="BP29" s="59">
+      <c r="BP29" s="57">
         <v>-41</v>
       </c>
+      <c r="BQ29" s="62">
+        <v>-69</v>
+      </c>
     </row>
-    <row r="30" spans="1:68" s="5" customFormat="1" ht="21" customHeight="1">
-[...1 lines deleted...]
-      <c r="B30" s="67" t="s">
+    <row r="30" spans="1:69" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A30" s="52"/>
+      <c r="B30" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="C30" s="67"/>
-[...64 lines deleted...]
-      <c r="BP30" s="67"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="69"/>
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="69"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="69"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="69"/>
+      <c r="Z30" s="69"/>
+      <c r="AA30" s="69"/>
+      <c r="AB30" s="69"/>
+      <c r="AC30" s="69"/>
+      <c r="AD30" s="69"/>
+      <c r="AE30" s="69"/>
+      <c r="AF30" s="69"/>
+      <c r="AG30" s="69"/>
+      <c r="AH30" s="69"/>
+      <c r="AI30" s="69"/>
+      <c r="AJ30" s="69"/>
+      <c r="AK30" s="69"/>
+      <c r="AL30" s="69"/>
+      <c r="AM30" s="69"/>
+      <c r="AN30" s="69"/>
+      <c r="AO30" s="69"/>
+      <c r="AP30" s="69"/>
+      <c r="AQ30" s="69"/>
+      <c r="AR30" s="69"/>
+      <c r="AS30" s="69"/>
+      <c r="AT30" s="69"/>
+      <c r="AU30" s="69"/>
+      <c r="AV30" s="69"/>
+      <c r="AW30" s="69"/>
+      <c r="AX30" s="69"/>
+      <c r="AY30" s="69"/>
+      <c r="AZ30" s="69"/>
+      <c r="BA30" s="69"/>
+      <c r="BB30" s="69"/>
+      <c r="BC30" s="69"/>
+      <c r="BD30" s="69"/>
+      <c r="BE30" s="69"/>
+      <c r="BF30" s="69"/>
+      <c r="BG30" s="69"/>
+      <c r="BH30" s="69"/>
+      <c r="BI30" s="69"/>
+      <c r="BJ30" s="69"/>
+      <c r="BK30" s="69"/>
+      <c r="BL30" s="69"/>
+      <c r="BM30" s="69"/>
+      <c r="BN30" s="69"/>
+      <c r="BO30" s="69"/>
+      <c r="BP30" s="69"/>
+      <c r="BQ30" s="69"/>
     </row>
-    <row r="31" spans="1:68">
+    <row r="31" spans="1:69">
       <c r="A31" s="33">
         <v>150000000</v>
       </c>
-      <c r="B31" s="55" t="s">
+      <c r="B31" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="56">
+      <c r="C31" s="54">
         <v>-272</v>
       </c>
-      <c r="D31" s="60">
+      <c r="D31" s="58">
         <v>-233</v>
       </c>
-      <c r="E31" s="56">
+      <c r="E31" s="54">
         <v>-186</v>
       </c>
-      <c r="F31" s="56">
+      <c r="F31" s="54">
         <v>-164</v>
       </c>
-      <c r="G31" s="56">
+      <c r="G31" s="54">
         <v>-195</v>
       </c>
-      <c r="H31" s="56">
+      <c r="H31" s="54">
         <v>-244</v>
       </c>
-      <c r="I31" s="56">
+      <c r="I31" s="54">
         <v>-288</v>
       </c>
-      <c r="J31" s="56">
+      <c r="J31" s="54">
         <v>-352</v>
       </c>
-      <c r="K31" s="56">
+      <c r="K31" s="54">
         <v>-205</v>
       </c>
-      <c r="L31" s="60">
+      <c r="L31" s="58">
         <v>-189</v>
       </c>
-      <c r="M31" s="58">
+      <c r="M31" s="56">
         <v>-368</v>
       </c>
-      <c r="N31" s="58">
+      <c r="N31" s="56">
         <v>-198</v>
       </c>
       <c r="O31" s="10">
         <v>-247</v>
       </c>
       <c r="P31" s="10">
         <v>-259</v>
       </c>
       <c r="Q31" s="10">
         <v>-150</v>
       </c>
       <c r="R31" s="10">
         <v>-293</v>
       </c>
       <c r="S31" s="10">
         <v>-228</v>
       </c>
       <c r="T31" s="10">
         <v>-279</v>
       </c>
       <c r="U31" s="10">
         <v>-272</v>
       </c>
       <c r="V31" s="10">
         <v>-362</v>
@@ -6404,176 +6488,179 @@
       </c>
       <c r="AG31" s="10">
         <v>-462</v>
       </c>
       <c r="AH31" s="10">
         <v>-390</v>
       </c>
       <c r="AI31" s="10">
         <v>-258</v>
       </c>
       <c r="AJ31" s="10">
         <v>-371</v>
       </c>
       <c r="AK31" s="10">
         <v>-314</v>
       </c>
       <c r="AL31" s="10">
         <v>-372</v>
       </c>
       <c r="AM31" s="10">
         <v>-412</v>
       </c>
       <c r="AN31" s="10">
         <v>-334</v>
       </c>
-      <c r="AO31" s="56">
+      <c r="AO31" s="54">
         <v>-374</v>
       </c>
       <c r="AP31" s="10">
         <v>-491</v>
       </c>
-      <c r="AQ31" s="56">
+      <c r="AQ31" s="54">
         <v>-318</v>
       </c>
-      <c r="AR31" s="56">
+      <c r="AR31" s="54">
         <v>-506</v>
       </c>
-      <c r="AS31" s="56">
+      <c r="AS31" s="54">
         <v>-609</v>
       </c>
-      <c r="AT31" s="56">
+      <c r="AT31" s="54">
         <v>-778</v>
       </c>
-      <c r="AU31" s="56">
+      <c r="AU31" s="54">
         <v>-622</v>
       </c>
-      <c r="AV31" s="56">
+      <c r="AV31" s="54">
         <v>-371</v>
       </c>
-      <c r="AW31" s="56">
+      <c r="AW31" s="54">
         <v>-675</v>
       </c>
-      <c r="AX31" s="59">
+      <c r="AX31" s="57">
         <v>-659</v>
       </c>
-      <c r="AY31" s="56">
+      <c r="AY31" s="54">
         <v>-561</v>
       </c>
-      <c r="AZ31" s="56">
+      <c r="AZ31" s="54">
         <v>-569</v>
       </c>
-      <c r="BA31" s="56">
+      <c r="BA31" s="54">
         <v>-347</v>
       </c>
-      <c r="BB31" s="59">
+      <c r="BB31" s="57">
         <v>-683</v>
       </c>
-      <c r="BC31" s="56">
+      <c r="BC31" s="54">
         <v>-579</v>
       </c>
-      <c r="BD31" s="56">
+      <c r="BD31" s="54">
         <v>-628</v>
       </c>
-      <c r="BE31" s="56">
+      <c r="BE31" s="54">
         <v>-1404</v>
       </c>
-      <c r="BF31" s="59">
+      <c r="BF31" s="57">
         <v>-869</v>
       </c>
-      <c r="BG31" s="59">
+      <c r="BG31" s="57">
         <v>-611</v>
       </c>
-      <c r="BH31" s="59">
+      <c r="BH31" s="57">
         <v>-332</v>
       </c>
-      <c r="BI31" s="59">
+      <c r="BI31" s="57">
         <v>-484</v>
       </c>
-      <c r="BJ31" s="56">
+      <c r="BJ31" s="54">
         <v>-478</v>
       </c>
-      <c r="BK31" s="59">
+      <c r="BK31" s="57">
         <v>-425</v>
       </c>
-      <c r="BL31" s="59">
+      <c r="BL31" s="57">
         <v>-443</v>
       </c>
-      <c r="BM31" s="59">
+      <c r="BM31" s="57">
         <v>-453</v>
       </c>
-      <c r="BN31" s="59">
+      <c r="BN31" s="57">
         <v>-311</v>
       </c>
-      <c r="BO31" s="59">
+      <c r="BO31" s="57">
         <v>-267</v>
       </c>
-      <c r="BP31" s="59">
+      <c r="BP31" s="57">
         <v>-626</v>
       </c>
+      <c r="BQ31" s="64">
+        <v>-621</v>
+      </c>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" s="33">
         <v>153200000</v>
       </c>
-      <c r="B32" s="55" t="s">
+      <c r="B32" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="56">
+      <c r="C32" s="54">
         <v>-1</v>
       </c>
-      <c r="D32" s="56">
+      <c r="D32" s="54">
         <v>-15</v>
       </c>
-      <c r="E32" s="56">
+      <c r="E32" s="54">
         <v>-19</v>
       </c>
-      <c r="F32" s="56">
+      <c r="F32" s="54">
         <v>-8</v>
       </c>
-      <c r="G32" s="56">
+      <c r="G32" s="54">
         <v>1</v>
       </c>
-      <c r="H32" s="56">
+      <c r="H32" s="54">
         <v>-17</v>
       </c>
-      <c r="I32" s="56">
+      <c r="I32" s="54">
         <v>-22</v>
       </c>
-      <c r="J32" s="56">
+      <c r="J32" s="54">
         <v>-7</v>
       </c>
-      <c r="K32" s="56">
+      <c r="K32" s="54">
         <v>-10</v>
       </c>
-      <c r="L32" s="56">
+      <c r="L32" s="54">
         <v>-18</v>
       </c>
-      <c r="M32" s="56">
+      <c r="M32" s="54">
         <v>-52</v>
       </c>
-      <c r="N32" s="56">
+      <c r="N32" s="54">
         <v>-12</v>
       </c>
       <c r="O32" s="10">
         <v>2</v>
       </c>
       <c r="P32" s="10">
         <v>-17</v>
       </c>
       <c r="Q32" s="10">
         <v>10</v>
       </c>
       <c r="R32" s="10">
         <v>-5</v>
       </c>
       <c r="S32" s="10">
         <v>0</v>
       </c>
       <c r="T32" s="10">
         <v>-22</v>
       </c>
       <c r="U32" s="10">
         <v>-14</v>
       </c>
       <c r="V32" s="10">
         <v>-22</v>
@@ -6610,176 +6697,179 @@
       </c>
       <c r="AG32" s="10">
         <v>44</v>
       </c>
       <c r="AH32" s="10">
         <v>34</v>
       </c>
       <c r="AI32" s="10">
         <v>6</v>
       </c>
       <c r="AJ32" s="10">
         <v>-15</v>
       </c>
       <c r="AK32" s="10">
         <v>1</v>
       </c>
       <c r="AL32" s="10">
         <v>-10</v>
       </c>
       <c r="AM32" s="10">
         <v>20</v>
       </c>
       <c r="AN32" s="10">
         <v>-6</v>
       </c>
-      <c r="AO32" s="56">
+      <c r="AO32" s="54">
         <v>-33</v>
       </c>
-      <c r="AP32" s="56">
+      <c r="AP32" s="54">
         <v>-23</v>
       </c>
-      <c r="AQ32" s="56">
+      <c r="AQ32" s="54">
         <v>31</v>
       </c>
-      <c r="AR32" s="56">
+      <c r="AR32" s="54">
         <v>-26</v>
       </c>
-      <c r="AS32" s="56">
+      <c r="AS32" s="54">
         <v>-8</v>
       </c>
-      <c r="AT32" s="56">
+      <c r="AT32" s="54">
         <v>-10</v>
       </c>
-      <c r="AU32" s="56">
+      <c r="AU32" s="54">
         <v>5</v>
       </c>
-      <c r="AV32" s="56">
+      <c r="AV32" s="54">
         <v>-15</v>
       </c>
-      <c r="AW32" s="56">
+      <c r="AW32" s="54">
         <v>-23</v>
       </c>
-      <c r="AX32" s="59">
+      <c r="AX32" s="57">
         <v>-32</v>
       </c>
-      <c r="AY32" s="56">
+      <c r="AY32" s="54">
         <v>-46</v>
       </c>
-      <c r="AZ32" s="56">
+      <c r="AZ32" s="54">
         <v>-18</v>
       </c>
-      <c r="BA32" s="56">
+      <c r="BA32" s="54">
         <v>4</v>
       </c>
-      <c r="BB32" s="59">
+      <c r="BB32" s="57">
         <v>-16</v>
       </c>
-      <c r="BC32" s="56">
+      <c r="BC32" s="54">
         <v>-40</v>
       </c>
-      <c r="BD32" s="56">
+      <c r="BD32" s="54">
         <v>-34</v>
       </c>
-      <c r="BE32" s="56">
+      <c r="BE32" s="54">
         <v>-124</v>
       </c>
-      <c r="BF32" s="59">
+      <c r="BF32" s="57">
         <v>-109</v>
       </c>
-      <c r="BG32" s="59">
+      <c r="BG32" s="57">
         <v>-36</v>
       </c>
-      <c r="BH32" s="59">
+      <c r="BH32" s="57">
         <v>58</v>
       </c>
-      <c r="BI32" s="59">
+      <c r="BI32" s="57">
         <v>-64</v>
       </c>
-      <c r="BJ32" s="56">
+      <c r="BJ32" s="54">
         <v>-19</v>
       </c>
-      <c r="BK32" s="59">
+      <c r="BK32" s="57">
         <v>-11</v>
       </c>
-      <c r="BL32" s="59">
+      <c r="BL32" s="57">
         <v>-40</v>
       </c>
-      <c r="BM32" s="59">
+      <c r="BM32" s="57">
         <v>-23</v>
       </c>
-      <c r="BN32" s="59">
+      <c r="BN32" s="57">
         <v>-10</v>
       </c>
-      <c r="BO32" s="59">
+      <c r="BO32" s="57">
         <v>13</v>
       </c>
-      <c r="BP32" s="59">
+      <c r="BP32" s="57">
         <v>-28</v>
       </c>
+      <c r="BQ32" s="63">
+        <v>-51</v>
+      </c>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" s="33">
         <v>153400000</v>
       </c>
-      <c r="B33" s="55" t="s">
+      <c r="B33" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="56">
+      <c r="C33" s="54">
         <v>-58</v>
       </c>
-      <c r="D33" s="56">
+      <c r="D33" s="54">
         <v>-24</v>
       </c>
-      <c r="E33" s="56">
+      <c r="E33" s="54">
         <v>-20</v>
       </c>
-      <c r="F33" s="56">
+      <c r="F33" s="54">
         <v>-8</v>
       </c>
-      <c r="G33" s="56">
+      <c r="G33" s="54">
         <v>-27</v>
       </c>
-      <c r="H33" s="56">
+      <c r="H33" s="54">
         <v>-24</v>
       </c>
-      <c r="I33" s="56">
+      <c r="I33" s="54">
         <v>-36</v>
       </c>
-      <c r="J33" s="56">
+      <c r="J33" s="54">
         <v>-32</v>
       </c>
-      <c r="K33" s="56">
+      <c r="K33" s="54">
         <v>-38</v>
       </c>
-      <c r="L33" s="56">
+      <c r="L33" s="54">
         <v>-31</v>
       </c>
-      <c r="M33" s="56">
+      <c r="M33" s="54">
         <v>-46</v>
       </c>
-      <c r="N33" s="56">
+      <c r="N33" s="54">
         <v>-30</v>
       </c>
       <c r="O33" s="10">
         <v>-37</v>
       </c>
       <c r="P33" s="10">
         <v>-32</v>
       </c>
       <c r="Q33" s="10">
         <v>-25</v>
       </c>
       <c r="R33" s="10">
         <v>-43</v>
       </c>
       <c r="S33" s="10">
         <v>-24</v>
       </c>
       <c r="T33" s="10">
         <v>-40</v>
       </c>
       <c r="U33" s="10">
         <v>-33</v>
       </c>
       <c r="V33" s="10">
         <v>-58</v>
@@ -6816,176 +6906,179 @@
       </c>
       <c r="AG33" s="10">
         <v>-107</v>
       </c>
       <c r="AH33" s="10">
         <v>-37</v>
       </c>
       <c r="AI33" s="10">
         <v>-37</v>
       </c>
       <c r="AJ33" s="10">
         <v>-51</v>
       </c>
       <c r="AK33" s="10">
         <v>-38</v>
       </c>
       <c r="AL33" s="10">
         <v>-51</v>
       </c>
       <c r="AM33" s="10">
         <v>-59</v>
       </c>
       <c r="AN33" s="10">
         <v>-25</v>
       </c>
-      <c r="AO33" s="56">
+      <c r="AO33" s="54">
         <v>-10</v>
       </c>
       <c r="AP33" s="12">
         <v>-59</v>
       </c>
-      <c r="AQ33" s="56">
+      <c r="AQ33" s="54">
         <v>-36</v>
       </c>
-      <c r="AR33" s="56">
+      <c r="AR33" s="54">
         <v>-90</v>
       </c>
-      <c r="AS33" s="56">
+      <c r="AS33" s="54">
         <v>-29</v>
       </c>
-      <c r="AT33" s="56">
+      <c r="AT33" s="54">
         <v>-106</v>
       </c>
-      <c r="AU33" s="56">
+      <c r="AU33" s="54">
         <v>-82</v>
       </c>
-      <c r="AV33" s="56">
+      <c r="AV33" s="54">
         <v>-51</v>
       </c>
-      <c r="AW33" s="56">
+      <c r="AW33" s="54">
         <v>-80</v>
       </c>
-      <c r="AX33" s="59">
+      <c r="AX33" s="57">
         <v>-25</v>
       </c>
-      <c r="AY33" s="56">
+      <c r="AY33" s="54">
         <v>-35</v>
       </c>
-      <c r="AZ33" s="56">
+      <c r="AZ33" s="54">
         <v>-67</v>
       </c>
-      <c r="BA33" s="56">
+      <c r="BA33" s="54">
         <v>-80</v>
       </c>
-      <c r="BB33" s="59">
+      <c r="BB33" s="57">
         <v>-59</v>
       </c>
-      <c r="BC33" s="56">
+      <c r="BC33" s="54">
         <v>-114</v>
       </c>
-      <c r="BD33" s="56">
+      <c r="BD33" s="54">
         <v>-91</v>
       </c>
-      <c r="BE33" s="56">
+      <c r="BE33" s="54">
         <v>-129</v>
       </c>
-      <c r="BF33" s="59">
+      <c r="BF33" s="57">
         <v>-82</v>
       </c>
-      <c r="BG33" s="59">
+      <c r="BG33" s="57">
         <v>-50</v>
       </c>
-      <c r="BH33" s="59">
+      <c r="BH33" s="57">
         <v>9</v>
       </c>
-      <c r="BI33" s="59">
+      <c r="BI33" s="57">
         <v>-110</v>
       </c>
-      <c r="BJ33" s="56">
+      <c r="BJ33" s="54">
         <v>-54</v>
       </c>
-      <c r="BK33" s="59">
+      <c r="BK33" s="57">
         <v>-45</v>
       </c>
-      <c r="BL33" s="59">
+      <c r="BL33" s="57">
         <v>-20</v>
       </c>
-      <c r="BM33" s="59">
+      <c r="BM33" s="57">
         <v>-45</v>
       </c>
-      <c r="BN33" s="59">
+      <c r="BN33" s="57">
         <v>-6</v>
       </c>
-      <c r="BO33" s="59">
+      <c r="BO33" s="57">
         <v>-23</v>
       </c>
-      <c r="BP33" s="59">
+      <c r="BP33" s="57">
         <v>-49</v>
       </c>
+      <c r="BQ33" s="63">
+        <v>-84</v>
+      </c>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" s="33">
         <v>153600000</v>
       </c>
-      <c r="B34" s="55" t="s">
+      <c r="B34" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C34" s="56">
+      <c r="C34" s="54">
         <v>-8</v>
       </c>
-      <c r="D34" s="56">
+      <c r="D34" s="54">
         <v>-32</v>
       </c>
-      <c r="E34" s="56">
+      <c r="E34" s="54">
         <v>-22</v>
       </c>
-      <c r="F34" s="56">
+      <c r="F34" s="54">
         <v>-25</v>
       </c>
-      <c r="G34" s="56">
+      <c r="G34" s="54">
         <v>-20</v>
       </c>
-      <c r="H34" s="56">
+      <c r="H34" s="54">
         <v>-24</v>
       </c>
-      <c r="I34" s="56">
+      <c r="I34" s="54">
         <v>-23</v>
       </c>
-      <c r="J34" s="56">
+      <c r="J34" s="54">
         <v>-38</v>
       </c>
-      <c r="K34" s="56">
+      <c r="K34" s="54">
         <v>-18</v>
       </c>
-      <c r="L34" s="56">
+      <c r="L34" s="54">
         <v>-16</v>
       </c>
-      <c r="M34" s="56">
+      <c r="M34" s="54">
         <v>-27</v>
       </c>
-      <c r="N34" s="56">
+      <c r="N34" s="54">
         <v>-17</v>
       </c>
       <c r="O34" s="10">
         <v>-30</v>
       </c>
       <c r="P34" s="10">
         <v>-18</v>
       </c>
       <c r="Q34" s="10">
         <v>-13</v>
       </c>
       <c r="R34" s="10">
         <v>-24</v>
       </c>
       <c r="S34" s="10">
         <v>-18</v>
       </c>
       <c r="T34" s="10">
         <v>-21</v>
       </c>
       <c r="U34" s="10">
         <v>-41</v>
       </c>
       <c r="V34" s="10">
         <v>-44</v>
@@ -7022,176 +7115,179 @@
       </c>
       <c r="AG34" s="10">
         <v>-57</v>
       </c>
       <c r="AH34" s="10">
         <v>-34</v>
       </c>
       <c r="AI34" s="10">
         <v>-49</v>
       </c>
       <c r="AJ34" s="10">
         <v>-67</v>
       </c>
       <c r="AK34" s="10">
         <v>-56</v>
       </c>
       <c r="AL34" s="10">
         <v>-10</v>
       </c>
       <c r="AM34" s="10">
         <v>-62</v>
       </c>
       <c r="AN34" s="10">
         <v>-29</v>
       </c>
-      <c r="AO34" s="56">
+      <c r="AO34" s="54">
         <v>-33</v>
       </c>
-      <c r="AP34" s="56">
+      <c r="AP34" s="54">
         <v>-8</v>
       </c>
-      <c r="AQ34" s="56">
+      <c r="AQ34" s="54">
         <v>-36</v>
       </c>
-      <c r="AR34" s="56">
+      <c r="AR34" s="54">
         <v>-40</v>
       </c>
-      <c r="AS34" s="56">
+      <c r="AS34" s="54">
         <v>-56</v>
       </c>
-      <c r="AT34" s="56">
+      <c r="AT34" s="54">
         <v>-77</v>
       </c>
-      <c r="AU34" s="56">
+      <c r="AU34" s="54">
         <v>-34</v>
       </c>
-      <c r="AV34" s="56">
+      <c r="AV34" s="54">
         <v>-67</v>
       </c>
-      <c r="AW34" s="56">
+      <c r="AW34" s="54">
         <v>-86</v>
       </c>
-      <c r="AX34" s="59">
+      <c r="AX34" s="57">
         <v>-60</v>
       </c>
-      <c r="AY34" s="56">
+      <c r="AY34" s="54">
         <v>-37</v>
       </c>
-      <c r="AZ34" s="56">
+      <c r="AZ34" s="54">
         <v>-34</v>
       </c>
-      <c r="BA34" s="56">
+      <c r="BA34" s="54">
         <v>-10</v>
       </c>
-      <c r="BB34" s="59">
+      <c r="BB34" s="57">
         <v>-72</v>
       </c>
-      <c r="BC34" s="56">
+      <c r="BC34" s="54">
         <v>-32</v>
       </c>
-      <c r="BD34" s="56">
+      <c r="BD34" s="54">
         <v>-41</v>
       </c>
-      <c r="BE34" s="56">
+      <c r="BE34" s="54">
         <v>-173</v>
       </c>
-      <c r="BF34" s="59">
+      <c r="BF34" s="57">
         <v>-127</v>
       </c>
-      <c r="BG34" s="59">
+      <c r="BG34" s="57">
         <v>14</v>
       </c>
-      <c r="BH34" s="59">
+      <c r="BH34" s="57">
         <v>-72</v>
       </c>
-      <c r="BI34" s="59">
+      <c r="BI34" s="57">
         <v>-16</v>
       </c>
-      <c r="BJ34" s="56">
+      <c r="BJ34" s="54">
         <v>-63</v>
       </c>
-      <c r="BK34" s="59">
+      <c r="BK34" s="57">
         <v>-30</v>
       </c>
-      <c r="BL34" s="59">
+      <c r="BL34" s="57">
         <v>-70</v>
       </c>
-      <c r="BM34" s="59">
+      <c r="BM34" s="57">
         <v>-45</v>
       </c>
-      <c r="BN34" s="59">
+      <c r="BN34" s="57">
         <v>-47</v>
       </c>
-      <c r="BO34" s="59">
+      <c r="BO34" s="57">
         <v>-15</v>
       </c>
-      <c r="BP34" s="59">
+      <c r="BP34" s="57">
         <v>-93</v>
       </c>
+      <c r="BQ34" s="63">
+        <v>-56</v>
+      </c>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" s="33">
         <v>154000000</v>
       </c>
-      <c r="B35" s="55" t="s">
+      <c r="B35" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C35" s="56">
+      <c r="C35" s="54">
         <v>-27</v>
       </c>
-      <c r="D35" s="56">
+      <c r="D35" s="54">
         <v>-19</v>
       </c>
-      <c r="E35" s="56">
+      <c r="E35" s="54">
         <v>-12</v>
       </c>
-      <c r="F35" s="56">
+      <c r="F35" s="54">
         <v>-2</v>
       </c>
-      <c r="G35" s="56">
+      <c r="G35" s="54">
         <v>-10</v>
       </c>
-      <c r="H35" s="56">
+      <c r="H35" s="54">
         <v>-22</v>
       </c>
-      <c r="I35" s="56">
+      <c r="I35" s="54">
         <v>-10</v>
       </c>
-      <c r="J35" s="56">
+      <c r="J35" s="54">
         <v>-14</v>
       </c>
-      <c r="K35" s="56">
+      <c r="K35" s="54">
         <v>8</v>
       </c>
-      <c r="L35" s="56">
+      <c r="L35" s="54">
         <v>0</v>
       </c>
-      <c r="M35" s="56">
+      <c r="M35" s="54">
         <v>-13</v>
       </c>
-      <c r="N35" s="56">
+      <c r="N35" s="54">
         <v>-2</v>
       </c>
       <c r="O35" s="10">
         <v>-28</v>
       </c>
       <c r="P35" s="10">
         <v>-9</v>
       </c>
       <c r="Q35" s="10">
         <v>-15</v>
       </c>
       <c r="R35" s="10">
         <v>-20</v>
       </c>
       <c r="S35" s="10">
         <v>-25</v>
       </c>
       <c r="T35" s="10">
         <v>-30</v>
       </c>
       <c r="U35" s="10">
         <v>-7</v>
       </c>
       <c r="V35" s="10">
         <v>-11</v>
@@ -7228,176 +7324,179 @@
       </c>
       <c r="AG35" s="10">
         <v>4</v>
       </c>
       <c r="AH35" s="10">
         <v>1</v>
       </c>
       <c r="AI35" s="10">
         <v>-13</v>
       </c>
       <c r="AJ35" s="10">
         <v>-1</v>
       </c>
       <c r="AK35" s="10">
         <v>-24</v>
       </c>
       <c r="AL35" s="10">
         <v>-6</v>
       </c>
       <c r="AM35" s="10">
         <v>-18</v>
       </c>
       <c r="AN35" s="10">
         <v>-17</v>
       </c>
-      <c r="AO35" s="56">
+      <c r="AO35" s="54">
         <v>-11</v>
       </c>
-      <c r="AP35" s="56">
+      <c r="AP35" s="54">
         <v>-55</v>
       </c>
-      <c r="AQ35" s="56">
+      <c r="AQ35" s="54">
         <v>-36</v>
       </c>
-      <c r="AR35" s="56">
+      <c r="AR35" s="54">
         <v>-16</v>
       </c>
-      <c r="AS35" s="56">
+      <c r="AS35" s="54">
         <v>-30</v>
       </c>
-      <c r="AT35" s="56">
+      <c r="AT35" s="54">
         <v>-26</v>
       </c>
-      <c r="AU35" s="56">
+      <c r="AU35" s="54">
         <v>-52</v>
       </c>
-      <c r="AV35" s="56">
+      <c r="AV35" s="54">
         <v>-1</v>
       </c>
-      <c r="AW35" s="56">
+      <c r="AW35" s="54">
         <v>-19</v>
       </c>
-      <c r="AX35" s="59">
+      <c r="AX35" s="57">
         <v>-40</v>
       </c>
-      <c r="AY35" s="56">
+      <c r="AY35" s="54">
         <v>-36</v>
       </c>
-      <c r="AZ35" s="56">
+      <c r="AZ35" s="54">
         <v>-26</v>
       </c>
-      <c r="BA35" s="56">
+      <c r="BA35" s="54">
         <v>-11</v>
       </c>
-      <c r="BB35" s="59">
+      <c r="BB35" s="57">
         <v>-19</v>
       </c>
-      <c r="BC35" s="56">
+      <c r="BC35" s="54">
         <v>-25</v>
       </c>
-      <c r="BD35" s="56">
+      <c r="BD35" s="54">
         <v>-20</v>
       </c>
-      <c r="BE35" s="56">
+      <c r="BE35" s="54">
         <v>-71</v>
       </c>
-      <c r="BF35" s="59">
+      <c r="BF35" s="57">
         <v>-22</v>
       </c>
-      <c r="BG35" s="59">
+      <c r="BG35" s="57">
         <v>-57</v>
       </c>
-      <c r="BH35" s="59">
+      <c r="BH35" s="57">
         <v>-21</v>
       </c>
-      <c r="BI35" s="59">
+      <c r="BI35" s="57">
         <v>-16</v>
       </c>
-      <c r="BJ35" s="56">
+      <c r="BJ35" s="54">
         <v>-42</v>
       </c>
-      <c r="BK35" s="59">
+      <c r="BK35" s="57">
         <v>-16</v>
       </c>
-      <c r="BL35" s="59">
+      <c r="BL35" s="57">
         <v>-3</v>
       </c>
-      <c r="BM35" s="59">
+      <c r="BM35" s="57">
         <v>-1</v>
       </c>
-      <c r="BN35" s="59">
+      <c r="BN35" s="57">
         <v>-5</v>
       </c>
-      <c r="BO35" s="59">
+      <c r="BO35" s="57">
         <v>-14</v>
       </c>
-      <c r="BP35" s="59">
+      <c r="BP35" s="57">
         <v>-60</v>
       </c>
+      <c r="BQ35" s="63">
+        <v>-43</v>
+      </c>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" s="33">
         <v>154200000</v>
       </c>
-      <c r="B36" s="55" t="s">
+      <c r="B36" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C36" s="56">
+      <c r="C36" s="54">
         <v>-25</v>
       </c>
-      <c r="D36" s="56">
+      <c r="D36" s="54">
         <v>-20</v>
       </c>
-      <c r="E36" s="56">
+      <c r="E36" s="54">
         <v>-13</v>
       </c>
-      <c r="F36" s="56">
+      <c r="F36" s="54">
         <v>-6</v>
       </c>
-      <c r="G36" s="56">
+      <c r="G36" s="54">
         <v>6</v>
       </c>
-      <c r="H36" s="56">
+      <c r="H36" s="54">
         <v>11</v>
       </c>
-      <c r="I36" s="56">
+      <c r="I36" s="54">
         <v>-8</v>
       </c>
-      <c r="J36" s="56">
+      <c r="J36" s="54">
         <v>-23</v>
       </c>
-      <c r="K36" s="56">
+      <c r="K36" s="54">
         <v>-7</v>
       </c>
-      <c r="L36" s="56">
+      <c r="L36" s="54">
         <v>-12</v>
       </c>
-      <c r="M36" s="56">
+      <c r="M36" s="54">
         <v>-20</v>
       </c>
-      <c r="N36" s="56">
+      <c r="N36" s="54">
         <v>-3</v>
       </c>
       <c r="O36" s="10">
         <v>-9</v>
       </c>
       <c r="P36" s="10">
         <v>0</v>
       </c>
       <c r="Q36" s="10">
         <v>-19</v>
       </c>
       <c r="R36" s="10">
         <v>-13</v>
       </c>
       <c r="S36" s="10">
         <v>-12</v>
       </c>
       <c r="T36" s="10">
         <v>-16</v>
       </c>
       <c r="U36" s="10">
         <v>0</v>
       </c>
       <c r="V36" s="10">
         <v>-27</v>
@@ -7434,176 +7533,179 @@
       </c>
       <c r="AG36" s="10">
         <v>-65</v>
       </c>
       <c r="AH36" s="10">
         <v>-23</v>
       </c>
       <c r="AI36" s="10">
         <v>-9</v>
       </c>
       <c r="AJ36" s="10">
         <v>14</v>
       </c>
       <c r="AK36" s="10">
         <v>-14</v>
       </c>
       <c r="AL36" s="10">
         <v>-30</v>
       </c>
       <c r="AM36" s="10">
         <v>-45</v>
       </c>
       <c r="AN36" s="10">
         <v>-22</v>
       </c>
-      <c r="AO36" s="56">
+      <c r="AO36" s="54">
         <v>-50</v>
       </c>
-      <c r="AP36" s="56">
+      <c r="AP36" s="54">
         <v>-26</v>
       </c>
-      <c r="AQ36" s="56">
+      <c r="AQ36" s="54">
         <v>-23</v>
       </c>
-      <c r="AR36" s="56">
+      <c r="AR36" s="54">
         <v>-25</v>
       </c>
-      <c r="AS36" s="56">
+      <c r="AS36" s="54">
         <v>-36</v>
       </c>
-      <c r="AT36" s="56">
+      <c r="AT36" s="54">
         <v>-40</v>
       </c>
-      <c r="AU36" s="56">
+      <c r="AU36" s="54">
         <v>-23</v>
       </c>
-      <c r="AV36" s="56">
+      <c r="AV36" s="54">
         <v>14</v>
       </c>
-      <c r="AW36" s="56">
+      <c r="AW36" s="54">
         <v>-27</v>
       </c>
-      <c r="AX36" s="59">
+      <c r="AX36" s="57">
         <v>-61</v>
       </c>
-      <c r="AY36" s="56">
+      <c r="AY36" s="54">
         <v>-38</v>
       </c>
-      <c r="AZ36" s="56">
+      <c r="AZ36" s="54">
         <v>-66</v>
       </c>
-      <c r="BA36" s="56">
+      <c r="BA36" s="54">
         <v>-16</v>
       </c>
-      <c r="BB36" s="59">
+      <c r="BB36" s="57">
         <v>-30</v>
       </c>
-      <c r="BC36" s="56">
+      <c r="BC36" s="54">
         <v>-25</v>
       </c>
-      <c r="BD36" s="56">
+      <c r="BD36" s="54">
         <v>-24</v>
       </c>
-      <c r="BE36" s="56">
+      <c r="BE36" s="54">
         <v>-149</v>
       </c>
-      <c r="BF36" s="59">
+      <c r="BF36" s="57">
         <v>-77</v>
       </c>
-      <c r="BG36" s="59">
+      <c r="BG36" s="57">
         <v>-36</v>
       </c>
-      <c r="BH36" s="59">
+      <c r="BH36" s="57">
         <v>-28</v>
       </c>
-      <c r="BI36" s="59">
+      <c r="BI36" s="57">
         <v>5</v>
       </c>
-      <c r="BJ36" s="56">
+      <c r="BJ36" s="54">
         <v>0</v>
       </c>
-      <c r="BK36" s="59">
+      <c r="BK36" s="57">
         <v>-6</v>
       </c>
-      <c r="BL36" s="59">
+      <c r="BL36" s="57">
         <v>-37</v>
       </c>
-      <c r="BM36" s="59">
+      <c r="BM36" s="57">
         <v>-39</v>
       </c>
-      <c r="BN36" s="59">
+      <c r="BN36" s="57">
         <v>-26</v>
       </c>
-      <c r="BO36" s="59">
+      <c r="BO36" s="57">
         <v>-27</v>
       </c>
-      <c r="BP36" s="59">
+      <c r="BP36" s="57">
         <v>5</v>
       </c>
+      <c r="BQ36" s="63">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" s="33">
         <v>154600000</v>
       </c>
-      <c r="B37" s="55" t="s">
+      <c r="B37" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="C37" s="56">
+      <c r="C37" s="54">
         <v>-28</v>
       </c>
-      <c r="D37" s="56">
+      <c r="D37" s="54">
         <v>-22</v>
       </c>
-      <c r="E37" s="56">
+      <c r="E37" s="54">
         <v>-12</v>
       </c>
-      <c r="F37" s="56">
+      <c r="F37" s="54">
         <v>-18</v>
       </c>
-      <c r="G37" s="56">
+      <c r="G37" s="54">
         <v>-20</v>
       </c>
-      <c r="H37" s="56">
+      <c r="H37" s="54">
         <v>-18</v>
       </c>
-      <c r="I37" s="56">
+      <c r="I37" s="54">
         <v>-18</v>
       </c>
-      <c r="J37" s="56">
+      <c r="J37" s="54">
         <v>-58</v>
       </c>
-      <c r="K37" s="56">
+      <c r="K37" s="54">
         <v>-1</v>
       </c>
-      <c r="L37" s="56">
+      <c r="L37" s="54">
         <v>-34</v>
       </c>
-      <c r="M37" s="56">
+      <c r="M37" s="54">
         <v>-17</v>
       </c>
-      <c r="N37" s="56">
+      <c r="N37" s="54">
         <v>-8</v>
       </c>
       <c r="O37" s="10">
         <v>-20</v>
       </c>
       <c r="P37" s="10">
         <v>-10</v>
       </c>
       <c r="Q37" s="10">
         <v>-14</v>
       </c>
       <c r="R37" s="10">
         <v>-22</v>
       </c>
       <c r="S37" s="10">
         <v>-24</v>
       </c>
       <c r="T37" s="10">
         <v>-17</v>
       </c>
       <c r="U37" s="10">
         <v>-29</v>
       </c>
       <c r="V37" s="10">
         <v>4</v>
@@ -7640,176 +7742,179 @@
       </c>
       <c r="AG37" s="10">
         <v>-10</v>
       </c>
       <c r="AH37" s="10">
         <v>-56</v>
       </c>
       <c r="AI37" s="10">
         <v>14</v>
       </c>
       <c r="AJ37" s="10">
         <v>-28</v>
       </c>
       <c r="AK37" s="10">
         <v>29</v>
       </c>
       <c r="AL37" s="10">
         <v>-51</v>
       </c>
       <c r="AM37" s="10">
         <v>-5</v>
       </c>
       <c r="AN37" s="10">
         <v>-61</v>
       </c>
-      <c r="AO37" s="56">
+      <c r="AO37" s="54">
         <v>-25</v>
       </c>
-      <c r="AP37" s="56">
+      <c r="AP37" s="54">
         <v>-53</v>
       </c>
-      <c r="AQ37" s="56">
+      <c r="AQ37" s="54">
         <v>-33</v>
       </c>
-      <c r="AR37" s="56">
+      <c r="AR37" s="54">
         <v>-36</v>
       </c>
-      <c r="AS37" s="56">
+      <c r="AS37" s="54">
         <v>-10</v>
       </c>
-      <c r="AT37" s="56">
+      <c r="AT37" s="54">
         <v>-28</v>
       </c>
-      <c r="AU37" s="56">
+      <c r="AU37" s="54">
         <v>3</v>
       </c>
-      <c r="AV37" s="56">
+      <c r="AV37" s="54">
         <v>-28</v>
       </c>
-      <c r="AW37" s="56">
+      <c r="AW37" s="54">
         <v>-65</v>
       </c>
-      <c r="AX37" s="59">
+      <c r="AX37" s="57">
         <v>-72</v>
       </c>
-      <c r="AY37" s="56">
+      <c r="AY37" s="54">
         <v>-47</v>
       </c>
-      <c r="AZ37" s="56">
+      <c r="AZ37" s="54">
         <v>-31</v>
       </c>
-      <c r="BA37" s="56">
+      <c r="BA37" s="54">
         <v>-45</v>
       </c>
-      <c r="BB37" s="59">
+      <c r="BB37" s="57">
         <v>-66</v>
       </c>
-      <c r="BC37" s="56">
+      <c r="BC37" s="54">
         <v>-43</v>
       </c>
-      <c r="BD37" s="56">
+      <c r="BD37" s="54">
         <v>-7</v>
       </c>
-      <c r="BE37" s="56">
+      <c r="BE37" s="54">
         <v>-119</v>
       </c>
-      <c r="BF37" s="59">
+      <c r="BF37" s="57">
         <v>44</v>
       </c>
-      <c r="BG37" s="59">
+      <c r="BG37" s="57">
         <v>-102</v>
       </c>
-      <c r="BH37" s="59">
+      <c r="BH37" s="57">
         <v>-43</v>
       </c>
-      <c r="BI37" s="59">
+      <c r="BI37" s="57">
         <v>-39</v>
       </c>
-      <c r="BJ37" s="56">
+      <c r="BJ37" s="54">
         <v>-18</v>
       </c>
-      <c r="BK37" s="59">
+      <c r="BK37" s="57">
         <v>-27</v>
       </c>
-      <c r="BL37" s="59">
+      <c r="BL37" s="57">
         <v>-25</v>
       </c>
-      <c r="BM37" s="59">
+      <c r="BM37" s="57">
         <v>-33</v>
       </c>
-      <c r="BN37" s="59">
+      <c r="BN37" s="57">
         <v>-5</v>
       </c>
-      <c r="BO37" s="59">
+      <c r="BO37" s="57">
         <v>-12</v>
       </c>
-      <c r="BP37" s="59">
+      <c r="BP37" s="57">
         <v>-47</v>
       </c>
+      <c r="BQ37" s="63">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69">
       <c r="A38" s="33">
         <v>154800000</v>
       </c>
-      <c r="B38" s="55" t="s">
+      <c r="B38" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C38" s="56">
+      <c r="C38" s="54">
         <v>-26</v>
       </c>
-      <c r="D38" s="56">
+      <c r="D38" s="54">
         <v>-24</v>
       </c>
-      <c r="E38" s="56">
+      <c r="E38" s="54">
         <v>-16</v>
       </c>
-      <c r="F38" s="56">
+      <c r="F38" s="54">
         <v>-17</v>
       </c>
-      <c r="G38" s="56">
+      <c r="G38" s="54">
         <v>-18</v>
       </c>
-      <c r="H38" s="56">
+      <c r="H38" s="54">
         <v>-44</v>
       </c>
-      <c r="I38" s="56">
+      <c r="I38" s="54">
         <v>-20</v>
       </c>
-      <c r="J38" s="56">
+      <c r="J38" s="54">
         <v>-20</v>
       </c>
-      <c r="K38" s="56">
+      <c r="K38" s="54">
         <v>-34</v>
       </c>
-      <c r="L38" s="56">
+      <c r="L38" s="54">
         <v>-15</v>
       </c>
-      <c r="M38" s="56">
+      <c r="M38" s="54">
         <v>-24</v>
       </c>
-      <c r="N38" s="56">
+      <c r="N38" s="54">
         <v>-24</v>
       </c>
       <c r="O38" s="10">
         <v>-26</v>
       </c>
       <c r="P38" s="10">
         <v>-35</v>
       </c>
       <c r="Q38" s="10">
         <v>-14</v>
       </c>
       <c r="R38" s="10">
         <v>-25</v>
       </c>
       <c r="S38" s="10">
         <v>-30</v>
       </c>
       <c r="T38" s="10">
         <v>-27</v>
       </c>
       <c r="U38" s="10">
         <v>-22</v>
       </c>
       <c r="V38" s="10">
         <v>-9</v>
@@ -7846,176 +7951,179 @@
       </c>
       <c r="AG38" s="10">
         <v>-57</v>
       </c>
       <c r="AH38" s="10">
         <v>-38</v>
       </c>
       <c r="AI38" s="10">
         <v>-47</v>
       </c>
       <c r="AJ38" s="10">
         <v>-47</v>
       </c>
       <c r="AK38" s="10">
         <v>-13</v>
       </c>
       <c r="AL38" s="10">
         <v>-23</v>
       </c>
       <c r="AM38" s="10">
         <v>-11</v>
       </c>
       <c r="AN38" s="10">
         <v>-44</v>
       </c>
-      <c r="AO38" s="56">
+      <c r="AO38" s="54">
         <v>-40</v>
       </c>
-      <c r="AP38" s="56">
+      <c r="AP38" s="54">
         <v>-43</v>
       </c>
-      <c r="AQ38" s="56">
+      <c r="AQ38" s="54">
         <v>-43</v>
       </c>
-      <c r="AR38" s="56">
+      <c r="AR38" s="54">
         <v>-35</v>
       </c>
-      <c r="AS38" s="56">
+      <c r="AS38" s="54">
         <v>-64</v>
       </c>
-      <c r="AT38" s="56">
+      <c r="AT38" s="54">
         <v>-120</v>
       </c>
-      <c r="AU38" s="56">
+      <c r="AU38" s="54">
         <v>-127</v>
       </c>
-      <c r="AV38" s="56">
+      <c r="AV38" s="54">
         <v>-47</v>
       </c>
-      <c r="AW38" s="56">
+      <c r="AW38" s="54">
         <v>-65</v>
       </c>
-      <c r="AX38" s="59">
+      <c r="AX38" s="57">
         <v>-55</v>
       </c>
-      <c r="AY38" s="56">
+      <c r="AY38" s="54">
         <v>-51</v>
       </c>
-      <c r="AZ38" s="56">
+      <c r="AZ38" s="54">
         <v>-21</v>
       </c>
-      <c r="BA38" s="56">
+      <c r="BA38" s="54">
         <v>-18</v>
       </c>
-      <c r="BB38" s="59">
+      <c r="BB38" s="57">
         <v>-84</v>
       </c>
-      <c r="BC38" s="56">
+      <c r="BC38" s="54">
         <v>-46</v>
       </c>
-      <c r="BD38" s="56">
+      <c r="BD38" s="54">
         <v>-42</v>
       </c>
-      <c r="BE38" s="56">
+      <c r="BE38" s="54">
         <v>-106</v>
       </c>
-      <c r="BF38" s="59">
+      <c r="BF38" s="57">
         <v>-85</v>
       </c>
-      <c r="BG38" s="59">
+      <c r="BG38" s="57">
         <v>-78</v>
       </c>
-      <c r="BH38" s="59">
+      <c r="BH38" s="57">
         <v>-45</v>
       </c>
-      <c r="BI38" s="59">
+      <c r="BI38" s="57">
         <v>-21</v>
       </c>
-      <c r="BJ38" s="56">
+      <c r="BJ38" s="54">
         <v>-55</v>
       </c>
-      <c r="BK38" s="59">
+      <c r="BK38" s="57">
         <v>-19</v>
       </c>
-      <c r="BL38" s="59">
+      <c r="BL38" s="57">
         <v>-54</v>
       </c>
-      <c r="BM38" s="59">
+      <c r="BM38" s="57">
         <v>-38</v>
       </c>
-      <c r="BN38" s="59">
+      <c r="BN38" s="57">
         <v>-1</v>
       </c>
-      <c r="BO38" s="59">
+      <c r="BO38" s="57">
         <v>-20</v>
       </c>
-      <c r="BP38" s="59">
+      <c r="BP38" s="57">
         <v>-42</v>
       </c>
+      <c r="BQ38" s="63">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69">
       <c r="A39" s="33">
         <v>155200000</v>
       </c>
-      <c r="B39" s="55" t="s">
+      <c r="B39" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="C39" s="56">
+      <c r="C39" s="54">
         <v>-9</v>
       </c>
-      <c r="D39" s="56">
+      <c r="D39" s="54">
         <v>-14</v>
       </c>
-      <c r="E39" s="56">
+      <c r="E39" s="54">
         <v>-9</v>
       </c>
-      <c r="F39" s="56">
+      <c r="F39" s="54">
         <v>-6</v>
       </c>
-      <c r="G39" s="56">
+      <c r="G39" s="54">
         <v>-6</v>
       </c>
-      <c r="H39" s="56">
+      <c r="H39" s="54">
         <v>-12</v>
       </c>
-      <c r="I39" s="56">
+      <c r="I39" s="54">
         <v>-27</v>
       </c>
-      <c r="J39" s="56">
+      <c r="J39" s="54">
         <v>-14</v>
       </c>
-      <c r="K39" s="56">
+      <c r="K39" s="54">
         <v>-22</v>
       </c>
-      <c r="L39" s="56">
+      <c r="L39" s="54">
         <v>-14</v>
       </c>
-      <c r="M39" s="56">
+      <c r="M39" s="54">
         <v>-36</v>
       </c>
-      <c r="N39" s="56">
+      <c r="N39" s="54">
         <v>-13</v>
       </c>
       <c r="O39" s="10">
         <v>-27</v>
       </c>
       <c r="P39" s="10">
         <v>-1</v>
       </c>
       <c r="Q39" s="10">
         <v>-12</v>
       </c>
       <c r="R39" s="10">
         <v>-22</v>
       </c>
       <c r="S39" s="10">
         <v>-24</v>
       </c>
       <c r="T39" s="10">
         <v>-10</v>
       </c>
       <c r="U39" s="10">
         <v>-33</v>
       </c>
       <c r="V39" s="10">
         <v>-38</v>
@@ -8052,176 +8160,179 @@
       </c>
       <c r="AG39" s="10">
         <v>-17</v>
       </c>
       <c r="AH39" s="10">
         <v>-26</v>
       </c>
       <c r="AI39" s="10">
         <v>-41</v>
       </c>
       <c r="AJ39" s="10">
         <v>-39</v>
       </c>
       <c r="AK39" s="10">
         <v>-25</v>
       </c>
       <c r="AL39" s="10">
         <v>-8</v>
       </c>
       <c r="AM39" s="10">
         <v>-62</v>
       </c>
       <c r="AN39" s="10">
         <v>-33</v>
       </c>
-      <c r="AO39" s="56">
+      <c r="AO39" s="54">
         <v>-37</v>
       </c>
-      <c r="AP39" s="56">
+      <c r="AP39" s="54">
         <v>-27</v>
       </c>
-      <c r="AQ39" s="56">
+      <c r="AQ39" s="54">
         <v>-38</v>
       </c>
-      <c r="AR39" s="56">
+      <c r="AR39" s="54">
         <v>-69</v>
       </c>
-      <c r="AS39" s="56">
+      <c r="AS39" s="54">
         <v>-123</v>
       </c>
-      <c r="AT39" s="56">
+      <c r="AT39" s="54">
         <v>-95</v>
       </c>
-      <c r="AU39" s="56">
+      <c r="AU39" s="54">
         <v>-77</v>
       </c>
-      <c r="AV39" s="56">
+      <c r="AV39" s="54">
         <v>-39</v>
       </c>
-      <c r="AW39" s="56">
+      <c r="AW39" s="54">
         <v>-34</v>
       </c>
-      <c r="AX39" s="59">
+      <c r="AX39" s="57">
         <v>-71</v>
       </c>
-      <c r="AY39" s="56">
+      <c r="AY39" s="54">
         <v>-61</v>
       </c>
-      <c r="AZ39" s="56">
+      <c r="AZ39" s="54">
         <v>-53</v>
       </c>
-      <c r="BA39" s="56">
+      <c r="BA39" s="54">
         <v>-2</v>
       </c>
-      <c r="BB39" s="59">
+      <c r="BB39" s="57">
         <v>-92</v>
       </c>
-      <c r="BC39" s="56">
+      <c r="BC39" s="54">
         <v>-30</v>
       </c>
-      <c r="BD39" s="56">
+      <c r="BD39" s="54">
         <v>-73</v>
       </c>
-      <c r="BE39" s="56">
+      <c r="BE39" s="54">
         <v>-124</v>
       </c>
-      <c r="BF39" s="59">
+      <c r="BF39" s="57">
         <v>-100</v>
       </c>
-      <c r="BG39" s="59">
+      <c r="BG39" s="57">
         <v>-59</v>
       </c>
-      <c r="BH39" s="59">
+      <c r="BH39" s="57">
         <v>-47</v>
       </c>
-      <c r="BI39" s="59">
+      <c r="BI39" s="57">
         <v>-18</v>
       </c>
-      <c r="BJ39" s="56">
+      <c r="BJ39" s="54">
         <v>-40</v>
       </c>
-      <c r="BK39" s="59">
+      <c r="BK39" s="57">
         <v>-85</v>
       </c>
-      <c r="BL39" s="59">
+      <c r="BL39" s="57">
         <v>-89</v>
       </c>
-      <c r="BM39" s="59">
+      <c r="BM39" s="57">
         <v>-70</v>
       </c>
-      <c r="BN39" s="59">
+      <c r="BN39" s="57">
         <v>-45</v>
       </c>
-      <c r="BO39" s="59">
+      <c r="BO39" s="57">
         <v>-31</v>
       </c>
-      <c r="BP39" s="59">
+      <c r="BP39" s="57">
         <v>-38</v>
       </c>
+      <c r="BQ39" s="63">
+        <v>-67</v>
+      </c>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" s="33">
         <v>155600000</v>
       </c>
-      <c r="B40" s="55" t="s">
+      <c r="B40" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C40" s="56">
+      <c r="C40" s="54">
         <v>-25</v>
       </c>
-      <c r="D40" s="56">
+      <c r="D40" s="54">
         <v>-34</v>
       </c>
-      <c r="E40" s="56">
+      <c r="E40" s="54">
         <v>-1</v>
       </c>
-      <c r="F40" s="56">
+      <c r="F40" s="54">
         <v>-34</v>
       </c>
-      <c r="G40" s="56">
+      <c r="G40" s="54">
         <v>-42</v>
       </c>
-      <c r="H40" s="56">
+      <c r="H40" s="54">
         <v>-38</v>
       </c>
-      <c r="I40" s="56">
+      <c r="I40" s="54">
         <v>-38</v>
       </c>
-      <c r="J40" s="56">
+      <c r="J40" s="54">
         <v>-61</v>
       </c>
-      <c r="K40" s="56">
+      <c r="K40" s="54">
         <v>-20</v>
       </c>
-      <c r="L40" s="56">
+      <c r="L40" s="54">
         <v>-24</v>
       </c>
-      <c r="M40" s="56">
+      <c r="M40" s="54">
         <v>-47</v>
       </c>
-      <c r="N40" s="56">
+      <c r="N40" s="54">
         <v>-29</v>
       </c>
       <c r="O40" s="10">
         <v>-15</v>
       </c>
       <c r="P40" s="10">
         <v>-51</v>
       </c>
       <c r="Q40" s="10">
         <v>-16</v>
       </c>
       <c r="R40" s="10">
         <v>-39</v>
       </c>
       <c r="S40" s="10">
         <v>-19</v>
       </c>
       <c r="T40" s="10">
         <v>-35</v>
       </c>
       <c r="U40" s="10">
         <v>-32</v>
       </c>
       <c r="V40" s="10">
         <v>-63</v>
@@ -8258,176 +8369,179 @@
       </c>
       <c r="AG40" s="10">
         <v>-81</v>
       </c>
       <c r="AH40" s="10">
         <v>-47</v>
       </c>
       <c r="AI40" s="10">
         <v>-27</v>
       </c>
       <c r="AJ40" s="10">
         <v>-41</v>
       </c>
       <c r="AK40" s="10">
         <v>-95</v>
       </c>
       <c r="AL40" s="10">
         <v>-52</v>
       </c>
       <c r="AM40" s="10">
         <v>-67</v>
       </c>
       <c r="AN40" s="10">
         <v>-72</v>
       </c>
-      <c r="AO40" s="56">
+      <c r="AO40" s="54">
         <v>-81</v>
       </c>
-      <c r="AP40" s="56">
+      <c r="AP40" s="54">
         <v>-87</v>
       </c>
-      <c r="AQ40" s="56">
+      <c r="AQ40" s="54">
         <v>-68</v>
       </c>
-      <c r="AR40" s="56">
+      <c r="AR40" s="54">
         <v>-75</v>
       </c>
-      <c r="AS40" s="56">
+      <c r="AS40" s="54">
         <v>-116</v>
       </c>
-      <c r="AT40" s="56">
+      <c r="AT40" s="54">
         <v>-153</v>
       </c>
-      <c r="AU40" s="56">
+      <c r="AU40" s="54">
         <v>-137</v>
       </c>
-      <c r="AV40" s="56">
+      <c r="AV40" s="54">
         <v>-41</v>
       </c>
-      <c r="AW40" s="56">
+      <c r="AW40" s="54">
         <v>-126</v>
       </c>
-      <c r="AX40" s="59">
+      <c r="AX40" s="57">
         <v>-95</v>
       </c>
-      <c r="AY40" s="56">
+      <c r="AY40" s="54">
         <v>-91</v>
       </c>
-      <c r="AZ40" s="56">
+      <c r="AZ40" s="54">
         <v>-80</v>
       </c>
-      <c r="BA40" s="56">
+      <c r="BA40" s="54">
         <v>-105</v>
       </c>
-      <c r="BB40" s="59">
+      <c r="BB40" s="57">
         <v>-67</v>
       </c>
-      <c r="BC40" s="56">
+      <c r="BC40" s="54">
         <v>-104</v>
       </c>
-      <c r="BD40" s="56">
+      <c r="BD40" s="54">
         <v>-101</v>
       </c>
-      <c r="BE40" s="56">
+      <c r="BE40" s="54">
         <v>-175</v>
       </c>
-      <c r="BF40" s="59">
+      <c r="BF40" s="57">
         <v>-143</v>
       </c>
-      <c r="BG40" s="59">
+      <c r="BG40" s="57">
         <v>-79</v>
       </c>
-      <c r="BH40" s="59">
+      <c r="BH40" s="57">
         <v>-88</v>
       </c>
-      <c r="BI40" s="59">
+      <c r="BI40" s="57">
         <v>-75</v>
       </c>
-      <c r="BJ40" s="56">
+      <c r="BJ40" s="54">
         <v>-94</v>
       </c>
-      <c r="BK40" s="59">
+      <c r="BK40" s="57">
         <v>-89</v>
       </c>
-      <c r="BL40" s="59">
+      <c r="BL40" s="57">
         <v>-16</v>
       </c>
-      <c r="BM40" s="59">
+      <c r="BM40" s="57">
         <v>-31</v>
       </c>
-      <c r="BN40" s="59">
+      <c r="BN40" s="57">
         <v>-64</v>
       </c>
-      <c r="BO40" s="59">
+      <c r="BO40" s="57">
         <v>-14</v>
       </c>
-      <c r="BP40" s="59">
+      <c r="BP40" s="57">
         <v>-113</v>
       </c>
+      <c r="BQ40" s="63">
+        <v>-145</v>
+      </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" s="33">
         <v>156000000</v>
       </c>
-      <c r="B41" s="55" t="s">
+      <c r="B41" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="C41" s="56">
+      <c r="C41" s="54">
         <v>-22</v>
       </c>
-      <c r="D41" s="56">
+      <c r="D41" s="54">
         <v>-1</v>
       </c>
-      <c r="E41" s="56">
+      <c r="E41" s="54">
         <v>-22</v>
       </c>
-      <c r="F41" s="56">
+      <c r="F41" s="54">
         <v>-24</v>
       </c>
-      <c r="G41" s="56">
+      <c r="G41" s="54">
         <v>-41</v>
       </c>
-      <c r="H41" s="56">
+      <c r="H41" s="54">
         <v>-12</v>
       </c>
-      <c r="I41" s="56">
+      <c r="I41" s="54">
         <v>-20</v>
       </c>
-      <c r="J41" s="56">
+      <c r="J41" s="54">
         <v>-20</v>
       </c>
-      <c r="K41" s="56">
+      <c r="K41" s="54">
         <v>-19</v>
       </c>
-      <c r="L41" s="56">
+      <c r="L41" s="54">
         <v>2</v>
       </c>
-      <c r="M41" s="56">
+      <c r="M41" s="54">
         <v>-29</v>
       </c>
-      <c r="N41" s="56">
+      <c r="N41" s="54">
         <v>-18</v>
       </c>
       <c r="O41" s="10">
         <v>-21</v>
       </c>
       <c r="P41" s="10">
         <v>-34</v>
       </c>
       <c r="Q41" s="10">
         <v>-18</v>
       </c>
       <c r="R41" s="10">
         <v>-29</v>
       </c>
       <c r="S41" s="10">
         <v>-11</v>
       </c>
       <c r="T41" s="10">
         <v>-16</v>
       </c>
       <c r="U41" s="10">
         <v>-18</v>
       </c>
       <c r="V41" s="10">
         <v>-18</v>
@@ -8464,176 +8578,179 @@
       </c>
       <c r="AG41" s="10">
         <v>-29</v>
       </c>
       <c r="AH41" s="10">
         <v>-27</v>
       </c>
       <c r="AI41" s="10">
         <v>19</v>
       </c>
       <c r="AJ41" s="10">
         <v>-38</v>
       </c>
       <c r="AK41" s="10">
         <v>-30</v>
       </c>
       <c r="AL41" s="10">
         <v>-57</v>
       </c>
       <c r="AM41" s="10">
         <v>-65</v>
       </c>
       <c r="AN41" s="10">
         <v>11</v>
       </c>
-      <c r="AO41" s="56">
+      <c r="AO41" s="54">
         <v>-7</v>
       </c>
-      <c r="AP41" s="56">
+      <c r="AP41" s="54">
         <v>-37</v>
       </c>
-      <c r="AQ41" s="56">
+      <c r="AQ41" s="54">
         <v>8</v>
       </c>
-      <c r="AR41" s="56">
+      <c r="AR41" s="54">
         <v>-45</v>
       </c>
-      <c r="AS41" s="56">
+      <c r="AS41" s="54">
         <v>-22</v>
       </c>
-      <c r="AT41" s="56">
+      <c r="AT41" s="54">
         <v>-21</v>
       </c>
-      <c r="AU41" s="56">
+      <c r="AU41" s="54">
         <v>-37</v>
       </c>
-      <c r="AV41" s="56">
+      <c r="AV41" s="54">
         <v>-38</v>
       </c>
-      <c r="AW41" s="56">
+      <c r="AW41" s="54">
         <v>-49</v>
       </c>
-      <c r="AX41" s="59">
+      <c r="AX41" s="57">
         <v>-51</v>
       </c>
-      <c r="AY41" s="56">
+      <c r="AY41" s="54">
         <v>-71</v>
       </c>
-      <c r="AZ41" s="56">
+      <c r="AZ41" s="54">
         <v>-58</v>
       </c>
-      <c r="BA41" s="56">
+      <c r="BA41" s="54">
         <v>-10</v>
       </c>
-      <c r="BB41" s="59">
+      <c r="BB41" s="57">
         <v>-107</v>
       </c>
-      <c r="BC41" s="56">
+      <c r="BC41" s="54">
         <v>-41</v>
       </c>
-      <c r="BD41" s="56">
+      <c r="BD41" s="54">
         <v>-51</v>
       </c>
-      <c r="BE41" s="56">
+      <c r="BE41" s="54">
         <v>-74</v>
       </c>
-      <c r="BF41" s="59">
+      <c r="BF41" s="57">
         <v>-29</v>
       </c>
-      <c r="BG41" s="59">
+      <c r="BG41" s="57">
         <v>-39</v>
       </c>
-      <c r="BH41" s="59">
+      <c r="BH41" s="57">
         <v>-16</v>
       </c>
-      <c r="BI41" s="59">
+      <c r="BI41" s="57">
         <v>-59</v>
       </c>
-      <c r="BJ41" s="56">
+      <c r="BJ41" s="54">
         <v>-34</v>
       </c>
-      <c r="BK41" s="59">
+      <c r="BK41" s="57">
         <v>-45</v>
       </c>
-      <c r="BL41" s="59">
+      <c r="BL41" s="57">
         <v>-33</v>
       </c>
-      <c r="BM41" s="59">
+      <c r="BM41" s="57">
         <v>-52</v>
       </c>
-      <c r="BN41" s="59">
+      <c r="BN41" s="57">
         <v>-34</v>
       </c>
-      <c r="BO41" s="59">
+      <c r="BO41" s="57">
         <v>-58</v>
       </c>
-      <c r="BP41" s="59">
+      <c r="BP41" s="57">
         <v>-86</v>
       </c>
+      <c r="BQ41" s="63">
+        <v>-84</v>
+      </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" s="33">
         <v>156400000</v>
       </c>
-      <c r="B42" s="55" t="s">
+      <c r="B42" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="56">
+      <c r="C42" s="54">
         <v>-22</v>
       </c>
-      <c r="D42" s="56">
+      <c r="D42" s="54">
         <v>-26</v>
       </c>
-      <c r="E42" s="56">
+      <c r="E42" s="54">
         <v>-23</v>
       </c>
-      <c r="F42" s="56">
+      <c r="F42" s="54">
         <v>-13</v>
       </c>
-      <c r="G42" s="56">
+      <c r="G42" s="54">
         <v>-12</v>
       </c>
-      <c r="H42" s="56">
+      <c r="H42" s="54">
         <v>-34</v>
       </c>
-      <c r="I42" s="56">
+      <c r="I42" s="54">
         <v>-48</v>
       </c>
-      <c r="J42" s="56">
+      <c r="J42" s="54">
         <v>-42</v>
       </c>
-      <c r="K42" s="56">
+      <c r="K42" s="54">
         <v>-26</v>
       </c>
-      <c r="L42" s="56">
+      <c r="L42" s="54">
         <v>-18</v>
       </c>
-      <c r="M42" s="56">
+      <c r="M42" s="54">
         <v>-33</v>
       </c>
-      <c r="N42" s="56">
+      <c r="N42" s="54">
         <v>-34</v>
       </c>
       <c r="O42" s="10">
         <v>-25</v>
       </c>
       <c r="P42" s="10">
         <v>-39</v>
       </c>
       <c r="Q42" s="10">
         <v>-8</v>
       </c>
       <c r="R42" s="10">
         <v>-29</v>
       </c>
       <c r="S42" s="10">
         <v>-28</v>
       </c>
       <c r="T42" s="10">
         <v>-19</v>
       </c>
       <c r="U42" s="10">
         <v>-25</v>
       </c>
       <c r="V42" s="10">
         <v>-54</v>
@@ -8670,176 +8787,179 @@
       </c>
       <c r="AG42" s="10">
         <v>-68</v>
       </c>
       <c r="AH42" s="10">
         <v>-60</v>
       </c>
       <c r="AI42" s="10">
         <v>-42</v>
       </c>
       <c r="AJ42" s="10">
         <v>-27</v>
       </c>
       <c r="AK42" s="10">
         <v>-31</v>
       </c>
       <c r="AL42" s="10">
         <v>-38</v>
       </c>
       <c r="AM42" s="10">
         <v>-20</v>
       </c>
       <c r="AN42" s="10">
         <v>-20</v>
       </c>
-      <c r="AO42" s="56">
+      <c r="AO42" s="54">
         <v>-27</v>
       </c>
-      <c r="AP42" s="56">
+      <c r="AP42" s="54">
         <v>-50</v>
       </c>
-      <c r="AQ42" s="56">
+      <c r="AQ42" s="54">
         <v>-13</v>
       </c>
-      <c r="AR42" s="56">
+      <c r="AR42" s="54">
         <v>-19</v>
       </c>
-      <c r="AS42" s="56">
+      <c r="AS42" s="54">
         <v>-47</v>
       </c>
-      <c r="AT42" s="56">
+      <c r="AT42" s="54">
         <v>-62</v>
       </c>
-      <c r="AU42" s="56">
+      <c r="AU42" s="54">
         <v>-12</v>
       </c>
-      <c r="AV42" s="56">
+      <c r="AV42" s="54">
         <v>-27</v>
       </c>
-      <c r="AW42" s="56">
+      <c r="AW42" s="54">
         <v>-48</v>
       </c>
-      <c r="AX42" s="59">
+      <c r="AX42" s="57">
         <v>-69</v>
       </c>
-      <c r="AY42" s="56">
+      <c r="AY42" s="54">
         <v>-29</v>
       </c>
-      <c r="AZ42" s="56">
+      <c r="AZ42" s="54">
         <v>-68</v>
       </c>
-      <c r="BA42" s="56">
+      <c r="BA42" s="54">
         <v>-31</v>
       </c>
-      <c r="BB42" s="59">
+      <c r="BB42" s="57">
         <v>-49</v>
       </c>
-      <c r="BC42" s="56">
+      <c r="BC42" s="54">
         <v>-37</v>
       </c>
-      <c r="BD42" s="56">
+      <c r="BD42" s="54">
         <v>-89</v>
       </c>
-      <c r="BE42" s="56">
+      <c r="BE42" s="54">
         <v>-84</v>
       </c>
-      <c r="BF42" s="59">
+      <c r="BF42" s="57">
         <v>-67</v>
       </c>
-      <c r="BG42" s="59">
+      <c r="BG42" s="57">
         <v>-27</v>
       </c>
-      <c r="BH42" s="59">
+      <c r="BH42" s="57">
         <v>-8</v>
       </c>
-      <c r="BI42" s="59">
+      <c r="BI42" s="57">
         <v>-13</v>
       </c>
-      <c r="BJ42" s="56">
+      <c r="BJ42" s="54">
         <v>-17</v>
       </c>
-      <c r="BK42" s="59">
+      <c r="BK42" s="57">
         <v>-5</v>
       </c>
-      <c r="BL42" s="59">
+      <c r="BL42" s="57">
         <v>-34</v>
       </c>
-      <c r="BM42" s="59">
+      <c r="BM42" s="57">
         <v>-38</v>
       </c>
-      <c r="BN42" s="59">
+      <c r="BN42" s="57">
         <v>-29</v>
       </c>
-      <c r="BO42" s="59">
+      <c r="BO42" s="57">
         <v>-41</v>
       </c>
-      <c r="BP42" s="59">
+      <c r="BP42" s="57">
         <v>-60</v>
       </c>
+      <c r="BQ42" s="63">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" s="34">
         <v>156800000</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="61">
+      <c r="C43" s="59">
         <v>-21</v>
       </c>
-      <c r="D43" s="61">
+      <c r="D43" s="59">
         <v>-2</v>
       </c>
-      <c r="E43" s="61">
+      <c r="E43" s="59">
         <v>-17</v>
       </c>
-      <c r="F43" s="61">
+      <c r="F43" s="59">
         <v>-3</v>
       </c>
-      <c r="G43" s="61">
+      <c r="G43" s="59">
         <v>-6</v>
       </c>
-      <c r="H43" s="61">
+      <c r="H43" s="59">
         <v>-10</v>
       </c>
-      <c r="I43" s="61">
+      <c r="I43" s="59">
         <v>-18</v>
       </c>
-      <c r="J43" s="61">
+      <c r="J43" s="59">
         <v>-23</v>
       </c>
-      <c r="K43" s="61">
+      <c r="K43" s="59">
         <v>-18</v>
       </c>
-      <c r="L43" s="61">
+      <c r="L43" s="59">
         <v>-9</v>
       </c>
-      <c r="M43" s="61">
+      <c r="M43" s="59">
         <v>-24</v>
       </c>
-      <c r="N43" s="61">
+      <c r="N43" s="59">
         <v>-8</v>
       </c>
       <c r="O43" s="14">
         <v>-11</v>
       </c>
       <c r="P43" s="14">
         <v>-13</v>
       </c>
       <c r="Q43" s="14">
         <v>-6</v>
       </c>
       <c r="R43" s="14">
         <v>-22</v>
       </c>
       <c r="S43" s="14">
         <v>-13</v>
       </c>
       <c r="T43" s="14">
         <v>-26</v>
       </c>
       <c r="U43" s="14">
         <v>-18</v>
       </c>
       <c r="V43" s="14">
         <v>-22</v>
@@ -8876,336 +8996,339 @@
       </c>
       <c r="AG43" s="14">
         <v>-19</v>
       </c>
       <c r="AH43" s="14">
         <v>-77</v>
       </c>
       <c r="AI43" s="14">
         <v>-32</v>
       </c>
       <c r="AJ43" s="14">
         <v>-31</v>
       </c>
       <c r="AK43" s="14">
         <v>-18</v>
       </c>
       <c r="AL43" s="14">
         <v>-36</v>
       </c>
       <c r="AM43" s="14">
         <v>-18</v>
       </c>
       <c r="AN43" s="14">
         <v>-16</v>
       </c>
-      <c r="AO43" s="61">
+      <c r="AO43" s="59">
         <v>-20</v>
       </c>
-      <c r="AP43" s="61">
+      <c r="AP43" s="59">
         <v>-23</v>
       </c>
-      <c r="AQ43" s="61">
+      <c r="AQ43" s="59">
         <v>-31</v>
       </c>
-      <c r="AR43" s="61">
+      <c r="AR43" s="59">
         <v>-30</v>
       </c>
-      <c r="AS43" s="61">
+      <c r="AS43" s="59">
         <v>-68</v>
       </c>
-      <c r="AT43" s="61">
+      <c r="AT43" s="59">
         <v>-40</v>
       </c>
-      <c r="AU43" s="61">
+      <c r="AU43" s="59">
         <v>-49</v>
       </c>
-      <c r="AV43" s="61">
+      <c r="AV43" s="59">
         <v>-31</v>
       </c>
-      <c r="AW43" s="61">
+      <c r="AW43" s="59">
         <v>-53</v>
       </c>
-      <c r="AX43" s="61">
+      <c r="AX43" s="59">
         <v>-28</v>
       </c>
-      <c r="AY43" s="61">
+      <c r="AY43" s="59">
         <v>-19</v>
       </c>
-      <c r="AZ43" s="61">
+      <c r="AZ43" s="59">
         <v>-47</v>
       </c>
-      <c r="BA43" s="61">
+      <c r="BA43" s="59">
         <v>-23</v>
       </c>
-      <c r="BB43" s="61">
+      <c r="BB43" s="59">
         <v>-22</v>
       </c>
-      <c r="BC43" s="61">
+      <c r="BC43" s="59">
         <v>-42</v>
       </c>
-      <c r="BD43" s="61">
+      <c r="BD43" s="59">
         <v>-55</v>
       </c>
-      <c r="BE43" s="61">
+      <c r="BE43" s="59">
         <v>-76</v>
       </c>
-      <c r="BF43" s="61">
+      <c r="BF43" s="59">
         <v>-72</v>
       </c>
-      <c r="BG43" s="61">
+      <c r="BG43" s="59">
         <v>-62</v>
       </c>
-      <c r="BH43" s="61">
+      <c r="BH43" s="59">
         <v>-31</v>
       </c>
-      <c r="BI43" s="61">
+      <c r="BI43" s="59">
         <v>-58</v>
       </c>
-      <c r="BJ43" s="61">
+      <c r="BJ43" s="59">
         <v>-42</v>
       </c>
-      <c r="BK43" s="61">
+      <c r="BK43" s="59">
         <v>-47</v>
       </c>
-      <c r="BL43" s="61">
+      <c r="BL43" s="59">
         <v>-22</v>
       </c>
-      <c r="BM43" s="61">
+      <c r="BM43" s="59">
         <v>-38</v>
       </c>
-      <c r="BN43" s="61">
+      <c r="BN43" s="59">
         <v>-39</v>
       </c>
-      <c r="BO43" s="61">
+      <c r="BO43" s="59">
         <v>-25</v>
       </c>
-      <c r="BP43" s="61">
+      <c r="BP43" s="59">
         <v>-15</v>
       </c>
+      <c r="BQ43" s="65">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="44" spans="1:68">
-[...67 lines deleted...]
-      <c r="BP44" s="62"/>
+    <row r="44" spans="1:69">
+      <c r="A44" s="60"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="61"/>
+      <c r="F44" s="61"/>
+      <c r="G44" s="61"/>
+      <c r="H44" s="61"/>
+      <c r="I44" s="61"/>
+      <c r="J44" s="61"/>
+      <c r="K44" s="61"/>
+      <c r="L44" s="61"/>
+      <c r="M44" s="61"/>
+      <c r="N44" s="61"/>
+      <c r="O44" s="61"/>
+      <c r="P44" s="61"/>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="61"/>
+      <c r="S44" s="61"/>
+      <c r="T44" s="61"/>
+      <c r="U44" s="61"/>
+      <c r="V44" s="61"/>
+      <c r="W44" s="61"/>
+      <c r="X44" s="61"/>
+      <c r="Y44" s="61"/>
+      <c r="Z44" s="61"/>
+      <c r="AA44" s="61"/>
+      <c r="AB44" s="61"/>
+      <c r="AC44" s="61"/>
+      <c r="AD44" s="61"/>
+      <c r="AE44" s="61"/>
+      <c r="AF44" s="61"/>
+      <c r="AG44" s="61"/>
+      <c r="AH44" s="61"/>
+      <c r="AI44" s="61"/>
+      <c r="AJ44" s="61"/>
+      <c r="AK44" s="61"/>
+      <c r="AL44" s="61"/>
+      <c r="AM44" s="60"/>
+      <c r="AN44" s="60"/>
+      <c r="AO44" s="60"/>
+      <c r="AP44" s="60"/>
+      <c r="AQ44" s="60"/>
+      <c r="AR44" s="60"/>
+      <c r="AS44" s="60"/>
+      <c r="AT44" s="60"/>
+      <c r="AU44" s="60"/>
+      <c r="AV44" s="60"/>
+      <c r="AW44" s="60"/>
+      <c r="AX44" s="60"/>
+      <c r="AY44" s="60"/>
+      <c r="AZ44" s="60"/>
+      <c r="BA44" s="60"/>
+      <c r="BB44" s="60"/>
+      <c r="BC44" s="60"/>
+      <c r="BD44" s="60"/>
+      <c r="BE44" s="60"/>
+      <c r="BF44" s="60"/>
+      <c r="BG44" s="60"/>
+      <c r="BH44" s="60"/>
+      <c r="BI44" s="60"/>
+      <c r="BJ44" s="60"/>
+      <c r="BK44" s="60"/>
+      <c r="BL44" s="60"/>
+      <c r="BM44" s="60"/>
+      <c r="BN44" s="60"/>
+      <c r="BO44" s="60"/>
+      <c r="BP44" s="60"/>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
       <c r="AD45" s="3"/>
       <c r="AE45" s="3"/>
       <c r="AF45" s="3"/>
       <c r="AG45" s="3"/>
       <c r="AH45" s="3"/>
       <c r="AI45" s="3"/>
       <c r="AJ45" s="3"/>
       <c r="AK45" s="3"/>
       <c r="AL45" s="3"/>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:69">
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="3"/>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="3"/>
       <c r="W46" s="3"/>
       <c r="X46" s="3"/>
       <c r="Y46" s="3"/>
       <c r="Z46" s="3"/>
       <c r="AA46" s="3"/>
       <c r="AB46" s="3"/>
       <c r="AC46" s="3"/>
       <c r="AD46" s="3"/>
       <c r="AE46" s="3"/>
       <c r="AF46" s="3"/>
       <c r="AG46" s="3"/>
       <c r="AH46" s="3"/>
       <c r="AI46" s="3"/>
       <c r="AJ46" s="3"/>
       <c r="AK46" s="3"/>
       <c r="AL46" s="3"/>
     </row>
-    <row r="47" spans="1:68">
+    <row r="47" spans="1:69">
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="4"/>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
       <c r="V47" s="4"/>
       <c r="W47" s="4"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
       <c r="Z47" s="4"/>
       <c r="AA47" s="4"/>
       <c r="AB47" s="4"/>
       <c r="AC47" s="4"/>
       <c r="AD47" s="4"/>
       <c r="AE47" s="4"/>
       <c r="AF47" s="4"/>
       <c r="AG47" s="4"/>
       <c r="AH47" s="4"/>
       <c r="AI47" s="4"/>
       <c r="AJ47" s="4"/>
       <c r="AK47" s="4"/>
       <c r="AL47" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B2:BP2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B30:BP30"/>
+    <mergeCell ref="B30:BQ30"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="BK5:BP5"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="C5:N5"/>
+    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="BK5:BQ5"/>
+    <mergeCell ref="B7:BQ7"/>
+    <mergeCell ref="B22:BQ22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>