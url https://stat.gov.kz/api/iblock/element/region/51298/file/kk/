--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="47">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -153,54 +153,54 @@
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы халқының табиғи өсімі (кему)*</t>
   </si>
   <si>
     <t>Ақтөбе облысы халқының табиғи өсімінің (кему) коэффициенті*</t>
   </si>
   <si>
-    <t>100 адамға</t>
+    <t>февраль</t>
   </si>
   <si>
-    <t>февраль</t>
+    <t>1000 адамға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -228,54 +228,53 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="8"/>
-      <color theme="1"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -338,51 +337,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -434,126 +433,117 @@
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -944,236 +934,240 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BK45"/>
+  <dimension ref="A2:BL45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BI16" sqref="BI16:BJ16"/>
+      <selection pane="bottomLeft" activeCell="BA30" sqref="BA30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="57" width="6.5703125" style="1"/>
     <col min="58" max="58" width="8.7109375" style="1" customWidth="1"/>
     <col min="59" max="60" width="6.5703125" style="1"/>
     <col min="61" max="61" width="9.42578125" style="1" customWidth="1"/>
     <col min="62" max="62" width="7.85546875" style="1" customWidth="1"/>
     <col min="63" max="63" width="8" style="1" customWidth="1"/>
-    <col min="64" max="16384" width="6.5703125" style="1"/>
+    <col min="64" max="64" width="7.7109375" style="1" customWidth="1"/>
+    <col min="65" max="16384" width="6.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:63" ht="15">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:64" ht="15">
+      <c r="A2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="54"/>
-[...59 lines deleted...]
-      <c r="BJ2" s="54"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
+      <c r="AS2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="AX2" s="46"/>
+      <c r="AY2" s="46"/>
+      <c r="AZ2" s="46"/>
+      <c r="BA2" s="46"/>
+      <c r="BB2" s="46"/>
+      <c r="BC2" s="46"/>
+      <c r="BD2" s="46"/>
+      <c r="BE2" s="46"/>
+      <c r="BF2" s="46"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BJ2" s="46"/>
+      <c r="BK2" s="46"/>
+      <c r="BL2" s="46"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
       <c r="Z3" s="22"/>
       <c r="AA3" s="22"/>
       <c r="AB3" s="22"/>
       <c r="AC3" s="22"/>
       <c r="AD3" s="22"/>
       <c r="AE3" s="22"/>
       <c r="AF3" s="22"/>
       <c r="AG3" s="22"/>
       <c r="AH3" s="22"/>
       <c r="AI3" s="22"/>
       <c r="AJ3" s="22"/>
       <c r="AK3" s="22"/>
       <c r="AL3" s="22"/>
       <c r="AM3" s="22"/>
       <c r="AN3" s="22"/>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
       <c r="AA4" s="22"/>
       <c r="AB4" s="22"/>
       <c r="AC4" s="22"/>
       <c r="AD4" s="22"/>
       <c r="AE4" s="22"/>
       <c r="AF4" s="22"/>
       <c r="AG4" s="22"/>
       <c r="AH4" s="22"/>
       <c r="AI4" s="22"/>
       <c r="AJ4" s="22"/>
       <c r="AK4" s="22"/>
       <c r="AL4" s="22"/>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="AZ5" s="34"/>
       <c r="BA5" s="34"/>
       <c r="BB5" s="49"/>
       <c r="BC5" s="49"/>
       <c r="BD5" s="49"/>
       <c r="BE5" s="49"/>
-      <c r="BF5" s="40"/>
-[...2 lines deleted...]
-      <c r="BK5" s="40" t="s">
+      <c r="BF5" s="36"/>
+      <c r="BG5" s="36"/>
+      <c r="BI5" s="36"/>
+      <c r="BK5" s="36"/>
+      <c r="BL5" s="36" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" s="50"/>
       <c r="B6" s="52">
         <v>2021</v>
       </c>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="52">
         <v>2022</v>
       </c>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="53"/>
       <c r="U6" s="53"/>
@@ -1205,308 +1199,313 @@
       <c r="AQ6" s="53"/>
       <c r="AR6" s="53"/>
       <c r="AS6" s="53"/>
       <c r="AT6" s="53"/>
       <c r="AU6" s="53"/>
       <c r="AV6" s="53"/>
       <c r="AW6" s="53"/>
       <c r="AX6" s="47">
         <v>2025</v>
       </c>
       <c r="AY6" s="48"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="48"/>
       <c r="BB6" s="48"/>
       <c r="BC6" s="48"/>
       <c r="BD6" s="48"/>
       <c r="BE6" s="48"/>
       <c r="BF6" s="48"/>
       <c r="BG6" s="48"/>
       <c r="BH6" s="48"/>
       <c r="BI6" s="48"/>
       <c r="BJ6" s="47">
         <v>2026</v>
       </c>
       <c r="BK6" s="48"/>
+      <c r="BL6" s="48"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" s="51"/>
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="35" t="s">
+      <c r="E7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="35" t="s">
+      <c r="F7" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="35" t="s">
+      <c r="G7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="35" t="s">
+      <c r="H7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="35" t="s">
+      <c r="I7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="35" t="s">
+      <c r="J7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="35" t="s">
+      <c r="K7" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="35" t="s">
+      <c r="L7" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="35" t="s">
+      <c r="M7" s="41" t="s">
         <v>25</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="35" t="s">
+      <c r="Q7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="35" t="s">
+      <c r="R7" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="35" t="s">
+      <c r="S7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="35" t="s">
+      <c r="T7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="35" t="s">
+      <c r="U7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="35" t="s">
+      <c r="V7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="35" t="s">
+      <c r="W7" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="35" t="s">
+      <c r="X7" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="35" t="s">
+      <c r="Y7" s="41" t="s">
         <v>25</v>
       </c>
       <c r="Z7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="35" t="s">
+      <c r="AC7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="35" t="s">
+      <c r="AD7" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="35" t="s">
+      <c r="AE7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="35" t="s">
+      <c r="AF7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="35" t="s">
+      <c r="AG7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="35" t="s">
+      <c r="AH7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="35" t="s">
+      <c r="AI7" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="AJ7" s="35" t="s">
+      <c r="AJ7" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="AK7" s="35" t="s">
+      <c r="AK7" s="41" t="s">
         <v>25</v>
       </c>
       <c r="AL7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="35" t="s">
+      <c r="AO7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="35" t="s">
+      <c r="AP7" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AQ7" s="35" t="s">
+      <c r="AQ7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="AR7" s="35" t="s">
+      <c r="AR7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AS7" s="35" t="s">
+      <c r="AS7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="35" t="s">
+      <c r="AT7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="35" t="s">
+      <c r="AU7" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="AV7" s="35" t="s">
+      <c r="AV7" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="AW7" s="35" t="s">
+      <c r="AW7" s="41" t="s">
         <v>25</v>
       </c>
       <c r="AX7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="AY7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AZ7" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="BA7" s="35" t="s">
+      <c r="BA7" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="BB7" s="35" t="s">
+      <c r="BB7" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="BC7" s="37" t="s">
+      <c r="BC7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="BD7" s="37" t="s">
+      <c r="BD7" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BE7" s="38" t="s">
+      <c r="BE7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="BF7" s="39" t="s">
+      <c r="BF7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="BG7" s="42" t="s">
+      <c r="BG7" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="BH7" s="45" t="s">
+      <c r="BH7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="BI7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="BJ7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
+      </c>
+      <c r="BL7" s="3" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:63" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="55" t="s">
+    <row r="8" spans="1:64" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="55"/>
-[...60 lines deleted...]
-      <c r="BK8" s="59"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="54"/>
+      <c r="U8" s="54"/>
+      <c r="V8" s="54"/>
+      <c r="W8" s="54"/>
+      <c r="X8" s="54"/>
+      <c r="Y8" s="54"/>
+      <c r="Z8" s="54"/>
+      <c r="AA8" s="54"/>
+      <c r="AB8" s="54"/>
+      <c r="AC8" s="54"/>
+      <c r="AD8" s="54"/>
+      <c r="AE8" s="54"/>
+      <c r="AF8" s="54"/>
+      <c r="AG8" s="54"/>
+      <c r="AH8" s="54"/>
+      <c r="AI8" s="54"/>
+      <c r="AJ8" s="54"/>
+      <c r="AK8" s="54"/>
+      <c r="AL8" s="54"/>
+      <c r="AM8" s="54"/>
+      <c r="AN8" s="54"/>
+      <c r="AO8" s="54"/>
+      <c r="AP8" s="54"/>
+      <c r="AQ8" s="54"/>
+      <c r="AR8" s="54"/>
+      <c r="AS8" s="54"/>
+      <c r="AT8" s="54"/>
+      <c r="AU8" s="54"/>
+      <c r="AV8" s="54"/>
+      <c r="AW8" s="54"/>
+      <c r="AX8" s="54"/>
+      <c r="AY8" s="54"/>
+      <c r="AZ8" s="54"/>
+      <c r="BA8" s="54"/>
+      <c r="BB8" s="54"/>
+      <c r="BC8" s="54"/>
+      <c r="BD8" s="54"/>
+      <c r="BE8" s="54"/>
+      <c r="BF8" s="54"/>
+      <c r="BG8" s="54"/>
+      <c r="BH8" s="54"/>
+      <c r="BI8" s="54"/>
+      <c r="BJ8" s="54"/>
+      <c r="BK8" s="54"/>
+      <c r="BL8" s="54"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="25">
         <v>1572</v>
       </c>
       <c r="C9" s="25">
         <v>1141</v>
       </c>
       <c r="D9" s="4">
         <v>1132</v>
       </c>
       <c r="E9" s="4">
         <v>1234</v>
       </c>
       <c r="F9" s="25">
         <v>1251</v>
       </c>
       <c r="G9" s="25">
         <v>1489</v>
       </c>
       <c r="H9" s="25">
         <v>1424</v>
       </c>
       <c r="I9" s="25">
@@ -1634,70 +1633,73 @@
       </c>
       <c r="AX9" s="4">
         <v>760</v>
       </c>
       <c r="AY9" s="4">
         <v>862</v>
       </c>
       <c r="AZ9" s="4">
         <v>794</v>
       </c>
       <c r="BA9" s="4">
         <v>839</v>
       </c>
       <c r="BB9" s="4">
         <v>791</v>
       </c>
       <c r="BC9" s="4">
         <v>932</v>
       </c>
       <c r="BD9" s="4">
         <v>1000</v>
       </c>
       <c r="BE9" s="4">
         <v>765</v>
       </c>
-      <c r="BF9" s="41">
+      <c r="BF9" s="37">
         <v>904</v>
       </c>
-      <c r="BG9" s="43">
+      <c r="BG9" s="38">
         <v>887</v>
       </c>
-      <c r="BH9" s="43">
+      <c r="BH9" s="38">
         <v>680</v>
       </c>
-      <c r="BI9" s="46">
+      <c r="BI9" s="40">
         <v>856</v>
       </c>
-      <c r="BJ9" s="43">
+      <c r="BJ9" s="38">
         <v>906</v>
       </c>
-      <c r="BK9" s="43">
+      <c r="BK9" s="38">
         <v>655</v>
       </c>
+      <c r="BL9" s="4">
+        <v>690</v>
+      </c>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="25">
         <v>1063</v>
       </c>
       <c r="C10" s="25">
         <v>720</v>
       </c>
       <c r="D10" s="4">
         <v>618</v>
       </c>
       <c r="E10" s="4">
         <v>773</v>
       </c>
       <c r="F10" s="25">
         <v>764</v>
       </c>
       <c r="G10" s="25">
         <v>912</v>
       </c>
       <c r="H10" s="25">
         <v>849</v>
       </c>
       <c r="I10" s="25">
@@ -1825,70 +1827,73 @@
       </c>
       <c r="AX10" s="4">
         <v>491</v>
       </c>
       <c r="AY10" s="4">
         <v>541</v>
       </c>
       <c r="AZ10" s="4">
         <v>492</v>
       </c>
       <c r="BA10" s="4">
         <v>524</v>
       </c>
       <c r="BB10" s="4">
         <v>485</v>
       </c>
       <c r="BC10" s="4">
         <v>586</v>
       </c>
       <c r="BD10" s="4">
         <v>689</v>
       </c>
       <c r="BE10" s="4">
         <v>501</v>
       </c>
-      <c r="BF10" s="41">
+      <c r="BF10" s="37">
         <v>549</v>
       </c>
-      <c r="BG10" s="43">
+      <c r="BG10" s="38">
         <v>598</v>
       </c>
-      <c r="BH10" s="43">
+      <c r="BH10" s="38">
         <v>417</v>
       </c>
-      <c r="BI10" s="46">
+      <c r="BI10" s="40">
         <v>558</v>
       </c>
-      <c r="BJ10" s="43">
+      <c r="BJ10" s="38">
         <v>581</v>
       </c>
-      <c r="BK10" s="43">
+      <c r="BK10" s="38">
         <v>404</v>
       </c>
+      <c r="BL10" s="4">
+        <v>463</v>
+      </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="25">
         <v>45</v>
       </c>
       <c r="C11" s="25">
         <v>44</v>
       </c>
       <c r="D11" s="4">
         <v>55</v>
       </c>
       <c r="E11" s="4">
         <v>48</v>
       </c>
       <c r="F11" s="25">
         <v>48</v>
       </c>
       <c r="G11" s="25">
         <v>78</v>
       </c>
       <c r="H11" s="25">
         <v>63</v>
       </c>
       <c r="I11" s="25">
@@ -2016,70 +2021,73 @@
       </c>
       <c r="AX11" s="4">
         <v>39</v>
       </c>
       <c r="AY11" s="4">
         <v>40</v>
       </c>
       <c r="AZ11" s="4">
         <v>28</v>
       </c>
       <c r="BA11" s="4">
         <v>27</v>
       </c>
       <c r="BB11" s="4">
         <v>33</v>
       </c>
       <c r="BC11" s="4">
         <v>36</v>
       </c>
       <c r="BD11" s="4">
         <v>26</v>
       </c>
       <c r="BE11" s="4">
         <v>23</v>
       </c>
-      <c r="BF11" s="41">
+      <c r="BF11" s="37">
         <v>38</v>
       </c>
-      <c r="BG11" s="43">
+      <c r="BG11" s="38">
         <v>35</v>
       </c>
-      <c r="BH11" s="43">
+      <c r="BH11" s="38">
         <v>33</v>
       </c>
-      <c r="BI11" s="46">
+      <c r="BI11" s="40">
         <v>27</v>
       </c>
-      <c r="BJ11" s="43">
+      <c r="BJ11" s="38">
         <v>26</v>
       </c>
-      <c r="BK11" s="43">
+      <c r="BK11" s="38">
         <v>35</v>
       </c>
+      <c r="BL11" s="4">
+        <v>27</v>
+      </c>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="25">
         <v>28</v>
       </c>
       <c r="C12" s="25">
         <v>15</v>
       </c>
       <c r="D12" s="4">
         <v>24</v>
       </c>
       <c r="E12" s="4">
         <v>19</v>
       </c>
       <c r="F12" s="25">
         <v>32</v>
       </c>
       <c r="G12" s="25">
         <v>21</v>
       </c>
       <c r="H12" s="25">
         <v>28</v>
       </c>
       <c r="I12" s="25">
@@ -2207,70 +2215,73 @@
       </c>
       <c r="AX12" s="4">
         <v>9</v>
       </c>
       <c r="AY12" s="4">
         <v>16</v>
       </c>
       <c r="AZ12" s="4">
         <v>9</v>
       </c>
       <c r="BA12" s="4">
         <v>33</v>
       </c>
       <c r="BB12" s="4">
         <v>21</v>
       </c>
       <c r="BC12" s="4">
         <v>17</v>
       </c>
       <c r="BD12" s="4">
         <v>14</v>
       </c>
       <c r="BE12" s="4">
         <v>11</v>
       </c>
-      <c r="BF12" s="41">
+      <c r="BF12" s="37">
         <v>20</v>
       </c>
-      <c r="BG12" s="43">
+      <c r="BG12" s="38">
         <v>5</v>
       </c>
-      <c r="BH12" s="43">
+      <c r="BH12" s="38">
         <v>16</v>
       </c>
-      <c r="BI12" s="46">
+      <c r="BI12" s="40">
         <v>24</v>
       </c>
-      <c r="BJ12" s="43">
+      <c r="BJ12" s="38">
         <v>9</v>
       </c>
-      <c r="BK12" s="43">
+      <c r="BK12" s="38">
         <v>16</v>
       </c>
+      <c r="BL12" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="25">
         <v>52</v>
       </c>
       <c r="C13" s="25">
         <v>35</v>
       </c>
       <c r="D13" s="4">
         <v>37</v>
       </c>
       <c r="E13" s="4">
         <v>40</v>
       </c>
       <c r="F13" s="25">
         <v>39</v>
       </c>
       <c r="G13" s="25">
         <v>52</v>
       </c>
       <c r="H13" s="25">
         <v>49</v>
       </c>
       <c r="I13" s="25">
@@ -2398,70 +2409,73 @@
       </c>
       <c r="AX13" s="4">
         <v>24</v>
       </c>
       <c r="AY13" s="4">
         <v>20</v>
       </c>
       <c r="AZ13" s="4">
         <v>26</v>
       </c>
       <c r="BA13" s="4">
         <v>23</v>
       </c>
       <c r="BB13" s="4">
         <v>22</v>
       </c>
       <c r="BC13" s="4">
         <v>8</v>
       </c>
       <c r="BD13" s="4">
         <v>26</v>
       </c>
       <c r="BE13" s="4">
         <v>16</v>
       </c>
-      <c r="BF13" s="41">
+      <c r="BF13" s="37">
         <v>29</v>
       </c>
-      <c r="BG13" s="43">
+      <c r="BG13" s="38">
         <v>19</v>
       </c>
-      <c r="BH13" s="43">
+      <c r="BH13" s="38">
         <v>22</v>
       </c>
-      <c r="BI13" s="46">
+      <c r="BI13" s="40">
         <v>22</v>
       </c>
-      <c r="BJ13" s="43">
+      <c r="BJ13" s="38">
         <v>29</v>
       </c>
-      <c r="BK13" s="43">
+      <c r="BK13" s="38">
         <v>23</v>
       </c>
+      <c r="BL13" s="4">
+        <v>19</v>
+      </c>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="25">
         <v>7</v>
       </c>
       <c r="C14" s="25">
         <v>1</v>
       </c>
       <c r="D14" s="4">
         <v>9</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="25">
         <v>4</v>
       </c>
       <c r="G14" s="25">
         <v>5</v>
       </c>
       <c r="H14" s="25">
         <v>15</v>
       </c>
       <c r="I14" s="25">
         <v>-3</v>
       </c>
@@ -2585,70 +2599,73 @@
       <c r="AW14" s="4">
         <v>12</v>
       </c>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4">
         <v>9</v>
       </c>
       <c r="AZ14" s="4">
         <v>-1</v>
       </c>
       <c r="BA14" s="4">
         <v>-1</v>
       </c>
       <c r="BB14" s="4">
         <v>2</v>
       </c>
       <c r="BC14" s="4">
         <v>15</v>
       </c>
       <c r="BD14" s="4">
         <v>4</v>
       </c>
       <c r="BE14" s="4">
         <v>6</v>
       </c>
-      <c r="BF14" s="41">
+      <c r="BF14" s="37">
         <v>13</v>
       </c>
-      <c r="BG14" s="43">
+      <c r="BG14" s="38">
         <v>14</v>
       </c>
-      <c r="BH14" s="43">
+      <c r="BH14" s="38">
         <v>-2</v>
       </c>
-      <c r="BI14" s="46">
+      <c r="BI14" s="40">
         <v>-5</v>
       </c>
-      <c r="BJ14" s="43">
+      <c r="BJ14" s="38">
         <v>1</v>
       </c>
-      <c r="BK14" s="43">
+      <c r="BK14" s="38">
         <v>-4</v>
       </c>
+      <c r="BL14" s="4">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="25">
         <v>3</v>
       </c>
       <c r="C15" s="25">
         <v>16</v>
       </c>
       <c r="D15" s="4">
         <v>17</v>
       </c>
       <c r="E15" s="4">
         <v>18</v>
       </c>
       <c r="F15" s="25">
         <v>16</v>
       </c>
       <c r="G15" s="25">
         <v>18</v>
       </c>
       <c r="H15" s="25">
         <v>9</v>
       </c>
       <c r="I15" s="25">
@@ -2776,70 +2793,73 @@
       </c>
       <c r="AX15" s="4">
         <v>9</v>
       </c>
       <c r="AY15" s="4">
         <v>23</v>
       </c>
       <c r="AZ15" s="4">
         <v>7</v>
       </c>
       <c r="BA15" s="4">
         <v>4</v>
       </c>
       <c r="BB15" s="4">
         <v>11</v>
       </c>
       <c r="BC15" s="4">
         <v>13</v>
       </c>
       <c r="BD15" s="4">
         <v>17</v>
       </c>
       <c r="BE15" s="4">
         <v>10</v>
       </c>
-      <c r="BF15" s="41">
+      <c r="BF15" s="37">
         <v>12</v>
       </c>
-      <c r="BG15" s="43">
+      <c r="BG15" s="38">
         <v>11</v>
       </c>
-      <c r="BH15" s="43">
+      <c r="BH15" s="38">
         <v>17</v>
       </c>
-      <c r="BI15" s="46">
+      <c r="BI15" s="40">
         <v>13</v>
       </c>
-      <c r="BJ15" s="43">
+      <c r="BJ15" s="38">
         <v>15</v>
       </c>
-      <c r="BK15" s="43">
+      <c r="BK15" s="38">
         <v>8</v>
       </c>
+      <c r="BL15" s="4">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="25">
         <v>15</v>
       </c>
       <c r="C16" s="25">
         <v>31</v>
       </c>
       <c r="D16" s="4">
         <v>30</v>
       </c>
       <c r="E16" s="4">
         <v>24</v>
       </c>
       <c r="F16" s="25">
         <v>7</v>
       </c>
       <c r="G16" s="25">
         <v>32</v>
       </c>
       <c r="H16" s="25">
         <v>21</v>
       </c>
       <c r="I16" s="25">
@@ -2967,70 +2987,73 @@
       </c>
       <c r="AX16" s="4">
         <v>13</v>
       </c>
       <c r="AY16" s="4">
         <v>17</v>
       </c>
       <c r="AZ16" s="4">
         <v>26</v>
       </c>
       <c r="BA16" s="4">
         <v>19</v>
       </c>
       <c r="BB16" s="4">
         <v>1</v>
       </c>
       <c r="BC16" s="4">
         <v>18</v>
       </c>
       <c r="BD16" s="4">
         <v>21</v>
       </c>
       <c r="BE16" s="4">
         <v>22</v>
       </c>
-      <c r="BF16" s="41">
+      <c r="BF16" s="37">
         <v>18</v>
       </c>
-      <c r="BG16" s="43">
+      <c r="BG16" s="38">
         <v>7</v>
       </c>
-      <c r="BH16" s="43">
+      <c r="BH16" s="38">
         <v>8</v>
       </c>
-      <c r="BI16" s="46">
+      <c r="BI16" s="40">
         <v>10</v>
       </c>
-      <c r="BJ16" s="43">
+      <c r="BJ16" s="38">
         <v>18</v>
       </c>
-      <c r="BK16" s="43">
+      <c r="BK16" s="38">
         <v>14</v>
       </c>
+      <c r="BL16" s="4">
+        <v>19</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="25">
         <v>111</v>
       </c>
       <c r="C17" s="25">
         <v>63</v>
       </c>
       <c r="D17" s="4">
         <v>103</v>
       </c>
       <c r="E17" s="4">
         <v>94</v>
       </c>
       <c r="F17" s="25">
         <v>108</v>
       </c>
       <c r="G17" s="25">
         <v>110</v>
       </c>
       <c r="H17" s="25">
         <v>114</v>
       </c>
       <c r="I17" s="25">
@@ -3158,70 +3181,73 @@
       </c>
       <c r="AX17" s="4">
         <v>52</v>
       </c>
       <c r="AY17" s="4">
         <v>55</v>
       </c>
       <c r="AZ17" s="4">
         <v>63</v>
       </c>
       <c r="BA17" s="4">
         <v>55</v>
       </c>
       <c r="BB17" s="4">
         <v>61</v>
       </c>
       <c r="BC17" s="4">
         <v>54</v>
       </c>
       <c r="BD17" s="4">
         <v>63</v>
       </c>
       <c r="BE17" s="4">
         <v>41</v>
       </c>
-      <c r="BF17" s="41">
+      <c r="BF17" s="37">
         <v>67</v>
       </c>
-      <c r="BG17" s="43">
+      <c r="BG17" s="38">
         <v>61</v>
       </c>
-      <c r="BH17" s="43">
+      <c r="BH17" s="38">
         <v>56</v>
       </c>
-      <c r="BI17" s="46">
+      <c r="BI17" s="40">
         <v>53</v>
       </c>
-      <c r="BJ17" s="43">
+      <c r="BJ17" s="38">
         <v>64</v>
       </c>
-      <c r="BK17" s="43">
+      <c r="BK17" s="38">
         <v>56</v>
       </c>
+      <c r="BL17" s="4">
+        <v>41</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25">
         <v>25</v>
       </c>
       <c r="C18" s="25">
         <v>22</v>
       </c>
       <c r="D18" s="4">
         <v>24</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="25">
         <v>31</v>
       </c>
       <c r="G18" s="25">
         <v>22</v>
       </c>
       <c r="H18" s="25">
         <v>22</v>
       </c>
       <c r="I18" s="25">
@@ -3349,70 +3375,73 @@
       </c>
       <c r="AX18" s="4">
         <v>16</v>
       </c>
       <c r="AY18" s="4">
         <v>17</v>
       </c>
       <c r="AZ18" s="4">
         <v>18</v>
       </c>
       <c r="BA18" s="4">
         <v>16</v>
       </c>
       <c r="BB18" s="4">
         <v>24</v>
       </c>
       <c r="BC18" s="4">
         <v>13</v>
       </c>
       <c r="BD18" s="4">
         <v>21</v>
       </c>
       <c r="BE18" s="4">
         <v>17</v>
       </c>
-      <c r="BF18" s="41">
+      <c r="BF18" s="37">
         <v>18</v>
       </c>
-      <c r="BG18" s="43">
+      <c r="BG18" s="38">
         <v>11</v>
       </c>
-      <c r="BH18" s="43">
+      <c r="BH18" s="38">
         <v>25</v>
       </c>
-      <c r="BI18" s="46">
+      <c r="BI18" s="40">
         <v>16</v>
       </c>
-      <c r="BJ18" s="43">
+      <c r="BJ18" s="38">
         <v>16</v>
       </c>
-      <c r="BK18" s="43">
+      <c r="BK18" s="38">
         <v>7</v>
       </c>
+      <c r="BL18" s="4">
+        <v>4</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25">
         <v>67</v>
       </c>
       <c r="C19" s="25">
         <v>55</v>
       </c>
       <c r="D19" s="4">
         <v>50</v>
       </c>
       <c r="E19" s="4">
         <v>63</v>
       </c>
       <c r="F19" s="25">
         <v>62</v>
       </c>
       <c r="G19" s="25">
         <v>73</v>
       </c>
       <c r="H19" s="25">
         <v>72</v>
       </c>
       <c r="I19" s="25">
@@ -3540,70 +3569,73 @@
       </c>
       <c r="AX19" s="4">
         <v>33</v>
       </c>
       <c r="AY19" s="4">
         <v>28</v>
       </c>
       <c r="AZ19" s="4">
         <v>33</v>
       </c>
       <c r="BA19" s="4">
         <v>33</v>
       </c>
       <c r="BB19" s="4">
         <v>25</v>
       </c>
       <c r="BC19" s="4">
         <v>33</v>
       </c>
       <c r="BD19" s="4">
         <v>26</v>
       </c>
       <c r="BE19" s="4">
         <v>19</v>
       </c>
-      <c r="BF19" s="41">
+      <c r="BF19" s="37">
         <v>44</v>
       </c>
-      <c r="BG19" s="43">
+      <c r="BG19" s="38">
         <v>31</v>
       </c>
-      <c r="BH19" s="43">
+      <c r="BH19" s="38">
         <v>22</v>
       </c>
-      <c r="BI19" s="46">
+      <c r="BI19" s="40">
         <v>29</v>
       </c>
-      <c r="BJ19" s="43">
+      <c r="BJ19" s="38">
         <v>31</v>
       </c>
-      <c r="BK19" s="43">
+      <c r="BK19" s="38">
         <v>23</v>
       </c>
+      <c r="BL19" s="4">
+        <v>21</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="25">
         <v>64</v>
       </c>
       <c r="C20" s="25">
         <v>47</v>
       </c>
       <c r="D20" s="4">
         <v>47</v>
       </c>
       <c r="E20" s="4">
         <v>58</v>
       </c>
       <c r="F20" s="25">
         <v>51</v>
       </c>
       <c r="G20" s="25">
         <v>56</v>
       </c>
       <c r="H20" s="25">
         <v>67</v>
       </c>
       <c r="I20" s="25">
@@ -3731,70 +3763,73 @@
       </c>
       <c r="AX20" s="4">
         <v>21</v>
       </c>
       <c r="AY20" s="4">
         <v>33</v>
       </c>
       <c r="AZ20" s="4">
         <v>36</v>
       </c>
       <c r="BA20" s="4">
         <v>39</v>
       </c>
       <c r="BB20" s="4">
         <v>47</v>
       </c>
       <c r="BC20" s="4">
         <v>66</v>
       </c>
       <c r="BD20" s="4">
         <v>44</v>
       </c>
       <c r="BE20" s="4">
         <v>45</v>
       </c>
-      <c r="BF20" s="41">
+      <c r="BF20" s="37">
         <v>36</v>
       </c>
-      <c r="BG20" s="43">
+      <c r="BG20" s="38">
         <v>31</v>
       </c>
-      <c r="BH20" s="43">
+      <c r="BH20" s="38">
         <v>17</v>
       </c>
-      <c r="BI20" s="46">
+      <c r="BI20" s="40">
         <v>54</v>
       </c>
-      <c r="BJ20" s="43">
+      <c r="BJ20" s="38">
         <v>46</v>
       </c>
-      <c r="BK20" s="43">
+      <c r="BK20" s="38">
         <v>28</v>
       </c>
+      <c r="BL20" s="4">
+        <v>36</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="25">
         <v>81</v>
       </c>
       <c r="C21" s="25">
         <v>61</v>
       </c>
       <c r="D21" s="4">
         <v>87</v>
       </c>
       <c r="E21" s="4">
         <v>60</v>
       </c>
       <c r="F21" s="25">
         <v>71</v>
       </c>
       <c r="G21" s="25">
         <v>94</v>
       </c>
       <c r="H21" s="25">
         <v>85</v>
       </c>
       <c r="I21" s="25">
@@ -3922,70 +3957,73 @@
       </c>
       <c r="AX21" s="4">
         <v>37</v>
       </c>
       <c r="AY21" s="4">
         <v>49</v>
       </c>
       <c r="AZ21" s="4">
         <v>41</v>
       </c>
       <c r="BA21" s="4">
         <v>52</v>
       </c>
       <c r="BB21" s="4">
         <v>41</v>
       </c>
       <c r="BC21" s="4">
         <v>58</v>
       </c>
       <c r="BD21" s="4">
         <v>39</v>
       </c>
       <c r="BE21" s="4">
         <v>32</v>
       </c>
-      <c r="BF21" s="41">
+      <c r="BF21" s="37">
         <v>49</v>
       </c>
-      <c r="BG21" s="43">
+      <c r="BG21" s="38">
         <v>49</v>
       </c>
-      <c r="BH21" s="43">
+      <c r="BH21" s="38">
         <v>41</v>
       </c>
-      <c r="BI21" s="46">
+      <c r="BI21" s="40">
         <v>39</v>
       </c>
-      <c r="BJ21" s="43">
+      <c r="BJ21" s="38">
         <v>61</v>
       </c>
-      <c r="BK21" s="43">
+      <c r="BK21" s="38">
         <v>29</v>
       </c>
+      <c r="BL21" s="4">
+        <v>37</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="25">
         <v>11</v>
       </c>
       <c r="C22" s="25">
         <v>31</v>
       </c>
       <c r="D22" s="4">
         <v>31</v>
       </c>
       <c r="E22" s="4">
         <v>22</v>
       </c>
       <c r="F22" s="25">
         <v>18</v>
       </c>
       <c r="G22" s="25">
         <v>16</v>
       </c>
       <c r="H22" s="25">
         <v>30</v>
       </c>
       <c r="I22" s="25">
@@ -4113,137 +4151,141 @@
       </c>
       <c r="AX22" s="4">
         <v>16</v>
       </c>
       <c r="AY22" s="4">
         <v>14</v>
       </c>
       <c r="AZ22" s="4">
         <v>16</v>
       </c>
       <c r="BA22" s="4">
         <v>15</v>
       </c>
       <c r="BB22" s="4">
         <v>18</v>
       </c>
       <c r="BC22" s="4">
         <v>15</v>
       </c>
       <c r="BD22" s="4">
         <v>10</v>
       </c>
       <c r="BE22" s="4">
         <v>22</v>
       </c>
-      <c r="BF22" s="41">
+      <c r="BF22" s="37">
         <v>11</v>
       </c>
-      <c r="BG22" s="43">
+      <c r="BG22" s="38">
         <v>15</v>
       </c>
-      <c r="BH22" s="43">
+      <c r="BH22" s="38">
         <v>8</v>
       </c>
-      <c r="BI22" s="46">
+      <c r="BI22" s="40">
         <v>16</v>
       </c>
-      <c r="BJ22" s="43">
+      <c r="BJ22" s="38">
         <v>9</v>
       </c>
-      <c r="BK22" s="43">
+      <c r="BK22" s="38">
         <v>16</v>
       </c>
+      <c r="BL22" s="4">
+        <v>10</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="56" t="s">
+    <row r="23" spans="1:64" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="56"/>
-[...60 lines deleted...]
-      <c r="BK23" s="59"/>
+      <c r="B23" s="55"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="55"/>
+      <c r="O23" s="55"/>
+      <c r="P23" s="55"/>
+      <c r="Q23" s="55"/>
+      <c r="R23" s="55"/>
+      <c r="S23" s="55"/>
+      <c r="T23" s="55"/>
+      <c r="U23" s="55"/>
+      <c r="V23" s="55"/>
+      <c r="W23" s="55"/>
+      <c r="X23" s="55"/>
+      <c r="Y23" s="55"/>
+      <c r="Z23" s="55"/>
+      <c r="AA23" s="55"/>
+      <c r="AB23" s="55"/>
+      <c r="AC23" s="55"/>
+      <c r="AD23" s="55"/>
+      <c r="AE23" s="55"/>
+      <c r="AF23" s="55"/>
+      <c r="AG23" s="55"/>
+      <c r="AH23" s="55"/>
+      <c r="AI23" s="55"/>
+      <c r="AJ23" s="55"/>
+      <c r="AK23" s="55"/>
+      <c r="AL23" s="55"/>
+      <c r="AM23" s="55"/>
+      <c r="AN23" s="55"/>
+      <c r="AO23" s="55"/>
+      <c r="AP23" s="55"/>
+      <c r="AQ23" s="55"/>
+      <c r="AR23" s="55"/>
+      <c r="AS23" s="55"/>
+      <c r="AT23" s="55"/>
+      <c r="AU23" s="55"/>
+      <c r="AV23" s="55"/>
+      <c r="AW23" s="55"/>
+      <c r="AX23" s="55"/>
+      <c r="AY23" s="55"/>
+      <c r="AZ23" s="55"/>
+      <c r="BA23" s="55"/>
+      <c r="BB23" s="55"/>
+      <c r="BC23" s="55"/>
+      <c r="BD23" s="55"/>
+      <c r="BE23" s="55"/>
+      <c r="BF23" s="55"/>
+      <c r="BG23" s="55"/>
+      <c r="BH23" s="55"/>
+      <c r="BI23" s="55"/>
+      <c r="BJ23" s="55"/>
+      <c r="BK23" s="55"/>
+      <c r="BL23" s="55"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="25">
         <v>1258</v>
       </c>
       <c r="D24" s="25">
         <v>881</v>
       </c>
       <c r="E24" s="4">
         <v>833</v>
       </c>
       <c r="F24" s="4">
         <v>951</v>
       </c>
       <c r="G24" s="25">
         <v>962</v>
       </c>
       <c r="H24" s="25">
         <v>1134</v>
       </c>
       <c r="I24" s="25">
         <v>1064</v>
       </c>
@@ -4369,70 +4411,73 @@
       </c>
       <c r="AX24" s="4">
         <v>585</v>
       </c>
       <c r="AY24" s="4">
         <v>665</v>
       </c>
       <c r="AZ24" s="4">
         <v>615</v>
       </c>
       <c r="BA24" s="4">
         <v>644</v>
       </c>
       <c r="BB24" s="4">
         <v>614</v>
       </c>
       <c r="BC24" s="4">
         <v>729</v>
       </c>
       <c r="BD24" s="4">
         <v>801</v>
       </c>
       <c r="BE24" s="4">
         <v>610</v>
       </c>
-      <c r="BF24" s="41">
+      <c r="BF24" s="37">
         <v>688</v>
       </c>
-      <c r="BG24" s="43">
+      <c r="BG24" s="38">
         <v>732</v>
       </c>
-      <c r="BH24" s="46">
+      <c r="BH24" s="40">
         <v>506</v>
       </c>
-      <c r="BI24" s="46">
+      <c r="BI24" s="40">
         <v>683</v>
       </c>
-      <c r="BJ24" s="43">
+      <c r="BJ24" s="38">
         <v>720</v>
       </c>
-      <c r="BK24" s="43">
+      <c r="BK24" s="38">
         <v>505</v>
       </c>
+      <c r="BL24" s="4">
+        <v>561</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="25">
         <v>1063</v>
       </c>
       <c r="D25" s="25">
         <v>720</v>
       </c>
       <c r="E25" s="4">
         <v>618</v>
       </c>
       <c r="F25" s="4">
         <v>773</v>
       </c>
       <c r="G25" s="25">
         <v>764</v>
       </c>
       <c r="H25" s="25">
         <v>912</v>
       </c>
       <c r="I25" s="25">
         <v>849</v>
       </c>
@@ -4558,70 +4603,73 @@
       </c>
       <c r="AX25" s="4">
         <v>491</v>
       </c>
       <c r="AY25" s="4">
         <v>541</v>
       </c>
       <c r="AZ25" s="4">
         <v>492</v>
       </c>
       <c r="BA25" s="4">
         <v>524</v>
       </c>
       <c r="BB25" s="4">
         <v>485</v>
       </c>
       <c r="BC25" s="4">
         <v>586</v>
       </c>
       <c r="BD25" s="4">
         <v>689</v>
       </c>
       <c r="BE25" s="4">
         <v>501</v>
       </c>
-      <c r="BF25" s="41">
+      <c r="BF25" s="37">
         <v>549</v>
       </c>
-      <c r="BG25" s="43">
+      <c r="BG25" s="38">
         <v>598</v>
       </c>
-      <c r="BH25" s="46">
+      <c r="BH25" s="40">
         <v>417</v>
       </c>
-      <c r="BI25" s="46">
+      <c r="BI25" s="40">
         <v>558</v>
       </c>
-      <c r="BJ25" s="43">
+      <c r="BJ25" s="38">
         <v>581</v>
       </c>
-      <c r="BK25" s="43">
+      <c r="BK25" s="38">
         <v>404</v>
       </c>
+      <c r="BL25" s="4">
+        <v>463</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="25">
         <v>23</v>
       </c>
       <c r="D26" s="25">
         <v>24</v>
       </c>
       <c r="E26" s="4">
         <v>37</v>
       </c>
       <c r="F26" s="4">
         <v>26</v>
       </c>
       <c r="G26" s="25">
         <v>28</v>
       </c>
       <c r="H26" s="25">
         <v>36</v>
       </c>
       <c r="I26" s="25">
         <v>23</v>
       </c>
@@ -4747,70 +4795,73 @@
       </c>
       <c r="AX26" s="4">
         <v>19</v>
       </c>
       <c r="AY26" s="4">
         <v>18</v>
       </c>
       <c r="AZ26" s="4">
         <v>14</v>
       </c>
       <c r="BA26" s="4">
         <v>12</v>
       </c>
       <c r="BB26" s="4">
         <v>16</v>
       </c>
       <c r="BC26" s="4">
         <v>14</v>
       </c>
       <c r="BD26" s="4">
         <v>15</v>
       </c>
       <c r="BE26" s="4">
         <v>18</v>
       </c>
-      <c r="BF26" s="41">
+      <c r="BF26" s="37">
         <v>19</v>
       </c>
-      <c r="BG26" s="43">
+      <c r="BG26" s="38">
         <v>19</v>
       </c>
-      <c r="BH26" s="46">
+      <c r="BH26" s="40">
         <v>12</v>
       </c>
-      <c r="BI26" s="46">
+      <c r="BI26" s="40">
         <v>16</v>
       </c>
-      <c r="BJ26" s="43">
+      <c r="BJ26" s="38">
         <v>16</v>
       </c>
-      <c r="BK26" s="43">
+      <c r="BK26" s="38">
         <v>18</v>
       </c>
+      <c r="BL26" s="4">
+        <v>20</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="25">
         <v>78</v>
       </c>
       <c r="D27" s="25">
         <v>59</v>
       </c>
       <c r="E27" s="4">
         <v>89</v>
       </c>
       <c r="F27" s="4">
         <v>73</v>
       </c>
       <c r="G27" s="25">
         <v>89</v>
       </c>
       <c r="H27" s="25">
         <v>92</v>
       </c>
       <c r="I27" s="25">
         <v>95</v>
       </c>
@@ -4936,70 +4987,73 @@
       </c>
       <c r="AX27" s="4">
         <v>40</v>
       </c>
       <c r="AY27" s="4">
         <v>51</v>
       </c>
       <c r="AZ27" s="4">
         <v>48</v>
       </c>
       <c r="BA27" s="4">
         <v>42</v>
       </c>
       <c r="BB27" s="4">
         <v>54</v>
       </c>
       <c r="BC27" s="4">
         <v>45</v>
       </c>
       <c r="BD27" s="4">
         <v>47</v>
       </c>
       <c r="BE27" s="4">
         <v>41</v>
       </c>
-      <c r="BF27" s="41">
+      <c r="BF27" s="37">
         <v>57</v>
       </c>
-      <c r="BG27" s="43">
+      <c r="BG27" s="38">
         <v>56</v>
       </c>
-      <c r="BH27" s="46">
+      <c r="BH27" s="40">
         <v>41</v>
       </c>
-      <c r="BI27" s="46">
+      <c r="BI27" s="40">
         <v>47</v>
       </c>
-      <c r="BJ27" s="43">
+      <c r="BJ27" s="38">
         <v>55</v>
       </c>
-      <c r="BK27" s="43">
+      <c r="BK27" s="38">
         <v>45</v>
       </c>
+      <c r="BL27" s="4">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="25">
         <v>5</v>
       </c>
       <c r="D28" s="25">
         <v>3</v>
       </c>
       <c r="E28" s="4">
         <v>5</v>
       </c>
       <c r="F28" s="4">
         <v>8</v>
       </c>
       <c r="G28" s="25">
         <v>2</v>
       </c>
       <c r="H28" s="25">
         <v>3</v>
       </c>
       <c r="I28" s="25">
         <v>-1</v>
       </c>
@@ -5119,70 +5173,73 @@
       </c>
       <c r="AX28" s="4">
         <v>0</v>
       </c>
       <c r="AY28" s="4">
         <v>1</v>
       </c>
       <c r="AZ28" s="4">
         <v>0</v>
       </c>
       <c r="BA28" s="4">
         <v>5</v>
       </c>
       <c r="BB28" s="4">
         <v>0</v>
       </c>
       <c r="BC28" s="4">
         <v>1</v>
       </c>
       <c r="BD28" s="4">
         <v>-3</v>
       </c>
       <c r="BE28" s="4">
         <v>-1</v>
       </c>
-      <c r="BF28" s="41">
+      <c r="BF28" s="37">
         <v>4</v>
       </c>
-      <c r="BG28" s="43">
+      <c r="BG28" s="38">
         <v>3</v>
       </c>
-      <c r="BH28" s="46">
+      <c r="BH28" s="40">
         <v>1</v>
       </c>
-      <c r="BI28" s="46">
+      <c r="BI28" s="40">
         <v>-2</v>
       </c>
-      <c r="BJ28" s="43">
+      <c r="BJ28" s="38">
         <v>1</v>
       </c>
       <c r="BK28" s="1">
         <v>0</v>
       </c>
+      <c r="BL28" s="4">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="25">
         <v>38</v>
       </c>
       <c r="D29" s="25">
         <v>32</v>
       </c>
       <c r="E29" s="4">
         <v>26</v>
       </c>
       <c r="F29" s="4">
         <v>32</v>
       </c>
       <c r="G29" s="25">
         <v>28</v>
       </c>
       <c r="H29" s="25">
         <v>30</v>
       </c>
       <c r="I29" s="25">
         <v>40</v>
       </c>
@@ -5308,70 +5365,73 @@
       </c>
       <c r="AX29" s="4">
         <v>12</v>
       </c>
       <c r="AY29" s="4">
         <v>25</v>
       </c>
       <c r="AZ29" s="4">
         <v>33</v>
       </c>
       <c r="BA29" s="4">
         <v>25</v>
       </c>
       <c r="BB29" s="4">
         <v>23</v>
       </c>
       <c r="BC29" s="4">
         <v>50</v>
       </c>
       <c r="BD29" s="4">
         <v>33</v>
       </c>
       <c r="BE29" s="4">
         <v>30</v>
       </c>
-      <c r="BF29" s="41">
+      <c r="BF29" s="37">
         <v>17</v>
       </c>
-      <c r="BG29" s="43">
+      <c r="BG29" s="38">
         <v>22</v>
       </c>
-      <c r="BH29" s="46">
+      <c r="BH29" s="40">
         <v>5</v>
       </c>
-      <c r="BI29" s="46">
+      <c r="BI29" s="40">
         <v>38</v>
       </c>
-      <c r="BJ29" s="43">
+      <c r="BJ29" s="38">
         <v>24</v>
       </c>
-      <c r="BK29" s="43">
+      <c r="BK29" s="38">
         <v>20</v>
       </c>
+      <c r="BL29" s="4">
+        <v>21</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="25">
         <v>51</v>
       </c>
       <c r="D30" s="25">
         <v>43</v>
       </c>
       <c r="E30" s="4">
         <v>58</v>
       </c>
       <c r="F30" s="4">
         <v>39</v>
       </c>
       <c r="G30" s="25">
         <v>51</v>
       </c>
       <c r="H30" s="25">
         <v>61</v>
       </c>
       <c r="I30" s="25">
         <v>58</v>
       </c>
@@ -5497,137 +5557,141 @@
       </c>
       <c r="AX30" s="4">
         <v>23</v>
       </c>
       <c r="AY30" s="4">
         <v>29</v>
       </c>
       <c r="AZ30" s="4">
         <v>28</v>
       </c>
       <c r="BA30" s="4">
         <v>36</v>
       </c>
       <c r="BB30" s="4">
         <v>36</v>
       </c>
       <c r="BC30" s="4">
         <v>33</v>
       </c>
       <c r="BD30" s="4">
         <v>20</v>
       </c>
       <c r="BE30" s="4">
         <v>21</v>
       </c>
-      <c r="BF30" s="41">
+      <c r="BF30" s="37">
         <v>42</v>
       </c>
-      <c r="BG30" s="43">
+      <c r="BG30" s="38">
         <v>34</v>
       </c>
-      <c r="BH30" s="46">
+      <c r="BH30" s="40">
         <v>30</v>
       </c>
-      <c r="BI30" s="46">
+      <c r="BI30" s="40">
         <v>26</v>
       </c>
-      <c r="BJ30" s="43">
+      <c r="BJ30" s="38">
         <v>43</v>
       </c>
-      <c r="BK30" s="43">
+      <c r="BK30" s="38">
         <v>18</v>
       </c>
+      <c r="BL30" s="4">
+        <v>24</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="55" t="s">
+    <row r="31" spans="1:64" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="55"/>
-[...60 lines deleted...]
-      <c r="BK31" s="59"/>
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="54"/>
+      <c r="N31" s="54"/>
+      <c r="O31" s="54"/>
+      <c r="P31" s="54"/>
+      <c r="Q31" s="54"/>
+      <c r="R31" s="54"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="54"/>
+      <c r="U31" s="54"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="54"/>
+      <c r="Y31" s="54"/>
+      <c r="Z31" s="54"/>
+      <c r="AA31" s="54"/>
+      <c r="AB31" s="54"/>
+      <c r="AC31" s="54"/>
+      <c r="AD31" s="54"/>
+      <c r="AE31" s="54"/>
+      <c r="AF31" s="54"/>
+      <c r="AG31" s="54"/>
+      <c r="AH31" s="54"/>
+      <c r="AI31" s="54"/>
+      <c r="AJ31" s="54"/>
+      <c r="AK31" s="54"/>
+      <c r="AL31" s="54"/>
+      <c r="AM31" s="54"/>
+      <c r="AN31" s="54"/>
+      <c r="AO31" s="54"/>
+      <c r="AP31" s="54"/>
+      <c r="AQ31" s="54"/>
+      <c r="AR31" s="54"/>
+      <c r="AS31" s="54"/>
+      <c r="AT31" s="54"/>
+      <c r="AU31" s="54"/>
+      <c r="AV31" s="54"/>
+      <c r="AW31" s="54"/>
+      <c r="AX31" s="54"/>
+      <c r="AY31" s="54"/>
+      <c r="AZ31" s="54"/>
+      <c r="BA31" s="54"/>
+      <c r="BB31" s="54"/>
+      <c r="BC31" s="54"/>
+      <c r="BD31" s="54"/>
+      <c r="BE31" s="54"/>
+      <c r="BF31" s="54"/>
+      <c r="BG31" s="54"/>
+      <c r="BH31" s="54"/>
+      <c r="BI31" s="54"/>
+      <c r="BJ31" s="54"/>
+      <c r="BK31" s="54"/>
+      <c r="BL31" s="54"/>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="25">
         <v>314</v>
       </c>
       <c r="D32" s="25">
         <v>260</v>
       </c>
       <c r="E32" s="4">
         <v>299</v>
       </c>
       <c r="F32" s="4">
         <v>283</v>
       </c>
       <c r="G32" s="25">
         <v>289</v>
       </c>
       <c r="H32" s="25">
         <v>355</v>
       </c>
       <c r="I32" s="25">
         <v>360</v>
       </c>
@@ -5753,70 +5817,73 @@
       </c>
       <c r="AX32" s="4">
         <v>175</v>
       </c>
       <c r="AY32" s="4">
         <v>197</v>
       </c>
       <c r="AZ32" s="4">
         <v>179</v>
       </c>
       <c r="BA32" s="4">
         <v>195</v>
       </c>
       <c r="BB32" s="4">
         <v>177</v>
       </c>
       <c r="BC32" s="4">
         <v>203</v>
       </c>
       <c r="BD32" s="4">
         <v>199</v>
       </c>
       <c r="BE32" s="4">
         <v>155</v>
       </c>
-      <c r="BF32" s="41">
+      <c r="BF32" s="37">
         <v>216</v>
       </c>
-      <c r="BG32" s="43">
+      <c r="BG32" s="38">
         <v>155</v>
       </c>
-      <c r="BH32" s="46">
+      <c r="BH32" s="40">
         <v>174</v>
       </c>
-      <c r="BI32" s="46">
+      <c r="BI32" s="40">
         <v>173</v>
       </c>
-      <c r="BJ32" s="46">
+      <c r="BJ32" s="40">
         <v>186</v>
       </c>
-      <c r="BK32" s="43">
+      <c r="BK32" s="38">
         <v>150</v>
       </c>
+      <c r="BL32" s="4">
+        <v>129</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:64">
       <c r="A33" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="25">
         <v>22</v>
       </c>
       <c r="D33" s="25">
         <v>20</v>
       </c>
       <c r="E33" s="4">
         <v>18</v>
       </c>
       <c r="F33" s="4">
         <v>22</v>
       </c>
       <c r="G33" s="25">
         <v>20</v>
       </c>
       <c r="H33" s="25">
         <v>42</v>
       </c>
       <c r="I33" s="25">
         <v>40</v>
       </c>
@@ -5942,70 +6009,73 @@
       </c>
       <c r="AX33" s="4">
         <v>20</v>
       </c>
       <c r="AY33" s="4">
         <v>22</v>
       </c>
       <c r="AZ33" s="4">
         <v>14</v>
       </c>
       <c r="BA33" s="4">
         <v>15</v>
       </c>
       <c r="BB33" s="4">
         <v>17</v>
       </c>
       <c r="BC33" s="4">
         <v>22</v>
       </c>
       <c r="BD33" s="4">
         <v>11</v>
       </c>
       <c r="BE33" s="4">
         <v>5</v>
       </c>
-      <c r="BF33" s="41">
+      <c r="BF33" s="37">
         <v>19</v>
       </c>
-      <c r="BG33" s="43">
+      <c r="BG33" s="38">
         <v>16</v>
       </c>
-      <c r="BH33" s="46">
+      <c r="BH33" s="40">
         <v>21</v>
       </c>
-      <c r="BI33" s="46">
+      <c r="BI33" s="40">
         <v>11</v>
       </c>
-      <c r="BJ33" s="46">
+      <c r="BJ33" s="40">
         <v>10</v>
       </c>
-      <c r="BK33" s="43">
+      <c r="BK33" s="38">
         <v>17</v>
       </c>
+      <c r="BL33" s="4">
+        <v>7</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:64">
       <c r="A34" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="25">
         <v>28</v>
       </c>
       <c r="D34" s="25">
         <v>15</v>
       </c>
       <c r="E34" s="4">
         <v>24</v>
       </c>
       <c r="F34" s="4">
         <v>19</v>
       </c>
       <c r="G34" s="25">
         <v>32</v>
       </c>
       <c r="H34" s="25">
         <v>21</v>
       </c>
       <c r="I34" s="25">
         <v>28</v>
       </c>
@@ -6131,70 +6201,73 @@
       </c>
       <c r="AX34" s="4">
         <v>9</v>
       </c>
       <c r="AY34" s="4">
         <v>16</v>
       </c>
       <c r="AZ34" s="4">
         <v>9</v>
       </c>
       <c r="BA34" s="4">
         <v>33</v>
       </c>
       <c r="BB34" s="4">
         <v>21</v>
       </c>
       <c r="BC34" s="4">
         <v>17</v>
       </c>
       <c r="BD34" s="4">
         <v>14</v>
       </c>
       <c r="BE34" s="4">
         <v>11</v>
       </c>
-      <c r="BF34" s="41">
+      <c r="BF34" s="37">
         <v>20</v>
       </c>
-      <c r="BG34" s="43">
+      <c r="BG34" s="38">
         <v>5</v>
       </c>
-      <c r="BH34" s="46">
+      <c r="BH34" s="40">
         <v>16</v>
       </c>
-      <c r="BI34" s="46">
+      <c r="BI34" s="40">
         <v>24</v>
       </c>
-      <c r="BJ34" s="46">
+      <c r="BJ34" s="40">
         <v>9</v>
       </c>
-      <c r="BK34" s="43">
+      <c r="BK34" s="38">
         <v>16</v>
       </c>
+      <c r="BL34" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:64">
       <c r="A35" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="25">
         <v>52</v>
       </c>
       <c r="D35" s="25">
         <v>35</v>
       </c>
       <c r="E35" s="4">
         <v>37</v>
       </c>
       <c r="F35" s="4">
         <v>40</v>
       </c>
       <c r="G35" s="25">
         <v>39</v>
       </c>
       <c r="H35" s="25">
         <v>52</v>
       </c>
       <c r="I35" s="25">
         <v>49</v>
       </c>
@@ -6320,70 +6393,73 @@
       </c>
       <c r="AX35" s="4">
         <v>24</v>
       </c>
       <c r="AY35" s="4">
         <v>20</v>
       </c>
       <c r="AZ35" s="4">
         <v>26</v>
       </c>
       <c r="BA35" s="4">
         <v>23</v>
       </c>
       <c r="BB35" s="4">
         <v>22</v>
       </c>
       <c r="BC35" s="4">
         <v>8</v>
       </c>
       <c r="BD35" s="4">
         <v>26</v>
       </c>
       <c r="BE35" s="4">
         <v>16</v>
       </c>
-      <c r="BF35" s="41">
+      <c r="BF35" s="37">
         <v>29</v>
       </c>
-      <c r="BG35" s="43">
+      <c r="BG35" s="38">
         <v>19</v>
       </c>
-      <c r="BH35" s="46">
+      <c r="BH35" s="40">
         <v>22</v>
       </c>
-      <c r="BI35" s="46">
+      <c r="BI35" s="40">
         <v>22</v>
       </c>
-      <c r="BJ35" s="46">
+      <c r="BJ35" s="40">
         <v>29</v>
       </c>
-      <c r="BK35" s="43">
+      <c r="BK35" s="38">
         <v>23</v>
       </c>
+      <c r="BL35" s="4">
+        <v>19</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:64">
       <c r="A36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="25">
         <v>7</v>
       </c>
       <c r="D36" s="25">
         <v>1</v>
       </c>
       <c r="E36" s="4">
         <v>9</v>
       </c>
       <c r="F36" s="4"/>
       <c r="G36" s="25">
         <v>4</v>
       </c>
       <c r="H36" s="25">
         <v>5</v>
       </c>
       <c r="I36" s="25">
         <v>15</v>
       </c>
       <c r="J36" s="25">
         <v>-3</v>
@@ -6505,70 +6581,73 @@
       <c r="AW36" s="4">
         <v>12</v>
       </c>
       <c r="AX36" s="4"/>
       <c r="AY36" s="4">
         <v>9</v>
       </c>
       <c r="AZ36" s="4">
         <v>-1</v>
       </c>
       <c r="BA36" s="4">
         <v>-1</v>
       </c>
       <c r="BB36" s="4">
         <v>2</v>
       </c>
       <c r="BC36" s="4">
         <v>15</v>
       </c>
       <c r="BD36" s="4">
         <v>4</v>
       </c>
       <c r="BE36" s="4">
         <v>6</v>
       </c>
-      <c r="BF36" s="41">
+      <c r="BF36" s="37">
         <v>13</v>
       </c>
-      <c r="BG36" s="43">
+      <c r="BG36" s="38">
         <v>14</v>
       </c>
-      <c r="BH36" s="46">
+      <c r="BH36" s="40">
         <v>-2</v>
       </c>
-      <c r="BI36" s="46">
+      <c r="BI36" s="40">
         <v>-5</v>
       </c>
-      <c r="BJ36" s="46">
+      <c r="BJ36" s="40">
         <v>1</v>
       </c>
-      <c r="BK36" s="43">
+      <c r="BK36" s="38">
         <v>-4</v>
       </c>
+      <c r="BL36" s="4">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:64">
       <c r="A37" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="25">
         <v>3</v>
       </c>
       <c r="D37" s="25">
         <v>16</v>
       </c>
       <c r="E37" s="4">
         <v>17</v>
       </c>
       <c r="F37" s="4">
         <v>18</v>
       </c>
       <c r="G37" s="25">
         <v>16</v>
       </c>
       <c r="H37" s="25">
         <v>18</v>
       </c>
       <c r="I37" s="25">
         <v>9</v>
       </c>
@@ -6694,70 +6773,73 @@
       </c>
       <c r="AX37" s="4">
         <v>9</v>
       </c>
       <c r="AY37" s="4">
         <v>23</v>
       </c>
       <c r="AZ37" s="4">
         <v>7</v>
       </c>
       <c r="BA37" s="4">
         <v>4</v>
       </c>
       <c r="BB37" s="4">
         <v>11</v>
       </c>
       <c r="BC37" s="4">
         <v>13</v>
       </c>
       <c r="BD37" s="4">
         <v>17</v>
       </c>
       <c r="BE37" s="4">
         <v>10</v>
       </c>
-      <c r="BF37" s="41">
+      <c r="BF37" s="37">
         <v>12</v>
       </c>
-      <c r="BG37" s="43">
+      <c r="BG37" s="38">
         <v>11</v>
       </c>
-      <c r="BH37" s="46">
+      <c r="BH37" s="40">
         <v>17</v>
       </c>
-      <c r="BI37" s="46">
+      <c r="BI37" s="40">
         <v>13</v>
       </c>
-      <c r="BJ37" s="46">
+      <c r="BJ37" s="40">
         <v>15</v>
       </c>
-      <c r="BK37" s="43">
+      <c r="BK37" s="38">
         <v>8</v>
       </c>
+      <c r="BL37" s="4">
+        <v>6</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:64">
       <c r="A38" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="25">
         <v>15</v>
       </c>
       <c r="D38" s="25">
         <v>31</v>
       </c>
       <c r="E38" s="4">
         <v>30</v>
       </c>
       <c r="F38" s="4">
         <v>24</v>
       </c>
       <c r="G38" s="25">
         <v>7</v>
       </c>
       <c r="H38" s="25">
         <v>32</v>
       </c>
       <c r="I38" s="25">
         <v>21</v>
       </c>
@@ -6883,70 +6965,73 @@
       </c>
       <c r="AX38" s="4">
         <v>13</v>
       </c>
       <c r="AY38" s="4">
         <v>17</v>
       </c>
       <c r="AZ38" s="4">
         <v>26</v>
       </c>
       <c r="BA38" s="4">
         <v>19</v>
       </c>
       <c r="BB38" s="4">
         <v>1</v>
       </c>
       <c r="BC38" s="4">
         <v>18</v>
       </c>
       <c r="BD38" s="4">
         <v>21</v>
       </c>
       <c r="BE38" s="4">
         <v>22</v>
       </c>
-      <c r="BF38" s="41">
+      <c r="BF38" s="37">
         <v>18</v>
       </c>
-      <c r="BG38" s="43">
+      <c r="BG38" s="38">
         <v>7</v>
       </c>
-      <c r="BH38" s="46">
+      <c r="BH38" s="40">
         <v>8</v>
       </c>
-      <c r="BI38" s="46">
+      <c r="BI38" s="40">
         <v>10</v>
       </c>
-      <c r="BJ38" s="46">
+      <c r="BJ38" s="40">
         <v>18</v>
       </c>
-      <c r="BK38" s="43">
+      <c r="BK38" s="38">
         <v>14</v>
       </c>
+      <c r="BL38" s="4">
+        <v>19</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:64">
       <c r="A39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="25">
         <v>33</v>
       </c>
       <c r="D39" s="25">
         <v>4</v>
       </c>
       <c r="E39" s="4">
         <v>14</v>
       </c>
       <c r="F39" s="4">
         <v>21</v>
       </c>
       <c r="G39" s="25">
         <v>19</v>
       </c>
       <c r="H39" s="25">
         <v>18</v>
       </c>
       <c r="I39" s="25">
         <v>19</v>
       </c>
@@ -7072,70 +7157,73 @@
       </c>
       <c r="AX39" s="4">
         <v>12</v>
       </c>
       <c r="AY39" s="4">
         <v>4</v>
       </c>
       <c r="AZ39" s="4">
         <v>15</v>
       </c>
       <c r="BA39" s="4">
         <v>13</v>
       </c>
       <c r="BB39" s="4">
         <v>7</v>
       </c>
       <c r="BC39" s="4">
         <v>9</v>
       </c>
       <c r="BD39" s="4">
         <v>16</v>
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
-      <c r="BF39" s="41">
+      <c r="BF39" s="37">
         <v>10</v>
       </c>
-      <c r="BG39" s="43">
+      <c r="BG39" s="38">
         <v>5</v>
       </c>
-      <c r="BH39" s="46">
+      <c r="BH39" s="40">
         <v>15</v>
       </c>
-      <c r="BI39" s="46">
+      <c r="BI39" s="40">
         <v>6</v>
       </c>
-      <c r="BJ39" s="46">
+      <c r="BJ39" s="40">
         <v>9</v>
       </c>
-      <c r="BK39" s="43">
+      <c r="BK39" s="38">
         <v>11</v>
       </c>
+      <c r="BL39" s="4">
+        <v>6</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:64">
       <c r="A40" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="25">
         <v>25</v>
       </c>
       <c r="D40" s="25">
         <v>22</v>
       </c>
       <c r="E40" s="4">
         <v>24</v>
       </c>
       <c r="F40" s="4">
         <v>15</v>
       </c>
       <c r="G40" s="25">
         <v>31</v>
       </c>
       <c r="H40" s="25">
         <v>22</v>
       </c>
       <c r="I40" s="25">
         <v>22</v>
       </c>
@@ -7261,70 +7349,73 @@
       </c>
       <c r="AX40" s="4">
         <v>16</v>
       </c>
       <c r="AY40" s="4">
         <v>17</v>
       </c>
       <c r="AZ40" s="4">
         <v>18</v>
       </c>
       <c r="BA40" s="4">
         <v>16</v>
       </c>
       <c r="BB40" s="4">
         <v>24</v>
       </c>
       <c r="BC40" s="4">
         <v>13</v>
       </c>
       <c r="BD40" s="4">
         <v>21</v>
       </c>
       <c r="BE40" s="4">
         <v>17</v>
       </c>
-      <c r="BF40" s="41">
+      <c r="BF40" s="37">
         <v>18</v>
       </c>
-      <c r="BG40" s="43">
+      <c r="BG40" s="38">
         <v>11</v>
       </c>
-      <c r="BH40" s="46">
+      <c r="BH40" s="40">
         <v>25</v>
       </c>
-      <c r="BI40" s="46">
+      <c r="BI40" s="40">
         <v>16</v>
       </c>
-      <c r="BJ40" s="46">
+      <c r="BJ40" s="40">
         <v>16</v>
       </c>
-      <c r="BK40" s="43">
+      <c r="BK40" s="38">
         <v>7</v>
       </c>
+      <c r="BL40" s="4">
+        <v>4</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:64">
       <c r="A41" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="13"/>
       <c r="C41" s="25">
         <v>62</v>
       </c>
       <c r="D41" s="25">
         <v>52</v>
       </c>
       <c r="E41" s="4">
         <v>45</v>
       </c>
       <c r="F41" s="4">
         <v>55</v>
       </c>
       <c r="G41" s="25">
         <v>60</v>
       </c>
       <c r="H41" s="25">
         <v>70</v>
       </c>
       <c r="I41" s="25">
         <v>73</v>
       </c>
@@ -7450,70 +7541,73 @@
       </c>
       <c r="AX41" s="4">
         <v>33</v>
       </c>
       <c r="AY41" s="4">
         <v>27</v>
       </c>
       <c r="AZ41" s="4">
         <v>33</v>
       </c>
       <c r="BA41" s="4">
         <v>28</v>
       </c>
       <c r="BB41" s="4">
         <v>25</v>
       </c>
       <c r="BC41" s="4">
         <v>32</v>
       </c>
       <c r="BD41" s="4">
         <v>29</v>
       </c>
       <c r="BE41" s="4">
         <v>20</v>
       </c>
-      <c r="BF41" s="41">
+      <c r="BF41" s="37">
         <v>40</v>
       </c>
-      <c r="BG41" s="43">
+      <c r="BG41" s="38">
         <v>28</v>
       </c>
-      <c r="BH41" s="46">
+      <c r="BH41" s="40">
         <v>21</v>
       </c>
-      <c r="BI41" s="46">
+      <c r="BI41" s="40">
         <v>31</v>
       </c>
-      <c r="BJ41" s="46">
+      <c r="BJ41" s="40">
         <v>30</v>
       </c>
-      <c r="BK41" s="43">
+      <c r="BK41" s="38">
         <v>23</v>
       </c>
+      <c r="BL41" s="4">
+        <v>23</v>
+      </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:64">
       <c r="A42" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="25">
         <v>26</v>
       </c>
       <c r="D42" s="25">
         <v>15</v>
       </c>
       <c r="E42" s="4">
         <v>21</v>
       </c>
       <c r="F42" s="4">
         <v>26</v>
       </c>
       <c r="G42" s="25">
         <v>23</v>
       </c>
       <c r="H42" s="25">
         <v>26</v>
       </c>
       <c r="I42" s="25">
         <v>27</v>
       </c>
@@ -7639,70 +7733,73 @@
       </c>
       <c r="AX42" s="4">
         <v>9</v>
       </c>
       <c r="AY42" s="4">
         <v>8</v>
       </c>
       <c r="AZ42" s="4">
         <v>3</v>
       </c>
       <c r="BA42" s="4">
         <v>14</v>
       </c>
       <c r="BB42" s="4">
         <v>24</v>
       </c>
       <c r="BC42" s="4">
         <v>16</v>
       </c>
       <c r="BD42" s="4">
         <v>11</v>
       </c>
       <c r="BE42" s="4">
         <v>15</v>
       </c>
-      <c r="BF42" s="41">
+      <c r="BF42" s="37">
         <v>19</v>
       </c>
-      <c r="BG42" s="43">
+      <c r="BG42" s="38">
         <v>9</v>
       </c>
-      <c r="BH42" s="46">
+      <c r="BH42" s="40">
         <v>12</v>
       </c>
-      <c r="BI42" s="46">
+      <c r="BI42" s="40">
         <v>16</v>
       </c>
-      <c r="BJ42" s="46">
+      <c r="BJ42" s="40">
         <v>22</v>
       </c>
-      <c r="BK42" s="43">
+      <c r="BK42" s="38">
         <v>8</v>
       </c>
+      <c r="BL42" s="4">
+        <v>15</v>
+      </c>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:64">
       <c r="A43" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="13"/>
       <c r="C43" s="25">
         <v>30</v>
       </c>
       <c r="D43" s="25">
         <v>18</v>
       </c>
       <c r="E43" s="4">
         <v>29</v>
       </c>
       <c r="F43" s="4">
         <v>21</v>
       </c>
       <c r="G43" s="25">
         <v>20</v>
       </c>
       <c r="H43" s="25">
         <v>33</v>
       </c>
       <c r="I43" s="25">
         <v>27</v>
       </c>
@@ -7828,70 +7925,73 @@
       </c>
       <c r="AX43" s="4">
         <v>14</v>
       </c>
       <c r="AY43" s="4">
         <v>20</v>
       </c>
       <c r="AZ43" s="4">
         <v>13</v>
       </c>
       <c r="BA43" s="4">
         <v>16</v>
       </c>
       <c r="BB43" s="4">
         <v>5</v>
       </c>
       <c r="BC43" s="4">
         <v>25</v>
       </c>
       <c r="BD43" s="4">
         <v>19</v>
       </c>
       <c r="BE43" s="4">
         <v>11</v>
       </c>
-      <c r="BF43" s="41">
+      <c r="BF43" s="37">
         <v>7</v>
       </c>
-      <c r="BG43" s="43">
+      <c r="BG43" s="38">
         <v>15</v>
       </c>
-      <c r="BH43" s="46">
+      <c r="BH43" s="40">
         <v>11</v>
       </c>
-      <c r="BI43" s="46">
+      <c r="BI43" s="40">
         <v>13</v>
       </c>
-      <c r="BJ43" s="46">
+      <c r="BJ43" s="40">
         <v>18</v>
       </c>
-      <c r="BK43" s="43">
+      <c r="BK43" s="38">
         <v>11</v>
       </c>
+      <c r="BL43" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:64">
       <c r="A44" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="14"/>
       <c r="C44" s="29">
         <v>11</v>
       </c>
       <c r="D44" s="29">
         <v>31</v>
       </c>
       <c r="E44" s="5">
         <v>31</v>
       </c>
       <c r="F44" s="5">
         <v>22</v>
       </c>
       <c r="G44" s="29">
         <v>18</v>
       </c>
       <c r="H44" s="29">
         <v>16</v>
       </c>
       <c r="I44" s="29">
         <v>30</v>
       </c>
@@ -8020,7300 +8120,7413 @@
       </c>
       <c r="AY44" s="5">
         <v>14</v>
       </c>
       <c r="AZ44" s="5">
         <v>16</v>
       </c>
       <c r="BA44" s="5">
         <v>15</v>
       </c>
       <c r="BB44" s="5">
         <v>18</v>
       </c>
       <c r="BC44" s="5">
         <v>15</v>
       </c>
       <c r="BD44" s="5">
         <v>10</v>
       </c>
       <c r="BE44" s="5">
         <v>22</v>
       </c>
       <c r="BF44" s="5">
         <v>11</v>
       </c>
-      <c r="BG44" s="44">
+      <c r="BG44" s="39">
         <v>15</v>
       </c>
-      <c r="BH44" s="44">
+      <c r="BH44" s="39">
         <v>8</v>
       </c>
-      <c r="BI44" s="44">
+      <c r="BI44" s="39">
         <v>16</v>
       </c>
-      <c r="BJ44" s="44">
+      <c r="BJ44" s="39">
         <v>9</v>
       </c>
-      <c r="BK44" s="44">
+      <c r="BK44" s="39">
         <v>16</v>
       </c>
+      <c r="BL44" s="5">
+        <v>10</v>
+      </c>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:64">
+      <c r="A45" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6"/>
+      <c r="V45" s="6"/>
+      <c r="W45" s="6"/>
+      <c r="X45" s="6"/>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="6"/>
+      <c r="AA45" s="6"/>
+      <c r="AB45" s="6"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="6"/>
+      <c r="AG45" s="6"/>
+      <c r="AH45" s="6"/>
+      <c r="AI45" s="6"/>
+      <c r="AJ45" s="6"/>
+      <c r="AK45" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="12">
+    <mergeCell ref="A8:BL8"/>
+    <mergeCell ref="A23:BL23"/>
+    <mergeCell ref="A31:BL31"/>
+    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="AX6:BI6"/>
+    <mergeCell ref="BB5:BE5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="BJ6:BL6"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:BL45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A129" sqref="A129"/>
+      <selection pane="bottomLeft" activeCell="BP10" sqref="BP10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="6.85546875" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
+    <col min="2" max="45" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="8.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="47" max="49" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="50" max="59" width="6.85546875" style="1"/>
+    <col min="60" max="60" width="9.140625" style="1" customWidth="1"/>
+    <col min="61" max="61" width="10.42578125" style="1" customWidth="1"/>
+    <col min="62" max="62" width="8.5703125" style="1" customWidth="1"/>
+    <col min="63" max="63" width="10.28515625" style="1" customWidth="1"/>
+    <col min="64" max="64" width="10.85546875" style="1" customWidth="1"/>
+    <col min="65" max="16384" width="6.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:64" ht="15">
+      <c r="A2" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+      <c r="AP2" s="46"/>
+      <c r="AQ2" s="46"/>
+      <c r="AR2" s="46"/>
+      <c r="AS2" s="46"/>
+      <c r="AT2" s="46"/>
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="AX2" s="46"/>
+      <c r="AY2" s="46"/>
+      <c r="AZ2" s="46"/>
+      <c r="BA2" s="46"/>
+      <c r="BB2" s="46"/>
+      <c r="BC2" s="46"/>
+      <c r="BD2" s="46"/>
+      <c r="BE2" s="46"/>
+      <c r="BF2" s="46"/>
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BJ2" s="46"/>
+    </row>
+    <row r="3" spans="1:64">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="22"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="22"/>
+      <c r="AA3" s="22"/>
+      <c r="AB3" s="22"/>
+      <c r="AC3" s="22"/>
+      <c r="AD3" s="22"/>
+      <c r="AE3" s="22"/>
+      <c r="AF3" s="22"/>
+      <c r="AG3" s="22"/>
+      <c r="AH3" s="22"/>
+      <c r="AI3" s="22"/>
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="22"/>
+      <c r="AM3" s="22"/>
+      <c r="AN3" s="22"/>
+    </row>
+    <row r="4" spans="1:64">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="22"/>
+      <c r="X4" s="22"/>
+      <c r="Y4" s="22"/>
+      <c r="Z4" s="22"/>
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="22"/>
+      <c r="AL4" s="22"/>
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+    </row>
+    <row r="5" spans="1:64" ht="15" customHeight="1">
+      <c r="AY5" s="49"/>
+      <c r="AZ5" s="49"/>
+      <c r="BA5" s="49"/>
+      <c r="BB5" s="49"/>
+      <c r="BC5" s="49"/>
+      <c r="BD5" s="49"/>
+      <c r="BE5" s="49"/>
+      <c r="BF5" s="49"/>
+      <c r="BG5" s="49"/>
+      <c r="BK5" s="42"/>
+      <c r="BL5" s="42" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:64">
+      <c r="A6" s="50"/>
+      <c r="B6" s="52">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="52">
+        <v>2022</v>
+      </c>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="52">
+        <v>2023</v>
+      </c>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="52">
+        <v>2024</v>
+      </c>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
+      <c r="AR6" s="53"/>
+      <c r="AS6" s="53"/>
+      <c r="AT6" s="53"/>
+      <c r="AU6" s="53"/>
+      <c r="AV6" s="53"/>
+      <c r="AW6" s="53"/>
+      <c r="AX6" s="47">
+        <v>2025</v>
+      </c>
+      <c r="AY6" s="48"/>
+      <c r="AZ6" s="48"/>
+      <c r="BA6" s="48"/>
+      <c r="BB6" s="48"/>
+      <c r="BC6" s="48"/>
+      <c r="BD6" s="48"/>
+      <c r="BE6" s="48"/>
+      <c r="BF6" s="48"/>
+      <c r="BG6" s="48"/>
+      <c r="BH6" s="48"/>
+      <c r="BI6" s="48"/>
+      <c r="BJ6" s="47">
+        <v>2026</v>
+      </c>
+      <c r="BK6" s="48"/>
+      <c r="BL6" s="48"/>
+    </row>
+    <row r="7" spans="1:64" ht="27" customHeight="1">
+      <c r="A7" s="51"/>
+      <c r="B7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="S7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="T7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="U7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="V7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="W7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="X7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="AE7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="AG7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="AH7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="AI7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="AN7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="AO7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="AP7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="AQ7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="AS7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="AT7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="AW7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="AX7" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="AZ7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="BB7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="BC7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="BF7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="BG7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="BH7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="BI7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="BJ7" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="BK7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="BL7" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:64" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+      <c r="AE8" s="56"/>
+      <c r="AF8" s="56"/>
+      <c r="AG8" s="56"/>
+      <c r="AH8" s="56"/>
+      <c r="AI8" s="56"/>
+      <c r="AJ8" s="56"/>
+      <c r="AK8" s="56"/>
+      <c r="AL8" s="56"/>
+      <c r="AM8" s="56"/>
+      <c r="AN8" s="56"/>
+      <c r="AO8" s="56"/>
+      <c r="AP8" s="56"/>
+      <c r="AQ8" s="56"/>
+      <c r="AR8" s="56"/>
+      <c r="AS8" s="56"/>
+      <c r="AT8" s="56"/>
+      <c r="AU8" s="56"/>
+      <c r="AV8" s="56"/>
+      <c r="AW8" s="56"/>
+      <c r="AX8" s="56"/>
+      <c r="AY8" s="56"/>
+      <c r="AZ8" s="56"/>
+      <c r="BA8" s="56"/>
+      <c r="BB8" s="56"/>
+      <c r="BC8" s="56"/>
+      <c r="BD8" s="56"/>
+      <c r="BE8" s="56"/>
+      <c r="BF8" s="56"/>
+      <c r="BG8" s="56"/>
+      <c r="BH8" s="56"/>
+      <c r="BI8" s="56"/>
+      <c r="BJ8" s="56"/>
+      <c r="BK8" s="1"/>
+    </row>
+    <row r="9" spans="1:64">
+      <c r="A9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="17">
+        <v>14.58</v>
+      </c>
+      <c r="C9" s="9">
+        <v>18.63</v>
+      </c>
+      <c r="D9" s="9">
+        <v>17.3</v>
+      </c>
+      <c r="E9" s="9">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="F9" s="9">
+        <v>16.98</v>
+      </c>
+      <c r="G9" s="9">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="H9" s="9">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="I9" s="9">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="J9" s="9">
+        <v>16.5</v>
+      </c>
+      <c r="K9" s="9">
+        <v>16.38</v>
+      </c>
+      <c r="L9" s="9">
+        <v>16.37</v>
+      </c>
+      <c r="M9" s="9">
+        <v>16.5</v>
+      </c>
+      <c r="N9" s="17">
+        <v>11.68</v>
+      </c>
+      <c r="O9" s="17">
+        <v>12.84</v>
+      </c>
+      <c r="P9" s="17">
+        <v>13.45</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>13.7</v>
+      </c>
+      <c r="R9" s="17">
+        <v>13.89</v>
+      </c>
+      <c r="S9" s="17">
+        <v>14.58</v>
+      </c>
+      <c r="T9" s="17">
+        <v>14.93</v>
+      </c>
+      <c r="U9" s="17">
+        <v>14.96</v>
+      </c>
+      <c r="V9" s="17">
+        <v>14.39</v>
+      </c>
+      <c r="W9" s="17">
+        <v>14.48</v>
+      </c>
+      <c r="X9" s="17">
+        <v>14.83</v>
+      </c>
+      <c r="Y9" s="17">
+        <v>14.65</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>14.2</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>14.04</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>14.13</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>14.04</v>
+      </c>
+      <c r="AD9" s="17">
+        <v>14.18</v>
+      </c>
+      <c r="AE9" s="17">
+        <v>14.14</v>
+      </c>
+      <c r="AF9" s="17">
+        <v>14.1</v>
+      </c>
+      <c r="AG9" s="17">
+        <v>14.39</v>
+      </c>
+      <c r="AH9" s="17">
+        <v>14.5</v>
+      </c>
+      <c r="AI9" s="17">
+        <v>14.49</v>
+      </c>
+      <c r="AJ9" s="9">
+        <v>14.54</v>
+      </c>
+      <c r="AK9" s="9">
+        <v>14.35</v>
+      </c>
+      <c r="AL9" s="9">
+        <v>12.62</v>
+      </c>
+      <c r="AM9" s="9">
+        <v>13.21</v>
+      </c>
+      <c r="AN9" s="9">
+        <v>13.18</v>
+      </c>
+      <c r="AO9" s="9">
+        <v>13.35</v>
+      </c>
+      <c r="AP9" s="9">
+        <v>13.33</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>13.28</v>
+      </c>
+      <c r="AR9" s="9">
+        <v>13.42</v>
+      </c>
+      <c r="AS9" s="9">
+        <v>13.24</v>
+      </c>
+      <c r="AT9" s="9">
+        <v>13.21</v>
+      </c>
+      <c r="AU9" s="9">
+        <v>13.11</v>
+      </c>
+      <c r="AV9" s="9">
+        <v>13.05</v>
+      </c>
+      <c r="AW9" s="9">
+        <v>12.33</v>
+      </c>
+      <c r="AX9" s="9">
+        <v>9.4</v>
+      </c>
+      <c r="AY9" s="9">
+        <v>10.54</v>
+      </c>
+      <c r="AZ9" s="9">
+        <v>10.29</v>
+      </c>
+      <c r="BA9" s="9">
+        <v>10.4</v>
+      </c>
+      <c r="BB9" s="9">
+        <v>10.27</v>
+      </c>
+      <c r="BC9" s="9">
+        <v>10.54</v>
+      </c>
+      <c r="BD9" s="9">
+        <v>10.8</v>
+      </c>
+      <c r="BE9" s="9">
+        <v>10.63</v>
+      </c>
+      <c r="BF9" s="35">
+        <v>10.73</v>
+      </c>
+      <c r="BG9" s="9">
+        <v>10.75</v>
+      </c>
+      <c r="BH9" s="9">
+        <v>10.57</v>
+      </c>
+      <c r="BI9" s="35">
+        <v>10.57</v>
+      </c>
+      <c r="BJ9" s="35">
+        <v>11.12</v>
+      </c>
+      <c r="BK9" s="9">
+        <v>10.07</v>
+      </c>
+      <c r="BL9" s="43">
+        <v>9.5299999999999994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:64">
+      <c r="A10" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="9">
+        <v>12.55</v>
+      </c>
+      <c r="C10" s="9">
+        <v>21.25</v>
+      </c>
+      <c r="D10" s="9">
+        <v>18.77</v>
+      </c>
+      <c r="E10" s="9">
+        <v>18.62</v>
+      </c>
+      <c r="F10" s="9">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="G10" s="9">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="H10" s="9">
+        <v>18.91</v>
+      </c>
+      <c r="I10" s="9">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="J10" s="9">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="K10" s="9">
+        <v>17.16</v>
+      </c>
+      <c r="L10" s="9">
+        <v>17.13</v>
+      </c>
+      <c r="M10" s="9">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="N10" s="17">
+        <v>11</v>
+      </c>
+      <c r="O10" s="17">
+        <v>12.24</v>
+      </c>
+      <c r="P10" s="17">
+        <v>13.17</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>13.53</v>
+      </c>
+      <c r="R10" s="17">
+        <v>13.81</v>
+      </c>
+      <c r="S10" s="17">
+        <v>14.68</v>
+      </c>
+      <c r="T10" s="17">
+        <v>14.99</v>
+      </c>
+      <c r="U10" s="17">
+        <v>15.03</v>
+      </c>
+      <c r="V10" s="17">
+        <v>14.26</v>
+      </c>
+      <c r="W10" s="17">
+        <v>14.31</v>
+      </c>
+      <c r="X10" s="17">
+        <v>14.68</v>
+      </c>
+      <c r="Y10" s="17">
+        <v>14.41</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>14.06</v>
+      </c>
+      <c r="AA10" s="17">
+        <v>14.17</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>14.04</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>13.92</v>
+      </c>
+      <c r="AD10" s="17">
+        <v>14.14</v>
+      </c>
+      <c r="AE10" s="17">
+        <v>14.11</v>
+      </c>
+      <c r="AF10" s="17">
+        <v>14.06</v>
+      </c>
+      <c r="AG10" s="17">
+        <v>14.39</v>
+      </c>
+      <c r="AH10" s="17">
+        <v>14.35</v>
+      </c>
+      <c r="AI10" s="17">
+        <v>14.34</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>14.42</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>14.25</v>
+      </c>
+      <c r="AL10" s="9">
+        <v>12.27</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>12.78</v>
+      </c>
+      <c r="AN10" s="9">
+        <v>12.93</v>
+      </c>
+      <c r="AO10" s="9">
+        <v>13.26</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>13.24</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>13.1</v>
+      </c>
+      <c r="AR10" s="9">
+        <v>13.3</v>
+      </c>
+      <c r="AS10" s="9">
+        <v>13.21</v>
+      </c>
+      <c r="AT10" s="9">
+        <v>13.21</v>
+      </c>
+      <c r="AU10" s="9">
+        <v>13.16</v>
+      </c>
+      <c r="AV10" s="9">
+        <v>13.04</v>
+      </c>
+      <c r="AW10" s="9">
+        <v>12.82</v>
+      </c>
+      <c r="AX10" s="9">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="AY10" s="9">
+        <v>10.81</v>
+      </c>
+      <c r="AZ10" s="9">
+        <v>10.48</v>
+      </c>
+      <c r="BA10" s="9">
+        <v>10.55</v>
+      </c>
+      <c r="BB10" s="9">
+        <v>10.37</v>
+      </c>
+      <c r="BC10" s="9">
+        <v>10.65</v>
+      </c>
+      <c r="BD10" s="9">
+        <v>11.07</v>
+      </c>
+      <c r="BE10" s="9">
+        <v>10.92</v>
+      </c>
+      <c r="BF10" s="35">
+        <v>10.96</v>
+      </c>
+      <c r="BG10" s="9">
+        <v>11.06</v>
+      </c>
+      <c r="BH10" s="9">
+        <v>10.84</v>
+      </c>
+      <c r="BI10" s="35">
+        <v>10.87</v>
+      </c>
+      <c r="BJ10" s="35">
+        <v>11.33</v>
+      </c>
+      <c r="BK10" s="9">
+        <v>10.1</v>
+      </c>
+      <c r="BL10" s="43">
+        <v>9.74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:64">
+      <c r="A11" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="9">
+        <v>13.74</v>
+      </c>
+      <c r="C11" s="9">
+        <v>13.32</v>
+      </c>
+      <c r="D11" s="9">
+        <v>14.12</v>
+      </c>
+      <c r="E11" s="9">
+        <v>14.12</v>
+      </c>
+      <c r="F11" s="9">
+        <v>14.03</v>
+      </c>
+      <c r="G11" s="9">
+        <v>15.5</v>
+      </c>
+      <c r="H11" s="9">
+        <v>15.86</v>
+      </c>
+      <c r="I11" s="9">
+        <v>14.86</v>
+      </c>
+      <c r="J11" s="9">
+        <v>15.36</v>
+      </c>
+      <c r="K11" s="9">
+        <v>15.01</v>
+      </c>
+      <c r="L11" s="9">
+        <v>15.29</v>
+      </c>
+      <c r="M11" s="9">
+        <v>15.18</v>
+      </c>
+      <c r="N11" s="17">
+        <v>12.82</v>
+      </c>
+      <c r="O11" s="17">
+        <v>14.66</v>
+      </c>
+      <c r="P11" s="17">
+        <v>14.58</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>15.1</v>
+      </c>
+      <c r="R11" s="17">
+        <v>15.41</v>
+      </c>
+      <c r="S11" s="17">
+        <v>15.49</v>
+      </c>
+      <c r="T11" s="17">
+        <v>15.72</v>
+      </c>
+      <c r="U11" s="17">
+        <v>15.92</v>
+      </c>
+      <c r="V11" s="17">
+        <v>15.3</v>
+      </c>
+      <c r="W11" s="17">
+        <v>15.37</v>
+      </c>
+      <c r="X11" s="17">
+        <v>15.46</v>
+      </c>
+      <c r="Y11" s="17">
+        <v>15.49</v>
+      </c>
+      <c r="Z11" s="17">
+        <v>14.6</v>
+      </c>
+      <c r="AA11" s="17">
+        <v>15.05</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>14.44</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>14.18</v>
+      </c>
+      <c r="AD11" s="17">
+        <v>13.72</v>
+      </c>
+      <c r="AE11" s="17">
+        <v>13.09</v>
+      </c>
+      <c r="AF11" s="17">
+        <v>12.94</v>
+      </c>
+      <c r="AG11" s="17">
+        <v>12.91</v>
+      </c>
+      <c r="AH11" s="17">
+        <v>13.06</v>
+      </c>
+      <c r="AI11" s="17">
+        <v>13.55</v>
+      </c>
+      <c r="AJ11" s="9">
+        <v>14.29</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>13.76</v>
+      </c>
+      <c r="AL11" s="9">
+        <v>13.99</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>14.33</v>
+      </c>
+      <c r="AN11" s="9">
+        <v>12.96</v>
+      </c>
+      <c r="AO11" s="9">
+        <v>13</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>14.83</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>14.61</v>
+      </c>
+      <c r="AR11" s="9">
+        <v>14.75</v>
+      </c>
+      <c r="AS11" s="9">
+        <v>14.59</v>
+      </c>
+      <c r="AT11" s="9">
+        <v>14.65</v>
+      </c>
+      <c r="AU11" s="9">
+        <v>14.22</v>
+      </c>
+      <c r="AV11" s="9">
+        <v>13.7</v>
+      </c>
+      <c r="AW11" s="9">
+        <v>13.75</v>
+      </c>
+      <c r="AX11" s="9">
+        <v>10.55</v>
+      </c>
+      <c r="AY11" s="9">
+        <v>11.22</v>
+      </c>
+      <c r="AZ11" s="9">
+        <v>9.94</v>
+      </c>
+      <c r="BA11" s="9">
+        <v>9.35</v>
+      </c>
+      <c r="BB11" s="9">
+        <v>9.27</v>
+      </c>
+      <c r="BC11" s="9">
+        <v>9.41</v>
+      </c>
+      <c r="BD11" s="9">
+        <v>9.09</v>
+      </c>
+      <c r="BE11" s="9">
+        <v>8.74</v>
+      </c>
+      <c r="BF11" s="35">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="BG11" s="9">
+        <v>9</v>
+      </c>
+      <c r="BH11" s="9">
+        <v>9.02</v>
+      </c>
+      <c r="BI11" s="35">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="BJ11" s="35">
+        <v>7.07</v>
+      </c>
+      <c r="BK11" s="9">
+        <v>8.73</v>
+      </c>
+      <c r="BL11" s="43">
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:64">
+      <c r="A12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="9">
+        <v>26.33</v>
+      </c>
+      <c r="C12" s="9">
+        <v>11.06</v>
+      </c>
+      <c r="D12" s="9">
+        <v>11.26</v>
+      </c>
+      <c r="E12" s="9">
+        <v>10.83</v>
+      </c>
+      <c r="F12" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="G12" s="9">
+        <v>11.6</v>
+      </c>
+      <c r="H12" s="9">
+        <v>11.9</v>
+      </c>
+      <c r="I12" s="9">
+        <v>11.57</v>
+      </c>
+      <c r="J12" s="9">
+        <v>11.18</v>
+      </c>
+      <c r="K12" s="9">
+        <v>11.33</v>
+      </c>
+      <c r="L12" s="9">
+        <v>11.18</v>
+      </c>
+      <c r="M12" s="9">
+        <v>11.56</v>
+      </c>
+      <c r="N12" s="17">
+        <v>13.15</v>
+      </c>
+      <c r="O12" s="17">
+        <v>18.27</v>
+      </c>
+      <c r="P12" s="17">
+        <v>15.12</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>14.17</v>
+      </c>
+      <c r="R12" s="17">
+        <v>14.18</v>
+      </c>
+      <c r="S12" s="17">
+        <v>14.57</v>
+      </c>
+      <c r="T12" s="17">
+        <v>14.19</v>
+      </c>
+      <c r="U12" s="17">
+        <v>14</v>
+      </c>
+      <c r="V12" s="17">
+        <v>13.89</v>
+      </c>
+      <c r="W12" s="17">
+        <v>13.79</v>
+      </c>
+      <c r="X12" s="17">
+        <v>14.8</v>
+      </c>
+      <c r="Y12" s="17">
+        <v>15.03</v>
+      </c>
+      <c r="Z12" s="17">
+        <v>12.53</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>8.66</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>11.51</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>12.85</v>
+      </c>
+      <c r="AD12" s="17">
+        <v>14.83</v>
+      </c>
+      <c r="AE12" s="17">
+        <v>15.9</v>
+      </c>
+      <c r="AF12" s="17">
+        <v>15.21</v>
+      </c>
+      <c r="AG12" s="17">
+        <v>15.37</v>
+      </c>
+      <c r="AH12" s="17">
+        <v>15.49</v>
+      </c>
+      <c r="AI12" s="17">
+        <v>15.59</v>
+      </c>
+      <c r="AJ12" s="9">
+        <v>15.4</v>
+      </c>
+      <c r="AK12" s="9">
+        <v>15.4</v>
+      </c>
+      <c r="AL12" s="9">
+        <v>7.53</v>
+      </c>
+      <c r="AM12" s="9">
+        <v>13.68</v>
+      </c>
+      <c r="AN12" s="9">
+        <v>12.52</v>
+      </c>
+      <c r="AO12" s="9">
+        <v>12.08</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>12.78</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>12.67</v>
+      </c>
+      <c r="AR12" s="9">
+        <v>13.9</v>
+      </c>
+      <c r="AS12" s="9">
+        <v>13.71</v>
+      </c>
+      <c r="AT12" s="9">
+        <v>13.4</v>
+      </c>
+      <c r="AU12" s="9">
+        <v>12.58</v>
+      </c>
+      <c r="AV12" s="9">
+        <v>12.06</v>
+      </c>
+      <c r="AW12" s="9">
+        <v>11.96</v>
+      </c>
+      <c r="AX12" s="9">
+        <v>5.29</v>
+      </c>
+      <c r="AY12" s="9">
+        <v>7.76</v>
+      </c>
+      <c r="AZ12" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="BA12" s="9">
+        <v>10.23</v>
+      </c>
+      <c r="BB12" s="9">
+        <v>10.71</v>
+      </c>
+      <c r="BC12" s="9">
+        <v>10.67</v>
+      </c>
+      <c r="BD12" s="9">
+        <v>10.35</v>
+      </c>
+      <c r="BE12" s="9">
+        <v>9.86</v>
+      </c>
+      <c r="BF12" s="35">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="BG12" s="9">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="BH12" s="9">
+        <v>9.42</v>
+      </c>
+      <c r="BI12" s="35">
+        <v>9.82</v>
+      </c>
+      <c r="BJ12" s="35">
+        <v>5.48</v>
+      </c>
+      <c r="BK12" s="9">
+        <v>7.97</v>
+      </c>
+      <c r="BL12" s="43">
+        <v>7.95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:64">
+      <c r="A13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="9">
+        <v>4.91</v>
+      </c>
+      <c r="C13" s="9">
+        <v>23.25</v>
+      </c>
+      <c r="D13" s="9">
+        <v>21.72</v>
+      </c>
+      <c r="E13" s="9">
+        <v>21.56</v>
+      </c>
+      <c r="F13" s="9">
+        <v>21.21</v>
+      </c>
+      <c r="G13" s="9">
+        <v>22.22</v>
+      </c>
+      <c r="H13" s="9">
+        <v>22.61</v>
+      </c>
+      <c r="I13" s="9">
+        <v>22.08</v>
+      </c>
+      <c r="J13" s="9">
+        <v>22.25</v>
+      </c>
+      <c r="K13" s="9">
+        <v>22.87</v>
+      </c>
+      <c r="L13" s="9">
+        <v>22.71</v>
+      </c>
+      <c r="M13" s="9">
+        <v>22.72</v>
+      </c>
+      <c r="N13" s="17">
+        <v>20.25</v>
+      </c>
+      <c r="O13" s="17">
+        <v>22.04</v>
+      </c>
+      <c r="P13" s="17">
+        <v>23.16</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>21.27</v>
+      </c>
+      <c r="R13" s="17">
+        <v>22.1</v>
+      </c>
+      <c r="S13" s="17">
+        <v>22.85</v>
+      </c>
+      <c r="T13" s="17">
+        <v>23.61</v>
+      </c>
+      <c r="U13" s="17">
+        <v>23.39</v>
+      </c>
+      <c r="V13" s="17">
+        <v>22.97</v>
+      </c>
+      <c r="W13" s="17">
+        <v>22.95</v>
+      </c>
+      <c r="X13" s="17">
+        <v>22.81</v>
+      </c>
+      <c r="Y13" s="17">
+        <v>22.17</v>
+      </c>
+      <c r="Z13" s="17">
+        <v>22.99</v>
+      </c>
+      <c r="AA13" s="17">
+        <v>19.88</v>
+      </c>
+      <c r="AB13" s="17">
+        <v>19.88</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>19.95</v>
+      </c>
+      <c r="AD13" s="17">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AE13" s="17">
+        <v>19.88</v>
+      </c>
+      <c r="AF13" s="17">
+        <v>18.73</v>
+      </c>
+      <c r="AG13" s="17">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="AH13" s="17">
+        <v>18.52</v>
+      </c>
+      <c r="AI13" s="17">
+        <v>18.54</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>18.7</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>18.72</v>
+      </c>
+      <c r="AL13" s="9">
+        <v>20.69</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>18.66</v>
+      </c>
+      <c r="AN13" s="9">
+        <v>18.27</v>
+      </c>
+      <c r="AO13" s="9">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>19.82</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>19.02</v>
+      </c>
+      <c r="AR13" s="9">
+        <v>17.77</v>
+      </c>
+      <c r="AS13" s="9">
+        <v>17.18</v>
+      </c>
+      <c r="AT13" s="9">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AU13" s="9">
+        <v>17.12</v>
+      </c>
+      <c r="AV13" s="9">
+        <v>16.95</v>
+      </c>
+      <c r="AW13" s="9">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="AX13" s="9">
+        <v>12.49</v>
+      </c>
+      <c r="AY13" s="9">
+        <v>12.04</v>
+      </c>
+      <c r="AZ13" s="9">
+        <v>12.52</v>
+      </c>
+      <c r="BA13" s="9">
+        <v>12.52</v>
+      </c>
+      <c r="BB13" s="9">
+        <v>12.29</v>
+      </c>
+      <c r="BC13" s="9">
+        <v>10.98</v>
+      </c>
+      <c r="BD13" s="9">
+        <v>11.41</v>
+      </c>
+      <c r="BE13" s="9">
+        <v>11.05</v>
+      </c>
+      <c r="BF13" s="35">
+        <v>11.54</v>
+      </c>
+      <c r="BG13" s="9">
+        <v>11.38</v>
+      </c>
+      <c r="BH13" s="9">
+        <v>11.42</v>
+      </c>
+      <c r="BI13" s="35">
+        <v>11.43</v>
+      </c>
+      <c r="BJ13" s="35">
+        <v>15.33</v>
+      </c>
+      <c r="BK13" s="9">
+        <v>14.53</v>
+      </c>
+      <c r="BL13" s="43">
+        <v>13.01</v>
+      </c>
+    </row>
+    <row r="14" spans="1:64">
+      <c r="A14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="9">
+        <v>1.95</v>
+      </c>
+      <c r="C14" s="9">
+        <v>2.95</v>
+      </c>
+      <c r="D14" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E14" s="9">
+        <v>3.07</v>
+      </c>
+      <c r="F14" s="9">
+        <v>3.02</v>
+      </c>
+      <c r="G14" s="9">
+        <v>3.12</v>
+      </c>
+      <c r="H14" s="9">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="I14" s="9">
+        <v>3.39</v>
+      </c>
+      <c r="J14" s="9">
+        <v>2.14</v>
+      </c>
+      <c r="K14" s="9">
+        <v>2.13</v>
+      </c>
+      <c r="L14" s="9">
+        <v>2.27</v>
+      </c>
+      <c r="M14" s="9">
+        <v>2.56</v>
+      </c>
+      <c r="N14" s="17">
+        <v>2.31</v>
+      </c>
+      <c r="O14" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="P14" s="17">
+        <v>1.85</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>0.2</v>
+      </c>
+      <c r="R14" s="17">
+        <v>1.42</v>
+      </c>
+      <c r="S14" s="17">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="T14" s="17">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="U14" s="17">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="V14" s="17">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="W14" s="17">
+        <v>4.53</v>
+      </c>
+      <c r="X14" s="17">
+        <v>5.18</v>
+      </c>
+      <c r="Y14" s="17">
+        <v>5.94</v>
+      </c>
+      <c r="Z14" s="17">
+        <v>9.84</v>
+      </c>
+      <c r="AA14" s="17">
+        <v>7.2</v>
+      </c>
+      <c r="AB14" s="17">
+        <v>8.39</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>8.84</v>
+      </c>
+      <c r="AD14" s="17">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AE14" s="17">
+        <v>7.97</v>
+      </c>
+      <c r="AF14" s="17">
+        <v>7.03</v>
+      </c>
+      <c r="AG14" s="17">
+        <v>6.82</v>
+      </c>
+      <c r="AH14" s="17">
+        <v>7.02</v>
+      </c>
+      <c r="AI14" s="17">
+        <v>7.16</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>6.74</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>6.69</v>
+      </c>
+      <c r="AL14" s="9">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>4.37</v>
+      </c>
+      <c r="AN14" s="9">
+        <v>7.58</v>
+      </c>
+      <c r="AO14" s="9">
+        <v>5.52</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>4.09</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>3.15</v>
+      </c>
+      <c r="AR14" s="9">
+        <v>3.26</v>
+      </c>
+      <c r="AS14" s="9">
+        <v>3.72</v>
+      </c>
+      <c r="AT14" s="9">
+        <v>3.67</v>
+      </c>
+      <c r="AU14" s="9">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AV14" s="9">
+        <v>3.86</v>
+      </c>
+      <c r="AW14" s="9">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AX14" s="9"/>
+      <c r="AY14" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="AZ14" s="9">
+        <v>2.16</v>
+      </c>
+      <c r="BA14" s="9">
+        <v>1.42</v>
+      </c>
+      <c r="BB14" s="9">
+        <v>1.44</v>
+      </c>
+      <c r="BC14" s="9">
+        <v>3.22</v>
+      </c>
+      <c r="BD14" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="BE14" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="BF14" s="35">
+        <v>4.18</v>
+      </c>
+      <c r="BG14" s="9">
+        <v>4.87</v>
+      </c>
+      <c r="BH14" s="9">
+        <v>4.29</v>
+      </c>
+      <c r="BI14" s="35">
+        <v>3.59</v>
+      </c>
+      <c r="BJ14" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="BK14" s="9">
+        <v>-1.26</v>
+      </c>
+      <c r="BL14" s="43">
+        <v>-2.46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:64">
+      <c r="A15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="9">
+        <v>5.94</v>
+      </c>
+      <c r="C15" s="9">
+        <v>6.45</v>
+      </c>
+      <c r="D15" s="9">
+        <v>8</v>
+      </c>
+      <c r="E15" s="9">
+        <v>8.99</v>
+      </c>
+      <c r="F15" s="9">
+        <v>9.24</v>
+      </c>
+      <c r="G15" s="9">
+        <v>9.68</v>
+      </c>
+      <c r="H15" s="9">
+        <v>9.11</v>
+      </c>
+      <c r="I15" s="9">
+        <v>7.55</v>
+      </c>
+      <c r="J15" s="9">
+        <v>7.75</v>
+      </c>
+      <c r="K15" s="9">
+        <v>7.22</v>
+      </c>
+      <c r="L15" s="9">
+        <v>7.29</v>
+      </c>
+      <c r="M15" s="9">
+        <v>7.37</v>
+      </c>
+      <c r="N15" s="17">
+        <v>5.13</v>
+      </c>
+      <c r="O15" s="17">
+        <v>6.9</v>
+      </c>
+      <c r="P15" s="17">
+        <v>5.8</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>7.37</v>
+      </c>
+      <c r="R15" s="17">
+        <v>6.31</v>
+      </c>
+      <c r="S15" s="17">
+        <v>6.52</v>
+      </c>
+      <c r="T15" s="17">
+        <v>7.59</v>
+      </c>
+      <c r="U15" s="17">
+        <v>7.19</v>
+      </c>
+      <c r="V15" s="17">
+        <v>6.51</v>
+      </c>
+      <c r="W15" s="17">
+        <v>6.97</v>
+      </c>
+      <c r="X15" s="17">
+        <v>7.31</v>
+      </c>
+      <c r="Y15" s="17">
+        <v>7.02</v>
+      </c>
+      <c r="Z15" s="17">
+        <v>8.84</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>13.86</v>
+      </c>
+      <c r="AB15" s="17">
+        <v>13.39</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>11.96</v>
+      </c>
+      <c r="AD15" s="17">
+        <v>12.38</v>
+      </c>
+      <c r="AE15" s="17">
+        <v>12.71</v>
+      </c>
+      <c r="AF15" s="17">
+        <v>12.28</v>
+      </c>
+      <c r="AG15" s="17">
+        <v>12.04</v>
+      </c>
+      <c r="AH15" s="17">
+        <v>12.22</v>
+      </c>
+      <c r="AI15" s="17">
+        <v>11.26</v>
+      </c>
+      <c r="AJ15" s="9">
+        <v>11.55</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>11.14</v>
+      </c>
+      <c r="AL15" s="9">
+        <v>7.49</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>12.68</v>
+      </c>
+      <c r="AN15" s="9">
+        <v>11.94</v>
+      </c>
+      <c r="AO15" s="9">
+        <v>12.97</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>12.59</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>11.78</v>
+      </c>
+      <c r="AR15" s="9">
+        <v>11.48</v>
+      </c>
+      <c r="AS15" s="9">
+        <v>10.88</v>
+      </c>
+      <c r="AT15" s="9">
+        <v>11.19</v>
+      </c>
+      <c r="AU15" s="9">
+        <v>11.12</v>
+      </c>
+      <c r="AV15" s="9">
+        <v>11.16</v>
+      </c>
+      <c r="AW15" s="9">
+        <v>10.73</v>
+      </c>
+      <c r="AX15" s="9">
+        <v>6.82</v>
+      </c>
+      <c r="AY15" s="9">
+        <v>12.78</v>
+      </c>
+      <c r="AZ15" s="9">
+        <v>10.17</v>
+      </c>
+      <c r="BA15" s="9">
+        <v>8.41</v>
+      </c>
+      <c r="BB15" s="9">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="BC15" s="9">
+        <v>8.67</v>
+      </c>
+      <c r="BD15" s="9">
+        <v>9.34</v>
+      </c>
+      <c r="BE15" s="9">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BF15" s="35">
+        <v>9.15</v>
+      </c>
+      <c r="BG15" s="9">
+        <v>9.07</v>
+      </c>
+      <c r="BH15" s="9">
+        <v>9.44</v>
+      </c>
+      <c r="BI15" s="35">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="BJ15" s="35">
+        <v>11.45</v>
+      </c>
+      <c r="BK15" s="9">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="BL15" s="43">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:64">
+      <c r="A16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="9">
+        <v>22.1</v>
+      </c>
+      <c r="C16" s="9">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="D16" s="9">
+        <v>10.33</v>
+      </c>
+      <c r="E16" s="9">
+        <v>10.19</v>
+      </c>
+      <c r="F16" s="9">
+        <v>8.67</v>
+      </c>
+      <c r="G16" s="9">
+        <v>9.4</v>
+      </c>
+      <c r="H16" s="9">
+        <v>9.24</v>
+      </c>
+      <c r="I16" s="9">
+        <v>8.93</v>
+      </c>
+      <c r="J16" s="9">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="K16" s="9">
+        <v>8.34</v>
+      </c>
+      <c r="L16" s="9">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="M16" s="9">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="N16" s="17">
+        <v>3.6</v>
+      </c>
+      <c r="O16" s="17">
+        <v>3.98</v>
+      </c>
+      <c r="P16" s="17">
+        <v>5.08</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>5.05</v>
+      </c>
+      <c r="R16" s="17">
+        <v>4.92</v>
+      </c>
+      <c r="S16" s="17">
+        <v>6.49</v>
+      </c>
+      <c r="T16" s="17">
+        <v>7.29</v>
+      </c>
+      <c r="U16" s="17">
+        <v>6.92</v>
+      </c>
+      <c r="V16" s="17">
+        <v>5.93</v>
+      </c>
+      <c r="W16" s="17">
+        <v>6.63</v>
+      </c>
+      <c r="X16" s="17">
+        <v>7.99</v>
+      </c>
+      <c r="Y16" s="17">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="Z16" s="17">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="AA16" s="17">
+        <v>7.92</v>
+      </c>
+      <c r="AB16" s="17">
+        <v>7.91</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>7.27</v>
+      </c>
+      <c r="AD16" s="17">
+        <v>7.41</v>
+      </c>
+      <c r="AE16" s="17">
+        <v>7.54</v>
+      </c>
+      <c r="AF16" s="17">
+        <v>7.76</v>
+      </c>
+      <c r="AG16" s="17">
+        <v>7.44</v>
+      </c>
+      <c r="AH16" s="17">
+        <v>7.62</v>
+      </c>
+      <c r="AI16" s="17">
+        <v>8.14</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>7.99</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>7.72</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>3.58</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>5.77</v>
+      </c>
+      <c r="AN16" s="9">
+        <v>6.51</v>
+      </c>
+      <c r="AO16" s="9">
+        <v>6.03</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>6.67</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>7.26</v>
+      </c>
+      <c r="AR16" s="9">
+        <v>7.88</v>
+      </c>
+      <c r="AS16" s="9">
+        <v>7.64</v>
+      </c>
+      <c r="AT16" s="9">
+        <v>7.79</v>
+      </c>
+      <c r="AU16" s="9">
+        <v>7.65</v>
+      </c>
+      <c r="AV16" s="9">
+        <v>7.38</v>
+      </c>
+      <c r="AW16" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="AX16" s="9">
+        <v>5.23</v>
+      </c>
+      <c r="AY16" s="9">
+        <v>6.33</v>
+      </c>
+      <c r="AZ16" s="9">
+        <v>7.74</v>
+      </c>
+      <c r="BA16" s="9">
+        <v>7.78</v>
+      </c>
+      <c r="BB16" s="9">
+        <v>6.28</v>
+      </c>
+      <c r="BC16" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="BD16" s="9">
+        <v>6.76</v>
+      </c>
+      <c r="BE16" s="9">
+        <v>7.02</v>
+      </c>
+      <c r="BF16" s="35">
+        <v>7.07</v>
+      </c>
+      <c r="BG16" s="9">
+        <v>6.64</v>
+      </c>
+      <c r="BH16" s="9">
+        <v>6.34</v>
+      </c>
+      <c r="BI16" s="35">
+        <v>6.14</v>
+      </c>
+      <c r="BJ16" s="35">
+        <v>7.29</v>
+      </c>
+      <c r="BK16" s="9">
+        <v>6.81</v>
+      </c>
+      <c r="BL16" s="43">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:64">
+      <c r="A17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="9">
+        <v>15.8</v>
+      </c>
+      <c r="C17" s="9">
+        <v>15.99</v>
+      </c>
+      <c r="D17" s="9">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="E17" s="9">
+        <v>16.72</v>
+      </c>
+      <c r="F17" s="9">
+        <v>17.16</v>
+      </c>
+      <c r="G17" s="9">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H17" s="9">
+        <v>17.93</v>
+      </c>
+      <c r="I17" s="9">
+        <v>17.39</v>
+      </c>
+      <c r="J17" s="9">
+        <v>17.37</v>
+      </c>
+      <c r="K17" s="9">
+        <v>17.22</v>
+      </c>
+      <c r="L17" s="9">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="M17" s="9">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="N17" s="17">
+        <v>11.8</v>
+      </c>
+      <c r="O17" s="17">
+        <v>12.24</v>
+      </c>
+      <c r="P17" s="17">
+        <v>12.15</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>14.29</v>
+      </c>
+      <c r="R17" s="17">
+        <v>14.26</v>
+      </c>
+      <c r="S17" s="17">
+        <v>15.33</v>
+      </c>
+      <c r="T17" s="17">
+        <v>15.52</v>
+      </c>
+      <c r="U17" s="17">
+        <v>15.57</v>
+      </c>
+      <c r="V17" s="17">
+        <v>16.05</v>
+      </c>
+      <c r="W17" s="17">
+        <v>16.28</v>
+      </c>
+      <c r="X17" s="17">
+        <v>16.55</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>16.22</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>17.2</v>
+      </c>
+      <c r="AA17" s="17">
+        <v>14.59</v>
+      </c>
+      <c r="AB17" s="17">
+        <v>15.97</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>16.260000000000002</v>
+      </c>
+      <c r="AD17" s="17">
+        <v>16.05</v>
+      </c>
+      <c r="AE17" s="17">
+        <v>16.09</v>
+      </c>
+      <c r="AF17" s="17">
+        <v>15.99</v>
+      </c>
+      <c r="AG17" s="17">
+        <v>16.47</v>
+      </c>
+      <c r="AH17" s="17">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="AI17" s="17">
+        <v>16.87</v>
+      </c>
+      <c r="AJ17" s="9">
+        <v>17.04</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="AL17" s="9">
+        <v>14.07</v>
+      </c>
+      <c r="AM17" s="9">
+        <v>15.62</v>
+      </c>
+      <c r="AN17" s="9">
+        <v>15.26</v>
+      </c>
+      <c r="AO17" s="9">
+        <v>15.73</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>15.09</v>
+      </c>
+      <c r="AQ17" s="9">
+        <v>15.11</v>
+      </c>
+      <c r="AR17" s="9">
+        <v>14.91</v>
+      </c>
+      <c r="AS17" s="9">
+        <v>14.27</v>
+      </c>
+      <c r="AT17" s="9">
+        <v>14.37</v>
+      </c>
+      <c r="AU17" s="9">
+        <v>14.09</v>
+      </c>
+      <c r="AV17" s="9">
+        <v>14.18</v>
+      </c>
+      <c r="AW17" s="9">
+        <v>14.09</v>
+      </c>
+      <c r="AX17" s="9">
+        <v>9.59</v>
+      </c>
+      <c r="AY17" s="9">
+        <v>10.32</v>
+      </c>
+      <c r="AZ17" s="9">
+        <v>10.71</v>
+      </c>
+      <c r="BA17" s="9">
+        <v>10.63</v>
+      </c>
+      <c r="BB17" s="9">
+        <v>10.74</v>
+      </c>
+      <c r="BC17" s="9">
+        <v>10.65</v>
+      </c>
+      <c r="BD17" s="9">
+        <v>10.81</v>
+      </c>
+      <c r="BE17" s="9">
+        <v>10.41</v>
+      </c>
+      <c r="BF17" s="35">
+        <v>10.68</v>
+      </c>
+      <c r="BG17" s="9">
+        <v>10.73</v>
+      </c>
+      <c r="BH17" s="9">
+        <v>10.71</v>
+      </c>
+      <c r="BI17" s="35">
+        <v>10.63</v>
+      </c>
+      <c r="BJ17" s="35">
+        <v>11.98</v>
+      </c>
+      <c r="BK17" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="BL17" s="43">
+        <v>10.38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:64">
+      <c r="A18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="9">
+        <v>20.3</v>
+      </c>
+      <c r="C18" s="9">
+        <v>15.62</v>
+      </c>
+      <c r="D18" s="9">
+        <v>15.47</v>
+      </c>
+      <c r="E18" s="9">
+        <v>14.06</v>
+      </c>
+      <c r="F18" s="9">
+        <v>15.19</v>
+      </c>
+      <c r="G18" s="9">
+        <v>15.06</v>
+      </c>
+      <c r="H18" s="9">
+        <v>14.9</v>
+      </c>
+      <c r="I18" s="9">
+        <v>14.54</v>
+      </c>
+      <c r="J18" s="9">
+        <v>15.74</v>
+      </c>
+      <c r="K18" s="9">
+        <v>15.68</v>
+      </c>
+      <c r="L18" s="9">
+        <v>14.76</v>
+      </c>
+      <c r="M18" s="9">
+        <v>15.36</v>
+      </c>
+      <c r="N18" s="17">
+        <v>11.03</v>
+      </c>
+      <c r="O18" s="17">
+        <v>18.77</v>
+      </c>
+      <c r="P18" s="17">
+        <v>19.32</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>17.73</v>
+      </c>
+      <c r="R18" s="17">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="S18" s="17">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="T18" s="17">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="U18" s="17">
+        <v>17.16</v>
+      </c>
+      <c r="V18" s="17">
+        <v>16.46</v>
+      </c>
+      <c r="W18" s="17">
+        <v>16.87</v>
+      </c>
+      <c r="X18" s="17">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="Y18" s="17">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="Z18" s="17">
+        <v>12.42</v>
+      </c>
+      <c r="AA18" s="17">
+        <v>14.95</v>
+      </c>
+      <c r="AB18" s="17">
+        <v>13.83</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>13.4</v>
+      </c>
+      <c r="AD18" s="17">
+        <v>14.24</v>
+      </c>
+      <c r="AE18" s="17">
+        <v>14.14</v>
+      </c>
+      <c r="AF18" s="17">
+        <v>14.42</v>
+      </c>
+      <c r="AG18" s="17">
+        <v>14.09</v>
+      </c>
+      <c r="AH18" s="17">
+        <v>14.79</v>
+      </c>
+      <c r="AI18" s="17">
+        <v>14.94</v>
+      </c>
+      <c r="AJ18" s="9">
+        <v>14.75</v>
+      </c>
+      <c r="AK18" s="9">
+        <v>15.17</v>
+      </c>
+      <c r="AL18" s="9">
+        <v>16.38</v>
+      </c>
+      <c r="AM18" s="9">
+        <v>14.56</v>
+      </c>
+      <c r="AN18" s="9">
+        <v>14.38</v>
+      </c>
+      <c r="AO18" s="9">
+        <v>13.65</v>
+      </c>
+      <c r="AP18" s="9">
+        <v>12.53</v>
+      </c>
+      <c r="AQ18" s="9">
+        <v>13.13</v>
+      </c>
+      <c r="AR18" s="9">
+        <v>13.44</v>
+      </c>
+      <c r="AS18" s="9">
+        <v>12.89</v>
+      </c>
+      <c r="AT18" s="9">
+        <v>13.68</v>
+      </c>
+      <c r="AU18" s="9">
+        <v>14.72</v>
+      </c>
+      <c r="AV18" s="9">
+        <v>14.98</v>
+      </c>
+      <c r="AW18" s="9">
+        <v>14.98</v>
+      </c>
+      <c r="AX18" s="9">
+        <v>12.32</v>
+      </c>
+      <c r="AY18" s="9">
+        <v>13.34</v>
+      </c>
+      <c r="AZ18" s="9">
+        <v>13.41</v>
+      </c>
+      <c r="BA18" s="9">
+        <v>13.28</v>
+      </c>
+      <c r="BB18" s="9">
+        <v>14.3</v>
+      </c>
+      <c r="BC18" s="9">
+        <v>13.66</v>
+      </c>
+      <c r="BD18" s="9">
+        <v>14.07</v>
+      </c>
+      <c r="BE18" s="9">
+        <v>13.98</v>
+      </c>
+      <c r="BF18" s="35">
+        <v>14.01</v>
+      </c>
+      <c r="BG18" s="9">
+        <v>13.44</v>
+      </c>
+      <c r="BH18" s="9">
+        <v>13.99</v>
+      </c>
+      <c r="BI18" s="35">
+        <v>13.84</v>
+      </c>
+      <c r="BJ18" s="35">
+        <v>12.85</v>
+      </c>
+      <c r="BK18" s="9">
+        <v>9.74</v>
+      </c>
+      <c r="BL18" s="43">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:64">
+      <c r="A19" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="9">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="C19" s="9">
+        <v>19.84</v>
+      </c>
+      <c r="D19" s="9">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="E19" s="9">
+        <v>18.78</v>
+      </c>
+      <c r="F19" s="9">
+        <v>18.87</v>
+      </c>
+      <c r="G19" s="9">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H19" s="9">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="I19" s="9">
+        <v>20.22</v>
+      </c>
+      <c r="J19" s="9">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="K19" s="9">
+        <v>19.91</v>
+      </c>
+      <c r="L19" s="9">
+        <v>19.89</v>
+      </c>
+      <c r="M19" s="9">
+        <v>19.63</v>
+      </c>
+      <c r="N19" s="17">
+        <v>14.14</v>
+      </c>
+      <c r="O19" s="17">
+        <v>17.82</v>
+      </c>
+      <c r="P19" s="17">
+        <v>19.7</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>18.77</v>
+      </c>
+      <c r="R19" s="17">
+        <v>19.02</v>
+      </c>
+      <c r="S19" s="17">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="T19" s="17">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="U19" s="17">
+        <v>18.510000000000002</v>
+      </c>
+      <c r="V19" s="17">
+        <v>18.5</v>
+      </c>
+      <c r="W19" s="17">
+        <v>18.36</v>
+      </c>
+      <c r="X19" s="17">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="Y19" s="17">
+        <v>17.43</v>
+      </c>
+      <c r="Z19" s="17">
+        <v>19.05</v>
+      </c>
+      <c r="AA19" s="17">
+        <v>18.57</v>
+      </c>
+      <c r="AB19" s="17">
+        <v>19.16</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>18.68</v>
+      </c>
+      <c r="AD19" s="17">
+        <v>17.29</v>
+      </c>
+      <c r="AE19" s="17">
+        <v>15.77</v>
+      </c>
+      <c r="AF19" s="17">
+        <v>16.309999999999999</v>
+      </c>
+      <c r="AG19" s="17">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="AH19" s="17">
+        <v>17.55</v>
+      </c>
+      <c r="AI19" s="17">
+        <v>17.21</v>
+      </c>
+      <c r="AJ19" s="9">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>16.989999999999998</v>
+      </c>
+      <c r="AL19" s="9">
+        <v>14.57</v>
+      </c>
+      <c r="AM19" s="9">
+        <v>15.92</v>
+      </c>
+      <c r="AN19" s="9">
+        <v>15.14</v>
+      </c>
+      <c r="AO19" s="9">
+        <v>15.31</v>
+      </c>
+      <c r="AP19" s="9">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="AQ19" s="9">
+        <v>16.22</v>
+      </c>
+      <c r="AR19" s="9">
+        <v>16.39</v>
+      </c>
+      <c r="AS19" s="9">
+        <v>15.77</v>
+      </c>
+      <c r="AT19" s="9">
+        <v>15.53</v>
+      </c>
+      <c r="AU19" s="9">
+        <v>15.12</v>
+      </c>
+      <c r="AV19" s="9">
+        <v>15.71</v>
+      </c>
+      <c r="AW19" s="9">
+        <v>15.79</v>
+      </c>
+      <c r="AX19" s="9">
+        <v>11.24</v>
+      </c>
+      <c r="AY19" s="9">
+        <v>10.89</v>
+      </c>
+      <c r="AZ19" s="9">
+        <v>11</v>
+      </c>
+      <c r="BA19" s="9">
+        <v>11.14</v>
+      </c>
+      <c r="BB19" s="9">
+        <v>10.6</v>
+      </c>
+      <c r="BC19" s="9">
+        <v>10.76</v>
+      </c>
+      <c r="BD19" s="9">
+        <v>10.51</v>
+      </c>
+      <c r="BE19" s="9">
+        <v>10</v>
+      </c>
+      <c r="BF19" s="35">
+        <v>10.6</v>
+      </c>
+      <c r="BG19" s="9">
+        <v>10.59</v>
+      </c>
+      <c r="BH19" s="9">
+        <v>10.33</v>
+      </c>
+      <c r="BI19" s="35">
+        <v>10.29</v>
+      </c>
+      <c r="BJ19" s="35">
+        <v>10.81</v>
+      </c>
+      <c r="BK19" s="9">
+        <v>9.84</v>
+      </c>
+      <c r="BL19" s="43">
+        <v>8.9600000000000009</v>
+      </c>
+    </row>
+    <row r="20" spans="1:64">
+      <c r="A20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="9">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="C20" s="9">
+        <v>15.7</v>
+      </c>
+      <c r="D20" s="9">
+        <v>14.66</v>
+      </c>
+      <c r="E20" s="9">
+        <v>15.04</v>
+      </c>
+      <c r="F20" s="9">
+        <v>14.79</v>
+      </c>
+      <c r="G20" s="9">
+        <v>14.94</v>
+      </c>
+      <c r="H20" s="9">
+        <v>15.4</v>
+      </c>
+      <c r="I20" s="9">
+        <v>14.21</v>
+      </c>
+      <c r="J20" s="9">
+        <v>14.21</v>
+      </c>
+      <c r="K20" s="9">
+        <v>14.79</v>
+      </c>
+      <c r="L20" s="9">
+        <v>15.54</v>
+      </c>
+      <c r="M20" s="9">
+        <v>15.35</v>
+      </c>
+      <c r="N20" s="17">
+        <v>15.26</v>
+      </c>
+      <c r="O20" s="17">
+        <v>13.39</v>
+      </c>
+      <c r="P20" s="17">
+        <v>13.16</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>12.96</v>
+      </c>
+      <c r="R20" s="17">
+        <v>12.71</v>
+      </c>
+      <c r="S20" s="17">
+        <v>14.09</v>
+      </c>
+      <c r="T20" s="17">
+        <v>14.41</v>
+      </c>
+      <c r="U20" s="17">
+        <v>14.32</v>
+      </c>
+      <c r="V20" s="17">
+        <v>13.65</v>
+      </c>
+      <c r="W20" s="17">
+        <v>13.71</v>
+      </c>
+      <c r="X20" s="17">
+        <v>14.16</v>
+      </c>
+      <c r="Y20" s="17">
+        <v>14.06</v>
+      </c>
+      <c r="Z20" s="17">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>8.93</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AC20" s="27">
+        <v>9.76</v>
+      </c>
+      <c r="AD20" s="17">
+        <v>10.09</v>
+      </c>
+      <c r="AE20" s="17">
+        <v>10.67</v>
+      </c>
+      <c r="AF20" s="17">
+        <v>10.84</v>
+      </c>
+      <c r="AG20" s="17">
+        <v>12.26</v>
+      </c>
+      <c r="AH20" s="17">
+        <v>12.36</v>
+      </c>
+      <c r="AI20" s="17">
+        <v>12.34</v>
+      </c>
+      <c r="AJ20" s="9">
+        <v>12.04</v>
+      </c>
+      <c r="AK20" s="9">
+        <v>11.97</v>
+      </c>
+      <c r="AL20" s="9">
+        <v>13.92</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>13.29</v>
+      </c>
+      <c r="AN20" s="9">
+        <v>12.04</v>
+      </c>
+      <c r="AO20" s="9">
+        <v>11.84</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>10.97</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>11.61</v>
+      </c>
+      <c r="AR20" s="9">
+        <v>12.08</v>
+      </c>
+      <c r="AS20" s="9">
+        <v>12.12</v>
+      </c>
+      <c r="AT20" s="9">
+        <v>11.41</v>
+      </c>
+      <c r="AU20" s="9">
+        <v>10.83</v>
+      </c>
+      <c r="AV20" s="9">
+        <v>11.1</v>
+      </c>
+      <c r="AW20" s="9">
+        <v>10.58</v>
+      </c>
+      <c r="AX20" s="9">
+        <v>5.33</v>
+      </c>
+      <c r="AY20" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="AZ20" s="9">
+        <v>7.86</v>
+      </c>
+      <c r="BA20" s="9">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="BB20" s="9">
+        <v>9.17</v>
+      </c>
+      <c r="BC20" s="9">
+        <v>10.52</v>
+      </c>
+      <c r="BD20" s="9">
+        <v>10.64</v>
+      </c>
+      <c r="BE20" s="9">
+        <v>10.75</v>
+      </c>
+      <c r="BF20" s="35">
+        <v>10.61</v>
+      </c>
+      <c r="BG20" s="9">
+        <v>10.33</v>
+      </c>
+      <c r="BH20" s="9">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="BI20" s="35">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="BJ20" s="35">
+        <v>11.81</v>
+      </c>
+      <c r="BK20" s="9">
+        <v>9.98</v>
+      </c>
+      <c r="BL20" s="43">
+        <v>9.75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:64">
+      <c r="A21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="9">
+        <v>8.73</v>
+      </c>
+      <c r="C21" s="9">
+        <v>19.22</v>
+      </c>
+      <c r="D21" s="9">
+        <v>20.27</v>
+      </c>
+      <c r="E21" s="9">
+        <v>19.18</v>
+      </c>
+      <c r="F21" s="9">
+        <v>18.98</v>
+      </c>
+      <c r="G21" s="9">
+        <v>19.97</v>
+      </c>
+      <c r="H21" s="9">
+        <v>20.25</v>
+      </c>
+      <c r="I21" s="9">
+        <v>18.62</v>
+      </c>
+      <c r="J21" s="9">
+        <v>18.96</v>
+      </c>
+      <c r="K21" s="9">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="L21" s="9">
+        <v>18.39</v>
+      </c>
+      <c r="M21" s="9">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="N21" s="17">
+        <v>16.57</v>
+      </c>
+      <c r="O21" s="17">
+        <v>15.4</v>
+      </c>
+      <c r="P21" s="17">
+        <v>16.28</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="R21" s="17">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="S21" s="17">
+        <v>16.57</v>
+      </c>
+      <c r="T21" s="17">
+        <v>16.21</v>
+      </c>
+      <c r="U21" s="17">
+        <v>16.28</v>
+      </c>
+      <c r="V21" s="17">
+        <v>16.28</v>
+      </c>
+      <c r="W21" s="17">
+        <v>16.5</v>
+      </c>
+      <c r="X21" s="17">
+        <v>16.62</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>16.82</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>16.93</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="AD21" s="17">
+        <v>17.48</v>
+      </c>
+      <c r="AE21" s="17">
+        <v>17.72</v>
+      </c>
+      <c r="AF21" s="17">
+        <v>17.72</v>
+      </c>
+      <c r="AG21" s="17">
+        <v>17.95</v>
+      </c>
+      <c r="AH21" s="17">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="AI21" s="17">
+        <v>18.28</v>
+      </c>
+      <c r="AJ21" s="9">
+        <v>17.72</v>
+      </c>
+      <c r="AK21" s="9">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="AL21" s="9">
+        <v>18.96</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>15.44</v>
+      </c>
+      <c r="AN21" s="9">
+        <v>16.61</v>
+      </c>
+      <c r="AO21" s="9">
+        <v>15.73</v>
+      </c>
+      <c r="AP21" s="9">
+        <v>15.14</v>
+      </c>
+      <c r="AQ21" s="9">
+        <v>15.83</v>
+      </c>
+      <c r="AR21" s="9">
+        <v>15.44</v>
+      </c>
+      <c r="AS21" s="9">
+        <v>15.26</v>
+      </c>
+      <c r="AT21" s="9">
+        <v>14.86</v>
+      </c>
+      <c r="AU21" s="9">
+        <v>14.96</v>
+      </c>
+      <c r="AV21" s="9">
+        <v>14.82</v>
+      </c>
+      <c r="AW21" s="9">
+        <v>14.96</v>
+      </c>
+      <c r="AX21" s="9">
+        <v>10.42</v>
+      </c>
+      <c r="AY21" s="9">
+        <v>12.75</v>
+      </c>
+      <c r="AZ21" s="9">
+        <v>12.35</v>
+      </c>
+      <c r="BA21" s="9">
+        <v>13.06</v>
+      </c>
+      <c r="BB21" s="9">
+        <v>12.77</v>
+      </c>
+      <c r="BC21" s="9">
+        <v>13.47</v>
+      </c>
+      <c r="BD21" s="9">
+        <v>13.15</v>
+      </c>
+      <c r="BE21" s="9">
+        <v>12.65</v>
+      </c>
+      <c r="BF21" s="35">
+        <v>12.83</v>
+      </c>
+      <c r="BG21" s="9">
+        <v>12.94</v>
+      </c>
+      <c r="BH21" s="9">
+        <v>12.84</v>
+      </c>
+      <c r="BI21" s="35">
+        <v>12.68</v>
+      </c>
+      <c r="BJ21" s="35">
+        <v>17.53</v>
+      </c>
+      <c r="BK21" s="9">
+        <v>13.64</v>
+      </c>
+      <c r="BL21" s="43">
+        <v>12.66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:64">
+      <c r="A22" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="9">
+        <v>17.37</v>
+      </c>
+      <c r="D22" s="9">
+        <v>19.78</v>
+      </c>
+      <c r="E22" s="9">
+        <v>19.29</v>
+      </c>
+      <c r="F22" s="9">
+        <v>18.23</v>
+      </c>
+      <c r="G22" s="9">
+        <v>17.37</v>
+      </c>
+      <c r="H22" s="9">
+        <v>18.28</v>
+      </c>
+      <c r="I22" s="9">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="J22" s="9">
+        <v>20.18</v>
+      </c>
+      <c r="K22" s="9">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="L22" s="9">
+        <v>19.14</v>
+      </c>
+      <c r="M22" s="9">
+        <v>19.59</v>
+      </c>
+      <c r="N22" s="17">
+        <v>21.04</v>
+      </c>
+      <c r="O22" s="17">
+        <v>20.8</v>
+      </c>
+      <c r="P22" s="17">
+        <v>17.13</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>17.45</v>
+      </c>
+      <c r="R22" s="17">
+        <v>17.16</v>
+      </c>
+      <c r="S22" s="17">
+        <v>15.64</v>
+      </c>
+      <c r="T22" s="17">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="U22" s="17">
+        <v>17.47</v>
+      </c>
+      <c r="V22" s="17">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="W22" s="17">
+        <v>17</v>
+      </c>
+      <c r="X22" s="17">
+        <v>16.88</v>
+      </c>
+      <c r="Y22" s="17">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>14.31</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="AB22" s="17">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>17.57</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>17.75</v>
+      </c>
+      <c r="AE22" s="17">
+        <v>16.57</v>
+      </c>
+      <c r="AF22" s="17">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="AG22" s="17">
+        <v>18.39</v>
+      </c>
+      <c r="AH22" s="17">
+        <v>18.3</v>
+      </c>
+      <c r="AI22" s="17">
+        <v>18.16</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>17.7</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>18.28</v>
+      </c>
+      <c r="AL22" s="9">
+        <v>11.04</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>17.5</v>
+      </c>
+      <c r="AN22" s="9">
+        <v>15.87</v>
+      </c>
+      <c r="AO22" s="9">
+        <v>16.72</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>15.24</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>15.05</v>
+      </c>
+      <c r="AR22" s="9">
+        <v>14.88</v>
+      </c>
+      <c r="AS22" s="9">
+        <v>15.05</v>
+      </c>
+      <c r="AT22" s="9">
+        <v>15.45</v>
+      </c>
+      <c r="AU22" s="9">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="AV22" s="9">
+        <v>17.39</v>
+      </c>
+      <c r="AW22" s="9">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="AX22" s="9">
+        <v>13.75</v>
+      </c>
+      <c r="AY22" s="9">
+        <v>13.65</v>
+      </c>
+      <c r="AZ22" s="9">
+        <v>13.69</v>
+      </c>
+      <c r="BA22" s="9">
+        <v>13.61</v>
+      </c>
+      <c r="BB22" s="9">
+        <v>14.02</v>
+      </c>
+      <c r="BC22" s="9">
+        <v>13.94</v>
+      </c>
+      <c r="BD22" s="9">
+        <v>13.21</v>
+      </c>
+      <c r="BE22" s="9">
+        <v>13.98</v>
+      </c>
+      <c r="BF22" s="35">
+        <v>13.54</v>
+      </c>
+      <c r="BG22" s="9">
+        <v>13.48</v>
+      </c>
+      <c r="BH22" s="9">
+        <v>12.93</v>
+      </c>
+      <c r="BI22" s="35">
+        <v>13.02</v>
+      </c>
+      <c r="BJ22" s="35">
+        <v>8.08</v>
+      </c>
+      <c r="BK22" s="9">
+        <v>11.71</v>
+      </c>
+      <c r="BL22" s="43">
+        <v>10.75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:64" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="57"/>
+      <c r="C23" s="57"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="57"/>
+      <c r="G23" s="57"/>
+      <c r="H23" s="57"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="57"/>
+      <c r="K23" s="57"/>
+      <c r="L23" s="57"/>
+      <c r="M23" s="57"/>
+      <c r="N23" s="57"/>
+      <c r="O23" s="57"/>
+      <c r="P23" s="57"/>
+      <c r="Q23" s="57"/>
+      <c r="R23" s="57"/>
+      <c r="S23" s="57"/>
+      <c r="T23" s="57"/>
+      <c r="U23" s="57"/>
+      <c r="V23" s="57"/>
+      <c r="W23" s="57"/>
+      <c r="X23" s="57"/>
+      <c r="Y23" s="57"/>
+      <c r="Z23" s="57"/>
+      <c r="AA23" s="57"/>
+      <c r="AB23" s="57"/>
+      <c r="AC23" s="57"/>
+      <c r="AD23" s="57"/>
+      <c r="AE23" s="57"/>
+      <c r="AF23" s="57"/>
+      <c r="AG23" s="57"/>
+      <c r="AH23" s="57"/>
+      <c r="AI23" s="57"/>
+      <c r="AJ23" s="57"/>
+      <c r="AK23" s="57"/>
+      <c r="AL23" s="57"/>
+      <c r="AM23" s="57"/>
+      <c r="AN23" s="57"/>
+      <c r="AO23" s="57"/>
+      <c r="AP23" s="57"/>
+      <c r="AQ23" s="57"/>
+      <c r="AR23" s="57"/>
+      <c r="AS23" s="57"/>
+      <c r="AT23" s="57"/>
+      <c r="AU23" s="57"/>
+      <c r="AV23" s="57"/>
+      <c r="AW23" s="57"/>
+      <c r="AX23" s="57"/>
+      <c r="AY23" s="57"/>
+      <c r="AZ23" s="57"/>
+      <c r="BA23" s="57"/>
+      <c r="BB23" s="57"/>
+      <c r="BC23" s="57"/>
+      <c r="BD23" s="57"/>
+      <c r="BE23" s="57"/>
+      <c r="BF23" s="57"/>
+      <c r="BG23" s="57"/>
+      <c r="BH23" s="57"/>
+      <c r="BI23" s="57"/>
+      <c r="BJ23" s="57"/>
+      <c r="BK23" s="1"/>
+      <c r="BL23" s="1"/>
+    </row>
+    <row r="24" spans="1:64">
+      <c r="A24" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="17">
+        <v>22.84</v>
+      </c>
+      <c r="C24" s="17">
+        <v>20.440000000000001</v>
+      </c>
+      <c r="D24" s="17">
+        <v>18.62</v>
+      </c>
+      <c r="E24" s="17">
+        <v>18.43</v>
+      </c>
+      <c r="F24" s="17">
+        <v>18.25</v>
+      </c>
+      <c r="G24" s="17">
+        <v>18.75</v>
+      </c>
+      <c r="H24" s="17">
+        <v>18.84</v>
+      </c>
+      <c r="I24" s="17">
+        <v>17.7</v>
+      </c>
+      <c r="J24" s="17">
+        <v>17.32</v>
+      </c>
+      <c r="K24" s="17">
+        <v>17.2</v>
+      </c>
+      <c r="L24" s="17">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="M24" s="17">
+        <v>17.34</v>
+      </c>
+      <c r="N24" s="17">
+        <v>11.53</v>
+      </c>
+      <c r="O24" s="17">
+        <v>12.47</v>
+      </c>
+      <c r="P24" s="17">
+        <v>13.38</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>13.8</v>
+      </c>
+      <c r="R24" s="17">
+        <v>13.99</v>
+      </c>
+      <c r="S24" s="17">
+        <v>14.83</v>
+      </c>
+      <c r="T24" s="17">
+        <v>15.14</v>
+      </c>
+      <c r="U24" s="17">
+        <v>15.17</v>
+      </c>
+      <c r="V24" s="17">
+        <v>14.57</v>
+      </c>
+      <c r="W24" s="17">
+        <v>14.66</v>
+      </c>
+      <c r="X24" s="17">
+        <v>15.03</v>
+      </c>
+      <c r="Y24" s="17">
+        <v>14.85</v>
+      </c>
+      <c r="Z24" s="17">
+        <v>14.15</v>
+      </c>
+      <c r="AA24" s="17">
+        <v>14.16</v>
+      </c>
+      <c r="AB24" s="17">
+        <v>14.24</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>14.19</v>
+      </c>
+      <c r="AD24" s="17">
+        <v>14.39</v>
+      </c>
+      <c r="AE24" s="17">
+        <v>14.38</v>
+      </c>
+      <c r="AF24" s="17">
+        <v>14.32</v>
+      </c>
+      <c r="AG24" s="17">
+        <v>14.69</v>
+      </c>
+      <c r="AH24" s="17">
+        <v>14.71</v>
+      </c>
+      <c r="AI24" s="17">
+        <v>14.7</v>
+      </c>
+      <c r="AJ24" s="17">
+        <v>14.77</v>
+      </c>
+      <c r="AK24" s="17">
+        <v>14.53</v>
+      </c>
+      <c r="AL24" s="17">
+        <v>12.83</v>
+      </c>
+      <c r="AM24" s="17">
+        <v>13.14</v>
+      </c>
+      <c r="AN24" s="17">
+        <v>13.24</v>
+      </c>
+      <c r="AO24" s="17">
+        <v>13.57</v>
+      </c>
+      <c r="AP24" s="17">
+        <v>13.47</v>
+      </c>
+      <c r="AQ24" s="17">
+        <v>13.48</v>
+      </c>
+      <c r="AR24" s="17">
+        <v>13.63</v>
+      </c>
+      <c r="AS24" s="17">
+        <v>13.46</v>
+      </c>
+      <c r="AT24" s="17">
+        <v>13.44</v>
+      </c>
+      <c r="AU24" s="17">
+        <v>13.34</v>
+      </c>
+      <c r="AV24" s="17">
+        <v>13.25</v>
+      </c>
+      <c r="AW24" s="17">
+        <v>13.05</v>
+      </c>
+      <c r="AX24" s="9">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="AY24" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="AZ24" s="9">
+        <v>10.47</v>
+      </c>
+      <c r="BA24" s="9">
+        <v>10.56</v>
+      </c>
+      <c r="BB24" s="9">
+        <v>10.44</v>
+      </c>
+      <c r="BC24" s="9">
+        <v>10.74</v>
+      </c>
+      <c r="BD24" s="9">
+        <v>11.07</v>
+      </c>
+      <c r="BE24" s="9">
+        <v>10.92</v>
+      </c>
+      <c r="BF24" s="35">
+        <v>10.99</v>
+      </c>
+      <c r="BG24" s="9">
+        <v>11.09</v>
+      </c>
+      <c r="BH24" s="9">
+        <v>10.85</v>
+      </c>
+      <c r="BI24" s="35">
+        <v>10.88</v>
+      </c>
+      <c r="BJ24" s="35">
+        <v>11.54</v>
+      </c>
+      <c r="BK24" s="9">
+        <v>10.33</v>
+      </c>
+      <c r="BL24" s="43">
+        <v>9.8800000000000008</v>
+      </c>
+    </row>
+    <row r="25" spans="1:64">
+      <c r="A25" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="17">
+        <v>24.06</v>
+      </c>
+      <c r="C25" s="17">
+        <v>21.25</v>
+      </c>
+      <c r="D25" s="17">
+        <v>18.77</v>
+      </c>
+      <c r="E25" s="17">
+        <v>18.62</v>
+      </c>
+      <c r="F25" s="17">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="G25" s="17">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="H25" s="17">
+        <v>18.91</v>
+      </c>
+      <c r="I25" s="17">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="J25" s="17">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="K25" s="17">
+        <v>17.16</v>
+      </c>
+      <c r="L25" s="17">
+        <v>17.13</v>
+      </c>
+      <c r="M25" s="17">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="N25" s="17">
+        <v>11</v>
+      </c>
+      <c r="O25" s="17">
+        <v>12.24</v>
+      </c>
+      <c r="P25" s="17">
+        <v>13.17</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>13.53</v>
+      </c>
+      <c r="R25" s="17">
+        <v>13.81</v>
+      </c>
+      <c r="S25" s="17">
+        <v>14.68</v>
+      </c>
+      <c r="T25" s="17">
+        <v>14.99</v>
+      </c>
+      <c r="U25" s="17">
+        <v>15.03</v>
+      </c>
+      <c r="V25" s="17">
+        <v>14.26</v>
+      </c>
+      <c r="W25" s="17">
+        <v>14.31</v>
+      </c>
+      <c r="X25" s="17">
+        <v>14.68</v>
+      </c>
+      <c r="Y25" s="17">
+        <v>14.41</v>
+      </c>
+      <c r="Z25" s="17">
+        <v>14.06</v>
+      </c>
+      <c r="AA25" s="17">
+        <v>14.17</v>
+      </c>
+      <c r="AB25" s="17">
+        <v>14.04</v>
+      </c>
+      <c r="AC25" s="27">
+        <v>13.92</v>
+      </c>
+      <c r="AD25" s="17">
+        <v>14.14</v>
+      </c>
+      <c r="AE25" s="17">
+        <v>14.11</v>
+      </c>
+      <c r="AF25" s="17">
+        <v>14.06</v>
+      </c>
+      <c r="AG25" s="17">
+        <v>14.39</v>
+      </c>
+      <c r="AH25" s="17">
+        <v>14.35</v>
+      </c>
+      <c r="AI25" s="17">
+        <v>14.34</v>
+      </c>
+      <c r="AJ25" s="17">
+        <v>14.42</v>
+      </c>
+      <c r="AK25" s="17">
+        <v>14.25</v>
+      </c>
+      <c r="AL25" s="17">
+        <v>12.27</v>
+      </c>
+      <c r="AM25" s="17">
+        <v>12.78</v>
+      </c>
+      <c r="AN25" s="17">
+        <v>12.93</v>
+      </c>
+      <c r="AO25" s="17">
+        <v>13.26</v>
+      </c>
+      <c r="AP25" s="17">
+        <v>13.24</v>
+      </c>
+      <c r="AQ25" s="17">
+        <v>13.1</v>
+      </c>
+      <c r="AR25" s="17">
+        <v>13.3</v>
+      </c>
+      <c r="AS25" s="17">
+        <v>13.21</v>
+      </c>
+      <c r="AT25" s="17">
+        <v>13.21</v>
+      </c>
+      <c r="AU25" s="17">
+        <v>13.16</v>
+      </c>
+      <c r="AV25" s="17">
+        <v>13.04</v>
+      </c>
+      <c r="AW25" s="17">
+        <v>12.82</v>
+      </c>
+      <c r="AX25" s="9">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="AY25" s="9">
+        <v>10.81</v>
+      </c>
+      <c r="AZ25" s="9">
+        <v>10.48</v>
+      </c>
+      <c r="BA25" s="9">
+        <v>10.55</v>
+      </c>
+      <c r="BB25" s="9">
+        <v>10.37</v>
+      </c>
+      <c r="BC25" s="9">
+        <v>10.65</v>
+      </c>
+      <c r="BD25" s="9">
+        <v>11.07</v>
+      </c>
+      <c r="BE25" s="9">
+        <v>10.92</v>
+      </c>
+      <c r="BF25" s="35">
+        <v>10.96</v>
+      </c>
+      <c r="BG25" s="9">
+        <v>11.06</v>
+      </c>
+      <c r="BH25" s="9">
+        <v>10.84</v>
+      </c>
+      <c r="BI25" s="35">
+        <v>10.87</v>
+      </c>
+      <c r="BJ25" s="35">
+        <v>11.33</v>
+      </c>
+      <c r="BK25" s="9">
+        <v>10.1</v>
+      </c>
+      <c r="BL25" s="43">
+        <v>9.74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:64">
+      <c r="A26" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="17">
+        <v>13.06</v>
+      </c>
+      <c r="C26" s="17">
+        <v>14.01</v>
+      </c>
+      <c r="D26" s="17">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="E26" s="17">
+        <v>16.11</v>
+      </c>
+      <c r="F26" s="17">
+        <v>16.059999999999999</v>
+      </c>
+      <c r="G26" s="17">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H26" s="17">
+        <v>16.34</v>
+      </c>
+      <c r="I26" s="17">
+        <v>15.29</v>
+      </c>
+      <c r="J26" s="17">
+        <v>15.22</v>
+      </c>
+      <c r="K26" s="17">
+        <v>14.83</v>
+      </c>
+      <c r="L26" s="17">
+        <v>14.66</v>
+      </c>
+      <c r="M26" s="17">
+        <v>15.25</v>
+      </c>
+      <c r="N26" s="17">
+        <v>15.03</v>
+      </c>
+      <c r="O26" s="17">
+        <v>13.97</v>
+      </c>
+      <c r="P26" s="17">
+        <v>14.16</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>15.06</v>
+      </c>
+      <c r="R26" s="17">
+        <v>14.1</v>
+      </c>
+      <c r="S26" s="17">
+        <v>14.17</v>
+      </c>
+      <c r="T26" s="17">
+        <v>14.89</v>
+      </c>
+      <c r="U26" s="17">
+        <v>14.46</v>
+      </c>
+      <c r="V26" s="17">
+        <v>13.7</v>
+      </c>
+      <c r="W26" s="17">
+        <v>14.15</v>
+      </c>
+      <c r="X26" s="17">
+        <v>14.52</v>
+      </c>
+      <c r="Y26" s="17">
+        <v>15.04</v>
+      </c>
+      <c r="Z26" s="17">
+        <v>15.99</v>
+      </c>
+      <c r="AA26" s="17">
+        <v>16.55</v>
+      </c>
+      <c r="AB26" s="17">
+        <v>16.54</v>
+      </c>
+      <c r="AC26" s="27">
+        <v>16.28</v>
+      </c>
+      <c r="AD26" s="17">
+        <v>15.26</v>
+      </c>
+      <c r="AE26" s="17">
+        <v>14.37</v>
+      </c>
+      <c r="AF26" s="17">
+        <v>14.37</v>
+      </c>
+      <c r="AG26" s="17">
+        <v>14.13</v>
+      </c>
+      <c r="AH26" s="17">
+        <v>14.23</v>
+      </c>
+      <c r="AI26" s="17">
+        <v>14.36</v>
+      </c>
+      <c r="AJ26" s="17">
+        <v>15.08</v>
+      </c>
+      <c r="AK26" s="17">
+        <v>14.41</v>
+      </c>
+      <c r="AL26" s="17">
+        <v>17.14</v>
+      </c>
+      <c r="AM26" s="17">
+        <v>15.54</v>
+      </c>
+      <c r="AN26" s="17">
+        <v>13.96</v>
+      </c>
+      <c r="AO26" s="17">
+        <v>15.01</v>
+      </c>
+      <c r="AP26" s="17">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="AQ26" s="17">
+        <v>17.64</v>
+      </c>
+      <c r="AR26" s="17">
+        <v>17.11</v>
+      </c>
+      <c r="AS26" s="17">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="AT26" s="17">
+        <v>16.5</v>
+      </c>
+      <c r="AU26" s="17">
+        <v>15.98</v>
+      </c>
+      <c r="AV26" s="17">
+        <v>15.36</v>
+      </c>
+      <c r="AW26" s="17">
+        <v>14.98</v>
+      </c>
+      <c r="AX26" s="9">
+        <v>9.86</v>
+      </c>
+      <c r="AY26" s="9">
+        <v>10.1</v>
+      </c>
+      <c r="AZ26" s="9">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="BA26" s="9">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="BB26" s="9">
+        <v>8.44</v>
+      </c>
+      <c r="BC26" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="BD26" s="9">
+        <v>8.26</v>
+      </c>
+      <c r="BE26" s="9">
+        <v>8.4</v>
+      </c>
+      <c r="BF26" s="35">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="BG26" s="9">
+        <v>8.75</v>
+      </c>
+      <c r="BH26" s="9">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="BI26" s="35">
+        <v>8.52</v>
+      </c>
+      <c r="BJ26" s="35">
+        <v>8.35</v>
+      </c>
+      <c r="BK26" s="9">
+        <v>9.33</v>
+      </c>
+      <c r="BL26" s="43">
+        <v>9.76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:64">
+      <c r="A27" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="17">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="C27" s="17">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="D27" s="17">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="E27" s="17">
+        <v>18.21</v>
+      </c>
+      <c r="F27" s="17">
+        <v>18.78</v>
+      </c>
+      <c r="G27" s="17">
+        <v>19.38</v>
+      </c>
+      <c r="H27" s="17">
+        <v>19.8</v>
+      </c>
+      <c r="I27" s="17">
+        <v>18.93</v>
+      </c>
+      <c r="J27" s="17">
+        <v>19.36</v>
+      </c>
+      <c r="K27" s="17">
+        <v>19.239999999999998</v>
+      </c>
+      <c r="L27" s="17">
+        <v>19.2</v>
+      </c>
+      <c r="M27" s="17">
+        <v>19.21</v>
+      </c>
+      <c r="N27" s="17">
+        <v>11.43</v>
+      </c>
+      <c r="O27" s="17">
+        <v>12.66</v>
+      </c>
+      <c r="P27" s="17">
+        <v>12.89</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>14.9</v>
+      </c>
+      <c r="R27" s="17">
+        <v>14.88</v>
+      </c>
+      <c r="S27" s="17">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="T27" s="17">
+        <v>16.53</v>
+      </c>
+      <c r="U27" s="17">
+        <v>16.79</v>
+      </c>
+      <c r="V27" s="17">
+        <v>17.22</v>
+      </c>
+      <c r="W27" s="17">
+        <v>17.55</v>
+      </c>
+      <c r="X27" s="17">
+        <v>17.79</v>
+      </c>
+      <c r="Y27" s="17">
+        <v>17.38</v>
+      </c>
+      <c r="Z27" s="17">
+        <v>18.21</v>
+      </c>
+      <c r="AA27" s="17">
+        <v>15.79</v>
+      </c>
+      <c r="AB27" s="17">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AC27" s="27">
+        <v>17.690000000000001</v>
+      </c>
+      <c r="AD27" s="17">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="AE27" s="17">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="AF27" s="17">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="AG27" s="17">
+        <v>18.09</v>
+      </c>
+      <c r="AH27" s="17">
+        <v>18.43</v>
+      </c>
+      <c r="AI27" s="17">
+        <v>18.27</v>
+      </c>
+      <c r="AJ27" s="17">
+        <v>18.47</v>
+      </c>
+      <c r="AK27" s="17">
+        <v>17.95</v>
+      </c>
+      <c r="AL27" s="17">
+        <v>16.2</v>
+      </c>
+      <c r="AM27" s="17">
+        <v>16.78</v>
+      </c>
+      <c r="AN27" s="17">
+        <v>16.45</v>
+      </c>
+      <c r="AO27" s="17">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="AP27" s="17">
+        <v>15.8</v>
+      </c>
+      <c r="AQ27" s="17">
+        <v>16.29</v>
+      </c>
+      <c r="AR27" s="17">
+        <v>15.97</v>
+      </c>
+      <c r="AS27" s="17">
+        <v>15.34</v>
+      </c>
+      <c r="AT27" s="17">
+        <v>15.37</v>
+      </c>
+      <c r="AU27" s="17">
+        <v>15.06</v>
+      </c>
+      <c r="AV27" s="17">
+        <v>15.04</v>
+      </c>
+      <c r="AW27" s="17">
+        <v>14.92</v>
+      </c>
+      <c r="AX27" s="9">
+        <v>9.66</v>
+      </c>
+      <c r="AY27" s="9">
+        <v>11.5</v>
+      </c>
+      <c r="AZ27" s="9">
+        <v>11.47</v>
+      </c>
+      <c r="BA27" s="9">
+        <v>11.19</v>
+      </c>
+      <c r="BB27" s="9">
+        <v>11.54</v>
+      </c>
+      <c r="BC27" s="9">
+        <v>11.47</v>
+      </c>
+      <c r="BD27" s="9">
+        <v>11.47</v>
+      </c>
+      <c r="BE27" s="9">
+        <v>11.28</v>
+      </c>
+      <c r="BF27" s="35">
+        <v>11.61</v>
+      </c>
+      <c r="BG27" s="9">
+        <v>11.79</v>
+      </c>
+      <c r="BH27" s="9">
+        <v>11.65</v>
+      </c>
+      <c r="BI27" s="35">
+        <v>11.61</v>
+      </c>
+      <c r="BJ27" s="35">
+        <v>13.45</v>
+      </c>
+      <c r="BK27" s="9">
+        <v>12.82</v>
+      </c>
+      <c r="BL27" s="43">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:64">
+      <c r="A28" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="17">
+        <v>27.83</v>
+      </c>
+      <c r="C28" s="17">
+        <v>23.34</v>
+      </c>
+      <c r="D28" s="17">
+        <v>24.59</v>
+      </c>
+      <c r="E28" s="17">
+        <v>29.74</v>
+      </c>
+      <c r="F28" s="17">
+        <v>25.93</v>
+      </c>
+      <c r="G28" s="17">
+        <v>24.5</v>
+      </c>
+      <c r="H28" s="17">
+        <v>20.21</v>
+      </c>
+      <c r="I28" s="17">
+        <v>16.27</v>
+      </c>
+      <c r="J28" s="17">
+        <v>13.23</v>
+      </c>
+      <c r="K28" s="17">
+        <v>12.45</v>
+      </c>
+      <c r="L28" s="17">
+        <v>10.3</v>
+      </c>
+      <c r="M28" s="17">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="N28" s="17"/>
+      <c r="O28" s="17">
+        <v>2.84</v>
+      </c>
+      <c r="P28" s="17">
+        <v>13.07</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>13.87</v>
+      </c>
+      <c r="R28" s="17">
+        <v>12.12</v>
+      </c>
+      <c r="S28" s="17">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="T28" s="17">
+        <v>10.99</v>
+      </c>
+      <c r="U28" s="17">
+        <v>11.64</v>
+      </c>
+      <c r="V28" s="17">
+        <v>13.4</v>
+      </c>
+      <c r="W28" s="17">
+        <v>12.57</v>
+      </c>
+      <c r="X28" s="17">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="Y28" s="17">
+        <v>19.78</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>15.87</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>11.09</v>
+      </c>
+      <c r="AB28" s="17">
+        <v>16.34</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="AD28" s="17">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="AE28" s="17">
+        <v>14.5</v>
+      </c>
+      <c r="AF28" s="17">
+        <v>14.04</v>
+      </c>
+      <c r="AG28" s="17">
+        <v>14.95</v>
+      </c>
+      <c r="AH28" s="17">
+        <v>15.73</v>
+      </c>
+      <c r="AI28" s="17">
+        <v>14.66</v>
+      </c>
+      <c r="AJ28" s="17">
+        <v>14.33</v>
+      </c>
+      <c r="AK28" s="17">
+        <v>14.91</v>
+      </c>
+      <c r="AL28" s="17">
+        <v>5.27</v>
+      </c>
+      <c r="AM28" s="17">
+        <v>2.74</v>
+      </c>
+      <c r="AN28" s="17">
+        <v>9.07</v>
+      </c>
+      <c r="AO28" s="17">
+        <v>16.37</v>
+      </c>
+      <c r="AP28" s="17">
+        <v>16.34</v>
+      </c>
+      <c r="AQ28" s="17">
+        <v>15.53</v>
+      </c>
+      <c r="AR28" s="17">
+        <v>17.13</v>
+      </c>
+      <c r="AS28" s="17">
+        <v>13.65</v>
+      </c>
+      <c r="AT28" s="17">
+        <v>12.79</v>
+      </c>
+      <c r="AU28" s="17">
+        <v>12.63</v>
+      </c>
+      <c r="AV28" s="17">
+        <v>14.49</v>
+      </c>
+      <c r="AW28" s="17">
+        <v>13.26</v>
+      </c>
+      <c r="AX28" s="9">
+        <v>0</v>
+      </c>
+      <c r="AY28" s="9">
+        <v>2.94</v>
+      </c>
+      <c r="AZ28" s="9">
+        <v>1.91</v>
+      </c>
+      <c r="BA28" s="9">
+        <v>8.59</v>
+      </c>
+      <c r="BB28" s="9">
+        <v>6.81</v>
+      </c>
+      <c r="BC28" s="9">
+        <v>6.61</v>
+      </c>
+      <c r="BD28" s="9">
+        <v>3.23</v>
+      </c>
+      <c r="BE28" s="9">
+        <v>2.13</v>
+      </c>
+      <c r="BF28" s="35">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="BG28" s="9">
+        <v>5.62</v>
+      </c>
+      <c r="BH28" s="9">
+        <v>5.61</v>
+      </c>
+      <c r="BI28" s="35">
+        <v>4.21</v>
+      </c>
+      <c r="BJ28" s="35">
+        <v>5.67</v>
+      </c>
+      <c r="BK28" s="9">
+        <v>3.02</v>
+      </c>
+      <c r="BL28" s="43">
+        <v>-1.97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:64">
+      <c r="A29" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="17">
+        <v>16.28</v>
+      </c>
+      <c r="C29" s="17">
+        <v>15.73</v>
+      </c>
+      <c r="D29" s="17">
+        <v>14.15</v>
+      </c>
+      <c r="E29" s="17">
+        <v>14.15</v>
+      </c>
+      <c r="F29" s="17">
+        <v>13.71</v>
+      </c>
+      <c r="G29" s="17">
+        <v>13.66</v>
+      </c>
+      <c r="H29" s="17">
+        <v>14.18</v>
+      </c>
+      <c r="I29" s="17">
+        <v>12.66</v>
+      </c>
+      <c r="J29" s="17">
+        <v>12.44</v>
+      </c>
+      <c r="K29" s="17">
+        <v>13.18</v>
+      </c>
+      <c r="L29" s="17">
+        <v>14.1</v>
+      </c>
+      <c r="M29" s="17">
+        <v>14.35</v>
+      </c>
+      <c r="N29" s="17">
+        <v>14.17</v>
+      </c>
+      <c r="O29" s="17">
+        <v>13.85</v>
+      </c>
+      <c r="P29" s="17">
+        <v>14.22</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>13.21</v>
+      </c>
+      <c r="R29" s="17">
+        <v>12.29</v>
+      </c>
+      <c r="S29" s="17">
+        <v>13.3</v>
+      </c>
+      <c r="T29" s="17">
+        <v>13.89</v>
+      </c>
+      <c r="U29" s="17">
+        <v>13.63</v>
+      </c>
+      <c r="V29" s="17">
+        <v>13.46</v>
+      </c>
+      <c r="W29" s="17">
+        <v>13.54</v>
+      </c>
+      <c r="X29" s="17">
+        <v>14.12</v>
+      </c>
+      <c r="Y29" s="17">
+        <v>14.3</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>4.7</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>7.21</v>
+      </c>
+      <c r="AB29" s="17">
+        <v>9.57</v>
+      </c>
+      <c r="AC29" s="27">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="AD29" s="17">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="AE29" s="17">
+        <v>10.63</v>
+      </c>
+      <c r="AF29" s="17">
+        <v>10.61</v>
+      </c>
+      <c r="AG29" s="17">
+        <v>11.84</v>
+      </c>
+      <c r="AH29" s="17">
+        <v>11.83</v>
+      </c>
+      <c r="AI29" s="17">
+        <v>11.91</v>
+      </c>
+      <c r="AJ29" s="17">
+        <v>11.86</v>
+      </c>
+      <c r="AK29" s="17">
+        <v>11.54</v>
+      </c>
+      <c r="AL29" s="17">
+        <v>10.82</v>
+      </c>
+      <c r="AM29" s="17">
+        <v>11.38</v>
+      </c>
+      <c r="AN29" s="17">
+        <v>10.3</v>
+      </c>
+      <c r="AO29" s="17">
+        <v>10.51</v>
+      </c>
+      <c r="AP29" s="17">
+        <v>9.57</v>
+      </c>
+      <c r="AQ29" s="17">
+        <v>10.3</v>
+      </c>
+      <c r="AR29" s="17">
+        <v>10.81</v>
+      </c>
+      <c r="AS29" s="17">
+        <v>10.77</v>
+      </c>
+      <c r="AT29" s="17">
+        <v>10.66</v>
+      </c>
+      <c r="AU29" s="17">
+        <v>10.25</v>
+      </c>
+      <c r="AV29" s="17">
+        <v>11.05</v>
+      </c>
+      <c r="AW29" s="17">
+        <v>10.44</v>
+      </c>
+      <c r="AX29" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AY29" s="9">
+        <v>7.45</v>
+      </c>
+      <c r="AZ29" s="9">
+        <v>9.25</v>
+      </c>
+      <c r="BA29" s="9">
+        <v>9.42</v>
+      </c>
+      <c r="BB29" s="9">
+        <v>9.32</v>
+      </c>
+      <c r="BC29" s="9">
+        <v>11.07</v>
+      </c>
+      <c r="BD29" s="9">
+        <v>11.35</v>
+      </c>
+      <c r="BE29" s="9">
+        <v>11.4</v>
+      </c>
+      <c r="BF29" s="35">
+        <v>10.9</v>
+      </c>
+      <c r="BG29" s="9">
+        <v>10.65</v>
+      </c>
+      <c r="BH29" s="9">
+        <v>9.86</v>
+      </c>
+      <c r="BI29" s="35">
+        <v>10.26</v>
+      </c>
+      <c r="BJ29" s="35">
+        <v>9.31</v>
+      </c>
+      <c r="BK29" s="9">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="BL29" s="43">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="30" spans="1:64">
+      <c r="A30" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="17">
+        <v>21.46</v>
+      </c>
+      <c r="C30" s="17">
+        <v>20.81</v>
+      </c>
+      <c r="D30" s="17">
+        <v>22</v>
+      </c>
+      <c r="E30" s="17">
+        <v>20.73</v>
+      </c>
+      <c r="F30" s="17">
+        <v>20.86</v>
+      </c>
+      <c r="G30" s="17">
+        <v>21.79</v>
+      </c>
+      <c r="H30" s="17">
+        <v>22.17</v>
+      </c>
+      <c r="I30" s="17">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="J30" s="17">
+        <v>20.48</v>
+      </c>
+      <c r="K30" s="17">
+        <v>20.41</v>
+      </c>
+      <c r="L30" s="17">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="M30" s="17">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="N30" s="17">
+        <v>17.22</v>
+      </c>
+      <c r="O30" s="17">
+        <v>15.01</v>
+      </c>
+      <c r="P30" s="17">
+        <v>16.8</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>16.72</v>
+      </c>
+      <c r="R30" s="17">
+        <v>17.77</v>
+      </c>
+      <c r="S30" s="17">
+        <v>18.22</v>
+      </c>
+      <c r="T30" s="17">
+        <v>17.71</v>
+      </c>
+      <c r="U30" s="17">
+        <v>17.71</v>
+      </c>
+      <c r="V30" s="17">
+        <v>18.07</v>
+      </c>
+      <c r="W30" s="17">
+        <v>18.32</v>
+      </c>
+      <c r="X30" s="17">
+        <v>18.41</v>
+      </c>
+      <c r="Y30" s="17">
+        <v>19.27</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>17.11</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>16.7</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>16.13</v>
+      </c>
+      <c r="AC30" s="27">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="AD30" s="17">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="AE30" s="17">
+        <v>18.12</v>
+      </c>
+      <c r="AF30" s="17">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="AG30" s="17">
+        <v>18.21</v>
+      </c>
+      <c r="AH30" s="17">
+        <v>18.84</v>
+      </c>
+      <c r="AI30" s="17">
+        <v>19.02</v>
+      </c>
+      <c r="AJ30" s="17">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="AK30" s="17">
+        <v>17.53</v>
+      </c>
+      <c r="AL30" s="17">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="AM30" s="17">
+        <v>14.65</v>
+      </c>
+      <c r="AN30" s="17">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="AO30" s="17">
+        <v>16</v>
+      </c>
+      <c r="AP30" s="17">
+        <v>14.98</v>
+      </c>
+      <c r="AQ30" s="17">
+        <v>16.11</v>
+      </c>
+      <c r="AR30" s="17">
+        <v>16.22</v>
+      </c>
+      <c r="AS30" s="17">
+        <v>15.62</v>
+      </c>
+      <c r="AT30" s="17">
+        <v>15.22</v>
+      </c>
+      <c r="AU30" s="17">
+        <v>15.32</v>
+      </c>
+      <c r="AV30" s="17">
+        <v>15.25</v>
+      </c>
+      <c r="AW30" s="17">
+        <v>15.58</v>
+      </c>
+      <c r="AX30" s="9">
+        <v>9.76</v>
+      </c>
+      <c r="AY30" s="9">
+        <v>11.57</v>
+      </c>
+      <c r="AZ30" s="9">
+        <v>11.7</v>
+      </c>
+      <c r="BA30" s="9">
+        <v>12.73</v>
+      </c>
+      <c r="BB30" s="9">
+        <v>13.27</v>
+      </c>
+      <c r="BC30" s="9">
+        <v>13.48</v>
+      </c>
+      <c r="BD30" s="9">
+        <v>12.79</v>
+      </c>
+      <c r="BE30" s="9">
+        <v>12.31</v>
+      </c>
+      <c r="BF30" s="35">
+        <v>13</v>
+      </c>
+      <c r="BG30" s="9">
+        <v>13.16</v>
+      </c>
+      <c r="BH30" s="9">
+        <v>13.16</v>
+      </c>
+      <c r="BI30" s="35">
+        <v>12.99</v>
+      </c>
+      <c r="BJ30" s="35">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="BK30" s="9">
+        <v>13.94</v>
+      </c>
+      <c r="BL30" s="43">
+        <v>12.78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:64" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="56"/>
+      <c r="C31" s="56"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="56"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="56"/>
+      <c r="H31" s="56"/>
+      <c r="I31" s="56"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="56"/>
+      <c r="N31" s="56"/>
+      <c r="O31" s="56"/>
+      <c r="P31" s="56"/>
+      <c r="Q31" s="56"/>
+      <c r="R31" s="56"/>
+      <c r="S31" s="56"/>
+      <c r="T31" s="56"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="56"/>
+      <c r="W31" s="56"/>
+      <c r="X31" s="56"/>
+      <c r="Y31" s="56"/>
+      <c r="Z31" s="56"/>
+      <c r="AA31" s="56"/>
+      <c r="AB31" s="56"/>
+      <c r="AC31" s="56"/>
+      <c r="AD31" s="56"/>
+      <c r="AE31" s="56"/>
+      <c r="AF31" s="56"/>
+      <c r="AG31" s="56"/>
+      <c r="AH31" s="56"/>
+      <c r="AI31" s="56"/>
+      <c r="AJ31" s="56"/>
+      <c r="AK31" s="56"/>
+      <c r="AL31" s="56"/>
+      <c r="AM31" s="56"/>
+      <c r="AN31" s="56"/>
+      <c r="AO31" s="56"/>
+      <c r="AP31" s="56"/>
+      <c r="AQ31" s="56"/>
+      <c r="AR31" s="56"/>
+      <c r="AS31" s="56"/>
+      <c r="AT31" s="56"/>
+      <c r="AU31" s="56"/>
+      <c r="AV31" s="56"/>
+      <c r="AW31" s="56"/>
+      <c r="AX31" s="56"/>
+      <c r="AY31" s="56"/>
+      <c r="AZ31" s="56"/>
+      <c r="BA31" s="56"/>
+      <c r="BB31" s="56"/>
+      <c r="BC31" s="56"/>
+      <c r="BD31" s="56"/>
+      <c r="BE31" s="56"/>
+      <c r="BF31" s="56"/>
+      <c r="BG31" s="56"/>
+      <c r="BH31" s="56"/>
+      <c r="BI31" s="56"/>
+      <c r="BJ31" s="56"/>
+      <c r="BK31" s="1"/>
+      <c r="BL31" s="1"/>
+    </row>
+    <row r="32" spans="1:64">
+      <c r="A32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="13"/>
+      <c r="C32" s="18">
+        <v>14.58</v>
+      </c>
+      <c r="D32" s="18">
+        <v>14.01</v>
+      </c>
+      <c r="E32" s="18">
+        <v>13.95</v>
+      </c>
+      <c r="F32" s="18">
+        <v>13.85</v>
+      </c>
+      <c r="G32" s="18">
+        <v>13.76</v>
+      </c>
+      <c r="H32" s="18">
+        <v>14.3</v>
+      </c>
+      <c r="I32" s="18">
+        <v>14.65</v>
+      </c>
+      <c r="J32" s="18">
+        <v>14.37</v>
+      </c>
+      <c r="K32" s="18">
+        <v>14.4</v>
+      </c>
+      <c r="L32" s="18">
+        <v>14.31</v>
+      </c>
+      <c r="M32" s="18">
+        <v>14.3</v>
+      </c>
+      <c r="N32" s="18">
+        <v>14.33</v>
+      </c>
+      <c r="O32" s="18">
+        <v>12.14</v>
+      </c>
+      <c r="P32" s="18">
+        <v>13.89</v>
+      </c>
+      <c r="Q32" s="18">
+        <v>13.63</v>
+      </c>
+      <c r="R32" s="18">
+        <v>13.42</v>
+      </c>
+      <c r="S32" s="18">
+        <v>13.59</v>
+      </c>
+      <c r="T32" s="18">
+        <v>13.84</v>
+      </c>
+      <c r="U32" s="18">
+        <v>14.32</v>
+      </c>
+      <c r="V32" s="18">
+        <v>14.34</v>
+      </c>
+      <c r="W32" s="18">
+        <v>13.86</v>
+      </c>
+      <c r="X32" s="18">
+        <v>13.94</v>
+      </c>
+      <c r="Y32" s="18">
+        <v>14.22</v>
+      </c>
+      <c r="Z32" s="18">
+        <v>14.08</v>
+      </c>
+      <c r="AA32" s="18">
+        <v>14.35</v>
+      </c>
+      <c r="AB32" s="18">
+        <v>13.72</v>
+      </c>
+      <c r="AC32" s="18">
+        <v>13.78</v>
+      </c>
+      <c r="AD32" s="33">
+        <v>13.61</v>
+      </c>
+      <c r="AE32" s="18">
+        <v>13.57</v>
+      </c>
+      <c r="AF32" s="18">
+        <v>13.43</v>
+      </c>
+      <c r="AG32" s="18">
+        <v>13.45</v>
+      </c>
+      <c r="AH32" s="18">
+        <v>13.49</v>
+      </c>
+      <c r="AI32" s="18">
+        <v>13.85</v>
+      </c>
+      <c r="AJ32" s="18">
+        <v>13.9</v>
+      </c>
+      <c r="AK32" s="18">
+        <v>13.87</v>
+      </c>
+      <c r="AL32" s="18">
+        <v>13.79</v>
+      </c>
+      <c r="AM32" s="18">
+        <v>13.47</v>
+      </c>
+      <c r="AN32" s="18">
+        <v>13.04</v>
+      </c>
+      <c r="AO32" s="18">
+        <v>12.71</v>
+      </c>
+      <c r="AP32" s="18">
+        <v>12.89</v>
+      </c>
+      <c r="AQ32" s="18">
+        <v>12.66</v>
+      </c>
+      <c r="AR32" s="18">
+        <v>12.77</v>
+      </c>
+      <c r="AS32" s="18">
+        <v>12.58</v>
+      </c>
+      <c r="AT32" s="18">
+        <v>12.53</v>
+      </c>
+      <c r="AU32" s="18">
+        <v>12.42</v>
+      </c>
+      <c r="AV32" s="18">
+        <v>12.39</v>
+      </c>
+      <c r="AW32" s="18">
+        <v>12.33</v>
+      </c>
+      <c r="AX32" s="9">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="AY32" s="9">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="AZ32" s="9">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="BA32" s="35">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="BB32" s="9">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="BC32" s="9">
+        <v>9.89</v>
+      </c>
+      <c r="BD32" s="9">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="BE32" s="9">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="BF32" s="35">
+        <v>9.91</v>
+      </c>
+      <c r="BG32" s="9">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="BH32" s="9">
+        <v>9.66</v>
+      </c>
+      <c r="BI32" s="35">
+        <v>9.59</v>
+      </c>
+      <c r="BJ32" s="35">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="BK32" s="35">
+        <v>9.24</v>
+      </c>
+      <c r="BL32" s="44">
+        <v>8.39</v>
+      </c>
+    </row>
+    <row r="33" spans="1:64">
+      <c r="A33" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="13"/>
+      <c r="C33" s="18">
+        <v>12.55</v>
+      </c>
+      <c r="D33" s="18">
+        <v>12.62</v>
+      </c>
+      <c r="E33" s="18">
+        <v>11.82</v>
+      </c>
+      <c r="F33" s="18">
+        <v>12.11</v>
+      </c>
+      <c r="G33" s="18">
+        <v>11.97</v>
+      </c>
+      <c r="H33" s="18">
+        <v>14.08</v>
+      </c>
+      <c r="I33" s="18">
+        <v>15.36</v>
+      </c>
+      <c r="J33" s="18">
+        <v>14.42</v>
+      </c>
+      <c r="K33" s="18">
+        <v>15.5</v>
+      </c>
+      <c r="L33" s="18">
+        <v>15.2</v>
+      </c>
+      <c r="M33" s="18">
+        <v>15.91</v>
+      </c>
+      <c r="N33" s="18">
+        <v>15.1</v>
+      </c>
+      <c r="O33" s="18">
+        <v>10.36</v>
+      </c>
+      <c r="P33" s="18">
+        <v>15.43</v>
+      </c>
+      <c r="Q33" s="18">
+        <v>15.05</v>
+      </c>
+      <c r="R33" s="18">
+        <v>15.15</v>
+      </c>
+      <c r="S33" s="18">
+        <v>16.86</v>
+      </c>
+      <c r="T33" s="18">
+        <v>16.93</v>
+      </c>
+      <c r="U33" s="18">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="V33" s="18">
+        <v>17.54</v>
+      </c>
+      <c r="W33" s="18">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="X33" s="18">
+        <v>16.73</v>
+      </c>
+      <c r="Y33" s="18">
+        <v>16.5</v>
+      </c>
+      <c r="Z33" s="18">
+        <v>15.98</v>
+      </c>
+      <c r="AA33" s="18">
+        <v>13.05</v>
+      </c>
+      <c r="AB33" s="18">
+        <v>13.4</v>
+      </c>
+      <c r="AC33" s="18">
+        <v>12.14</v>
+      </c>
+      <c r="AD33" s="33">
+        <v>11.89</v>
+      </c>
+      <c r="AE33" s="18">
+        <v>12.02</v>
+      </c>
+      <c r="AF33" s="18">
+        <v>11.69</v>
+      </c>
+      <c r="AG33" s="18">
+        <v>11.37</v>
+      </c>
+      <c r="AH33" s="18">
+        <v>11.57</v>
+      </c>
+      <c r="AI33" s="18">
+        <v>11.78</v>
+      </c>
+      <c r="AJ33" s="18">
+        <v>12.66</v>
+      </c>
+      <c r="AK33" s="18">
+        <v>13.41</v>
+      </c>
+      <c r="AL33" s="18">
+        <v>13.05</v>
+      </c>
+      <c r="AM33" s="18">
+        <v>13.01</v>
+      </c>
+      <c r="AN33" s="18">
+        <v>11.87</v>
+      </c>
+      <c r="AO33" s="18">
+        <v>10.82</v>
+      </c>
+      <c r="AP33" s="18">
+        <v>12.13</v>
+      </c>
+      <c r="AQ33" s="18">
+        <v>11.3</v>
+      </c>
+      <c r="AR33" s="18">
+        <v>12.19</v>
+      </c>
+      <c r="AS33" s="18">
+        <v>12.35</v>
+      </c>
+      <c r="AT33" s="18">
+        <v>12.65</v>
+      </c>
+      <c r="AU33" s="18">
+        <v>12.31</v>
+      </c>
+      <c r="AV33" s="18">
+        <v>11.9</v>
+      </c>
+      <c r="AW33" s="18">
+        <v>12.42</v>
+      </c>
+      <c r="AX33" s="9">
+        <v>11.32</v>
+      </c>
+      <c r="AY33" s="9">
+        <v>12.43</v>
+      </c>
+      <c r="AZ33" s="9">
+        <v>10.83</v>
+      </c>
+      <c r="BA33" s="35">
+        <v>10.31</v>
+      </c>
+      <c r="BB33" s="9">
+        <v>10.17</v>
+      </c>
+      <c r="BC33" s="9">
+        <v>10.6</v>
+      </c>
+      <c r="BD33" s="9">
+        <v>10</v>
+      </c>
+      <c r="BE33" s="9">
+        <v>9.11</v>
+      </c>
+      <c r="BF33" s="35">
+        <v>9.33</v>
+      </c>
+      <c r="BG33" s="9">
+        <v>9.27</v>
+      </c>
+      <c r="BH33" s="9">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="BI33" s="35">
+        <v>9.26</v>
+      </c>
+      <c r="BJ33" s="35">
+        <v>5.69</v>
+      </c>
+      <c r="BK33" s="35">
+        <v>8.09</v>
+      </c>
+      <c r="BL33" s="44">
+        <v>6.68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:64">
+      <c r="A34" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="18">
+        <v>13.74</v>
+      </c>
+      <c r="D34" s="18">
+        <v>11.06</v>
+      </c>
+      <c r="E34" s="18">
+        <v>11.26</v>
+      </c>
+      <c r="F34" s="18">
+        <v>10.83</v>
+      </c>
+      <c r="G34" s="18">
+        <v>11.8</v>
+      </c>
+      <c r="H34" s="18">
+        <v>11.6</v>
+      </c>
+      <c r="I34" s="18">
+        <v>11.9</v>
+      </c>
+      <c r="J34" s="18">
+        <v>11.57</v>
+      </c>
+      <c r="K34" s="18">
+        <v>11.18</v>
+      </c>
+      <c r="L34" s="18">
+        <v>11.33</v>
+      </c>
+      <c r="M34" s="18">
+        <v>11.18</v>
+      </c>
+      <c r="N34" s="18">
+        <v>11.56</v>
+      </c>
+      <c r="O34" s="18">
+        <v>13.15</v>
+      </c>
+      <c r="P34" s="18">
+        <v>18.27</v>
+      </c>
+      <c r="Q34" s="18">
+        <v>15.12</v>
+      </c>
+      <c r="R34" s="18">
+        <v>14.17</v>
+      </c>
+      <c r="S34" s="18">
+        <v>14.18</v>
+      </c>
+      <c r="T34" s="18">
+        <v>14.57</v>
+      </c>
+      <c r="U34" s="18">
+        <v>14.19</v>
+      </c>
+      <c r="V34" s="18">
+        <v>14</v>
+      </c>
+      <c r="W34" s="18">
+        <v>13.89</v>
+      </c>
+      <c r="X34" s="18">
+        <v>13.79</v>
+      </c>
+      <c r="Y34" s="18">
+        <v>14.8</v>
+      </c>
+      <c r="Z34" s="18">
+        <v>15.03</v>
+      </c>
+      <c r="AA34" s="18">
+        <v>12.53</v>
+      </c>
+      <c r="AB34" s="18">
+        <v>8.66</v>
+      </c>
+      <c r="AC34" s="18">
+        <v>11.51</v>
+      </c>
+      <c r="AD34" s="33">
+        <v>12.85</v>
+      </c>
+      <c r="AE34" s="18">
+        <v>14.83</v>
+      </c>
+      <c r="AF34" s="18">
+        <v>15.9</v>
+      </c>
+      <c r="AG34" s="18">
+        <v>15.21</v>
+      </c>
+      <c r="AH34" s="18">
+        <v>15.37</v>
+      </c>
+      <c r="AI34" s="18">
+        <v>15.49</v>
+      </c>
+      <c r="AJ34" s="18">
+        <v>15.59</v>
+      </c>
+      <c r="AK34" s="18">
+        <v>15.4</v>
+      </c>
+      <c r="AL34" s="18">
+        <v>15.4</v>
+      </c>
+      <c r="AM34" s="18">
+        <v>13.68</v>
+      </c>
+      <c r="AN34" s="18">
+        <v>12.52</v>
+      </c>
+      <c r="AO34" s="18">
+        <v>12.08</v>
+      </c>
+      <c r="AP34" s="18">
+        <v>12.78</v>
+      </c>
+      <c r="AQ34" s="18">
+        <v>12.67</v>
+      </c>
+      <c r="AR34" s="18">
+        <v>13.9</v>
+      </c>
+      <c r="AS34" s="18">
+        <v>13.71</v>
+      </c>
+      <c r="AT34" s="18">
+        <v>13.4</v>
+      </c>
+      <c r="AU34" s="18">
+        <v>12.58</v>
+      </c>
+      <c r="AV34" s="18">
+        <v>12.06</v>
+      </c>
+      <c r="AW34" s="18">
+        <v>11.96</v>
+      </c>
+      <c r="AX34" s="9">
+        <v>5.29</v>
+      </c>
+      <c r="AY34" s="9">
+        <v>7.76</v>
+      </c>
+      <c r="AZ34" s="9">
+        <v>6.94</v>
+      </c>
+      <c r="BA34" s="35">
+        <v>10.23</v>
+      </c>
+      <c r="BB34" s="9">
+        <v>10.71</v>
+      </c>
+      <c r="BC34" s="9">
+        <v>10.67</v>
+      </c>
+      <c r="BD34" s="9">
+        <v>10.35</v>
+      </c>
+      <c r="BE34" s="9">
+        <v>9.86</v>
+      </c>
+      <c r="BF34" s="35">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="BG34" s="9">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="BH34" s="9">
+        <v>9.42</v>
+      </c>
+      <c r="BI34" s="35">
+        <v>9.82</v>
+      </c>
+      <c r="BJ34" s="35">
+        <v>5.48</v>
+      </c>
+      <c r="BK34" s="35">
+        <v>7.97</v>
+      </c>
+      <c r="BL34" s="44">
+        <v>7.95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:64">
+      <c r="A35" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="18">
+        <v>26.33</v>
+      </c>
+      <c r="D35" s="18">
+        <v>23.25</v>
+      </c>
+      <c r="E35" s="18">
+        <v>21.72</v>
+      </c>
+      <c r="F35" s="18">
+        <v>21.56</v>
+      </c>
+      <c r="G35" s="18">
+        <v>21.21</v>
+      </c>
+      <c r="H35" s="18">
+        <v>22.22</v>
+      </c>
+      <c r="I35" s="18">
+        <v>22.61</v>
+      </c>
+      <c r="J35" s="18">
+        <v>22.08</v>
+      </c>
+      <c r="K35" s="18">
+        <v>22.25</v>
+      </c>
+      <c r="L35" s="18">
+        <v>22.87</v>
+      </c>
+      <c r="M35" s="18">
+        <v>22.71</v>
+      </c>
+      <c r="N35" s="18">
+        <v>22.72</v>
+      </c>
+      <c r="O35" s="18">
+        <v>20.25</v>
+      </c>
+      <c r="P35" s="18">
+        <v>22.04</v>
+      </c>
+      <c r="Q35" s="18">
+        <v>23.16</v>
+      </c>
+      <c r="R35" s="18">
+        <v>21.27</v>
+      </c>
+      <c r="S35" s="18">
+        <v>22.1</v>
+      </c>
+      <c r="T35" s="18">
+        <v>22.85</v>
+      </c>
+      <c r="U35" s="18">
+        <v>23.61</v>
+      </c>
+      <c r="V35" s="18">
+        <v>23.39</v>
+      </c>
+      <c r="W35" s="18">
+        <v>22.97</v>
+      </c>
+      <c r="X35" s="18">
+        <v>22.95</v>
+      </c>
+      <c r="Y35" s="18">
+        <v>22.81</v>
+      </c>
+      <c r="Z35" s="18">
+        <v>22.17</v>
+      </c>
+      <c r="AA35" s="18">
+        <v>22.99</v>
+      </c>
+      <c r="AB35" s="18">
+        <v>19.88</v>
+      </c>
+      <c r="AC35" s="18">
+        <v>19.88</v>
+      </c>
+      <c r="AD35" s="33">
+        <v>19.95</v>
+      </c>
+      <c r="AE35" s="18">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AF35" s="18">
+        <v>19.88</v>
+      </c>
+      <c r="AG35" s="18">
+        <v>18.73</v>
+      </c>
+      <c r="AH35" s="18">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="AI35" s="18">
+        <v>18.52</v>
+      </c>
+      <c r="AJ35" s="18">
+        <v>18.54</v>
+      </c>
+      <c r="AK35" s="18">
+        <v>18.7</v>
+      </c>
+      <c r="AL35" s="18">
+        <v>18.72</v>
+      </c>
+      <c r="AM35" s="18">
+        <v>18.66</v>
+      </c>
+      <c r="AN35" s="18">
+        <v>18.27</v>
+      </c>
+      <c r="AO35" s="18">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="AP35" s="18">
+        <v>19.82</v>
+      </c>
+      <c r="AQ35" s="18">
+        <v>19.02</v>
+      </c>
+      <c r="AR35" s="18">
+        <v>17.77</v>
+      </c>
+      <c r="AS35" s="18">
+        <v>17.18</v>
+      </c>
+      <c r="AT35" s="18">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AU35" s="18">
+        <v>17.12</v>
+      </c>
+      <c r="AV35" s="18">
+        <v>16.95</v>
+      </c>
+      <c r="AW35" s="18">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="AX35" s="9">
+        <v>12.49</v>
+      </c>
+      <c r="AY35" s="9">
+        <v>12.04</v>
+      </c>
+      <c r="AZ35" s="9">
+        <v>12.52</v>
+      </c>
+      <c r="BA35" s="35">
+        <v>12.52</v>
+      </c>
+      <c r="BB35" s="9">
+        <v>12.29</v>
+      </c>
+      <c r="BC35" s="9">
+        <v>10.98</v>
+      </c>
+      <c r="BD35" s="9">
+        <v>11.41</v>
+      </c>
+      <c r="BE35" s="9">
+        <v>11.05</v>
+      </c>
+      <c r="BF35" s="35">
+        <v>11.54</v>
+      </c>
+      <c r="BG35" s="9">
+        <v>11.38</v>
+      </c>
+      <c r="BH35" s="9">
+        <v>11.42</v>
+      </c>
+      <c r="BI35" s="35">
+        <v>11.43</v>
+      </c>
+      <c r="BJ35" s="35">
+        <v>15.33</v>
+      </c>
+      <c r="BK35" s="35">
+        <v>14.53</v>
+      </c>
+      <c r="BL35" s="44">
+        <v>13.01</v>
+      </c>
+    </row>
+    <row r="36" spans="1:64">
+      <c r="A36" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="13"/>
+      <c r="C36" s="18">
+        <v>4.91</v>
+      </c>
+      <c r="D36" s="18">
+        <v>2.95</v>
+      </c>
+      <c r="E36" s="18">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F36" s="18">
+        <v>3.07</v>
+      </c>
+      <c r="G36" s="18">
+        <v>3.02</v>
+      </c>
+      <c r="H36" s="18">
+        <v>3.12</v>
+      </c>
+      <c r="I36" s="18">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="J36" s="18">
+        <v>3.39</v>
+      </c>
+      <c r="K36" s="18">
+        <v>2.14</v>
+      </c>
+      <c r="L36" s="18">
+        <v>2.13</v>
+      </c>
+      <c r="M36" s="18">
+        <v>2.27</v>
+      </c>
+      <c r="N36" s="18">
+        <v>2.56</v>
+      </c>
+      <c r="O36" s="18">
+        <v>2.31</v>
+      </c>
+      <c r="P36" s="18">
+        <v>0.4</v>
+      </c>
+      <c r="Q36" s="18">
+        <v>1.85</v>
+      </c>
+      <c r="R36" s="18">
+        <v>0.2</v>
+      </c>
+      <c r="S36" s="18">
+        <v>1.42</v>
+      </c>
+      <c r="T36" s="18">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="U36" s="18">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="V36" s="18">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="W36" s="18">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="X36" s="18">
+        <v>4.53</v>
+      </c>
+      <c r="Y36" s="18">
+        <v>5.18</v>
+      </c>
+      <c r="Z36" s="18">
+        <v>5.94</v>
+      </c>
+      <c r="AA36" s="18">
+        <v>9.84</v>
+      </c>
+      <c r="AB36" s="18">
+        <v>7.2</v>
+      </c>
+      <c r="AC36" s="18">
+        <v>8.39</v>
+      </c>
+      <c r="AD36" s="33">
+        <v>8.84</v>
+      </c>
+      <c r="AE36" s="18">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="AF36" s="18">
+        <v>7.97</v>
+      </c>
+      <c r="AG36" s="18">
+        <v>7.03</v>
+      </c>
+      <c r="AH36" s="18">
+        <v>6.82</v>
+      </c>
+      <c r="AI36" s="18">
+        <v>7.02</v>
+      </c>
+      <c r="AJ36" s="18">
+        <v>7.16</v>
+      </c>
+      <c r="AK36" s="18">
+        <v>6.74</v>
+      </c>
+      <c r="AL36" s="18">
+        <v>6.69</v>
+      </c>
+      <c r="AM36" s="18">
+        <v>4.37</v>
+      </c>
+      <c r="AN36" s="18">
+        <v>7.58</v>
+      </c>
+      <c r="AO36" s="18">
+        <v>5.52</v>
+      </c>
+      <c r="AP36" s="18">
+        <v>4.09</v>
+      </c>
+      <c r="AQ36" s="18">
+        <v>3.15</v>
+      </c>
+      <c r="AR36" s="18">
+        <v>3.26</v>
+      </c>
+      <c r="AS36" s="18">
+        <v>3.72</v>
+      </c>
+      <c r="AT36" s="18">
+        <v>3.67</v>
+      </c>
+      <c r="AU36" s="18">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AV36" s="18">
+        <v>3.86</v>
+      </c>
+      <c r="AW36" s="18">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AX36" s="9"/>
+      <c r="AY36" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="AZ36" s="9">
+        <v>2.16</v>
+      </c>
+      <c r="BA36" s="35">
+        <v>1.42</v>
+      </c>
+      <c r="BB36" s="9">
+        <v>1.44</v>
+      </c>
+      <c r="BC36" s="9">
+        <v>3.22</v>
+      </c>
+      <c r="BD36" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="BE36" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="BF36" s="35">
+        <v>4.18</v>
+      </c>
+      <c r="BG36" s="9">
+        <v>4.87</v>
+      </c>
+      <c r="BH36" s="9">
+        <v>4.29</v>
+      </c>
+      <c r="BI36" s="35">
+        <v>3.59</v>
+      </c>
+      <c r="BJ36" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="BK36" s="35">
+        <v>-1.26</v>
+      </c>
+      <c r="BL36" s="44">
+        <v>-2.46</v>
+      </c>
+    </row>
+    <row r="37" spans="1:64">
+      <c r="A37" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="13"/>
+      <c r="C37" s="18">
+        <v>1.95</v>
+      </c>
+      <c r="D37" s="18">
+        <v>6.45</v>
+      </c>
+      <c r="E37" s="18">
+        <v>8</v>
+      </c>
+      <c r="F37" s="18">
+        <v>8.99</v>
+      </c>
+      <c r="G37" s="18">
+        <v>9.24</v>
+      </c>
+      <c r="H37" s="18">
+        <v>9.68</v>
+      </c>
+      <c r="I37" s="18">
+        <v>9.11</v>
+      </c>
+      <c r="J37" s="18">
+        <v>7.55</v>
+      </c>
+      <c r="K37" s="18">
+        <v>7.75</v>
+      </c>
+      <c r="L37" s="18">
+        <v>7.22</v>
+      </c>
+      <c r="M37" s="18">
+        <v>7.29</v>
+      </c>
+      <c r="N37" s="18">
+        <v>7.37</v>
+      </c>
+      <c r="O37" s="18">
+        <v>5.13</v>
+      </c>
+      <c r="P37" s="18">
+        <v>6.9</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>5.8</v>
+      </c>
+      <c r="R37" s="18">
+        <v>7.37</v>
+      </c>
+      <c r="S37" s="18">
+        <v>6.31</v>
+      </c>
+      <c r="T37" s="18">
+        <v>6.52</v>
+      </c>
+      <c r="U37" s="18">
+        <v>7.59</v>
+      </c>
+      <c r="V37" s="18">
+        <v>7.19</v>
+      </c>
+      <c r="W37" s="18">
+        <v>6.51</v>
+      </c>
+      <c r="X37" s="18">
+        <v>6.97</v>
+      </c>
+      <c r="Y37" s="18">
+        <v>7.31</v>
+      </c>
+      <c r="Z37" s="18">
+        <v>7.02</v>
+      </c>
+      <c r="AA37" s="18">
+        <v>8.84</v>
+      </c>
+      <c r="AB37" s="18">
+        <v>13.86</v>
+      </c>
+      <c r="AC37" s="18">
+        <v>13.39</v>
+      </c>
+      <c r="AD37" s="33">
+        <v>11.96</v>
+      </c>
+      <c r="AE37" s="18">
+        <v>12.38</v>
+      </c>
+      <c r="AF37" s="18">
+        <v>12.71</v>
+      </c>
+      <c r="AG37" s="18">
+        <v>12.28</v>
+      </c>
+      <c r="AH37" s="18">
+        <v>12.04</v>
+      </c>
+      <c r="AI37" s="18">
+        <v>12.22</v>
+      </c>
+      <c r="AJ37" s="18">
+        <v>11.26</v>
+      </c>
+      <c r="AK37" s="18">
+        <v>11.55</v>
+      </c>
+      <c r="AL37" s="18">
+        <v>11.14</v>
+      </c>
+      <c r="AM37" s="18">
+        <v>12.68</v>
+      </c>
+      <c r="AN37" s="18">
+        <v>11.94</v>
+      </c>
+      <c r="AO37" s="18">
+        <v>12.97</v>
+      </c>
+      <c r="AP37" s="18">
+        <v>12.59</v>
+      </c>
+      <c r="AQ37" s="18">
+        <v>11.78</v>
+      </c>
+      <c r="AR37" s="18">
+        <v>11.48</v>
+      </c>
+      <c r="AS37" s="18">
+        <v>10.88</v>
+      </c>
+      <c r="AT37" s="18">
+        <v>11.19</v>
+      </c>
+      <c r="AU37" s="18">
+        <v>11.12</v>
+      </c>
+      <c r="AV37" s="18">
+        <v>11.16</v>
+      </c>
+      <c r="AW37" s="18">
+        <v>10.73</v>
+      </c>
+      <c r="AX37" s="9">
+        <v>6.82</v>
+      </c>
+      <c r="AY37" s="9">
+        <v>12.78</v>
+      </c>
+      <c r="AZ37" s="9">
+        <v>10.17</v>
+      </c>
+      <c r="BA37" s="35">
+        <v>8.41</v>
+      </c>
+      <c r="BB37" s="9">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="BC37" s="9">
+        <v>8.67</v>
+      </c>
+      <c r="BD37" s="9">
+        <v>9.34</v>
+      </c>
+      <c r="BE37" s="9">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="BF37" s="35">
+        <v>9.15</v>
+      </c>
+      <c r="BG37" s="9">
+        <v>9.07</v>
+      </c>
+      <c r="BH37" s="9">
+        <v>9.44</v>
+      </c>
+      <c r="BI37" s="35">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="BJ37" s="35">
+        <v>11.45</v>
+      </c>
+      <c r="BK37" s="35">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="BL37" s="44">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:64">
+      <c r="A38" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="13"/>
+      <c r="C38" s="18">
+        <v>5.94</v>
+      </c>
+      <c r="D38" s="18">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="E38" s="18">
+        <v>10.33</v>
+      </c>
+      <c r="F38" s="18">
+        <v>10.19</v>
+      </c>
+      <c r="G38" s="18">
+        <v>8.67</v>
+      </c>
+      <c r="H38" s="18">
+        <v>9.4</v>
+      </c>
+      <c r="I38" s="18">
+        <v>9.24</v>
+      </c>
+      <c r="J38" s="18">
+        <v>8.93</v>
+      </c>
+      <c r="K38" s="18">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="L38" s="18">
+        <v>8.34</v>
+      </c>
+      <c r="M38" s="18">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="N38" s="18">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="O38" s="18">
+        <v>3.6</v>
+      </c>
+      <c r="P38" s="18">
+        <v>3.98</v>
+      </c>
+      <c r="Q38" s="18">
+        <v>5.08</v>
+      </c>
+      <c r="R38" s="18">
+        <v>5.05</v>
+      </c>
+      <c r="S38" s="18">
+        <v>4.92</v>
+      </c>
+      <c r="T38" s="18">
+        <v>6.49</v>
+      </c>
+      <c r="U38" s="18">
+        <v>7.29</v>
+      </c>
+      <c r="V38" s="18">
+        <v>6.92</v>
+      </c>
+      <c r="W38" s="18">
+        <v>5.93</v>
+      </c>
+      <c r="X38" s="18">
+        <v>6.63</v>
+      </c>
+      <c r="Y38" s="18">
+        <v>7.99</v>
+      </c>
+      <c r="Z38" s="18">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="AA38" s="18">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="AB38" s="18">
+        <v>7.92</v>
+      </c>
+      <c r="AC38" s="18">
+        <v>7.91</v>
+      </c>
+      <c r="AD38" s="33">
+        <v>7.27</v>
+      </c>
+      <c r="AE38" s="18">
+        <v>7.41</v>
+      </c>
+      <c r="AF38" s="18">
+        <v>7.54</v>
+      </c>
+      <c r="AG38" s="18">
+        <v>7.76</v>
+      </c>
+      <c r="AH38" s="18">
+        <v>7.44</v>
+      </c>
+      <c r="AI38" s="18">
+        <v>7.62</v>
+      </c>
+      <c r="AJ38" s="18">
+        <v>8.14</v>
+      </c>
+      <c r="AK38" s="18">
+        <v>7.99</v>
+      </c>
+      <c r="AL38" s="18">
+        <v>7.72</v>
+      </c>
+      <c r="AM38" s="18">
+        <v>5.77</v>
+      </c>
+      <c r="AN38" s="18">
+        <v>6.51</v>
+      </c>
+      <c r="AO38" s="18">
+        <v>6.03</v>
+      </c>
+      <c r="AP38" s="18">
+        <v>6.67</v>
+      </c>
+      <c r="AQ38" s="18">
+        <v>7.26</v>
+      </c>
+      <c r="AR38" s="18">
+        <v>7.88</v>
+      </c>
+      <c r="AS38" s="18">
+        <v>7.64</v>
+      </c>
+      <c r="AT38" s="18">
+        <v>7.79</v>
+      </c>
+      <c r="AU38" s="18">
+        <v>7.65</v>
+      </c>
+      <c r="AV38" s="18">
+        <v>7.38</v>
+      </c>
+      <c r="AW38" s="18">
+        <v>7.09</v>
+      </c>
+      <c r="AX38" s="9">
+        <v>5.23</v>
+      </c>
+      <c r="AY38" s="9">
+        <v>6.33</v>
+      </c>
+      <c r="AZ38" s="9">
+        <v>7.74</v>
+      </c>
+      <c r="BA38" s="35">
+        <v>7.78</v>
+      </c>
+      <c r="BB38" s="9">
+        <v>6.28</v>
+      </c>
+      <c r="BC38" s="9">
+        <v>6.46</v>
+      </c>
+      <c r="BD38" s="9">
+        <v>6.76</v>
+      </c>
+      <c r="BE38" s="9">
+        <v>7.02</v>
+      </c>
+      <c r="BF38" s="35">
+        <v>7.07</v>
+      </c>
+      <c r="BG38" s="9">
+        <v>6.64</v>
+      </c>
+      <c r="BH38" s="9">
+        <v>6.34</v>
+      </c>
+      <c r="BI38" s="35">
+        <v>6.14</v>
+      </c>
+      <c r="BJ38" s="35">
+        <v>7.29</v>
+      </c>
+      <c r="BK38" s="35">
+        <v>6.81</v>
+      </c>
+      <c r="BL38" s="44">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:64">
+      <c r="A39" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="13"/>
+      <c r="C39" s="18">
+        <v>22.1</v>
+      </c>
+      <c r="D39" s="18">
+        <v>13.08</v>
+      </c>
+      <c r="E39" s="18">
+        <v>11.81</v>
+      </c>
+      <c r="F39" s="18">
+        <v>12.49</v>
+      </c>
+      <c r="G39" s="18">
+        <v>12.54</v>
+      </c>
+      <c r="H39" s="18">
+        <v>12.55</v>
+      </c>
+      <c r="I39" s="18">
+        <v>12.58</v>
+      </c>
+      <c r="J39" s="18">
+        <v>13.03</v>
+      </c>
+      <c r="K39" s="18">
+        <v>11.68</v>
+      </c>
+      <c r="L39" s="18">
+        <v>11.46</v>
+      </c>
+      <c r="M39" s="18">
+        <v>12.05</v>
+      </c>
+      <c r="N39" s="18">
+        <v>12.26</v>
+      </c>
+      <c r="O39" s="18">
+        <v>12.93</v>
+      </c>
+      <c r="P39" s="18">
+        <v>10.98</v>
+      </c>
+      <c r="Q39" s="18">
+        <v>9.92</v>
+      </c>
+      <c r="R39" s="18">
+        <v>12.43</v>
+      </c>
+      <c r="S39" s="18">
+        <v>12.39</v>
+      </c>
+      <c r="T39" s="18">
+        <v>12.8</v>
+      </c>
+      <c r="U39" s="18">
+        <v>12.5</v>
+      </c>
+      <c r="V39" s="18">
+        <v>11.91</v>
+      </c>
+      <c r="W39" s="18">
+        <v>12.39</v>
+      </c>
+      <c r="X39" s="18">
+        <v>12.34</v>
+      </c>
+      <c r="Y39" s="18">
+        <v>12.73</v>
+      </c>
+      <c r="Z39" s="18">
+        <v>12.59</v>
+      </c>
+      <c r="AA39" s="18">
+        <v>14.04</v>
+      </c>
+      <c r="AB39" s="18">
+        <v>10.85</v>
+      </c>
+      <c r="AC39" s="18">
+        <v>12.43</v>
+      </c>
+      <c r="AD39" s="33">
+        <v>11.8</v>
+      </c>
+      <c r="AE39" s="18">
+        <v>11.04</v>
+      </c>
+      <c r="AF39" s="18">
+        <v>11.22</v>
+      </c>
+      <c r="AG39" s="18">
+        <v>11.45</v>
+      </c>
+      <c r="AH39" s="18">
+        <v>11.42</v>
+      </c>
+      <c r="AI39" s="18">
+        <v>11.85</v>
+      </c>
+      <c r="AJ39" s="18">
+        <v>12.46</v>
+      </c>
+      <c r="AK39" s="18">
+        <v>12.58</v>
+      </c>
+      <c r="AL39" s="18">
+        <v>12.64</v>
+      </c>
+      <c r="AM39" s="18">
+        <v>11.97</v>
+      </c>
+      <c r="AN39" s="18">
+        <v>11.47</v>
+      </c>
+      <c r="AO39" s="18">
+        <v>12.47</v>
+      </c>
+      <c r="AP39" s="18">
+        <v>12.84</v>
+      </c>
+      <c r="AQ39" s="18">
+        <v>11.37</v>
+      </c>
+      <c r="AR39" s="18">
+        <v>11.58</v>
+      </c>
+      <c r="AS39" s="18">
+        <v>10.92</v>
+      </c>
+      <c r="AT39" s="18">
+        <v>11.21</v>
+      </c>
+      <c r="AU39" s="18">
+        <v>11</v>
+      </c>
+      <c r="AV39" s="18">
+        <v>11.41</v>
+      </c>
+      <c r="AW39" s="18">
+        <v>11.47</v>
+      </c>
+      <c r="AX39" s="9">
+        <v>9.34</v>
+      </c>
+      <c r="AY39" s="9">
+        <v>6.53</v>
+      </c>
+      <c r="AZ39" s="9">
+        <v>8.26</v>
+      </c>
+      <c r="BA39" s="35">
+        <v>8.84</v>
+      </c>
+      <c r="BB39" s="9">
+        <v>8.14</v>
+      </c>
+      <c r="BC39" s="9">
+        <v>7.99</v>
+      </c>
+      <c r="BD39" s="9">
+        <v>8.67</v>
+      </c>
+      <c r="BE39" s="9">
+        <v>7.58</v>
+      </c>
+      <c r="BF39" s="35">
+        <v>7.64</v>
+      </c>
+      <c r="BG39" s="9">
+        <v>7.25</v>
+      </c>
+      <c r="BH39" s="9">
+        <v>7.68</v>
+      </c>
+      <c r="BI39" s="35">
+        <v>7.43</v>
+      </c>
+      <c r="BJ39" s="35">
+        <v>7.18</v>
+      </c>
+      <c r="BK39" s="35">
+        <v>8.44</v>
+      </c>
+      <c r="BL39" s="44">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:64">
+      <c r="A40" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="13"/>
+      <c r="C40" s="18">
+        <v>15.8</v>
+      </c>
+      <c r="D40" s="18">
+        <v>15.62</v>
+      </c>
+      <c r="E40" s="18">
+        <v>15.47</v>
+      </c>
+      <c r="F40" s="18">
+        <v>14.06</v>
+      </c>
+      <c r="G40" s="18">
+        <v>15.19</v>
+      </c>
+      <c r="H40" s="18">
+        <v>15.06</v>
+      </c>
+      <c r="I40" s="18">
+        <v>14.9</v>
+      </c>
+      <c r="J40" s="18">
+        <v>14.54</v>
+      </c>
+      <c r="K40" s="18">
+        <v>15.74</v>
+      </c>
+      <c r="L40" s="18">
+        <v>15.68</v>
+      </c>
+      <c r="M40" s="18">
+        <v>14.76</v>
+      </c>
+      <c r="N40" s="18">
+        <v>15.36</v>
+      </c>
+      <c r="O40" s="18">
+        <v>11.03</v>
+      </c>
+      <c r="P40" s="18">
+        <v>18.77</v>
+      </c>
+      <c r="Q40" s="18">
+        <v>19.32</v>
+      </c>
+      <c r="R40" s="18">
+        <v>17.73</v>
+      </c>
+      <c r="S40" s="18">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="T40" s="18">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="U40" s="18">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="V40" s="18">
+        <v>17.16</v>
+      </c>
+      <c r="W40" s="18">
+        <v>16.46</v>
+      </c>
+      <c r="X40" s="18">
+        <v>16.87</v>
+      </c>
+      <c r="Y40" s="18">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="Z40" s="18">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="AA40" s="18">
+        <v>12.42</v>
+      </c>
+      <c r="AB40" s="18">
+        <v>14.95</v>
+      </c>
+      <c r="AC40" s="18">
+        <v>13.83</v>
+      </c>
+      <c r="AD40" s="33">
+        <v>13.4</v>
+      </c>
+      <c r="AE40" s="18">
+        <v>14.24</v>
+      </c>
+      <c r="AF40" s="18">
+        <v>14.14</v>
+      </c>
+      <c r="AG40" s="18">
+        <v>14.42</v>
+      </c>
+      <c r="AH40" s="18">
+        <v>14.09</v>
+      </c>
+      <c r="AI40" s="18">
+        <v>14.79</v>
+      </c>
+      <c r="AJ40" s="18">
+        <v>14.94</v>
+      </c>
+      <c r="AK40" s="18">
+        <v>14.75</v>
+      </c>
+      <c r="AL40" s="18">
+        <v>15.17</v>
+      </c>
+      <c r="AM40" s="18">
+        <v>14.56</v>
+      </c>
+      <c r="AN40" s="18">
+        <v>14.38</v>
+      </c>
+      <c r="AO40" s="18">
+        <v>13.65</v>
+      </c>
+      <c r="AP40" s="18">
+        <v>12.53</v>
+      </c>
+      <c r="AQ40" s="18">
+        <v>13.13</v>
+      </c>
+      <c r="AR40" s="18">
+        <v>13.44</v>
+      </c>
+      <c r="AS40" s="18">
+        <v>12.89</v>
+      </c>
+      <c r="AT40" s="18">
+        <v>13.68</v>
+      </c>
+      <c r="AU40" s="18">
+        <v>14.72</v>
+      </c>
+      <c r="AV40" s="18">
+        <v>14.98</v>
+      </c>
+      <c r="AW40" s="18">
+        <v>14.98</v>
+      </c>
+      <c r="AX40" s="9">
+        <v>12.32</v>
+      </c>
+      <c r="AY40" s="9">
+        <v>13.34</v>
+      </c>
+      <c r="AZ40" s="9">
+        <v>13.41</v>
+      </c>
+      <c r="BA40" s="35">
+        <v>13.28</v>
+      </c>
+      <c r="BB40" s="9">
+        <v>14.3</v>
+      </c>
+      <c r="BC40" s="9">
+        <v>13.66</v>
+      </c>
+      <c r="BD40" s="9">
+        <v>14.07</v>
+      </c>
+      <c r="BE40" s="9">
+        <v>13.98</v>
+      </c>
+      <c r="BF40" s="35">
+        <v>14.01</v>
+      </c>
+      <c r="BG40" s="9">
+        <v>13.44</v>
+      </c>
+      <c r="BH40" s="9">
+        <v>13.99</v>
+      </c>
+      <c r="BI40" s="35">
+        <v>13.84</v>
+      </c>
+      <c r="BJ40" s="35">
+        <v>12.85</v>
+      </c>
+      <c r="BK40" s="35">
+        <v>9.74</v>
+      </c>
+      <c r="BL40" s="44">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:64">
+      <c r="A41" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="13"/>
+      <c r="C41" s="18">
+        <v>20.3</v>
+      </c>
+      <c r="D41" s="18">
+        <v>19.64</v>
+      </c>
+      <c r="E41" s="18">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="F41" s="18">
+        <v>18.12</v>
+      </c>
+      <c r="G41" s="18">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="H41" s="18">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="I41" s="18">
+        <v>19.989999999999998</v>
+      </c>
+      <c r="J41" s="18">
+        <v>20.45</v>
+      </c>
+      <c r="K41" s="18">
+        <v>20.51</v>
+      </c>
+      <c r="L41" s="18">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="M41" s="18">
+        <v>20.45</v>
+      </c>
+      <c r="N41" s="18">
+        <v>20.22</v>
+      </c>
+      <c r="O41" s="18">
+        <v>15.04</v>
+      </c>
+      <c r="P41" s="18">
+        <v>18.78</v>
+      </c>
+      <c r="Q41" s="18">
+        <v>20.12</v>
+      </c>
+      <c r="R41" s="18">
+        <v>19.09</v>
+      </c>
+      <c r="S41" s="18">
+        <v>19.47</v>
+      </c>
+      <c r="T41" s="18">
+        <v>18.36</v>
+      </c>
+      <c r="U41" s="18">
+        <v>19.45</v>
+      </c>
+      <c r="V41" s="18">
+        <v>18.96</v>
+      </c>
+      <c r="W41" s="18">
+        <v>18.84</v>
+      </c>
+      <c r="X41" s="18">
+        <v>18.739999999999998</v>
+      </c>
+      <c r="Y41" s="18">
+        <v>18.48</v>
+      </c>
+      <c r="Z41" s="18">
+        <v>17.28</v>
+      </c>
+      <c r="AA41" s="18">
+        <v>19.260000000000002</v>
+      </c>
+      <c r="AB41" s="18">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="AC41" s="18">
+        <v>19.34</v>
+      </c>
+      <c r="AD41" s="33">
+        <v>18.829999999999998</v>
+      </c>
+      <c r="AE41" s="18">
+        <v>17.29</v>
+      </c>
+      <c r="AF41" s="18">
+        <v>15.85</v>
+      </c>
+      <c r="AG41" s="18">
+        <v>16.47</v>
+      </c>
+      <c r="AH41" s="18">
+        <v>16.78</v>
+      </c>
+      <c r="AI41" s="18">
+        <v>17.670000000000002</v>
+      </c>
+      <c r="AJ41" s="18">
+        <v>17.37</v>
+      </c>
+      <c r="AK41" s="18">
+        <v>17.54</v>
+      </c>
+      <c r="AL41" s="18">
+        <v>17.13</v>
+      </c>
+      <c r="AM41" s="18">
+        <v>16.8</v>
+      </c>
+      <c r="AN41" s="18">
+        <v>15.55</v>
+      </c>
+      <c r="AO41" s="18">
+        <v>15.24</v>
+      </c>
+      <c r="AP41" s="18">
+        <v>16.16</v>
+      </c>
+      <c r="AQ41" s="18">
+        <v>16.27</v>
+      </c>
+      <c r="AR41" s="18">
+        <v>16.34</v>
+      </c>
+      <c r="AS41" s="18">
+        <v>15.92</v>
+      </c>
+      <c r="AT41" s="18">
+        <v>15.71</v>
+      </c>
+      <c r="AU41" s="18">
+        <v>15.28</v>
+      </c>
+      <c r="AV41" s="18">
+        <v>15.79</v>
+      </c>
+      <c r="AW41" s="18">
+        <v>15.95</v>
+      </c>
+      <c r="AX41" s="9">
+        <v>11.94</v>
+      </c>
+      <c r="AY41" s="9">
+        <v>11.41</v>
+      </c>
+      <c r="AZ41" s="9">
+        <v>11.6</v>
+      </c>
+      <c r="BA41" s="35">
+        <v>11.31</v>
+      </c>
+      <c r="BB41" s="9">
+        <v>10.85</v>
+      </c>
+      <c r="BC41" s="9">
+        <v>11.03</v>
+      </c>
+      <c r="BD41" s="9">
+        <v>10.99</v>
+      </c>
+      <c r="BE41" s="9">
+        <v>10.52</v>
+      </c>
+      <c r="BF41" s="35">
+        <v>11</v>
+      </c>
+      <c r="BG41" s="9">
+        <v>10.92</v>
+      </c>
+      <c r="BH41" s="9">
+        <v>10.64</v>
+      </c>
+      <c r="BI41" s="35">
+        <v>10.69</v>
+      </c>
+      <c r="BJ41" s="35">
+        <v>11.15</v>
+      </c>
+      <c r="BK41" s="35">
+        <v>10.29</v>
+      </c>
+      <c r="BL41" s="44">
+        <v>9.66</v>
+      </c>
+    </row>
+    <row r="42" spans="1:64">
+      <c r="A42" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="13"/>
+      <c r="C42" s="18">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="D42" s="18">
+        <v>15.66</v>
+      </c>
+      <c r="E42" s="18">
+        <v>15.55</v>
+      </c>
+      <c r="F42" s="18">
+        <v>16.55</v>
+      </c>
+      <c r="G42" s="18">
+        <v>16.62</v>
+      </c>
+      <c r="H42" s="18">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="I42" s="18">
+        <v>17.47</v>
+      </c>
+      <c r="J42" s="18">
+        <v>16.829999999999998</v>
+      </c>
+      <c r="K42" s="18">
+        <v>17.21</v>
+      </c>
+      <c r="L42" s="18">
+        <v>17.52</v>
+      </c>
+      <c r="M42" s="18">
+        <v>17.98</v>
+      </c>
+      <c r="N42" s="18">
+        <v>17.02</v>
+      </c>
+      <c r="O42" s="18">
+        <v>17.260000000000002</v>
+      </c>
+      <c r="P42" s="18">
+        <v>12.53</v>
+      </c>
+      <c r="Q42" s="18">
+        <v>11.2</v>
+      </c>
+      <c r="R42" s="18">
+        <v>12.5</v>
+      </c>
+      <c r="S42" s="18">
+        <v>13.47</v>
+      </c>
+      <c r="T42" s="18">
+        <v>15.53</v>
+      </c>
+      <c r="U42" s="18">
+        <v>15.37</v>
+      </c>
+      <c r="V42" s="18">
+        <v>15.6</v>
+      </c>
+      <c r="W42" s="18">
+        <v>13.98</v>
+      </c>
+      <c r="X42" s="18">
+        <v>14.02</v>
+      </c>
+      <c r="Y42" s="18">
+        <v>14.24</v>
+      </c>
+      <c r="Z42" s="18">
+        <v>13.59</v>
+      </c>
+      <c r="AA42" s="18">
+        <v>16.47</v>
+      </c>
+      <c r="AB42" s="18">
+        <v>12.1</v>
+      </c>
+      <c r="AC42" s="18">
+        <v>9.93</v>
+      </c>
+      <c r="AD42" s="33">
+        <v>10.61</v>
+      </c>
+      <c r="AE42" s="18">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AF42" s="18">
+        <v>10.73</v>
+      </c>
+      <c r="AG42" s="18">
+        <v>11.28</v>
+      </c>
+      <c r="AH42" s="18">
+        <v>13.06</v>
+      </c>
+      <c r="AI42" s="18">
+        <v>13.32</v>
+      </c>
+      <c r="AJ42" s="18">
+        <v>13.15</v>
+      </c>
+      <c r="AK42" s="18">
+        <v>12.38</v>
+      </c>
+      <c r="AL42" s="18">
+        <v>12.75</v>
+      </c>
+      <c r="AM42" s="18">
+        <v>16.87</v>
+      </c>
+      <c r="AN42" s="18">
+        <v>15.3</v>
+      </c>
+      <c r="AO42" s="18">
+        <v>14.32</v>
+      </c>
+      <c r="AP42" s="18">
+        <v>13.59</v>
+      </c>
+      <c r="AQ42" s="18">
+        <v>14.08</v>
+      </c>
+      <c r="AR42" s="18">
+        <v>14.46</v>
+      </c>
+      <c r="AS42" s="18">
+        <v>14.65</v>
+      </c>
+      <c r="AT42" s="18">
+        <v>12.82</v>
+      </c>
+      <c r="AU42" s="18">
+        <v>11.92</v>
+      </c>
+      <c r="AV42" s="18">
+        <v>11.2</v>
+      </c>
+      <c r="AW42" s="18">
+        <v>10.81</v>
+      </c>
+      <c r="AX42" s="9">
+        <v>6.75</v>
+      </c>
+      <c r="AY42" s="9">
+        <v>6.69</v>
+      </c>
+      <c r="AZ42" s="9">
+        <v>5.13</v>
+      </c>
+      <c r="BA42" s="35">
+        <v>6.57</v>
+      </c>
+      <c r="BB42" s="9">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="BC42" s="9">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="BD42" s="9">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="BE42" s="9">
+        <v>9.5</v>
+      </c>
+      <c r="BF42" s="35">
+        <v>10.06</v>
+      </c>
+      <c r="BG42" s="9">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="BH42" s="9">
+        <v>9.67</v>
+      </c>
+      <c r="BI42" s="35">
+        <v>9.85</v>
+      </c>
+      <c r="BJ42" s="35">
+        <v>16.71</v>
+      </c>
+      <c r="BK42" s="35">
+        <v>11.98</v>
+      </c>
+      <c r="BL42" s="44">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:64">
+      <c r="A43" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="13"/>
+      <c r="C43" s="18">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="D43" s="18">
+        <v>16.72</v>
+      </c>
+      <c r="E43" s="18">
+        <v>17.55</v>
+      </c>
+      <c r="F43" s="18">
+        <v>16.75</v>
+      </c>
+      <c r="G43" s="18">
+        <v>16.03</v>
+      </c>
+      <c r="H43" s="18">
+        <v>17.11</v>
+      </c>
+      <c r="I43" s="18">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="J43" s="18">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="K43" s="18">
+        <v>16.57</v>
+      </c>
+      <c r="L43" s="18">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="M43" s="18">
+        <v>15.94</v>
+      </c>
+      <c r="N43" s="18">
+        <v>15.82</v>
+      </c>
+      <c r="O43" s="18">
+        <v>15.32</v>
+      </c>
+      <c r="P43" s="18">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="Q43" s="18">
+        <v>15.28</v>
+      </c>
+      <c r="R43" s="18">
+        <v>15.63</v>
+      </c>
+      <c r="S43" s="18">
+        <v>14.74</v>
+      </c>
+      <c r="T43" s="18">
+        <v>13.41</v>
+      </c>
+      <c r="U43" s="18">
+        <v>13.34</v>
+      </c>
+      <c r="V43" s="18">
+        <v>13.51</v>
+      </c>
+      <c r="W43" s="18">
+        <v>12.84</v>
+      </c>
+      <c r="X43" s="18">
+        <v>13.01</v>
+      </c>
+      <c r="Y43" s="18">
+        <v>13.18</v>
+      </c>
+      <c r="Z43" s="18">
+        <v>13.87</v>
+      </c>
+      <c r="AA43" s="18">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="AB43" s="18">
+        <v>17.39</v>
+      </c>
+      <c r="AC43" s="18">
+        <v>16.97</v>
+      </c>
+      <c r="AD43" s="33">
+        <v>16.68</v>
+      </c>
+      <c r="AE43" s="18">
+        <v>17.41</v>
+      </c>
+      <c r="AF43" s="18">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="AG43" s="18">
+        <v>16.87</v>
+      </c>
+      <c r="AH43" s="18">
+        <v>17.43</v>
+      </c>
+      <c r="AI43" s="18">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="AJ43" s="18">
+        <v>16.84</v>
+      </c>
+      <c r="AK43" s="18">
+        <v>16.84</v>
+      </c>
+      <c r="AL43" s="18">
+        <v>16.45</v>
+      </c>
+      <c r="AM43" s="18">
+        <v>16.96</v>
+      </c>
+      <c r="AN43" s="18">
+        <v>16.79</v>
+      </c>
+      <c r="AO43" s="18">
+        <v>15.21</v>
+      </c>
+      <c r="AP43" s="18">
+        <v>15.45</v>
+      </c>
+      <c r="AQ43" s="18">
+        <v>15.28</v>
+      </c>
+      <c r="AR43" s="18">
+        <v>13.92</v>
+      </c>
+      <c r="AS43" s="18">
+        <v>14.58</v>
+      </c>
+      <c r="AT43" s="18">
+        <v>14.19</v>
+      </c>
+      <c r="AU43" s="18">
+        <v>14.27</v>
+      </c>
+      <c r="AV43" s="18">
+        <v>13.99</v>
+      </c>
+      <c r="AW43" s="18">
+        <v>13.73</v>
+      </c>
+      <c r="AX43" s="9">
+        <v>11.72</v>
+      </c>
+      <c r="AY43" s="9">
+        <v>15.08</v>
+      </c>
+      <c r="AZ43" s="9">
+        <v>13.64</v>
+      </c>
+      <c r="BA43" s="35">
+        <v>13.72</v>
+      </c>
+      <c r="BB43" s="9">
+        <v>11.77</v>
+      </c>
+      <c r="BC43" s="9">
+        <v>13.46</v>
+      </c>
+      <c r="BD43" s="9">
+        <v>13.87</v>
+      </c>
+      <c r="BE43" s="35">
+        <v>13.3</v>
+      </c>
+      <c r="BF43" s="35">
+        <v>12.5</v>
+      </c>
+      <c r="BG43" s="9">
+        <v>12.49</v>
+      </c>
+      <c r="BH43" s="9">
+        <v>12.21</v>
+      </c>
+      <c r="BI43" s="35">
+        <v>12.1</v>
+      </c>
+      <c r="BJ43" s="35">
+        <v>15.27</v>
+      </c>
+      <c r="BK43" s="35">
+        <v>13.03</v>
+      </c>
+      <c r="BL43" s="44">
+        <v>12.41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:64">
+      <c r="A44" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="14"/>
+      <c r="C44" s="19">
+        <v>8.73</v>
+      </c>
+      <c r="D44" s="19">
+        <v>17.37</v>
+      </c>
+      <c r="E44" s="19">
+        <v>19.78</v>
+      </c>
+      <c r="F44" s="19">
+        <v>19.29</v>
+      </c>
+      <c r="G44" s="19">
+        <v>18.23</v>
+      </c>
+      <c r="H44" s="19">
+        <v>17.37</v>
+      </c>
+      <c r="I44" s="19">
+        <v>18.28</v>
+      </c>
+      <c r="J44" s="19">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="K44" s="19">
+        <v>20.18</v>
+      </c>
+      <c r="L44" s="19">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="M44" s="19">
+        <v>19.14</v>
+      </c>
+      <c r="N44" s="19">
+        <v>19.59</v>
+      </c>
+      <c r="O44" s="19">
+        <v>21.04</v>
+      </c>
+      <c r="P44" s="19">
+        <v>20.8</v>
+      </c>
+      <c r="Q44" s="19">
+        <v>17.13</v>
+      </c>
+      <c r="R44" s="19">
+        <v>17.45</v>
+      </c>
+      <c r="S44" s="19">
+        <v>17.16</v>
+      </c>
+      <c r="T44" s="19">
+        <v>15.64</v>
+      </c>
+      <c r="U44" s="19">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="V44" s="19">
+        <v>17.47</v>
+      </c>
+      <c r="W44" s="19">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="X44" s="19">
+        <v>17</v>
+      </c>
+      <c r="Y44" s="19">
+        <v>16.88</v>
+      </c>
+      <c r="Z44" s="19">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AA44" s="19">
+        <v>14.31</v>
+      </c>
+      <c r="AB44" s="19">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="AC44" s="19">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="AD44" s="31">
+        <v>17.57</v>
+      </c>
+      <c r="AE44" s="19">
+        <v>17.75</v>
+      </c>
+      <c r="AF44" s="19">
+        <v>16.57</v>
+      </c>
+      <c r="AG44" s="19">
+        <v>18.559999999999999</v>
+      </c>
+      <c r="AH44" s="19">
+        <v>18.39</v>
+      </c>
+      <c r="AI44" s="19">
+        <v>18.3</v>
+      </c>
+      <c r="AJ44" s="19">
+        <v>18.16</v>
+      </c>
+      <c r="AK44" s="19">
+        <v>17.7</v>
+      </c>
+      <c r="AL44" s="19">
+        <v>18.28</v>
+      </c>
+      <c r="AM44" s="19">
+        <v>17.5</v>
+      </c>
+      <c r="AN44" s="19">
+        <v>15.87</v>
+      </c>
+      <c r="AO44" s="19">
+        <v>16.72</v>
+      </c>
+      <c r="AP44" s="19">
+        <v>15.24</v>
+      </c>
+      <c r="AQ44" s="19">
+        <v>15.05</v>
+      </c>
+      <c r="AR44" s="19">
+        <v>14.88</v>
+      </c>
+      <c r="AS44" s="19">
+        <v>15.05</v>
+      </c>
+      <c r="AT44" s="19">
+        <v>15.45</v>
+      </c>
+      <c r="AU44" s="19">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="AV44" s="19">
+        <v>17.39</v>
+      </c>
+      <c r="AW44" s="19">
+        <v>17.010000000000002</v>
+      </c>
+      <c r="AX44" s="10">
+        <v>13.75</v>
+      </c>
+      <c r="AY44" s="10">
+        <v>13.65</v>
+      </c>
+      <c r="AZ44" s="10">
+        <v>13.69</v>
+      </c>
+      <c r="BA44" s="10">
+        <v>13.61</v>
+      </c>
+      <c r="BB44" s="10">
+        <v>14.02</v>
+      </c>
+      <c r="BC44" s="10">
+        <v>13.94</v>
+      </c>
+      <c r="BD44" s="10">
+        <v>13.21</v>
+      </c>
+      <c r="BE44" s="10">
+        <v>13.98</v>
+      </c>
+      <c r="BF44" s="10">
+        <v>13.54</v>
+      </c>
+      <c r="BG44" s="10">
+        <v>13.48</v>
+      </c>
+      <c r="BH44" s="10">
+        <v>12.93</v>
+      </c>
+      <c r="BI44" s="10">
+        <v>13.02</v>
+      </c>
+      <c r="BJ44" s="10">
+        <v>8.08</v>
+      </c>
+      <c r="BK44" s="10">
+        <v>11.71</v>
+      </c>
+      <c r="BL44" s="45">
+        <v>10.75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:64">
       <c r="A45" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A2:BJ2"/>
     <mergeCell ref="A8:BJ8"/>
     <mergeCell ref="A23:BJ23"/>
     <mergeCell ref="A31:BJ31"/>
-    <mergeCell ref="BJ6:BK6"/>
-[...7178 lines deleted...]
-    <mergeCell ref="BJ6:BK6"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AY5:BG5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
+    <mergeCell ref="BJ6:BL6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">