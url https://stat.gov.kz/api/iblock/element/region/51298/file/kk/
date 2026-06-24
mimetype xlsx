--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="47">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -156,51 +156,51 @@
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы халқының табиғи өсімі (кему)*</t>
   </si>
   <si>
     <t>Ақтөбе облысы халқының табиғи өсімінің (кему) коэффициенті*</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
-    <t>1000 адамға</t>
+    <t>1001 адамға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -337,51 +337,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -464,79 +464,82 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -934,319 +937,323 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BM45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BA30" sqref="BA30"/>
+      <selection pane="bottomLeft" activeCell="BH22" sqref="BH22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="57" width="6.5703125" style="1"/>
     <col min="58" max="58" width="8.7109375" style="1" customWidth="1"/>
     <col min="59" max="60" width="6.5703125" style="1"/>
     <col min="61" max="61" width="9.42578125" style="1" customWidth="1"/>
     <col min="62" max="62" width="7.85546875" style="1" customWidth="1"/>
     <col min="63" max="63" width="8" style="1" customWidth="1"/>
     <col min="64" max="64" width="7.7109375" style="1" customWidth="1"/>
-    <col min="65" max="16384" width="6.5703125" style="1"/>
+    <col min="65" max="65" width="8.42578125" style="1" customWidth="1"/>
+    <col min="66" max="16384" width="6.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64" ht="15">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:65" ht="15">
+      <c r="A2" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="46"/>
-[...61 lines deleted...]
-      <c r="BL2" s="46"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
+      <c r="BE2" s="49"/>
+      <c r="BF2" s="49"/>
+      <c r="BG2" s="49"/>
+      <c r="BH2" s="49"/>
+      <c r="BI2" s="49"/>
+      <c r="BJ2" s="49"/>
+      <c r="BK2" s="49"/>
+      <c r="BL2" s="49"/>
+      <c r="BM2" s="49"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
       <c r="Z3" s="22"/>
       <c r="AA3" s="22"/>
       <c r="AB3" s="22"/>
       <c r="AC3" s="22"/>
       <c r="AD3" s="22"/>
       <c r="AE3" s="22"/>
       <c r="AF3" s="22"/>
       <c r="AG3" s="22"/>
       <c r="AH3" s="22"/>
       <c r="AI3" s="22"/>
       <c r="AJ3" s="22"/>
       <c r="AK3" s="22"/>
       <c r="AL3" s="22"/>
       <c r="AM3" s="22"/>
       <c r="AN3" s="22"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
       <c r="AA4" s="22"/>
       <c r="AB4" s="22"/>
       <c r="AC4" s="22"/>
       <c r="AD4" s="22"/>
       <c r="AE4" s="22"/>
       <c r="AF4" s="22"/>
       <c r="AG4" s="22"/>
       <c r="AH4" s="22"/>
       <c r="AI4" s="22"/>
       <c r="AJ4" s="22"/>
       <c r="AK4" s="22"/>
       <c r="AL4" s="22"/>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="AZ5" s="34"/>
       <c r="BA5" s="34"/>
-      <c r="BB5" s="49"/>
-[...2 lines deleted...]
-      <c r="BE5" s="49"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="52"/>
       <c r="BF5" s="36"/>
       <c r="BG5" s="36"/>
       <c r="BI5" s="36"/>
       <c r="BK5" s="36"/>
-      <c r="BL5" s="36" t="s">
+      <c r="BL5" s="36"/>
+      <c r="BM5" s="36" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
-[...1 lines deleted...]
-      <c r="B6" s="52">
+    <row r="6" spans="1:65">
+      <c r="A6" s="53"/>
+      <c r="B6" s="55">
         <v>2021</v>
       </c>
-      <c r="C6" s="53"/>
-[...10 lines deleted...]
-      <c r="N6" s="52">
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="55">
         <v>2022</v>
       </c>
-      <c r="O6" s="53"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="55">
         <v>2023</v>
       </c>
-      <c r="AA6" s="53"/>
-[...10 lines deleted...]
-      <c r="AL6" s="52">
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
+      <c r="AI6" s="56"/>
+      <c r="AJ6" s="56"/>
+      <c r="AK6" s="56"/>
+      <c r="AL6" s="55">
         <v>2024</v>
       </c>
-      <c r="AM6" s="53"/>
-[...10 lines deleted...]
-      <c r="AX6" s="47">
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="56"/>
+      <c r="AQ6" s="56"/>
+      <c r="AR6" s="56"/>
+      <c r="AS6" s="56"/>
+      <c r="AT6" s="56"/>
+      <c r="AU6" s="56"/>
+      <c r="AV6" s="56"/>
+      <c r="AW6" s="56"/>
+      <c r="AX6" s="50">
         <v>2025</v>
       </c>
-      <c r="AY6" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="47">
+      <c r="AY6" s="51"/>
+      <c r="AZ6" s="51"/>
+      <c r="BA6" s="51"/>
+      <c r="BB6" s="51"/>
+      <c r="BC6" s="51"/>
+      <c r="BD6" s="51"/>
+      <c r="BE6" s="51"/>
+      <c r="BF6" s="51"/>
+      <c r="BG6" s="51"/>
+      <c r="BH6" s="51"/>
+      <c r="BI6" s="51"/>
+      <c r="BJ6" s="50">
         <v>2026</v>
       </c>
-      <c r="BK6" s="48"/>
-      <c r="BL6" s="48"/>
+      <c r="BK6" s="51"/>
+      <c r="BL6" s="51"/>
+      <c r="BM6" s="51"/>
     </row>
-    <row r="7" spans="1:64">
-      <c r="A7" s="51"/>
+    <row r="7" spans="1:65">
+      <c r="A7" s="54"/>
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="41" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="41" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="41" t="s">
@@ -1392,120 +1399,124 @@
       </c>
       <c r="BE7" s="41" t="s">
         <v>3</v>
       </c>
       <c r="BF7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="BG7" s="41" t="s">
         <v>21</v>
       </c>
       <c r="BH7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="BI7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="BJ7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="12" t="s">
         <v>45</v>
       </c>
       <c r="BL7" s="3" t="s">
         <v>7</v>
       </c>
+      <c r="BM7" s="46" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:65" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="54"/>
-[...61 lines deleted...]
-      <c r="BL8" s="54"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
+      <c r="AF8" s="47"/>
+      <c r="AG8" s="47"/>
+      <c r="AH8" s="47"/>
+      <c r="AI8" s="47"/>
+      <c r="AJ8" s="47"/>
+      <c r="AK8" s="47"/>
+      <c r="AL8" s="47"/>
+      <c r="AM8" s="47"/>
+      <c r="AN8" s="47"/>
+      <c r="AO8" s="47"/>
+      <c r="AP8" s="47"/>
+      <c r="AQ8" s="47"/>
+      <c r="AR8" s="47"/>
+      <c r="AS8" s="47"/>
+      <c r="AT8" s="47"/>
+      <c r="AU8" s="47"/>
+      <c r="AV8" s="47"/>
+      <c r="AW8" s="47"/>
+      <c r="AX8" s="47"/>
+      <c r="AY8" s="47"/>
+      <c r="AZ8" s="47"/>
+      <c r="BA8" s="47"/>
+      <c r="BB8" s="47"/>
+      <c r="BC8" s="47"/>
+      <c r="BD8" s="47"/>
+      <c r="BE8" s="47"/>
+      <c r="BF8" s="47"/>
+      <c r="BG8" s="47"/>
+      <c r="BH8" s="47"/>
+      <c r="BI8" s="47"/>
+      <c r="BJ8" s="47"/>
+      <c r="BK8" s="47"/>
+      <c r="BL8" s="47"/>
+      <c r="BM8" s="47"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="25">
         <v>1572</v>
       </c>
       <c r="C9" s="25">
         <v>1141</v>
       </c>
       <c r="D9" s="4">
         <v>1132</v>
       </c>
       <c r="E9" s="4">
         <v>1234</v>
       </c>
       <c r="F9" s="25">
         <v>1251</v>
       </c>
       <c r="G9" s="25">
         <v>1489</v>
       </c>
       <c r="H9" s="25">
         <v>1424</v>
       </c>
       <c r="I9" s="25">
@@ -1654,52 +1665,55 @@
       </c>
       <c r="BE9" s="4">
         <v>765</v>
       </c>
       <c r="BF9" s="37">
         <v>904</v>
       </c>
       <c r="BG9" s="38">
         <v>887</v>
       </c>
       <c r="BH9" s="38">
         <v>680</v>
       </c>
       <c r="BI9" s="40">
         <v>856</v>
       </c>
       <c r="BJ9" s="38">
         <v>906</v>
       </c>
       <c r="BK9" s="38">
         <v>655</v>
       </c>
       <c r="BL9" s="4">
         <v>690</v>
       </c>
+      <c r="BM9" s="4">
+        <v>745</v>
+      </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="25">
         <v>1063</v>
       </c>
       <c r="C10" s="25">
         <v>720</v>
       </c>
       <c r="D10" s="4">
         <v>618</v>
       </c>
       <c r="E10" s="4">
         <v>773</v>
       </c>
       <c r="F10" s="25">
         <v>764</v>
       </c>
       <c r="G10" s="25">
         <v>912</v>
       </c>
       <c r="H10" s="25">
         <v>849</v>
       </c>
       <c r="I10" s="25">
@@ -1848,52 +1862,55 @@
       </c>
       <c r="BE10" s="4">
         <v>501</v>
       </c>
       <c r="BF10" s="37">
         <v>549</v>
       </c>
       <c r="BG10" s="38">
         <v>598</v>
       </c>
       <c r="BH10" s="38">
         <v>417</v>
       </c>
       <c r="BI10" s="40">
         <v>558</v>
       </c>
       <c r="BJ10" s="38">
         <v>581</v>
       </c>
       <c r="BK10" s="38">
         <v>404</v>
       </c>
       <c r="BL10" s="4">
         <v>463</v>
       </c>
+      <c r="BM10" s="4">
+        <v>495</v>
+      </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="25">
         <v>45</v>
       </c>
       <c r="C11" s="25">
         <v>44</v>
       </c>
       <c r="D11" s="4">
         <v>55</v>
       </c>
       <c r="E11" s="4">
         <v>48</v>
       </c>
       <c r="F11" s="25">
         <v>48</v>
       </c>
       <c r="G11" s="25">
         <v>78</v>
       </c>
       <c r="H11" s="25">
         <v>63</v>
       </c>
       <c r="I11" s="25">
@@ -2042,52 +2059,55 @@
       </c>
       <c r="BE11" s="4">
         <v>23</v>
       </c>
       <c r="BF11" s="37">
         <v>38</v>
       </c>
       <c r="BG11" s="38">
         <v>35</v>
       </c>
       <c r="BH11" s="38">
         <v>33</v>
       </c>
       <c r="BI11" s="40">
         <v>27</v>
       </c>
       <c r="BJ11" s="38">
         <v>26</v>
       </c>
       <c r="BK11" s="38">
         <v>35</v>
       </c>
       <c r="BL11" s="4">
         <v>27</v>
       </c>
+      <c r="BM11" s="4">
+        <v>21</v>
+      </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="25">
         <v>28</v>
       </c>
       <c r="C12" s="25">
         <v>15</v>
       </c>
       <c r="D12" s="4">
         <v>24</v>
       </c>
       <c r="E12" s="4">
         <v>19</v>
       </c>
       <c r="F12" s="25">
         <v>32</v>
       </c>
       <c r="G12" s="25">
         <v>21</v>
       </c>
       <c r="H12" s="25">
         <v>28</v>
       </c>
       <c r="I12" s="25">
@@ -2236,52 +2256,55 @@
       </c>
       <c r="BE12" s="4">
         <v>11</v>
       </c>
       <c r="BF12" s="37">
         <v>20</v>
       </c>
       <c r="BG12" s="38">
         <v>5</v>
       </c>
       <c r="BH12" s="38">
         <v>16</v>
       </c>
       <c r="BI12" s="40">
         <v>24</v>
       </c>
       <c r="BJ12" s="38">
         <v>9</v>
       </c>
       <c r="BK12" s="38">
         <v>16</v>
       </c>
       <c r="BL12" s="4">
         <v>13</v>
       </c>
+      <c r="BM12" s="4">
+        <v>13</v>
+      </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="25">
         <v>52</v>
       </c>
       <c r="C13" s="25">
         <v>35</v>
       </c>
       <c r="D13" s="4">
         <v>37</v>
       </c>
       <c r="E13" s="4">
         <v>40</v>
       </c>
       <c r="F13" s="25">
         <v>39</v>
       </c>
       <c r="G13" s="25">
         <v>52</v>
       </c>
       <c r="H13" s="25">
         <v>49</v>
       </c>
       <c r="I13" s="25">
@@ -2430,52 +2453,55 @@
       </c>
       <c r="BE13" s="4">
         <v>16</v>
       </c>
       <c r="BF13" s="37">
         <v>29</v>
       </c>
       <c r="BG13" s="38">
         <v>19</v>
       </c>
       <c r="BH13" s="38">
         <v>22</v>
       </c>
       <c r="BI13" s="40">
         <v>22</v>
       </c>
       <c r="BJ13" s="38">
         <v>29</v>
       </c>
       <c r="BK13" s="38">
         <v>23</v>
       </c>
       <c r="BL13" s="4">
         <v>19</v>
       </c>
+      <c r="BM13" s="4">
+        <v>11</v>
+      </c>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="25">
         <v>7</v>
       </c>
       <c r="C14" s="25">
         <v>1</v>
       </c>
       <c r="D14" s="4">
         <v>9</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="25">
         <v>4</v>
       </c>
       <c r="G14" s="25">
         <v>5</v>
       </c>
       <c r="H14" s="25">
         <v>15</v>
       </c>
       <c r="I14" s="25">
         <v>-3</v>
       </c>
@@ -2620,52 +2646,55 @@
       </c>
       <c r="BE14" s="4">
         <v>6</v>
       </c>
       <c r="BF14" s="37">
         <v>13</v>
       </c>
       <c r="BG14" s="38">
         <v>14</v>
       </c>
       <c r="BH14" s="38">
         <v>-2</v>
       </c>
       <c r="BI14" s="40">
         <v>-5</v>
       </c>
       <c r="BJ14" s="38">
         <v>1</v>
       </c>
       <c r="BK14" s="38">
         <v>-4</v>
       </c>
       <c r="BL14" s="4">
         <v>-6</v>
       </c>
+      <c r="BM14" s="4">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="25">
         <v>3</v>
       </c>
       <c r="C15" s="25">
         <v>16</v>
       </c>
       <c r="D15" s="4">
         <v>17</v>
       </c>
       <c r="E15" s="4">
         <v>18</v>
       </c>
       <c r="F15" s="25">
         <v>16</v>
       </c>
       <c r="G15" s="25">
         <v>18</v>
       </c>
       <c r="H15" s="25">
         <v>9</v>
       </c>
       <c r="I15" s="25">
@@ -2814,52 +2843,55 @@
       </c>
       <c r="BE15" s="4">
         <v>10</v>
       </c>
       <c r="BF15" s="37">
         <v>12</v>
       </c>
       <c r="BG15" s="38">
         <v>11</v>
       </c>
       <c r="BH15" s="38">
         <v>17</v>
       </c>
       <c r="BI15" s="40">
         <v>13</v>
       </c>
       <c r="BJ15" s="38">
         <v>15</v>
       </c>
       <c r="BK15" s="38">
         <v>8</v>
       </c>
       <c r="BL15" s="4">
         <v>6</v>
       </c>
+      <c r="BM15" s="4">
+        <v>14</v>
+      </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="25">
         <v>15</v>
       </c>
       <c r="C16" s="25">
         <v>31</v>
       </c>
       <c r="D16" s="4">
         <v>30</v>
       </c>
       <c r="E16" s="4">
         <v>24</v>
       </c>
       <c r="F16" s="25">
         <v>7</v>
       </c>
       <c r="G16" s="25">
         <v>32</v>
       </c>
       <c r="H16" s="25">
         <v>21</v>
       </c>
       <c r="I16" s="25">
@@ -3008,52 +3040,55 @@
       </c>
       <c r="BE16" s="4">
         <v>22</v>
       </c>
       <c r="BF16" s="37">
         <v>18</v>
       </c>
       <c r="BG16" s="38">
         <v>7</v>
       </c>
       <c r="BH16" s="38">
         <v>8</v>
       </c>
       <c r="BI16" s="40">
         <v>10</v>
       </c>
       <c r="BJ16" s="38">
         <v>18</v>
       </c>
       <c r="BK16" s="38">
         <v>14</v>
       </c>
       <c r="BL16" s="4">
         <v>19</v>
       </c>
+      <c r="BM16" s="4">
+        <v>15</v>
+      </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="25">
         <v>111</v>
       </c>
       <c r="C17" s="25">
         <v>63</v>
       </c>
       <c r="D17" s="4">
         <v>103</v>
       </c>
       <c r="E17" s="4">
         <v>94</v>
       </c>
       <c r="F17" s="25">
         <v>108</v>
       </c>
       <c r="G17" s="25">
         <v>110</v>
       </c>
       <c r="H17" s="25">
         <v>114</v>
       </c>
       <c r="I17" s="25">
@@ -3202,52 +3237,55 @@
       </c>
       <c r="BE17" s="4">
         <v>41</v>
       </c>
       <c r="BF17" s="37">
         <v>67</v>
       </c>
       <c r="BG17" s="38">
         <v>61</v>
       </c>
       <c r="BH17" s="38">
         <v>56</v>
       </c>
       <c r="BI17" s="40">
         <v>53</v>
       </c>
       <c r="BJ17" s="38">
         <v>64</v>
       </c>
       <c r="BK17" s="38">
         <v>56</v>
       </c>
       <c r="BL17" s="4">
         <v>41</v>
       </c>
+      <c r="BM17" s="4">
+        <v>43</v>
+      </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25">
         <v>25</v>
       </c>
       <c r="C18" s="25">
         <v>22</v>
       </c>
       <c r="D18" s="4">
         <v>24</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="25">
         <v>31</v>
       </c>
       <c r="G18" s="25">
         <v>22</v>
       </c>
       <c r="H18" s="25">
         <v>22</v>
       </c>
       <c r="I18" s="25">
@@ -3396,52 +3434,55 @@
       </c>
       <c r="BE18" s="4">
         <v>17</v>
       </c>
       <c r="BF18" s="37">
         <v>18</v>
       </c>
       <c r="BG18" s="38">
         <v>11</v>
       </c>
       <c r="BH18" s="38">
         <v>25</v>
       </c>
       <c r="BI18" s="40">
         <v>16</v>
       </c>
       <c r="BJ18" s="38">
         <v>16</v>
       </c>
       <c r="BK18" s="38">
         <v>7</v>
       </c>
       <c r="BL18" s="4">
         <v>4</v>
       </c>
+      <c r="BM18" s="4">
+        <v>15</v>
+      </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25">
         <v>67</v>
       </c>
       <c r="C19" s="25">
         <v>55</v>
       </c>
       <c r="D19" s="4">
         <v>50</v>
       </c>
       <c r="E19" s="4">
         <v>63</v>
       </c>
       <c r="F19" s="25">
         <v>62</v>
       </c>
       <c r="G19" s="25">
         <v>73</v>
       </c>
       <c r="H19" s="25">
         <v>72</v>
       </c>
       <c r="I19" s="25">
@@ -3590,52 +3631,55 @@
       </c>
       <c r="BE19" s="4">
         <v>19</v>
       </c>
       <c r="BF19" s="37">
         <v>44</v>
       </c>
       <c r="BG19" s="38">
         <v>31</v>
       </c>
       <c r="BH19" s="38">
         <v>22</v>
       </c>
       <c r="BI19" s="40">
         <v>29</v>
       </c>
       <c r="BJ19" s="38">
         <v>31</v>
       </c>
       <c r="BK19" s="38">
         <v>23</v>
       </c>
       <c r="BL19" s="4">
         <v>21</v>
       </c>
+      <c r="BM19" s="4">
+        <v>30</v>
+      </c>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="25">
         <v>64</v>
       </c>
       <c r="C20" s="25">
         <v>47</v>
       </c>
       <c r="D20" s="4">
         <v>47</v>
       </c>
       <c r="E20" s="4">
         <v>58</v>
       </c>
       <c r="F20" s="25">
         <v>51</v>
       </c>
       <c r="G20" s="25">
         <v>56</v>
       </c>
       <c r="H20" s="25">
         <v>67</v>
       </c>
       <c r="I20" s="25">
@@ -3784,52 +3828,55 @@
       </c>
       <c r="BE20" s="4">
         <v>45</v>
       </c>
       <c r="BF20" s="37">
         <v>36</v>
       </c>
       <c r="BG20" s="38">
         <v>31</v>
       </c>
       <c r="BH20" s="38">
         <v>17</v>
       </c>
       <c r="BI20" s="40">
         <v>54</v>
       </c>
       <c r="BJ20" s="38">
         <v>46</v>
       </c>
       <c r="BK20" s="38">
         <v>28</v>
       </c>
       <c r="BL20" s="4">
         <v>36</v>
       </c>
+      <c r="BM20" s="4">
+        <v>30</v>
+      </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="25">
         <v>81</v>
       </c>
       <c r="C21" s="25">
         <v>61</v>
       </c>
       <c r="D21" s="4">
         <v>87</v>
       </c>
       <c r="E21" s="4">
         <v>60</v>
       </c>
       <c r="F21" s="25">
         <v>71</v>
       </c>
       <c r="G21" s="25">
         <v>94</v>
       </c>
       <c r="H21" s="25">
         <v>85</v>
       </c>
       <c r="I21" s="25">
@@ -3978,52 +4025,55 @@
       </c>
       <c r="BE21" s="4">
         <v>32</v>
       </c>
       <c r="BF21" s="37">
         <v>49</v>
       </c>
       <c r="BG21" s="38">
         <v>49</v>
       </c>
       <c r="BH21" s="38">
         <v>41</v>
       </c>
       <c r="BI21" s="40">
         <v>39</v>
       </c>
       <c r="BJ21" s="38">
         <v>61</v>
       </c>
       <c r="BK21" s="38">
         <v>29</v>
       </c>
       <c r="BL21" s="4">
         <v>37</v>
       </c>
+      <c r="BM21" s="4">
+        <v>51</v>
+      </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="25">
         <v>11</v>
       </c>
       <c r="C22" s="25">
         <v>31</v>
       </c>
       <c r="D22" s="4">
         <v>31</v>
       </c>
       <c r="E22" s="4">
         <v>22</v>
       </c>
       <c r="F22" s="25">
         <v>18</v>
       </c>
       <c r="G22" s="25">
         <v>16</v>
       </c>
       <c r="H22" s="25">
         <v>30</v>
       </c>
       <c r="I22" s="25">
@@ -4172,120 +4222,124 @@
       </c>
       <c r="BE22" s="4">
         <v>22</v>
       </c>
       <c r="BF22" s="37">
         <v>11</v>
       </c>
       <c r="BG22" s="38">
         <v>15</v>
       </c>
       <c r="BH22" s="38">
         <v>8</v>
       </c>
       <c r="BI22" s="40">
         <v>16</v>
       </c>
       <c r="BJ22" s="38">
         <v>9</v>
       </c>
       <c r="BK22" s="38">
         <v>16</v>
       </c>
       <c r="BL22" s="4">
         <v>10</v>
       </c>
+      <c r="BM22" s="4">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:64" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="55" t="s">
+    <row r="23" spans="1:65" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="55"/>
-[...61 lines deleted...]
-      <c r="BL23" s="55"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="48"/>
+      <c r="X23" s="48"/>
+      <c r="Y23" s="48"/>
+      <c r="Z23" s="48"/>
+      <c r="AA23" s="48"/>
+      <c r="AB23" s="48"/>
+      <c r="AC23" s="48"/>
+      <c r="AD23" s="48"/>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="48"/>
+      <c r="AH23" s="48"/>
+      <c r="AI23" s="48"/>
+      <c r="AJ23" s="48"/>
+      <c r="AK23" s="48"/>
+      <c r="AL23" s="48"/>
+      <c r="AM23" s="48"/>
+      <c r="AN23" s="48"/>
+      <c r="AO23" s="48"/>
+      <c r="AP23" s="48"/>
+      <c r="AQ23" s="48"/>
+      <c r="AR23" s="48"/>
+      <c r="AS23" s="48"/>
+      <c r="AT23" s="48"/>
+      <c r="AU23" s="48"/>
+      <c r="AV23" s="48"/>
+      <c r="AW23" s="48"/>
+      <c r="AX23" s="48"/>
+      <c r="AY23" s="48"/>
+      <c r="AZ23" s="48"/>
+      <c r="BA23" s="48"/>
+      <c r="BB23" s="48"/>
+      <c r="BC23" s="48"/>
+      <c r="BD23" s="48"/>
+      <c r="BE23" s="48"/>
+      <c r="BF23" s="48"/>
+      <c r="BG23" s="48"/>
+      <c r="BH23" s="48"/>
+      <c r="BI23" s="48"/>
+      <c r="BJ23" s="48"/>
+      <c r="BK23" s="48"/>
+      <c r="BL23" s="48"/>
+      <c r="BM23" s="48"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="25">
         <v>1258</v>
       </c>
       <c r="D24" s="25">
         <v>881</v>
       </c>
       <c r="E24" s="4">
         <v>833</v>
       </c>
       <c r="F24" s="4">
         <v>951</v>
       </c>
       <c r="G24" s="25">
         <v>962</v>
       </c>
       <c r="H24" s="25">
         <v>1134</v>
       </c>
       <c r="I24" s="25">
         <v>1064</v>
       </c>
@@ -4432,52 +4486,55 @@
       </c>
       <c r="BE24" s="4">
         <v>610</v>
       </c>
       <c r="BF24" s="37">
         <v>688</v>
       </c>
       <c r="BG24" s="38">
         <v>732</v>
       </c>
       <c r="BH24" s="40">
         <v>506</v>
       </c>
       <c r="BI24" s="40">
         <v>683</v>
       </c>
       <c r="BJ24" s="38">
         <v>720</v>
       </c>
       <c r="BK24" s="38">
         <v>505</v>
       </c>
       <c r="BL24" s="4">
         <v>561</v>
       </c>
+      <c r="BM24" s="4">
+        <v>602</v>
+      </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="25">
         <v>1063</v>
       </c>
       <c r="D25" s="25">
         <v>720</v>
       </c>
       <c r="E25" s="4">
         <v>618</v>
       </c>
       <c r="F25" s="4">
         <v>773</v>
       </c>
       <c r="G25" s="25">
         <v>764</v>
       </c>
       <c r="H25" s="25">
         <v>912</v>
       </c>
       <c r="I25" s="25">
         <v>849</v>
       </c>
@@ -4624,52 +4681,55 @@
       </c>
       <c r="BE25" s="4">
         <v>501</v>
       </c>
       <c r="BF25" s="37">
         <v>549</v>
       </c>
       <c r="BG25" s="38">
         <v>598</v>
       </c>
       <c r="BH25" s="40">
         <v>417</v>
       </c>
       <c r="BI25" s="40">
         <v>558</v>
       </c>
       <c r="BJ25" s="38">
         <v>581</v>
       </c>
       <c r="BK25" s="38">
         <v>404</v>
       </c>
       <c r="BL25" s="4">
         <v>463</v>
       </c>
+      <c r="BM25" s="4">
+        <v>495</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="25">
         <v>23</v>
       </c>
       <c r="D26" s="25">
         <v>24</v>
       </c>
       <c r="E26" s="4">
         <v>37</v>
       </c>
       <c r="F26" s="4">
         <v>26</v>
       </c>
       <c r="G26" s="25">
         <v>28</v>
       </c>
       <c r="H26" s="25">
         <v>36</v>
       </c>
       <c r="I26" s="25">
         <v>23</v>
       </c>
@@ -4816,52 +4876,55 @@
       </c>
       <c r="BE26" s="4">
         <v>18</v>
       </c>
       <c r="BF26" s="37">
         <v>19</v>
       </c>
       <c r="BG26" s="38">
         <v>19</v>
       </c>
       <c r="BH26" s="40">
         <v>12</v>
       </c>
       <c r="BI26" s="40">
         <v>16</v>
       </c>
       <c r="BJ26" s="38">
         <v>16</v>
       </c>
       <c r="BK26" s="38">
         <v>18</v>
       </c>
       <c r="BL26" s="4">
         <v>20</v>
       </c>
+      <c r="BM26" s="4">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="25">
         <v>78</v>
       </c>
       <c r="D27" s="25">
         <v>59</v>
       </c>
       <c r="E27" s="4">
         <v>89</v>
       </c>
       <c r="F27" s="4">
         <v>73</v>
       </c>
       <c r="G27" s="25">
         <v>89</v>
       </c>
       <c r="H27" s="25">
         <v>92</v>
       </c>
       <c r="I27" s="25">
         <v>95</v>
       </c>
@@ -5008,52 +5071,55 @@
       </c>
       <c r="BE27" s="4">
         <v>41</v>
       </c>
       <c r="BF27" s="37">
         <v>57</v>
       </c>
       <c r="BG27" s="38">
         <v>56</v>
       </c>
       <c r="BH27" s="40">
         <v>41</v>
       </c>
       <c r="BI27" s="40">
         <v>47</v>
       </c>
       <c r="BJ27" s="38">
         <v>55</v>
       </c>
       <c r="BK27" s="38">
         <v>45</v>
       </c>
       <c r="BL27" s="4">
         <v>35</v>
       </c>
+      <c r="BM27" s="4">
+        <v>34</v>
+      </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="25">
         <v>5</v>
       </c>
       <c r="D28" s="25">
         <v>3</v>
       </c>
       <c r="E28" s="4">
         <v>5</v>
       </c>
       <c r="F28" s="4">
         <v>8</v>
       </c>
       <c r="G28" s="25">
         <v>2</v>
       </c>
       <c r="H28" s="25">
         <v>3</v>
       </c>
       <c r="I28" s="25">
         <v>-1</v>
       </c>
@@ -5194,52 +5260,55 @@
       </c>
       <c r="BE28" s="4">
         <v>-1</v>
       </c>
       <c r="BF28" s="37">
         <v>4</v>
       </c>
       <c r="BG28" s="38">
         <v>3</v>
       </c>
       <c r="BH28" s="40">
         <v>1</v>
       </c>
       <c r="BI28" s="40">
         <v>-2</v>
       </c>
       <c r="BJ28" s="38">
         <v>1</v>
       </c>
       <c r="BK28" s="1">
         <v>0</v>
       </c>
       <c r="BL28" s="4">
         <v>-2</v>
       </c>
+      <c r="BM28" s="4">
+        <v>3</v>
+      </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="25">
         <v>38</v>
       </c>
       <c r="D29" s="25">
         <v>32</v>
       </c>
       <c r="E29" s="4">
         <v>26</v>
       </c>
       <c r="F29" s="4">
         <v>32</v>
       </c>
       <c r="G29" s="25">
         <v>28</v>
       </c>
       <c r="H29" s="25">
         <v>30</v>
       </c>
       <c r="I29" s="25">
         <v>40</v>
       </c>
@@ -5386,52 +5455,55 @@
       </c>
       <c r="BE29" s="4">
         <v>30</v>
       </c>
       <c r="BF29" s="37">
         <v>17</v>
       </c>
       <c r="BG29" s="38">
         <v>22</v>
       </c>
       <c r="BH29" s="40">
         <v>5</v>
       </c>
       <c r="BI29" s="40">
         <v>38</v>
       </c>
       <c r="BJ29" s="38">
         <v>24</v>
       </c>
       <c r="BK29" s="38">
         <v>20</v>
       </c>
       <c r="BL29" s="4">
         <v>21</v>
       </c>
+      <c r="BM29" s="4">
+        <v>26</v>
+      </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="25">
         <v>51</v>
       </c>
       <c r="D30" s="25">
         <v>43</v>
       </c>
       <c r="E30" s="4">
         <v>58</v>
       </c>
       <c r="F30" s="4">
         <v>39</v>
       </c>
       <c r="G30" s="25">
         <v>51</v>
       </c>
       <c r="H30" s="25">
         <v>61</v>
       </c>
       <c r="I30" s="25">
         <v>58</v>
       </c>
@@ -5578,120 +5650,124 @@
       </c>
       <c r="BE30" s="4">
         <v>21</v>
       </c>
       <c r="BF30" s="37">
         <v>42</v>
       </c>
       <c r="BG30" s="38">
         <v>34</v>
       </c>
       <c r="BH30" s="40">
         <v>30</v>
       </c>
       <c r="BI30" s="40">
         <v>26</v>
       </c>
       <c r="BJ30" s="38">
         <v>43</v>
       </c>
       <c r="BK30" s="38">
         <v>18</v>
       </c>
       <c r="BL30" s="4">
         <v>24</v>
       </c>
+      <c r="BM30" s="4">
+        <v>30</v>
+      </c>
     </row>
-    <row r="31" spans="1:64" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="54" t="s">
+    <row r="31" spans="1:65" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="54"/>
-[...61 lines deleted...]
-      <c r="BL31" s="54"/>
+      <c r="B31" s="47"/>
+      <c r="C31" s="47"/>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="47"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="47"/>
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
+      <c r="N31" s="47"/>
+      <c r="O31" s="47"/>
+      <c r="P31" s="47"/>
+      <c r="Q31" s="47"/>
+      <c r="R31" s="47"/>
+      <c r="S31" s="47"/>
+      <c r="T31" s="47"/>
+      <c r="U31" s="47"/>
+      <c r="V31" s="47"/>
+      <c r="W31" s="47"/>
+      <c r="X31" s="47"/>
+      <c r="Y31" s="47"/>
+      <c r="Z31" s="47"/>
+      <c r="AA31" s="47"/>
+      <c r="AB31" s="47"/>
+      <c r="AC31" s="47"/>
+      <c r="AD31" s="47"/>
+      <c r="AE31" s="47"/>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
+      <c r="AL31" s="47"/>
+      <c r="AM31" s="47"/>
+      <c r="AN31" s="47"/>
+      <c r="AO31" s="47"/>
+      <c r="AP31" s="47"/>
+      <c r="AQ31" s="47"/>
+      <c r="AR31" s="47"/>
+      <c r="AS31" s="47"/>
+      <c r="AT31" s="47"/>
+      <c r="AU31" s="47"/>
+      <c r="AV31" s="47"/>
+      <c r="AW31" s="47"/>
+      <c r="AX31" s="47"/>
+      <c r="AY31" s="47"/>
+      <c r="AZ31" s="47"/>
+      <c r="BA31" s="47"/>
+      <c r="BB31" s="47"/>
+      <c r="BC31" s="47"/>
+      <c r="BD31" s="47"/>
+      <c r="BE31" s="47"/>
+      <c r="BF31" s="47"/>
+      <c r="BG31" s="47"/>
+      <c r="BH31" s="47"/>
+      <c r="BI31" s="47"/>
+      <c r="BJ31" s="47"/>
+      <c r="BK31" s="47"/>
+      <c r="BL31" s="47"/>
+      <c r="BM31" s="47"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="25">
         <v>314</v>
       </c>
       <c r="D32" s="25">
         <v>260</v>
       </c>
       <c r="E32" s="4">
         <v>299</v>
       </c>
       <c r="F32" s="4">
         <v>283</v>
       </c>
       <c r="G32" s="25">
         <v>289</v>
       </c>
       <c r="H32" s="25">
         <v>355</v>
       </c>
       <c r="I32" s="25">
         <v>360</v>
       </c>
@@ -5838,52 +5914,55 @@
       </c>
       <c r="BE32" s="4">
         <v>155</v>
       </c>
       <c r="BF32" s="37">
         <v>216</v>
       </c>
       <c r="BG32" s="38">
         <v>155</v>
       </c>
       <c r="BH32" s="40">
         <v>174</v>
       </c>
       <c r="BI32" s="40">
         <v>173</v>
       </c>
       <c r="BJ32" s="40">
         <v>186</v>
       </c>
       <c r="BK32" s="38">
         <v>150</v>
       </c>
       <c r="BL32" s="4">
         <v>129</v>
       </c>
+      <c r="BM32" s="37">
+        <v>143</v>
+      </c>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="25">
         <v>22</v>
       </c>
       <c r="D33" s="25">
         <v>20</v>
       </c>
       <c r="E33" s="4">
         <v>18</v>
       </c>
       <c r="F33" s="4">
         <v>22</v>
       </c>
       <c r="G33" s="25">
         <v>20</v>
       </c>
       <c r="H33" s="25">
         <v>42</v>
       </c>
       <c r="I33" s="25">
         <v>40</v>
       </c>
@@ -6030,52 +6109,55 @@
       </c>
       <c r="BE33" s="4">
         <v>5</v>
       </c>
       <c r="BF33" s="37">
         <v>19</v>
       </c>
       <c r="BG33" s="38">
         <v>16</v>
       </c>
       <c r="BH33" s="40">
         <v>21</v>
       </c>
       <c r="BI33" s="40">
         <v>11</v>
       </c>
       <c r="BJ33" s="40">
         <v>10</v>
       </c>
       <c r="BK33" s="38">
         <v>17</v>
       </c>
       <c r="BL33" s="4">
         <v>7</v>
       </c>
+      <c r="BM33" s="37">
+        <v>7</v>
+      </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="25">
         <v>28</v>
       </c>
       <c r="D34" s="25">
         <v>15</v>
       </c>
       <c r="E34" s="4">
         <v>24</v>
       </c>
       <c r="F34" s="4">
         <v>19</v>
       </c>
       <c r="G34" s="25">
         <v>32</v>
       </c>
       <c r="H34" s="25">
         <v>21</v>
       </c>
       <c r="I34" s="25">
         <v>28</v>
       </c>
@@ -6222,52 +6304,55 @@
       </c>
       <c r="BE34" s="4">
         <v>11</v>
       </c>
       <c r="BF34" s="37">
         <v>20</v>
       </c>
       <c r="BG34" s="38">
         <v>5</v>
       </c>
       <c r="BH34" s="40">
         <v>16</v>
       </c>
       <c r="BI34" s="40">
         <v>24</v>
       </c>
       <c r="BJ34" s="40">
         <v>9</v>
       </c>
       <c r="BK34" s="38">
         <v>16</v>
       </c>
       <c r="BL34" s="4">
         <v>13</v>
       </c>
+      <c r="BM34" s="37">
+        <v>13</v>
+      </c>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="25">
         <v>52</v>
       </c>
       <c r="D35" s="25">
         <v>35</v>
       </c>
       <c r="E35" s="4">
         <v>37</v>
       </c>
       <c r="F35" s="4">
         <v>40</v>
       </c>
       <c r="G35" s="25">
         <v>39</v>
       </c>
       <c r="H35" s="25">
         <v>52</v>
       </c>
       <c r="I35" s="25">
         <v>49</v>
       </c>
@@ -6414,52 +6499,55 @@
       </c>
       <c r="BE35" s="4">
         <v>16</v>
       </c>
       <c r="BF35" s="37">
         <v>29</v>
       </c>
       <c r="BG35" s="38">
         <v>19</v>
       </c>
       <c r="BH35" s="40">
         <v>22</v>
       </c>
       <c r="BI35" s="40">
         <v>22</v>
       </c>
       <c r="BJ35" s="40">
         <v>29</v>
       </c>
       <c r="BK35" s="38">
         <v>23</v>
       </c>
       <c r="BL35" s="4">
         <v>19</v>
       </c>
+      <c r="BM35" s="37">
+        <v>11</v>
+      </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="25">
         <v>7</v>
       </c>
       <c r="D36" s="25">
         <v>1</v>
       </c>
       <c r="E36" s="4">
         <v>9</v>
       </c>
       <c r="F36" s="4"/>
       <c r="G36" s="25">
         <v>4</v>
       </c>
       <c r="H36" s="25">
         <v>5</v>
       </c>
       <c r="I36" s="25">
         <v>15</v>
       </c>
       <c r="J36" s="25">
         <v>-3</v>
@@ -6602,52 +6690,55 @@
       </c>
       <c r="BE36" s="4">
         <v>6</v>
       </c>
       <c r="BF36" s="37">
         <v>13</v>
       </c>
       <c r="BG36" s="38">
         <v>14</v>
       </c>
       <c r="BH36" s="40">
         <v>-2</v>
       </c>
       <c r="BI36" s="40">
         <v>-5</v>
       </c>
       <c r="BJ36" s="40">
         <v>1</v>
       </c>
       <c r="BK36" s="38">
         <v>-4</v>
       </c>
       <c r="BL36" s="4">
         <v>-6</v>
       </c>
+      <c r="BM36" s="37">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="25">
         <v>3</v>
       </c>
       <c r="D37" s="25">
         <v>16</v>
       </c>
       <c r="E37" s="4">
         <v>17</v>
       </c>
       <c r="F37" s="4">
         <v>18</v>
       </c>
       <c r="G37" s="25">
         <v>16</v>
       </c>
       <c r="H37" s="25">
         <v>18</v>
       </c>
       <c r="I37" s="25">
         <v>9</v>
       </c>
@@ -6794,52 +6885,55 @@
       </c>
       <c r="BE37" s="4">
         <v>10</v>
       </c>
       <c r="BF37" s="37">
         <v>12</v>
       </c>
       <c r="BG37" s="38">
         <v>11</v>
       </c>
       <c r="BH37" s="40">
         <v>17</v>
       </c>
       <c r="BI37" s="40">
         <v>13</v>
       </c>
       <c r="BJ37" s="40">
         <v>15</v>
       </c>
       <c r="BK37" s="38">
         <v>8</v>
       </c>
       <c r="BL37" s="4">
         <v>6</v>
       </c>
+      <c r="BM37" s="37">
+        <v>14</v>
+      </c>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="25">
         <v>15</v>
       </c>
       <c r="D38" s="25">
         <v>31</v>
       </c>
       <c r="E38" s="4">
         <v>30</v>
       </c>
       <c r="F38" s="4">
         <v>24</v>
       </c>
       <c r="G38" s="25">
         <v>7</v>
       </c>
       <c r="H38" s="25">
         <v>32</v>
       </c>
       <c r="I38" s="25">
         <v>21</v>
       </c>
@@ -6986,52 +7080,55 @@
       </c>
       <c r="BE38" s="4">
         <v>22</v>
       </c>
       <c r="BF38" s="37">
         <v>18</v>
       </c>
       <c r="BG38" s="38">
         <v>7</v>
       </c>
       <c r="BH38" s="40">
         <v>8</v>
       </c>
       <c r="BI38" s="40">
         <v>10</v>
       </c>
       <c r="BJ38" s="40">
         <v>18</v>
       </c>
       <c r="BK38" s="38">
         <v>14</v>
       </c>
       <c r="BL38" s="4">
         <v>19</v>
       </c>
+      <c r="BM38" s="37">
+        <v>15</v>
+      </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="25">
         <v>33</v>
       </c>
       <c r="D39" s="25">
         <v>4</v>
       </c>
       <c r="E39" s="4">
         <v>14</v>
       </c>
       <c r="F39" s="4">
         <v>21</v>
       </c>
       <c r="G39" s="25">
         <v>19</v>
       </c>
       <c r="H39" s="25">
         <v>18</v>
       </c>
       <c r="I39" s="25">
         <v>19</v>
       </c>
@@ -7178,52 +7275,55 @@
       </c>
       <c r="BE39" s="4">
         <v>0</v>
       </c>
       <c r="BF39" s="37">
         <v>10</v>
       </c>
       <c r="BG39" s="38">
         <v>5</v>
       </c>
       <c r="BH39" s="40">
         <v>15</v>
       </c>
       <c r="BI39" s="40">
         <v>6</v>
       </c>
       <c r="BJ39" s="40">
         <v>9</v>
       </c>
       <c r="BK39" s="38">
         <v>11</v>
       </c>
       <c r="BL39" s="4">
         <v>6</v>
       </c>
+      <c r="BM39" s="37">
+        <v>9</v>
+      </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="25">
         <v>25</v>
       </c>
       <c r="D40" s="25">
         <v>22</v>
       </c>
       <c r="E40" s="4">
         <v>24</v>
       </c>
       <c r="F40" s="4">
         <v>15</v>
       </c>
       <c r="G40" s="25">
         <v>31</v>
       </c>
       <c r="H40" s="25">
         <v>22</v>
       </c>
       <c r="I40" s="25">
         <v>22</v>
       </c>
@@ -7370,52 +7470,55 @@
       </c>
       <c r="BE40" s="4">
         <v>17</v>
       </c>
       <c r="BF40" s="37">
         <v>18</v>
       </c>
       <c r="BG40" s="38">
         <v>11</v>
       </c>
       <c r="BH40" s="40">
         <v>25</v>
       </c>
       <c r="BI40" s="40">
         <v>16</v>
       </c>
       <c r="BJ40" s="40">
         <v>16</v>
       </c>
       <c r="BK40" s="38">
         <v>7</v>
       </c>
       <c r="BL40" s="4">
         <v>4</v>
       </c>
+      <c r="BM40" s="37">
+        <v>15</v>
+      </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="13"/>
       <c r="C41" s="25">
         <v>62</v>
       </c>
       <c r="D41" s="25">
         <v>52</v>
       </c>
       <c r="E41" s="4">
         <v>45</v>
       </c>
       <c r="F41" s="4">
         <v>55</v>
       </c>
       <c r="G41" s="25">
         <v>60</v>
       </c>
       <c r="H41" s="25">
         <v>70</v>
       </c>
       <c r="I41" s="25">
         <v>73</v>
       </c>
@@ -7562,52 +7665,55 @@
       </c>
       <c r="BE41" s="4">
         <v>20</v>
       </c>
       <c r="BF41" s="37">
         <v>40</v>
       </c>
       <c r="BG41" s="38">
         <v>28</v>
       </c>
       <c r="BH41" s="40">
         <v>21</v>
       </c>
       <c r="BI41" s="40">
         <v>31</v>
       </c>
       <c r="BJ41" s="40">
         <v>30</v>
       </c>
       <c r="BK41" s="38">
         <v>23</v>
       </c>
       <c r="BL41" s="4">
         <v>23</v>
       </c>
+      <c r="BM41" s="37">
+        <v>27</v>
+      </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="25">
         <v>26</v>
       </c>
       <c r="D42" s="25">
         <v>15</v>
       </c>
       <c r="E42" s="4">
         <v>21</v>
       </c>
       <c r="F42" s="4">
         <v>26</v>
       </c>
       <c r="G42" s="25">
         <v>23</v>
       </c>
       <c r="H42" s="25">
         <v>26</v>
       </c>
       <c r="I42" s="25">
         <v>27</v>
       </c>
@@ -7754,52 +7860,55 @@
       </c>
       <c r="BE42" s="4">
         <v>15</v>
       </c>
       <c r="BF42" s="37">
         <v>19</v>
       </c>
       <c r="BG42" s="38">
         <v>9</v>
       </c>
       <c r="BH42" s="40">
         <v>12</v>
       </c>
       <c r="BI42" s="40">
         <v>16</v>
       </c>
       <c r="BJ42" s="40">
         <v>22</v>
       </c>
       <c r="BK42" s="38">
         <v>8</v>
       </c>
       <c r="BL42" s="4">
         <v>15</v>
       </c>
+      <c r="BM42" s="37">
+        <v>4</v>
+      </c>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="13"/>
       <c r="C43" s="25">
         <v>30</v>
       </c>
       <c r="D43" s="25">
         <v>18</v>
       </c>
       <c r="E43" s="4">
         <v>29</v>
       </c>
       <c r="F43" s="4">
         <v>21</v>
       </c>
       <c r="G43" s="25">
         <v>20</v>
       </c>
       <c r="H43" s="25">
         <v>33</v>
       </c>
       <c r="I43" s="25">
         <v>27</v>
       </c>
@@ -7946,52 +8055,55 @@
       </c>
       <c r="BE43" s="4">
         <v>11</v>
       </c>
       <c r="BF43" s="37">
         <v>7</v>
       </c>
       <c r="BG43" s="38">
         <v>15</v>
       </c>
       <c r="BH43" s="40">
         <v>11</v>
       </c>
       <c r="BI43" s="40">
         <v>13</v>
       </c>
       <c r="BJ43" s="40">
         <v>18</v>
       </c>
       <c r="BK43" s="38">
         <v>11</v>
       </c>
       <c r="BL43" s="4">
         <v>13</v>
       </c>
+      <c r="BM43" s="37">
+        <v>21</v>
+      </c>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="14"/>
       <c r="C44" s="29">
         <v>11</v>
       </c>
       <c r="D44" s="29">
         <v>31</v>
       </c>
       <c r="E44" s="5">
         <v>31</v>
       </c>
       <c r="F44" s="5">
         <v>22</v>
       </c>
       <c r="G44" s="29">
         <v>18</v>
       </c>
       <c r="H44" s="29">
         <v>16</v>
       </c>
       <c r="I44" s="29">
         <v>30</v>
       </c>
@@ -8138,383 +8250,392 @@
       </c>
       <c r="BE44" s="5">
         <v>22</v>
       </c>
       <c r="BF44" s="5">
         <v>11</v>
       </c>
       <c r="BG44" s="39">
         <v>15</v>
       </c>
       <c r="BH44" s="39">
         <v>8</v>
       </c>
       <c r="BI44" s="39">
         <v>16</v>
       </c>
       <c r="BJ44" s="39">
         <v>9</v>
       </c>
       <c r="BK44" s="39">
         <v>16</v>
       </c>
       <c r="BL44" s="5">
         <v>10</v>
       </c>
+      <c r="BM44" s="5">
+        <v>8</v>
+      </c>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A8:BL8"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:BL2"/>
+    <mergeCell ref="A31:BM31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="BB5:BE5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A23:BM23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BL45"/>
+  <dimension ref="A2:BM45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A129" sqref="A129"/>
-      <selection pane="bottomLeft" activeCell="BP10" sqref="BP10"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
     <col min="2" max="45" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="49" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="59" width="6.85546875" style="1"/>
     <col min="60" max="60" width="9.140625" style="1" customWidth="1"/>
     <col min="61" max="61" width="10.42578125" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.5703125" style="1" customWidth="1"/>
     <col min="63" max="63" width="10.28515625" style="1" customWidth="1"/>
     <col min="64" max="64" width="10.85546875" style="1" customWidth="1"/>
-    <col min="65" max="16384" width="6.85546875" style="1"/>
+    <col min="65" max="65" width="10.140625" style="1" customWidth="1"/>
+    <col min="66" max="16384" width="6.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:64" ht="15">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:65" ht="15">
+      <c r="A2" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="46"/>
-[...59 lines deleted...]
-      <c r="BJ2" s="46"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
+      <c r="BE2" s="49"/>
+      <c r="BF2" s="49"/>
+      <c r="BG2" s="49"/>
+      <c r="BH2" s="49"/>
+      <c r="BI2" s="49"/>
+      <c r="BJ2" s="49"/>
+      <c r="BK2" s="49"/>
+      <c r="BL2" s="49"/>
+      <c r="BM2" s="49"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
       <c r="Z3" s="22"/>
       <c r="AA3" s="22"/>
       <c r="AB3" s="22"/>
       <c r="AC3" s="22"/>
       <c r="AD3" s="22"/>
       <c r="AE3" s="22"/>
       <c r="AF3" s="22"/>
       <c r="AG3" s="22"/>
       <c r="AH3" s="22"/>
       <c r="AI3" s="22"/>
       <c r="AJ3" s="22"/>
       <c r="AK3" s="22"/>
       <c r="AL3" s="22"/>
       <c r="AM3" s="22"/>
       <c r="AN3" s="22"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
       <c r="AA4" s="22"/>
       <c r="AB4" s="22"/>
       <c r="AC4" s="22"/>
       <c r="AD4" s="22"/>
       <c r="AE4" s="22"/>
       <c r="AF4" s="22"/>
       <c r="AG4" s="22"/>
       <c r="AH4" s="22"/>
       <c r="AI4" s="22"/>
       <c r="AJ4" s="22"/>
       <c r="AK4" s="22"/>
       <c r="AL4" s="22"/>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
     </row>
-    <row r="5" spans="1:64" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="BG5" s="49"/>
+    <row r="5" spans="1:65" ht="15" customHeight="1">
+      <c r="AY5" s="52"/>
+      <c r="AZ5" s="52"/>
+      <c r="BA5" s="52"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="52"/>
+      <c r="BF5" s="52"/>
+      <c r="BG5" s="52"/>
       <c r="BK5" s="42"/>
-      <c r="BL5" s="42" t="s">
+      <c r="BL5" s="42"/>
+      <c r="BM5" s="42" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
-[...1 lines deleted...]
-      <c r="B6" s="52">
+    <row r="6" spans="1:65">
+      <c r="A6" s="53"/>
+      <c r="B6" s="55">
         <v>2021</v>
       </c>
-      <c r="C6" s="53"/>
-[...10 lines deleted...]
-      <c r="N6" s="52">
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="55">
         <v>2022</v>
       </c>
-      <c r="O6" s="53"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="55">
         <v>2023</v>
       </c>
-      <c r="AA6" s="53"/>
-[...10 lines deleted...]
-      <c r="AL6" s="52">
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
+      <c r="AI6" s="56"/>
+      <c r="AJ6" s="56"/>
+      <c r="AK6" s="56"/>
+      <c r="AL6" s="55">
         <v>2024</v>
       </c>
-      <c r="AM6" s="53"/>
-[...10 lines deleted...]
-      <c r="AX6" s="47">
+      <c r="AM6" s="56"/>
+      <c r="AN6" s="56"/>
+      <c r="AO6" s="56"/>
+      <c r="AP6" s="56"/>
+      <c r="AQ6" s="56"/>
+      <c r="AR6" s="56"/>
+      <c r="AS6" s="56"/>
+      <c r="AT6" s="56"/>
+      <c r="AU6" s="56"/>
+      <c r="AV6" s="56"/>
+      <c r="AW6" s="56"/>
+      <c r="AX6" s="50">
         <v>2025</v>
       </c>
-      <c r="AY6" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="47">
+      <c r="AY6" s="51"/>
+      <c r="AZ6" s="51"/>
+      <c r="BA6" s="51"/>
+      <c r="BB6" s="51"/>
+      <c r="BC6" s="51"/>
+      <c r="BD6" s="51"/>
+      <c r="BE6" s="51"/>
+      <c r="BF6" s="51"/>
+      <c r="BG6" s="51"/>
+      <c r="BH6" s="51"/>
+      <c r="BI6" s="51"/>
+      <c r="BJ6" s="50">
         <v>2026</v>
       </c>
-      <c r="BK6" s="48"/>
-      <c r="BL6" s="48"/>
+      <c r="BK6" s="51"/>
+      <c r="BL6" s="51"/>
+      <c r="BM6" s="51"/>
     </row>
-    <row r="7" spans="1:64" ht="27" customHeight="1">
-      <c r="A7" s="51"/>
+    <row r="7" spans="1:65" ht="27" customHeight="1">
+      <c r="A7" s="54"/>
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="2" t="s">
@@ -8660,119 +8781,124 @@
       </c>
       <c r="BE7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="BF7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="BG7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BH7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="BI7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="BJ7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BL7" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="BM7" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="8" spans="1:64" s="24" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="56" t="s">
+    <row r="8" spans="1:65" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="56"/>
-[...60 lines deleted...]
-      <c r="BK8" s="1"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="57"/>
+      <c r="O8" s="57"/>
+      <c r="P8" s="57"/>
+      <c r="Q8" s="57"/>
+      <c r="R8" s="57"/>
+      <c r="S8" s="57"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+      <c r="AE8" s="57"/>
+      <c r="AF8" s="57"/>
+      <c r="AG8" s="57"/>
+      <c r="AH8" s="57"/>
+      <c r="AI8" s="57"/>
+      <c r="AJ8" s="57"/>
+      <c r="AK8" s="57"/>
+      <c r="AL8" s="57"/>
+      <c r="AM8" s="57"/>
+      <c r="AN8" s="57"/>
+      <c r="AO8" s="57"/>
+      <c r="AP8" s="57"/>
+      <c r="AQ8" s="57"/>
+      <c r="AR8" s="57"/>
+      <c r="AS8" s="57"/>
+      <c r="AT8" s="57"/>
+      <c r="AU8" s="57"/>
+      <c r="AV8" s="57"/>
+      <c r="AW8" s="57"/>
+      <c r="AX8" s="57"/>
+      <c r="AY8" s="57"/>
+      <c r="AZ8" s="57"/>
+      <c r="BA8" s="57"/>
+      <c r="BB8" s="57"/>
+      <c r="BC8" s="57"/>
+      <c r="BD8" s="57"/>
+      <c r="BE8" s="57"/>
+      <c r="BF8" s="57"/>
+      <c r="BG8" s="57"/>
+      <c r="BH8" s="57"/>
+      <c r="BI8" s="57"/>
+      <c r="BJ8" s="57"/>
+      <c r="BK8" s="57"/>
+      <c r="BL8" s="57"/>
+      <c r="BM8" s="57"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="17">
         <v>14.58</v>
       </c>
       <c r="C9" s="9">
         <v>18.63</v>
       </c>
       <c r="D9" s="9">
         <v>17.3</v>
       </c>
       <c r="E9" s="9">
         <v>17.149999999999999</v>
       </c>
       <c r="F9" s="9">
         <v>16.98</v>
       </c>
       <c r="G9" s="9">
         <v>17.489999999999998</v>
       </c>
       <c r="H9" s="9">
         <v>17.670000000000002</v>
       </c>
       <c r="I9" s="9">
@@ -8921,52 +9047,55 @@
       </c>
       <c r="BE9" s="9">
         <v>10.63</v>
       </c>
       <c r="BF9" s="35">
         <v>10.73</v>
       </c>
       <c r="BG9" s="9">
         <v>10.75</v>
       </c>
       <c r="BH9" s="9">
         <v>10.57</v>
       </c>
       <c r="BI9" s="35">
         <v>10.57</v>
       </c>
       <c r="BJ9" s="35">
         <v>11.12</v>
       </c>
       <c r="BK9" s="9">
         <v>10.07</v>
       </c>
       <c r="BL9" s="43">
         <v>9.5299999999999994</v>
       </c>
+      <c r="BM9" s="9">
+        <v>9.51</v>
+      </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="9">
         <v>12.55</v>
       </c>
       <c r="C10" s="9">
         <v>21.25</v>
       </c>
       <c r="D10" s="9">
         <v>18.77</v>
       </c>
       <c r="E10" s="9">
         <v>18.62</v>
       </c>
       <c r="F10" s="9">
         <v>18.350000000000001</v>
       </c>
       <c r="G10" s="9">
         <v>18.850000000000001</v>
       </c>
       <c r="H10" s="9">
         <v>18.91</v>
       </c>
       <c r="I10" s="9">
@@ -9115,52 +9244,55 @@
       </c>
       <c r="BE10" s="9">
         <v>10.92</v>
       </c>
       <c r="BF10" s="35">
         <v>10.96</v>
       </c>
       <c r="BG10" s="9">
         <v>11.06</v>
       </c>
       <c r="BH10" s="9">
         <v>10.84</v>
       </c>
       <c r="BI10" s="35">
         <v>10.87</v>
       </c>
       <c r="BJ10" s="35">
         <v>11.33</v>
       </c>
       <c r="BK10" s="9">
         <v>10.1</v>
       </c>
       <c r="BL10" s="43">
         <v>9.74</v>
       </c>
+      <c r="BM10" s="9">
+        <v>9.8000000000000007</v>
+      </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="9">
         <v>13.74</v>
       </c>
       <c r="C11" s="9">
         <v>13.32</v>
       </c>
       <c r="D11" s="9">
         <v>14.12</v>
       </c>
       <c r="E11" s="9">
         <v>14.12</v>
       </c>
       <c r="F11" s="9">
         <v>14.03</v>
       </c>
       <c r="G11" s="9">
         <v>15.5</v>
       </c>
       <c r="H11" s="9">
         <v>15.86</v>
       </c>
       <c r="I11" s="9">
@@ -9309,52 +9441,55 @@
       </c>
       <c r="BE11" s="9">
         <v>8.74</v>
       </c>
       <c r="BF11" s="35">
         <v>8.9600000000000009</v>
       </c>
       <c r="BG11" s="9">
         <v>9</v>
       </c>
       <c r="BH11" s="9">
         <v>9.02</v>
       </c>
       <c r="BI11" s="35">
         <v>8.8699999999999992</v>
       </c>
       <c r="BJ11" s="35">
         <v>7.07</v>
       </c>
       <c r="BK11" s="9">
         <v>8.73</v>
       </c>
       <c r="BL11" s="43">
         <v>8.2799999999999994</v>
       </c>
+      <c r="BM11" s="9">
+        <v>7.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="9">
         <v>26.33</v>
       </c>
       <c r="C12" s="9">
         <v>11.06</v>
       </c>
       <c r="D12" s="9">
         <v>11.26</v>
       </c>
       <c r="E12" s="9">
         <v>10.83</v>
       </c>
       <c r="F12" s="9">
         <v>11.8</v>
       </c>
       <c r="G12" s="9">
         <v>11.6</v>
       </c>
       <c r="H12" s="9">
         <v>11.9</v>
       </c>
       <c r="I12" s="9">
@@ -9503,52 +9638,55 @@
       </c>
       <c r="BE12" s="9">
         <v>9.86</v>
       </c>
       <c r="BF12" s="35">
         <v>10.119999999999999</v>
       </c>
       <c r="BG12" s="9">
         <v>9.3699999999999992</v>
       </c>
       <c r="BH12" s="9">
         <v>9.42</v>
       </c>
       <c r="BI12" s="35">
         <v>9.82</v>
       </c>
       <c r="BJ12" s="35">
         <v>5.48</v>
       </c>
       <c r="BK12" s="9">
         <v>7.97</v>
       </c>
       <c r="BL12" s="43">
         <v>7.95</v>
       </c>
+      <c r="BM12" s="9">
+        <v>7.98</v>
+      </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="9">
         <v>4.91</v>
       </c>
       <c r="C13" s="9">
         <v>23.25</v>
       </c>
       <c r="D13" s="9">
         <v>21.72</v>
       </c>
       <c r="E13" s="9">
         <v>21.56</v>
       </c>
       <c r="F13" s="9">
         <v>21.21</v>
       </c>
       <c r="G13" s="9">
         <v>22.22</v>
       </c>
       <c r="H13" s="9">
         <v>22.61</v>
       </c>
       <c r="I13" s="9">
@@ -9697,52 +9835,55 @@
       </c>
       <c r="BE13" s="9">
         <v>11.05</v>
       </c>
       <c r="BF13" s="35">
         <v>11.54</v>
       </c>
       <c r="BG13" s="9">
         <v>11.38</v>
       </c>
       <c r="BH13" s="9">
         <v>11.42</v>
       </c>
       <c r="BI13" s="35">
         <v>11.43</v>
       </c>
       <c r="BJ13" s="35">
         <v>15.33</v>
       </c>
       <c r="BK13" s="9">
         <v>14.53</v>
       </c>
       <c r="BL13" s="43">
         <v>13.01</v>
       </c>
+      <c r="BM13" s="9">
+        <v>11.28</v>
+      </c>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="9">
         <v>1.95</v>
       </c>
       <c r="C14" s="9">
         <v>2.95</v>
       </c>
       <c r="D14" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="E14" s="9">
         <v>3.07</v>
       </c>
       <c r="F14" s="9">
         <v>3.02</v>
       </c>
       <c r="G14" s="9">
         <v>3.12</v>
       </c>
       <c r="H14" s="9">
         <v>4.1900000000000004</v>
       </c>
       <c r="I14" s="9">
@@ -9889,52 +10030,55 @@
       </c>
       <c r="BE14" s="9">
         <v>3.4</v>
       </c>
       <c r="BF14" s="35">
         <v>4.18</v>
       </c>
       <c r="BG14" s="9">
         <v>4.87</v>
       </c>
       <c r="BH14" s="9">
         <v>4.29</v>
       </c>
       <c r="BI14" s="35">
         <v>3.59</v>
       </c>
       <c r="BJ14" s="35">
         <v>0.8</v>
       </c>
       <c r="BK14" s="9">
         <v>-1.26</v>
       </c>
       <c r="BL14" s="43">
         <v>-2.46</v>
       </c>
+      <c r="BM14" s="9">
+        <v>-2.0499999999999998</v>
+      </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="9">
         <v>5.94</v>
       </c>
       <c r="C15" s="9">
         <v>6.45</v>
       </c>
       <c r="D15" s="9">
         <v>8</v>
       </c>
       <c r="E15" s="9">
         <v>8.99</v>
       </c>
       <c r="F15" s="9">
         <v>9.24</v>
       </c>
       <c r="G15" s="9">
         <v>9.68</v>
       </c>
       <c r="H15" s="9">
         <v>9.11</v>
       </c>
       <c r="I15" s="9">
@@ -10083,52 +10227,55 @@
       </c>
       <c r="BE15" s="9">
         <v>9.1300000000000008</v>
       </c>
       <c r="BF15" s="35">
         <v>9.15</v>
       </c>
       <c r="BG15" s="9">
         <v>9.07</v>
       </c>
       <c r="BH15" s="9">
         <v>9.44</v>
       </c>
       <c r="BI15" s="35">
         <v>9.4600000000000009</v>
       </c>
       <c r="BJ15" s="35">
         <v>11.45</v>
       </c>
       <c r="BK15" s="9">
         <v>9.2899999999999991</v>
       </c>
       <c r="BL15" s="43">
         <v>7.7</v>
       </c>
+      <c r="BM15" s="9">
+        <v>8.56</v>
+      </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="9">
         <v>22.1</v>
       </c>
       <c r="C16" s="9">
         <v>9.5500000000000007</v>
       </c>
       <c r="D16" s="9">
         <v>10.33</v>
       </c>
       <c r="E16" s="9">
         <v>10.19</v>
       </c>
       <c r="F16" s="9">
         <v>8.67</v>
       </c>
       <c r="G16" s="9">
         <v>9.4</v>
       </c>
       <c r="H16" s="9">
         <v>9.24</v>
       </c>
       <c r="I16" s="9">
@@ -10277,52 +10424,55 @@
       </c>
       <c r="BE16" s="9">
         <v>7.02</v>
       </c>
       <c r="BF16" s="35">
         <v>7.07</v>
       </c>
       <c r="BG16" s="9">
         <v>6.64</v>
       </c>
       <c r="BH16" s="9">
         <v>6.34</v>
       </c>
       <c r="BI16" s="35">
         <v>6.14</v>
       </c>
       <c r="BJ16" s="35">
         <v>7.29</v>
       </c>
       <c r="BK16" s="9">
         <v>6.81</v>
       </c>
       <c r="BL16" s="43">
         <v>7.11</v>
       </c>
+      <c r="BM16" s="9">
+        <v>6.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="9">
         <v>15.8</v>
       </c>
       <c r="C17" s="9">
         <v>15.99</v>
       </c>
       <c r="D17" s="9">
         <v>16.649999999999999</v>
       </c>
       <c r="E17" s="9">
         <v>16.72</v>
       </c>
       <c r="F17" s="9">
         <v>17.16</v>
       </c>
       <c r="G17" s="9">
         <v>17.600000000000001</v>
       </c>
       <c r="H17" s="9">
         <v>17.93</v>
       </c>
       <c r="I17" s="9">
@@ -10471,52 +10621,55 @@
       </c>
       <c r="BE17" s="9">
         <v>10.41</v>
       </c>
       <c r="BF17" s="35">
         <v>10.68</v>
       </c>
       <c r="BG17" s="9">
         <v>10.73</v>
       </c>
       <c r="BH17" s="9">
         <v>10.71</v>
       </c>
       <c r="BI17" s="35">
         <v>10.63</v>
       </c>
       <c r="BJ17" s="35">
         <v>11.98</v>
       </c>
       <c r="BK17" s="9">
         <v>11.8</v>
       </c>
       <c r="BL17" s="43">
         <v>10.38</v>
       </c>
+      <c r="BM17" s="9">
+        <v>9.86</v>
+      </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="9">
         <v>20.3</v>
       </c>
       <c r="C18" s="9">
         <v>15.62</v>
       </c>
       <c r="D18" s="9">
         <v>15.47</v>
       </c>
       <c r="E18" s="9">
         <v>14.06</v>
       </c>
       <c r="F18" s="9">
         <v>15.19</v>
       </c>
       <c r="G18" s="9">
         <v>15.06</v>
       </c>
       <c r="H18" s="9">
         <v>14.9</v>
       </c>
       <c r="I18" s="9">
@@ -10665,52 +10818,55 @@
       </c>
       <c r="BE18" s="9">
         <v>13.98</v>
       </c>
       <c r="BF18" s="35">
         <v>14.01</v>
       </c>
       <c r="BG18" s="9">
         <v>13.44</v>
       </c>
       <c r="BH18" s="9">
         <v>13.99</v>
       </c>
       <c r="BI18" s="35">
         <v>13.84</v>
       </c>
       <c r="BJ18" s="35">
         <v>12.85</v>
       </c>
       <c r="BK18" s="9">
         <v>9.74</v>
       </c>
       <c r="BL18" s="43">
         <v>7.49</v>
       </c>
+      <c r="BM18" s="9">
+        <v>8.69</v>
+      </c>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="9">
         <v>18.940000000000001</v>
       </c>
       <c r="C19" s="9">
         <v>19.84</v>
       </c>
       <c r="D19" s="9">
         <v>18.309999999999999</v>
       </c>
       <c r="E19" s="9">
         <v>18.78</v>
       </c>
       <c r="F19" s="9">
         <v>18.87</v>
       </c>
       <c r="G19" s="9">
         <v>19.600000000000001</v>
       </c>
       <c r="H19" s="9">
         <v>19.989999999999998</v>
       </c>
       <c r="I19" s="9">
@@ -10859,52 +11015,55 @@
       </c>
       <c r="BE19" s="9">
         <v>10</v>
       </c>
       <c r="BF19" s="35">
         <v>10.6</v>
       </c>
       <c r="BG19" s="9">
         <v>10.59</v>
       </c>
       <c r="BH19" s="9">
         <v>10.33</v>
       </c>
       <c r="BI19" s="35">
         <v>10.29</v>
       </c>
       <c r="BJ19" s="35">
         <v>10.81</v>
       </c>
       <c r="BK19" s="9">
         <v>9.84</v>
       </c>
       <c r="BL19" s="43">
         <v>8.9600000000000009</v>
       </c>
+      <c r="BM19" s="9">
+        <v>9.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="9">
         <v>19.829999999999998</v>
       </c>
       <c r="C20" s="9">
         <v>15.7</v>
       </c>
       <c r="D20" s="9">
         <v>14.66</v>
       </c>
       <c r="E20" s="9">
         <v>15.04</v>
       </c>
       <c r="F20" s="9">
         <v>14.79</v>
       </c>
       <c r="G20" s="9">
         <v>14.94</v>
       </c>
       <c r="H20" s="9">
         <v>15.4</v>
       </c>
       <c r="I20" s="9">
@@ -11053,52 +11212,55 @@
       </c>
       <c r="BE20" s="9">
         <v>10.75</v>
       </c>
       <c r="BF20" s="35">
         <v>10.61</v>
       </c>
       <c r="BG20" s="9">
         <v>10.33</v>
       </c>
       <c r="BH20" s="9">
         <v>9.8000000000000007</v>
       </c>
       <c r="BI20" s="35">
         <v>10.130000000000001</v>
       </c>
       <c r="BJ20" s="35">
         <v>11.81</v>
       </c>
       <c r="BK20" s="9">
         <v>9.98</v>
       </c>
       <c r="BL20" s="43">
         <v>9.75</v>
       </c>
+      <c r="BM20" s="9">
+        <v>9.31</v>
+      </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="9">
         <v>8.73</v>
       </c>
       <c r="C21" s="9">
         <v>19.22</v>
       </c>
       <c r="D21" s="9">
         <v>20.27</v>
       </c>
       <c r="E21" s="9">
         <v>19.18</v>
       </c>
       <c r="F21" s="9">
         <v>18.98</v>
       </c>
       <c r="G21" s="9">
         <v>19.97</v>
       </c>
       <c r="H21" s="9">
         <v>20.25</v>
       </c>
       <c r="I21" s="9">
@@ -11247,52 +11409,55 @@
       </c>
       <c r="BE21" s="9">
         <v>12.65</v>
       </c>
       <c r="BF21" s="35">
         <v>12.83</v>
       </c>
       <c r="BG21" s="9">
         <v>12.94</v>
       </c>
       <c r="BH21" s="9">
         <v>12.84</v>
       </c>
       <c r="BI21" s="35">
         <v>12.68</v>
       </c>
       <c r="BJ21" s="35">
         <v>17.53</v>
       </c>
       <c r="BK21" s="9">
         <v>13.64</v>
       </c>
       <c r="BL21" s="43">
         <v>12.66</v>
       </c>
+      <c r="BM21" s="9">
+        <v>13.27</v>
+      </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="9">
         <v>17.37</v>
       </c>
       <c r="D22" s="9">
         <v>19.78</v>
       </c>
       <c r="E22" s="9">
         <v>19.29</v>
       </c>
       <c r="F22" s="9">
         <v>18.23</v>
       </c>
       <c r="G22" s="9">
         <v>17.37</v>
       </c>
       <c r="H22" s="9">
         <v>18.28</v>
       </c>
       <c r="I22" s="9">
@@ -11441,120 +11606,124 @@
       </c>
       <c r="BE22" s="9">
         <v>13.98</v>
       </c>
       <c r="BF22" s="35">
         <v>13.54</v>
       </c>
       <c r="BG22" s="9">
         <v>13.48</v>
       </c>
       <c r="BH22" s="9">
         <v>12.93</v>
       </c>
       <c r="BI22" s="35">
         <v>13.02</v>
       </c>
       <c r="BJ22" s="35">
         <v>8.08</v>
       </c>
       <c r="BK22" s="9">
         <v>11.71</v>
       </c>
       <c r="BL22" s="43">
         <v>10.75</v>
       </c>
+      <c r="BM22" s="9">
+        <v>9.92</v>
+      </c>
     </row>
-    <row r="23" spans="1:64" s="24" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="57" t="s">
+    <row r="23" spans="1:65" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="57"/>
-[...61 lines deleted...]
-      <c r="BL23" s="1"/>
+      <c r="B23" s="58"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="58"/>
+      <c r="I23" s="58"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="58"/>
+      <c r="M23" s="58"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="58"/>
+      <c r="P23" s="58"/>
+      <c r="Q23" s="58"/>
+      <c r="R23" s="58"/>
+      <c r="S23" s="58"/>
+      <c r="T23" s="58"/>
+      <c r="U23" s="58"/>
+      <c r="V23" s="58"/>
+      <c r="W23" s="58"/>
+      <c r="X23" s="58"/>
+      <c r="Y23" s="58"/>
+      <c r="Z23" s="58"/>
+      <c r="AA23" s="58"/>
+      <c r="AB23" s="58"/>
+      <c r="AC23" s="58"/>
+      <c r="AD23" s="58"/>
+      <c r="AE23" s="58"/>
+      <c r="AF23" s="58"/>
+      <c r="AG23" s="58"/>
+      <c r="AH23" s="58"/>
+      <c r="AI23" s="58"/>
+      <c r="AJ23" s="58"/>
+      <c r="AK23" s="58"/>
+      <c r="AL23" s="58"/>
+      <c r="AM23" s="58"/>
+      <c r="AN23" s="58"/>
+      <c r="AO23" s="58"/>
+      <c r="AP23" s="58"/>
+      <c r="AQ23" s="58"/>
+      <c r="AR23" s="58"/>
+      <c r="AS23" s="58"/>
+      <c r="AT23" s="58"/>
+      <c r="AU23" s="58"/>
+      <c r="AV23" s="58"/>
+      <c r="AW23" s="58"/>
+      <c r="AX23" s="58"/>
+      <c r="AY23" s="58"/>
+      <c r="AZ23" s="58"/>
+      <c r="BA23" s="58"/>
+      <c r="BB23" s="58"/>
+      <c r="BC23" s="58"/>
+      <c r="BD23" s="58"/>
+      <c r="BE23" s="58"/>
+      <c r="BF23" s="58"/>
+      <c r="BG23" s="58"/>
+      <c r="BH23" s="58"/>
+      <c r="BI23" s="58"/>
+      <c r="BJ23" s="58"/>
+      <c r="BK23" s="58"/>
+      <c r="BL23" s="58"/>
+      <c r="BM23" s="58"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>22.84</v>
       </c>
       <c r="C24" s="17">
         <v>20.440000000000001</v>
       </c>
       <c r="D24" s="17">
         <v>18.62</v>
       </c>
       <c r="E24" s="17">
         <v>18.43</v>
       </c>
       <c r="F24" s="17">
         <v>18.25</v>
       </c>
       <c r="G24" s="17">
         <v>18.75</v>
       </c>
       <c r="H24" s="17">
         <v>18.84</v>
       </c>
       <c r="I24" s="17">
@@ -11703,52 +11872,55 @@
       </c>
       <c r="BE24" s="9">
         <v>10.92</v>
       </c>
       <c r="BF24" s="35">
         <v>10.99</v>
       </c>
       <c r="BG24" s="9">
         <v>11.09</v>
       </c>
       <c r="BH24" s="9">
         <v>10.85</v>
       </c>
       <c r="BI24" s="35">
         <v>10.88</v>
       </c>
       <c r="BJ24" s="35">
         <v>11.54</v>
       </c>
       <c r="BK24" s="9">
         <v>10.33</v>
       </c>
       <c r="BL24" s="43">
         <v>9.8800000000000008</v>
       </c>
+      <c r="BM24" s="9">
+        <v>9.91</v>
+      </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>24.06</v>
       </c>
       <c r="C25" s="17">
         <v>21.25</v>
       </c>
       <c r="D25" s="17">
         <v>18.77</v>
       </c>
       <c r="E25" s="17">
         <v>18.62</v>
       </c>
       <c r="F25" s="17">
         <v>18.350000000000001</v>
       </c>
       <c r="G25" s="17">
         <v>18.850000000000001</v>
       </c>
       <c r="H25" s="17">
         <v>18.91</v>
       </c>
       <c r="I25" s="17">
@@ -11897,52 +12069,55 @@
       </c>
       <c r="BE25" s="9">
         <v>10.92</v>
       </c>
       <c r="BF25" s="35">
         <v>10.96</v>
       </c>
       <c r="BG25" s="9">
         <v>11.06</v>
       </c>
       <c r="BH25" s="9">
         <v>10.84</v>
       </c>
       <c r="BI25" s="35">
         <v>10.87</v>
       </c>
       <c r="BJ25" s="35">
         <v>11.33</v>
       </c>
       <c r="BK25" s="9">
         <v>10.1</v>
       </c>
       <c r="BL25" s="43">
         <v>9.74</v>
       </c>
+      <c r="BM25" s="9">
+        <v>9.8000000000000007</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>13.06</v>
       </c>
       <c r="C26" s="17">
         <v>14.01</v>
       </c>
       <c r="D26" s="17">
         <v>16.399999999999999</v>
       </c>
       <c r="E26" s="17">
         <v>16.11</v>
       </c>
       <c r="F26" s="17">
         <v>16.059999999999999</v>
       </c>
       <c r="G26" s="17">
         <v>16.899999999999999</v>
       </c>
       <c r="H26" s="17">
         <v>16.34</v>
       </c>
       <c r="I26" s="17">
@@ -12091,52 +12266,55 @@
       </c>
       <c r="BE26" s="9">
         <v>8.4</v>
       </c>
       <c r="BF26" s="35">
         <v>8.6199999999999992</v>
       </c>
       <c r="BG26" s="9">
         <v>8.75</v>
       </c>
       <c r="BH26" s="9">
         <v>8.5399999999999991</v>
       </c>
       <c r="BI26" s="35">
         <v>8.52</v>
       </c>
       <c r="BJ26" s="35">
         <v>8.35</v>
       </c>
       <c r="BK26" s="9">
         <v>9.33</v>
       </c>
       <c r="BL26" s="43">
         <v>9.76</v>
       </c>
+      <c r="BM26" s="9">
+        <v>9.2200000000000006</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17">
         <v>18.399999999999999</v>
       </c>
       <c r="C27" s="17">
         <v>17.010000000000002</v>
       </c>
       <c r="D27" s="17">
         <v>18.350000000000001</v>
       </c>
       <c r="E27" s="17">
         <v>18.21</v>
       </c>
       <c r="F27" s="17">
         <v>18.78</v>
       </c>
       <c r="G27" s="17">
         <v>19.38</v>
       </c>
       <c r="H27" s="17">
         <v>19.8</v>
       </c>
       <c r="I27" s="17">
@@ -12285,52 +12463,55 @@
       </c>
       <c r="BE27" s="9">
         <v>11.28</v>
       </c>
       <c r="BF27" s="35">
         <v>11.61</v>
       </c>
       <c r="BG27" s="9">
         <v>11.79</v>
       </c>
       <c r="BH27" s="9">
         <v>11.65</v>
       </c>
       <c r="BI27" s="35">
         <v>11.61</v>
       </c>
       <c r="BJ27" s="35">
         <v>13.45</v>
       </c>
       <c r="BK27" s="9">
         <v>12.82</v>
       </c>
       <c r="BL27" s="43">
         <v>11.34</v>
       </c>
+      <c r="BM27" s="9">
+        <v>10.65</v>
+      </c>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="17">
         <v>27.83</v>
       </c>
       <c r="C28" s="17">
         <v>23.34</v>
       </c>
       <c r="D28" s="17">
         <v>24.59</v>
       </c>
       <c r="E28" s="17">
         <v>29.74</v>
       </c>
       <c r="F28" s="17">
         <v>25.93</v>
       </c>
       <c r="G28" s="17">
         <v>24.5</v>
       </c>
       <c r="H28" s="17">
         <v>20.21</v>
       </c>
       <c r="I28" s="17">
@@ -12477,52 +12658,55 @@
       </c>
       <c r="BE28" s="9">
         <v>2.13</v>
       </c>
       <c r="BF28" s="35">
         <v>4.3899999999999997</v>
       </c>
       <c r="BG28" s="9">
         <v>5.62</v>
       </c>
       <c r="BH28" s="9">
         <v>5.61</v>
       </c>
       <c r="BI28" s="35">
         <v>4.21</v>
       </c>
       <c r="BJ28" s="35">
         <v>5.67</v>
       </c>
       <c r="BK28" s="9">
         <v>3.02</v>
       </c>
       <c r="BL28" s="43">
         <v>-1.97</v>
       </c>
+      <c r="BM28" s="9">
+        <v>2.93</v>
+      </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="17">
         <v>16.28</v>
       </c>
       <c r="C29" s="17">
         <v>15.73</v>
       </c>
       <c r="D29" s="17">
         <v>14.15</v>
       </c>
       <c r="E29" s="17">
         <v>14.15</v>
       </c>
       <c r="F29" s="17">
         <v>13.71</v>
       </c>
       <c r="G29" s="17">
         <v>13.66</v>
       </c>
       <c r="H29" s="17">
         <v>14.18</v>
       </c>
       <c r="I29" s="17">
@@ -12671,52 +12855,55 @@
       </c>
       <c r="BE29" s="9">
         <v>11.4</v>
       </c>
       <c r="BF29" s="35">
         <v>10.9</v>
       </c>
       <c r="BG29" s="9">
         <v>10.65</v>
       </c>
       <c r="BH29" s="9">
         <v>9.86</v>
       </c>
       <c r="BI29" s="35">
         <v>10.26</v>
       </c>
       <c r="BJ29" s="35">
         <v>9.31</v>
       </c>
       <c r="BK29" s="9">
         <v>8.9600000000000009</v>
       </c>
       <c r="BL29" s="43">
         <v>8.6999999999999993</v>
       </c>
+      <c r="BM29" s="9">
+        <v>9.1300000000000008</v>
+      </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="17">
         <v>21.46</v>
       </c>
       <c r="C30" s="17">
         <v>20.81</v>
       </c>
       <c r="D30" s="17">
         <v>22</v>
       </c>
       <c r="E30" s="17">
         <v>20.73</v>
       </c>
       <c r="F30" s="17">
         <v>20.86</v>
       </c>
       <c r="G30" s="17">
         <v>21.79</v>
       </c>
       <c r="H30" s="17">
         <v>22.17</v>
       </c>
       <c r="I30" s="17">
@@ -12865,120 +13052,124 @@
       </c>
       <c r="BE30" s="9">
         <v>12.31</v>
       </c>
       <c r="BF30" s="35">
         <v>13</v>
       </c>
       <c r="BG30" s="9">
         <v>13.16</v>
       </c>
       <c r="BH30" s="9">
         <v>13.16</v>
       </c>
       <c r="BI30" s="35">
         <v>12.99</v>
       </c>
       <c r="BJ30" s="35">
         <v>18.690000000000001</v>
       </c>
       <c r="BK30" s="9">
         <v>13.94</v>
       </c>
       <c r="BL30" s="43">
         <v>12.78</v>
       </c>
+      <c r="BM30" s="9">
+        <v>12.92</v>
+      </c>
     </row>
-    <row r="31" spans="1:64" s="24" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="56" t="s">
+    <row r="31" spans="1:65" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="56"/>
-[...61 lines deleted...]
-      <c r="BL31" s="1"/>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="57"/>
+      <c r="S31" s="57"/>
+      <c r="T31" s="57"/>
+      <c r="U31" s="57"/>
+      <c r="V31" s="57"/>
+      <c r="W31" s="57"/>
+      <c r="X31" s="57"/>
+      <c r="Y31" s="57"/>
+      <c r="Z31" s="57"/>
+      <c r="AA31" s="57"/>
+      <c r="AB31" s="57"/>
+      <c r="AC31" s="57"/>
+      <c r="AD31" s="57"/>
+      <c r="AE31" s="57"/>
+      <c r="AF31" s="57"/>
+      <c r="AG31" s="57"/>
+      <c r="AH31" s="57"/>
+      <c r="AI31" s="57"/>
+      <c r="AJ31" s="57"/>
+      <c r="AK31" s="57"/>
+      <c r="AL31" s="57"/>
+      <c r="AM31" s="57"/>
+      <c r="AN31" s="57"/>
+      <c r="AO31" s="57"/>
+      <c r="AP31" s="57"/>
+      <c r="AQ31" s="57"/>
+      <c r="AR31" s="57"/>
+      <c r="AS31" s="57"/>
+      <c r="AT31" s="57"/>
+      <c r="AU31" s="57"/>
+      <c r="AV31" s="57"/>
+      <c r="AW31" s="57"/>
+      <c r="AX31" s="57"/>
+      <c r="AY31" s="57"/>
+      <c r="AZ31" s="57"/>
+      <c r="BA31" s="57"/>
+      <c r="BB31" s="57"/>
+      <c r="BC31" s="57"/>
+      <c r="BD31" s="57"/>
+      <c r="BE31" s="57"/>
+      <c r="BF31" s="57"/>
+      <c r="BG31" s="57"/>
+      <c r="BH31" s="57"/>
+      <c r="BI31" s="57"/>
+      <c r="BJ31" s="57"/>
+      <c r="BK31" s="57"/>
+      <c r="BL31" s="57"/>
+      <c r="BM31" s="57"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="18">
         <v>14.58</v>
       </c>
       <c r="D32" s="18">
         <v>14.01</v>
       </c>
       <c r="E32" s="18">
         <v>13.95</v>
       </c>
       <c r="F32" s="18">
         <v>13.85</v>
       </c>
       <c r="G32" s="18">
         <v>13.76</v>
       </c>
       <c r="H32" s="18">
         <v>14.3</v>
       </c>
       <c r="I32" s="18">
         <v>14.65</v>
       </c>
@@ -13125,52 +13316,55 @@
       </c>
       <c r="BE32" s="9">
         <v>9.7100000000000009</v>
       </c>
       <c r="BF32" s="35">
         <v>9.91</v>
       </c>
       <c r="BG32" s="9">
         <v>9.7100000000000009</v>
       </c>
       <c r="BH32" s="9">
         <v>9.66</v>
       </c>
       <c r="BI32" s="35">
         <v>9.59</v>
       </c>
       <c r="BJ32" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="BK32" s="35">
         <v>9.24</v>
       </c>
       <c r="BL32" s="44">
         <v>8.39</v>
       </c>
+      <c r="BM32" s="35">
+        <v>8.2200000000000006</v>
+      </c>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="18">
         <v>12.55</v>
       </c>
       <c r="D33" s="18">
         <v>12.62</v>
       </c>
       <c r="E33" s="18">
         <v>11.82</v>
       </c>
       <c r="F33" s="18">
         <v>12.11</v>
       </c>
       <c r="G33" s="18">
         <v>11.97</v>
       </c>
       <c r="H33" s="18">
         <v>14.08</v>
       </c>
       <c r="I33" s="18">
         <v>15.36</v>
       </c>
@@ -13317,52 +13511,55 @@
       </c>
       <c r="BE33" s="9">
         <v>9.11</v>
       </c>
       <c r="BF33" s="35">
         <v>9.33</v>
       </c>
       <c r="BG33" s="9">
         <v>9.27</v>
       </c>
       <c r="BH33" s="9">
         <v>9.5500000000000007</v>
       </c>
       <c r="BI33" s="35">
         <v>9.26</v>
       </c>
       <c r="BJ33" s="35">
         <v>5.69</v>
       </c>
       <c r="BK33" s="35">
         <v>8.09</v>
       </c>
       <c r="BL33" s="44">
         <v>6.68</v>
       </c>
+      <c r="BM33" s="35">
+        <v>6.03</v>
+      </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="18">
         <v>13.74</v>
       </c>
       <c r="D34" s="18">
         <v>11.06</v>
       </c>
       <c r="E34" s="18">
         <v>11.26</v>
       </c>
       <c r="F34" s="18">
         <v>10.83</v>
       </c>
       <c r="G34" s="18">
         <v>11.8</v>
       </c>
       <c r="H34" s="18">
         <v>11.6</v>
       </c>
       <c r="I34" s="18">
         <v>11.9</v>
       </c>
@@ -13509,52 +13706,55 @@
       </c>
       <c r="BE34" s="9">
         <v>9.86</v>
       </c>
       <c r="BF34" s="35">
         <v>10.119999999999999</v>
       </c>
       <c r="BG34" s="9">
         <v>9.3699999999999992</v>
       </c>
       <c r="BH34" s="9">
         <v>9.42</v>
       </c>
       <c r="BI34" s="35">
         <v>9.82</v>
       </c>
       <c r="BJ34" s="35">
         <v>5.48</v>
       </c>
       <c r="BK34" s="35">
         <v>7.97</v>
       </c>
       <c r="BL34" s="44">
         <v>7.95</v>
       </c>
+      <c r="BM34" s="35">
+        <v>7.98</v>
+      </c>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="18">
         <v>26.33</v>
       </c>
       <c r="D35" s="18">
         <v>23.25</v>
       </c>
       <c r="E35" s="18">
         <v>21.72</v>
       </c>
       <c r="F35" s="18">
         <v>21.56</v>
       </c>
       <c r="G35" s="18">
         <v>21.21</v>
       </c>
       <c r="H35" s="18">
         <v>22.22</v>
       </c>
       <c r="I35" s="18">
         <v>22.61</v>
       </c>
@@ -13701,52 +13901,55 @@
       </c>
       <c r="BE35" s="9">
         <v>11.05</v>
       </c>
       <c r="BF35" s="35">
         <v>11.54</v>
       </c>
       <c r="BG35" s="9">
         <v>11.38</v>
       </c>
       <c r="BH35" s="9">
         <v>11.42</v>
       </c>
       <c r="BI35" s="35">
         <v>11.43</v>
       </c>
       <c r="BJ35" s="35">
         <v>15.33</v>
       </c>
       <c r="BK35" s="35">
         <v>14.53</v>
       </c>
       <c r="BL35" s="44">
         <v>13.01</v>
       </c>
+      <c r="BM35" s="35">
+        <v>11.28</v>
+      </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="18">
         <v>4.91</v>
       </c>
       <c r="D36" s="18">
         <v>2.95</v>
       </c>
       <c r="E36" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="F36" s="18">
         <v>3.07</v>
       </c>
       <c r="G36" s="18">
         <v>3.02</v>
       </c>
       <c r="H36" s="18">
         <v>3.12</v>
       </c>
       <c r="I36" s="18">
         <v>4.1900000000000004</v>
       </c>
@@ -13891,52 +14094,55 @@
       </c>
       <c r="BE36" s="9">
         <v>3.4</v>
       </c>
       <c r="BF36" s="35">
         <v>4.18</v>
       </c>
       <c r="BG36" s="9">
         <v>4.87</v>
       </c>
       <c r="BH36" s="9">
         <v>4.29</v>
       </c>
       <c r="BI36" s="35">
         <v>3.59</v>
       </c>
       <c r="BJ36" s="35">
         <v>0.8</v>
       </c>
       <c r="BK36" s="35">
         <v>-1.26</v>
       </c>
       <c r="BL36" s="44">
         <v>-2.46</v>
       </c>
+      <c r="BM36" s="35">
+        <v>-2.0499999999999998</v>
+      </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="18">
         <v>1.95</v>
       </c>
       <c r="D37" s="18">
         <v>6.45</v>
       </c>
       <c r="E37" s="18">
         <v>8</v>
       </c>
       <c r="F37" s="18">
         <v>8.99</v>
       </c>
       <c r="G37" s="18">
         <v>9.24</v>
       </c>
       <c r="H37" s="18">
         <v>9.68</v>
       </c>
       <c r="I37" s="18">
         <v>9.11</v>
       </c>
@@ -14083,52 +14289,55 @@
       </c>
       <c r="BE37" s="9">
         <v>9.1300000000000008</v>
       </c>
       <c r="BF37" s="35">
         <v>9.15</v>
       </c>
       <c r="BG37" s="9">
         <v>9.07</v>
       </c>
       <c r="BH37" s="9">
         <v>9.44</v>
       </c>
       <c r="BI37" s="35">
         <v>9.4600000000000009</v>
       </c>
       <c r="BJ37" s="35">
         <v>11.45</v>
       </c>
       <c r="BK37" s="35">
         <v>9.2899999999999991</v>
       </c>
       <c r="BL37" s="44">
         <v>7.7</v>
       </c>
+      <c r="BM37" s="35">
+        <v>8.56</v>
+      </c>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="18">
         <v>5.94</v>
       </c>
       <c r="D38" s="18">
         <v>9.5500000000000007</v>
       </c>
       <c r="E38" s="18">
         <v>10.33</v>
       </c>
       <c r="F38" s="18">
         <v>10.19</v>
       </c>
       <c r="G38" s="18">
         <v>8.67</v>
       </c>
       <c r="H38" s="18">
         <v>9.4</v>
       </c>
       <c r="I38" s="18">
         <v>9.24</v>
       </c>
@@ -14275,52 +14484,55 @@
       </c>
       <c r="BE38" s="9">
         <v>7.02</v>
       </c>
       <c r="BF38" s="35">
         <v>7.07</v>
       </c>
       <c r="BG38" s="9">
         <v>6.64</v>
       </c>
       <c r="BH38" s="9">
         <v>6.34</v>
       </c>
       <c r="BI38" s="35">
         <v>6.14</v>
       </c>
       <c r="BJ38" s="35">
         <v>7.29</v>
       </c>
       <c r="BK38" s="35">
         <v>6.81</v>
       </c>
       <c r="BL38" s="44">
         <v>7.11</v>
       </c>
+      <c r="BM38" s="35">
+        <v>6.9</v>
+      </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="18">
         <v>22.1</v>
       </c>
       <c r="D39" s="18">
         <v>13.08</v>
       </c>
       <c r="E39" s="18">
         <v>11.81</v>
       </c>
       <c r="F39" s="18">
         <v>12.49</v>
       </c>
       <c r="G39" s="18">
         <v>12.54</v>
       </c>
       <c r="H39" s="18">
         <v>12.55</v>
       </c>
       <c r="I39" s="18">
         <v>12.58</v>
       </c>
@@ -14467,52 +14679,55 @@
       </c>
       <c r="BE39" s="9">
         <v>7.58</v>
       </c>
       <c r="BF39" s="35">
         <v>7.64</v>
       </c>
       <c r="BG39" s="9">
         <v>7.25</v>
       </c>
       <c r="BH39" s="9">
         <v>7.68</v>
       </c>
       <c r="BI39" s="35">
         <v>7.43</v>
       </c>
       <c r="BJ39" s="35">
         <v>7.18</v>
       </c>
       <c r="BK39" s="35">
         <v>8.44</v>
       </c>
       <c r="BL39" s="44">
         <v>7.2</v>
       </c>
+      <c r="BM39" s="35">
+        <v>7.25</v>
+      </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="18">
         <v>15.8</v>
       </c>
       <c r="D40" s="18">
         <v>15.62</v>
       </c>
       <c r="E40" s="18">
         <v>15.47</v>
       </c>
       <c r="F40" s="18">
         <v>14.06</v>
       </c>
       <c r="G40" s="18">
         <v>15.19</v>
       </c>
       <c r="H40" s="18">
         <v>15.06</v>
       </c>
       <c r="I40" s="18">
         <v>14.9</v>
       </c>
@@ -14659,52 +14874,55 @@
       </c>
       <c r="BE40" s="9">
         <v>13.98</v>
       </c>
       <c r="BF40" s="35">
         <v>14.01</v>
       </c>
       <c r="BG40" s="9">
         <v>13.44</v>
       </c>
       <c r="BH40" s="9">
         <v>13.99</v>
       </c>
       <c r="BI40" s="35">
         <v>13.84</v>
       </c>
       <c r="BJ40" s="35">
         <v>12.85</v>
       </c>
       <c r="BK40" s="35">
         <v>9.74</v>
       </c>
       <c r="BL40" s="44">
         <v>7.49</v>
       </c>
+      <c r="BM40" s="35">
+        <v>8.69</v>
+      </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="13"/>
       <c r="C41" s="18">
         <v>20.3</v>
       </c>
       <c r="D41" s="18">
         <v>19.64</v>
       </c>
       <c r="E41" s="18">
         <v>17.940000000000001</v>
       </c>
       <c r="F41" s="18">
         <v>18.12</v>
       </c>
       <c r="G41" s="18">
         <v>18.440000000000001</v>
       </c>
       <c r="H41" s="18">
         <v>19.309999999999999</v>
       </c>
       <c r="I41" s="18">
         <v>19.989999999999998</v>
       </c>
@@ -14851,52 +15069,55 @@
       </c>
       <c r="BE41" s="9">
         <v>10.52</v>
       </c>
       <c r="BF41" s="35">
         <v>11</v>
       </c>
       <c r="BG41" s="9">
         <v>10.92</v>
       </c>
       <c r="BH41" s="9">
         <v>10.64</v>
       </c>
       <c r="BI41" s="35">
         <v>10.69</v>
       </c>
       <c r="BJ41" s="35">
         <v>11.15</v>
       </c>
       <c r="BK41" s="35">
         <v>10.29</v>
       </c>
       <c r="BL41" s="44">
         <v>9.66</v>
       </c>
+      <c r="BM41" s="35">
+        <v>9.82</v>
+      </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="18">
         <v>18.940000000000001</v>
       </c>
       <c r="D42" s="18">
         <v>15.66</v>
       </c>
       <c r="E42" s="18">
         <v>15.55</v>
       </c>
       <c r="F42" s="18">
         <v>16.55</v>
       </c>
       <c r="G42" s="18">
         <v>16.62</v>
       </c>
       <c r="H42" s="18">
         <v>17.100000000000001</v>
       </c>
       <c r="I42" s="18">
         <v>17.47</v>
       </c>
@@ -15043,52 +15264,55 @@
       </c>
       <c r="BE42" s="9">
         <v>9.5</v>
       </c>
       <c r="BF42" s="35">
         <v>10.06</v>
       </c>
       <c r="BG42" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="BH42" s="9">
         <v>9.67</v>
       </c>
       <c r="BI42" s="35">
         <v>9.85</v>
       </c>
       <c r="BJ42" s="35">
         <v>16.71</v>
       </c>
       <c r="BK42" s="35">
         <v>11.98</v>
       </c>
       <c r="BL42" s="44">
         <v>11.8</v>
       </c>
+      <c r="BM42" s="35">
+        <v>9.64</v>
+      </c>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="13"/>
       <c r="C43" s="18">
         <v>19.829999999999998</v>
       </c>
       <c r="D43" s="18">
         <v>16.72</v>
       </c>
       <c r="E43" s="18">
         <v>17.55</v>
       </c>
       <c r="F43" s="18">
         <v>16.75</v>
       </c>
       <c r="G43" s="18">
         <v>16.03</v>
       </c>
       <c r="H43" s="18">
         <v>17.11</v>
       </c>
       <c r="I43" s="18">
         <v>17.239999999999998</v>
       </c>
@@ -15235,52 +15459,55 @@
       </c>
       <c r="BE43" s="35">
         <v>13.3</v>
       </c>
       <c r="BF43" s="35">
         <v>12.5</v>
       </c>
       <c r="BG43" s="9">
         <v>12.49</v>
       </c>
       <c r="BH43" s="9">
         <v>12.21</v>
       </c>
       <c r="BI43" s="35">
         <v>12.1</v>
       </c>
       <c r="BJ43" s="35">
         <v>15.27</v>
       </c>
       <c r="BK43" s="35">
         <v>13.03</v>
       </c>
       <c r="BL43" s="44">
         <v>12.41</v>
       </c>
+      <c r="BM43" s="35">
+        <v>13.96</v>
+      </c>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="14"/>
       <c r="C44" s="19">
         <v>8.73</v>
       </c>
       <c r="D44" s="19">
         <v>17.37</v>
       </c>
       <c r="E44" s="19">
         <v>19.78</v>
       </c>
       <c r="F44" s="19">
         <v>19.29</v>
       </c>
       <c r="G44" s="19">
         <v>18.23</v>
       </c>
       <c r="H44" s="19">
         <v>17.37</v>
       </c>
       <c r="I44" s="19">
         <v>18.28</v>
       </c>
@@ -15427,106 +15654,109 @@
       </c>
       <c r="BE44" s="10">
         <v>13.98</v>
       </c>
       <c r="BF44" s="10">
         <v>13.54</v>
       </c>
       <c r="BG44" s="10">
         <v>13.48</v>
       </c>
       <c r="BH44" s="10">
         <v>12.93</v>
       </c>
       <c r="BI44" s="10">
         <v>13.02</v>
       </c>
       <c r="BJ44" s="10">
         <v>8.08</v>
       </c>
       <c r="BK44" s="10">
         <v>11.71</v>
       </c>
       <c r="BL44" s="45">
         <v>10.75</v>
       </c>
+      <c r="BM44" s="10">
+        <v>9.92</v>
+      </c>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A2:BJ2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:BJ31"/>
+    <mergeCell ref="A31:BM31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AY5:BG5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="BJ6:BL6"/>
+    <mergeCell ref="A2:BM2"/>
+    <mergeCell ref="BJ6:BM6"/>
+    <mergeCell ref="A8:BM8"/>
+    <mergeCell ref="A23:BM23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">