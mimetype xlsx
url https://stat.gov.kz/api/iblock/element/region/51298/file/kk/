--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="47">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -156,51 +156,51 @@
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы халқының табиғи өсімі (кему)*</t>
   </si>
   <si>
     <t>Ақтөбе облысы халқының табиғи өсімінің (кему) коэффициенті*</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
-    <t>1001 адамға</t>
+    <t>1002 адамға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -337,51 +337,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -467,64 +467,67 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -539,147 +542,141 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>49</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>57151</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>161924</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="1"/>
-          <a:ext cx="1676400" cy="533400"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2333624" cy="619125"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>49</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114301</xdr:rowOff>
+      <xdr:col>51</xdr:col>
+      <xdr:colOff>333374</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 54.png">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="4" name="Рисунок 3" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="1"/>
-          <a:ext cx="1181100" cy="590550"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2295524" cy="619125"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
+        <a:ln>
           <a:noFill/>
-          <a:miter lim="800000"/>
-[...1 lines deleted...]
-          <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -937,323 +934,327 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BH22" sqref="BH22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BN2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="57" width="6.5703125" style="1"/>
     <col min="58" max="58" width="8.7109375" style="1" customWidth="1"/>
     <col min="59" max="60" width="6.5703125" style="1"/>
     <col min="61" max="61" width="9.42578125" style="1" customWidth="1"/>
     <col min="62" max="62" width="7.85546875" style="1" customWidth="1"/>
     <col min="63" max="63" width="8" style="1" customWidth="1"/>
     <col min="64" max="64" width="7.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="8.42578125" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="6.5703125" style="1"/>
+    <col min="66" max="66" width="8.140625" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="6.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65" ht="15">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:66" ht="15">
+      <c r="A2" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="49"/>
-[...62 lines deleted...]
-      <c r="BM2" s="49"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
+      <c r="BC2" s="48"/>
+      <c r="BD2" s="48"/>
+      <c r="BE2" s="48"/>
+      <c r="BF2" s="48"/>
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="48"/>
+      <c r="BK2" s="48"/>
+      <c r="BL2" s="48"/>
+      <c r="BM2" s="48"/>
+      <c r="BN2" s="48"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
       <c r="Z3" s="22"/>
       <c r="AA3" s="22"/>
       <c r="AB3" s="22"/>
       <c r="AC3" s="22"/>
       <c r="AD3" s="22"/>
       <c r="AE3" s="22"/>
       <c r="AF3" s="22"/>
       <c r="AG3" s="22"/>
       <c r="AH3" s="22"/>
       <c r="AI3" s="22"/>
       <c r="AJ3" s="22"/>
       <c r="AK3" s="22"/>
       <c r="AL3" s="22"/>
       <c r="AM3" s="22"/>
       <c r="AN3" s="22"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
       <c r="AA4" s="22"/>
       <c r="AB4" s="22"/>
       <c r="AC4" s="22"/>
       <c r="AD4" s="22"/>
       <c r="AE4" s="22"/>
       <c r="AF4" s="22"/>
       <c r="AG4" s="22"/>
       <c r="AH4" s="22"/>
       <c r="AI4" s="22"/>
       <c r="AJ4" s="22"/>
       <c r="AK4" s="22"/>
       <c r="AL4" s="22"/>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="AZ5" s="34"/>
       <c r="BA5" s="34"/>
-      <c r="BB5" s="52"/>
-[...2 lines deleted...]
-      <c r="BE5" s="52"/>
+      <c r="BB5" s="53"/>
+      <c r="BC5" s="53"/>
+      <c r="BD5" s="53"/>
+      <c r="BE5" s="53"/>
       <c r="BF5" s="36"/>
       <c r="BG5" s="36"/>
       <c r="BI5" s="36"/>
       <c r="BK5" s="36"/>
       <c r="BL5" s="36"/>
-      <c r="BM5" s="36" t="s">
+      <c r="BM5" s="36"/>
+      <c r="BN5" s="36" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:65">
-[...1 lines deleted...]
-      <c r="B6" s="55">
+    <row r="6" spans="1:66">
+      <c r="A6" s="54"/>
+      <c r="B6" s="56">
         <v>2021</v>
       </c>
-      <c r="C6" s="56"/>
-[...10 lines deleted...]
-      <c r="N6" s="55">
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="56">
         <v>2022</v>
       </c>
-      <c r="O6" s="56"/>
-[...10 lines deleted...]
-      <c r="Z6" s="55">
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="56">
         <v>2023</v>
       </c>
-      <c r="AA6" s="56"/>
-[...10 lines deleted...]
-      <c r="AL6" s="55">
+      <c r="AA6" s="57"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="57"/>
+      <c r="AD6" s="57"/>
+      <c r="AE6" s="57"/>
+      <c r="AF6" s="57"/>
+      <c r="AG6" s="57"/>
+      <c r="AH6" s="57"/>
+      <c r="AI6" s="57"/>
+      <c r="AJ6" s="57"/>
+      <c r="AK6" s="57"/>
+      <c r="AL6" s="56">
         <v>2024</v>
       </c>
-      <c r="AM6" s="56"/>
-[...10 lines deleted...]
-      <c r="AX6" s="50">
+      <c r="AM6" s="57"/>
+      <c r="AN6" s="57"/>
+      <c r="AO6" s="57"/>
+      <c r="AP6" s="57"/>
+      <c r="AQ6" s="57"/>
+      <c r="AR6" s="57"/>
+      <c r="AS6" s="57"/>
+      <c r="AT6" s="57"/>
+      <c r="AU6" s="57"/>
+      <c r="AV6" s="57"/>
+      <c r="AW6" s="57"/>
+      <c r="AX6" s="49">
         <v>2025</v>
       </c>
-      <c r="AY6" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="50">
+      <c r="AY6" s="50"/>
+      <c r="AZ6" s="50"/>
+      <c r="BA6" s="50"/>
+      <c r="BB6" s="50"/>
+      <c r="BC6" s="50"/>
+      <c r="BD6" s="50"/>
+      <c r="BE6" s="50"/>
+      <c r="BF6" s="50"/>
+      <c r="BG6" s="50"/>
+      <c r="BH6" s="50"/>
+      <c r="BI6" s="50"/>
+      <c r="BJ6" s="49">
         <v>2026</v>
       </c>
-      <c r="BK6" s="51"/>
-[...1 lines deleted...]
-      <c r="BM6" s="51"/>
+      <c r="BK6" s="50"/>
+      <c r="BL6" s="50"/>
+      <c r="BM6" s="50"/>
+      <c r="BN6" s="50"/>
     </row>
-    <row r="7" spans="1:65">
-      <c r="A7" s="54"/>
+    <row r="7" spans="1:66">
+      <c r="A7" s="55"/>
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="41" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="41" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="41" t="s">
@@ -1402,121 +1403,125 @@
       </c>
       <c r="BF7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="BG7" s="41" t="s">
         <v>21</v>
       </c>
       <c r="BH7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="BI7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="BJ7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="12" t="s">
         <v>45</v>
       </c>
       <c r="BL7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="BM7" s="46" t="s">
         <v>8</v>
       </c>
+      <c r="BN7" s="47" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="47" t="s">
+    <row r="8" spans="1:66" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="47"/>
-[...62 lines deleted...]
-      <c r="BM8" s="47"/>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="51"/>
+      <c r="AD8" s="51"/>
+      <c r="AE8" s="51"/>
+      <c r="AF8" s="51"/>
+      <c r="AG8" s="51"/>
+      <c r="AH8" s="51"/>
+      <c r="AI8" s="51"/>
+      <c r="AJ8" s="51"/>
+      <c r="AK8" s="51"/>
+      <c r="AL8" s="51"/>
+      <c r="AM8" s="51"/>
+      <c r="AN8" s="51"/>
+      <c r="AO8" s="51"/>
+      <c r="AP8" s="51"/>
+      <c r="AQ8" s="51"/>
+      <c r="AR8" s="51"/>
+      <c r="AS8" s="51"/>
+      <c r="AT8" s="51"/>
+      <c r="AU8" s="51"/>
+      <c r="AV8" s="51"/>
+      <c r="AW8" s="51"/>
+      <c r="AX8" s="51"/>
+      <c r="AY8" s="51"/>
+      <c r="AZ8" s="51"/>
+      <c r="BA8" s="51"/>
+      <c r="BB8" s="51"/>
+      <c r="BC8" s="51"/>
+      <c r="BD8" s="51"/>
+      <c r="BE8" s="51"/>
+      <c r="BF8" s="51"/>
+      <c r="BG8" s="51"/>
+      <c r="BH8" s="51"/>
+      <c r="BI8" s="51"/>
+      <c r="BJ8" s="51"/>
+      <c r="BK8" s="51"/>
+      <c r="BL8" s="51"/>
+      <c r="BM8" s="51"/>
+      <c r="BN8" s="51"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="25">
         <v>1572</v>
       </c>
       <c r="C9" s="25">
         <v>1141</v>
       </c>
       <c r="D9" s="4">
         <v>1132</v>
       </c>
       <c r="E9" s="4">
         <v>1234</v>
       </c>
       <c r="F9" s="25">
         <v>1251</v>
       </c>
       <c r="G9" s="25">
         <v>1489</v>
       </c>
       <c r="H9" s="25">
         <v>1424</v>
       </c>
       <c r="I9" s="25">
@@ -1668,52 +1673,55 @@
       </c>
       <c r="BF9" s="37">
         <v>904</v>
       </c>
       <c r="BG9" s="38">
         <v>887</v>
       </c>
       <c r="BH9" s="38">
         <v>680</v>
       </c>
       <c r="BI9" s="40">
         <v>856</v>
       </c>
       <c r="BJ9" s="38">
         <v>906</v>
       </c>
       <c r="BK9" s="38">
         <v>655</v>
       </c>
       <c r="BL9" s="4">
         <v>690</v>
       </c>
       <c r="BM9" s="4">
         <v>745</v>
       </c>
+      <c r="BN9" s="40">
+        <v>728</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="25">
         <v>1063</v>
       </c>
       <c r="C10" s="25">
         <v>720</v>
       </c>
       <c r="D10" s="4">
         <v>618</v>
       </c>
       <c r="E10" s="4">
         <v>773</v>
       </c>
       <c r="F10" s="25">
         <v>764</v>
       </c>
       <c r="G10" s="25">
         <v>912</v>
       </c>
       <c r="H10" s="25">
         <v>849</v>
       </c>
       <c r="I10" s="25">
@@ -1865,52 +1873,55 @@
       </c>
       <c r="BF10" s="37">
         <v>549</v>
       </c>
       <c r="BG10" s="38">
         <v>598</v>
       </c>
       <c r="BH10" s="38">
         <v>417</v>
       </c>
       <c r="BI10" s="40">
         <v>558</v>
       </c>
       <c r="BJ10" s="38">
         <v>581</v>
       </c>
       <c r="BK10" s="38">
         <v>404</v>
       </c>
       <c r="BL10" s="4">
         <v>463</v>
       </c>
       <c r="BM10" s="4">
         <v>495</v>
       </c>
+      <c r="BN10" s="40">
+        <v>458</v>
+      </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="25">
         <v>45</v>
       </c>
       <c r="C11" s="25">
         <v>44</v>
       </c>
       <c r="D11" s="4">
         <v>55</v>
       </c>
       <c r="E11" s="4">
         <v>48</v>
       </c>
       <c r="F11" s="25">
         <v>48</v>
       </c>
       <c r="G11" s="25">
         <v>78</v>
       </c>
       <c r="H11" s="25">
         <v>63</v>
       </c>
       <c r="I11" s="25">
@@ -2062,52 +2073,55 @@
       </c>
       <c r="BF11" s="37">
         <v>38</v>
       </c>
       <c r="BG11" s="38">
         <v>35</v>
       </c>
       <c r="BH11" s="38">
         <v>33</v>
       </c>
       <c r="BI11" s="40">
         <v>27</v>
       </c>
       <c r="BJ11" s="38">
         <v>26</v>
       </c>
       <c r="BK11" s="38">
         <v>35</v>
       </c>
       <c r="BL11" s="4">
         <v>27</v>
       </c>
       <c r="BM11" s="4">
         <v>21</v>
       </c>
+      <c r="BN11" s="40">
+        <v>36</v>
+      </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="25">
         <v>28</v>
       </c>
       <c r="C12" s="25">
         <v>15</v>
       </c>
       <c r="D12" s="4">
         <v>24</v>
       </c>
       <c r="E12" s="4">
         <v>19</v>
       </c>
       <c r="F12" s="25">
         <v>32</v>
       </c>
       <c r="G12" s="25">
         <v>21</v>
       </c>
       <c r="H12" s="25">
         <v>28</v>
       </c>
       <c r="I12" s="25">
@@ -2259,52 +2273,55 @@
       </c>
       <c r="BF12" s="37">
         <v>20</v>
       </c>
       <c r="BG12" s="38">
         <v>5</v>
       </c>
       <c r="BH12" s="38">
         <v>16</v>
       </c>
       <c r="BI12" s="40">
         <v>24</v>
       </c>
       <c r="BJ12" s="38">
         <v>9</v>
       </c>
       <c r="BK12" s="38">
         <v>16</v>
       </c>
       <c r="BL12" s="4">
         <v>13</v>
       </c>
       <c r="BM12" s="4">
         <v>13</v>
       </c>
+      <c r="BN12" s="40">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="25">
         <v>52</v>
       </c>
       <c r="C13" s="25">
         <v>35</v>
       </c>
       <c r="D13" s="4">
         <v>37</v>
       </c>
       <c r="E13" s="4">
         <v>40</v>
       </c>
       <c r="F13" s="25">
         <v>39</v>
       </c>
       <c r="G13" s="25">
         <v>52</v>
       </c>
       <c r="H13" s="25">
         <v>49</v>
       </c>
       <c r="I13" s="25">
@@ -2456,52 +2473,55 @@
       </c>
       <c r="BF13" s="37">
         <v>29</v>
       </c>
       <c r="BG13" s="38">
         <v>19</v>
       </c>
       <c r="BH13" s="38">
         <v>22</v>
       </c>
       <c r="BI13" s="40">
         <v>22</v>
       </c>
       <c r="BJ13" s="38">
         <v>29</v>
       </c>
       <c r="BK13" s="38">
         <v>23</v>
       </c>
       <c r="BL13" s="4">
         <v>19</v>
       </c>
       <c r="BM13" s="4">
         <v>11</v>
       </c>
+      <c r="BN13" s="40">
+        <v>21</v>
+      </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="25">
         <v>7</v>
       </c>
       <c r="C14" s="25">
         <v>1</v>
       </c>
       <c r="D14" s="4">
         <v>9</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="25">
         <v>4</v>
       </c>
       <c r="G14" s="25">
         <v>5</v>
       </c>
       <c r="H14" s="25">
         <v>15</v>
       </c>
       <c r="I14" s="25">
         <v>-3</v>
       </c>
@@ -2649,52 +2669,55 @@
       </c>
       <c r="BF14" s="37">
         <v>13</v>
       </c>
       <c r="BG14" s="38">
         <v>14</v>
       </c>
       <c r="BH14" s="38">
         <v>-2</v>
       </c>
       <c r="BI14" s="40">
         <v>-5</v>
       </c>
       <c r="BJ14" s="38">
         <v>1</v>
       </c>
       <c r="BK14" s="38">
         <v>-4</v>
       </c>
       <c r="BL14" s="4">
         <v>-6</v>
       </c>
       <c r="BM14" s="4">
         <v>-1</v>
       </c>
+      <c r="BN14" s="40">
+        <v>2</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="25">
         <v>3</v>
       </c>
       <c r="C15" s="25">
         <v>16</v>
       </c>
       <c r="D15" s="4">
         <v>17</v>
       </c>
       <c r="E15" s="4">
         <v>18</v>
       </c>
       <c r="F15" s="25">
         <v>16</v>
       </c>
       <c r="G15" s="25">
         <v>18</v>
       </c>
       <c r="H15" s="25">
         <v>9</v>
       </c>
       <c r="I15" s="25">
@@ -2846,52 +2869,55 @@
       </c>
       <c r="BF15" s="37">
         <v>12</v>
       </c>
       <c r="BG15" s="38">
         <v>11</v>
       </c>
       <c r="BH15" s="38">
         <v>17</v>
       </c>
       <c r="BI15" s="40">
         <v>13</v>
       </c>
       <c r="BJ15" s="38">
         <v>15</v>
       </c>
       <c r="BK15" s="38">
         <v>8</v>
       </c>
       <c r="BL15" s="4">
         <v>6</v>
       </c>
       <c r="BM15" s="4">
         <v>14</v>
       </c>
+      <c r="BN15" s="40">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="25">
         <v>15</v>
       </c>
       <c r="C16" s="25">
         <v>31</v>
       </c>
       <c r="D16" s="4">
         <v>30</v>
       </c>
       <c r="E16" s="4">
         <v>24</v>
       </c>
       <c r="F16" s="25">
         <v>7</v>
       </c>
       <c r="G16" s="25">
         <v>32</v>
       </c>
       <c r="H16" s="25">
         <v>21</v>
       </c>
       <c r="I16" s="25">
@@ -3043,52 +3069,55 @@
       </c>
       <c r="BF16" s="37">
         <v>18</v>
       </c>
       <c r="BG16" s="38">
         <v>7</v>
       </c>
       <c r="BH16" s="38">
         <v>8</v>
       </c>
       <c r="BI16" s="40">
         <v>10</v>
       </c>
       <c r="BJ16" s="38">
         <v>18</v>
       </c>
       <c r="BK16" s="38">
         <v>14</v>
       </c>
       <c r="BL16" s="4">
         <v>19</v>
       </c>
       <c r="BM16" s="4">
         <v>15</v>
       </c>
+      <c r="BN16" s="40">
+        <v>24</v>
+      </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="25">
         <v>111</v>
       </c>
       <c r="C17" s="25">
         <v>63</v>
       </c>
       <c r="D17" s="4">
         <v>103</v>
       </c>
       <c r="E17" s="4">
         <v>94</v>
       </c>
       <c r="F17" s="25">
         <v>108</v>
       </c>
       <c r="G17" s="25">
         <v>110</v>
       </c>
       <c r="H17" s="25">
         <v>114</v>
       </c>
       <c r="I17" s="25">
@@ -3240,52 +3269,55 @@
       </c>
       <c r="BF17" s="37">
         <v>67</v>
       </c>
       <c r="BG17" s="38">
         <v>61</v>
       </c>
       <c r="BH17" s="38">
         <v>56</v>
       </c>
       <c r="BI17" s="40">
         <v>53</v>
       </c>
       <c r="BJ17" s="38">
         <v>64</v>
       </c>
       <c r="BK17" s="38">
         <v>56</v>
       </c>
       <c r="BL17" s="4">
         <v>41</v>
       </c>
       <c r="BM17" s="4">
         <v>43</v>
       </c>
+      <c r="BN17" s="40">
+        <v>45</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="25">
         <v>25</v>
       </c>
       <c r="C18" s="25">
         <v>22</v>
       </c>
       <c r="D18" s="4">
         <v>24</v>
       </c>
       <c r="E18" s="4">
         <v>15</v>
       </c>
       <c r="F18" s="25">
         <v>31</v>
       </c>
       <c r="G18" s="25">
         <v>22</v>
       </c>
       <c r="H18" s="25">
         <v>22</v>
       </c>
       <c r="I18" s="25">
@@ -3437,52 +3469,55 @@
       </c>
       <c r="BF18" s="37">
         <v>18</v>
       </c>
       <c r="BG18" s="38">
         <v>11</v>
       </c>
       <c r="BH18" s="38">
         <v>25</v>
       </c>
       <c r="BI18" s="40">
         <v>16</v>
       </c>
       <c r="BJ18" s="38">
         <v>16</v>
       </c>
       <c r="BK18" s="38">
         <v>7</v>
       </c>
       <c r="BL18" s="4">
         <v>4</v>
       </c>
       <c r="BM18" s="4">
         <v>15</v>
       </c>
+      <c r="BN18" s="40">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="25">
         <v>67</v>
       </c>
       <c r="C19" s="25">
         <v>55</v>
       </c>
       <c r="D19" s="4">
         <v>50</v>
       </c>
       <c r="E19" s="4">
         <v>63</v>
       </c>
       <c r="F19" s="25">
         <v>62</v>
       </c>
       <c r="G19" s="25">
         <v>73</v>
       </c>
       <c r="H19" s="25">
         <v>72</v>
       </c>
       <c r="I19" s="25">
@@ -3634,52 +3669,55 @@
       </c>
       <c r="BF19" s="37">
         <v>44</v>
       </c>
       <c r="BG19" s="38">
         <v>31</v>
       </c>
       <c r="BH19" s="38">
         <v>22</v>
       </c>
       <c r="BI19" s="40">
         <v>29</v>
       </c>
       <c r="BJ19" s="38">
         <v>31</v>
       </c>
       <c r="BK19" s="38">
         <v>23</v>
       </c>
       <c r="BL19" s="4">
         <v>21</v>
       </c>
       <c r="BM19" s="4">
         <v>30</v>
       </c>
+      <c r="BN19" s="40">
+        <v>32</v>
+      </c>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="25">
         <v>64</v>
       </c>
       <c r="C20" s="25">
         <v>47</v>
       </c>
       <c r="D20" s="4">
         <v>47</v>
       </c>
       <c r="E20" s="4">
         <v>58</v>
       </c>
       <c r="F20" s="25">
         <v>51</v>
       </c>
       <c r="G20" s="25">
         <v>56</v>
       </c>
       <c r="H20" s="25">
         <v>67</v>
       </c>
       <c r="I20" s="25">
@@ -3831,52 +3869,55 @@
       </c>
       <c r="BF20" s="37">
         <v>36</v>
       </c>
       <c r="BG20" s="38">
         <v>31</v>
       </c>
       <c r="BH20" s="38">
         <v>17</v>
       </c>
       <c r="BI20" s="40">
         <v>54</v>
       </c>
       <c r="BJ20" s="38">
         <v>46</v>
       </c>
       <c r="BK20" s="38">
         <v>28</v>
       </c>
       <c r="BL20" s="4">
         <v>36</v>
       </c>
       <c r="BM20" s="4">
         <v>30</v>
       </c>
+      <c r="BN20" s="40">
+        <v>44</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="25">
         <v>81</v>
       </c>
       <c r="C21" s="25">
         <v>61</v>
       </c>
       <c r="D21" s="4">
         <v>87</v>
       </c>
       <c r="E21" s="4">
         <v>60</v>
       </c>
       <c r="F21" s="25">
         <v>71</v>
       </c>
       <c r="G21" s="25">
         <v>94</v>
       </c>
       <c r="H21" s="25">
         <v>85</v>
       </c>
       <c r="I21" s="25">
@@ -4028,52 +4069,55 @@
       </c>
       <c r="BF21" s="37">
         <v>49</v>
       </c>
       <c r="BG21" s="38">
         <v>49</v>
       </c>
       <c r="BH21" s="38">
         <v>41</v>
       </c>
       <c r="BI21" s="40">
         <v>39</v>
       </c>
       <c r="BJ21" s="38">
         <v>61</v>
       </c>
       <c r="BK21" s="38">
         <v>29</v>
       </c>
       <c r="BL21" s="4">
         <v>37</v>
       </c>
       <c r="BM21" s="4">
         <v>51</v>
       </c>
+      <c r="BN21" s="40">
+        <v>39</v>
+      </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="25">
         <v>11</v>
       </c>
       <c r="C22" s="25">
         <v>31</v>
       </c>
       <c r="D22" s="4">
         <v>31</v>
       </c>
       <c r="E22" s="4">
         <v>22</v>
       </c>
       <c r="F22" s="25">
         <v>18</v>
       </c>
       <c r="G22" s="25">
         <v>16</v>
       </c>
       <c r="H22" s="25">
         <v>30</v>
       </c>
       <c r="I22" s="25">
@@ -4225,121 +4269,125 @@
       </c>
       <c r="BF22" s="37">
         <v>11</v>
       </c>
       <c r="BG22" s="38">
         <v>15</v>
       </c>
       <c r="BH22" s="38">
         <v>8</v>
       </c>
       <c r="BI22" s="40">
         <v>16</v>
       </c>
       <c r="BJ22" s="38">
         <v>9</v>
       </c>
       <c r="BK22" s="38">
         <v>16</v>
       </c>
       <c r="BL22" s="4">
         <v>10</v>
       </c>
       <c r="BM22" s="4">
         <v>8</v>
       </c>
+      <c r="BN22" s="40">
+        <v>10</v>
+      </c>
     </row>
-    <row r="23" spans="1:65" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="48" t="s">
+    <row r="23" spans="1:66" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="48"/>
-[...62 lines deleted...]
-      <c r="BM23" s="48"/>
+      <c r="B23" s="52"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="52"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="52"/>
+      <c r="M23" s="52"/>
+      <c r="N23" s="52"/>
+      <c r="O23" s="52"/>
+      <c r="P23" s="52"/>
+      <c r="Q23" s="52"/>
+      <c r="R23" s="52"/>
+      <c r="S23" s="52"/>
+      <c r="T23" s="52"/>
+      <c r="U23" s="52"/>
+      <c r="V23" s="52"/>
+      <c r="W23" s="52"/>
+      <c r="X23" s="52"/>
+      <c r="Y23" s="52"/>
+      <c r="Z23" s="52"/>
+      <c r="AA23" s="52"/>
+      <c r="AB23" s="52"/>
+      <c r="AC23" s="52"/>
+      <c r="AD23" s="52"/>
+      <c r="AE23" s="52"/>
+      <c r="AF23" s="52"/>
+      <c r="AG23" s="52"/>
+      <c r="AH23" s="52"/>
+      <c r="AI23" s="52"/>
+      <c r="AJ23" s="52"/>
+      <c r="AK23" s="52"/>
+      <c r="AL23" s="52"/>
+      <c r="AM23" s="52"/>
+      <c r="AN23" s="52"/>
+      <c r="AO23" s="52"/>
+      <c r="AP23" s="52"/>
+      <c r="AQ23" s="52"/>
+      <c r="AR23" s="52"/>
+      <c r="AS23" s="52"/>
+      <c r="AT23" s="52"/>
+      <c r="AU23" s="52"/>
+      <c r="AV23" s="52"/>
+      <c r="AW23" s="52"/>
+      <c r="AX23" s="52"/>
+      <c r="AY23" s="52"/>
+      <c r="AZ23" s="52"/>
+      <c r="BA23" s="52"/>
+      <c r="BB23" s="52"/>
+      <c r="BC23" s="52"/>
+      <c r="BD23" s="52"/>
+      <c r="BE23" s="52"/>
+      <c r="BF23" s="52"/>
+      <c r="BG23" s="52"/>
+      <c r="BH23" s="52"/>
+      <c r="BI23" s="52"/>
+      <c r="BJ23" s="52"/>
+      <c r="BK23" s="52"/>
+      <c r="BL23" s="52"/>
+      <c r="BM23" s="52"/>
+      <c r="BN23" s="52"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="13"/>
       <c r="C24" s="25">
         <v>1258</v>
       </c>
       <c r="D24" s="25">
         <v>881</v>
       </c>
       <c r="E24" s="4">
         <v>833</v>
       </c>
       <c r="F24" s="4">
         <v>951</v>
       </c>
       <c r="G24" s="25">
         <v>962</v>
       </c>
       <c r="H24" s="25">
         <v>1134</v>
       </c>
       <c r="I24" s="25">
         <v>1064</v>
       </c>
@@ -4489,52 +4537,55 @@
       </c>
       <c r="BF24" s="37">
         <v>688</v>
       </c>
       <c r="BG24" s="38">
         <v>732</v>
       </c>
       <c r="BH24" s="40">
         <v>506</v>
       </c>
       <c r="BI24" s="40">
         <v>683</v>
       </c>
       <c r="BJ24" s="38">
         <v>720</v>
       </c>
       <c r="BK24" s="38">
         <v>505</v>
       </c>
       <c r="BL24" s="4">
         <v>561</v>
       </c>
       <c r="BM24" s="4">
         <v>602</v>
       </c>
+      <c r="BN24" s="40">
+        <v>574</v>
+      </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="25">
         <v>1063</v>
       </c>
       <c r="D25" s="25">
         <v>720</v>
       </c>
       <c r="E25" s="4">
         <v>618</v>
       </c>
       <c r="F25" s="4">
         <v>773</v>
       </c>
       <c r="G25" s="25">
         <v>764</v>
       </c>
       <c r="H25" s="25">
         <v>912</v>
       </c>
       <c r="I25" s="25">
         <v>849</v>
       </c>
@@ -4684,52 +4735,55 @@
       </c>
       <c r="BF25" s="37">
         <v>549</v>
       </c>
       <c r="BG25" s="38">
         <v>598</v>
       </c>
       <c r="BH25" s="40">
         <v>417</v>
       </c>
       <c r="BI25" s="40">
         <v>558</v>
       </c>
       <c r="BJ25" s="38">
         <v>581</v>
       </c>
       <c r="BK25" s="38">
         <v>404</v>
       </c>
       <c r="BL25" s="4">
         <v>463</v>
       </c>
       <c r="BM25" s="4">
         <v>495</v>
       </c>
+      <c r="BN25" s="40">
+        <v>458</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="25">
         <v>23</v>
       </c>
       <c r="D26" s="25">
         <v>24</v>
       </c>
       <c r="E26" s="4">
         <v>37</v>
       </c>
       <c r="F26" s="4">
         <v>26</v>
       </c>
       <c r="G26" s="25">
         <v>28</v>
       </c>
       <c r="H26" s="25">
         <v>36</v>
       </c>
       <c r="I26" s="25">
         <v>23</v>
       </c>
@@ -4879,52 +4933,55 @@
       </c>
       <c r="BF26" s="37">
         <v>19</v>
       </c>
       <c r="BG26" s="38">
         <v>19</v>
       </c>
       <c r="BH26" s="40">
         <v>12</v>
       </c>
       <c r="BI26" s="40">
         <v>16</v>
       </c>
       <c r="BJ26" s="38">
         <v>16</v>
       </c>
       <c r="BK26" s="38">
         <v>18</v>
       </c>
       <c r="BL26" s="4">
         <v>20</v>
       </c>
       <c r="BM26" s="4">
         <v>14</v>
       </c>
+      <c r="BN26" s="40">
+        <v>10</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="25">
         <v>78</v>
       </c>
       <c r="D27" s="25">
         <v>59</v>
       </c>
       <c r="E27" s="4">
         <v>89</v>
       </c>
       <c r="F27" s="4">
         <v>73</v>
       </c>
       <c r="G27" s="25">
         <v>89</v>
       </c>
       <c r="H27" s="25">
         <v>92</v>
       </c>
       <c r="I27" s="25">
         <v>95</v>
       </c>
@@ -5074,52 +5131,55 @@
       </c>
       <c r="BF27" s="37">
         <v>57</v>
       </c>
       <c r="BG27" s="38">
         <v>56</v>
       </c>
       <c r="BH27" s="40">
         <v>41</v>
       </c>
       <c r="BI27" s="40">
         <v>47</v>
       </c>
       <c r="BJ27" s="38">
         <v>55</v>
       </c>
       <c r="BK27" s="38">
         <v>45</v>
       </c>
       <c r="BL27" s="4">
         <v>35</v>
       </c>
       <c r="BM27" s="4">
         <v>34</v>
       </c>
+      <c r="BN27" s="40">
+        <v>43</v>
+      </c>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="25">
         <v>5</v>
       </c>
       <c r="D28" s="25">
         <v>3</v>
       </c>
       <c r="E28" s="4">
         <v>5</v>
       </c>
       <c r="F28" s="4">
         <v>8</v>
       </c>
       <c r="G28" s="25">
         <v>2</v>
       </c>
       <c r="H28" s="25">
         <v>3</v>
       </c>
       <c r="I28" s="25">
         <v>-1</v>
       </c>
@@ -5263,52 +5323,55 @@
       </c>
       <c r="BF28" s="37">
         <v>4</v>
       </c>
       <c r="BG28" s="38">
         <v>3</v>
       </c>
       <c r="BH28" s="40">
         <v>1</v>
       </c>
       <c r="BI28" s="40">
         <v>-2</v>
       </c>
       <c r="BJ28" s="38">
         <v>1</v>
       </c>
       <c r="BK28" s="1">
         <v>0</v>
       </c>
       <c r="BL28" s="4">
         <v>-2</v>
       </c>
       <c r="BM28" s="4">
         <v>3</v>
       </c>
+      <c r="BN28" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="25">
         <v>38</v>
       </c>
       <c r="D29" s="25">
         <v>32</v>
       </c>
       <c r="E29" s="4">
         <v>26</v>
       </c>
       <c r="F29" s="4">
         <v>32</v>
       </c>
       <c r="G29" s="25">
         <v>28</v>
       </c>
       <c r="H29" s="25">
         <v>30</v>
       </c>
       <c r="I29" s="25">
         <v>40</v>
       </c>
@@ -5458,52 +5521,55 @@
       </c>
       <c r="BF29" s="37">
         <v>17</v>
       </c>
       <c r="BG29" s="38">
         <v>22</v>
       </c>
       <c r="BH29" s="40">
         <v>5</v>
       </c>
       <c r="BI29" s="40">
         <v>38</v>
       </c>
       <c r="BJ29" s="38">
         <v>24</v>
       </c>
       <c r="BK29" s="38">
         <v>20</v>
       </c>
       <c r="BL29" s="4">
         <v>21</v>
       </c>
       <c r="BM29" s="4">
         <v>26</v>
       </c>
+      <c r="BN29" s="40">
+        <v>35</v>
+      </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="25">
         <v>51</v>
       </c>
       <c r="D30" s="25">
         <v>43</v>
       </c>
       <c r="E30" s="4">
         <v>58</v>
       </c>
       <c r="F30" s="4">
         <v>39</v>
       </c>
       <c r="G30" s="25">
         <v>51</v>
       </c>
       <c r="H30" s="25">
         <v>61</v>
       </c>
       <c r="I30" s="25">
         <v>58</v>
       </c>
@@ -5653,121 +5719,125 @@
       </c>
       <c r="BF30" s="37">
         <v>42</v>
       </c>
       <c r="BG30" s="38">
         <v>34</v>
       </c>
       <c r="BH30" s="40">
         <v>30</v>
       </c>
       <c r="BI30" s="40">
         <v>26</v>
       </c>
       <c r="BJ30" s="38">
         <v>43</v>
       </c>
       <c r="BK30" s="38">
         <v>18</v>
       </c>
       <c r="BL30" s="4">
         <v>24</v>
       </c>
       <c r="BM30" s="4">
         <v>30</v>
       </c>
+      <c r="BN30" s="40">
+        <v>27</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="47" t="s">
+    <row r="31" spans="1:66" s="23" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="47"/>
-[...62 lines deleted...]
-      <c r="BM31" s="47"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+      <c r="M31" s="51"/>
+      <c r="N31" s="51"/>
+      <c r="O31" s="51"/>
+      <c r="P31" s="51"/>
+      <c r="Q31" s="51"/>
+      <c r="R31" s="51"/>
+      <c r="S31" s="51"/>
+      <c r="T31" s="51"/>
+      <c r="U31" s="51"/>
+      <c r="V31" s="51"/>
+      <c r="W31" s="51"/>
+      <c r="X31" s="51"/>
+      <c r="Y31" s="51"/>
+      <c r="Z31" s="51"/>
+      <c r="AA31" s="51"/>
+      <c r="AB31" s="51"/>
+      <c r="AC31" s="51"/>
+      <c r="AD31" s="51"/>
+      <c r="AE31" s="51"/>
+      <c r="AF31" s="51"/>
+      <c r="AG31" s="51"/>
+      <c r="AH31" s="51"/>
+      <c r="AI31" s="51"/>
+      <c r="AJ31" s="51"/>
+      <c r="AK31" s="51"/>
+      <c r="AL31" s="51"/>
+      <c r="AM31" s="51"/>
+      <c r="AN31" s="51"/>
+      <c r="AO31" s="51"/>
+      <c r="AP31" s="51"/>
+      <c r="AQ31" s="51"/>
+      <c r="AR31" s="51"/>
+      <c r="AS31" s="51"/>
+      <c r="AT31" s="51"/>
+      <c r="AU31" s="51"/>
+      <c r="AV31" s="51"/>
+      <c r="AW31" s="51"/>
+      <c r="AX31" s="51"/>
+      <c r="AY31" s="51"/>
+      <c r="AZ31" s="51"/>
+      <c r="BA31" s="51"/>
+      <c r="BB31" s="51"/>
+      <c r="BC31" s="51"/>
+      <c r="BD31" s="51"/>
+      <c r="BE31" s="51"/>
+      <c r="BF31" s="51"/>
+      <c r="BG31" s="51"/>
+      <c r="BH31" s="51"/>
+      <c r="BI31" s="51"/>
+      <c r="BJ31" s="51"/>
+      <c r="BK31" s="51"/>
+      <c r="BL31" s="51"/>
+      <c r="BM31" s="51"/>
+      <c r="BN31" s="51"/>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="25">
         <v>314</v>
       </c>
       <c r="D32" s="25">
         <v>260</v>
       </c>
       <c r="E32" s="4">
         <v>299</v>
       </c>
       <c r="F32" s="4">
         <v>283</v>
       </c>
       <c r="G32" s="25">
         <v>289</v>
       </c>
       <c r="H32" s="25">
         <v>355</v>
       </c>
       <c r="I32" s="25">
         <v>360</v>
       </c>
@@ -5917,52 +5987,55 @@
       </c>
       <c r="BF32" s="37">
         <v>216</v>
       </c>
       <c r="BG32" s="38">
         <v>155</v>
       </c>
       <c r="BH32" s="40">
         <v>174</v>
       </c>
       <c r="BI32" s="40">
         <v>173</v>
       </c>
       <c r="BJ32" s="40">
         <v>186</v>
       </c>
       <c r="BK32" s="38">
         <v>150</v>
       </c>
       <c r="BL32" s="4">
         <v>129</v>
       </c>
       <c r="BM32" s="37">
         <v>143</v>
       </c>
+      <c r="BN32" s="40">
+        <v>154</v>
+      </c>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="25">
         <v>22</v>
       </c>
       <c r="D33" s="25">
         <v>20</v>
       </c>
       <c r="E33" s="4">
         <v>18</v>
       </c>
       <c r="F33" s="4">
         <v>22</v>
       </c>
       <c r="G33" s="25">
         <v>20</v>
       </c>
       <c r="H33" s="25">
         <v>42</v>
       </c>
       <c r="I33" s="25">
         <v>40</v>
       </c>
@@ -6112,52 +6185,55 @@
       </c>
       <c r="BF33" s="37">
         <v>19</v>
       </c>
       <c r="BG33" s="38">
         <v>16</v>
       </c>
       <c r="BH33" s="40">
         <v>21</v>
       </c>
       <c r="BI33" s="40">
         <v>11</v>
       </c>
       <c r="BJ33" s="40">
         <v>10</v>
       </c>
       <c r="BK33" s="38">
         <v>17</v>
       </c>
       <c r="BL33" s="4">
         <v>7</v>
       </c>
       <c r="BM33" s="37">
         <v>7</v>
       </c>
+      <c r="BN33" s="40">
+        <v>26</v>
+      </c>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="25">
         <v>28</v>
       </c>
       <c r="D34" s="25">
         <v>15</v>
       </c>
       <c r="E34" s="4">
         <v>24</v>
       </c>
       <c r="F34" s="4">
         <v>19</v>
       </c>
       <c r="G34" s="25">
         <v>32</v>
       </c>
       <c r="H34" s="25">
         <v>21</v>
       </c>
       <c r="I34" s="25">
         <v>28</v>
       </c>
@@ -6307,52 +6383,55 @@
       </c>
       <c r="BF34" s="37">
         <v>20</v>
       </c>
       <c r="BG34" s="38">
         <v>5</v>
       </c>
       <c r="BH34" s="40">
         <v>16</v>
       </c>
       <c r="BI34" s="40">
         <v>24</v>
       </c>
       <c r="BJ34" s="40">
         <v>9</v>
       </c>
       <c r="BK34" s="38">
         <v>16</v>
       </c>
       <c r="BL34" s="4">
         <v>13</v>
       </c>
       <c r="BM34" s="37">
         <v>13</v>
       </c>
+      <c r="BN34" s="40">
+        <v>5</v>
+      </c>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="25">
         <v>52</v>
       </c>
       <c r="D35" s="25">
         <v>35</v>
       </c>
       <c r="E35" s="4">
         <v>37</v>
       </c>
       <c r="F35" s="4">
         <v>40</v>
       </c>
       <c r="G35" s="25">
         <v>39</v>
       </c>
       <c r="H35" s="25">
         <v>52</v>
       </c>
       <c r="I35" s="25">
         <v>49</v>
       </c>
@@ -6502,52 +6581,55 @@
       </c>
       <c r="BF35" s="37">
         <v>29</v>
       </c>
       <c r="BG35" s="38">
         <v>19</v>
       </c>
       <c r="BH35" s="40">
         <v>22</v>
       </c>
       <c r="BI35" s="40">
         <v>22</v>
       </c>
       <c r="BJ35" s="40">
         <v>29</v>
       </c>
       <c r="BK35" s="38">
         <v>23</v>
       </c>
       <c r="BL35" s="4">
         <v>19</v>
       </c>
       <c r="BM35" s="37">
         <v>11</v>
       </c>
+      <c r="BN35" s="40">
+        <v>21</v>
+      </c>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="25">
         <v>7</v>
       </c>
       <c r="D36" s="25">
         <v>1</v>
       </c>
       <c r="E36" s="4">
         <v>9</v>
       </c>
       <c r="F36" s="4"/>
       <c r="G36" s="25">
         <v>4</v>
       </c>
       <c r="H36" s="25">
         <v>5</v>
       </c>
       <c r="I36" s="25">
         <v>15</v>
       </c>
       <c r="J36" s="25">
         <v>-3</v>
@@ -6693,52 +6775,55 @@
       </c>
       <c r="BF36" s="37">
         <v>13</v>
       </c>
       <c r="BG36" s="38">
         <v>14</v>
       </c>
       <c r="BH36" s="40">
         <v>-2</v>
       </c>
       <c r="BI36" s="40">
         <v>-5</v>
       </c>
       <c r="BJ36" s="40">
         <v>1</v>
       </c>
       <c r="BK36" s="38">
         <v>-4</v>
       </c>
       <c r="BL36" s="4">
         <v>-6</v>
       </c>
       <c r="BM36" s="37">
         <v>-1</v>
       </c>
+      <c r="BN36" s="40">
+        <v>2</v>
+      </c>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="25">
         <v>3</v>
       </c>
       <c r="D37" s="25">
         <v>16</v>
       </c>
       <c r="E37" s="4">
         <v>17</v>
       </c>
       <c r="F37" s="4">
         <v>18</v>
       </c>
       <c r="G37" s="25">
         <v>16</v>
       </c>
       <c r="H37" s="25">
         <v>18</v>
       </c>
       <c r="I37" s="25">
         <v>9</v>
       </c>
@@ -6888,52 +6973,55 @@
       </c>
       <c r="BF37" s="37">
         <v>12</v>
       </c>
       <c r="BG37" s="38">
         <v>11</v>
       </c>
       <c r="BH37" s="40">
         <v>17</v>
       </c>
       <c r="BI37" s="40">
         <v>13</v>
       </c>
       <c r="BJ37" s="40">
         <v>15</v>
       </c>
       <c r="BK37" s="38">
         <v>8</v>
       </c>
       <c r="BL37" s="4">
         <v>6</v>
       </c>
       <c r="BM37" s="37">
         <v>14</v>
       </c>
+      <c r="BN37" s="40">
+        <v>4</v>
+      </c>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="25">
         <v>15</v>
       </c>
       <c r="D38" s="25">
         <v>31</v>
       </c>
       <c r="E38" s="4">
         <v>30</v>
       </c>
       <c r="F38" s="4">
         <v>24</v>
       </c>
       <c r="G38" s="25">
         <v>7</v>
       </c>
       <c r="H38" s="25">
         <v>32</v>
       </c>
       <c r="I38" s="25">
         <v>21</v>
       </c>
@@ -7083,52 +7171,55 @@
       </c>
       <c r="BF38" s="37">
         <v>18</v>
       </c>
       <c r="BG38" s="38">
         <v>7</v>
       </c>
       <c r="BH38" s="40">
         <v>8</v>
       </c>
       <c r="BI38" s="40">
         <v>10</v>
       </c>
       <c r="BJ38" s="40">
         <v>18</v>
       </c>
       <c r="BK38" s="38">
         <v>14</v>
       </c>
       <c r="BL38" s="4">
         <v>19</v>
       </c>
       <c r="BM38" s="37">
         <v>15</v>
       </c>
+      <c r="BN38" s="40">
+        <v>24</v>
+      </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="25">
         <v>33</v>
       </c>
       <c r="D39" s="25">
         <v>4</v>
       </c>
       <c r="E39" s="4">
         <v>14</v>
       </c>
       <c r="F39" s="4">
         <v>21</v>
       </c>
       <c r="G39" s="25">
         <v>19</v>
       </c>
       <c r="H39" s="25">
         <v>18</v>
       </c>
       <c r="I39" s="25">
         <v>19</v>
       </c>
@@ -7278,52 +7369,55 @@
       </c>
       <c r="BF39" s="37">
         <v>10</v>
       </c>
       <c r="BG39" s="38">
         <v>5</v>
       </c>
       <c r="BH39" s="40">
         <v>15</v>
       </c>
       <c r="BI39" s="40">
         <v>6</v>
       </c>
       <c r="BJ39" s="40">
         <v>9</v>
       </c>
       <c r="BK39" s="38">
         <v>11</v>
       </c>
       <c r="BL39" s="4">
         <v>6</v>
       </c>
       <c r="BM39" s="37">
         <v>9</v>
       </c>
+      <c r="BN39" s="40">
+        <v>2</v>
+      </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="25">
         <v>25</v>
       </c>
       <c r="D40" s="25">
         <v>22</v>
       </c>
       <c r="E40" s="4">
         <v>24</v>
       </c>
       <c r="F40" s="4">
         <v>15</v>
       </c>
       <c r="G40" s="25">
         <v>31</v>
       </c>
       <c r="H40" s="25">
         <v>22</v>
       </c>
       <c r="I40" s="25">
         <v>22</v>
       </c>
@@ -7473,52 +7567,55 @@
       </c>
       <c r="BF40" s="37">
         <v>18</v>
       </c>
       <c r="BG40" s="38">
         <v>11</v>
       </c>
       <c r="BH40" s="40">
         <v>25</v>
       </c>
       <c r="BI40" s="40">
         <v>16</v>
       </c>
       <c r="BJ40" s="40">
         <v>16</v>
       </c>
       <c r="BK40" s="38">
         <v>7</v>
       </c>
       <c r="BL40" s="4">
         <v>4</v>
       </c>
       <c r="BM40" s="37">
         <v>15</v>
       </c>
+      <c r="BN40" s="40">
+        <v>8</v>
+      </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="13"/>
       <c r="C41" s="25">
         <v>62</v>
       </c>
       <c r="D41" s="25">
         <v>52</v>
       </c>
       <c r="E41" s="4">
         <v>45</v>
       </c>
       <c r="F41" s="4">
         <v>55</v>
       </c>
       <c r="G41" s="25">
         <v>60</v>
       </c>
       <c r="H41" s="25">
         <v>70</v>
       </c>
       <c r="I41" s="25">
         <v>73</v>
       </c>
@@ -7668,52 +7765,55 @@
       </c>
       <c r="BF41" s="37">
         <v>40</v>
       </c>
       <c r="BG41" s="38">
         <v>28</v>
       </c>
       <c r="BH41" s="40">
         <v>21</v>
       </c>
       <c r="BI41" s="40">
         <v>31</v>
       </c>
       <c r="BJ41" s="40">
         <v>30</v>
       </c>
       <c r="BK41" s="38">
         <v>23</v>
       </c>
       <c r="BL41" s="4">
         <v>23</v>
       </c>
       <c r="BM41" s="37">
         <v>27</v>
       </c>
+      <c r="BN41" s="40">
+        <v>31</v>
+      </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="25">
         <v>26</v>
       </c>
       <c r="D42" s="25">
         <v>15</v>
       </c>
       <c r="E42" s="4">
         <v>21</v>
       </c>
       <c r="F42" s="4">
         <v>26</v>
       </c>
       <c r="G42" s="25">
         <v>23</v>
       </c>
       <c r="H42" s="25">
         <v>26</v>
       </c>
       <c r="I42" s="25">
         <v>27</v>
       </c>
@@ -7863,52 +7963,55 @@
       </c>
       <c r="BF42" s="37">
         <v>19</v>
       </c>
       <c r="BG42" s="38">
         <v>9</v>
       </c>
       <c r="BH42" s="40">
         <v>12</v>
       </c>
       <c r="BI42" s="40">
         <v>16</v>
       </c>
       <c r="BJ42" s="40">
         <v>22</v>
       </c>
       <c r="BK42" s="38">
         <v>8</v>
       </c>
       <c r="BL42" s="4">
         <v>15</v>
       </c>
       <c r="BM42" s="37">
         <v>4</v>
       </c>
+      <c r="BN42" s="40">
+        <v>9</v>
+      </c>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:66">
       <c r="A43" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="13"/>
       <c r="C43" s="25">
         <v>30</v>
       </c>
       <c r="D43" s="25">
         <v>18</v>
       </c>
       <c r="E43" s="4">
         <v>29</v>
       </c>
       <c r="F43" s="4">
         <v>21</v>
       </c>
       <c r="G43" s="25">
         <v>20</v>
       </c>
       <c r="H43" s="25">
         <v>33</v>
       </c>
       <c r="I43" s="25">
         <v>27</v>
       </c>
@@ -8058,52 +8161,55 @@
       </c>
       <c r="BF43" s="37">
         <v>7</v>
       </c>
       <c r="BG43" s="38">
         <v>15</v>
       </c>
       <c r="BH43" s="40">
         <v>11</v>
       </c>
       <c r="BI43" s="40">
         <v>13</v>
       </c>
       <c r="BJ43" s="40">
         <v>18</v>
       </c>
       <c r="BK43" s="38">
         <v>11</v>
       </c>
       <c r="BL43" s="4">
         <v>13</v>
       </c>
       <c r="BM43" s="37">
         <v>21</v>
       </c>
+      <c r="BN43" s="40">
+        <v>12</v>
+      </c>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="14"/>
       <c r="C44" s="29">
         <v>11</v>
       </c>
       <c r="D44" s="29">
         <v>31</v>
       </c>
       <c r="E44" s="5">
         <v>31</v>
       </c>
       <c r="F44" s="5">
         <v>22</v>
       </c>
       <c r="G44" s="29">
         <v>18</v>
       </c>
       <c r="H44" s="29">
         <v>16</v>
       </c>
       <c r="I44" s="29">
         <v>30</v>
       </c>
@@ -8253,389 +8359,396 @@
       </c>
       <c r="BF44" s="5">
         <v>11</v>
       </c>
       <c r="BG44" s="39">
         <v>15</v>
       </c>
       <c r="BH44" s="39">
         <v>8</v>
       </c>
       <c r="BI44" s="39">
         <v>16</v>
       </c>
       <c r="BJ44" s="39">
         <v>9</v>
       </c>
       <c r="BK44" s="39">
         <v>16</v>
       </c>
       <c r="BL44" s="5">
         <v>10</v>
       </c>
       <c r="BM44" s="5">
         <v>8</v>
       </c>
+      <c r="BN44" s="39">
+        <v>10</v>
+      </c>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:66">
       <c r="A45" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A31:BN31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="BB5:BE5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BM45"/>
+  <dimension ref="A2:BN45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A129" sqref="A129"/>
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:BM31"/>
+      <selection pane="bottomLeft" activeCell="BX32" sqref="BX32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
     <col min="2" max="45" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="47" max="49" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="50" max="59" width="6.85546875" style="1"/>
     <col min="60" max="60" width="9.140625" style="1" customWidth="1"/>
     <col min="61" max="61" width="10.42578125" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.5703125" style="1" customWidth="1"/>
     <col min="63" max="63" width="10.28515625" style="1" customWidth="1"/>
     <col min="64" max="64" width="10.85546875" style="1" customWidth="1"/>
-    <col min="65" max="65" width="10.140625" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="6.85546875" style="1"/>
+    <col min="65" max="65" width="9" style="1" customWidth="1"/>
+    <col min="66" max="66" width="9.85546875" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="6.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:65" ht="15">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:66" ht="15">
+      <c r="A2" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="49"/>
-[...62 lines deleted...]
-      <c r="BM2" s="49"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
+      <c r="BC2" s="48"/>
+      <c r="BD2" s="48"/>
+      <c r="BE2" s="48"/>
+      <c r="BF2" s="48"/>
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="48"/>
+      <c r="BK2" s="48"/>
+      <c r="BL2" s="48"/>
+      <c r="BM2" s="48"/>
+      <c r="BN2" s="48"/>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
       <c r="Z3" s="22"/>
       <c r="AA3" s="22"/>
       <c r="AB3" s="22"/>
       <c r="AC3" s="22"/>
       <c r="AD3" s="22"/>
       <c r="AE3" s="22"/>
       <c r="AF3" s="22"/>
       <c r="AG3" s="22"/>
       <c r="AH3" s="22"/>
       <c r="AI3" s="22"/>
       <c r="AJ3" s="22"/>
       <c r="AK3" s="22"/>
       <c r="AL3" s="22"/>
       <c r="AM3" s="22"/>
       <c r="AN3" s="22"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
       <c r="Z4" s="22"/>
       <c r="AA4" s="22"/>
       <c r="AB4" s="22"/>
       <c r="AC4" s="22"/>
       <c r="AD4" s="22"/>
       <c r="AE4" s="22"/>
       <c r="AF4" s="22"/>
       <c r="AG4" s="22"/>
       <c r="AH4" s="22"/>
       <c r="AI4" s="22"/>
       <c r="AJ4" s="22"/>
       <c r="AK4" s="22"/>
       <c r="AL4" s="22"/>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
     </row>
-    <row r="5" spans="1:65" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="BG5" s="52"/>
+    <row r="5" spans="1:66" ht="15" customHeight="1">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="53"/>
+      <c r="BC5" s="53"/>
+      <c r="BD5" s="53"/>
+      <c r="BE5" s="53"/>
+      <c r="BF5" s="53"/>
+      <c r="BG5" s="53"/>
       <c r="BK5" s="42"/>
       <c r="BL5" s="42"/>
-      <c r="BM5" s="42" t="s">
+      <c r="BM5" s="42"/>
+      <c r="BN5" s="42" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:65">
-[...1 lines deleted...]
-      <c r="B6" s="55">
+    <row r="6" spans="1:66">
+      <c r="A6" s="54"/>
+      <c r="B6" s="56">
         <v>2021</v>
       </c>
-      <c r="C6" s="56"/>
-[...10 lines deleted...]
-      <c r="N6" s="55">
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="56">
         <v>2022</v>
       </c>
-      <c r="O6" s="56"/>
-[...10 lines deleted...]
-      <c r="Z6" s="55">
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="56">
         <v>2023</v>
       </c>
-      <c r="AA6" s="56"/>
-[...10 lines deleted...]
-      <c r="AL6" s="55">
+      <c r="AA6" s="57"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="57"/>
+      <c r="AD6" s="57"/>
+      <c r="AE6" s="57"/>
+      <c r="AF6" s="57"/>
+      <c r="AG6" s="57"/>
+      <c r="AH6" s="57"/>
+      <c r="AI6" s="57"/>
+      <c r="AJ6" s="57"/>
+      <c r="AK6" s="57"/>
+      <c r="AL6" s="56">
         <v>2024</v>
       </c>
-      <c r="AM6" s="56"/>
-[...10 lines deleted...]
-      <c r="AX6" s="50">
+      <c r="AM6" s="57"/>
+      <c r="AN6" s="57"/>
+      <c r="AO6" s="57"/>
+      <c r="AP6" s="57"/>
+      <c r="AQ6" s="57"/>
+      <c r="AR6" s="57"/>
+      <c r="AS6" s="57"/>
+      <c r="AT6" s="57"/>
+      <c r="AU6" s="57"/>
+      <c r="AV6" s="57"/>
+      <c r="AW6" s="57"/>
+      <c r="AX6" s="49">
         <v>2025</v>
       </c>
-      <c r="AY6" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ6" s="50">
+      <c r="AY6" s="50"/>
+      <c r="AZ6" s="50"/>
+      <c r="BA6" s="50"/>
+      <c r="BB6" s="50"/>
+      <c r="BC6" s="50"/>
+      <c r="BD6" s="50"/>
+      <c r="BE6" s="50"/>
+      <c r="BF6" s="50"/>
+      <c r="BG6" s="50"/>
+      <c r="BH6" s="50"/>
+      <c r="BI6" s="50"/>
+      <c r="BJ6" s="49">
         <v>2026</v>
       </c>
-      <c r="BK6" s="51"/>
-[...1 lines deleted...]
-      <c r="BM6" s="51"/>
+      <c r="BK6" s="50"/>
+      <c r="BL6" s="50"/>
+      <c r="BM6" s="50"/>
+      <c r="BN6" s="50"/>
     </row>
-    <row r="7" spans="1:65" ht="27" customHeight="1">
-      <c r="A7" s="54"/>
+    <row r="7" spans="1:66" ht="27" customHeight="1">
+      <c r="A7" s="55"/>
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="2" t="s">
@@ -8784,121 +8897,125 @@
       </c>
       <c r="BF7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="BG7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="BH7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="BI7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="BJ7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="BK7" s="11" t="s">
         <v>17</v>
       </c>
       <c r="BL7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="BM7" s="2" t="s">
         <v>19</v>
       </c>
+      <c r="BN7" s="2" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="8" spans="1:65" s="24" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="57" t="s">
+    <row r="8" spans="1:66" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="57"/>
-[...62 lines deleted...]
-      <c r="BM8" s="57"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="58"/>
+      <c r="AA8" s="58"/>
+      <c r="AB8" s="58"/>
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="58"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="58"/>
+      <c r="AG8" s="58"/>
+      <c r="AH8" s="58"/>
+      <c r="AI8" s="58"/>
+      <c r="AJ8" s="58"/>
+      <c r="AK8" s="58"/>
+      <c r="AL8" s="58"/>
+      <c r="AM8" s="58"/>
+      <c r="AN8" s="58"/>
+      <c r="AO8" s="58"/>
+      <c r="AP8" s="58"/>
+      <c r="AQ8" s="58"/>
+      <c r="AR8" s="58"/>
+      <c r="AS8" s="58"/>
+      <c r="AT8" s="58"/>
+      <c r="AU8" s="58"/>
+      <c r="AV8" s="58"/>
+      <c r="AW8" s="58"/>
+      <c r="AX8" s="58"/>
+      <c r="AY8" s="58"/>
+      <c r="AZ8" s="58"/>
+      <c r="BA8" s="58"/>
+      <c r="BB8" s="58"/>
+      <c r="BC8" s="58"/>
+      <c r="BD8" s="58"/>
+      <c r="BE8" s="58"/>
+      <c r="BF8" s="58"/>
+      <c r="BG8" s="58"/>
+      <c r="BH8" s="58"/>
+      <c r="BI8" s="58"/>
+      <c r="BJ8" s="58"/>
+      <c r="BK8" s="58"/>
+      <c r="BL8" s="58"/>
+      <c r="BM8" s="58"/>
+      <c r="BN8" s="58"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="17">
         <v>14.58</v>
       </c>
       <c r="C9" s="9">
         <v>18.63</v>
       </c>
       <c r="D9" s="9">
         <v>17.3</v>
       </c>
       <c r="E9" s="9">
         <v>17.149999999999999</v>
       </c>
       <c r="F9" s="9">
         <v>16.98</v>
       </c>
       <c r="G9" s="9">
         <v>17.489999999999998</v>
       </c>
       <c r="H9" s="9">
         <v>17.670000000000002</v>
       </c>
       <c r="I9" s="9">
@@ -9050,52 +9167,55 @@
       </c>
       <c r="BF9" s="35">
         <v>10.73</v>
       </c>
       <c r="BG9" s="9">
         <v>10.75</v>
       </c>
       <c r="BH9" s="9">
         <v>10.57</v>
       </c>
       <c r="BI9" s="35">
         <v>10.57</v>
       </c>
       <c r="BJ9" s="35">
         <v>11.12</v>
       </c>
       <c r="BK9" s="9">
         <v>10.07</v>
       </c>
       <c r="BL9" s="43">
         <v>9.5299999999999994</v>
       </c>
       <c r="BM9" s="9">
         <v>9.51</v>
       </c>
+      <c r="BN9" s="9">
+        <v>9.39</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="9">
         <v>12.55</v>
       </c>
       <c r="C10" s="9">
         <v>21.25</v>
       </c>
       <c r="D10" s="9">
         <v>18.77</v>
       </c>
       <c r="E10" s="9">
         <v>18.62</v>
       </c>
       <c r="F10" s="9">
         <v>18.350000000000001</v>
       </c>
       <c r="G10" s="9">
         <v>18.850000000000001</v>
       </c>
       <c r="H10" s="9">
         <v>18.91</v>
       </c>
       <c r="I10" s="9">
@@ -9247,52 +9367,55 @@
       </c>
       <c r="BF10" s="35">
         <v>10.96</v>
       </c>
       <c r="BG10" s="9">
         <v>11.06</v>
       </c>
       <c r="BH10" s="9">
         <v>10.84</v>
       </c>
       <c r="BI10" s="35">
         <v>10.87</v>
       </c>
       <c r="BJ10" s="35">
         <v>11.33</v>
       </c>
       <c r="BK10" s="9">
         <v>10.1</v>
       </c>
       <c r="BL10" s="43">
         <v>9.74</v>
       </c>
       <c r="BM10" s="9">
         <v>9.8000000000000007</v>
       </c>
+      <c r="BN10" s="9">
+        <v>9.6300000000000008</v>
+      </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="9">
         <v>13.74</v>
       </c>
       <c r="C11" s="9">
         <v>13.32</v>
       </c>
       <c r="D11" s="9">
         <v>14.12</v>
       </c>
       <c r="E11" s="9">
         <v>14.12</v>
       </c>
       <c r="F11" s="9">
         <v>14.03</v>
       </c>
       <c r="G11" s="9">
         <v>15.5</v>
       </c>
       <c r="H11" s="9">
         <v>15.86</v>
       </c>
       <c r="I11" s="9">
@@ -9444,52 +9567,55 @@
       </c>
       <c r="BF11" s="35">
         <v>8.9600000000000009</v>
       </c>
       <c r="BG11" s="9">
         <v>9</v>
       </c>
       <c r="BH11" s="9">
         <v>9.02</v>
       </c>
       <c r="BI11" s="35">
         <v>8.8699999999999992</v>
       </c>
       <c r="BJ11" s="35">
         <v>7.07</v>
       </c>
       <c r="BK11" s="9">
         <v>8.73</v>
       </c>
       <c r="BL11" s="43">
         <v>8.2799999999999994</v>
       </c>
       <c r="BM11" s="9">
         <v>7.7</v>
       </c>
+      <c r="BN11" s="9">
+        <v>8.1199999999999992</v>
+      </c>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="9">
         <v>26.33</v>
       </c>
       <c r="C12" s="9">
         <v>11.06</v>
       </c>
       <c r="D12" s="9">
         <v>11.26</v>
       </c>
       <c r="E12" s="9">
         <v>10.83</v>
       </c>
       <c r="F12" s="9">
         <v>11.8</v>
       </c>
       <c r="G12" s="9">
         <v>11.6</v>
       </c>
       <c r="H12" s="9">
         <v>11.9</v>
       </c>
       <c r="I12" s="9">
@@ -9641,52 +9767,55 @@
       </c>
       <c r="BF12" s="35">
         <v>10.119999999999999</v>
       </c>
       <c r="BG12" s="9">
         <v>9.3699999999999992</v>
       </c>
       <c r="BH12" s="9">
         <v>9.42</v>
       </c>
       <c r="BI12" s="35">
         <v>9.82</v>
       </c>
       <c r="BJ12" s="35">
         <v>5.48</v>
       </c>
       <c r="BK12" s="9">
         <v>7.97</v>
       </c>
       <c r="BL12" s="43">
         <v>7.95</v>
       </c>
       <c r="BM12" s="9">
         <v>7.98</v>
       </c>
+      <c r="BN12" s="9">
+        <v>6.97</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="9">
         <v>4.91</v>
       </c>
       <c r="C13" s="9">
         <v>23.25</v>
       </c>
       <c r="D13" s="9">
         <v>21.72</v>
       </c>
       <c r="E13" s="9">
         <v>21.56</v>
       </c>
       <c r="F13" s="9">
         <v>21.21</v>
       </c>
       <c r="G13" s="9">
         <v>22.22</v>
       </c>
       <c r="H13" s="9">
         <v>22.61</v>
       </c>
       <c r="I13" s="9">
@@ -9838,52 +9967,55 @@
       </c>
       <c r="BF13" s="35">
         <v>11.54</v>
       </c>
       <c r="BG13" s="9">
         <v>11.38</v>
       </c>
       <c r="BH13" s="9">
         <v>11.42</v>
       </c>
       <c r="BI13" s="35">
         <v>11.43</v>
       </c>
       <c r="BJ13" s="35">
         <v>15.33</v>
       </c>
       <c r="BK13" s="9">
         <v>14.53</v>
       </c>
       <c r="BL13" s="43">
         <v>13.01</v>
       </c>
       <c r="BM13" s="9">
         <v>11.28</v>
       </c>
+      <c r="BN13" s="9">
+        <v>11.24</v>
+      </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="9">
         <v>1.95</v>
       </c>
       <c r="C14" s="9">
         <v>2.95</v>
       </c>
       <c r="D14" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="E14" s="9">
         <v>3.07</v>
       </c>
       <c r="F14" s="9">
         <v>3.02</v>
       </c>
       <c r="G14" s="9">
         <v>3.12</v>
       </c>
       <c r="H14" s="9">
         <v>4.1900000000000004</v>
       </c>
       <c r="I14" s="9">
@@ -10033,52 +10165,55 @@
       </c>
       <c r="BF14" s="35">
         <v>4.18</v>
       </c>
       <c r="BG14" s="9">
         <v>4.87</v>
       </c>
       <c r="BH14" s="9">
         <v>4.29</v>
       </c>
       <c r="BI14" s="35">
         <v>3.59</v>
       </c>
       <c r="BJ14" s="35">
         <v>0.8</v>
       </c>
       <c r="BK14" s="9">
         <v>-1.26</v>
       </c>
       <c r="BL14" s="43">
         <v>-2.46</v>
       </c>
       <c r="BM14" s="9">
         <v>-2.0499999999999998</v>
       </c>
+      <c r="BN14" s="9">
+        <v>-1.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="9">
         <v>5.94</v>
       </c>
       <c r="C15" s="9">
         <v>6.45</v>
       </c>
       <c r="D15" s="9">
         <v>8</v>
       </c>
       <c r="E15" s="9">
         <v>8.99</v>
       </c>
       <c r="F15" s="9">
         <v>9.24</v>
       </c>
       <c r="G15" s="9">
         <v>9.68</v>
       </c>
       <c r="H15" s="9">
         <v>9.11</v>
       </c>
       <c r="I15" s="9">
@@ -10230,52 +10365,55 @@
       </c>
       <c r="BF15" s="35">
         <v>9.15</v>
       </c>
       <c r="BG15" s="9">
         <v>9.07</v>
       </c>
       <c r="BH15" s="9">
         <v>9.44</v>
       </c>
       <c r="BI15" s="35">
         <v>9.4600000000000009</v>
       </c>
       <c r="BJ15" s="35">
         <v>11.45</v>
       </c>
       <c r="BK15" s="9">
         <v>9.2899999999999991</v>
       </c>
       <c r="BL15" s="43">
         <v>7.7</v>
       </c>
       <c r="BM15" s="9">
         <v>8.56</v>
       </c>
+      <c r="BN15" s="9">
+        <v>7.44</v>
+      </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="9">
         <v>22.1</v>
       </c>
       <c r="C16" s="9">
         <v>9.5500000000000007</v>
       </c>
       <c r="D16" s="9">
         <v>10.33</v>
       </c>
       <c r="E16" s="9">
         <v>10.19</v>
       </c>
       <c r="F16" s="9">
         <v>8.67</v>
       </c>
       <c r="G16" s="9">
         <v>9.4</v>
       </c>
       <c r="H16" s="9">
         <v>9.24</v>
       </c>
       <c r="I16" s="9">
@@ -10427,52 +10565,55 @@
       </c>
       <c r="BF16" s="35">
         <v>7.07</v>
       </c>
       <c r="BG16" s="9">
         <v>6.64</v>
       </c>
       <c r="BH16" s="9">
         <v>6.34</v>
       </c>
       <c r="BI16" s="35">
         <v>6.14</v>
       </c>
       <c r="BJ16" s="35">
         <v>7.29</v>
       </c>
       <c r="BK16" s="9">
         <v>6.81</v>
       </c>
       <c r="BL16" s="43">
         <v>7.11</v>
       </c>
       <c r="BM16" s="9">
         <v>6.9</v>
       </c>
+      <c r="BN16" s="9">
+        <v>7.47</v>
+      </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="9">
         <v>15.8</v>
       </c>
       <c r="C17" s="9">
         <v>15.99</v>
       </c>
       <c r="D17" s="9">
         <v>16.649999999999999</v>
       </c>
       <c r="E17" s="9">
         <v>16.72</v>
       </c>
       <c r="F17" s="9">
         <v>17.16</v>
       </c>
       <c r="G17" s="9">
         <v>17.600000000000001</v>
       </c>
       <c r="H17" s="9">
         <v>17.93</v>
       </c>
       <c r="I17" s="9">
@@ -10624,52 +10765,55 @@
       </c>
       <c r="BF17" s="35">
         <v>10.68</v>
       </c>
       <c r="BG17" s="9">
         <v>10.73</v>
       </c>
       <c r="BH17" s="9">
         <v>10.71</v>
       </c>
       <c r="BI17" s="35">
         <v>10.63</v>
       </c>
       <c r="BJ17" s="35">
         <v>11.98</v>
       </c>
       <c r="BK17" s="9">
         <v>11.8</v>
       </c>
       <c r="BL17" s="43">
         <v>10.38</v>
       </c>
       <c r="BM17" s="9">
         <v>9.86</v>
       </c>
+      <c r="BN17" s="9">
+        <v>9.57</v>
+      </c>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="9">
         <v>20.3</v>
       </c>
       <c r="C18" s="9">
         <v>15.62</v>
       </c>
       <c r="D18" s="9">
         <v>15.47</v>
       </c>
       <c r="E18" s="9">
         <v>14.06</v>
       </c>
       <c r="F18" s="9">
         <v>15.19</v>
       </c>
       <c r="G18" s="9">
         <v>15.06</v>
       </c>
       <c r="H18" s="9">
         <v>14.9</v>
       </c>
       <c r="I18" s="9">
@@ -10821,52 +10965,55 @@
       </c>
       <c r="BF18" s="35">
         <v>14.01</v>
       </c>
       <c r="BG18" s="9">
         <v>13.44</v>
       </c>
       <c r="BH18" s="9">
         <v>13.99</v>
       </c>
       <c r="BI18" s="35">
         <v>13.84</v>
       </c>
       <c r="BJ18" s="35">
         <v>12.85</v>
       </c>
       <c r="BK18" s="9">
         <v>9.74</v>
       </c>
       <c r="BL18" s="43">
         <v>7.49</v>
       </c>
       <c r="BM18" s="9">
         <v>8.69</v>
       </c>
+      <c r="BN18" s="9">
+        <v>8.1999999999999993</v>
+      </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="9">
         <v>18.940000000000001</v>
       </c>
       <c r="C19" s="9">
         <v>19.84</v>
       </c>
       <c r="D19" s="9">
         <v>18.309999999999999</v>
       </c>
       <c r="E19" s="9">
         <v>18.78</v>
       </c>
       <c r="F19" s="9">
         <v>18.87</v>
       </c>
       <c r="G19" s="9">
         <v>19.600000000000001</v>
       </c>
       <c r="H19" s="9">
         <v>19.989999999999998</v>
       </c>
       <c r="I19" s="9">
@@ -11018,52 +11165,55 @@
       </c>
       <c r="BF19" s="35">
         <v>10.6</v>
       </c>
       <c r="BG19" s="9">
         <v>10.59</v>
       </c>
       <c r="BH19" s="9">
         <v>10.33</v>
       </c>
       <c r="BI19" s="35">
         <v>10.29</v>
       </c>
       <c r="BJ19" s="35">
         <v>10.81</v>
       </c>
       <c r="BK19" s="9">
         <v>9.84</v>
       </c>
       <c r="BL19" s="43">
         <v>8.9600000000000009</v>
       </c>
       <c r="BM19" s="9">
         <v>9.4</v>
       </c>
+      <c r="BN19" s="9">
+        <v>9.73</v>
+      </c>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="9">
         <v>19.829999999999998</v>
       </c>
       <c r="C20" s="9">
         <v>15.7</v>
       </c>
       <c r="D20" s="9">
         <v>14.66</v>
       </c>
       <c r="E20" s="9">
         <v>15.04</v>
       </c>
       <c r="F20" s="9">
         <v>14.79</v>
       </c>
       <c r="G20" s="9">
         <v>14.94</v>
       </c>
       <c r="H20" s="9">
         <v>15.4</v>
       </c>
       <c r="I20" s="9">
@@ -11215,52 +11365,55 @@
       </c>
       <c r="BF20" s="35">
         <v>10.61</v>
       </c>
       <c r="BG20" s="9">
         <v>10.33</v>
       </c>
       <c r="BH20" s="9">
         <v>9.8000000000000007</v>
       </c>
       <c r="BI20" s="35">
         <v>10.130000000000001</v>
       </c>
       <c r="BJ20" s="35">
         <v>11.81</v>
       </c>
       <c r="BK20" s="9">
         <v>9.98</v>
       </c>
       <c r="BL20" s="43">
         <v>9.75</v>
       </c>
       <c r="BM20" s="9">
         <v>9.31</v>
       </c>
+      <c r="BN20" s="9">
+        <v>9.73</v>
+      </c>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="9">
         <v>8.73</v>
       </c>
       <c r="C21" s="9">
         <v>19.22</v>
       </c>
       <c r="D21" s="9">
         <v>20.27</v>
       </c>
       <c r="E21" s="9">
         <v>19.18</v>
       </c>
       <c r="F21" s="9">
         <v>18.98</v>
       </c>
       <c r="G21" s="9">
         <v>19.97</v>
       </c>
       <c r="H21" s="9">
         <v>20.25</v>
       </c>
       <c r="I21" s="9">
@@ -11412,52 +11565,55 @@
       </c>
       <c r="BF21" s="35">
         <v>12.83</v>
       </c>
       <c r="BG21" s="9">
         <v>12.94</v>
       </c>
       <c r="BH21" s="9">
         <v>12.84</v>
       </c>
       <c r="BI21" s="35">
         <v>12.68</v>
       </c>
       <c r="BJ21" s="35">
         <v>17.53</v>
       </c>
       <c r="BK21" s="9">
         <v>13.64</v>
       </c>
       <c r="BL21" s="43">
         <v>12.66</v>
       </c>
       <c r="BM21" s="9">
         <v>13.27</v>
       </c>
+      <c r="BN21" s="9">
+        <v>12.84</v>
+      </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="9">
         <v>17.37</v>
       </c>
       <c r="D22" s="9">
         <v>19.78</v>
       </c>
       <c r="E22" s="9">
         <v>19.29</v>
       </c>
       <c r="F22" s="9">
         <v>18.23</v>
       </c>
       <c r="G22" s="9">
         <v>17.37</v>
       </c>
       <c r="H22" s="9">
         <v>18.28</v>
       </c>
       <c r="I22" s="9">
@@ -11609,121 +11765,125 @@
       </c>
       <c r="BF22" s="35">
         <v>13.54</v>
       </c>
       <c r="BG22" s="9">
         <v>13.48</v>
       </c>
       <c r="BH22" s="9">
         <v>12.93</v>
       </c>
       <c r="BI22" s="35">
         <v>13.02</v>
       </c>
       <c r="BJ22" s="35">
         <v>8.08</v>
       </c>
       <c r="BK22" s="9">
         <v>11.71</v>
       </c>
       <c r="BL22" s="43">
         <v>10.75</v>
       </c>
       <c r="BM22" s="9">
         <v>9.92</v>
       </c>
+      <c r="BN22" s="9">
+        <v>9.6999999999999993</v>
+      </c>
     </row>
-    <row r="23" spans="1:65" s="24" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A23" s="58" t="s">
+    <row r="23" spans="1:66" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="58"/>
-[...62 lines deleted...]
-      <c r="BM23" s="58"/>
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+      <c r="N23" s="59"/>
+      <c r="O23" s="59"/>
+      <c r="P23" s="59"/>
+      <c r="Q23" s="59"/>
+      <c r="R23" s="59"/>
+      <c r="S23" s="59"/>
+      <c r="T23" s="59"/>
+      <c r="U23" s="59"/>
+      <c r="V23" s="59"/>
+      <c r="W23" s="59"/>
+      <c r="X23" s="59"/>
+      <c r="Y23" s="59"/>
+      <c r="Z23" s="59"/>
+      <c r="AA23" s="59"/>
+      <c r="AB23" s="59"/>
+      <c r="AC23" s="59"/>
+      <c r="AD23" s="59"/>
+      <c r="AE23" s="59"/>
+      <c r="AF23" s="59"/>
+      <c r="AG23" s="59"/>
+      <c r="AH23" s="59"/>
+      <c r="AI23" s="59"/>
+      <c r="AJ23" s="59"/>
+      <c r="AK23" s="59"/>
+      <c r="AL23" s="59"/>
+      <c r="AM23" s="59"/>
+      <c r="AN23" s="59"/>
+      <c r="AO23" s="59"/>
+      <c r="AP23" s="59"/>
+      <c r="AQ23" s="59"/>
+      <c r="AR23" s="59"/>
+      <c r="AS23" s="59"/>
+      <c r="AT23" s="59"/>
+      <c r="AU23" s="59"/>
+      <c r="AV23" s="59"/>
+      <c r="AW23" s="59"/>
+      <c r="AX23" s="59"/>
+      <c r="AY23" s="59"/>
+      <c r="AZ23" s="59"/>
+      <c r="BA23" s="59"/>
+      <c r="BB23" s="59"/>
+      <c r="BC23" s="59"/>
+      <c r="BD23" s="59"/>
+      <c r="BE23" s="59"/>
+      <c r="BF23" s="59"/>
+      <c r="BG23" s="59"/>
+      <c r="BH23" s="59"/>
+      <c r="BI23" s="59"/>
+      <c r="BJ23" s="59"/>
+      <c r="BK23" s="59"/>
+      <c r="BL23" s="59"/>
+      <c r="BM23" s="59"/>
+      <c r="BN23" s="59"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="17">
         <v>22.84</v>
       </c>
       <c r="C24" s="17">
         <v>20.440000000000001</v>
       </c>
       <c r="D24" s="17">
         <v>18.62</v>
       </c>
       <c r="E24" s="17">
         <v>18.43</v>
       </c>
       <c r="F24" s="17">
         <v>18.25</v>
       </c>
       <c r="G24" s="17">
         <v>18.75</v>
       </c>
       <c r="H24" s="17">
         <v>18.84</v>
       </c>
       <c r="I24" s="17">
@@ -11875,52 +12035,55 @@
       </c>
       <c r="BF24" s="35">
         <v>10.99</v>
       </c>
       <c r="BG24" s="9">
         <v>11.09</v>
       </c>
       <c r="BH24" s="9">
         <v>10.85</v>
       </c>
       <c r="BI24" s="35">
         <v>10.88</v>
       </c>
       <c r="BJ24" s="35">
         <v>11.54</v>
       </c>
       <c r="BK24" s="9">
         <v>10.33</v>
       </c>
       <c r="BL24" s="43">
         <v>9.8800000000000008</v>
       </c>
       <c r="BM24" s="9">
         <v>9.91</v>
       </c>
+      <c r="BN24" s="9">
+        <v>9.77</v>
+      </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="17">
         <v>24.06</v>
       </c>
       <c r="C25" s="17">
         <v>21.25</v>
       </c>
       <c r="D25" s="17">
         <v>18.77</v>
       </c>
       <c r="E25" s="17">
         <v>18.62</v>
       </c>
       <c r="F25" s="17">
         <v>18.350000000000001</v>
       </c>
       <c r="G25" s="17">
         <v>18.850000000000001</v>
       </c>
       <c r="H25" s="17">
         <v>18.91</v>
       </c>
       <c r="I25" s="17">
@@ -12072,52 +12235,55 @@
       </c>
       <c r="BF25" s="35">
         <v>10.96</v>
       </c>
       <c r="BG25" s="9">
         <v>11.06</v>
       </c>
       <c r="BH25" s="9">
         <v>10.84</v>
       </c>
       <c r="BI25" s="35">
         <v>10.87</v>
       </c>
       <c r="BJ25" s="35">
         <v>11.33</v>
       </c>
       <c r="BK25" s="9">
         <v>10.1</v>
       </c>
       <c r="BL25" s="43">
         <v>9.74</v>
       </c>
       <c r="BM25" s="9">
         <v>9.8000000000000007</v>
       </c>
+      <c r="BN25" s="9">
+        <v>9.6300000000000008</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="17">
         <v>13.06</v>
       </c>
       <c r="C26" s="17">
         <v>14.01</v>
       </c>
       <c r="D26" s="17">
         <v>16.399999999999999</v>
       </c>
       <c r="E26" s="17">
         <v>16.11</v>
       </c>
       <c r="F26" s="17">
         <v>16.059999999999999</v>
       </c>
       <c r="G26" s="17">
         <v>16.899999999999999</v>
       </c>
       <c r="H26" s="17">
         <v>16.34</v>
       </c>
       <c r="I26" s="17">
@@ -12269,52 +12435,55 @@
       </c>
       <c r="BF26" s="35">
         <v>8.6199999999999992</v>
       </c>
       <c r="BG26" s="9">
         <v>8.75</v>
       </c>
       <c r="BH26" s="9">
         <v>8.5399999999999991</v>
       </c>
       <c r="BI26" s="35">
         <v>8.52</v>
       </c>
       <c r="BJ26" s="35">
         <v>8.35</v>
       </c>
       <c r="BK26" s="9">
         <v>9.33</v>
       </c>
       <c r="BL26" s="43">
         <v>9.76</v>
       </c>
       <c r="BM26" s="9">
         <v>9.2200000000000006</v>
       </c>
+      <c r="BN26" s="9">
+        <v>8.4</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17">
         <v>18.399999999999999</v>
       </c>
       <c r="C27" s="17">
         <v>17.010000000000002</v>
       </c>
       <c r="D27" s="17">
         <v>18.350000000000001</v>
       </c>
       <c r="E27" s="17">
         <v>18.21</v>
       </c>
       <c r="F27" s="17">
         <v>18.78</v>
       </c>
       <c r="G27" s="17">
         <v>19.38</v>
       </c>
       <c r="H27" s="17">
         <v>19.8</v>
       </c>
       <c r="I27" s="17">
@@ -12466,52 +12635,55 @@
       </c>
       <c r="BF27" s="35">
         <v>11.61</v>
       </c>
       <c r="BG27" s="9">
         <v>11.79</v>
       </c>
       <c r="BH27" s="9">
         <v>11.65</v>
       </c>
       <c r="BI27" s="35">
         <v>11.61</v>
       </c>
       <c r="BJ27" s="35">
         <v>13.45</v>
       </c>
       <c r="BK27" s="9">
         <v>12.82</v>
       </c>
       <c r="BL27" s="43">
         <v>11.34</v>
       </c>
       <c r="BM27" s="9">
         <v>10.65</v>
       </c>
+      <c r="BN27" s="9">
+        <v>10.63</v>
+      </c>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="17">
         <v>27.83</v>
       </c>
       <c r="C28" s="17">
         <v>23.34</v>
       </c>
       <c r="D28" s="17">
         <v>24.59</v>
       </c>
       <c r="E28" s="17">
         <v>29.74</v>
       </c>
       <c r="F28" s="17">
         <v>25.93</v>
       </c>
       <c r="G28" s="17">
         <v>24.5</v>
       </c>
       <c r="H28" s="17">
         <v>20.21</v>
       </c>
       <c r="I28" s="17">
@@ -12661,52 +12833,55 @@
       </c>
       <c r="BF28" s="35">
         <v>4.3899999999999997</v>
       </c>
       <c r="BG28" s="9">
         <v>5.62</v>
       </c>
       <c r="BH28" s="9">
         <v>5.61</v>
       </c>
       <c r="BI28" s="35">
         <v>4.21</v>
       </c>
       <c r="BJ28" s="35">
         <v>5.67</v>
       </c>
       <c r="BK28" s="9">
         <v>3.02</v>
       </c>
       <c r="BL28" s="43">
         <v>-1.97</v>
       </c>
       <c r="BM28" s="9">
         <v>2.93</v>
       </c>
+      <c r="BN28" s="9">
+        <v>3.49</v>
+      </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="17">
         <v>16.28</v>
       </c>
       <c r="C29" s="17">
         <v>15.73</v>
       </c>
       <c r="D29" s="17">
         <v>14.15</v>
       </c>
       <c r="E29" s="17">
         <v>14.15</v>
       </c>
       <c r="F29" s="17">
         <v>13.71</v>
       </c>
       <c r="G29" s="17">
         <v>13.66</v>
       </c>
       <c r="H29" s="17">
         <v>14.18</v>
       </c>
       <c r="I29" s="17">
@@ -12858,52 +13033,55 @@
       </c>
       <c r="BF29" s="35">
         <v>10.9</v>
       </c>
       <c r="BG29" s="9">
         <v>10.65</v>
       </c>
       <c r="BH29" s="9">
         <v>9.86</v>
       </c>
       <c r="BI29" s="35">
         <v>10.26</v>
       </c>
       <c r="BJ29" s="35">
         <v>9.31</v>
       </c>
       <c r="BK29" s="9">
         <v>8.9600000000000009</v>
       </c>
       <c r="BL29" s="43">
         <v>8.6999999999999993</v>
       </c>
       <c r="BM29" s="9">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BN29" s="9">
+        <v>10.050000000000001</v>
+      </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="17">
         <v>21.46</v>
       </c>
       <c r="C30" s="17">
         <v>20.81</v>
       </c>
       <c r="D30" s="17">
         <v>22</v>
       </c>
       <c r="E30" s="17">
         <v>20.73</v>
       </c>
       <c r="F30" s="17">
         <v>20.86</v>
       </c>
       <c r="G30" s="17">
         <v>21.79</v>
       </c>
       <c r="H30" s="17">
         <v>22.17</v>
       </c>
       <c r="I30" s="17">
@@ -13055,121 +13233,125 @@
       </c>
       <c r="BF30" s="35">
         <v>13</v>
       </c>
       <c r="BG30" s="9">
         <v>13.16</v>
       </c>
       <c r="BH30" s="9">
         <v>13.16</v>
       </c>
       <c r="BI30" s="35">
         <v>12.99</v>
       </c>
       <c r="BJ30" s="35">
         <v>18.690000000000001</v>
       </c>
       <c r="BK30" s="9">
         <v>13.94</v>
       </c>
       <c r="BL30" s="43">
         <v>12.78</v>
       </c>
       <c r="BM30" s="9">
         <v>12.92</v>
       </c>
+      <c r="BN30" s="9">
+        <v>12.64</v>
+      </c>
     </row>
-    <row r="31" spans="1:65" s="24" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="57" t="s">
+    <row r="31" spans="1:66" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="57"/>
-[...62 lines deleted...]
-      <c r="BM31" s="57"/>
+      <c r="B31" s="58"/>
+      <c r="C31" s="58"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="58"/>
+      <c r="F31" s="58"/>
+      <c r="G31" s="58"/>
+      <c r="H31" s="58"/>
+      <c r="I31" s="58"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="58"/>
+      <c r="N31" s="58"/>
+      <c r="O31" s="58"/>
+      <c r="P31" s="58"/>
+      <c r="Q31" s="58"/>
+      <c r="R31" s="58"/>
+      <c r="S31" s="58"/>
+      <c r="T31" s="58"/>
+      <c r="U31" s="58"/>
+      <c r="V31" s="58"/>
+      <c r="W31" s="58"/>
+      <c r="X31" s="58"/>
+      <c r="Y31" s="58"/>
+      <c r="Z31" s="58"/>
+      <c r="AA31" s="58"/>
+      <c r="AB31" s="58"/>
+      <c r="AC31" s="58"/>
+      <c r="AD31" s="58"/>
+      <c r="AE31" s="58"/>
+      <c r="AF31" s="58"/>
+      <c r="AG31" s="58"/>
+      <c r="AH31" s="58"/>
+      <c r="AI31" s="58"/>
+      <c r="AJ31" s="58"/>
+      <c r="AK31" s="58"/>
+      <c r="AL31" s="58"/>
+      <c r="AM31" s="58"/>
+      <c r="AN31" s="58"/>
+      <c r="AO31" s="58"/>
+      <c r="AP31" s="58"/>
+      <c r="AQ31" s="58"/>
+      <c r="AR31" s="58"/>
+      <c r="AS31" s="58"/>
+      <c r="AT31" s="58"/>
+      <c r="AU31" s="58"/>
+      <c r="AV31" s="58"/>
+      <c r="AW31" s="58"/>
+      <c r="AX31" s="58"/>
+      <c r="AY31" s="58"/>
+      <c r="AZ31" s="58"/>
+      <c r="BA31" s="58"/>
+      <c r="BB31" s="58"/>
+      <c r="BC31" s="58"/>
+      <c r="BD31" s="58"/>
+      <c r="BE31" s="58"/>
+      <c r="BF31" s="58"/>
+      <c r="BG31" s="58"/>
+      <c r="BH31" s="58"/>
+      <c r="BI31" s="58"/>
+      <c r="BJ31" s="58"/>
+      <c r="BK31" s="58"/>
+      <c r="BL31" s="58"/>
+      <c r="BM31" s="58"/>
+      <c r="BN31" s="58"/>
     </row>
-    <row r="32" spans="1:65">
+    <row r="32" spans="1:66">
       <c r="A32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="18">
         <v>14.58</v>
       </c>
       <c r="D32" s="18">
         <v>14.01</v>
       </c>
       <c r="E32" s="18">
         <v>13.95</v>
       </c>
       <c r="F32" s="18">
         <v>13.85</v>
       </c>
       <c r="G32" s="18">
         <v>13.76</v>
       </c>
       <c r="H32" s="18">
         <v>14.3</v>
       </c>
       <c r="I32" s="18">
         <v>14.65</v>
       </c>
@@ -13319,52 +13501,55 @@
       </c>
       <c r="BF32" s="35">
         <v>9.91</v>
       </c>
       <c r="BG32" s="9">
         <v>9.7100000000000009</v>
       </c>
       <c r="BH32" s="9">
         <v>9.66</v>
       </c>
       <c r="BI32" s="35">
         <v>9.59</v>
       </c>
       <c r="BJ32" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="BK32" s="35">
         <v>9.24</v>
       </c>
       <c r="BL32" s="44">
         <v>8.39</v>
       </c>
       <c r="BM32" s="35">
         <v>8.2200000000000006</v>
       </c>
+      <c r="BN32" s="35">
+        <v>8.18</v>
+      </c>
     </row>
-    <row r="33" spans="1:65">
+    <row r="33" spans="1:66">
       <c r="A33" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="18">
         <v>12.55</v>
       </c>
       <c r="D33" s="18">
         <v>12.62</v>
       </c>
       <c r="E33" s="18">
         <v>11.82</v>
       </c>
       <c r="F33" s="18">
         <v>12.11</v>
       </c>
       <c r="G33" s="18">
         <v>11.97</v>
       </c>
       <c r="H33" s="18">
         <v>14.08</v>
       </c>
       <c r="I33" s="18">
         <v>15.36</v>
       </c>
@@ -13514,52 +13699,55 @@
       </c>
       <c r="BF33" s="35">
         <v>9.33</v>
       </c>
       <c r="BG33" s="9">
         <v>9.27</v>
       </c>
       <c r="BH33" s="9">
         <v>9.5500000000000007</v>
       </c>
       <c r="BI33" s="35">
         <v>9.26</v>
       </c>
       <c r="BJ33" s="35">
         <v>5.69</v>
       </c>
       <c r="BK33" s="35">
         <v>8.09</v>
       </c>
       <c r="BL33" s="44">
         <v>6.68</v>
       </c>
       <c r="BM33" s="35">
         <v>6.03</v>
       </c>
+      <c r="BN33" s="35">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="34" spans="1:65">
+    <row r="34" spans="1:66">
       <c r="A34" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="18">
         <v>13.74</v>
       </c>
       <c r="D34" s="18">
         <v>11.06</v>
       </c>
       <c r="E34" s="18">
         <v>11.26</v>
       </c>
       <c r="F34" s="18">
         <v>10.83</v>
       </c>
       <c r="G34" s="18">
         <v>11.8</v>
       </c>
       <c r="H34" s="18">
         <v>11.6</v>
       </c>
       <c r="I34" s="18">
         <v>11.9</v>
       </c>
@@ -13709,52 +13897,55 @@
       </c>
       <c r="BF34" s="35">
         <v>10.119999999999999</v>
       </c>
       <c r="BG34" s="9">
         <v>9.3699999999999992</v>
       </c>
       <c r="BH34" s="9">
         <v>9.42</v>
       </c>
       <c r="BI34" s="35">
         <v>9.82</v>
       </c>
       <c r="BJ34" s="35">
         <v>5.48</v>
       </c>
       <c r="BK34" s="35">
         <v>7.97</v>
       </c>
       <c r="BL34" s="44">
         <v>7.95</v>
       </c>
       <c r="BM34" s="35">
         <v>7.98</v>
       </c>
+      <c r="BN34" s="35">
+        <v>6.97</v>
+      </c>
     </row>
-    <row r="35" spans="1:65">
+    <row r="35" spans="1:66">
       <c r="A35" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="18">
         <v>26.33</v>
       </c>
       <c r="D35" s="18">
         <v>23.25</v>
       </c>
       <c r="E35" s="18">
         <v>21.72</v>
       </c>
       <c r="F35" s="18">
         <v>21.56</v>
       </c>
       <c r="G35" s="18">
         <v>21.21</v>
       </c>
       <c r="H35" s="18">
         <v>22.22</v>
       </c>
       <c r="I35" s="18">
         <v>22.61</v>
       </c>
@@ -13904,52 +14095,55 @@
       </c>
       <c r="BF35" s="35">
         <v>11.54</v>
       </c>
       <c r="BG35" s="9">
         <v>11.38</v>
       </c>
       <c r="BH35" s="9">
         <v>11.42</v>
       </c>
       <c r="BI35" s="35">
         <v>11.43</v>
       </c>
       <c r="BJ35" s="35">
         <v>15.33</v>
       </c>
       <c r="BK35" s="35">
         <v>14.53</v>
       </c>
       <c r="BL35" s="44">
         <v>13.01</v>
       </c>
       <c r="BM35" s="35">
         <v>11.28</v>
       </c>
+      <c r="BN35" s="35">
+        <v>11.24</v>
+      </c>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="18">
         <v>4.91</v>
       </c>
       <c r="D36" s="18">
         <v>2.95</v>
       </c>
       <c r="E36" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="F36" s="18">
         <v>3.07</v>
       </c>
       <c r="G36" s="18">
         <v>3.02</v>
       </c>
       <c r="H36" s="18">
         <v>3.12</v>
       </c>
       <c r="I36" s="18">
         <v>4.1900000000000004</v>
       </c>
@@ -14097,52 +14291,55 @@
       </c>
       <c r="BF36" s="35">
         <v>4.18</v>
       </c>
       <c r="BG36" s="9">
         <v>4.87</v>
       </c>
       <c r="BH36" s="9">
         <v>4.29</v>
       </c>
       <c r="BI36" s="35">
         <v>3.59</v>
       </c>
       <c r="BJ36" s="35">
         <v>0.8</v>
       </c>
       <c r="BK36" s="35">
         <v>-1.26</v>
       </c>
       <c r="BL36" s="44">
         <v>-2.46</v>
       </c>
       <c r="BM36" s="35">
         <v>-2.0499999999999998</v>
       </c>
+      <c r="BN36" s="35">
+        <v>-1.3</v>
+      </c>
     </row>
-    <row r="37" spans="1:65">
+    <row r="37" spans="1:66">
       <c r="A37" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13"/>
       <c r="C37" s="18">
         <v>1.95</v>
       </c>
       <c r="D37" s="18">
         <v>6.45</v>
       </c>
       <c r="E37" s="18">
         <v>8</v>
       </c>
       <c r="F37" s="18">
         <v>8.99</v>
       </c>
       <c r="G37" s="18">
         <v>9.24</v>
       </c>
       <c r="H37" s="18">
         <v>9.68</v>
       </c>
       <c r="I37" s="18">
         <v>9.11</v>
       </c>
@@ -14292,52 +14489,55 @@
       </c>
       <c r="BF37" s="35">
         <v>9.15</v>
       </c>
       <c r="BG37" s="9">
         <v>9.07</v>
       </c>
       <c r="BH37" s="9">
         <v>9.44</v>
       </c>
       <c r="BI37" s="35">
         <v>9.4600000000000009</v>
       </c>
       <c r="BJ37" s="35">
         <v>11.45</v>
       </c>
       <c r="BK37" s="35">
         <v>9.2899999999999991</v>
       </c>
       <c r="BL37" s="44">
         <v>7.7</v>
       </c>
       <c r="BM37" s="35">
         <v>8.56</v>
       </c>
+      <c r="BN37" s="35">
+        <v>7.44</v>
+      </c>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="13"/>
       <c r="C38" s="18">
         <v>5.94</v>
       </c>
       <c r="D38" s="18">
         <v>9.5500000000000007</v>
       </c>
       <c r="E38" s="18">
         <v>10.33</v>
       </c>
       <c r="F38" s="18">
         <v>10.19</v>
       </c>
       <c r="G38" s="18">
         <v>8.67</v>
       </c>
       <c r="H38" s="18">
         <v>9.4</v>
       </c>
       <c r="I38" s="18">
         <v>9.24</v>
       </c>
@@ -14487,52 +14687,55 @@
       </c>
       <c r="BF38" s="35">
         <v>7.07</v>
       </c>
       <c r="BG38" s="9">
         <v>6.64</v>
       </c>
       <c r="BH38" s="9">
         <v>6.34</v>
       </c>
       <c r="BI38" s="35">
         <v>6.14</v>
       </c>
       <c r="BJ38" s="35">
         <v>7.29</v>
       </c>
       <c r="BK38" s="35">
         <v>6.81</v>
       </c>
       <c r="BL38" s="44">
         <v>7.11</v>
       </c>
       <c r="BM38" s="35">
         <v>6.9</v>
       </c>
+      <c r="BN38" s="35">
+        <v>7.47</v>
+      </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:66">
       <c r="A39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="18">
         <v>22.1</v>
       </c>
       <c r="D39" s="18">
         <v>13.08</v>
       </c>
       <c r="E39" s="18">
         <v>11.81</v>
       </c>
       <c r="F39" s="18">
         <v>12.49</v>
       </c>
       <c r="G39" s="18">
         <v>12.54</v>
       </c>
       <c r="H39" s="18">
         <v>12.55</v>
       </c>
       <c r="I39" s="18">
         <v>12.58</v>
       </c>
@@ -14682,52 +14885,55 @@
       </c>
       <c r="BF39" s="35">
         <v>7.64</v>
       </c>
       <c r="BG39" s="9">
         <v>7.25</v>
       </c>
       <c r="BH39" s="9">
         <v>7.68</v>
       </c>
       <c r="BI39" s="35">
         <v>7.43</v>
       </c>
       <c r="BJ39" s="35">
         <v>7.18</v>
       </c>
       <c r="BK39" s="35">
         <v>8.44</v>
       </c>
       <c r="BL39" s="44">
         <v>7.2</v>
       </c>
       <c r="BM39" s="35">
         <v>7.25</v>
       </c>
+      <c r="BN39" s="35">
+        <v>6.09</v>
+      </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="13"/>
       <c r="C40" s="18">
         <v>15.8</v>
       </c>
       <c r="D40" s="18">
         <v>15.62</v>
       </c>
       <c r="E40" s="18">
         <v>15.47</v>
       </c>
       <c r="F40" s="18">
         <v>14.06</v>
       </c>
       <c r="G40" s="18">
         <v>15.19</v>
       </c>
       <c r="H40" s="18">
         <v>15.06</v>
       </c>
       <c r="I40" s="18">
         <v>14.9</v>
       </c>
@@ -14877,52 +15083,55 @@
       </c>
       <c r="BF40" s="35">
         <v>14.01</v>
       </c>
       <c r="BG40" s="9">
         <v>13.44</v>
       </c>
       <c r="BH40" s="9">
         <v>13.99</v>
       </c>
       <c r="BI40" s="35">
         <v>13.84</v>
       </c>
       <c r="BJ40" s="35">
         <v>12.85</v>
       </c>
       <c r="BK40" s="35">
         <v>9.74</v>
       </c>
       <c r="BL40" s="44">
         <v>7.49</v>
       </c>
       <c r="BM40" s="35">
         <v>8.69</v>
       </c>
+      <c r="BN40" s="35">
+        <v>8.1999999999999993</v>
+      </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="13"/>
       <c r="C41" s="18">
         <v>20.3</v>
       </c>
       <c r="D41" s="18">
         <v>19.64</v>
       </c>
       <c r="E41" s="18">
         <v>17.940000000000001</v>
       </c>
       <c r="F41" s="18">
         <v>18.12</v>
       </c>
       <c r="G41" s="18">
         <v>18.440000000000001</v>
       </c>
       <c r="H41" s="18">
         <v>19.309999999999999</v>
       </c>
       <c r="I41" s="18">
         <v>19.989999999999998</v>
       </c>
@@ -15072,52 +15281,55 @@
       </c>
       <c r="BF41" s="35">
         <v>11</v>
       </c>
       <c r="BG41" s="9">
         <v>10.92</v>
       </c>
       <c r="BH41" s="9">
         <v>10.64</v>
       </c>
       <c r="BI41" s="35">
         <v>10.69</v>
       </c>
       <c r="BJ41" s="35">
         <v>11.15</v>
       </c>
       <c r="BK41" s="35">
         <v>10.29</v>
       </c>
       <c r="BL41" s="44">
         <v>9.66</v>
       </c>
       <c r="BM41" s="35">
         <v>9.82</v>
       </c>
+      <c r="BN41" s="35">
+        <v>10.14</v>
+      </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:66">
       <c r="A42" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="18">
         <v>18.940000000000001</v>
       </c>
       <c r="D42" s="18">
         <v>15.66</v>
       </c>
       <c r="E42" s="18">
         <v>15.55</v>
       </c>
       <c r="F42" s="18">
         <v>16.55</v>
       </c>
       <c r="G42" s="18">
         <v>16.62</v>
       </c>
       <c r="H42" s="18">
         <v>17.100000000000001</v>
       </c>
       <c r="I42" s="18">
         <v>17.47</v>
       </c>
@@ -15267,52 +15479,55 @@
       </c>
       <c r="BF42" s="35">
         <v>10.06</v>
       </c>
       <c r="BG42" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="BH42" s="9">
         <v>9.67</v>
       </c>
       <c r="BI42" s="35">
         <v>9.85</v>
       </c>
       <c r="BJ42" s="35">
         <v>16.71</v>
       </c>
       <c r="BK42" s="35">
         <v>11.98</v>
       </c>
       <c r="BL42" s="44">
         <v>11.8</v>
       </c>
       <c r="BM42" s="35">
         <v>9.64</v>
       </c>
+      <c r="BN42" s="35">
+        <v>9.09</v>
+      </c>
     </row>
-    <row r="43" spans="1:65">
+    <row r="43" spans="1:66">
       <c r="A43" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="13"/>
       <c r="C43" s="18">
         <v>19.829999999999998</v>
       </c>
       <c r="D43" s="18">
         <v>16.72</v>
       </c>
       <c r="E43" s="18">
         <v>17.55</v>
       </c>
       <c r="F43" s="18">
         <v>16.75</v>
       </c>
       <c r="G43" s="18">
         <v>16.03</v>
       </c>
       <c r="H43" s="18">
         <v>17.11</v>
       </c>
       <c r="I43" s="18">
         <v>17.239999999999998</v>
       </c>
@@ -15462,52 +15677,55 @@
       </c>
       <c r="BF43" s="35">
         <v>12.5</v>
       </c>
       <c r="BG43" s="9">
         <v>12.49</v>
       </c>
       <c r="BH43" s="9">
         <v>12.21</v>
       </c>
       <c r="BI43" s="35">
         <v>12.1</v>
       </c>
       <c r="BJ43" s="35">
         <v>15.27</v>
       </c>
       <c r="BK43" s="35">
         <v>13.03</v>
       </c>
       <c r="BL43" s="44">
         <v>12.41</v>
       </c>
       <c r="BM43" s="35">
         <v>13.96</v>
       </c>
+      <c r="BN43" s="35">
+        <v>13.23</v>
+      </c>
     </row>
-    <row r="44" spans="1:65">
+    <row r="44" spans="1:66">
       <c r="A44" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B44" s="14"/>
       <c r="C44" s="19">
         <v>8.73</v>
       </c>
       <c r="D44" s="19">
         <v>17.37</v>
       </c>
       <c r="E44" s="19">
         <v>19.78</v>
       </c>
       <c r="F44" s="19">
         <v>19.29</v>
       </c>
       <c r="G44" s="19">
         <v>18.23</v>
       </c>
       <c r="H44" s="19">
         <v>17.37</v>
       </c>
       <c r="I44" s="19">
         <v>18.28</v>
       </c>
@@ -15657,106 +15875,109 @@
       </c>
       <c r="BF44" s="10">
         <v>13.54</v>
       </c>
       <c r="BG44" s="10">
         <v>13.48</v>
       </c>
       <c r="BH44" s="10">
         <v>12.93</v>
       </c>
       <c r="BI44" s="10">
         <v>13.02</v>
       </c>
       <c r="BJ44" s="10">
         <v>8.08</v>
       </c>
       <c r="BK44" s="10">
         <v>11.71</v>
       </c>
       <c r="BL44" s="45">
         <v>10.75</v>
       </c>
       <c r="BM44" s="10">
         <v>9.92</v>
       </c>
+      <c r="BN44" s="10">
+        <v>9.6999999999999993</v>
+      </c>
     </row>
-    <row r="45" spans="1:65">
+    <row r="45" spans="1:66">
       <c r="A45" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A31:BM31"/>
+    <mergeCell ref="A31:BN31"/>
     <mergeCell ref="AX6:BI6"/>
     <mergeCell ref="AY5:BG5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A2:BM2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:BM23"/>
+    <mergeCell ref="A2:BN2"/>
+    <mergeCell ref="BJ6:BN6"/>
+    <mergeCell ref="A8:BN8"/>
+    <mergeCell ref="A23:BN23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">