--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -1,688 +1,740 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="795"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
-    <sheet name="Коэффициенттер" sheetId="4" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Халықтың табиғи өсімі" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="78">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
-    <t>қаңтар-мамыр</t>
-[...22 lines deleted...]
-  <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
-    <t>қаңтар-қазан</t>
-[...4 lines deleted...]
-  <si>
     <t>желтоқсан</t>
-  </si>
-[...1 lines deleted...]
-    <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>* Деректер  туу және қайтыс болу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
     <t>Мәртөк</t>
   </si>
   <si>
     <t>Мұғалжар</t>
   </si>
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Ақтөбе облысы халқының табиғи өсімі (кему)*</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ақтөбе облысы халқының табиғи өсімінің (кему) коэффициенті*</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
-    <t>1002 адамға</t>
+    <t>КАТО</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 713 2540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Халықтың табиғи өсімі (азаюы) </t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткішті анықтау</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Қазақстан Республикасындағы табиғи өсім статистикасы туу және қайтыс болу туралы актілерді азаматтық хал актілерін тіркеу органдарында тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Халықтың табиғи өсу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Деректер туу және қайтыс болу туралы актілерді тіркеу күні бойынша қалыптастырылған</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Соңғы жаңарту күні</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>Облыс  бойынша туылғандар мен қайтыс болғандар санының айырмашылығы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/483863/file/kk/</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2021 жылдан бастап</t>
+  </si>
+  <si>
+    <t>СКК коды- 612301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...131 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...111 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -925,15080 +977,8055 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BN45"/>
+  <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.7109375" style="33" customWidth="1"/>
+    <col min="2" max="2" width="40.85546875" style="38" customWidth="1"/>
+    <col min="3" max="3" width="72" style="38" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:3" s="33" customFormat="1"/>
+    <row r="2" spans="2:3">
+      <c r="B2" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" s="53">
+        <v>612301</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3">
+      <c r="B3" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="49" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="52" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="49" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="49" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="25.5">
+      <c r="B7" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="49" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="49" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="38.25">
+      <c r="B9" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="49" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="76.5">
+      <c r="B10" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="25.5">
+      <c r="B11" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="21" customHeight="1">
+      <c r="B12" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="50" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="26.25" customHeight="1">
+      <c r="B13" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="51" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="17.25" customHeight="1">
+      <c r="B14" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="38" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="51" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="54">
+        <v>46241</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="54">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="34" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="36" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+    <hyperlink ref="C21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="103" style="47" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="47"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="39" customFormat="1"/>
+    <row r="2" spans="1:10" s="39" customFormat="1"/>
+    <row r="3" spans="1:10" s="39" customFormat="1"/>
+    <row r="4" spans="1:10" s="39" customFormat="1"/>
+    <row r="5" spans="1:10" s="39" customFormat="1"/>
+    <row r="6" spans="1:10" s="39" customFormat="1"/>
+    <row r="7" spans="1:10" s="39" customFormat="1">
+      <c r="A7" s="40" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="39" customFormat="1">
+      <c r="A8" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="39" customFormat="1">
+      <c r="A9" s="40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="39" customFormat="1">
+      <c r="A10" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="39" customFormat="1">
+      <c r="A11" s="40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="39" customFormat="1" ht="25.5">
+      <c r="A12" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+    </row>
+    <row r="13" spans="1:10" s="39" customFormat="1">
+      <c r="A13" s="43"/>
+    </row>
+    <row r="14" spans="1:10" s="39" customFormat="1">
+      <c r="A14" s="43"/>
+    </row>
+    <row r="15" spans="1:10" s="39" customFormat="1"/>
+    <row r="16" spans="1:10" s="39" customFormat="1">
+      <c r="A16" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:BP45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:BN2"/>
+      <selection pane="bottomLeft" activeCell="BK11" sqref="BK11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="67" max="16384" width="6.5703125" style="1"/>
+    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" style="1" customWidth="1"/>
+    <col min="3" max="50" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="51" max="58" width="6.5703125" style="1"/>
+    <col min="59" max="59" width="8.7109375" style="1" customWidth="1"/>
+    <col min="60" max="61" width="6.5703125" style="1"/>
+    <col min="62" max="62" width="9.42578125" style="1" customWidth="1"/>
+    <col min="63" max="63" width="7.85546875" style="1" customWidth="1"/>
+    <col min="64" max="64" width="8" style="1" customWidth="1"/>
+    <col min="65" max="65" width="7.7109375" style="1" customWidth="1"/>
+    <col min="66" max="66" width="8.42578125" style="1" customWidth="1"/>
+    <col min="67" max="67" width="8.140625" style="1" customWidth="1"/>
+    <col min="68" max="68" width="8.42578125" style="1" customWidth="1"/>
+    <col min="69" max="16384" width="6.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:66" ht="15">
-      <c r="A2" s="48" t="s">
+    <row r="2" spans="1:68" ht="15">
+      <c r="B2" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="68"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
+      <c r="Z2" s="68"/>
+      <c r="AA2" s="68"/>
+      <c r="AB2" s="68"/>
+      <c r="AC2" s="68"/>
+      <c r="AD2" s="68"/>
+      <c r="AE2" s="68"/>
+      <c r="AF2" s="68"/>
+      <c r="AG2" s="68"/>
+      <c r="AH2" s="68"/>
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="68"/>
+      <c r="AL2" s="68"/>
+      <c r="AM2" s="68"/>
+      <c r="AN2" s="68"/>
+      <c r="AO2" s="68"/>
+      <c r="AP2" s="68"/>
+      <c r="AQ2" s="68"/>
+      <c r="AR2" s="68"/>
+      <c r="AS2" s="68"/>
+      <c r="AT2" s="68"/>
+      <c r="AU2" s="68"/>
+      <c r="AV2" s="68"/>
+      <c r="AW2" s="68"/>
+      <c r="AX2" s="68"/>
+      <c r="AY2" s="68"/>
+      <c r="AZ2" s="68"/>
+      <c r="BA2" s="68"/>
+      <c r="BB2" s="68"/>
+      <c r="BC2" s="68"/>
+      <c r="BD2" s="68"/>
+      <c r="BE2" s="68"/>
+      <c r="BF2" s="68"/>
+      <c r="BG2" s="68"/>
+      <c r="BH2" s="68"/>
+      <c r="BI2" s="68"/>
+      <c r="BJ2" s="68"/>
+      <c r="BK2" s="68"/>
+      <c r="BL2" s="68"/>
+      <c r="BM2" s="68"/>
+      <c r="BN2" s="68"/>
+      <c r="BO2" s="68"/>
+      <c r="BP2" s="68"/>
+    </row>
+    <row r="3" spans="1:68">
+      <c r="B3" s="14"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="14"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="14"/>
+      <c r="R3" s="14"/>
+      <c r="S3" s="14"/>
+      <c r="T3" s="14"/>
+      <c r="U3" s="14"/>
+      <c r="V3" s="14"/>
+      <c r="W3" s="14"/>
+      <c r="X3" s="14"/>
+      <c r="Y3" s="14"/>
+      <c r="Z3" s="14"/>
+      <c r="AA3" s="14"/>
+      <c r="AB3" s="14"/>
+      <c r="AC3" s="14"/>
+      <c r="AD3" s="14"/>
+      <c r="AE3" s="14"/>
+      <c r="AF3" s="14"/>
+      <c r="AG3" s="14"/>
+      <c r="AH3" s="14"/>
+      <c r="AI3" s="14"/>
+      <c r="AJ3" s="14"/>
+      <c r="AK3" s="14"/>
+      <c r="AL3" s="14"/>
+      <c r="AM3" s="14"/>
+      <c r="AN3" s="14"/>
+      <c r="AO3" s="14"/>
+    </row>
+    <row r="4" spans="1:68" ht="22.5">
+      <c r="A4" s="48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="14"/>
+      <c r="Z4" s="14"/>
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="14"/>
+      <c r="AI4" s="14"/>
+      <c r="AJ4" s="14"/>
+      <c r="AK4" s="14"/>
+      <c r="AL4" s="14"/>
+      <c r="AM4" s="14"/>
+      <c r="AN4" s="14"/>
+      <c r="AO4" s="14"/>
+    </row>
+    <row r="5" spans="1:68">
+      <c r="A5" s="48"/>
+      <c r="BA5" s="23"/>
+      <c r="BB5" s="23"/>
+      <c r="BC5" s="57"/>
+      <c r="BD5" s="57"/>
+      <c r="BE5" s="57"/>
+      <c r="BF5" s="57"/>
+      <c r="BG5" s="24"/>
+      <c r="BH5" s="24"/>
+      <c r="BJ5" s="24"/>
+      <c r="BL5" s="24"/>
+      <c r="BM5" s="24"/>
+      <c r="BN5" s="24"/>
+      <c r="BP5" s="24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:68" ht="13.5" customHeight="1">
+      <c r="A6" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="58"/>
+      <c r="C6" s="59">
+        <v>2021</v>
+      </c>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="59">
+        <v>2022</v>
+      </c>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
+      <c r="AA6" s="59">
+        <v>2023</v>
+      </c>
+      <c r="AB6" s="60"/>
+      <c r="AC6" s="60"/>
+      <c r="AD6" s="60"/>
+      <c r="AE6" s="60"/>
+      <c r="AF6" s="60"/>
+      <c r="AG6" s="60"/>
+      <c r="AH6" s="60"/>
+      <c r="AI6" s="60"/>
+      <c r="AJ6" s="60"/>
+      <c r="AK6" s="60"/>
+      <c r="AL6" s="60"/>
+      <c r="AM6" s="59">
+        <v>2024</v>
+      </c>
+      <c r="AN6" s="60"/>
+      <c r="AO6" s="60"/>
+      <c r="AP6" s="60"/>
+      <c r="AQ6" s="60"/>
+      <c r="AR6" s="60"/>
+      <c r="AS6" s="60"/>
+      <c r="AT6" s="60"/>
+      <c r="AU6" s="60"/>
+      <c r="AV6" s="60"/>
+      <c r="AW6" s="60"/>
+      <c r="AX6" s="60"/>
+      <c r="AY6" s="55">
+        <v>2025</v>
+      </c>
+      <c r="AZ6" s="56"/>
+      <c r="BA6" s="56"/>
+      <c r="BB6" s="56"/>
+      <c r="BC6" s="56"/>
+      <c r="BD6" s="56"/>
+      <c r="BE6" s="56"/>
+      <c r="BF6" s="56"/>
+      <c r="BG6" s="56"/>
+      <c r="BH6" s="56"/>
+      <c r="BI6" s="56"/>
+      <c r="BJ6" s="56"/>
+      <c r="BK6" s="65">
+        <v>2026</v>
+      </c>
+      <c r="BL6" s="66"/>
+      <c r="BM6" s="66"/>
+      <c r="BN6" s="66"/>
+      <c r="BO6" s="66"/>
+      <c r="BP6" s="67"/>
+    </row>
+    <row r="7" spans="1:68">
+      <c r="A7" s="64"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="L7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="N7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="T7" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="V7" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="W7" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="X7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH7" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP7" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS7" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT7" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU7" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="AY7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ7" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="BA7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB7" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="BC7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD7" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE7" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="BF7" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="BG7" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="BH7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="BJ7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BK7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BL7" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="BM7" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN7" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="BO7" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP7" s="30" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:68" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B8" s="61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="61"/>
+      <c r="M8" s="61"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+      <c r="P8" s="61"/>
+      <c r="Q8" s="61"/>
+      <c r="R8" s="61"/>
+      <c r="S8" s="61"/>
+      <c r="T8" s="61"/>
+      <c r="U8" s="61"/>
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+      <c r="Y8" s="61"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="61"/>
+      <c r="AG8" s="61"/>
+      <c r="AH8" s="61"/>
+      <c r="AI8" s="61"/>
+      <c r="AJ8" s="61"/>
+      <c r="AK8" s="61"/>
+      <c r="AL8" s="61"/>
+      <c r="AM8" s="61"/>
+      <c r="AN8" s="61"/>
+      <c r="AO8" s="61"/>
+      <c r="AP8" s="61"/>
+      <c r="AQ8" s="61"/>
+      <c r="AR8" s="61"/>
+      <c r="AS8" s="61"/>
+      <c r="AT8" s="61"/>
+      <c r="AU8" s="61"/>
+      <c r="AV8" s="61"/>
+      <c r="AW8" s="61"/>
+      <c r="AX8" s="61"/>
+      <c r="AY8" s="61"/>
+      <c r="AZ8" s="61"/>
+      <c r="BA8" s="61"/>
+      <c r="BB8" s="61"/>
+      <c r="BC8" s="61"/>
+      <c r="BD8" s="61"/>
+      <c r="BE8" s="61"/>
+      <c r="BF8" s="61"/>
+      <c r="BG8" s="61"/>
+      <c r="BH8" s="61"/>
+      <c r="BI8" s="61"/>
+      <c r="BJ8" s="61"/>
+      <c r="BK8" s="61"/>
+      <c r="BL8" s="61"/>
+      <c r="BM8" s="61"/>
+      <c r="BN8" s="61"/>
+      <c r="BO8" s="61"/>
+      <c r="BP8" s="61"/>
+    </row>
+    <row r="9" spans="1:68">
+      <c r="A9" s="31">
+        <v>150000000</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="16">
+        <v>1572</v>
+      </c>
+      <c r="D9" s="16">
+        <v>1141</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1132</v>
+      </c>
+      <c r="F9" s="4">
+        <v>1234</v>
+      </c>
+      <c r="G9" s="16">
+        <v>1251</v>
+      </c>
+      <c r="H9" s="16">
+        <v>1489</v>
+      </c>
+      <c r="I9" s="16">
+        <v>1424</v>
+      </c>
+      <c r="J9" s="16">
+        <v>804</v>
+      </c>
+      <c r="K9" s="16">
+        <v>1061</v>
+      </c>
+      <c r="L9" s="16">
+        <v>1182</v>
+      </c>
+      <c r="M9" s="16">
+        <v>1199</v>
+      </c>
+      <c r="N9" s="16">
+        <v>1577</v>
+      </c>
+      <c r="O9" s="17">
+        <v>914</v>
+      </c>
+      <c r="P9" s="17">
+        <v>998</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>1144</v>
+      </c>
+      <c r="R9" s="17">
+        <v>1097</v>
+      </c>
+      <c r="S9" s="17">
+        <v>1145</v>
+      </c>
+      <c r="T9" s="17">
+        <v>1370</v>
+      </c>
+      <c r="U9" s="17">
+        <v>1334</v>
+      </c>
+      <c r="V9" s="17">
+        <v>1185</v>
+      </c>
+      <c r="W9" s="17">
+        <v>739</v>
+      </c>
+      <c r="X9" s="17">
+        <v>1193</v>
+      </c>
+      <c r="Y9" s="17">
+        <v>1395</v>
+      </c>
+      <c r="Z9" s="17">
+        <v>1172</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>1127</v>
+      </c>
+      <c r="AB9" s="17">
+        <v>995</v>
+      </c>
+      <c r="AC9" s="17">
+        <v>1133</v>
+      </c>
+      <c r="AD9" s="17">
+        <v>1058</v>
+      </c>
+      <c r="AE9" s="11">
+        <v>1169</v>
+      </c>
+      <c r="AF9" s="11">
+        <v>1067</v>
+      </c>
+      <c r="AG9" s="11">
+        <v>1099</v>
+      </c>
+      <c r="AH9" s="11">
+        <v>1298</v>
+      </c>
+      <c r="AI9" s="11">
+        <v>1177</v>
+      </c>
+      <c r="AJ9" s="18">
+        <v>1153</v>
+      </c>
+      <c r="AK9" s="10">
+        <v>1151</v>
+      </c>
+      <c r="AL9" s="10">
+        <v>970</v>
+      </c>
+      <c r="AM9" s="10">
+        <v>1008</v>
+      </c>
+      <c r="AN9" s="10">
+        <v>1037</v>
+      </c>
+      <c r="AO9" s="10">
+        <v>1050</v>
+      </c>
+      <c r="AP9" s="10">
+        <v>1073</v>
+      </c>
+      <c r="AQ9" s="11">
+        <v>1061</v>
+      </c>
+      <c r="AR9" s="11">
+        <v>1007</v>
+      </c>
+      <c r="AS9" s="11">
+        <v>1141</v>
+      </c>
+      <c r="AT9" s="11">
+        <v>966</v>
+      </c>
+      <c r="AU9" s="4">
+        <v>1002</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>976</v>
+      </c>
+      <c r="AW9" s="10">
+        <v>957</v>
+      </c>
+      <c r="AX9" s="4">
+        <v>875</v>
+      </c>
+      <c r="AY9" s="4">
+        <v>760</v>
+      </c>
+      <c r="AZ9" s="4">
+        <v>862</v>
+      </c>
+      <c r="BA9" s="4">
+        <v>794</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>839</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>791</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>932</v>
+      </c>
+      <c r="BE9" s="4">
+        <v>1000</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>765</v>
+      </c>
+      <c r="BG9" s="25">
+        <v>904</v>
+      </c>
+      <c r="BH9" s="26">
+        <v>887</v>
+      </c>
+      <c r="BI9" s="26">
+        <v>680</v>
+      </c>
+      <c r="BJ9" s="28">
+        <v>856</v>
+      </c>
+      <c r="BK9" s="26">
+        <v>906</v>
+      </c>
+      <c r="BL9" s="26">
+        <v>655</v>
+      </c>
+      <c r="BM9" s="4">
+        <v>690</v>
+      </c>
+      <c r="BN9" s="4">
+        <v>745</v>
+      </c>
+      <c r="BO9" s="28">
+        <v>728</v>
+      </c>
+      <c r="BP9" s="4">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="10" spans="1:68">
+      <c r="A10" s="31">
+        <v>151000000</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="16">
+        <v>1063</v>
+      </c>
+      <c r="D10" s="16">
+        <v>720</v>
+      </c>
+      <c r="E10" s="4">
+        <v>618</v>
+      </c>
+      <c r="F10" s="4">
+        <v>773</v>
+      </c>
+      <c r="G10" s="16">
+        <v>764</v>
+      </c>
+      <c r="H10" s="16">
+        <v>912</v>
+      </c>
+      <c r="I10" s="16">
+        <v>849</v>
+      </c>
+      <c r="J10" s="16">
+        <v>457</v>
+      </c>
+      <c r="K10" s="16">
+        <v>556</v>
+      </c>
+      <c r="L10" s="16">
+        <v>699</v>
+      </c>
+      <c r="M10" s="16">
+        <v>717</v>
+      </c>
+      <c r="N10" s="16">
+        <v>1045</v>
+      </c>
+      <c r="O10" s="17">
+        <v>517</v>
+      </c>
+      <c r="P10" s="17">
+        <v>578</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>704</v>
+      </c>
+      <c r="R10" s="17">
+        <v>666</v>
+      </c>
+      <c r="S10" s="17">
+        <v>702</v>
+      </c>
+      <c r="T10" s="17">
+        <v>867</v>
+      </c>
+      <c r="U10" s="17">
+        <v>793</v>
+      </c>
+      <c r="V10" s="17">
+        <v>722</v>
+      </c>
+      <c r="W10" s="17">
+        <v>366</v>
+      </c>
+      <c r="X10" s="17">
+        <v>692</v>
+      </c>
+      <c r="Y10" s="17">
+        <v>845</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>693</v>
+      </c>
+      <c r="AA10" s="17">
+        <v>675</v>
+      </c>
+      <c r="AB10" s="17">
+        <v>619</v>
+      </c>
+      <c r="AC10" s="17">
+        <v>662</v>
+      </c>
+      <c r="AD10" s="17">
+        <v>627</v>
+      </c>
+      <c r="AE10" s="11">
+        <v>706</v>
+      </c>
+      <c r="AF10" s="11">
+        <v>648</v>
+      </c>
+      <c r="AG10" s="11">
+        <v>662</v>
+      </c>
+      <c r="AH10" s="11">
+        <v>803</v>
+      </c>
+      <c r="AI10" s="11">
+        <v>649</v>
+      </c>
+      <c r="AJ10" s="11">
+        <v>685</v>
+      </c>
+      <c r="AK10" s="10">
+        <v>709</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>597</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>598</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>608</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>646</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>675</v>
+      </c>
+      <c r="AQ10" s="11">
+        <v>643</v>
+      </c>
+      <c r="AR10" s="11">
+        <v>587</v>
+      </c>
+      <c r="AS10" s="11">
+        <v>709</v>
+      </c>
+      <c r="AT10" s="11">
+        <v>619</v>
+      </c>
+      <c r="AU10" s="4">
+        <v>628</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>621</v>
+      </c>
+      <c r="AW10" s="10">
+        <v>561</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>511</v>
+      </c>
+      <c r="AY10" s="4">
+        <v>491</v>
+      </c>
+      <c r="AZ10" s="4">
+        <v>541</v>
+      </c>
+      <c r="BA10" s="4">
+        <v>492</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>524</v>
+      </c>
+      <c r="BC10" s="4">
+        <v>485</v>
+      </c>
+      <c r="BD10" s="4">
+        <v>586</v>
+      </c>
+      <c r="BE10" s="4">
+        <v>689</v>
+      </c>
+      <c r="BF10" s="4">
+        <v>501</v>
+      </c>
+      <c r="BG10" s="25">
+        <v>549</v>
+      </c>
+      <c r="BH10" s="26">
+        <v>598</v>
+      </c>
+      <c r="BI10" s="26">
+        <v>417</v>
+      </c>
+      <c r="BJ10" s="28">
+        <v>558</v>
+      </c>
+      <c r="BK10" s="26">
+        <v>581</v>
+      </c>
+      <c r="BL10" s="26">
+        <v>404</v>
+      </c>
+      <c r="BM10" s="4">
+        <v>463</v>
+      </c>
+      <c r="BN10" s="4">
+        <v>495</v>
+      </c>
+      <c r="BO10" s="28">
+        <v>458</v>
+      </c>
+      <c r="BP10" s="4">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="11" spans="1:68">
+      <c r="A11" s="31">
+        <v>153200000</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="16">
+        <v>45</v>
+      </c>
+      <c r="D11" s="16">
+        <v>44</v>
+      </c>
+      <c r="E11" s="4">
+        <v>55</v>
+      </c>
+      <c r="F11" s="4">
+        <v>48</v>
+      </c>
+      <c r="G11" s="16">
+        <v>48</v>
+      </c>
+      <c r="H11" s="16">
+        <v>78</v>
+      </c>
+      <c r="I11" s="16">
+        <v>63</v>
+      </c>
+      <c r="J11" s="16">
+        <v>28</v>
+      </c>
+      <c r="K11" s="16">
+        <v>66</v>
+      </c>
+      <c r="L11" s="16">
+        <v>42</v>
+      </c>
+      <c r="M11" s="16">
+        <v>61</v>
+      </c>
+      <c r="N11" s="16">
+        <v>54</v>
+      </c>
+      <c r="O11" s="17">
+        <v>47</v>
+      </c>
+      <c r="P11" s="17">
+        <v>55</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>53</v>
+      </c>
+      <c r="R11" s="17">
+        <v>59</v>
+      </c>
+      <c r="S11" s="17">
+        <v>61</v>
+      </c>
+      <c r="T11" s="17">
+        <v>56</v>
+      </c>
+      <c r="U11" s="17">
+        <v>63</v>
+      </c>
+      <c r="V11" s="17">
+        <v>63</v>
+      </c>
+      <c r="W11" s="17">
+        <v>37</v>
+      </c>
+      <c r="X11" s="17">
+        <v>59</v>
+      </c>
+      <c r="Y11" s="17">
+        <v>58</v>
+      </c>
+      <c r="Z11" s="17">
+        <v>63</v>
+      </c>
+      <c r="AA11" s="17">
+        <v>54</v>
+      </c>
+      <c r="AB11" s="17">
+        <v>52</v>
+      </c>
+      <c r="AC11" s="17">
+        <v>49</v>
+      </c>
+      <c r="AD11" s="17">
+        <v>48</v>
+      </c>
+      <c r="AE11" s="11">
+        <v>46</v>
+      </c>
+      <c r="AF11" s="11">
+        <v>35</v>
+      </c>
+      <c r="AG11" s="11">
+        <v>45</v>
+      </c>
+      <c r="AH11" s="11">
+        <v>47</v>
+      </c>
+      <c r="AI11" s="11">
+        <v>51</v>
+      </c>
+      <c r="AJ11" s="11">
+        <v>66</v>
+      </c>
+      <c r="AK11" s="10">
+        <v>78</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>30</v>
+      </c>
+      <c r="AM11" s="10">
+        <v>52</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>51</v>
+      </c>
+      <c r="AO11" s="10">
+        <v>38</v>
+      </c>
+      <c r="AP11" s="10">
+        <v>47</v>
+      </c>
+      <c r="AQ11" s="11">
+        <v>82</v>
+      </c>
+      <c r="AR11" s="11">
+        <v>48</v>
+      </c>
+      <c r="AS11" s="11">
+        <v>58</v>
+      </c>
+      <c r="AT11" s="11">
+        <v>50</v>
+      </c>
+      <c r="AU11" s="4">
+        <v>54</v>
+      </c>
+      <c r="AV11" s="4">
+        <v>38</v>
+      </c>
+      <c r="AW11" s="10">
+        <v>30</v>
+      </c>
+      <c r="AX11" s="4">
+        <v>53</v>
+      </c>
+      <c r="AY11" s="4">
+        <v>39</v>
+      </c>
+      <c r="AZ11" s="4">
+        <v>40</v>
+      </c>
+      <c r="BA11" s="4">
+        <v>28</v>
+      </c>
+      <c r="BB11" s="4">
+        <v>27</v>
+      </c>
+      <c r="BC11" s="4">
+        <v>33</v>
+      </c>
+      <c r="BD11" s="4">
+        <v>36</v>
+      </c>
+      <c r="BE11" s="4">
+        <v>26</v>
+      </c>
+      <c r="BF11" s="4">
+        <v>23</v>
+      </c>
+      <c r="BG11" s="25">
+        <v>38</v>
+      </c>
+      <c r="BH11" s="26">
+        <v>35</v>
+      </c>
+      <c r="BI11" s="26">
+        <v>33</v>
+      </c>
+      <c r="BJ11" s="28">
+        <v>27</v>
+      </c>
+      <c r="BK11" s="26">
+        <v>26</v>
+      </c>
+      <c r="BL11" s="26">
+        <v>35</v>
+      </c>
+      <c r="BM11" s="4">
+        <v>27</v>
+      </c>
+      <c r="BN11" s="4">
+        <v>21</v>
+      </c>
+      <c r="BO11" s="28">
+        <v>36</v>
+      </c>
+      <c r="BP11" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:68">
+      <c r="A12" s="31">
+        <v>153400000</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="16">
+        <v>28</v>
+      </c>
+      <c r="D12" s="16">
+        <v>15</v>
+      </c>
+      <c r="E12" s="4">
+        <v>24</v>
+      </c>
+      <c r="F12" s="4">
+        <v>19</v>
+      </c>
+      <c r="G12" s="16">
+        <v>32</v>
+      </c>
+      <c r="H12" s="16">
+        <v>21</v>
+      </c>
+      <c r="I12" s="16">
+        <v>28</v>
+      </c>
+      <c r="J12" s="16">
+        <v>19</v>
+      </c>
+      <c r="K12" s="16">
+        <v>16</v>
+      </c>
+      <c r="L12" s="16">
+        <v>26</v>
+      </c>
+      <c r="M12" s="16">
+        <v>19</v>
+      </c>
+      <c r="N12" s="16">
+        <v>31</v>
+      </c>
+      <c r="O12" s="17">
+        <v>23</v>
+      </c>
+      <c r="P12" s="17">
+        <v>38</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>16</v>
+      </c>
+      <c r="R12" s="17">
+        <v>19</v>
+      </c>
+      <c r="S12" s="17">
+        <v>25</v>
+      </c>
+      <c r="T12" s="17">
+        <v>28</v>
+      </c>
+      <c r="U12" s="17">
+        <v>21</v>
+      </c>
+      <c r="V12" s="17">
+        <v>22</v>
+      </c>
+      <c r="W12" s="17">
+        <v>24</v>
+      </c>
+      <c r="X12" s="17">
+        <v>23</v>
+      </c>
+      <c r="Y12" s="17">
         <v>43</v>
       </c>
-      <c r="B2" s="48"/>
-[...248 lines deleted...]
-      <c r="B7" s="2" t="s">
+      <c r="Z12" s="17">
+        <v>30</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>22</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>7</v>
+      </c>
+      <c r="AC12" s="17">
+        <v>30</v>
+      </c>
+      <c r="AD12" s="17">
+        <v>29</v>
+      </c>
+      <c r="AE12" s="11">
+        <v>41</v>
+      </c>
+      <c r="AF12" s="11">
+        <v>36</v>
+      </c>
+      <c r="AG12" s="11">
+        <v>19</v>
+      </c>
+      <c r="AH12" s="11">
+        <v>29</v>
+      </c>
+      <c r="AI12" s="11">
+        <v>28</v>
+      </c>
+      <c r="AJ12" s="11">
+        <v>29</v>
+      </c>
+      <c r="AK12" s="10">
+        <v>23</v>
+      </c>
+      <c r="AL12" s="10">
+        <v>27</v>
+      </c>
+      <c r="AM12" s="10">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>33</v>
+      </c>
+      <c r="AO12" s="10">
+        <v>18</v>
+      </c>
+      <c r="AP12" s="10">
+        <v>18</v>
+      </c>
+      <c r="AQ12" s="11">
+        <v>27</v>
+      </c>
+      <c r="AR12" s="11">
+        <v>20</v>
+      </c>
+      <c r="AS12" s="11">
+        <v>37</v>
+      </c>
+      <c r="AT12" s="11">
+        <v>21</v>
+      </c>
+      <c r="AU12" s="4">
+        <v>18</v>
+      </c>
+      <c r="AV12" s="4">
+        <v>9</v>
+      </c>
+      <c r="AW12" s="10">
+        <v>11</v>
+      </c>
+      <c r="AX12" s="4">
+        <v>19</v>
+      </c>
+      <c r="AY12" s="4">
+        <v>9</v>
+      </c>
+      <c r="AZ12" s="4">
+        <v>16</v>
+      </c>
+      <c r="BA12" s="4">
+        <v>9</v>
+      </c>
+      <c r="BB12" s="4">
+        <v>33</v>
+      </c>
+      <c r="BC12" s="4">
+        <v>21</v>
+      </c>
+      <c r="BD12" s="4">
+        <v>17</v>
+      </c>
+      <c r="BE12" s="4">
+        <v>14</v>
+      </c>
+      <c r="BF12" s="4">
+        <v>11</v>
+      </c>
+      <c r="BG12" s="25">
+        <v>20</v>
+      </c>
+      <c r="BH12" s="26">
         <v>5</v>
       </c>
-      <c r="C7" s="3" t="s">
-[...193 lines deleted...]
-      <c r="A8" s="51" t="s">
+      <c r="BI12" s="26">
+        <v>16</v>
+      </c>
+      <c r="BJ12" s="28">
+        <v>24</v>
+      </c>
+      <c r="BK12" s="26">
         <v>9</v>
       </c>
-      <c r="B8" s="51"/>
-[...693 lines deleted...]
-      <c r="J12" s="25">
+      <c r="BL12" s="26">
         <v>16</v>
-      </c>
-[...160 lines deleted...]
-        <v>13</v>
       </c>
       <c r="BM12" s="4">
         <v>13</v>
       </c>
-      <c r="BN12" s="40">
+      <c r="BN12" s="4">
+        <v>13</v>
+      </c>
+      <c r="BO12" s="28">
         <v>5</v>
       </c>
+      <c r="BP12" s="4">
+        <v>21</v>
+      </c>
     </row>
-    <row r="13" spans="1:66">
-[...3 lines deleted...]
-      <c r="B13" s="25">
+    <row r="13" spans="1:68">
+      <c r="A13" s="31">
+        <v>153600000</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="16">
         <v>52</v>
       </c>
-      <c r="C13" s="25">
+      <c r="D13" s="16">
         <v>35</v>
       </c>
-      <c r="D13" s="4">
+      <c r="E13" s="4">
         <v>37</v>
       </c>
-      <c r="E13" s="4">
+      <c r="F13" s="4">
         <v>40</v>
       </c>
-      <c r="F13" s="25">
+      <c r="G13" s="16">
         <v>39</v>
       </c>
-      <c r="G13" s="25">
+      <c r="H13" s="16">
         <v>52</v>
       </c>
-      <c r="H13" s="25">
+      <c r="I13" s="16">
         <v>49</v>
       </c>
-      <c r="I13" s="25">
+      <c r="J13" s="16">
         <v>36</v>
       </c>
-      <c r="J13" s="25">
+      <c r="K13" s="16">
         <v>45</v>
       </c>
-      <c r="K13" s="25">
+      <c r="L13" s="16">
         <v>56</v>
       </c>
-      <c r="L13" s="25">
+      <c r="M13" s="16">
         <v>40</v>
       </c>
-      <c r="M13" s="25">
+      <c r="N13" s="16">
         <v>51</v>
       </c>
-      <c r="N13" s="26">
+      <c r="O13" s="17">
         <v>39</v>
       </c>
-      <c r="O13" s="26">
+      <c r="P13" s="17">
         <v>42</v>
       </c>
-      <c r="P13" s="26">
+      <c r="Q13" s="17">
         <v>49</v>
       </c>
-      <c r="Q13" s="26">
+      <c r="R13" s="17">
         <v>29</v>
       </c>
-      <c r="R13" s="26">
+      <c r="S13" s="17">
         <v>49</v>
       </c>
-      <c r="S13" s="26">
+      <c r="T13" s="17">
         <v>50</v>
       </c>
-      <c r="T13" s="26">
+      <c r="U13" s="17">
         <v>54</v>
       </c>
-      <c r="U13" s="26">
+      <c r="V13" s="17">
         <v>42</v>
       </c>
-      <c r="V13" s="26">
+      <c r="W13" s="17">
         <v>38</v>
       </c>
-      <c r="W13" s="26">
+      <c r="X13" s="17">
         <v>44</v>
       </c>
-      <c r="X13" s="26">
+      <c r="Y13" s="17">
         <v>40</v>
       </c>
-      <c r="Y13" s="26">
+      <c r="Z13" s="17">
         <v>33</v>
       </c>
-      <c r="Z13" s="26">
+      <c r="AA13" s="17">
         <v>45</v>
       </c>
-      <c r="AA13" s="26">
+      <c r="AB13" s="17">
         <v>29</v>
       </c>
-      <c r="AB13" s="26">
+      <c r="AC13" s="17">
         <v>39</v>
       </c>
-      <c r="AC13" s="26">
+      <c r="AD13" s="17">
         <v>38</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AE13" s="11">
         <v>34</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AF13" s="11">
         <v>42</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AG13" s="11">
         <v>23</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AH13" s="11">
         <v>24</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AI13" s="11">
         <v>44</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AJ13" s="11">
         <v>36</v>
       </c>
-      <c r="AJ13" s="15">
+      <c r="AK13" s="10">
         <v>38</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AL13" s="10">
         <v>37</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AM13" s="10">
         <v>40</v>
       </c>
-      <c r="AM13" s="15">
+      <c r="AN13" s="10">
         <v>30</v>
       </c>
-      <c r="AN13" s="15">
+      <c r="AO13" s="10">
         <v>34</v>
       </c>
-      <c r="AO13" s="15">
+      <c r="AP13" s="10">
         <v>39</v>
       </c>
-      <c r="AP13" s="16">
+      <c r="AQ13" s="11">
         <v>46</v>
       </c>
-      <c r="AQ13" s="16">
+      <c r="AR13" s="11">
         <v>28</v>
       </c>
-      <c r="AR13" s="16">
+      <c r="AS13" s="11">
         <v>20</v>
       </c>
-      <c r="AS13" s="16">
+      <c r="AT13" s="11">
         <v>25</v>
       </c>
-      <c r="AT13" s="4">
+      <c r="AU13" s="4">
         <v>31</v>
       </c>
-      <c r="AU13" s="4">
+      <c r="AV13" s="4">
         <v>33</v>
       </c>
-      <c r="AV13" s="15">
+      <c r="AW13" s="10">
         <v>28</v>
       </c>
-      <c r="AW13" s="4">
+      <c r="AX13" s="4">
         <v>26</v>
       </c>
-      <c r="AX13" s="4">
+      <c r="AY13" s="4">
         <v>24</v>
       </c>
-      <c r="AY13" s="4">
+      <c r="AZ13" s="4">
         <v>20</v>
       </c>
-      <c r="AZ13" s="4">
+      <c r="BA13" s="4">
         <v>26</v>
       </c>
-      <c r="BA13" s="4">
+      <c r="BB13" s="4">
         <v>23</v>
       </c>
-      <c r="BB13" s="4">
+      <c r="BC13" s="4">
         <v>22</v>
       </c>
-      <c r="BC13" s="4">
+      <c r="BD13" s="4">
         <v>8</v>
       </c>
-      <c r="BD13" s="4">
+      <c r="BE13" s="4">
         <v>26</v>
       </c>
-      <c r="BE13" s="4">
+      <c r="BF13" s="4">
         <v>16</v>
       </c>
-      <c r="BF13" s="37">
+      <c r="BG13" s="25">
         <v>29</v>
       </c>
-      <c r="BG13" s="38">
+      <c r="BH13" s="26">
         <v>19</v>
       </c>
-      <c r="BH13" s="38">
+      <c r="BI13" s="26">
         <v>22</v>
       </c>
-      <c r="BI13" s="40">
+      <c r="BJ13" s="28">
         <v>22</v>
       </c>
-      <c r="BJ13" s="38">
+      <c r="BK13" s="26">
         <v>29</v>
       </c>
-      <c r="BK13" s="38">
+      <c r="BL13" s="26">
         <v>23</v>
       </c>
-      <c r="BL13" s="4">
+      <c r="BM13" s="4">
         <v>19</v>
       </c>
-      <c r="BM13" s="4">
+      <c r="BN13" s="4">
         <v>11</v>
       </c>
-      <c r="BN13" s="40">
+      <c r="BO13" s="28">
         <v>21</v>
       </c>
+      <c r="BP13" s="4">
+        <v>18</v>
+      </c>
     </row>
-    <row r="14" spans="1:66">
-[...3 lines deleted...]
-      <c r="B14" s="25">
+    <row r="14" spans="1:68">
+      <c r="A14" s="31">
+        <v>154000000</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="16">
         <v>7</v>
       </c>
-      <c r="C14" s="25">
+      <c r="D14" s="16">
         <v>1</v>
       </c>
-      <c r="D14" s="4">
+      <c r="E14" s="4">
         <v>9</v>
       </c>
-      <c r="E14" s="4"/>
-      <c r="F14" s="25">
+      <c r="F14" s="4"/>
+      <c r="G14" s="16">
         <v>4</v>
       </c>
-      <c r="G14" s="25">
+      <c r="H14" s="16">
         <v>5</v>
       </c>
-      <c r="H14" s="25">
+      <c r="I14" s="16">
         <v>15</v>
       </c>
-      <c r="I14" s="25">
+      <c r="J14" s="16">
         <v>-3</v>
       </c>
-      <c r="J14" s="25">
+      <c r="K14" s="16">
         <v>-11</v>
       </c>
-      <c r="K14" s="25">
+      <c r="L14" s="16">
         <v>3</v>
       </c>
-      <c r="L14" s="25">
+      <c r="M14" s="16">
         <v>5</v>
       </c>
-      <c r="M14" s="25">
+      <c r="N14" s="16">
         <v>8</v>
       </c>
-      <c r="N14" s="26">
+      <c r="O14" s="17">
         <v>3</v>
       </c>
-      <c r="O14" s="26">
+      <c r="P14" s="17">
         <v>-2</v>
       </c>
-      <c r="P14" s="26">
+      <c r="Q14" s="17">
         <v>6</v>
       </c>
-      <c r="Q14" s="26">
+      <c r="R14" s="17">
         <v>-6</v>
       </c>
-      <c r="R14" s="26">
+      <c r="S14" s="17">
         <v>8</v>
       </c>
-      <c r="S14" s="26">
+      <c r="T14" s="17">
         <v>8</v>
       </c>
-      <c r="T14" s="26">
+      <c r="U14" s="17">
         <v>24</v>
       </c>
-      <c r="U14" s="26">
+      <c r="V14" s="17">
         <v>10</v>
       </c>
-      <c r="V14" s="26">
+      <c r="W14" s="17">
         <v>5</v>
       </c>
-      <c r="W14" s="26">
+      <c r="X14" s="17">
         <v>2</v>
       </c>
-      <c r="X14" s="26">
+      <c r="Y14" s="17">
         <v>15</v>
       </c>
-      <c r="Y14" s="26">
+      <c r="Z14" s="17">
         <v>18</v>
       </c>
-      <c r="Z14" s="26">
+      <c r="AA14" s="17">
         <v>13</v>
       </c>
-      <c r="AA14" s="26">
+      <c r="AB14" s="17">
         <v>5</v>
       </c>
-      <c r="AB14" s="26">
+      <c r="AC14" s="17">
         <v>14</v>
       </c>
-      <c r="AC14" s="26">
+      <c r="AD14" s="17">
         <v>13</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AE14" s="11">
         <v>8</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AF14" s="11">
         <v>8</v>
       </c>
-      <c r="AF14" s="16">
+      <c r="AG14" s="11">
         <v>2</v>
       </c>
-      <c r="AG14" s="16">
+      <c r="AH14" s="11">
         <v>7</v>
       </c>
-      <c r="AH14" s="16">
+      <c r="AI14" s="11">
         <v>11</v>
       </c>
-      <c r="AI14" s="16">
+      <c r="AJ14" s="11">
         <v>11</v>
       </c>
-      <c r="AJ14" s="15">
+      <c r="AK14" s="10">
         <v>3</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AL14" s="10">
         <v>8</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AM14" s="10">
         <v>6</v>
       </c>
-      <c r="AM14" s="15">
+      <c r="AN14" s="10">
         <v>5</v>
       </c>
-      <c r="AN14" s="15">
+      <c r="AO14" s="10">
         <v>18</v>
       </c>
-      <c r="AO14" s="15">
+      <c r="AP14" s="10">
         <v>-1</v>
       </c>
-      <c r="AP14" s="16">
+      <c r="AQ14" s="11">
         <v>-2</v>
       </c>
-      <c r="AQ14" s="16">
+      <c r="AR14" s="11">
         <v>-2</v>
       </c>
-      <c r="AR14" s="16">
+      <c r="AS14" s="11">
         <v>5</v>
       </c>
-      <c r="AS14" s="16">
+      <c r="AT14" s="11">
         <v>9</v>
       </c>
-      <c r="AT14" s="4">
+      <c r="AU14" s="4">
         <v>4</v>
       </c>
-      <c r="AU14" s="4">
+      <c r="AV14" s="4">
         <v>11</v>
       </c>
-      <c r="AV14" s="15">
+      <c r="AW14" s="10">
         <v>1</v>
       </c>
-      <c r="AW14" s="4">
+      <c r="AX14" s="4">
         <v>12</v>
       </c>
-      <c r="AX14" s="4"/>
-      <c r="AY14" s="4">
+      <c r="AY14" s="4"/>
+      <c r="AZ14" s="4">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="BA14" s="4">
         <v>-1</v>
       </c>
       <c r="BB14" s="4">
+        <v>-1</v>
+      </c>
+      <c r="BC14" s="4">
         <v>2</v>
       </c>
-      <c r="BC14" s="4">
+      <c r="BD14" s="4">
         <v>15</v>
       </c>
-      <c r="BD14" s="4">
+      <c r="BE14" s="4">
         <v>4</v>
       </c>
-      <c r="BE14" s="4">
+      <c r="BF14" s="4">
         <v>6</v>
       </c>
-      <c r="BF14" s="37">
+      <c r="BG14" s="25">
         <v>13</v>
       </c>
-      <c r="BG14" s="38">
+      <c r="BH14" s="26">
         <v>14</v>
       </c>
-      <c r="BH14" s="38">
+      <c r="BI14" s="26">
         <v>-2</v>
       </c>
-      <c r="BI14" s="40">
+      <c r="BJ14" s="28">
         <v>-5</v>
       </c>
-      <c r="BJ14" s="38">
+      <c r="BK14" s="26">
         <v>1</v>
       </c>
-      <c r="BK14" s="38">
+      <c r="BL14" s="26">
         <v>-4</v>
       </c>
-      <c r="BL14" s="4">
+      <c r="BM14" s="4">
         <v>-6</v>
       </c>
-      <c r="BM14" s="4">
+      <c r="BN14" s="4">
         <v>-1</v>
       </c>
-      <c r="BN14" s="40">
+      <c r="BO14" s="28">
         <v>2</v>
       </c>
+      <c r="BP14" s="4">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:66">
-      <c r="A15" s="13" t="s">
+    <row r="15" spans="1:68">
+      <c r="A15" s="31">
+        <v>154200000</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="16">
+        <v>3</v>
+      </c>
+      <c r="D15" s="16">
+        <v>16</v>
+      </c>
+      <c r="E15" s="4">
+        <v>17</v>
+      </c>
+      <c r="F15" s="4">
+        <v>18</v>
+      </c>
+      <c r="G15" s="16">
+        <v>16</v>
+      </c>
+      <c r="H15" s="16">
+        <v>18</v>
+      </c>
+      <c r="I15" s="16">
+        <v>9</v>
+      </c>
+      <c r="J15" s="16">
+        <v>-5</v>
+      </c>
+      <c r="K15" s="16">
+        <v>14</v>
+      </c>
+      <c r="L15" s="16">
+        <v>4</v>
+      </c>
+      <c r="M15" s="16">
+        <v>12</v>
+      </c>
+      <c r="N15" s="16">
+        <v>13</v>
+      </c>
+      <c r="O15" s="17">
+        <v>7</v>
+      </c>
+      <c r="P15" s="17">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>5</v>
+      </c>
+      <c r="R15" s="17">
+        <v>16</v>
+      </c>
+      <c r="S15" s="17">
+        <v>3</v>
+      </c>
+      <c r="T15" s="17">
+        <v>10</v>
+      </c>
+      <c r="U15" s="17">
+        <v>19</v>
+      </c>
+      <c r="V15" s="17">
+        <v>6</v>
+      </c>
+      <c r="W15" s="17">
+        <v>1</v>
+      </c>
+      <c r="X15" s="17">
+        <v>15</v>
+      </c>
+      <c r="Y15" s="17">
+        <v>14</v>
+      </c>
+      <c r="Z15" s="17">
+        <v>5</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>12</v>
+      </c>
+      <c r="AB15" s="17">
+        <v>24</v>
+      </c>
+      <c r="AC15" s="17">
+        <v>17</v>
+      </c>
+      <c r="AD15" s="17">
+        <v>10</v>
+      </c>
+      <c r="AE15" s="11">
+        <v>19</v>
+      </c>
+      <c r="AF15" s="11">
+        <v>19</v>
+      </c>
+      <c r="AG15" s="11">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="11">
+        <v>14</v>
+      </c>
+      <c r="AI15" s="11">
+        <v>18</v>
+      </c>
+      <c r="AJ15" s="11">
+        <v>4</v>
+      </c>
+      <c r="AK15" s="10">
+        <v>19</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM15" s="10">
+        <v>10</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>23</v>
+      </c>
+      <c r="AO15" s="10">
+        <v>14</v>
+      </c>
+      <c r="AP15" s="10">
+        <v>21</v>
+      </c>
+      <c r="AQ15" s="11">
+        <v>15</v>
+      </c>
+      <c r="AR15" s="11">
+        <v>10</v>
+      </c>
+      <c r="AS15" s="11">
+        <v>13</v>
+      </c>
+      <c r="AT15" s="11">
+        <v>9</v>
+      </c>
+      <c r="AU15" s="4">
+        <v>18</v>
+      </c>
+      <c r="AV15" s="4">
+        <v>14</v>
+      </c>
+      <c r="AW15" s="10">
+        <v>15</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>8</v>
+      </c>
+      <c r="AY15" s="4">
+        <v>9</v>
+      </c>
+      <c r="AZ15" s="4">
+        <v>23</v>
+      </c>
+      <c r="BA15" s="4">
+        <v>7</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC15" s="4">
+        <v>11</v>
+      </c>
+      <c r="BD15" s="4">
+        <v>13</v>
+      </c>
+      <c r="BE15" s="4">
+        <v>17</v>
+      </c>
+      <c r="BF15" s="4">
+        <v>10</v>
+      </c>
+      <c r="BG15" s="25">
+        <v>12</v>
+      </c>
+      <c r="BH15" s="26">
+        <v>11</v>
+      </c>
+      <c r="BI15" s="26">
+        <v>17</v>
+      </c>
+      <c r="BJ15" s="28">
+        <v>13</v>
+      </c>
+      <c r="BK15" s="26">
+        <v>15</v>
+      </c>
+      <c r="BL15" s="26">
+        <v>8</v>
+      </c>
+      <c r="BM15" s="4">
+        <v>6</v>
+      </c>
+      <c r="BN15" s="4">
+        <v>14</v>
+      </c>
+      <c r="BO15" s="28">
+        <v>4</v>
+      </c>
+      <c r="BP15" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:68">
+      <c r="A16" s="31">
+        <v>154600000</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="16">
+        <v>15</v>
+      </c>
+      <c r="D16" s="16">
+        <v>31</v>
+      </c>
+      <c r="E16" s="4">
+        <v>30</v>
+      </c>
+      <c r="F16" s="4">
+        <v>24</v>
+      </c>
+      <c r="G16" s="16">
+        <v>7</v>
+      </c>
+      <c r="H16" s="16">
+        <v>32</v>
+      </c>
+      <c r="I16" s="16">
+        <v>21</v>
+      </c>
+      <c r="J16" s="16">
+        <v>17</v>
+      </c>
+      <c r="K16" s="16">
+        <v>19</v>
+      </c>
+      <c r="L16" s="16">
+        <v>11</v>
+      </c>
+      <c r="M16" s="16">
+        <v>26</v>
+      </c>
+      <c r="N16" s="16">
+        <v>27</v>
+      </c>
+      <c r="O16" s="17">
+        <v>9</v>
+      </c>
+      <c r="P16" s="17">
+        <v>10</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>18</v>
+      </c>
+      <c r="R16" s="17">
+        <v>12</v>
+      </c>
+      <c r="S16" s="17">
+        <v>11</v>
+      </c>
+      <c r="T16" s="17">
+        <v>35</v>
+      </c>
+      <c r="U16" s="17">
+        <v>30</v>
+      </c>
+      <c r="V16" s="17">
+        <v>11</v>
+      </c>
+      <c r="W16" s="17">
+        <v>-5</v>
+      </c>
+      <c r="X16" s="17">
+        <v>32</v>
+      </c>
+      <c r="Y16" s="17">
+        <v>53</v>
+      </c>
+      <c r="Z16" s="17">
+        <v>25</v>
+      </c>
+      <c r="AA16" s="17">
+        <v>22</v>
+      </c>
+      <c r="AB16" s="17">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="17">
+        <v>20</v>
+      </c>
+      <c r="AD16" s="17">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="11">
+        <v>21</v>
+      </c>
+      <c r="AF16" s="11">
+        <v>20</v>
+      </c>
+      <c r="AG16" s="11">
+        <v>23</v>
+      </c>
+      <c r="AH16" s="11">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="11">
+        <v>22</v>
+      </c>
+      <c r="AJ16" s="11">
+        <v>32</v>
+      </c>
+      <c r="AK16" s="10">
+        <v>16</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>12</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>9</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>19</v>
+      </c>
+      <c r="AO16" s="10">
+        <v>20</v>
+      </c>
+      <c r="AP16" s="10">
+        <v>11</v>
+      </c>
+      <c r="AQ16" s="11">
+        <v>23</v>
+      </c>
+      <c r="AR16" s="11">
+        <v>25</v>
+      </c>
+      <c r="AS16" s="11">
+        <v>29</v>
+      </c>
+      <c r="AT16" s="11">
+        <v>15</v>
+      </c>
+      <c r="AU16" s="4">
+        <v>22</v>
+      </c>
+      <c r="AV16" s="4">
+        <v>16</v>
+      </c>
+      <c r="AW16" s="10">
+        <v>11</v>
+      </c>
+      <c r="AX16" s="4">
+        <v>10</v>
+      </c>
+      <c r="AY16" s="4">
+        <v>13</v>
+      </c>
+      <c r="AZ16" s="4">
+        <v>17</v>
+      </c>
+      <c r="BA16" s="4">
+        <v>26</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>19</v>
+      </c>
+      <c r="BC16" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD16" s="4">
+        <v>18</v>
+      </c>
+      <c r="BE16" s="4">
+        <v>21</v>
+      </c>
+      <c r="BF16" s="4">
+        <v>22</v>
+      </c>
+      <c r="BG16" s="25">
+        <v>18</v>
+      </c>
+      <c r="BH16" s="26">
+        <v>7</v>
+      </c>
+      <c r="BI16" s="26">
+        <v>8</v>
+      </c>
+      <c r="BJ16" s="28">
+        <v>10</v>
+      </c>
+      <c r="BK16" s="26">
+        <v>18</v>
+      </c>
+      <c r="BL16" s="26">
+        <v>14</v>
+      </c>
+      <c r="BM16" s="4">
+        <v>19</v>
+      </c>
+      <c r="BN16" s="4">
+        <v>15</v>
+      </c>
+      <c r="BO16" s="28">
+        <v>24</v>
+      </c>
+      <c r="BP16" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:68">
+      <c r="A17" s="31">
+        <v>154800000</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="16">
+        <v>111</v>
+      </c>
+      <c r="D17" s="16">
+        <v>63</v>
+      </c>
+      <c r="E17" s="4">
+        <v>103</v>
+      </c>
+      <c r="F17" s="4">
+        <v>94</v>
+      </c>
+      <c r="G17" s="16">
+        <v>108</v>
+      </c>
+      <c r="H17" s="16">
+        <v>110</v>
+      </c>
+      <c r="I17" s="16">
+        <v>114</v>
+      </c>
+      <c r="J17" s="16">
+        <v>78</v>
+      </c>
+      <c r="K17" s="16">
+        <v>95</v>
+      </c>
+      <c r="L17" s="16">
+        <v>91</v>
+      </c>
+      <c r="M17" s="16">
+        <v>103</v>
+      </c>
+      <c r="N17" s="16">
+        <v>109</v>
+      </c>
+      <c r="O17" s="17">
+        <v>66</v>
+      </c>
+      <c r="P17" s="17">
+        <v>64</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>67</v>
+      </c>
+      <c r="R17" s="17">
+        <v>112</v>
+      </c>
+      <c r="S17" s="17">
+        <v>79</v>
+      </c>
+      <c r="T17" s="17">
+        <v>112</v>
+      </c>
+      <c r="U17" s="17">
+        <v>93</v>
+      </c>
+      <c r="V17" s="17">
+        <v>89</v>
+      </c>
+      <c r="W17" s="17">
+        <v>102</v>
+      </c>
+      <c r="X17" s="17">
+        <v>102</v>
+      </c>
+      <c r="Y17" s="17">
+        <v>104</v>
+      </c>
+      <c r="Z17" s="17">
+        <v>74</v>
+      </c>
+      <c r="AA17" s="17">
+        <v>96</v>
+      </c>
+      <c r="AB17" s="17">
+        <v>59</v>
+      </c>
+      <c r="AC17" s="17">
+        <v>104</v>
+      </c>
+      <c r="AD17" s="17">
+        <v>93</v>
+      </c>
+      <c r="AE17" s="11">
+        <v>84</v>
+      </c>
+      <c r="AF17" s="11">
+        <v>88</v>
+      </c>
+      <c r="AG17" s="11">
+        <v>85</v>
+      </c>
+      <c r="AH17" s="11">
+        <v>110</v>
+      </c>
+      <c r="AI17" s="11">
+        <v>107</v>
+      </c>
+      <c r="AJ17" s="11">
+        <v>95</v>
+      </c>
+      <c r="AK17" s="10">
+        <v>102</v>
+      </c>
+      <c r="AL17" s="10">
+        <v>70</v>
+      </c>
+      <c r="AM17" s="10">
+        <v>78</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>90</v>
+      </c>
+      <c r="AO17" s="10">
+        <v>81</v>
+      </c>
+      <c r="AP17" s="10">
+        <v>92</v>
+      </c>
+      <c r="AQ17" s="11">
+        <v>70</v>
+      </c>
+      <c r="AR17" s="11">
+        <v>82</v>
+      </c>
+      <c r="AS17" s="11">
+        <v>76</v>
+      </c>
+      <c r="AT17" s="11">
+        <v>54</v>
+      </c>
+      <c r="AU17" s="4">
+        <v>80</v>
+      </c>
+      <c r="AV17" s="4">
+        <v>64</v>
+      </c>
+      <c r="AW17" s="10">
+        <v>81</v>
+      </c>
+      <c r="AX17" s="4">
+        <v>73</v>
+      </c>
+      <c r="AY17" s="4">
+        <v>52</v>
+      </c>
+      <c r="AZ17" s="4">
+        <v>55</v>
+      </c>
+      <c r="BA17" s="4">
+        <v>63</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>55</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>61</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>54</v>
+      </c>
+      <c r="BE17" s="4">
+        <v>63</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>41</v>
+      </c>
+      <c r="BG17" s="25">
+        <v>67</v>
+      </c>
+      <c r="BH17" s="26">
+        <v>61</v>
+      </c>
+      <c r="BI17" s="26">
+        <v>56</v>
+      </c>
+      <c r="BJ17" s="28">
+        <v>53</v>
+      </c>
+      <c r="BK17" s="26">
+        <v>64</v>
+      </c>
+      <c r="BL17" s="26">
+        <v>56</v>
+      </c>
+      <c r="BM17" s="4">
+        <v>41</v>
+      </c>
+      <c r="BN17" s="4">
+        <v>43</v>
+      </c>
+      <c r="BO17" s="28">
+        <v>45</v>
+      </c>
+      <c r="BP17" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:68">
+      <c r="A18" s="31">
+        <v>155200000</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="16">
+        <v>25</v>
+      </c>
+      <c r="D18" s="16">
+        <v>22</v>
+      </c>
+      <c r="E18" s="4">
+        <v>24</v>
+      </c>
+      <c r="F18" s="4">
+        <v>15</v>
+      </c>
+      <c r="G18" s="16">
+        <v>31</v>
+      </c>
+      <c r="H18" s="16">
+        <v>22</v>
+      </c>
+      <c r="I18" s="16">
+        <v>22</v>
+      </c>
+      <c r="J18" s="16">
+        <v>19</v>
+      </c>
+      <c r="K18" s="16">
+        <v>39</v>
+      </c>
+      <c r="L18" s="16">
+        <v>24</v>
+      </c>
+      <c r="M18" s="16">
+        <v>8</v>
+      </c>
+      <c r="N18" s="16">
+        <v>36</v>
+      </c>
+      <c r="O18" s="17">
+        <v>15</v>
+      </c>
+      <c r="P18" s="17">
         <v>34</v>
       </c>
-      <c r="B15" s="25">
-[...2 lines deleted...]
-      <c r="C15" s="25">
+      <c r="Q18" s="17">
+        <v>28</v>
+      </c>
+      <c r="R18" s="17">
+        <v>17</v>
+      </c>
+      <c r="S18" s="17">
+        <v>15</v>
+      </c>
+      <c r="T18" s="17">
+        <v>25</v>
+      </c>
+      <c r="U18" s="17">
+        <v>22</v>
+      </c>
+      <c r="V18" s="17">
+        <v>28</v>
+      </c>
+      <c r="W18" s="17">
+        <v>14</v>
+      </c>
+      <c r="X18" s="17">
+        <v>28</v>
+      </c>
+      <c r="Y18" s="17">
+        <v>19</v>
+      </c>
+      <c r="Z18" s="17">
+        <v>35</v>
+      </c>
+      <c r="AA18" s="17">
+        <v>17</v>
+      </c>
+      <c r="AB18" s="17">
+        <v>22</v>
+      </c>
+      <c r="AC18" s="17">
         <v>16</v>
       </c>
-      <c r="D15" s="4">
+      <c r="AD18" s="17">
+        <v>16</v>
+      </c>
+      <c r="AE18" s="11">
+        <v>25</v>
+      </c>
+      <c r="AF18" s="11">
+        <v>18</v>
+      </c>
+      <c r="AG18" s="11">
+        <v>22</v>
+      </c>
+      <c r="AH18" s="11">
+        <v>16</v>
+      </c>
+      <c r="AI18" s="11">
+        <v>27</v>
+      </c>
+      <c r="AJ18" s="11">
+        <v>22</v>
+      </c>
+      <c r="AK18" s="10">
         <v>17</v>
       </c>
-      <c r="E15" s="4">
+      <c r="AL18" s="10">
+        <v>27</v>
+      </c>
+      <c r="AM18" s="10">
+        <v>22</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>16</v>
+      </c>
+      <c r="AO18" s="10">
+        <v>19</v>
+      </c>
+      <c r="AP18" s="10">
+        <v>15</v>
+      </c>
+      <c r="AQ18" s="11">
+        <v>11</v>
+      </c>
+      <c r="AR18" s="11">
+        <v>21</v>
+      </c>
+      <c r="AS18" s="11">
+        <v>20</v>
+      </c>
+      <c r="AT18" s="11">
+        <v>12</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>26</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>32</v>
+      </c>
+      <c r="AW18" s="10">
+        <v>23</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>20</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>16</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>17</v>
+      </c>
+      <c r="BA18" s="4">
         <v>18</v>
       </c>
-      <c r="F15" s="25">
+      <c r="BB18" s="4">
         <v>16</v>
       </c>
-      <c r="G15" s="25">
+      <c r="BC18" s="4">
+        <v>24</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>13</v>
+      </c>
+      <c r="BE18" s="4">
+        <v>21</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>17</v>
+      </c>
+      <c r="BG18" s="25">
         <v>18</v>
       </c>
-      <c r="H15" s="25">
-[...8 lines deleted...]
-      <c r="K15" s="25">
+      <c r="BH18" s="26">
+        <v>11</v>
+      </c>
+      <c r="BI18" s="26">
+        <v>25</v>
+      </c>
+      <c r="BJ18" s="28">
+        <v>16</v>
+      </c>
+      <c r="BK18" s="26">
+        <v>16</v>
+      </c>
+      <c r="BL18" s="26">
+        <v>7</v>
+      </c>
+      <c r="BM18" s="4">
         <v>4</v>
       </c>
-      <c r="L15" s="25">
-[...32 lines deleted...]
-      <c r="W15" s="26">
+      <c r="BN18" s="4">
         <v>15</v>
       </c>
-      <c r="X15" s="26">
-[...44 lines deleted...]
-      <c r="AM15" s="15">
+      <c r="BO18" s="28">
+        <v>8</v>
+      </c>
+      <c r="BP18" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:68">
+      <c r="A19" s="31">
+        <v>155600000</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="16">
+        <v>67</v>
+      </c>
+      <c r="D19" s="16">
+        <v>55</v>
+      </c>
+      <c r="E19" s="4">
+        <v>50</v>
+      </c>
+      <c r="F19" s="4">
+        <v>63</v>
+      </c>
+      <c r="G19" s="16">
+        <v>62</v>
+      </c>
+      <c r="H19" s="16">
+        <v>73</v>
+      </c>
+      <c r="I19" s="16">
+        <v>72</v>
+      </c>
+      <c r="J19" s="16">
+        <v>70</v>
+      </c>
+      <c r="K19" s="16">
+        <v>60</v>
+      </c>
+      <c r="L19" s="16">
+        <v>59</v>
+      </c>
+      <c r="M19" s="16">
+        <v>61</v>
+      </c>
+      <c r="N19" s="16">
+        <v>61</v>
+      </c>
+      <c r="O19" s="17">
+        <v>43</v>
+      </c>
+      <c r="P19" s="17">
+        <v>60</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>71</v>
+      </c>
+      <c r="R19" s="17">
+        <v>47</v>
+      </c>
+      <c r="S19" s="17">
+        <v>61</v>
+      </c>
+      <c r="T19" s="17">
+        <v>35</v>
+      </c>
+      <c r="U19" s="17">
+        <v>77</v>
+      </c>
+      <c r="V19" s="17">
+        <v>47</v>
+      </c>
+      <c r="W19" s="17">
+        <v>54</v>
+      </c>
+      <c r="X19" s="17">
+        <v>52</v>
+      </c>
+      <c r="Y19" s="17">
+        <v>53</v>
+      </c>
+      <c r="Z19" s="17">
+        <v>25</v>
+      </c>
+      <c r="AA19" s="17">
+        <v>58</v>
+      </c>
+      <c r="AB19" s="17">
+        <v>50</v>
+      </c>
+      <c r="AC19" s="17">
+        <v>62</v>
+      </c>
+      <c r="AD19" s="17">
+        <v>51</v>
+      </c>
+      <c r="AE19" s="11">
+        <v>41</v>
+      </c>
+      <c r="AF19" s="11">
         <v>23</v>
       </c>
-      <c r="AN15" s="15">
-[...288 lines deleted...]
-      <c r="C17" s="25">
+      <c r="AG19" s="11">
+        <v>59</v>
+      </c>
+      <c r="AH19" s="11">
+        <v>58</v>
+      </c>
+      <c r="AI19" s="11">
+        <v>73</v>
+      </c>
+      <c r="AJ19" s="11">
+        <v>43</v>
+      </c>
+      <c r="AK19" s="10">
+        <v>55</v>
+      </c>
+      <c r="AL19" s="10">
+        <v>40</v>
+      </c>
+      <c r="AM19" s="10">
+        <v>44</v>
+      </c>
+      <c r="AN19" s="10">
+        <v>49</v>
+      </c>
+      <c r="AO19" s="10">
+        <v>41</v>
+      </c>
+      <c r="AP19" s="10">
+        <v>46</v>
+      </c>
+      <c r="AQ19" s="11">
+        <v>59</v>
+      </c>
+      <c r="AR19" s="11">
+        <v>48</v>
+      </c>
+      <c r="AS19" s="11">
+        <v>52</v>
+      </c>
+      <c r="AT19" s="11">
+        <v>34</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>39</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>34</v>
+      </c>
+      <c r="AW19" s="10">
         <v>63</v>
       </c>
-      <c r="D17" s="4">
-[...235 lines deleted...]
-      <c r="P18" s="26">
+      <c r="AX19" s="4">
+        <v>50</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>33</v>
+      </c>
+      <c r="AZ19" s="4">
         <v>28</v>
-      </c>
-[...306 lines deleted...]
-        <v>33</v>
       </c>
       <c r="BA19" s="4">
         <v>33</v>
       </c>
       <c r="BB19" s="4">
+        <v>33</v>
+      </c>
+      <c r="BC19" s="4">
         <v>25</v>
       </c>
-      <c r="BC19" s="4">
+      <c r="BD19" s="4">
         <v>33</v>
       </c>
-      <c r="BD19" s="4">
+      <c r="BE19" s="4">
         <v>26</v>
       </c>
-      <c r="BE19" s="4">
+      <c r="BF19" s="4">
         <v>19</v>
       </c>
-      <c r="BF19" s="37">
+      <c r="BG19" s="25">
         <v>44</v>
       </c>
-      <c r="BG19" s="38">
+      <c r="BH19" s="26">
         <v>31</v>
       </c>
-      <c r="BH19" s="38">
+      <c r="BI19" s="26">
         <v>22</v>
       </c>
-      <c r="BI19" s="40">
+      <c r="BJ19" s="28">
         <v>29</v>
       </c>
-      <c r="BJ19" s="38">
+      <c r="BK19" s="26">
         <v>31</v>
       </c>
-      <c r="BK19" s="38">
+      <c r="BL19" s="26">
         <v>23</v>
       </c>
-      <c r="BL19" s="4">
+      <c r="BM19" s="4">
         <v>21</v>
       </c>
-      <c r="BM19" s="4">
+      <c r="BN19" s="4">
         <v>30</v>
       </c>
-      <c r="BN19" s="40">
+      <c r="BO19" s="28">
         <v>32</v>
       </c>
+      <c r="BP19" s="4">
+        <v>23</v>
+      </c>
     </row>
-    <row r="20" spans="1:66">
-      <c r="A20" s="13" t="s">
+    <row r="20" spans="1:68">
+      <c r="A20" s="31">
+        <v>156000000</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="16">
+        <v>64</v>
+      </c>
+      <c r="D20" s="16">
+        <v>47</v>
+      </c>
+      <c r="E20" s="4">
+        <v>47</v>
+      </c>
+      <c r="F20" s="4">
+        <v>58</v>
+      </c>
+      <c r="G20" s="16">
+        <v>51</v>
+      </c>
+      <c r="H20" s="16">
+        <v>56</v>
+      </c>
+      <c r="I20" s="16">
+        <v>67</v>
+      </c>
+      <c r="J20" s="16">
+        <v>22</v>
+      </c>
+      <c r="K20" s="16">
+        <v>51</v>
+      </c>
+      <c r="L20" s="16">
+        <v>74</v>
+      </c>
+      <c r="M20" s="16">
+        <v>83</v>
+      </c>
+      <c r="N20" s="16">
+        <v>50</v>
+      </c>
+      <c r="O20" s="17">
+        <v>60</v>
+      </c>
+      <c r="P20" s="17">
+        <v>40</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>50</v>
+      </c>
+      <c r="R20" s="17">
+        <v>47</v>
+      </c>
+      <c r="S20" s="17">
+        <v>46</v>
+      </c>
+      <c r="T20" s="17">
+        <v>80</v>
+      </c>
+      <c r="U20" s="17">
+        <v>64</v>
+      </c>
+      <c r="V20" s="17">
+        <v>54</v>
+      </c>
+      <c r="W20" s="17">
+        <v>31</v>
+      </c>
+      <c r="X20" s="17">
+        <v>56</v>
+      </c>
+      <c r="Y20" s="17">
+        <v>71</v>
+      </c>
+      <c r="Z20" s="17">
+        <v>53</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>35</v>
+      </c>
+      <c r="AB20" s="17">
+        <v>32</v>
+      </c>
+      <c r="AC20" s="17">
+        <v>44</v>
+      </c>
+      <c r="AD20" s="17">
+        <v>38</v>
+      </c>
+      <c r="AE20" s="11">
+        <v>46</v>
+      </c>
+      <c r="AF20" s="11">
+        <v>52</v>
+      </c>
+      <c r="AG20" s="11">
+        <v>47</v>
+      </c>
+      <c r="AH20" s="11">
+        <v>87</v>
+      </c>
+      <c r="AI20" s="11">
+        <v>50</v>
+      </c>
+      <c r="AJ20" s="11">
+        <v>48</v>
+      </c>
+      <c r="AK20" s="10">
+        <v>34</v>
+      </c>
+      <c r="AL20" s="10">
+        <v>44</v>
+      </c>
+      <c r="AM20" s="10">
+        <v>55</v>
+      </c>
+      <c r="AN20" s="10">
+        <v>47</v>
+      </c>
+      <c r="AO20" s="10">
+        <v>38</v>
+      </c>
+      <c r="AP20" s="10">
+        <v>43</v>
+      </c>
+      <c r="AQ20" s="11">
+        <v>30</v>
+      </c>
+      <c r="AR20" s="11">
+        <v>57</v>
+      </c>
+      <c r="AS20" s="11">
+        <v>59</v>
+      </c>
+      <c r="AT20" s="11">
+        <v>49</v>
+      </c>
+      <c r="AU20" s="4">
+        <v>21</v>
+      </c>
+      <c r="AV20" s="4">
+        <v>22</v>
+      </c>
+      <c r="AW20" s="10">
+        <v>53</v>
+      </c>
+      <c r="AX20" s="4">
+        <v>19</v>
+      </c>
+      <c r="AY20" s="4">
+        <v>21</v>
+      </c>
+      <c r="AZ20" s="4">
+        <v>33</v>
+      </c>
+      <c r="BA20" s="4">
+        <v>36</v>
+      </c>
+      <c r="BB20" s="4">
         <v>39</v>
       </c>
-      <c r="B20" s="25">
-[...2 lines deleted...]
-      <c r="C20" s="25">
+      <c r="BC20" s="4">
         <v>47</v>
       </c>
-      <c r="D20" s="4">
+      <c r="BD20" s="4">
+        <v>66</v>
+      </c>
+      <c r="BE20" s="4">
+        <v>44</v>
+      </c>
+      <c r="BF20" s="4">
+        <v>45</v>
+      </c>
+      <c r="BG20" s="25">
+        <v>36</v>
+      </c>
+      <c r="BH20" s="26">
+        <v>31</v>
+      </c>
+      <c r="BI20" s="26">
+        <v>17</v>
+      </c>
+      <c r="BJ20" s="28">
+        <v>54</v>
+      </c>
+      <c r="BK20" s="26">
+        <v>46</v>
+      </c>
+      <c r="BL20" s="26">
+        <v>28</v>
+      </c>
+      <c r="BM20" s="4">
+        <v>36</v>
+      </c>
+      <c r="BN20" s="4">
+        <v>30</v>
+      </c>
+      <c r="BO20" s="28">
+        <v>44</v>
+      </c>
+      <c r="BP20" s="4">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:68">
+      <c r="A21" s="31">
+        <v>156400000</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="16">
+        <v>81</v>
+      </c>
+      <c r="D21" s="16">
+        <v>61</v>
+      </c>
+      <c r="E21" s="4">
+        <v>87</v>
+      </c>
+      <c r="F21" s="4">
+        <v>60</v>
+      </c>
+      <c r="G21" s="16">
+        <v>71</v>
+      </c>
+      <c r="H21" s="16">
+        <v>94</v>
+      </c>
+      <c r="I21" s="16">
+        <v>85</v>
+      </c>
+      <c r="J21" s="16">
+        <v>28</v>
+      </c>
+      <c r="K21" s="16">
+        <v>82</v>
+      </c>
+      <c r="L21" s="16">
+        <v>75</v>
+      </c>
+      <c r="M21" s="16">
+        <v>46</v>
+      </c>
+      <c r="N21" s="16">
+        <v>58</v>
+      </c>
+      <c r="O21" s="17">
+        <v>60</v>
+      </c>
+      <c r="P21" s="17">
+        <v>46</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>65</v>
+      </c>
+      <c r="R21" s="17">
+        <v>58</v>
+      </c>
+      <c r="S21" s="17">
+        <v>66</v>
+      </c>
+      <c r="T21" s="17">
+        <v>55</v>
+      </c>
+      <c r="U21" s="17">
+        <v>51</v>
+      </c>
+      <c r="V21" s="17">
+        <v>60</v>
+      </c>
+      <c r="W21" s="17">
+        <v>57</v>
+      </c>
+      <c r="X21" s="17">
+        <v>67</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>62</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>95</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>61</v>
+      </c>
+      <c r="AB21" s="17">
+        <v>56</v>
+      </c>
+      <c r="AC21" s="17">
+        <v>56</v>
+      </c>
+      <c r="AD21" s="17">
+        <v>62</v>
+      </c>
+      <c r="AE21" s="11">
+        <v>75</v>
+      </c>
+      <c r="AF21" s="11">
+        <v>66</v>
+      </c>
+      <c r="AG21" s="11">
+        <v>63</v>
+      </c>
+      <c r="AH21" s="11">
+        <v>70</v>
+      </c>
+      <c r="AI21" s="11">
+        <v>77</v>
+      </c>
+      <c r="AJ21" s="11">
+        <v>62</v>
+      </c>
+      <c r="AK21" s="10">
+        <v>42</v>
+      </c>
+      <c r="AL21" s="10">
+        <v>40</v>
+      </c>
+      <c r="AM21" s="10">
+        <v>68</v>
+      </c>
+      <c r="AN21" s="10">
+        <v>39</v>
+      </c>
+      <c r="AO21" s="10">
+        <v>68</v>
+      </c>
+      <c r="AP21" s="10">
+        <v>45</v>
+      </c>
+      <c r="AQ21" s="11">
+        <v>46</v>
+      </c>
+      <c r="AR21" s="11">
+        <v>67</v>
+      </c>
+      <c r="AS21" s="11">
         <v>47</v>
       </c>
-      <c r="E20" s="4">
+      <c r="AT21" s="11">
+        <v>50</v>
+      </c>
+      <c r="AU21" s="4">
+        <v>40</v>
+      </c>
+      <c r="AV21" s="4">
+        <v>56</v>
+      </c>
+      <c r="AW21" s="10">
+        <v>46</v>
+      </c>
+      <c r="AX21" s="4">
+        <v>59</v>
+      </c>
+      <c r="AY21" s="4">
+        <v>37</v>
+      </c>
+      <c r="AZ21" s="4">
+        <v>49</v>
+      </c>
+      <c r="BA21" s="4">
+        <v>41</v>
+      </c>
+      <c r="BB21" s="4">
+        <v>52</v>
+      </c>
+      <c r="BC21" s="4">
+        <v>41</v>
+      </c>
+      <c r="BD21" s="4">
         <v>58</v>
       </c>
-      <c r="F20" s="25">
+      <c r="BE21" s="4">
+        <v>39</v>
+      </c>
+      <c r="BF21" s="4">
+        <v>32</v>
+      </c>
+      <c r="BG21" s="25">
+        <v>49</v>
+      </c>
+      <c r="BH21" s="26">
+        <v>49</v>
+      </c>
+      <c r="BI21" s="26">
+        <v>41</v>
+      </c>
+      <c r="BJ21" s="28">
+        <v>39</v>
+      </c>
+      <c r="BK21" s="26">
+        <v>61</v>
+      </c>
+      <c r="BL21" s="26">
+        <v>29</v>
+      </c>
+      <c r="BM21" s="4">
+        <v>37</v>
+      </c>
+      <c r="BN21" s="4">
         <v>51</v>
       </c>
-      <c r="G20" s="25">
+      <c r="BO21" s="28">
+        <v>39</v>
+      </c>
+      <c r="BP21" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68">
+      <c r="A22" s="31">
+        <v>156800000</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="16">
+        <v>11</v>
+      </c>
+      <c r="D22" s="16">
+        <v>31</v>
+      </c>
+      <c r="E22" s="4">
+        <v>31</v>
+      </c>
+      <c r="F22" s="4">
+        <v>22</v>
+      </c>
+      <c r="G22" s="16">
+        <v>18</v>
+      </c>
+      <c r="H22" s="16">
+        <v>16</v>
+      </c>
+      <c r="I22" s="16">
+        <v>30</v>
+      </c>
+      <c r="J22" s="16">
+        <v>38</v>
+      </c>
+      <c r="K22" s="16">
+        <v>29</v>
+      </c>
+      <c r="L22" s="16">
+        <v>18</v>
+      </c>
+      <c r="M22" s="16">
+        <v>18</v>
+      </c>
+      <c r="N22" s="16">
+        <v>34</v>
+      </c>
+      <c r="O22" s="17">
+        <v>25</v>
+      </c>
+      <c r="P22" s="17">
+        <v>22</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>12</v>
+      </c>
+      <c r="R22" s="17">
+        <v>21</v>
+      </c>
+      <c r="S22" s="17">
+        <v>19</v>
+      </c>
+      <c r="T22" s="17">
+        <v>9</v>
+      </c>
+      <c r="U22" s="17">
+        <v>23</v>
+      </c>
+      <c r="V22" s="17">
+        <v>31</v>
+      </c>
+      <c r="W22" s="17">
+        <v>15</v>
+      </c>
+      <c r="X22" s="17">
+        <v>21</v>
+      </c>
+      <c r="Y22" s="17">
+        <v>18</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>23</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>17</v>
+      </c>
+      <c r="AB22" s="17">
+        <v>24</v>
+      </c>
+      <c r="AC22" s="17">
+        <v>20</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>20</v>
+      </c>
+      <c r="AE22" s="11">
+        <v>23</v>
+      </c>
+      <c r="AF22" s="11">
+        <v>12</v>
+      </c>
+      <c r="AG22" s="11">
+        <v>36</v>
+      </c>
+      <c r="AH22" s="11">
+        <v>20</v>
+      </c>
+      <c r="AI22" s="11">
+        <v>20</v>
+      </c>
+      <c r="AJ22" s="11">
+        <v>20</v>
+      </c>
+      <c r="AK22" s="10">
+        <v>15</v>
+      </c>
+      <c r="AL22" s="10">
+        <v>29</v>
+      </c>
+      <c r="AM22" s="10">
+        <v>13</v>
+      </c>
+      <c r="AN22" s="10">
+        <v>27</v>
+      </c>
+      <c r="AO22" s="10">
+        <v>15</v>
+      </c>
+      <c r="AP22" s="10">
+        <v>22</v>
+      </c>
+      <c r="AQ22" s="11">
+        <v>11</v>
+      </c>
+      <c r="AR22" s="11">
+        <v>16</v>
+      </c>
+      <c r="AS22" s="11">
+        <v>16</v>
+      </c>
+      <c r="AT22" s="11">
+        <v>19</v>
+      </c>
+      <c r="AU22" s="4">
+        <v>21</v>
+      </c>
+      <c r="AV22" s="4">
+        <v>26</v>
+      </c>
+      <c r="AW22" s="10">
+        <v>34</v>
+      </c>
+      <c r="AX22" s="4">
+        <v>15</v>
+      </c>
+      <c r="AY22" s="4">
+        <v>16</v>
+      </c>
+      <c r="AZ22" s="4">
+        <v>14</v>
+      </c>
+      <c r="BA22" s="4">
+        <v>16</v>
+      </c>
+      <c r="BB22" s="4">
+        <v>15</v>
+      </c>
+      <c r="BC22" s="4">
+        <v>18</v>
+      </c>
+      <c r="BD22" s="4">
+        <v>15</v>
+      </c>
+      <c r="BE22" s="4">
+        <v>10</v>
+      </c>
+      <c r="BF22" s="4">
+        <v>22</v>
+      </c>
+      <c r="BG22" s="25">
+        <v>11</v>
+      </c>
+      <c r="BH22" s="26">
+        <v>15</v>
+      </c>
+      <c r="BI22" s="26">
+        <v>8</v>
+      </c>
+      <c r="BJ22" s="28">
+        <v>16</v>
+      </c>
+      <c r="BK22" s="26">
+        <v>9</v>
+      </c>
+      <c r="BL22" s="26">
+        <v>16</v>
+      </c>
+      <c r="BM22" s="4">
+        <v>10</v>
+      </c>
+      <c r="BN22" s="4">
+        <v>8</v>
+      </c>
+      <c r="BO22" s="28">
+        <v>10</v>
+      </c>
+      <c r="BP22" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:68" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B23" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="62"/>
+      <c r="F23" s="62"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="62"/>
+      <c r="N23" s="62"/>
+      <c r="O23" s="62"/>
+      <c r="P23" s="62"/>
+      <c r="Q23" s="62"/>
+      <c r="R23" s="62"/>
+      <c r="S23" s="62"/>
+      <c r="T23" s="62"/>
+      <c r="U23" s="62"/>
+      <c r="V23" s="62"/>
+      <c r="W23" s="62"/>
+      <c r="X23" s="62"/>
+      <c r="Y23" s="62"/>
+      <c r="Z23" s="62"/>
+      <c r="AA23" s="62"/>
+      <c r="AB23" s="62"/>
+      <c r="AC23" s="62"/>
+      <c r="AD23" s="62"/>
+      <c r="AE23" s="62"/>
+      <c r="AF23" s="62"/>
+      <c r="AG23" s="62"/>
+      <c r="AH23" s="62"/>
+      <c r="AI23" s="62"/>
+      <c r="AJ23" s="62"/>
+      <c r="AK23" s="62"/>
+      <c r="AL23" s="62"/>
+      <c r="AM23" s="62"/>
+      <c r="AN23" s="62"/>
+      <c r="AO23" s="62"/>
+      <c r="AP23" s="62"/>
+      <c r="AQ23" s="62"/>
+      <c r="AR23" s="62"/>
+      <c r="AS23" s="62"/>
+      <c r="AT23" s="62"/>
+      <c r="AU23" s="62"/>
+      <c r="AV23" s="62"/>
+      <c r="AW23" s="62"/>
+      <c r="AX23" s="62"/>
+      <c r="AY23" s="62"/>
+      <c r="AZ23" s="62"/>
+      <c r="BA23" s="62"/>
+      <c r="BB23" s="62"/>
+      <c r="BC23" s="62"/>
+      <c r="BD23" s="62"/>
+      <c r="BE23" s="62"/>
+      <c r="BF23" s="62"/>
+      <c r="BG23" s="62"/>
+      <c r="BH23" s="62"/>
+      <c r="BI23" s="62"/>
+      <c r="BJ23" s="62"/>
+      <c r="BK23" s="62"/>
+      <c r="BL23" s="62"/>
+      <c r="BM23" s="62"/>
+      <c r="BN23" s="62"/>
+      <c r="BO23" s="62"/>
+      <c r="BP23" s="62"/>
+    </row>
+    <row r="24" spans="1:68">
+      <c r="A24" s="31">
+        <v>150000000</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="16">
+        <v>1258</v>
+      </c>
+      <c r="E24" s="16">
+        <v>881</v>
+      </c>
+      <c r="F24" s="4">
+        <v>833</v>
+      </c>
+      <c r="G24" s="4">
+        <v>951</v>
+      </c>
+      <c r="H24" s="16">
+        <v>962</v>
+      </c>
+      <c r="I24" s="16">
+        <v>1134</v>
+      </c>
+      <c r="J24" s="16">
+        <v>1064</v>
+      </c>
+      <c r="K24" s="16">
+        <v>536</v>
+      </c>
+      <c r="L24" s="16">
+        <v>757</v>
+      </c>
+      <c r="M24" s="16">
+        <v>890</v>
+      </c>
+      <c r="N24" s="16">
+        <v>902</v>
+      </c>
+      <c r="O24" s="16">
+        <v>1251</v>
+      </c>
+      <c r="P24" s="17">
+        <v>671</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>712</v>
+      </c>
+      <c r="R24" s="17">
+        <v>880</v>
+      </c>
+      <c r="S24" s="17">
+        <v>850</v>
+      </c>
+      <c r="T24" s="17">
+        <v>859</v>
+      </c>
+      <c r="U24" s="17">
+        <v>1078</v>
+      </c>
+      <c r="V24" s="17">
+        <v>990</v>
+      </c>
+      <c r="W24" s="17">
+        <v>897</v>
+      </c>
+      <c r="X24" s="17">
+        <v>547</v>
+      </c>
+      <c r="Y24" s="17">
+        <v>899</v>
+      </c>
+      <c r="Z24" s="17">
+        <v>1064</v>
+      </c>
+      <c r="AA24" s="17">
+        <v>920</v>
+      </c>
+      <c r="AB24" s="17">
+        <v>839</v>
+      </c>
+      <c r="AC24" s="17">
+        <v>758</v>
+      </c>
+      <c r="AD24" s="17">
+        <v>854</v>
+      </c>
+      <c r="AE24" s="18">
+        <v>803</v>
+      </c>
+      <c r="AF24" s="11">
+        <v>890</v>
+      </c>
+      <c r="AG24" s="11">
+        <v>821</v>
+      </c>
+      <c r="AH24" s="11">
+        <v>830</v>
+      </c>
+      <c r="AI24" s="11">
+        <v>1022</v>
+      </c>
+      <c r="AJ24" s="11">
+        <v>852</v>
+      </c>
+      <c r="AK24" s="18">
+        <v>868</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>887</v>
+      </c>
+      <c r="AM24" s="10">
+        <v>713</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>756</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>807</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>849</v>
+      </c>
+      <c r="AQ24" s="11">
+        <v>789</v>
+      </c>
+      <c r="AR24" s="11">
+        <v>787</v>
+      </c>
+      <c r="AS24" s="11">
+        <v>876</v>
+      </c>
+      <c r="AT24" s="11">
+        <v>743</v>
+      </c>
+      <c r="AU24" s="4">
+        <v>771</v>
+      </c>
+      <c r="AV24" s="4">
+        <v>752</v>
+      </c>
+      <c r="AW24" s="10">
+        <v>726</v>
+      </c>
+      <c r="AX24" s="4">
+        <v>645</v>
+      </c>
+      <c r="AY24" s="4">
+        <v>585</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>665</v>
+      </c>
+      <c r="BA24" s="4">
+        <v>615</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>644</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>614</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>729</v>
+      </c>
+      <c r="BE24" s="4">
+        <v>801</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>610</v>
+      </c>
+      <c r="BG24" s="25">
+        <v>688</v>
+      </c>
+      <c r="BH24" s="26">
+        <v>732</v>
+      </c>
+      <c r="BI24" s="28">
+        <v>506</v>
+      </c>
+      <c r="BJ24" s="28">
+        <v>683</v>
+      </c>
+      <c r="BK24" s="26">
+        <v>720</v>
+      </c>
+      <c r="BL24" s="26">
+        <v>505</v>
+      </c>
+      <c r="BM24" s="4">
+        <v>561</v>
+      </c>
+      <c r="BN24" s="4">
+        <v>602</v>
+      </c>
+      <c r="BO24" s="28">
+        <v>574</v>
+      </c>
+      <c r="BP24" s="4">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="25" spans="1:68">
+      <c r="A25" s="31">
+        <v>151000000</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="8"/>
+      <c r="D25" s="16">
+        <v>1063</v>
+      </c>
+      <c r="E25" s="16">
+        <v>720</v>
+      </c>
+      <c r="F25" s="4">
+        <v>618</v>
+      </c>
+      <c r="G25" s="4">
+        <v>773</v>
+      </c>
+      <c r="H25" s="16">
+        <v>764</v>
+      </c>
+      <c r="I25" s="16">
+        <v>912</v>
+      </c>
+      <c r="J25" s="16">
+        <v>849</v>
+      </c>
+      <c r="K25" s="16">
+        <v>457</v>
+      </c>
+      <c r="L25" s="16">
+        <v>556</v>
+      </c>
+      <c r="M25" s="16">
+        <v>699</v>
+      </c>
+      <c r="N25" s="16">
+        <v>717</v>
+      </c>
+      <c r="O25" s="16">
+        <v>1045</v>
+      </c>
+      <c r="P25" s="17">
+        <v>517</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>578</v>
+      </c>
+      <c r="R25" s="17">
+        <v>704</v>
+      </c>
+      <c r="S25" s="17">
+        <v>666</v>
+      </c>
+      <c r="T25" s="17">
+        <v>702</v>
+      </c>
+      <c r="U25" s="17">
+        <v>867</v>
+      </c>
+      <c r="V25" s="17">
+        <v>793</v>
+      </c>
+      <c r="W25" s="17">
+        <v>722</v>
+      </c>
+      <c r="X25" s="17">
+        <v>366</v>
+      </c>
+      <c r="Y25" s="17">
+        <v>692</v>
+      </c>
+      <c r="Z25" s="17">
+        <v>845</v>
+      </c>
+      <c r="AA25" s="17">
+        <v>693</v>
+      </c>
+      <c r="AB25" s="17">
+        <v>675</v>
+      </c>
+      <c r="AC25" s="17">
+        <v>619</v>
+      </c>
+      <c r="AD25" s="17">
+        <v>662</v>
+      </c>
+      <c r="AE25" s="18">
+        <v>627</v>
+      </c>
+      <c r="AF25" s="11">
+        <v>706</v>
+      </c>
+      <c r="AG25" s="11">
+        <v>648</v>
+      </c>
+      <c r="AH25" s="11">
+        <v>662</v>
+      </c>
+      <c r="AI25" s="11">
+        <v>803</v>
+      </c>
+      <c r="AJ25" s="11">
+        <v>649</v>
+      </c>
+      <c r="AK25" s="11">
+        <v>685</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>709</v>
+      </c>
+      <c r="AM25" s="10">
+        <v>597</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>608</v>
+      </c>
+      <c r="AO25" s="10">
+        <v>646</v>
+      </c>
+      <c r="AP25" s="10">
+        <v>675</v>
+      </c>
+      <c r="AQ25" s="11">
+        <v>643</v>
+      </c>
+      <c r="AR25" s="11">
+        <v>587</v>
+      </c>
+      <c r="AS25" s="11">
+        <v>709</v>
+      </c>
+      <c r="AT25" s="11">
+        <v>619</v>
+      </c>
+      <c r="AU25" s="4">
+        <v>628</v>
+      </c>
+      <c r="AV25" s="4">
+        <v>621</v>
+      </c>
+      <c r="AW25" s="10">
+        <v>561</v>
+      </c>
+      <c r="AX25" s="4">
+        <v>511</v>
+      </c>
+      <c r="AY25" s="4">
+        <v>491</v>
+      </c>
+      <c r="AZ25" s="4">
+        <v>541</v>
+      </c>
+      <c r="BA25" s="4">
+        <v>492</v>
+      </c>
+      <c r="BB25" s="4">
+        <v>524</v>
+      </c>
+      <c r="BC25" s="4">
+        <v>485</v>
+      </c>
+      <c r="BD25" s="4">
+        <v>586</v>
+      </c>
+      <c r="BE25" s="4">
+        <v>689</v>
+      </c>
+      <c r="BF25" s="4">
+        <v>501</v>
+      </c>
+      <c r="BG25" s="25">
+        <v>549</v>
+      </c>
+      <c r="BH25" s="26">
+        <v>598</v>
+      </c>
+      <c r="BI25" s="28">
+        <v>417</v>
+      </c>
+      <c r="BJ25" s="28">
+        <v>558</v>
+      </c>
+      <c r="BK25" s="26">
+        <v>581</v>
+      </c>
+      <c r="BL25" s="26">
+        <v>404</v>
+      </c>
+      <c r="BM25" s="4">
+        <v>463</v>
+      </c>
+      <c r="BN25" s="4">
+        <v>495</v>
+      </c>
+      <c r="BO25" s="28">
+        <v>458</v>
+      </c>
+      <c r="BP25" s="4">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="26" spans="1:68">
+      <c r="A26" s="31">
+        <v>153200000</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="16">
+        <v>23</v>
+      </c>
+      <c r="E26" s="16">
+        <v>24</v>
+      </c>
+      <c r="F26" s="4">
+        <v>37</v>
+      </c>
+      <c r="G26" s="4">
+        <v>26</v>
+      </c>
+      <c r="H26" s="16">
+        <v>28</v>
+      </c>
+      <c r="I26" s="16">
+        <v>36</v>
+      </c>
+      <c r="J26" s="16">
+        <v>23</v>
+      </c>
+      <c r="K26" s="16">
+        <v>14</v>
+      </c>
+      <c r="L26" s="16">
+        <v>25</v>
+      </c>
+      <c r="M26" s="16">
+        <v>20</v>
+      </c>
+      <c r="N26" s="16">
+        <v>22</v>
+      </c>
+      <c r="O26" s="16">
+        <v>41</v>
+      </c>
+      <c r="P26" s="17">
+        <v>29</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>22</v>
+      </c>
+      <c r="R26" s="17">
+        <v>28</v>
+      </c>
+      <c r="S26" s="17">
+        <v>33</v>
+      </c>
+      <c r="T26" s="17">
+        <v>20</v>
+      </c>
+      <c r="U26" s="17">
+        <v>27</v>
+      </c>
+      <c r="V26" s="17">
+        <v>37</v>
+      </c>
+      <c r="W26" s="17">
+        <v>22</v>
+      </c>
+      <c r="X26" s="17">
+        <v>14</v>
+      </c>
+      <c r="Y26" s="17">
+        <v>35</v>
+      </c>
+      <c r="Z26" s="17">
+        <v>34</v>
+      </c>
+      <c r="AA26" s="17">
+        <v>42</v>
+      </c>
+      <c r="AB26" s="17">
+        <v>31</v>
+      </c>
+      <c r="AC26" s="17">
+        <v>30</v>
+      </c>
+      <c r="AD26" s="17">
+        <v>32</v>
+      </c>
+      <c r="AE26" s="18">
+        <v>29</v>
+      </c>
+      <c r="AF26" s="11">
+        <v>23</v>
+      </c>
+      <c r="AG26" s="11">
+        <v>18</v>
+      </c>
+      <c r="AH26" s="11">
+        <v>28</v>
+      </c>
+      <c r="AI26" s="11">
+        <v>24</v>
+      </c>
+      <c r="AJ26" s="11">
+        <v>28</v>
+      </c>
+      <c r="AK26" s="11">
+        <v>30</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>42</v>
+      </c>
+      <c r="AM26" s="10">
+        <v>14</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>25</v>
+      </c>
+      <c r="AO26" s="10">
+        <v>21</v>
+      </c>
+      <c r="AP26" s="10">
+        <v>34</v>
+      </c>
+      <c r="AQ26" s="11">
+        <v>51</v>
+      </c>
+      <c r="AR26" s="11">
+        <v>36</v>
+      </c>
+      <c r="AS26" s="11">
+        <v>27</v>
+      </c>
+      <c r="AT26" s="11">
+        <v>26</v>
+      </c>
+      <c r="AU26" s="4">
+        <v>28</v>
+      </c>
+      <c r="AV26" s="4">
+        <v>22</v>
+      </c>
+      <c r="AW26" s="10">
+        <v>17</v>
+      </c>
+      <c r="AX26" s="4">
+        <v>21</v>
+      </c>
+      <c r="AY26" s="4">
+        <v>19</v>
+      </c>
+      <c r="AZ26" s="4">
+        <v>18</v>
+      </c>
+      <c r="BA26" s="4">
+        <v>14</v>
+      </c>
+      <c r="BB26" s="4">
+        <v>12</v>
+      </c>
+      <c r="BC26" s="4">
+        <v>16</v>
+      </c>
+      <c r="BD26" s="4">
+        <v>14</v>
+      </c>
+      <c r="BE26" s="4">
+        <v>15</v>
+      </c>
+      <c r="BF26" s="4">
+        <v>18</v>
+      </c>
+      <c r="BG26" s="25">
+        <v>19</v>
+      </c>
+      <c r="BH26" s="26">
+        <v>19</v>
+      </c>
+      <c r="BI26" s="28">
+        <v>12</v>
+      </c>
+      <c r="BJ26" s="28">
+        <v>16</v>
+      </c>
+      <c r="BK26" s="26">
+        <v>16</v>
+      </c>
+      <c r="BL26" s="26">
+        <v>18</v>
+      </c>
+      <c r="BM26" s="4">
+        <v>20</v>
+      </c>
+      <c r="BN26" s="4">
+        <v>14</v>
+      </c>
+      <c r="BO26" s="28">
+        <v>10</v>
+      </c>
+      <c r="BP26" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:68">
+      <c r="A27" s="31">
+        <v>154800000</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="8"/>
+      <c r="D27" s="16">
+        <v>78</v>
+      </c>
+      <c r="E27" s="16">
+        <v>59</v>
+      </c>
+      <c r="F27" s="4">
+        <v>89</v>
+      </c>
+      <c r="G27" s="4">
+        <v>73</v>
+      </c>
+      <c r="H27" s="16">
+        <v>89</v>
+      </c>
+      <c r="I27" s="16">
+        <v>92</v>
+      </c>
+      <c r="J27" s="16">
+        <v>95</v>
+      </c>
+      <c r="K27" s="16">
+        <v>54</v>
+      </c>
+      <c r="L27" s="16">
+        <v>94</v>
+      </c>
+      <c r="M27" s="16">
+        <v>77</v>
+      </c>
+      <c r="N27" s="16">
+        <v>77</v>
+      </c>
+      <c r="O27" s="16">
+        <v>88</v>
+      </c>
+      <c r="P27" s="17">
+        <v>48</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>53</v>
+      </c>
+      <c r="R27" s="17">
         <v>56</v>
       </c>
-      <c r="H20" s="25">
+      <c r="S27" s="17">
+        <v>85</v>
+      </c>
+      <c r="T27" s="17">
+        <v>62</v>
+      </c>
+      <c r="U27" s="17">
+        <v>92</v>
+      </c>
+      <c r="V27" s="17">
+        <v>78</v>
+      </c>
+      <c r="W27" s="17">
+        <v>78</v>
+      </c>
+      <c r="X27" s="17">
+        <v>84</v>
+      </c>
+      <c r="Y27" s="17">
+        <v>86</v>
+      </c>
+      <c r="Z27" s="17">
+        <v>82</v>
+      </c>
+      <c r="AA27" s="17">
+        <v>60</v>
+      </c>
+      <c r="AB27" s="17">
+        <v>77</v>
+      </c>
+      <c r="AC27" s="17">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="17">
+        <v>83</v>
+      </c>
+      <c r="AE27" s="18">
+        <v>80</v>
+      </c>
+      <c r="AF27" s="11">
+        <v>74</v>
+      </c>
+      <c r="AG27" s="11">
+        <v>72</v>
+      </c>
+      <c r="AH27" s="11">
+        <v>68</v>
+      </c>
+      <c r="AI27" s="11">
+        <v>95</v>
+      </c>
+      <c r="AJ27" s="11">
+        <v>87</v>
+      </c>
+      <c r="AK27" s="11">
+        <v>71</v>
+      </c>
+      <c r="AL27" s="10">
+        <v>84</v>
+      </c>
+      <c r="AM27" s="10">
+        <v>52</v>
+      </c>
+      <c r="AN27" s="10">
+        <v>69</v>
+      </c>
+      <c r="AO27" s="10">
         <v>67</v>
       </c>
-      <c r="I20" s="25">
-[...2 lines deleted...]
-      <c r="J20" s="25">
+      <c r="AP27" s="10">
+        <v>72</v>
+      </c>
+      <c r="AQ27" s="11">
         <v>51</v>
       </c>
-      <c r="K20" s="25">
-[...11 lines deleted...]
-      <c r="O20" s="26">
+      <c r="AR27" s="11">
+        <v>77</v>
+      </c>
+      <c r="AS27" s="11">
+        <v>59</v>
+      </c>
+      <c r="AT27" s="11">
+        <v>46</v>
+      </c>
+      <c r="AU27" s="4">
+        <v>63</v>
+      </c>
+      <c r="AV27" s="4">
+        <v>52</v>
+      </c>
+      <c r="AW27" s="10">
+        <v>61</v>
+      </c>
+      <c r="AX27" s="4">
+        <v>57</v>
+      </c>
+      <c r="AY27" s="4">
         <v>40</v>
       </c>
-      <c r="P20" s="26">
-[...2 lines deleted...]
-      <c r="Q20" s="26">
+      <c r="AZ27" s="4">
+        <v>51</v>
+      </c>
+      <c r="BA27" s="4">
+        <v>48</v>
+      </c>
+      <c r="BB27" s="4">
+        <v>42</v>
+      </c>
+      <c r="BC27" s="4">
+        <v>54</v>
+      </c>
+      <c r="BD27" s="4">
+        <v>45</v>
+      </c>
+      <c r="BE27" s="4">
         <v>47</v>
       </c>
-      <c r="R20" s="26">
-[...14 lines deleted...]
-      <c r="W20" s="26">
+      <c r="BF27" s="4">
+        <v>41</v>
+      </c>
+      <c r="BG27" s="25">
+        <v>57</v>
+      </c>
+      <c r="BH27" s="26">
         <v>56</v>
       </c>
-      <c r="X20" s="26">
-[...5 lines deleted...]
-      <c r="Z20" s="26">
+      <c r="BI27" s="28">
+        <v>41</v>
+      </c>
+      <c r="BJ27" s="28">
+        <v>47</v>
+      </c>
+      <c r="BK27" s="26">
+        <v>55</v>
+      </c>
+      <c r="BL27" s="26">
+        <v>45</v>
+      </c>
+      <c r="BM27" s="4">
         <v>35</v>
       </c>
-      <c r="AA20" s="26">
-[...26 lines deleted...]
-      <c r="AJ20" s="15">
+      <c r="BN27" s="4">
         <v>34</v>
       </c>
-      <c r="AK20" s="15">
-[...11 lines deleted...]
-      <c r="AO20" s="15">
+      <c r="BO27" s="28">
         <v>43</v>
       </c>
-      <c r="AP20" s="16">
-[...72 lines deleted...]
-        <v>44</v>
+      <c r="BP27" s="4">
+        <v>23</v>
       </c>
     </row>
-    <row r="21" spans="1:66">
-[...203 lines deleted...]
-      <c r="B22" s="25">
+    <row r="28" spans="1:68">
+      <c r="A28" s="31">
+        <v>155600000</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="16">
+        <v>5</v>
+      </c>
+      <c r="E28" s="16">
+        <v>3</v>
+      </c>
+      <c r="F28" s="4">
+        <v>5</v>
+      </c>
+      <c r="G28" s="4">
+        <v>8</v>
+      </c>
+      <c r="H28" s="16">
+        <v>2</v>
+      </c>
+      <c r="I28" s="16">
+        <v>3</v>
+      </c>
+      <c r="J28" s="16">
+        <v>-1</v>
+      </c>
+      <c r="K28" s="16">
+        <v>-2</v>
+      </c>
+      <c r="L28" s="16">
+        <v>-2</v>
+      </c>
+      <c r="M28" s="16">
+        <v>1</v>
+      </c>
+      <c r="N28" s="16">
+        <v>-2</v>
+      </c>
+      <c r="O28" s="16"/>
+      <c r="P28" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>1</v>
+      </c>
+      <c r="R28" s="17">
+        <v>6</v>
+      </c>
+      <c r="S28" s="17">
+        <v>3</v>
+      </c>
+      <c r="T28" s="17">
+        <v>1</v>
+      </c>
+      <c r="U28" s="17"/>
+      <c r="V28" s="17">
+        <v>3</v>
+      </c>
+      <c r="W28" s="17">
+        <v>3</v>
+      </c>
+      <c r="X28" s="17">
+        <v>5</v>
+      </c>
+      <c r="Y28" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>10</v>
+      </c>
+      <c r="AA28" s="17">
         <v>11</v>
       </c>
-      <c r="C22" s="25">
-[...1059 lines deleted...]
-      <c r="C28" s="25">
+      <c r="AB28" s="17">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="17">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="17">
         <v>5</v>
       </c>
-      <c r="D28" s="25">
+      <c r="AE28" s="18">
         <v>3</v>
       </c>
-      <c r="E28" s="4">
+      <c r="AF28" s="11">
+        <v>4</v>
+      </c>
+      <c r="AG28" s="11">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="11">
+        <v>2</v>
+      </c>
+      <c r="AI28" s="11">
+        <v>4</v>
+      </c>
+      <c r="AJ28" s="11">
+        <v>4</v>
+      </c>
+      <c r="AK28" s="11">
+        <v>1</v>
+      </c>
+      <c r="AL28" s="10">
+        <v>2</v>
+      </c>
+      <c r="AM28" s="10">
+        <v>4</v>
+      </c>
+      <c r="AN28" s="10"/>
+      <c r="AO28" s="10">
+        <v>4</v>
+      </c>
+      <c r="AP28" s="10">
+        <v>7</v>
+      </c>
+      <c r="AQ28" s="11">
+        <v>3</v>
+      </c>
+      <c r="AR28" s="11">
+        <v>2</v>
+      </c>
+      <c r="AS28" s="11">
         <v>5</v>
       </c>
-      <c r="F28" s="4">
-[...2 lines deleted...]
-      <c r="G28" s="25">
+      <c r="AT28" s="11">
+        <v>-2</v>
+      </c>
+      <c r="AU28" s="4">
+        <v>1</v>
+      </c>
+      <c r="AV28" s="4">
         <v>2</v>
       </c>
-      <c r="H28" s="25">
-[...24 lines deleted...]
-      <c r="Q28" s="26">
+      <c r="AW28" s="10">
         <v>6</v>
-      </c>
-[...90 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AX28" s="4">
         <v>0</v>
       </c>
       <c r="AY28" s="4">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="4">
         <v>1</v>
       </c>
-      <c r="AZ28" s="4">
+      <c r="BA28" s="4">
         <v>0</v>
       </c>
-      <c r="BA28" s="4">
+      <c r="BB28" s="4">
         <v>5</v>
       </c>
-      <c r="BB28" s="4">
+      <c r="BC28" s="4">
         <v>0</v>
       </c>
-      <c r="BC28" s="4">
+      <c r="BD28" s="4">
         <v>1</v>
       </c>
-      <c r="BD28" s="4">
+      <c r="BE28" s="4">
         <v>-3</v>
       </c>
-      <c r="BE28" s="4">
+      <c r="BF28" s="4">
         <v>-1</v>
       </c>
-      <c r="BF28" s="37">
+      <c r="BG28" s="25">
         <v>4</v>
       </c>
-      <c r="BG28" s="38">
+      <c r="BH28" s="26">
         <v>3</v>
       </c>
-      <c r="BH28" s="40">
+      <c r="BI28" s="28">
         <v>1</v>
       </c>
-      <c r="BI28" s="40">
+      <c r="BJ28" s="28">
         <v>-2</v>
       </c>
-      <c r="BJ28" s="38">
+      <c r="BK28" s="26">
         <v>1</v>
       </c>
-      <c r="BK28" s="1">
+      <c r="BL28" s="1">
         <v>0</v>
       </c>
-      <c r="BL28" s="4">
+      <c r="BM28" s="4">
         <v>-2</v>
       </c>
-      <c r="BM28" s="4">
+      <c r="BN28" s="4">
         <v>3</v>
       </c>
-      <c r="BN28" s="40">
+      <c r="BO28" s="28">
         <v>1</v>
       </c>
+      <c r="BP28" s="4">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:66">
-      <c r="A29" s="13" t="s">
+    <row r="29" spans="1:68">
+      <c r="A29" s="31">
+        <v>156000000</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="16">
+        <v>38</v>
+      </c>
+      <c r="E29" s="16">
+        <v>32</v>
+      </c>
+      <c r="F29" s="4">
+        <v>26</v>
+      </c>
+      <c r="G29" s="4">
+        <v>32</v>
+      </c>
+      <c r="H29" s="16">
+        <v>28</v>
+      </c>
+      <c r="I29" s="16">
+        <v>30</v>
+      </c>
+      <c r="J29" s="16">
+        <v>40</v>
+      </c>
+      <c r="K29" s="16">
+        <v>5</v>
+      </c>
+      <c r="L29" s="16">
+        <v>24</v>
+      </c>
+      <c r="M29" s="16">
+        <v>46</v>
+      </c>
+      <c r="N29" s="16">
+        <v>53</v>
+      </c>
+      <c r="O29" s="16">
+        <v>40</v>
+      </c>
+      <c r="P29" s="17">
+        <v>36</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>31</v>
+      </c>
+      <c r="R29" s="17">
+        <v>38</v>
+      </c>
+      <c r="S29" s="17">
+        <v>25</v>
+      </c>
+      <c r="T29" s="17">
+        <v>22</v>
+      </c>
+      <c r="U29" s="17">
+        <v>45</v>
+      </c>
+      <c r="V29" s="17">
+        <v>44</v>
+      </c>
+      <c r="W29" s="17">
+        <v>30</v>
+      </c>
+      <c r="X29" s="17">
+        <v>30</v>
+      </c>
+      <c r="Y29" s="17">
+        <v>36</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>49</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>44</v>
+      </c>
+      <c r="AB29" s="17">
+        <v>12</v>
+      </c>
+      <c r="AC29" s="17">
+        <v>23</v>
+      </c>
+      <c r="AD29" s="17">
+        <v>36</v>
+      </c>
+      <c r="AE29" s="18">
+        <v>21</v>
+      </c>
+      <c r="AF29" s="11">
+        <v>34</v>
+      </c>
+      <c r="AG29" s="11">
+        <v>34</v>
+      </c>
+      <c r="AH29" s="11">
+        <v>27</v>
+      </c>
+      <c r="AI29" s="11">
+        <v>52</v>
+      </c>
+      <c r="AJ29" s="11">
+        <v>29</v>
+      </c>
+      <c r="AK29" s="11">
+        <v>32</v>
+      </c>
+      <c r="AL29" s="10">
+        <v>28</v>
+      </c>
+      <c r="AM29" s="10">
+        <v>21</v>
+      </c>
+      <c r="AN29" s="10">
+        <v>29</v>
+      </c>
+      <c r="AO29" s="10">
+        <v>21</v>
+      </c>
+      <c r="AP29" s="10">
+        <v>28</v>
+      </c>
+      <c r="AQ29" s="11">
+        <v>15</v>
+      </c>
+      <c r="AR29" s="11">
+        <v>35</v>
+      </c>
+      <c r="AS29" s="11">
+        <v>36</v>
+      </c>
+      <c r="AT29" s="11">
+        <v>27</v>
+      </c>
+      <c r="AU29" s="4">
+        <v>24</v>
+      </c>
+      <c r="AV29" s="4">
+        <v>17</v>
+      </c>
+      <c r="AW29" s="10">
+        <v>48</v>
+      </c>
+      <c r="AX29" s="4">
+        <v>10</v>
+      </c>
+      <c r="AY29" s="4">
+        <v>12</v>
+      </c>
+      <c r="AZ29" s="4">
+        <v>25</v>
+      </c>
+      <c r="BA29" s="4">
+        <v>33</v>
+      </c>
+      <c r="BB29" s="4">
+        <v>25</v>
+      </c>
+      <c r="BC29" s="4">
+        <v>23</v>
+      </c>
+      <c r="BD29" s="4">
+        <v>50</v>
+      </c>
+      <c r="BE29" s="4">
+        <v>33</v>
+      </c>
+      <c r="BF29" s="4">
+        <v>30</v>
+      </c>
+      <c r="BG29" s="25">
+        <v>17</v>
+      </c>
+      <c r="BH29" s="26">
+        <v>22</v>
+      </c>
+      <c r="BI29" s="28">
+        <v>5</v>
+      </c>
+      <c r="BJ29" s="28">
+        <v>38</v>
+      </c>
+      <c r="BK29" s="26">
+        <v>24</v>
+      </c>
+      <c r="BL29" s="26">
+        <v>20</v>
+      </c>
+      <c r="BM29" s="4">
+        <v>21</v>
+      </c>
+      <c r="BN29" s="4">
+        <v>26</v>
+      </c>
+      <c r="BO29" s="28">
+        <v>35</v>
+      </c>
+      <c r="BP29" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:68">
+      <c r="A30" s="31">
+        <v>156400000</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="8"/>
+      <c r="D30" s="16">
+        <v>51</v>
+      </c>
+      <c r="E30" s="16">
+        <v>43</v>
+      </c>
+      <c r="F30" s="4">
+        <v>58</v>
+      </c>
+      <c r="G30" s="4">
         <v>39</v>
       </c>
-      <c r="B29" s="13"/>
-      <c r="C29" s="25">
+      <c r="H30" s="16">
+        <v>51</v>
+      </c>
+      <c r="I30" s="16">
+        <v>61</v>
+      </c>
+      <c r="J30" s="16">
+        <v>58</v>
+      </c>
+      <c r="K30" s="16">
+        <v>8</v>
+      </c>
+      <c r="L30" s="16">
+        <v>60</v>
+      </c>
+      <c r="M30" s="16">
+        <v>47</v>
+      </c>
+      <c r="N30" s="16">
+        <v>35</v>
+      </c>
+      <c r="O30" s="16">
+        <v>37</v>
+      </c>
+      <c r="P30" s="17">
+        <v>41</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>27</v>
+      </c>
+      <c r="R30" s="17">
+        <v>48</v>
+      </c>
+      <c r="S30" s="17">
         <v>38</v>
       </c>
-      <c r="D29" s="25">
-[...2 lines deleted...]
-      <c r="E29" s="4">
+      <c r="T30" s="17">
+        <v>52</v>
+      </c>
+      <c r="U30" s="17">
+        <v>47</v>
+      </c>
+      <c r="V30" s="17">
+        <v>35</v>
+      </c>
+      <c r="W30" s="17">
+        <v>42</v>
+      </c>
+      <c r="X30" s="17">
+        <v>48</v>
+      </c>
+      <c r="Y30" s="17">
+        <v>49</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>44</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>70</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>41</v>
+      </c>
+      <c r="AC30" s="17">
+        <v>35</v>
+      </c>
+      <c r="AD30" s="17">
+        <v>36</v>
+      </c>
+      <c r="AE30" s="18">
+        <v>43</v>
+      </c>
+      <c r="AF30" s="11">
+        <v>49</v>
+      </c>
+      <c r="AG30" s="11">
+        <v>49</v>
+      </c>
+      <c r="AH30" s="11">
+        <v>43</v>
+      </c>
+      <c r="AI30" s="11">
+        <v>44</v>
+      </c>
+      <c r="AJ30" s="11">
+        <v>55</v>
+      </c>
+      <c r="AK30" s="11">
+        <v>49</v>
+      </c>
+      <c r="AL30" s="10">
+        <v>22</v>
+      </c>
+      <c r="AM30" s="10">
+        <v>25</v>
+      </c>
+      <c r="AN30" s="10">
+        <v>25</v>
+      </c>
+      <c r="AO30" s="10">
+        <v>48</v>
+      </c>
+      <c r="AP30" s="10">
+        <v>33</v>
+      </c>
+      <c r="AQ30" s="11">
         <v>26</v>
       </c>
-      <c r="F29" s="4">
-[...2 lines deleted...]
-      <c r="G29" s="25">
+      <c r="AR30" s="11">
+        <v>50</v>
+      </c>
+      <c r="AS30" s="11">
+        <v>40</v>
+      </c>
+      <c r="AT30" s="11">
+        <v>27</v>
+      </c>
+      <c r="AU30" s="4">
+        <v>27</v>
+      </c>
+      <c r="AV30" s="4">
+        <v>38</v>
+      </c>
+      <c r="AW30" s="10">
+        <v>33</v>
+      </c>
+      <c r="AX30" s="4">
+        <v>46</v>
+      </c>
+      <c r="AY30" s="4">
+        <v>23</v>
+      </c>
+      <c r="AZ30" s="4">
+        <v>29</v>
+      </c>
+      <c r="BA30" s="4">
         <v>28</v>
-      </c>
-[...334 lines deleted...]
-        <v>36</v>
       </c>
       <c r="BB30" s="4">
         <v>36</v>
       </c>
       <c r="BC30" s="4">
+        <v>36</v>
+      </c>
+      <c r="BD30" s="4">
         <v>33</v>
       </c>
-      <c r="BD30" s="4">
+      <c r="BE30" s="4">
         <v>20</v>
       </c>
-      <c r="BE30" s="4">
+      <c r="BF30" s="4">
         <v>21</v>
       </c>
-      <c r="BF30" s="37">
+      <c r="BG30" s="25">
         <v>42</v>
       </c>
-      <c r="BG30" s="38">
+      <c r="BH30" s="26">
         <v>34</v>
       </c>
-      <c r="BH30" s="40">
+      <c r="BI30" s="28">
         <v>30</v>
       </c>
-      <c r="BI30" s="40">
+      <c r="BJ30" s="28">
         <v>26</v>
       </c>
-      <c r="BJ30" s="38">
+      <c r="BK30" s="26">
         <v>43</v>
       </c>
-      <c r="BK30" s="38">
+      <c r="BL30" s="26">
         <v>18</v>
       </c>
-      <c r="BL30" s="4">
+      <c r="BM30" s="4">
         <v>24</v>
       </c>
-      <c r="BM30" s="4">
+      <c r="BN30" s="4">
         <v>30</v>
       </c>
-      <c r="BN30" s="40">
+      <c r="BO30" s="28">
         <v>27</v>
       </c>
+      <c r="BP30" s="4">
+        <v>27</v>
+      </c>
     </row>
-    <row r="31" spans="1:66" s="23" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A31" s="51" t="s">
+    <row r="31" spans="1:68" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B31" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="51"/>
-[...63 lines deleted...]
-      <c r="BN31" s="51"/>
+      <c r="C31" s="61"/>
+      <c r="D31" s="61"/>
+      <c r="E31" s="61"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="61"/>
+      <c r="N31" s="61"/>
+      <c r="O31" s="61"/>
+      <c r="P31" s="61"/>
+      <c r="Q31" s="61"/>
+      <c r="R31" s="61"/>
+      <c r="S31" s="61"/>
+      <c r="T31" s="61"/>
+      <c r="U31" s="61"/>
+      <c r="V31" s="61"/>
+      <c r="W31" s="61"/>
+      <c r="X31" s="61"/>
+      <c r="Y31" s="61"/>
+      <c r="Z31" s="61"/>
+      <c r="AA31" s="61"/>
+      <c r="AB31" s="61"/>
+      <c r="AC31" s="61"/>
+      <c r="AD31" s="61"/>
+      <c r="AE31" s="61"/>
+      <c r="AF31" s="61"/>
+      <c r="AG31" s="61"/>
+      <c r="AH31" s="61"/>
+      <c r="AI31" s="61"/>
+      <c r="AJ31" s="61"/>
+      <c r="AK31" s="61"/>
+      <c r="AL31" s="61"/>
+      <c r="AM31" s="61"/>
+      <c r="AN31" s="61"/>
+      <c r="AO31" s="61"/>
+      <c r="AP31" s="61"/>
+      <c r="AQ31" s="61"/>
+      <c r="AR31" s="61"/>
+      <c r="AS31" s="61"/>
+      <c r="AT31" s="61"/>
+      <c r="AU31" s="61"/>
+      <c r="AV31" s="61"/>
+      <c r="AW31" s="61"/>
+      <c r="AX31" s="61"/>
+      <c r="AY31" s="61"/>
+      <c r="AZ31" s="61"/>
+      <c r="BA31" s="61"/>
+      <c r="BB31" s="61"/>
+      <c r="BC31" s="61"/>
+      <c r="BD31" s="61"/>
+      <c r="BE31" s="61"/>
+      <c r="BF31" s="61"/>
+      <c r="BG31" s="61"/>
+      <c r="BH31" s="61"/>
+      <c r="BI31" s="61"/>
+      <c r="BJ31" s="61"/>
+      <c r="BK31" s="61"/>
+      <c r="BL31" s="61"/>
+      <c r="BM31" s="61"/>
+      <c r="BN31" s="61"/>
+      <c r="BO31" s="61"/>
+      <c r="BP31" s="61"/>
     </row>
-    <row r="32" spans="1:66">
-      <c r="A32" s="13" t="s">
+    <row r="32" spans="1:68">
+      <c r="A32" s="31">
+        <v>150000000</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="8"/>
+      <c r="D32" s="16">
+        <v>314</v>
+      </c>
+      <c r="E32" s="16">
+        <v>260</v>
+      </c>
+      <c r="F32" s="4">
+        <v>299</v>
+      </c>
+      <c r="G32" s="4">
+        <v>283</v>
+      </c>
+      <c r="H32" s="16">
+        <v>289</v>
+      </c>
+      <c r="I32" s="16">
+        <v>355</v>
+      </c>
+      <c r="J32" s="16">
+        <v>360</v>
+      </c>
+      <c r="K32" s="16">
+        <v>268</v>
+      </c>
+      <c r="L32" s="16">
+        <v>304</v>
+      </c>
+      <c r="M32" s="16">
+        <v>292</v>
+      </c>
+      <c r="N32" s="16">
+        <v>297</v>
+      </c>
+      <c r="O32" s="16">
+        <v>326</v>
+      </c>
+      <c r="P32" s="19">
+        <v>243</v>
+      </c>
+      <c r="Q32" s="19">
+        <v>286</v>
+      </c>
+      <c r="R32" s="19">
+        <v>264</v>
+      </c>
+      <c r="S32" s="19">
+        <v>247</v>
+      </c>
+      <c r="T32" s="19">
+        <v>286</v>
+      </c>
+      <c r="U32" s="19">
+        <v>292</v>
+      </c>
+      <c r="V32" s="19">
+        <v>344</v>
+      </c>
+      <c r="W32" s="19">
+        <v>288</v>
+      </c>
+      <c r="X32" s="19">
+        <v>192</v>
+      </c>
+      <c r="Y32" s="19">
+        <v>294</v>
+      </c>
+      <c r="Z32" s="19">
+        <v>331</v>
+      </c>
+      <c r="AA32" s="19">
+        <v>252</v>
+      </c>
+      <c r="AB32" s="19">
+        <v>288</v>
+      </c>
+      <c r="AC32" s="19">
+        <v>237</v>
+      </c>
+      <c r="AD32" s="19">
+        <v>279</v>
+      </c>
+      <c r="AE32" s="18">
+        <v>255</v>
+      </c>
+      <c r="AF32" s="17">
+        <v>279</v>
+      </c>
+      <c r="AG32" s="17">
+        <v>246</v>
+      </c>
+      <c r="AH32" s="11">
+        <v>269</v>
+      </c>
+      <c r="AI32" s="11">
+        <v>276</v>
+      </c>
+      <c r="AJ32" s="11">
+        <v>325</v>
+      </c>
+      <c r="AK32" s="18">
+        <v>285</v>
+      </c>
+      <c r="AL32" s="10">
+        <v>264</v>
+      </c>
+      <c r="AM32" s="10">
+        <v>257</v>
+      </c>
+      <c r="AN32" s="10">
+        <v>281</v>
+      </c>
+      <c r="AO32" s="10">
+        <v>243</v>
+      </c>
+      <c r="AP32" s="10">
+        <v>224</v>
+      </c>
+      <c r="AQ32" s="11">
+        <v>272</v>
+      </c>
+      <c r="AR32" s="11">
+        <v>220</v>
+      </c>
+      <c r="AS32" s="11">
+        <v>265</v>
+      </c>
+      <c r="AT32" s="11">
+        <v>223</v>
+      </c>
+      <c r="AU32" s="4">
+        <v>231</v>
+      </c>
+      <c r="AV32" s="4">
+        <v>224</v>
+      </c>
+      <c r="AW32" s="10">
+        <v>231</v>
+      </c>
+      <c r="AX32" s="4">
+        <v>230</v>
+      </c>
+      <c r="AY32" s="4">
+        <v>175</v>
+      </c>
+      <c r="AZ32" s="4">
+        <v>197</v>
+      </c>
+      <c r="BA32" s="4">
+        <v>179</v>
+      </c>
+      <c r="BB32" s="4">
+        <v>195</v>
+      </c>
+      <c r="BC32" s="4">
+        <v>177</v>
+      </c>
+      <c r="BD32" s="4">
+        <v>203</v>
+      </c>
+      <c r="BE32" s="4">
+        <v>199</v>
+      </c>
+      <c r="BF32" s="4">
+        <v>155</v>
+      </c>
+      <c r="BG32" s="25">
+        <v>216</v>
+      </c>
+      <c r="BH32" s="26">
+        <v>155</v>
+      </c>
+      <c r="BI32" s="28">
+        <v>174</v>
+      </c>
+      <c r="BJ32" s="28">
+        <v>173</v>
+      </c>
+      <c r="BK32" s="28">
+        <v>186</v>
+      </c>
+      <c r="BL32" s="26">
+        <v>150</v>
+      </c>
+      <c r="BM32" s="4">
+        <v>129</v>
+      </c>
+      <c r="BN32" s="25">
+        <v>143</v>
+      </c>
+      <c r="BO32" s="28">
+        <v>154</v>
+      </c>
+      <c r="BP32" s="25">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="33" spans="1:68">
+      <c r="A33" s="31">
+        <v>153200000</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="8"/>
+      <c r="D33" s="16">
+        <v>22</v>
+      </c>
+      <c r="E33" s="16">
+        <v>20</v>
+      </c>
+      <c r="F33" s="4">
+        <v>18</v>
+      </c>
+      <c r="G33" s="4">
+        <v>22</v>
+      </c>
+      <c r="H33" s="16">
+        <v>20</v>
+      </c>
+      <c r="I33" s="16">
+        <v>42</v>
+      </c>
+      <c r="J33" s="16">
+        <v>40</v>
+      </c>
+      <c r="K33" s="16">
+        <v>14</v>
+      </c>
+      <c r="L33" s="16">
+        <v>41</v>
+      </c>
+      <c r="M33" s="16">
+        <v>22</v>
+      </c>
+      <c r="N33" s="16">
+        <v>39</v>
+      </c>
+      <c r="O33" s="16">
+        <v>13</v>
+      </c>
+      <c r="P33" s="19">
+        <v>18</v>
+      </c>
+      <c r="Q33" s="19">
+        <v>33</v>
+      </c>
+      <c r="R33" s="19">
+        <v>25</v>
+      </c>
+      <c r="S33" s="19">
+        <v>26</v>
+      </c>
+      <c r="T33" s="19">
+        <v>41</v>
+      </c>
+      <c r="U33" s="19">
+        <v>29</v>
+      </c>
+      <c r="V33" s="19">
+        <v>26</v>
+      </c>
+      <c r="W33" s="19">
+        <v>41</v>
+      </c>
+      <c r="X33" s="19">
+        <v>23</v>
+      </c>
+      <c r="Y33" s="19">
+        <v>24</v>
+      </c>
+      <c r="Z33" s="19">
+        <v>24</v>
+      </c>
+      <c r="AA33" s="19">
+        <v>21</v>
+      </c>
+      <c r="AB33" s="19">
+        <v>23</v>
+      </c>
+      <c r="AC33" s="19">
+        <v>22</v>
+      </c>
+      <c r="AD33" s="19">
+        <v>17</v>
+      </c>
+      <c r="AE33" s="18">
+        <v>19</v>
+      </c>
+      <c r="AF33" s="17">
+        <v>23</v>
+      </c>
+      <c r="AG33" s="17">
+        <v>17</v>
+      </c>
+      <c r="AH33" s="11">
+        <v>17</v>
+      </c>
+      <c r="AI33" s="11">
+        <v>23</v>
+      </c>
+      <c r="AJ33" s="11">
+        <v>23</v>
+      </c>
+      <c r="AK33" s="11">
+        <v>36</v>
+      </c>
+      <c r="AL33" s="10">
+        <v>36</v>
+      </c>
+      <c r="AM33" s="10">
+        <v>16</v>
+      </c>
+      <c r="AN33" s="10">
+        <v>26</v>
+      </c>
+      <c r="AO33" s="10">
+        <v>17</v>
+      </c>
+      <c r="AP33" s="10">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="11">
+        <v>31</v>
+      </c>
+      <c r="AR33" s="11">
+        <v>12</v>
+      </c>
+      <c r="AS33" s="11">
+        <v>31</v>
+      </c>
+      <c r="AT33" s="11">
+        <v>24</v>
+      </c>
+      <c r="AU33" s="4">
+        <v>26</v>
+      </c>
+      <c r="AV33" s="4">
+        <v>16</v>
+      </c>
+      <c r="AW33" s="10">
+        <v>13</v>
+      </c>
+      <c r="AX33" s="4">
+        <v>32</v>
+      </c>
+      <c r="AY33" s="4">
+        <v>20</v>
+      </c>
+      <c r="AZ33" s="4">
+        <v>22</v>
+      </c>
+      <c r="BA33" s="4">
+        <v>14</v>
+      </c>
+      <c r="BB33" s="4">
+        <v>15</v>
+      </c>
+      <c r="BC33" s="4">
+        <v>17</v>
+      </c>
+      <c r="BD33" s="4">
+        <v>22</v>
+      </c>
+      <c r="BE33" s="4">
+        <v>11</v>
+      </c>
+      <c r="BF33" s="4">
+        <v>5</v>
+      </c>
+      <c r="BG33" s="25">
+        <v>19</v>
+      </c>
+      <c r="BH33" s="26">
+        <v>16</v>
+      </c>
+      <c r="BI33" s="28">
+        <v>21</v>
+      </c>
+      <c r="BJ33" s="28">
+        <v>11</v>
+      </c>
+      <c r="BK33" s="28">
+        <v>10</v>
+      </c>
+      <c r="BL33" s="26">
+        <v>17</v>
+      </c>
+      <c r="BM33" s="4">
+        <v>7</v>
+      </c>
+      <c r="BN33" s="25">
+        <v>7</v>
+      </c>
+      <c r="BO33" s="28">
+        <v>26</v>
+      </c>
+      <c r="BP33" s="25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:68">
+      <c r="A34" s="31">
+        <v>153400000</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="8"/>
+      <c r="D34" s="16">
         <v>28</v>
       </c>
-      <c r="B32" s="13"/>
-[...190 lines deleted...]
-        <v>154</v>
+      <c r="E34" s="16">
+        <v>15</v>
+      </c>
+      <c r="F34" s="4">
+        <v>24</v>
+      </c>
+      <c r="G34" s="4">
+        <v>19</v>
+      </c>
+      <c r="H34" s="16">
+        <v>32</v>
+      </c>
+      <c r="I34" s="16">
+        <v>21</v>
+      </c>
+      <c r="J34" s="16">
+        <v>28</v>
+      </c>
+      <c r="K34" s="16">
+        <v>19</v>
+      </c>
+      <c r="L34" s="16">
+        <v>16</v>
+      </c>
+      <c r="M34" s="16">
+        <v>26</v>
+      </c>
+      <c r="N34" s="16">
+        <v>19</v>
+      </c>
+      <c r="O34" s="16">
+        <v>31</v>
+      </c>
+      <c r="P34" s="19">
+        <v>23</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>38</v>
+      </c>
+      <c r="R34" s="19">
+        <v>16</v>
+      </c>
+      <c r="S34" s="19">
+        <v>19</v>
+      </c>
+      <c r="T34" s="19">
+        <v>25</v>
+      </c>
+      <c r="U34" s="19">
+        <v>28</v>
+      </c>
+      <c r="V34" s="19">
+        <v>21</v>
+      </c>
+      <c r="W34" s="19">
+        <v>22</v>
+      </c>
+      <c r="X34" s="19">
+        <v>24</v>
+      </c>
+      <c r="Y34" s="19">
+        <v>23</v>
+      </c>
+      <c r="Z34" s="19">
+        <v>43</v>
+      </c>
+      <c r="AA34" s="19">
+        <v>30</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>22</v>
+      </c>
+      <c r="AC34" s="19">
+        <v>7</v>
+      </c>
+      <c r="AD34" s="19">
+        <v>30</v>
+      </c>
+      <c r="AE34" s="18">
+        <v>29</v>
+      </c>
+      <c r="AF34" s="17">
+        <v>41</v>
+      </c>
+      <c r="AG34" s="17">
+        <v>36</v>
+      </c>
+      <c r="AH34" s="11">
+        <v>19</v>
+      </c>
+      <c r="AI34" s="11">
+        <v>29</v>
+      </c>
+      <c r="AJ34" s="11">
+        <v>28</v>
+      </c>
+      <c r="AK34" s="11">
+        <v>29</v>
+      </c>
+      <c r="AL34" s="10">
+        <v>23</v>
+      </c>
+      <c r="AM34" s="10">
+        <v>27</v>
+      </c>
+      <c r="AN34" s="10">
+        <v>33</v>
+      </c>
+      <c r="AO34" s="10">
+        <v>18</v>
+      </c>
+      <c r="AP34" s="10">
+        <v>18</v>
+      </c>
+      <c r="AQ34" s="11">
+        <v>27</v>
+      </c>
+      <c r="AR34" s="11">
+        <v>20</v>
+      </c>
+      <c r="AS34" s="11">
+        <v>37</v>
+      </c>
+      <c r="AT34" s="11">
+        <v>21</v>
+      </c>
+      <c r="AU34" s="4">
+        <v>18</v>
+      </c>
+      <c r="AV34" s="4">
+        <v>9</v>
+      </c>
+      <c r="AW34" s="10">
+        <v>11</v>
+      </c>
+      <c r="AX34" s="4">
+        <v>19</v>
+      </c>
+      <c r="AY34" s="4">
+        <v>9</v>
+      </c>
+      <c r="AZ34" s="4">
+        <v>16</v>
+      </c>
+      <c r="BA34" s="4">
+        <v>9</v>
+      </c>
+      <c r="BB34" s="4">
+        <v>33</v>
+      </c>
+      <c r="BC34" s="4">
+        <v>21</v>
+      </c>
+      <c r="BD34" s="4">
+        <v>17</v>
+      </c>
+      <c r="BE34" s="4">
+        <v>14</v>
+      </c>
+      <c r="BF34" s="4">
+        <v>11</v>
+      </c>
+      <c r="BG34" s="25">
+        <v>20</v>
+      </c>
+      <c r="BH34" s="26">
+        <v>5</v>
+      </c>
+      <c r="BI34" s="28">
+        <v>16</v>
+      </c>
+      <c r="BJ34" s="28">
+        <v>24</v>
+      </c>
+      <c r="BK34" s="28">
+        <v>9</v>
+      </c>
+      <c r="BL34" s="26">
+        <v>16</v>
+      </c>
+      <c r="BM34" s="4">
+        <v>13</v>
+      </c>
+      <c r="BN34" s="25">
+        <v>13</v>
+      </c>
+      <c r="BO34" s="28">
+        <v>5</v>
+      </c>
+      <c r="BP34" s="25">
+        <v>21</v>
       </c>
     </row>
-    <row r="33" spans="1:66">
-      <c r="A33" s="13" t="s">
+    <row r="35" spans="1:68">
+      <c r="A35" s="31">
+        <v>153600000</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C35" s="8"/>
+      <c r="D35" s="16">
+        <v>52</v>
+      </c>
+      <c r="E35" s="16">
+        <v>35</v>
+      </c>
+      <c r="F35" s="4">
+        <v>37</v>
+      </c>
+      <c r="G35" s="4">
+        <v>40</v>
+      </c>
+      <c r="H35" s="16">
+        <v>39</v>
+      </c>
+      <c r="I35" s="16">
+        <v>52</v>
+      </c>
+      <c r="J35" s="16">
+        <v>49</v>
+      </c>
+      <c r="K35" s="16">
+        <v>36</v>
+      </c>
+      <c r="L35" s="16">
+        <v>45</v>
+      </c>
+      <c r="M35" s="16">
+        <v>56</v>
+      </c>
+      <c r="N35" s="16">
+        <v>40</v>
+      </c>
+      <c r="O35" s="16">
+        <v>51</v>
+      </c>
+      <c r="P35" s="19">
+        <v>39</v>
+      </c>
+      <c r="Q35" s="19">
+        <v>42</v>
+      </c>
+      <c r="R35" s="19">
+        <v>49</v>
+      </c>
+      <c r="S35" s="19">
+        <v>29</v>
+      </c>
+      <c r="T35" s="19">
+        <v>49</v>
+      </c>
+      <c r="U35" s="19">
+        <v>50</v>
+      </c>
+      <c r="V35" s="19">
+        <v>54</v>
+      </c>
+      <c r="W35" s="19">
+        <v>42</v>
+      </c>
+      <c r="X35" s="19">
+        <v>38</v>
+      </c>
+      <c r="Y35" s="19">
+        <v>44</v>
+      </c>
+      <c r="Z35" s="19">
+        <v>40</v>
+      </c>
+      <c r="AA35" s="19">
+        <v>33</v>
+      </c>
+      <c r="AB35" s="19">
+        <v>45</v>
+      </c>
+      <c r="AC35" s="19">
+        <v>29</v>
+      </c>
+      <c r="AD35" s="19">
+        <v>39</v>
+      </c>
+      <c r="AE35" s="18">
+        <v>38</v>
+      </c>
+      <c r="AF35" s="17">
+        <v>34</v>
+      </c>
+      <c r="AG35" s="17">
+        <v>42</v>
+      </c>
+      <c r="AH35" s="11">
+        <v>23</v>
+      </c>
+      <c r="AI35" s="11">
+        <v>24</v>
+      </c>
+      <c r="AJ35" s="11">
+        <v>44</v>
+      </c>
+      <c r="AK35" s="11">
+        <v>36</v>
+      </c>
+      <c r="AL35" s="10">
+        <v>38</v>
+      </c>
+      <c r="AM35" s="10">
+        <v>37</v>
+      </c>
+      <c r="AN35" s="10">
         <v>30</v>
       </c>
-      <c r="B33" s="13"/>
-      <c r="C33" s="25">
+      <c r="AO35" s="10">
+        <v>34</v>
+      </c>
+      <c r="AP35" s="10">
+        <v>39</v>
+      </c>
+      <c r="AQ35" s="11">
+        <v>46</v>
+      </c>
+      <c r="AR35" s="11">
+        <v>28</v>
+      </c>
+      <c r="AS35" s="11">
+        <v>20</v>
+      </c>
+      <c r="AT35" s="11">
+        <v>25</v>
+      </c>
+      <c r="AU35" s="4">
+        <v>31</v>
+      </c>
+      <c r="AV35" s="4">
+        <v>33</v>
+      </c>
+      <c r="AW35" s="10">
+        <v>28</v>
+      </c>
+      <c r="AX35" s="4">
+        <v>26</v>
+      </c>
+      <c r="AY35" s="4">
+        <v>24</v>
+      </c>
+      <c r="AZ35" s="4">
+        <v>20</v>
+      </c>
+      <c r="BA35" s="4">
+        <v>26</v>
+      </c>
+      <c r="BB35" s="4">
+        <v>23</v>
+      </c>
+      <c r="BC35" s="4">
         <v>22</v>
       </c>
-      <c r="D33" s="25">
-[...2 lines deleted...]
-      <c r="E33" s="4">
+      <c r="BD35" s="4">
+        <v>8</v>
+      </c>
+      <c r="BE35" s="4">
+        <v>26</v>
+      </c>
+      <c r="BF35" s="4">
+        <v>16</v>
+      </c>
+      <c r="BG35" s="25">
+        <v>29</v>
+      </c>
+      <c r="BH35" s="26">
+        <v>19</v>
+      </c>
+      <c r="BI35" s="28">
+        <v>22</v>
+      </c>
+      <c r="BJ35" s="28">
+        <v>22</v>
+      </c>
+      <c r="BK35" s="28">
+        <v>29</v>
+      </c>
+      <c r="BL35" s="26">
+        <v>23</v>
+      </c>
+      <c r="BM35" s="4">
+        <v>19</v>
+      </c>
+      <c r="BN35" s="25">
+        <v>11</v>
+      </c>
+      <c r="BO35" s="28">
+        <v>21</v>
+      </c>
+      <c r="BP35" s="25">
         <v>18</v>
       </c>
-      <c r="F33" s="4">
+    </row>
+    <row r="36" spans="1:68">
+      <c r="A36" s="31">
+        <v>154000000</v>
+      </c>
+      <c r="B36" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="G33" s="25">
-[...8 lines deleted...]
-      <c r="J33" s="25">
+      <c r="C36" s="8"/>
+      <c r="D36" s="16">
+        <v>7</v>
+      </c>
+      <c r="E36" s="16">
+        <v>1</v>
+      </c>
+      <c r="F36" s="4">
+        <v>9</v>
+      </c>
+      <c r="G36" s="4"/>
+      <c r="H36" s="16">
+        <v>4</v>
+      </c>
+      <c r="I36" s="16">
+        <v>5</v>
+      </c>
+      <c r="J36" s="16">
+        <v>15</v>
+      </c>
+      <c r="K36" s="16">
+        <v>-3</v>
+      </c>
+      <c r="L36" s="16">
+        <v>-11</v>
+      </c>
+      <c r="M36" s="16">
+        <v>3</v>
+      </c>
+      <c r="N36" s="16">
+        <v>5</v>
+      </c>
+      <c r="O36" s="16">
+        <v>8</v>
+      </c>
+      <c r="P36" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q36" s="19">
+        <v>-2</v>
+      </c>
+      <c r="R36" s="19">
+        <v>6</v>
+      </c>
+      <c r="S36" s="19">
+        <v>-6</v>
+      </c>
+      <c r="T36" s="19">
+        <v>8</v>
+      </c>
+      <c r="U36" s="19">
+        <v>8</v>
+      </c>
+      <c r="V36" s="19">
+        <v>24</v>
+      </c>
+      <c r="W36" s="19">
+        <v>10</v>
+      </c>
+      <c r="X36" s="19">
+        <v>5</v>
+      </c>
+      <c r="Y36" s="19">
+        <v>2</v>
+      </c>
+      <c r="Z36" s="19">
+        <v>15</v>
+      </c>
+      <c r="AA36" s="19">
+        <v>18</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="19">
+        <v>5</v>
+      </c>
+      <c r="AD36" s="19">
         <v>14</v>
       </c>
-      <c r="K33" s="25">
-[...8 lines deleted...]
-      <c r="N33" s="25">
+      <c r="AE36" s="18">
         <v>13</v>
       </c>
-      <c r="O33" s="28">
+      <c r="AF36" s="17">
+        <v>8</v>
+      </c>
+      <c r="AG36" s="17">
+        <v>8</v>
+      </c>
+      <c r="AH36" s="11">
+        <v>2</v>
+      </c>
+      <c r="AI36" s="11">
+        <v>7</v>
+      </c>
+      <c r="AJ36" s="11">
+        <v>11</v>
+      </c>
+      <c r="AK36" s="11">
+        <v>11</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>3</v>
+      </c>
+      <c r="AM36" s="10">
+        <v>8</v>
+      </c>
+      <c r="AN36" s="10">
+        <v>5</v>
+      </c>
+      <c r="AO36" s="10">
         <v>18</v>
       </c>
-      <c r="P33" s="28">
-[...80 lines deleted...]
-      <c r="AQ33" s="16">
+      <c r="AP36" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AQ36" s="11">
+        <v>-2</v>
+      </c>
+      <c r="AR36" s="11">
+        <v>-2</v>
+      </c>
+      <c r="AS36" s="11">
+        <v>5</v>
+      </c>
+      <c r="AT36" s="11">
+        <v>9</v>
+      </c>
+      <c r="AU36" s="4">
+        <v>4</v>
+      </c>
+      <c r="AV36" s="4">
+        <v>11</v>
+      </c>
+      <c r="AW36" s="10">
+        <v>1</v>
+      </c>
+      <c r="AX36" s="4">
         <v>12</v>
       </c>
-      <c r="AR33" s="16">
-[...206 lines deleted...]
-      <c r="AU34" s="4">
+      <c r="AY36" s="4"/>
+      <c r="AZ36" s="4">
         <v>9</v>
-      </c>
-[...405 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="BA36" s="4">
         <v>-1</v>
       </c>
       <c r="BB36" s="4">
+        <v>-1</v>
+      </c>
+      <c r="BC36" s="4">
         <v>2</v>
       </c>
-      <c r="BC36" s="4">
+      <c r="BD36" s="4">
         <v>15</v>
       </c>
-      <c r="BD36" s="4">
+      <c r="BE36" s="4">
         <v>4</v>
       </c>
-      <c r="BE36" s="4">
+      <c r="BF36" s="4">
         <v>6</v>
       </c>
-      <c r="BF36" s="37">
+      <c r="BG36" s="25">
         <v>13</v>
       </c>
-      <c r="BG36" s="38">
+      <c r="BH36" s="26">
         <v>14</v>
       </c>
-      <c r="BH36" s="40">
+      <c r="BI36" s="28">
         <v>-2</v>
       </c>
-      <c r="BI36" s="40">
+      <c r="BJ36" s="28">
         <v>-5</v>
       </c>
-      <c r="BJ36" s="40">
+      <c r="BK36" s="28">
         <v>1</v>
       </c>
-      <c r="BK36" s="38">
+      <c r="BL36" s="26">
         <v>-4</v>
       </c>
-      <c r="BL36" s="4">
+      <c r="BM36" s="4">
         <v>-6</v>
       </c>
-      <c r="BM36" s="37">
+      <c r="BN36" s="25">
         <v>-1</v>
       </c>
-      <c r="BN36" s="40">
+      <c r="BO36" s="28">
         <v>2</v>
       </c>
+      <c r="BP36" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="37" spans="1:66">
-      <c r="A37" s="13" t="s">
+    <row r="37" spans="1:68">
+      <c r="A37" s="31">
+        <v>154200000</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="8"/>
+      <c r="D37" s="16">
+        <v>3</v>
+      </c>
+      <c r="E37" s="16">
+        <v>16</v>
+      </c>
+      <c r="F37" s="4">
+        <v>17</v>
+      </c>
+      <c r="G37" s="4">
+        <v>18</v>
+      </c>
+      <c r="H37" s="16">
+        <v>16</v>
+      </c>
+      <c r="I37" s="16">
+        <v>18</v>
+      </c>
+      <c r="J37" s="16">
+        <v>9</v>
+      </c>
+      <c r="K37" s="16">
+        <v>-5</v>
+      </c>
+      <c r="L37" s="16">
+        <v>14</v>
+      </c>
+      <c r="M37" s="16">
+        <v>4</v>
+      </c>
+      <c r="N37" s="16">
+        <v>12</v>
+      </c>
+      <c r="O37" s="16">
+        <v>13</v>
+      </c>
+      <c r="P37" s="19">
+        <v>7</v>
+      </c>
+      <c r="Q37" s="19">
+        <v>11</v>
+      </c>
+      <c r="R37" s="19">
+        <v>5</v>
+      </c>
+      <c r="S37" s="19">
+        <v>16</v>
+      </c>
+      <c r="T37" s="19">
+        <v>3</v>
+      </c>
+      <c r="U37" s="19">
+        <v>10</v>
+      </c>
+      <c r="V37" s="19">
+        <v>19</v>
+      </c>
+      <c r="W37" s="19">
+        <v>6</v>
+      </c>
+      <c r="X37" s="19">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="19">
+        <v>15</v>
+      </c>
+      <c r="Z37" s="19">
+        <v>14</v>
+      </c>
+      <c r="AA37" s="19">
+        <v>5</v>
+      </c>
+      <c r="AB37" s="19">
+        <v>12</v>
+      </c>
+      <c r="AC37" s="19">
+        <v>24</v>
+      </c>
+      <c r="AD37" s="19">
+        <v>17</v>
+      </c>
+      <c r="AE37" s="18">
+        <v>10</v>
+      </c>
+      <c r="AF37" s="17">
+        <v>19</v>
+      </c>
+      <c r="AG37" s="17">
+        <v>19</v>
+      </c>
+      <c r="AH37" s="11">
+        <v>13</v>
+      </c>
+      <c r="AI37" s="11">
+        <v>14</v>
+      </c>
+      <c r="AJ37" s="11">
+        <v>18</v>
+      </c>
+      <c r="AK37" s="11">
+        <v>4</v>
+      </c>
+      <c r="AL37" s="10">
+        <v>19</v>
+      </c>
+      <c r="AM37" s="10">
+        <v>9</v>
+      </c>
+      <c r="AN37" s="10">
+        <v>23</v>
+      </c>
+      <c r="AO37" s="10">
+        <v>14</v>
+      </c>
+      <c r="AP37" s="10">
+        <v>21</v>
+      </c>
+      <c r="AQ37" s="11">
+        <v>15</v>
+      </c>
+      <c r="AR37" s="11">
+        <v>10</v>
+      </c>
+      <c r="AS37" s="11">
+        <v>13</v>
+      </c>
+      <c r="AT37" s="11">
+        <v>9</v>
+      </c>
+      <c r="AU37" s="4">
+        <v>18</v>
+      </c>
+      <c r="AV37" s="4">
+        <v>14</v>
+      </c>
+      <c r="AW37" s="10">
+        <v>15</v>
+      </c>
+      <c r="AX37" s="4">
+        <v>8</v>
+      </c>
+      <c r="AY37" s="4">
+        <v>9</v>
+      </c>
+      <c r="AZ37" s="4">
+        <v>23</v>
+      </c>
+      <c r="BA37" s="4">
+        <v>7</v>
+      </c>
+      <c r="BB37" s="4">
+        <v>4</v>
+      </c>
+      <c r="BC37" s="4">
+        <v>11</v>
+      </c>
+      <c r="BD37" s="4">
+        <v>13</v>
+      </c>
+      <c r="BE37" s="4">
+        <v>17</v>
+      </c>
+      <c r="BF37" s="4">
+        <v>10</v>
+      </c>
+      <c r="BG37" s="25">
+        <v>12</v>
+      </c>
+      <c r="BH37" s="26">
+        <v>11</v>
+      </c>
+      <c r="BI37" s="28">
+        <v>17</v>
+      </c>
+      <c r="BJ37" s="28">
+        <v>13</v>
+      </c>
+      <c r="BK37" s="28">
+        <v>15</v>
+      </c>
+      <c r="BL37" s="26">
+        <v>8</v>
+      </c>
+      <c r="BM37" s="4">
+        <v>6</v>
+      </c>
+      <c r="BN37" s="25">
+        <v>14</v>
+      </c>
+      <c r="BO37" s="28">
+        <v>4</v>
+      </c>
+      <c r="BP37" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:68">
+      <c r="A38" s="31">
+        <v>154600000</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="8"/>
+      <c r="D38" s="16">
+        <v>15</v>
+      </c>
+      <c r="E38" s="16">
+        <v>31</v>
+      </c>
+      <c r="F38" s="4">
+        <v>30</v>
+      </c>
+      <c r="G38" s="4">
+        <v>24</v>
+      </c>
+      <c r="H38" s="16">
+        <v>7</v>
+      </c>
+      <c r="I38" s="16">
+        <v>32</v>
+      </c>
+      <c r="J38" s="16">
+        <v>21</v>
+      </c>
+      <c r="K38" s="16">
+        <v>17</v>
+      </c>
+      <c r="L38" s="16">
+        <v>19</v>
+      </c>
+      <c r="M38" s="16">
+        <v>11</v>
+      </c>
+      <c r="N38" s="16">
+        <v>26</v>
+      </c>
+      <c r="O38" s="16">
+        <v>27</v>
+      </c>
+      <c r="P38" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q38" s="19">
+        <v>10</v>
+      </c>
+      <c r="R38" s="19">
+        <v>18</v>
+      </c>
+      <c r="S38" s="19">
+        <v>12</v>
+      </c>
+      <c r="T38" s="19">
+        <v>11</v>
+      </c>
+      <c r="U38" s="19">
+        <v>35</v>
+      </c>
+      <c r="V38" s="19">
+        <v>30</v>
+      </c>
+      <c r="W38" s="19">
+        <v>11</v>
+      </c>
+      <c r="X38" s="19">
+        <v>-5</v>
+      </c>
+      <c r="Y38" s="19">
+        <v>32</v>
+      </c>
+      <c r="Z38" s="19">
+        <v>53</v>
+      </c>
+      <c r="AA38" s="19">
+        <v>25</v>
+      </c>
+      <c r="AB38" s="19">
+        <v>22</v>
+      </c>
+      <c r="AC38" s="19">
+        <v>16</v>
+      </c>
+      <c r="AD38" s="19">
+        <v>20</v>
+      </c>
+      <c r="AE38" s="18">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="17">
+        <v>21</v>
+      </c>
+      <c r="AG38" s="17">
+        <v>20</v>
+      </c>
+      <c r="AH38" s="11">
+        <v>23</v>
+      </c>
+      <c r="AI38" s="11">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="11">
+        <v>22</v>
+      </c>
+      <c r="AK38" s="11">
+        <v>32</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>16</v>
+      </c>
+      <c r="AM38" s="10">
+        <v>12</v>
+      </c>
+      <c r="AN38" s="10">
+        <v>19</v>
+      </c>
+      <c r="AO38" s="10">
+        <v>20</v>
+      </c>
+      <c r="AP38" s="10">
+        <v>11</v>
+      </c>
+      <c r="AQ38" s="11">
+        <v>23</v>
+      </c>
+      <c r="AR38" s="11">
+        <v>25</v>
+      </c>
+      <c r="AS38" s="11">
+        <v>29</v>
+      </c>
+      <c r="AT38" s="11">
+        <v>15</v>
+      </c>
+      <c r="AU38" s="4">
+        <v>22</v>
+      </c>
+      <c r="AV38" s="4">
+        <v>16</v>
+      </c>
+      <c r="AW38" s="10">
+        <v>11</v>
+      </c>
+      <c r="AX38" s="4">
+        <v>10</v>
+      </c>
+      <c r="AY38" s="4">
+        <v>13</v>
+      </c>
+      <c r="AZ38" s="4">
+        <v>17</v>
+      </c>
+      <c r="BA38" s="4">
+        <v>26</v>
+      </c>
+      <c r="BB38" s="4">
+        <v>19</v>
+      </c>
+      <c r="BC38" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD38" s="4">
+        <v>18</v>
+      </c>
+      <c r="BE38" s="4">
+        <v>21</v>
+      </c>
+      <c r="BF38" s="4">
+        <v>22</v>
+      </c>
+      <c r="BG38" s="25">
+        <v>18</v>
+      </c>
+      <c r="BH38" s="26">
+        <v>7</v>
+      </c>
+      <c r="BI38" s="28">
+        <v>8</v>
+      </c>
+      <c r="BJ38" s="28">
+        <v>10</v>
+      </c>
+      <c r="BK38" s="28">
+        <v>18</v>
+      </c>
+      <c r="BL38" s="26">
+        <v>14</v>
+      </c>
+      <c r="BM38" s="4">
+        <v>19</v>
+      </c>
+      <c r="BN38" s="25">
+        <v>15</v>
+      </c>
+      <c r="BO38" s="28">
+        <v>24</v>
+      </c>
+      <c r="BP38" s="25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:68">
+      <c r="A39" s="31">
+        <v>154800000</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="8"/>
+      <c r="D39" s="16">
+        <v>33</v>
+      </c>
+      <c r="E39" s="16">
+        <v>4</v>
+      </c>
+      <c r="F39" s="4">
+        <v>14</v>
+      </c>
+      <c r="G39" s="4">
+        <v>21</v>
+      </c>
+      <c r="H39" s="16">
+        <v>19</v>
+      </c>
+      <c r="I39" s="16">
+        <v>18</v>
+      </c>
+      <c r="J39" s="16">
+        <v>19</v>
+      </c>
+      <c r="K39" s="16">
+        <v>24</v>
+      </c>
+      <c r="L39" s="16">
+        <v>1</v>
+      </c>
+      <c r="M39" s="16">
+        <v>14</v>
+      </c>
+      <c r="N39" s="16">
+        <v>26</v>
+      </c>
+      <c r="O39" s="16">
+        <v>21</v>
+      </c>
+      <c r="P39" s="19">
+        <v>18</v>
+      </c>
+      <c r="Q39" s="19">
+        <v>11</v>
+      </c>
+      <c r="R39" s="19">
+        <v>11</v>
+      </c>
+      <c r="S39" s="19">
+        <v>27</v>
+      </c>
+      <c r="T39" s="19">
+        <v>17</v>
+      </c>
+      <c r="U39" s="19">
+        <v>20</v>
+      </c>
+      <c r="V39" s="19">
+        <v>15</v>
+      </c>
+      <c r="W39" s="19">
+        <v>11</v>
+      </c>
+      <c r="X39" s="19">
+        <v>18</v>
+      </c>
+      <c r="Y39" s="19">
+        <v>16</v>
+      </c>
+      <c r="Z39" s="19">
+        <v>22</v>
+      </c>
+      <c r="AA39" s="19">
+        <v>14</v>
+      </c>
+      <c r="AB39" s="19">
+        <v>19</v>
+      </c>
+      <c r="AC39" s="19">
+        <v>9</v>
+      </c>
+      <c r="AD39" s="19">
+        <v>21</v>
+      </c>
+      <c r="AE39" s="18">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="17">
+        <v>10</v>
+      </c>
+      <c r="AG39" s="17">
+        <v>16</v>
+      </c>
+      <c r="AH39" s="11">
+        <v>17</v>
+      </c>
+      <c r="AI39" s="11">
+        <v>15</v>
+      </c>
+      <c r="AJ39" s="11">
+        <v>20</v>
+      </c>
+      <c r="AK39" s="11">
+        <v>24</v>
+      </c>
+      <c r="AL39" s="10">
+        <v>18</v>
+      </c>
+      <c r="AM39" s="10">
+        <v>18</v>
+      </c>
+      <c r="AN39" s="10">
+        <v>21</v>
+      </c>
+      <c r="AO39" s="10">
+        <v>14</v>
+      </c>
+      <c r="AP39" s="10">
+        <v>20</v>
+      </c>
+      <c r="AQ39" s="11">
+        <v>19</v>
+      </c>
+      <c r="AR39" s="11">
+        <v>5</v>
+      </c>
+      <c r="AS39" s="11">
+        <v>17</v>
+      </c>
+      <c r="AT39" s="11">
+        <v>8</v>
+      </c>
+      <c r="AU39" s="4">
+        <v>17</v>
+      </c>
+      <c r="AV39" s="4">
+        <v>12</v>
+      </c>
+      <c r="AW39" s="10">
+        <v>20</v>
+      </c>
+      <c r="AX39" s="4">
+        <v>16</v>
+      </c>
+      <c r="AY39" s="4">
+        <v>12</v>
+      </c>
+      <c r="AZ39" s="4">
+        <v>4</v>
+      </c>
+      <c r="BA39" s="4">
+        <v>15</v>
+      </c>
+      <c r="BB39" s="4">
+        <v>13</v>
+      </c>
+      <c r="BC39" s="4">
+        <v>7</v>
+      </c>
+      <c r="BD39" s="4">
+        <v>9</v>
+      </c>
+      <c r="BE39" s="4">
+        <v>16</v>
+      </c>
+      <c r="BF39" s="4">
+        <v>0</v>
+      </c>
+      <c r="BG39" s="25">
+        <v>10</v>
+      </c>
+      <c r="BH39" s="26">
+        <v>5</v>
+      </c>
+      <c r="BI39" s="28">
+        <v>15</v>
+      </c>
+      <c r="BJ39" s="28">
+        <v>6</v>
+      </c>
+      <c r="BK39" s="28">
+        <v>9</v>
+      </c>
+      <c r="BL39" s="26">
+        <v>11</v>
+      </c>
+      <c r="BM39" s="4">
+        <v>6</v>
+      </c>
+      <c r="BN39" s="25">
+        <v>9</v>
+      </c>
+      <c r="BO39" s="28">
+        <v>2</v>
+      </c>
+      <c r="BP39" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:68">
+      <c r="A40" s="31">
+        <v>155200000</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C40" s="8"/>
+      <c r="D40" s="16">
+        <v>25</v>
+      </c>
+      <c r="E40" s="16">
+        <v>22</v>
+      </c>
+      <c r="F40" s="4">
+        <v>24</v>
+      </c>
+      <c r="G40" s="4">
+        <v>15</v>
+      </c>
+      <c r="H40" s="16">
+        <v>31</v>
+      </c>
+      <c r="I40" s="16">
+        <v>22</v>
+      </c>
+      <c r="J40" s="16">
+        <v>22</v>
+      </c>
+      <c r="K40" s="16">
+        <v>19</v>
+      </c>
+      <c r="L40" s="16">
+        <v>39</v>
+      </c>
+      <c r="M40" s="16">
+        <v>24</v>
+      </c>
+      <c r="N40" s="16">
+        <v>8</v>
+      </c>
+      <c r="O40" s="16">
+        <v>36</v>
+      </c>
+      <c r="P40" s="19">
+        <v>15</v>
+      </c>
+      <c r="Q40" s="19">
         <v>34</v>
       </c>
-      <c r="B37" s="13"/>
-[...3 lines deleted...]
-      <c r="D37" s="25">
+      <c r="R40" s="19">
+        <v>28</v>
+      </c>
+      <c r="S40" s="19">
+        <v>17</v>
+      </c>
+      <c r="T40" s="19">
+        <v>15</v>
+      </c>
+      <c r="U40" s="19">
+        <v>25</v>
+      </c>
+      <c r="V40" s="19">
+        <v>22</v>
+      </c>
+      <c r="W40" s="19">
+        <v>28</v>
+      </c>
+      <c r="X40" s="19">
+        <v>14</v>
+      </c>
+      <c r="Y40" s="19">
+        <v>28</v>
+      </c>
+      <c r="Z40" s="19">
+        <v>19</v>
+      </c>
+      <c r="AA40" s="19">
+        <v>35</v>
+      </c>
+      <c r="AB40" s="19">
+        <v>17</v>
+      </c>
+      <c r="AC40" s="19">
+        <v>22</v>
+      </c>
+      <c r="AD40" s="19">
         <v>16</v>
       </c>
-      <c r="E37" s="4">
+      <c r="AE40" s="18">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="17">
+        <v>25</v>
+      </c>
+      <c r="AG40" s="17">
+        <v>18</v>
+      </c>
+      <c r="AH40" s="11">
+        <v>22</v>
+      </c>
+      <c r="AI40" s="11">
+        <v>16</v>
+      </c>
+      <c r="AJ40" s="11">
+        <v>27</v>
+      </c>
+      <c r="AK40" s="11">
+        <v>22</v>
+      </c>
+      <c r="AL40" s="10">
         <v>17</v>
       </c>
-      <c r="F37" s="4">
+      <c r="AM40" s="10">
+        <v>27</v>
+      </c>
+      <c r="AN40" s="10">
+        <v>16</v>
+      </c>
+      <c r="AO40" s="10">
+        <v>19</v>
+      </c>
+      <c r="AP40" s="10">
+        <v>15</v>
+      </c>
+      <c r="AQ40" s="11">
+        <v>11</v>
+      </c>
+      <c r="AR40" s="11">
+        <v>21</v>
+      </c>
+      <c r="AS40" s="11">
+        <v>20</v>
+      </c>
+      <c r="AT40" s="11">
+        <v>12</v>
+      </c>
+      <c r="AU40" s="4">
+        <v>26</v>
+      </c>
+      <c r="AV40" s="4">
+        <v>32</v>
+      </c>
+      <c r="AW40" s="10">
+        <v>23</v>
+      </c>
+      <c r="AX40" s="4">
+        <v>20</v>
+      </c>
+      <c r="AY40" s="4">
+        <v>16</v>
+      </c>
+      <c r="AZ40" s="4">
+        <v>17</v>
+      </c>
+      <c r="BA40" s="4">
         <v>18</v>
       </c>
-      <c r="G37" s="25">
+      <c r="BB40" s="4">
         <v>16</v>
       </c>
-      <c r="H37" s="25">
+      <c r="BC40" s="4">
+        <v>24</v>
+      </c>
+      <c r="BD40" s="4">
+        <v>13</v>
+      </c>
+      <c r="BE40" s="4">
+        <v>21</v>
+      </c>
+      <c r="BF40" s="4">
+        <v>17</v>
+      </c>
+      <c r="BG40" s="25">
         <v>18</v>
       </c>
-      <c r="I37" s="25">
+      <c r="BH40" s="26">
+        <v>11</v>
+      </c>
+      <c r="BI40" s="28">
+        <v>25</v>
+      </c>
+      <c r="BJ40" s="28">
+        <v>16</v>
+      </c>
+      <c r="BK40" s="28">
+        <v>16</v>
+      </c>
+      <c r="BL40" s="26">
+        <v>7</v>
+      </c>
+      <c r="BM40" s="4">
+        <v>4</v>
+      </c>
+      <c r="BN40" s="25">
+        <v>15</v>
+      </c>
+      <c r="BO40" s="28">
+        <v>8</v>
+      </c>
+      <c r="BP40" s="25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:68">
+      <c r="A41" s="31">
+        <v>155600000</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="8"/>
+      <c r="D41" s="16">
+        <v>62</v>
+      </c>
+      <c r="E41" s="16">
+        <v>52</v>
+      </c>
+      <c r="F41" s="4">
+        <v>45</v>
+      </c>
+      <c r="G41" s="4">
+        <v>55</v>
+      </c>
+      <c r="H41" s="16">
+        <v>60</v>
+      </c>
+      <c r="I41" s="16">
+        <v>70</v>
+      </c>
+      <c r="J41" s="16">
+        <v>73</v>
+      </c>
+      <c r="K41" s="16">
+        <v>72</v>
+      </c>
+      <c r="L41" s="16">
+        <v>62</v>
+      </c>
+      <c r="M41" s="16">
+        <v>58</v>
+      </c>
+      <c r="N41" s="16">
+        <v>63</v>
+      </c>
+      <c r="O41" s="16">
+        <v>61</v>
+      </c>
+      <c r="P41" s="19">
+        <v>43</v>
+      </c>
+      <c r="Q41" s="19">
+        <v>59</v>
+      </c>
+      <c r="R41" s="19">
+        <v>65</v>
+      </c>
+      <c r="S41" s="19">
+        <v>44</v>
+      </c>
+      <c r="T41" s="19">
+        <v>60</v>
+      </c>
+      <c r="U41" s="19">
+        <v>35</v>
+      </c>
+      <c r="V41" s="19">
+        <v>74</v>
+      </c>
+      <c r="W41" s="19">
+        <v>44</v>
+      </c>
+      <c r="X41" s="19">
+        <v>49</v>
+      </c>
+      <c r="Y41" s="19">
+        <v>51</v>
+      </c>
+      <c r="Z41" s="19">
+        <v>43</v>
+      </c>
+      <c r="AA41" s="19">
+        <v>14</v>
+      </c>
+      <c r="AB41" s="19">
+        <v>55</v>
+      </c>
+      <c r="AC41" s="19">
+        <v>49</v>
+      </c>
+      <c r="AD41" s="19">
+        <v>57</v>
+      </c>
+      <c r="AE41" s="18">
+        <v>48</v>
+      </c>
+      <c r="AF41" s="17">
+        <v>37</v>
+      </c>
+      <c r="AG41" s="17">
+        <v>23</v>
+      </c>
+      <c r="AH41" s="11">
+        <v>57</v>
+      </c>
+      <c r="AI41" s="11">
+        <v>54</v>
+      </c>
+      <c r="AJ41" s="11">
+        <v>69</v>
+      </c>
+      <c r="AK41" s="11">
+        <v>42</v>
+      </c>
+      <c r="AL41" s="10">
+        <v>53</v>
+      </c>
+      <c r="AM41" s="10">
+        <v>36</v>
+      </c>
+      <c r="AN41" s="10">
+        <v>49</v>
+      </c>
+      <c r="AO41" s="10">
+        <v>37</v>
+      </c>
+      <c r="AP41" s="10">
+        <v>39</v>
+      </c>
+      <c r="AQ41" s="11">
+        <v>56</v>
+      </c>
+      <c r="AR41" s="11">
+        <v>46</v>
+      </c>
+      <c r="AS41" s="11">
+        <v>47</v>
+      </c>
+      <c r="AT41" s="11">
+        <v>36</v>
+      </c>
+      <c r="AU41" s="4">
+        <v>38</v>
+      </c>
+      <c r="AV41" s="4">
+        <v>32</v>
+      </c>
+      <c r="AW41" s="10">
+        <v>57</v>
+      </c>
+      <c r="AX41" s="4">
+        <v>50</v>
+      </c>
+      <c r="AY41" s="4">
+        <v>33</v>
+      </c>
+      <c r="AZ41" s="4">
+        <v>27</v>
+      </c>
+      <c r="BA41" s="4">
+        <v>33</v>
+      </c>
+      <c r="BB41" s="4">
+        <v>28</v>
+      </c>
+      <c r="BC41" s="4">
+        <v>25</v>
+      </c>
+      <c r="BD41" s="4">
+        <v>32</v>
+      </c>
+      <c r="BE41" s="4">
+        <v>29</v>
+      </c>
+      <c r="BF41" s="4">
+        <v>20</v>
+      </c>
+      <c r="BG41" s="25">
+        <v>40</v>
+      </c>
+      <c r="BH41" s="26">
+        <v>28</v>
+      </c>
+      <c r="BI41" s="28">
+        <v>21</v>
+      </c>
+      <c r="BJ41" s="28">
+        <v>31</v>
+      </c>
+      <c r="BK41" s="28">
+        <v>30</v>
+      </c>
+      <c r="BL41" s="26">
+        <v>23</v>
+      </c>
+      <c r="BM41" s="4">
+        <v>23</v>
+      </c>
+      <c r="BN41" s="25">
+        <v>27</v>
+      </c>
+      <c r="BO41" s="28">
+        <v>31</v>
+      </c>
+      <c r="BP41" s="25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:68">
+      <c r="A42" s="31">
+        <v>156000000</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="8"/>
+      <c r="D42" s="16">
+        <v>26</v>
+      </c>
+      <c r="E42" s="16">
+        <v>15</v>
+      </c>
+      <c r="F42" s="4">
+        <v>21</v>
+      </c>
+      <c r="G42" s="4">
+        <v>26</v>
+      </c>
+      <c r="H42" s="16">
+        <v>23</v>
+      </c>
+      <c r="I42" s="16">
+        <v>26</v>
+      </c>
+      <c r="J42" s="16">
+        <v>27</v>
+      </c>
+      <c r="K42" s="16">
+        <v>17</v>
+      </c>
+      <c r="L42" s="16">
+        <v>27</v>
+      </c>
+      <c r="M42" s="16">
+        <v>28</v>
+      </c>
+      <c r="N42" s="16">
+        <v>30</v>
+      </c>
+      <c r="O42" s="16">
+        <v>10</v>
+      </c>
+      <c r="P42" s="19">
+        <v>24</v>
+      </c>
+      <c r="Q42" s="19">
         <v>9</v>
       </c>
-      <c r="J37" s="25">
-[...8 lines deleted...]
-      <c r="M37" s="25">
+      <c r="R42" s="19">
         <v>12</v>
       </c>
-      <c r="N37" s="25">
-[...8 lines deleted...]
-      <c r="Q37" s="28">
+      <c r="S42" s="19">
+        <v>22</v>
+      </c>
+      <c r="T42" s="19">
+        <v>24</v>
+      </c>
+      <c r="U42" s="19">
+        <v>35</v>
+      </c>
+      <c r="V42" s="19">
+        <v>20</v>
+      </c>
+      <c r="W42" s="19">
+        <v>24</v>
+      </c>
+      <c r="X42" s="19">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="19">
+        <v>20</v>
+      </c>
+      <c r="Z42" s="19">
+        <v>22</v>
+      </c>
+      <c r="AA42" s="19">
+        <v>9</v>
+      </c>
+      <c r="AB42" s="19">
+        <v>23</v>
+      </c>
+      <c r="AC42" s="19">
+        <v>9</v>
+      </c>
+      <c r="AD42" s="19">
+        <v>8</v>
+      </c>
+      <c r="AE42" s="18">
+        <v>17</v>
+      </c>
+      <c r="AF42" s="17">
+        <v>12</v>
+      </c>
+      <c r="AG42" s="17">
+        <v>18</v>
+      </c>
+      <c r="AH42" s="11">
+        <v>20</v>
+      </c>
+      <c r="AI42" s="11">
+        <v>35</v>
+      </c>
+      <c r="AJ42" s="11">
+        <v>21</v>
+      </c>
+      <c r="AK42" s="11">
+        <v>16</v>
+      </c>
+      <c r="AL42" s="10">
+        <v>6</v>
+      </c>
+      <c r="AM42" s="10">
+        <v>23</v>
+      </c>
+      <c r="AN42" s="10">
+        <v>18</v>
+      </c>
+      <c r="AO42" s="10">
+        <v>17</v>
+      </c>
+      <c r="AP42" s="10">
+        <v>15</v>
+      </c>
+      <c r="AQ42" s="11">
+        <v>15</v>
+      </c>
+      <c r="AR42" s="11">
+        <v>22</v>
+      </c>
+      <c r="AS42" s="11">
+        <v>23</v>
+      </c>
+      <c r="AT42" s="11">
+        <v>22</v>
+      </c>
+      <c r="AU42" s="4">
+        <v>-3</v>
+      </c>
+      <c r="AV42" s="4">
         <v>5</v>
       </c>
-      <c r="R37" s="28">
-[...23 lines deleted...]
-      <c r="Z37" s="28">
+      <c r="AW42" s="10">
         <v>5</v>
-      </c>
-[...1057 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AX42" s="4">
         <v>9</v>
       </c>
       <c r="AY42" s="4">
+        <v>9</v>
+      </c>
+      <c r="AZ42" s="4">
         <v>8</v>
       </c>
-      <c r="AZ42" s="4">
+      <c r="BA42" s="4">
         <v>3</v>
       </c>
-      <c r="BA42" s="4">
+      <c r="BB42" s="4">
         <v>14</v>
       </c>
-      <c r="BB42" s="4">
+      <c r="BC42" s="4">
         <v>24</v>
       </c>
-      <c r="BC42" s="4">
+      <c r="BD42" s="4">
         <v>16</v>
       </c>
-      <c r="BD42" s="4">
+      <c r="BE42" s="4">
         <v>11</v>
       </c>
-      <c r="BE42" s="4">
+      <c r="BF42" s="4">
         <v>15</v>
       </c>
-      <c r="BF42" s="37">
+      <c r="BG42" s="25">
         <v>19</v>
       </c>
-      <c r="BG42" s="38">
+      <c r="BH42" s="26">
         <v>9</v>
       </c>
-      <c r="BH42" s="40">
+      <c r="BI42" s="28">
         <v>12</v>
       </c>
-      <c r="BI42" s="40">
+      <c r="BJ42" s="28">
         <v>16</v>
       </c>
-      <c r="BJ42" s="40">
+      <c r="BK42" s="28">
         <v>22</v>
       </c>
-      <c r="BK42" s="38">
+      <c r="BL42" s="26">
         <v>8</v>
       </c>
-      <c r="BL42" s="4">
+      <c r="BM42" s="4">
         <v>15</v>
       </c>
-      <c r="BM42" s="37">
+      <c r="BN42" s="25">
         <v>4</v>
       </c>
-      <c r="BN42" s="40">
+      <c r="BO42" s="28">
         <v>9</v>
       </c>
+      <c r="BP42" s="25">
+        <v>19</v>
+      </c>
     </row>
-    <row r="43" spans="1:66">
-[...4 lines deleted...]
-      <c r="C43" s="25">
+    <row r="43" spans="1:68">
+      <c r="A43" s="31">
+        <v>156400000</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" s="8"/>
+      <c r="D43" s="16">
         <v>30</v>
       </c>
-      <c r="D43" s="25">
+      <c r="E43" s="16">
         <v>18</v>
       </c>
-      <c r="E43" s="4">
+      <c r="F43" s="4">
         <v>29</v>
       </c>
-      <c r="F43" s="4">
+      <c r="G43" s="4">
         <v>21</v>
       </c>
-      <c r="G43" s="25">
+      <c r="H43" s="16">
         <v>20</v>
       </c>
-      <c r="H43" s="25">
+      <c r="I43" s="16">
         <v>33</v>
       </c>
-      <c r="I43" s="25">
+      <c r="J43" s="16">
         <v>27</v>
       </c>
-      <c r="J43" s="25">
+      <c r="K43" s="16">
         <v>20</v>
       </c>
-      <c r="K43" s="25">
+      <c r="L43" s="16">
         <v>22</v>
       </c>
-      <c r="L43" s="25">
+      <c r="M43" s="16">
         <v>28</v>
       </c>
-      <c r="M43" s="25">
+      <c r="N43" s="16">
         <v>11</v>
       </c>
-      <c r="N43" s="25">
+      <c r="O43" s="16">
         <v>21</v>
       </c>
-      <c r="O43" s="28">
+      <c r="P43" s="19">
         <v>19</v>
       </c>
-      <c r="P43" s="28">
+      <c r="Q43" s="19">
         <v>19</v>
       </c>
-      <c r="Q43" s="28">
+      <c r="R43" s="19">
         <v>17</v>
       </c>
-      <c r="R43" s="28">
+      <c r="S43" s="19">
         <v>20</v>
       </c>
-      <c r="S43" s="28">
+      <c r="T43" s="19">
         <v>14</v>
       </c>
-      <c r="T43" s="28">
+      <c r="U43" s="19">
         <v>8</v>
       </c>
-      <c r="U43" s="28">
+      <c r="V43" s="19">
         <v>16</v>
       </c>
-      <c r="V43" s="28">
+      <c r="W43" s="19">
         <v>18</v>
       </c>
-      <c r="W43" s="28">
+      <c r="X43" s="19">
         <v>9</v>
       </c>
-      <c r="X43" s="28">
+      <c r="Y43" s="19">
         <v>18</v>
       </c>
-      <c r="Y43" s="28">
+      <c r="Z43" s="19">
         <v>18</v>
       </c>
-      <c r="Z43" s="28">
+      <c r="AA43" s="19">
         <v>25</v>
       </c>
-      <c r="AA43" s="28">
+      <c r="AB43" s="19">
         <v>20</v>
       </c>
-      <c r="AB43" s="28">
+      <c r="AC43" s="19">
         <v>21</v>
       </c>
-      <c r="AC43" s="28">
+      <c r="AD43" s="19">
         <v>20</v>
       </c>
-      <c r="AD43" s="27">
+      <c r="AE43" s="18">
         <v>19</v>
       </c>
-      <c r="AE43" s="26">
+      <c r="AF43" s="17">
         <v>26</v>
       </c>
-      <c r="AF43" s="26">
+      <c r="AG43" s="17">
         <v>17</v>
       </c>
-      <c r="AG43" s="16">
+      <c r="AH43" s="11">
         <v>20</v>
       </c>
-      <c r="AH43" s="16">
+      <c r="AI43" s="11">
         <v>26</v>
       </c>
-      <c r="AI43" s="16">
+      <c r="AJ43" s="11">
         <v>22</v>
       </c>
-      <c r="AJ43" s="16">
+      <c r="AK43" s="11">
         <v>13</v>
       </c>
-      <c r="AK43" s="15">
+      <c r="AL43" s="10">
         <v>20</v>
       </c>
-      <c r="AL43" s="15">
+      <c r="AM43" s="10">
         <v>15</v>
       </c>
-      <c r="AM43" s="15">
+      <c r="AN43" s="10">
         <v>14</v>
       </c>
-      <c r="AN43" s="15">
+      <c r="AO43" s="10">
         <v>20</v>
       </c>
-      <c r="AO43" s="15">
+      <c r="AP43" s="10">
         <v>12</v>
       </c>
-      <c r="AP43" s="16">
+      <c r="AQ43" s="11">
         <v>20</v>
       </c>
-      <c r="AQ43" s="16">
+      <c r="AR43" s="11">
         <v>17</v>
       </c>
-      <c r="AR43" s="16">
+      <c r="AS43" s="11">
         <v>7</v>
       </c>
-      <c r="AS43" s="16">
+      <c r="AT43" s="11">
         <v>23</v>
       </c>
-      <c r="AT43" s="4">
+      <c r="AU43" s="4">
         <v>13</v>
       </c>
-      <c r="AU43" s="4">
+      <c r="AV43" s="4">
         <v>18</v>
       </c>
-      <c r="AV43" s="15">
+      <c r="AW43" s="10">
         <v>13</v>
       </c>
-      <c r="AW43" s="4">
+      <c r="AX43" s="4">
         <v>13</v>
       </c>
-      <c r="AX43" s="4">
+      <c r="AY43" s="4">
         <v>14</v>
       </c>
-      <c r="AY43" s="4">
+      <c r="AZ43" s="4">
         <v>20</v>
       </c>
-      <c r="AZ43" s="4">
+      <c r="BA43" s="4">
         <v>13</v>
       </c>
-      <c r="BA43" s="4">
+      <c r="BB43" s="4">
         <v>16</v>
       </c>
-      <c r="BB43" s="4">
+      <c r="BC43" s="4">
         <v>5</v>
       </c>
-      <c r="BC43" s="4">
+      <c r="BD43" s="4">
         <v>25</v>
       </c>
-      <c r="BD43" s="4">
+      <c r="BE43" s="4">
         <v>19</v>
       </c>
-      <c r="BE43" s="4">
+      <c r="BF43" s="4">
         <v>11</v>
       </c>
-      <c r="BF43" s="37">
+      <c r="BG43" s="25">
         <v>7</v>
       </c>
-      <c r="BG43" s="38">
+      <c r="BH43" s="26">
         <v>15</v>
       </c>
-      <c r="BH43" s="40">
+      <c r="BI43" s="28">
         <v>11</v>
       </c>
-      <c r="BI43" s="40">
+      <c r="BJ43" s="28">
         <v>13</v>
       </c>
-      <c r="BJ43" s="40">
+      <c r="BK43" s="28">
         <v>18</v>
       </c>
-      <c r="BK43" s="38">
+      <c r="BL43" s="26">
         <v>11</v>
       </c>
-      <c r="BL43" s="4">
+      <c r="BM43" s="4">
         <v>13</v>
       </c>
-      <c r="BM43" s="37">
+      <c r="BN43" s="25">
         <v>21</v>
       </c>
-      <c r="BN43" s="40">
+      <c r="BO43" s="28">
         <v>12</v>
       </c>
+      <c r="BP43" s="25">
+        <v>6</v>
+      </c>
     </row>
-    <row r="44" spans="1:66">
-[...4 lines deleted...]
-      <c r="C44" s="29">
+    <row r="44" spans="1:68">
+      <c r="A44" s="32">
+        <v>156800000</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="20">
         <v>11</v>
       </c>
-      <c r="D44" s="29">
+      <c r="E44" s="20">
         <v>31</v>
       </c>
-      <c r="E44" s="5">
+      <c r="F44" s="5">
         <v>31</v>
       </c>
-      <c r="F44" s="5">
+      <c r="G44" s="5">
         <v>22</v>
       </c>
-      <c r="G44" s="29">
+      <c r="H44" s="20">
         <v>18</v>
       </c>
-      <c r="H44" s="29">
+      <c r="I44" s="20">
         <v>16</v>
       </c>
-      <c r="I44" s="29">
+      <c r="J44" s="20">
         <v>30</v>
       </c>
-      <c r="J44" s="29">
+      <c r="K44" s="20">
         <v>38</v>
       </c>
-      <c r="K44" s="29">
+      <c r="L44" s="20">
         <v>29</v>
       </c>
-      <c r="L44" s="29">
+      <c r="M44" s="20">
         <v>18</v>
       </c>
-      <c r="M44" s="29">
+      <c r="N44" s="20">
         <v>18</v>
       </c>
-      <c r="N44" s="29">
+      <c r="O44" s="20">
         <v>34</v>
       </c>
-      <c r="O44" s="30">
+      <c r="P44" s="21">
         <v>25</v>
       </c>
-      <c r="P44" s="30">
+      <c r="Q44" s="21">
         <v>22</v>
       </c>
-      <c r="Q44" s="30">
+      <c r="R44" s="21">
         <v>12</v>
       </c>
-      <c r="R44" s="30">
+      <c r="S44" s="21">
         <v>21</v>
       </c>
-      <c r="S44" s="30">
+      <c r="T44" s="21">
         <v>19</v>
       </c>
-      <c r="T44" s="30">
+      <c r="U44" s="21">
         <v>9</v>
       </c>
-      <c r="U44" s="30">
+      <c r="V44" s="21">
         <v>23</v>
       </c>
-      <c r="V44" s="30">
+      <c r="W44" s="21">
         <v>31</v>
       </c>
-      <c r="W44" s="30">
+      <c r="X44" s="21">
         <v>15</v>
       </c>
-      <c r="X44" s="30">
+      <c r="Y44" s="21">
         <v>21</v>
       </c>
-      <c r="Y44" s="30">
+      <c r="Z44" s="21">
         <v>18</v>
       </c>
-      <c r="Z44" s="30">
+      <c r="AA44" s="21">
         <v>23</v>
       </c>
-      <c r="AA44" s="30">
+      <c r="AB44" s="21">
         <v>17</v>
       </c>
-      <c r="AB44" s="30">
+      <c r="AC44" s="21">
         <v>24</v>
       </c>
-      <c r="AC44" s="30">
+      <c r="AD44" s="21">
         <v>20</v>
       </c>
-      <c r="AD44" s="31">
+      <c r="AE44" s="22">
         <v>20</v>
       </c>
-      <c r="AE44" s="21">
+      <c r="AF44" s="13">
         <v>23</v>
       </c>
-      <c r="AF44" s="21">
+      <c r="AG44" s="13">
         <v>12</v>
       </c>
-      <c r="AG44" s="21">
+      <c r="AH44" s="13">
         <v>36</v>
       </c>
-      <c r="AH44" s="21">
+      <c r="AI44" s="13">
         <v>20</v>
       </c>
-      <c r="AI44" s="21">
+      <c r="AJ44" s="13">
         <v>20</v>
       </c>
-      <c r="AJ44" s="21">
+      <c r="AK44" s="13">
         <v>20</v>
       </c>
-      <c r="AK44" s="20">
+      <c r="AL44" s="12">
         <v>15</v>
       </c>
-      <c r="AL44" s="20">
+      <c r="AM44" s="12">
         <v>29</v>
       </c>
-      <c r="AM44" s="20">
+      <c r="AN44" s="12">
         <v>27</v>
       </c>
-      <c r="AN44" s="20">
+      <c r="AO44" s="12">
         <v>15</v>
       </c>
-      <c r="AO44" s="20">
+      <c r="AP44" s="12">
         <v>22</v>
       </c>
-      <c r="AP44" s="21">
+      <c r="AQ44" s="13">
         <v>11</v>
       </c>
-      <c r="AQ44" s="21">
+      <c r="AR44" s="13">
         <v>16</v>
       </c>
-      <c r="AR44" s="21">
+      <c r="AS44" s="13">
         <v>16</v>
       </c>
-      <c r="AS44" s="21">
+      <c r="AT44" s="13">
         <v>19</v>
       </c>
-      <c r="AT44" s="5">
+      <c r="AU44" s="5">
         <v>21</v>
       </c>
-      <c r="AU44" s="5">
+      <c r="AV44" s="5">
         <v>26</v>
       </c>
-      <c r="AV44" s="20">
+      <c r="AW44" s="12">
         <v>34</v>
       </c>
-      <c r="AW44" s="5">
+      <c r="AX44" s="5">
         <v>15</v>
       </c>
-      <c r="AX44" s="5">
+      <c r="AY44" s="5">
         <v>16</v>
       </c>
-      <c r="AY44" s="5">
+      <c r="AZ44" s="5">
         <v>14</v>
       </c>
-      <c r="AZ44" s="5">
+      <c r="BA44" s="5">
         <v>16</v>
       </c>
-      <c r="BA44" s="5">
+      <c r="BB44" s="5">
         <v>15</v>
       </c>
-      <c r="BB44" s="5">
+      <c r="BC44" s="5">
         <v>18</v>
       </c>
-      <c r="BC44" s="5">
+      <c r="BD44" s="5">
         <v>15</v>
       </c>
-      <c r="BD44" s="5">
+      <c r="BE44" s="5">
         <v>10</v>
       </c>
-      <c r="BE44" s="5">
+      <c r="BF44" s="5">
         <v>22</v>
       </c>
-      <c r="BF44" s="5">
+      <c r="BG44" s="5">
         <v>11</v>
       </c>
-      <c r="BG44" s="39">
+      <c r="BH44" s="27">
         <v>15</v>
       </c>
-      <c r="BH44" s="39">
+      <c r="BI44" s="27">
         <v>8</v>
       </c>
-      <c r="BI44" s="39">
+      <c r="BJ44" s="27">
         <v>16</v>
       </c>
-      <c r="BJ44" s="39">
+      <c r="BK44" s="27">
         <v>9</v>
       </c>
-      <c r="BK44" s="39">
+      <c r="BL44" s="27">
         <v>16</v>
       </c>
-      <c r="BL44" s="5">
+      <c r="BM44" s="5">
         <v>10</v>
       </c>
-      <c r="BM44" s="5">
+      <c r="BN44" s="5">
         <v>8</v>
       </c>
-      <c r="BN44" s="39">
+      <c r="BO44" s="27">
         <v>10</v>
       </c>
+      <c r="BP44" s="5">
+        <v>17</v>
+      </c>
     </row>
-    <row r="45" spans="1:66">
+    <row r="45" spans="1:68">
       <c r="A45" s="6" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B45" s="6"/>
+        <v>16</v>
+      </c>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
+      <c r="AL45" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...2 lines deleted...]
-    <mergeCell ref="BB5:BE5"/>
+  <mergeCells count="13">
+    <mergeCell ref="B2:BP2"/>
+    <mergeCell ref="B8:BP8"/>
+    <mergeCell ref="B23:BP23"/>
+    <mergeCell ref="B31:BP31"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="AL6:AW6"/>
-[...6 lines deleted...]
-    <mergeCell ref="A23:BN23"/>
+    <mergeCell ref="BK6:BP6"/>
+    <mergeCell ref="AY6:BJ6"/>
+    <mergeCell ref="BC5:BF5"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="AM6:AX6"/>
+    <mergeCell ref="AA6:AL6"/>
+    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="C6:N6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...7516 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Коэффициенттер</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Халықтың табиғи өсімі</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>