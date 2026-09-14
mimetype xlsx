--- v4 (2026-08-24)
+++ v5 (2026-09-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Халықтың табиғи өсімі" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="78">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -625,89 +625,89 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -989,51 +989,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="33" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="38" customWidth="1"/>
     <col min="3" max="3" width="72" style="38" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" s="33" customFormat="1"/>
     <row r="2" spans="2:3">
       <c r="B2" s="52" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="53">
         <v>612301</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="52" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>52</v>
@@ -1118,59 +1118,59 @@
       <c r="C13" s="51" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="17.25" customHeight="1">
       <c r="B14" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="2:3">
       <c r="B15" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="2:3">
       <c r="B16" s="52" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="54">
-        <v>46241</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="17" spans="2:3">
       <c r="B17" s="52" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="54">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="2:3">
       <c r="B18" s="52" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="2:3">
       <c r="B19" s="52" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="35" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="2:3">
       <c r="B20" s="52" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>41</v>
       </c>
@@ -1255,339 +1255,343 @@
     <row r="14" spans="1:10" s="39" customFormat="1">
       <c r="A14" s="43"/>
     </row>
     <row r="15" spans="1:10" s="39" customFormat="1"/>
     <row r="16" spans="1:10" s="39" customFormat="1">
       <c r="A16" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="46"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BP45"/>
+  <dimension ref="A2:BQ45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A52" sqref="A52:AB52"/>
-      <selection pane="bottomLeft" activeCell="BK11" sqref="BK11"/>
+      <selection pane="bottomLeft" activeCell="B31" sqref="B31:BQ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" style="1" customWidth="1"/>
     <col min="3" max="50" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="51" max="58" width="6.5703125" style="1"/>
     <col min="59" max="59" width="8.7109375" style="1" customWidth="1"/>
     <col min="60" max="61" width="6.5703125" style="1"/>
     <col min="62" max="62" width="9.42578125" style="1" customWidth="1"/>
     <col min="63" max="63" width="7.85546875" style="1" customWidth="1"/>
     <col min="64" max="64" width="8" style="1" customWidth="1"/>
     <col min="65" max="65" width="7.7109375" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.42578125" style="1" customWidth="1"/>
     <col min="67" max="67" width="8.140625" style="1" customWidth="1"/>
     <col min="68" max="68" width="8.42578125" style="1" customWidth="1"/>
-    <col min="69" max="16384" width="6.5703125" style="1"/>
+    <col min="69" max="69" width="8.140625" style="1" customWidth="1"/>
+    <col min="70" max="16384" width="6.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:68" ht="15">
-      <c r="B2" s="68" t="s">
+    <row r="2" spans="1:69" ht="15">
+      <c r="B2" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="68"/>
-[...64 lines deleted...]
-      <c r="BP2" s="68"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="56"/>
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="56"/>
+      <c r="BE2" s="56"/>
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
+      <c r="BJ2" s="56"/>
+      <c r="BK2" s="56"/>
+      <c r="BL2" s="56"/>
+      <c r="BM2" s="56"/>
+      <c r="BN2" s="56"/>
+      <c r="BO2" s="56"/>
+      <c r="BP2" s="56"/>
+      <c r="BQ2" s="56"/>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
       <c r="S3" s="14"/>
       <c r="T3" s="14"/>
       <c r="U3" s="14"/>
       <c r="V3" s="14"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
       <c r="Y3" s="14"/>
       <c r="Z3" s="14"/>
       <c r="AA3" s="14"/>
       <c r="AB3" s="14"/>
       <c r="AC3" s="14"/>
       <c r="AD3" s="14"/>
       <c r="AE3" s="14"/>
       <c r="AF3" s="14"/>
       <c r="AG3" s="14"/>
       <c r="AH3" s="14"/>
       <c r="AI3" s="14"/>
       <c r="AJ3" s="14"/>
       <c r="AK3" s="14"/>
       <c r="AL3" s="14"/>
       <c r="AM3" s="14"/>
       <c r="AN3" s="14"/>
       <c r="AO3" s="14"/>
     </row>
-    <row r="4" spans="1:68" ht="22.5">
+    <row r="4" spans="1:69" ht="22.5">
       <c r="A4" s="48" t="s">
         <v>77</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14"/>
       <c r="P4" s="14"/>
       <c r="Q4" s="14"/>
       <c r="R4" s="14"/>
       <c r="S4" s="14"/>
       <c r="T4" s="14"/>
       <c r="U4" s="14"/>
       <c r="V4" s="14"/>
       <c r="W4" s="14"/>
       <c r="X4" s="14"/>
       <c r="Y4" s="14"/>
       <c r="Z4" s="14"/>
       <c r="AA4" s="14"/>
       <c r="AB4" s="14"/>
       <c r="AC4" s="14"/>
       <c r="AD4" s="14"/>
       <c r="AE4" s="14"/>
       <c r="AF4" s="14"/>
       <c r="AG4" s="14"/>
       <c r="AH4" s="14"/>
       <c r="AI4" s="14"/>
       <c r="AJ4" s="14"/>
       <c r="AK4" s="14"/>
       <c r="AL4" s="14"/>
       <c r="AM4" s="14"/>
       <c r="AN4" s="14"/>
       <c r="AO4" s="14"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" s="48"/>
       <c r="BA5" s="23"/>
       <c r="BB5" s="23"/>
-      <c r="BC5" s="57"/>
-[...2 lines deleted...]
-      <c r="BF5" s="57"/>
+      <c r="BC5" s="65"/>
+      <c r="BD5" s="65"/>
+      <c r="BE5" s="65"/>
+      <c r="BF5" s="65"/>
       <c r="BG5" s="24"/>
       <c r="BH5" s="24"/>
       <c r="BJ5" s="24"/>
       <c r="BL5" s="24"/>
       <c r="BM5" s="24"/>
       <c r="BN5" s="24"/>
-      <c r="BP5" s="24" t="s">
+      <c r="BP5" s="24"/>
+      <c r="BQ5" s="24" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:68" ht="13.5" customHeight="1">
-      <c r="A6" s="63" t="s">
+    <row r="6" spans="1:69" ht="13.5" customHeight="1">
+      <c r="A6" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="58"/>
-      <c r="C6" s="59">
+      <c r="B6" s="66"/>
+      <c r="C6" s="67">
         <v>2021</v>
       </c>
-      <c r="D6" s="60"/>
-[...10 lines deleted...]
-      <c r="O6" s="59">
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="67">
         <v>2022</v>
       </c>
-      <c r="P6" s="60"/>
-[...10 lines deleted...]
-      <c r="AA6" s="59">
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="67">
         <v>2023</v>
       </c>
-      <c r="AB6" s="60"/>
-[...10 lines deleted...]
-      <c r="AM6" s="59">
+      <c r="AB6" s="68"/>
+      <c r="AC6" s="68"/>
+      <c r="AD6" s="68"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="68"/>
+      <c r="AG6" s="68"/>
+      <c r="AH6" s="68"/>
+      <c r="AI6" s="68"/>
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="68"/>
+      <c r="AL6" s="68"/>
+      <c r="AM6" s="67">
         <v>2024</v>
       </c>
-      <c r="AN6" s="60"/>
-[...10 lines deleted...]
-      <c r="AY6" s="55">
+      <c r="AN6" s="68"/>
+      <c r="AO6" s="68"/>
+      <c r="AP6" s="68"/>
+      <c r="AQ6" s="68"/>
+      <c r="AR6" s="68"/>
+      <c r="AS6" s="68"/>
+      <c r="AT6" s="68"/>
+      <c r="AU6" s="68"/>
+      <c r="AV6" s="68"/>
+      <c r="AW6" s="68"/>
+      <c r="AX6" s="68"/>
+      <c r="AY6" s="63">
         <v>2025</v>
       </c>
-      <c r="AZ6" s="56"/>
-[...10 lines deleted...]
-      <c r="BK6" s="65">
+      <c r="AZ6" s="64"/>
+      <c r="BA6" s="64"/>
+      <c r="BB6" s="64"/>
+      <c r="BC6" s="64"/>
+      <c r="BD6" s="64"/>
+      <c r="BE6" s="64"/>
+      <c r="BF6" s="64"/>
+      <c r="BG6" s="64"/>
+      <c r="BH6" s="64"/>
+      <c r="BI6" s="64"/>
+      <c r="BJ6" s="64"/>
+      <c r="BK6" s="61">
         <v>2026</v>
       </c>
-      <c r="BL6" s="66"/>
-[...3 lines deleted...]
-      <c r="BP6" s="67"/>
+      <c r="BL6" s="62"/>
+      <c r="BM6" s="62"/>
+      <c r="BN6" s="62"/>
+      <c r="BO6" s="62"/>
+      <c r="BP6" s="62"/>
+      <c r="BQ6" s="62"/>
     </row>
-    <row r="7" spans="1:68">
-[...1 lines deleted...]
-      <c r="B7" s="58"/>
+    <row r="7" spans="1:69">
+      <c r="A7" s="60"/>
+      <c r="B7" s="66"/>
       <c r="C7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="29" t="s">
@@ -1742,123 +1746,127 @@
       </c>
       <c r="BI7" s="29" t="s">
         <v>14</v>
       </c>
       <c r="BJ7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="BK7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="BL7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="BM7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="BN7" s="30" t="s">
         <v>8</v>
       </c>
       <c r="BO7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BP7" s="30" t="s">
         <v>1</v>
       </c>
+      <c r="BQ7" s="55" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="8" spans="1:68" s="15" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B8" s="61" t="s">
+    <row r="8" spans="1:69" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B8" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="61"/>
-[...64 lines deleted...]
-      <c r="BP8" s="61"/>
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="57"/>
+      <c r="O8" s="57"/>
+      <c r="P8" s="57"/>
+      <c r="Q8" s="57"/>
+      <c r="R8" s="57"/>
+      <c r="S8" s="57"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+      <c r="AE8" s="57"/>
+      <c r="AF8" s="57"/>
+      <c r="AG8" s="57"/>
+      <c r="AH8" s="57"/>
+      <c r="AI8" s="57"/>
+      <c r="AJ8" s="57"/>
+      <c r="AK8" s="57"/>
+      <c r="AL8" s="57"/>
+      <c r="AM8" s="57"/>
+      <c r="AN8" s="57"/>
+      <c r="AO8" s="57"/>
+      <c r="AP8" s="57"/>
+      <c r="AQ8" s="57"/>
+      <c r="AR8" s="57"/>
+      <c r="AS8" s="57"/>
+      <c r="AT8" s="57"/>
+      <c r="AU8" s="57"/>
+      <c r="AV8" s="57"/>
+      <c r="AW8" s="57"/>
+      <c r="AX8" s="57"/>
+      <c r="AY8" s="57"/>
+      <c r="AZ8" s="57"/>
+      <c r="BA8" s="57"/>
+      <c r="BB8" s="57"/>
+      <c r="BC8" s="57"/>
+      <c r="BD8" s="57"/>
+      <c r="BE8" s="57"/>
+      <c r="BF8" s="57"/>
+      <c r="BG8" s="57"/>
+      <c r="BH8" s="57"/>
+      <c r="BI8" s="57"/>
+      <c r="BJ8" s="57"/>
+      <c r="BK8" s="57"/>
+      <c r="BL8" s="57"/>
+      <c r="BM8" s="57"/>
+      <c r="BN8" s="57"/>
+      <c r="BO8" s="57"/>
+      <c r="BP8" s="57"/>
+      <c r="BQ8" s="57"/>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" s="31">
         <v>150000000</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="16">
         <v>1572</v>
       </c>
       <c r="D9" s="16">
         <v>1141</v>
       </c>
       <c r="E9" s="4">
         <v>1132</v>
       </c>
       <c r="F9" s="4">
         <v>1234</v>
       </c>
       <c r="G9" s="16">
         <v>1251</v>
       </c>
       <c r="H9" s="16">
         <v>1489</v>
       </c>
       <c r="I9" s="16">
@@ -2019,52 +2027,55 @@
       </c>
       <c r="BI9" s="26">
         <v>680</v>
       </c>
       <c r="BJ9" s="28">
         <v>856</v>
       </c>
       <c r="BK9" s="26">
         <v>906</v>
       </c>
       <c r="BL9" s="26">
         <v>655</v>
       </c>
       <c r="BM9" s="4">
         <v>690</v>
       </c>
       <c r="BN9" s="4">
         <v>745</v>
       </c>
       <c r="BO9" s="28">
         <v>728</v>
       </c>
       <c r="BP9" s="4">
         <v>772</v>
       </c>
+      <c r="BQ9" s="25">
+        <v>793</v>
+      </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" s="31">
         <v>151000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="16">
         <v>1063</v>
       </c>
       <c r="D10" s="16">
         <v>720</v>
       </c>
       <c r="E10" s="4">
         <v>618</v>
       </c>
       <c r="F10" s="4">
         <v>773</v>
       </c>
       <c r="G10" s="16">
         <v>764</v>
       </c>
       <c r="H10" s="16">
         <v>912</v>
       </c>
       <c r="I10" s="16">
@@ -2225,52 +2236,55 @@
       </c>
       <c r="BI10" s="26">
         <v>417</v>
       </c>
       <c r="BJ10" s="28">
         <v>558</v>
       </c>
       <c r="BK10" s="26">
         <v>581</v>
       </c>
       <c r="BL10" s="26">
         <v>404</v>
       </c>
       <c r="BM10" s="4">
         <v>463</v>
       </c>
       <c r="BN10" s="4">
         <v>495</v>
       </c>
       <c r="BO10" s="28">
         <v>458</v>
       </c>
       <c r="BP10" s="4">
         <v>495</v>
       </c>
+      <c r="BQ10" s="25">
+        <v>518</v>
+      </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" s="31">
         <v>153200000</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="16">
         <v>45</v>
       </c>
       <c r="D11" s="16">
         <v>44</v>
       </c>
       <c r="E11" s="4">
         <v>55</v>
       </c>
       <c r="F11" s="4">
         <v>48</v>
       </c>
       <c r="G11" s="16">
         <v>48</v>
       </c>
       <c r="H11" s="16">
         <v>78</v>
       </c>
       <c r="I11" s="16">
@@ -2431,52 +2445,55 @@
       </c>
       <c r="BI11" s="26">
         <v>33</v>
       </c>
       <c r="BJ11" s="28">
         <v>27</v>
       </c>
       <c r="BK11" s="26">
         <v>26</v>
       </c>
       <c r="BL11" s="26">
         <v>35</v>
       </c>
       <c r="BM11" s="4">
         <v>27</v>
       </c>
       <c r="BN11" s="4">
         <v>21</v>
       </c>
       <c r="BO11" s="28">
         <v>36</v>
       </c>
       <c r="BP11" s="4">
         <v>34</v>
       </c>
+      <c r="BQ11" s="25">
+        <v>43</v>
+      </c>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" s="31">
         <v>153400000</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="16">
         <v>28</v>
       </c>
       <c r="D12" s="16">
         <v>15</v>
       </c>
       <c r="E12" s="4">
         <v>24</v>
       </c>
       <c r="F12" s="4">
         <v>19</v>
       </c>
       <c r="G12" s="16">
         <v>32</v>
       </c>
       <c r="H12" s="16">
         <v>21</v>
       </c>
       <c r="I12" s="16">
@@ -2637,52 +2654,55 @@
       </c>
       <c r="BI12" s="26">
         <v>16</v>
       </c>
       <c r="BJ12" s="28">
         <v>24</v>
       </c>
       <c r="BK12" s="26">
         <v>9</v>
       </c>
       <c r="BL12" s="26">
         <v>16</v>
       </c>
       <c r="BM12" s="4">
         <v>13</v>
       </c>
       <c r="BN12" s="4">
         <v>13</v>
       </c>
       <c r="BO12" s="28">
         <v>5</v>
       </c>
       <c r="BP12" s="4">
         <v>21</v>
       </c>
+      <c r="BQ12" s="25">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" s="31">
         <v>153600000</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="16">
         <v>52</v>
       </c>
       <c r="D13" s="16">
         <v>35</v>
       </c>
       <c r="E13" s="4">
         <v>37</v>
       </c>
       <c r="F13" s="4">
         <v>40</v>
       </c>
       <c r="G13" s="16">
         <v>39</v>
       </c>
       <c r="H13" s="16">
         <v>52</v>
       </c>
       <c r="I13" s="16">
@@ -2843,52 +2863,55 @@
       </c>
       <c r="BI13" s="26">
         <v>22</v>
       </c>
       <c r="BJ13" s="28">
         <v>22</v>
       </c>
       <c r="BK13" s="26">
         <v>29</v>
       </c>
       <c r="BL13" s="26">
         <v>23</v>
       </c>
       <c r="BM13" s="4">
         <v>19</v>
       </c>
       <c r="BN13" s="4">
         <v>11</v>
       </c>
       <c r="BO13" s="28">
         <v>21</v>
       </c>
       <c r="BP13" s="4">
         <v>18</v>
       </c>
+      <c r="BQ13" s="25">
+        <v>17</v>
+      </c>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" s="31">
         <v>154000000</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="16">
         <v>7</v>
       </c>
       <c r="D14" s="16">
         <v>1</v>
       </c>
       <c r="E14" s="4">
         <v>9</v>
       </c>
       <c r="F14" s="4"/>
       <c r="G14" s="16">
         <v>4</v>
       </c>
       <c r="H14" s="16">
         <v>5</v>
       </c>
       <c r="I14" s="16">
         <v>15</v>
       </c>
@@ -3045,52 +3068,55 @@
       </c>
       <c r="BI14" s="26">
         <v>-2</v>
       </c>
       <c r="BJ14" s="28">
         <v>-5</v>
       </c>
       <c r="BK14" s="26">
         <v>1</v>
       </c>
       <c r="BL14" s="26">
         <v>-4</v>
       </c>
       <c r="BM14" s="4">
         <v>-6</v>
       </c>
       <c r="BN14" s="4">
         <v>-1</v>
       </c>
       <c r="BO14" s="28">
         <v>2</v>
       </c>
       <c r="BP14" s="4">
         <v>1</v>
       </c>
+      <c r="BQ14" s="25">
+        <v>6</v>
+      </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" s="31">
         <v>154200000</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="16">
         <v>3</v>
       </c>
       <c r="D15" s="16">
         <v>16</v>
       </c>
       <c r="E15" s="4">
         <v>17</v>
       </c>
       <c r="F15" s="4">
         <v>18</v>
       </c>
       <c r="G15" s="16">
         <v>16</v>
       </c>
       <c r="H15" s="16">
         <v>18</v>
       </c>
       <c r="I15" s="16">
@@ -3251,52 +3277,55 @@
       </c>
       <c r="BI15" s="26">
         <v>17</v>
       </c>
       <c r="BJ15" s="28">
         <v>13</v>
       </c>
       <c r="BK15" s="26">
         <v>15</v>
       </c>
       <c r="BL15" s="26">
         <v>8</v>
       </c>
       <c r="BM15" s="4">
         <v>6</v>
       </c>
       <c r="BN15" s="4">
         <v>14</v>
       </c>
       <c r="BO15" s="28">
         <v>4</v>
       </c>
       <c r="BP15" s="4">
         <v>7</v>
       </c>
+      <c r="BQ15" s="25">
+        <v>19</v>
+      </c>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" s="31">
         <v>154600000</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="16">
         <v>15</v>
       </c>
       <c r="D16" s="16">
         <v>31</v>
       </c>
       <c r="E16" s="4">
         <v>30</v>
       </c>
       <c r="F16" s="4">
         <v>24</v>
       </c>
       <c r="G16" s="16">
         <v>7</v>
       </c>
       <c r="H16" s="16">
         <v>32</v>
       </c>
       <c r="I16" s="16">
@@ -3457,52 +3486,55 @@
       </c>
       <c r="BI16" s="26">
         <v>8</v>
       </c>
       <c r="BJ16" s="28">
         <v>10</v>
       </c>
       <c r="BK16" s="26">
         <v>18</v>
       </c>
       <c r="BL16" s="26">
         <v>14</v>
       </c>
       <c r="BM16" s="4">
         <v>19</v>
       </c>
       <c r="BN16" s="4">
         <v>15</v>
       </c>
       <c r="BO16" s="28">
         <v>24</v>
       </c>
       <c r="BP16" s="4">
         <v>13</v>
       </c>
+      <c r="BQ16" s="25">
+        <v>6</v>
+      </c>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" s="31">
         <v>154800000</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="16">
         <v>111</v>
       </c>
       <c r="D17" s="16">
         <v>63</v>
       </c>
       <c r="E17" s="4">
         <v>103</v>
       </c>
       <c r="F17" s="4">
         <v>94</v>
       </c>
       <c r="G17" s="16">
         <v>108</v>
       </c>
       <c r="H17" s="16">
         <v>110</v>
       </c>
       <c r="I17" s="16">
@@ -3663,52 +3695,55 @@
       </c>
       <c r="BI17" s="26">
         <v>56</v>
       </c>
       <c r="BJ17" s="28">
         <v>53</v>
       </c>
       <c r="BK17" s="26">
         <v>64</v>
       </c>
       <c r="BL17" s="26">
         <v>56</v>
       </c>
       <c r="BM17" s="4">
         <v>41</v>
       </c>
       <c r="BN17" s="4">
         <v>43</v>
       </c>
       <c r="BO17" s="28">
         <v>45</v>
       </c>
       <c r="BP17" s="4">
         <v>38</v>
       </c>
+      <c r="BQ17" s="25">
+        <v>54</v>
+      </c>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" s="31">
         <v>155200000</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="16">
         <v>25</v>
       </c>
       <c r="D18" s="16">
         <v>22</v>
       </c>
       <c r="E18" s="4">
         <v>24</v>
       </c>
       <c r="F18" s="4">
         <v>15</v>
       </c>
       <c r="G18" s="16">
         <v>31</v>
       </c>
       <c r="H18" s="16">
         <v>22</v>
       </c>
       <c r="I18" s="16">
@@ -3869,52 +3904,55 @@
       </c>
       <c r="BI18" s="26">
         <v>25</v>
       </c>
       <c r="BJ18" s="28">
         <v>16</v>
       </c>
       <c r="BK18" s="26">
         <v>16</v>
       </c>
       <c r="BL18" s="26">
         <v>7</v>
       </c>
       <c r="BM18" s="4">
         <v>4</v>
       </c>
       <c r="BN18" s="4">
         <v>15</v>
       </c>
       <c r="BO18" s="28">
         <v>8</v>
       </c>
       <c r="BP18" s="4">
         <v>21</v>
       </c>
+      <c r="BQ18" s="25">
+        <v>12</v>
+      </c>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" s="31">
         <v>155600000</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="16">
         <v>67</v>
       </c>
       <c r="D19" s="16">
         <v>55</v>
       </c>
       <c r="E19" s="4">
         <v>50</v>
       </c>
       <c r="F19" s="4">
         <v>63</v>
       </c>
       <c r="G19" s="16">
         <v>62</v>
       </c>
       <c r="H19" s="16">
         <v>73</v>
       </c>
       <c r="I19" s="16">
@@ -4075,52 +4113,55 @@
       </c>
       <c r="BI19" s="26">
         <v>22</v>
       </c>
       <c r="BJ19" s="28">
         <v>29</v>
       </c>
       <c r="BK19" s="26">
         <v>31</v>
       </c>
       <c r="BL19" s="26">
         <v>23</v>
       </c>
       <c r="BM19" s="4">
         <v>21</v>
       </c>
       <c r="BN19" s="4">
         <v>30</v>
       </c>
       <c r="BO19" s="28">
         <v>32</v>
       </c>
       <c r="BP19" s="4">
         <v>23</v>
       </c>
+      <c r="BQ19" s="25">
+        <v>22</v>
+      </c>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" s="31">
         <v>156000000</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="16">
         <v>64</v>
       </c>
       <c r="D20" s="16">
         <v>47</v>
       </c>
       <c r="E20" s="4">
         <v>47</v>
       </c>
       <c r="F20" s="4">
         <v>58</v>
       </c>
       <c r="G20" s="16">
         <v>51</v>
       </c>
       <c r="H20" s="16">
         <v>56</v>
       </c>
       <c r="I20" s="16">
@@ -4281,52 +4322,55 @@
       </c>
       <c r="BI20" s="26">
         <v>17</v>
       </c>
       <c r="BJ20" s="28">
         <v>54</v>
       </c>
       <c r="BK20" s="26">
         <v>46</v>
       </c>
       <c r="BL20" s="26">
         <v>28</v>
       </c>
       <c r="BM20" s="4">
         <v>36</v>
       </c>
       <c r="BN20" s="4">
         <v>30</v>
       </c>
       <c r="BO20" s="28">
         <v>44</v>
       </c>
       <c r="BP20" s="4">
         <v>51</v>
       </c>
+      <c r="BQ20" s="25">
+        <v>37</v>
+      </c>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" s="31">
         <v>156400000</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="16">
         <v>81</v>
       </c>
       <c r="D21" s="16">
         <v>61</v>
       </c>
       <c r="E21" s="4">
         <v>87</v>
       </c>
       <c r="F21" s="4">
         <v>60</v>
       </c>
       <c r="G21" s="16">
         <v>71</v>
       </c>
       <c r="H21" s="16">
         <v>94</v>
       </c>
       <c r="I21" s="16">
@@ -4487,52 +4531,55 @@
       </c>
       <c r="BI21" s="26">
         <v>41</v>
       </c>
       <c r="BJ21" s="28">
         <v>39</v>
       </c>
       <c r="BK21" s="26">
         <v>61</v>
       </c>
       <c r="BL21" s="26">
         <v>29</v>
       </c>
       <c r="BM21" s="4">
         <v>37</v>
       </c>
       <c r="BN21" s="4">
         <v>51</v>
       </c>
       <c r="BO21" s="28">
         <v>39</v>
       </c>
       <c r="BP21" s="4">
         <v>33</v>
       </c>
+      <c r="BQ21" s="25">
+        <v>36</v>
+      </c>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" s="31">
         <v>156800000</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="16">
         <v>11</v>
       </c>
       <c r="D22" s="16">
         <v>31</v>
       </c>
       <c r="E22" s="4">
         <v>31</v>
       </c>
       <c r="F22" s="4">
         <v>22</v>
       </c>
       <c r="G22" s="16">
         <v>18</v>
       </c>
       <c r="H22" s="16">
         <v>16</v>
       </c>
       <c r="I22" s="16">
@@ -4693,123 +4740,127 @@
       </c>
       <c r="BI22" s="26">
         <v>8</v>
       </c>
       <c r="BJ22" s="28">
         <v>16</v>
       </c>
       <c r="BK22" s="26">
         <v>9</v>
       </c>
       <c r="BL22" s="26">
         <v>16</v>
       </c>
       <c r="BM22" s="4">
         <v>10</v>
       </c>
       <c r="BN22" s="4">
         <v>8</v>
       </c>
       <c r="BO22" s="28">
         <v>10</v>
       </c>
       <c r="BP22" s="4">
         <v>17</v>
       </c>
+      <c r="BQ22" s="25">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:68" s="15" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B23" s="62" t="s">
+    <row r="23" spans="1:69" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B23" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="62"/>
-[...64 lines deleted...]
-      <c r="BP23" s="62"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="58"/>
+      <c r="F23" s="58"/>
+      <c r="G23" s="58"/>
+      <c r="H23" s="58"/>
+      <c r="I23" s="58"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="58"/>
+      <c r="M23" s="58"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="58"/>
+      <c r="P23" s="58"/>
+      <c r="Q23" s="58"/>
+      <c r="R23" s="58"/>
+      <c r="S23" s="58"/>
+      <c r="T23" s="58"/>
+      <c r="U23" s="58"/>
+      <c r="V23" s="58"/>
+      <c r="W23" s="58"/>
+      <c r="X23" s="58"/>
+      <c r="Y23" s="58"/>
+      <c r="Z23" s="58"/>
+      <c r="AA23" s="58"/>
+      <c r="AB23" s="58"/>
+      <c r="AC23" s="58"/>
+      <c r="AD23" s="58"/>
+      <c r="AE23" s="58"/>
+      <c r="AF23" s="58"/>
+      <c r="AG23" s="58"/>
+      <c r="AH23" s="58"/>
+      <c r="AI23" s="58"/>
+      <c r="AJ23" s="58"/>
+      <c r="AK23" s="58"/>
+      <c r="AL23" s="58"/>
+      <c r="AM23" s="58"/>
+      <c r="AN23" s="58"/>
+      <c r="AO23" s="58"/>
+      <c r="AP23" s="58"/>
+      <c r="AQ23" s="58"/>
+      <c r="AR23" s="58"/>
+      <c r="AS23" s="58"/>
+      <c r="AT23" s="58"/>
+      <c r="AU23" s="58"/>
+      <c r="AV23" s="58"/>
+      <c r="AW23" s="58"/>
+      <c r="AX23" s="58"/>
+      <c r="AY23" s="58"/>
+      <c r="AZ23" s="58"/>
+      <c r="BA23" s="58"/>
+      <c r="BB23" s="58"/>
+      <c r="BC23" s="58"/>
+      <c r="BD23" s="58"/>
+      <c r="BE23" s="58"/>
+      <c r="BF23" s="58"/>
+      <c r="BG23" s="58"/>
+      <c r="BH23" s="58"/>
+      <c r="BI23" s="58"/>
+      <c r="BJ23" s="58"/>
+      <c r="BK23" s="58"/>
+      <c r="BL23" s="58"/>
+      <c r="BM23" s="58"/>
+      <c r="BN23" s="58"/>
+      <c r="BO23" s="58"/>
+      <c r="BP23" s="58"/>
+      <c r="BQ23" s="58"/>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" s="31">
         <v>150000000</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="16">
         <v>1258</v>
       </c>
       <c r="E24" s="16">
         <v>881</v>
       </c>
       <c r="F24" s="4">
         <v>833</v>
       </c>
       <c r="G24" s="4">
         <v>951</v>
       </c>
       <c r="H24" s="16">
         <v>962</v>
       </c>
       <c r="I24" s="16">
         <v>1134</v>
       </c>
@@ -4968,52 +5019,55 @@
       </c>
       <c r="BI24" s="28">
         <v>506</v>
       </c>
       <c r="BJ24" s="28">
         <v>683</v>
       </c>
       <c r="BK24" s="26">
         <v>720</v>
       </c>
       <c r="BL24" s="26">
         <v>505</v>
       </c>
       <c r="BM24" s="4">
         <v>561</v>
       </c>
       <c r="BN24" s="4">
         <v>602</v>
       </c>
       <c r="BO24" s="28">
         <v>574</v>
       </c>
       <c r="BP24" s="4">
         <v>600</v>
       </c>
+      <c r="BQ24" s="25">
+        <v>626</v>
+      </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" s="31">
         <v>151000000</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="16">
         <v>1063</v>
       </c>
       <c r="E25" s="16">
         <v>720</v>
       </c>
       <c r="F25" s="4">
         <v>618</v>
       </c>
       <c r="G25" s="4">
         <v>773</v>
       </c>
       <c r="H25" s="16">
         <v>764</v>
       </c>
       <c r="I25" s="16">
         <v>912</v>
       </c>
@@ -5172,52 +5226,55 @@
       </c>
       <c r="BI25" s="28">
         <v>417</v>
       </c>
       <c r="BJ25" s="28">
         <v>558</v>
       </c>
       <c r="BK25" s="26">
         <v>581</v>
       </c>
       <c r="BL25" s="26">
         <v>404</v>
       </c>
       <c r="BM25" s="4">
         <v>463</v>
       </c>
       <c r="BN25" s="4">
         <v>495</v>
       </c>
       <c r="BO25" s="28">
         <v>458</v>
       </c>
       <c r="BP25" s="4">
         <v>495</v>
       </c>
+      <c r="BQ25" s="25">
+        <v>518</v>
+      </c>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" s="31">
         <v>153200000</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="16">
         <v>23</v>
       </c>
       <c r="E26" s="16">
         <v>24</v>
       </c>
       <c r="F26" s="4">
         <v>37</v>
       </c>
       <c r="G26" s="4">
         <v>26</v>
       </c>
       <c r="H26" s="16">
         <v>28</v>
       </c>
       <c r="I26" s="16">
         <v>36</v>
       </c>
@@ -5376,52 +5433,55 @@
       </c>
       <c r="BI26" s="28">
         <v>12</v>
       </c>
       <c r="BJ26" s="28">
         <v>16</v>
       </c>
       <c r="BK26" s="26">
         <v>16</v>
       </c>
       <c r="BL26" s="26">
         <v>18</v>
       </c>
       <c r="BM26" s="4">
         <v>20</v>
       </c>
       <c r="BN26" s="4">
         <v>14</v>
       </c>
       <c r="BO26" s="28">
         <v>10</v>
       </c>
       <c r="BP26" s="4">
         <v>23</v>
       </c>
+      <c r="BQ26" s="25">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" s="31">
         <v>154800000</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="16">
         <v>78</v>
       </c>
       <c r="E27" s="16">
         <v>59</v>
       </c>
       <c r="F27" s="4">
         <v>89</v>
       </c>
       <c r="G27" s="4">
         <v>73</v>
       </c>
       <c r="H27" s="16">
         <v>89</v>
       </c>
       <c r="I27" s="16">
         <v>92</v>
       </c>
@@ -5580,52 +5640,55 @@
       </c>
       <c r="BI27" s="28">
         <v>41</v>
       </c>
       <c r="BJ27" s="28">
         <v>47</v>
       </c>
       <c r="BK27" s="26">
         <v>55</v>
       </c>
       <c r="BL27" s="26">
         <v>45</v>
       </c>
       <c r="BM27" s="4">
         <v>35</v>
       </c>
       <c r="BN27" s="4">
         <v>34</v>
       </c>
       <c r="BO27" s="28">
         <v>43</v>
       </c>
       <c r="BP27" s="4">
         <v>23</v>
       </c>
+      <c r="BQ27" s="25">
+        <v>49</v>
+      </c>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" s="31">
         <v>155600000</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="16">
         <v>5</v>
       </c>
       <c r="E28" s="16">
         <v>3</v>
       </c>
       <c r="F28" s="4">
         <v>5</v>
       </c>
       <c r="G28" s="4">
         <v>8</v>
       </c>
       <c r="H28" s="16">
         <v>2</v>
       </c>
       <c r="I28" s="16">
         <v>3</v>
       </c>
@@ -5778,52 +5841,55 @@
       </c>
       <c r="BI28" s="28">
         <v>1</v>
       </c>
       <c r="BJ28" s="28">
         <v>-2</v>
       </c>
       <c r="BK28" s="26">
         <v>1</v>
       </c>
       <c r="BL28" s="1">
         <v>0</v>
       </c>
       <c r="BM28" s="4">
         <v>-2</v>
       </c>
       <c r="BN28" s="4">
         <v>3</v>
       </c>
       <c r="BO28" s="28">
         <v>1</v>
       </c>
       <c r="BP28" s="4">
         <v>0</v>
       </c>
+      <c r="BQ28" s="25">
+        <v>1</v>
+      </c>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" s="31">
         <v>156000000</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="16">
         <v>38</v>
       </c>
       <c r="E29" s="16">
         <v>32</v>
       </c>
       <c r="F29" s="4">
         <v>26</v>
       </c>
       <c r="G29" s="4">
         <v>32</v>
       </c>
       <c r="H29" s="16">
         <v>28</v>
       </c>
       <c r="I29" s="16">
         <v>30</v>
       </c>
@@ -5982,52 +6048,55 @@
       </c>
       <c r="BI29" s="28">
         <v>5</v>
       </c>
       <c r="BJ29" s="28">
         <v>38</v>
       </c>
       <c r="BK29" s="26">
         <v>24</v>
       </c>
       <c r="BL29" s="26">
         <v>20</v>
       </c>
       <c r="BM29" s="4">
         <v>21</v>
       </c>
       <c r="BN29" s="4">
         <v>26</v>
       </c>
       <c r="BO29" s="28">
         <v>35</v>
       </c>
       <c r="BP29" s="4">
         <v>32</v>
       </c>
+      <c r="BQ29" s="25">
+        <v>25</v>
+      </c>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" s="31">
         <v>156400000</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="16">
         <v>51</v>
       </c>
       <c r="E30" s="16">
         <v>43</v>
       </c>
       <c r="F30" s="4">
         <v>58</v>
       </c>
       <c r="G30" s="4">
         <v>39</v>
       </c>
       <c r="H30" s="16">
         <v>51</v>
       </c>
       <c r="I30" s="16">
         <v>61</v>
       </c>
@@ -6186,123 +6255,127 @@
       </c>
       <c r="BI30" s="28">
         <v>30</v>
       </c>
       <c r="BJ30" s="28">
         <v>26</v>
       </c>
       <c r="BK30" s="26">
         <v>43</v>
       </c>
       <c r="BL30" s="26">
         <v>18</v>
       </c>
       <c r="BM30" s="4">
         <v>24</v>
       </c>
       <c r="BN30" s="4">
         <v>30</v>
       </c>
       <c r="BO30" s="28">
         <v>27</v>
       </c>
       <c r="BP30" s="4">
         <v>27</v>
       </c>
+      <c r="BQ30" s="25">
+        <v>22</v>
+      </c>
     </row>
-    <row r="31" spans="1:68" s="15" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B31" s="61" t="s">
+    <row r="31" spans="1:69" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B31" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="C31" s="61"/>
-[...64 lines deleted...]
-      <c r="BP31" s="61"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="57"/>
+      <c r="S31" s="57"/>
+      <c r="T31" s="57"/>
+      <c r="U31" s="57"/>
+      <c r="V31" s="57"/>
+      <c r="W31" s="57"/>
+      <c r="X31" s="57"/>
+      <c r="Y31" s="57"/>
+      <c r="Z31" s="57"/>
+      <c r="AA31" s="57"/>
+      <c r="AB31" s="57"/>
+      <c r="AC31" s="57"/>
+      <c r="AD31" s="57"/>
+      <c r="AE31" s="57"/>
+      <c r="AF31" s="57"/>
+      <c r="AG31" s="57"/>
+      <c r="AH31" s="57"/>
+      <c r="AI31" s="57"/>
+      <c r="AJ31" s="57"/>
+      <c r="AK31" s="57"/>
+      <c r="AL31" s="57"/>
+      <c r="AM31" s="57"/>
+      <c r="AN31" s="57"/>
+      <c r="AO31" s="57"/>
+      <c r="AP31" s="57"/>
+      <c r="AQ31" s="57"/>
+      <c r="AR31" s="57"/>
+      <c r="AS31" s="57"/>
+      <c r="AT31" s="57"/>
+      <c r="AU31" s="57"/>
+      <c r="AV31" s="57"/>
+      <c r="AW31" s="57"/>
+      <c r="AX31" s="57"/>
+      <c r="AY31" s="57"/>
+      <c r="AZ31" s="57"/>
+      <c r="BA31" s="57"/>
+      <c r="BB31" s="57"/>
+      <c r="BC31" s="57"/>
+      <c r="BD31" s="57"/>
+      <c r="BE31" s="57"/>
+      <c r="BF31" s="57"/>
+      <c r="BG31" s="57"/>
+      <c r="BH31" s="57"/>
+      <c r="BI31" s="57"/>
+      <c r="BJ31" s="57"/>
+      <c r="BK31" s="57"/>
+      <c r="BL31" s="57"/>
+      <c r="BM31" s="57"/>
+      <c r="BN31" s="57"/>
+      <c r="BO31" s="57"/>
+      <c r="BP31" s="57"/>
+      <c r="BQ31" s="57"/>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" s="31">
         <v>150000000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="16">
         <v>314</v>
       </c>
       <c r="E32" s="16">
         <v>260</v>
       </c>
       <c r="F32" s="4">
         <v>299</v>
       </c>
       <c r="G32" s="4">
         <v>283</v>
       </c>
       <c r="H32" s="16">
         <v>289</v>
       </c>
       <c r="I32" s="16">
         <v>355</v>
       </c>
@@ -6461,52 +6534,55 @@
       </c>
       <c r="BI32" s="28">
         <v>174</v>
       </c>
       <c r="BJ32" s="28">
         <v>173</v>
       </c>
       <c r="BK32" s="28">
         <v>186</v>
       </c>
       <c r="BL32" s="26">
         <v>150</v>
       </c>
       <c r="BM32" s="4">
         <v>129</v>
       </c>
       <c r="BN32" s="25">
         <v>143</v>
       </c>
       <c r="BO32" s="28">
         <v>154</v>
       </c>
       <c r="BP32" s="25">
         <v>172</v>
       </c>
+      <c r="BQ32" s="25">
+        <v>167</v>
+      </c>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" s="31">
         <v>153200000</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="16">
         <v>22</v>
       </c>
       <c r="E33" s="16">
         <v>20</v>
       </c>
       <c r="F33" s="4">
         <v>18</v>
       </c>
       <c r="G33" s="4">
         <v>22</v>
       </c>
       <c r="H33" s="16">
         <v>20</v>
       </c>
       <c r="I33" s="16">
         <v>42</v>
       </c>
@@ -6665,52 +6741,55 @@
       </c>
       <c r="BI33" s="28">
         <v>21</v>
       </c>
       <c r="BJ33" s="28">
         <v>11</v>
       </c>
       <c r="BK33" s="28">
         <v>10</v>
       </c>
       <c r="BL33" s="26">
         <v>17</v>
       </c>
       <c r="BM33" s="4">
         <v>7</v>
       </c>
       <c r="BN33" s="25">
         <v>7</v>
       </c>
       <c r="BO33" s="28">
         <v>26</v>
       </c>
       <c r="BP33" s="25">
         <v>11</v>
       </c>
+      <c r="BQ33" s="25">
+        <v>32</v>
+      </c>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" s="31">
         <v>153400000</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="16">
         <v>28</v>
       </c>
       <c r="E34" s="16">
         <v>15</v>
       </c>
       <c r="F34" s="4">
         <v>24</v>
       </c>
       <c r="G34" s="4">
         <v>19</v>
       </c>
       <c r="H34" s="16">
         <v>32</v>
       </c>
       <c r="I34" s="16">
         <v>21</v>
       </c>
@@ -6869,52 +6948,55 @@
       </c>
       <c r="BI34" s="28">
         <v>16</v>
       </c>
       <c r="BJ34" s="28">
         <v>24</v>
       </c>
       <c r="BK34" s="28">
         <v>9</v>
       </c>
       <c r="BL34" s="26">
         <v>16</v>
       </c>
       <c r="BM34" s="4">
         <v>13</v>
       </c>
       <c r="BN34" s="25">
         <v>13</v>
       </c>
       <c r="BO34" s="28">
         <v>5</v>
       </c>
       <c r="BP34" s="25">
         <v>21</v>
       </c>
+      <c r="BQ34" s="25">
+        <v>4</v>
+      </c>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" s="31">
         <v>153600000</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="16">
         <v>52</v>
       </c>
       <c r="E35" s="16">
         <v>35</v>
       </c>
       <c r="F35" s="4">
         <v>37</v>
       </c>
       <c r="G35" s="4">
         <v>40</v>
       </c>
       <c r="H35" s="16">
         <v>39</v>
       </c>
       <c r="I35" s="16">
         <v>52</v>
       </c>
@@ -7073,52 +7155,55 @@
       </c>
       <c r="BI35" s="28">
         <v>22</v>
       </c>
       <c r="BJ35" s="28">
         <v>22</v>
       </c>
       <c r="BK35" s="28">
         <v>29</v>
       </c>
       <c r="BL35" s="26">
         <v>23</v>
       </c>
       <c r="BM35" s="4">
         <v>19</v>
       </c>
       <c r="BN35" s="25">
         <v>11</v>
       </c>
       <c r="BO35" s="28">
         <v>21</v>
       </c>
       <c r="BP35" s="25">
         <v>18</v>
       </c>
+      <c r="BQ35" s="25">
+        <v>17</v>
+      </c>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" s="31">
         <v>154000000</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="16">
         <v>7</v>
       </c>
       <c r="E36" s="16">
         <v>1</v>
       </c>
       <c r="F36" s="4">
         <v>9</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="16">
         <v>4</v>
       </c>
       <c r="I36" s="16">
         <v>5</v>
       </c>
       <c r="J36" s="16">
         <v>15</v>
@@ -7273,52 +7358,55 @@
       </c>
       <c r="BI36" s="28">
         <v>-2</v>
       </c>
       <c r="BJ36" s="28">
         <v>-5</v>
       </c>
       <c r="BK36" s="28">
         <v>1</v>
       </c>
       <c r="BL36" s="26">
         <v>-4</v>
       </c>
       <c r="BM36" s="4">
         <v>-6</v>
       </c>
       <c r="BN36" s="25">
         <v>-1</v>
       </c>
       <c r="BO36" s="28">
         <v>2</v>
       </c>
       <c r="BP36" s="25">
         <v>1</v>
       </c>
+      <c r="BQ36" s="25">
+        <v>6</v>
+      </c>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" s="31">
         <v>154200000</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="16">
         <v>3</v>
       </c>
       <c r="E37" s="16">
         <v>16</v>
       </c>
       <c r="F37" s="4">
         <v>17</v>
       </c>
       <c r="G37" s="4">
         <v>18</v>
       </c>
       <c r="H37" s="16">
         <v>16</v>
       </c>
       <c r="I37" s="16">
         <v>18</v>
       </c>
@@ -7477,52 +7565,55 @@
       </c>
       <c r="BI37" s="28">
         <v>17</v>
       </c>
       <c r="BJ37" s="28">
         <v>13</v>
       </c>
       <c r="BK37" s="28">
         <v>15</v>
       </c>
       <c r="BL37" s="26">
         <v>8</v>
       </c>
       <c r="BM37" s="4">
         <v>6</v>
       </c>
       <c r="BN37" s="25">
         <v>14</v>
       </c>
       <c r="BO37" s="28">
         <v>4</v>
       </c>
       <c r="BP37" s="25">
         <v>7</v>
       </c>
+      <c r="BQ37" s="25">
+        <v>19</v>
+      </c>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69">
       <c r="A38" s="31">
         <v>154600000</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="16">
         <v>15</v>
       </c>
       <c r="E38" s="16">
         <v>31</v>
       </c>
       <c r="F38" s="4">
         <v>30</v>
       </c>
       <c r="G38" s="4">
         <v>24</v>
       </c>
       <c r="H38" s="16">
         <v>7</v>
       </c>
       <c r="I38" s="16">
         <v>32</v>
       </c>
@@ -7681,52 +7772,55 @@
       </c>
       <c r="BI38" s="28">
         <v>8</v>
       </c>
       <c r="BJ38" s="28">
         <v>10</v>
       </c>
       <c r="BK38" s="28">
         <v>18</v>
       </c>
       <c r="BL38" s="26">
         <v>14</v>
       </c>
       <c r="BM38" s="4">
         <v>19</v>
       </c>
       <c r="BN38" s="25">
         <v>15</v>
       </c>
       <c r="BO38" s="28">
         <v>24</v>
       </c>
       <c r="BP38" s="25">
         <v>13</v>
       </c>
+      <c r="BQ38" s="25">
+        <v>6</v>
+      </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69">
       <c r="A39" s="31">
         <v>154800000</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="16">
         <v>33</v>
       </c>
       <c r="E39" s="16">
         <v>4</v>
       </c>
       <c r="F39" s="4">
         <v>14</v>
       </c>
       <c r="G39" s="4">
         <v>21</v>
       </c>
       <c r="H39" s="16">
         <v>19</v>
       </c>
       <c r="I39" s="16">
         <v>18</v>
       </c>
@@ -7885,52 +7979,55 @@
       </c>
       <c r="BI39" s="28">
         <v>15</v>
       </c>
       <c r="BJ39" s="28">
         <v>6</v>
       </c>
       <c r="BK39" s="28">
         <v>9</v>
       </c>
       <c r="BL39" s="26">
         <v>11</v>
       </c>
       <c r="BM39" s="4">
         <v>6</v>
       </c>
       <c r="BN39" s="25">
         <v>9</v>
       </c>
       <c r="BO39" s="28">
         <v>2</v>
       </c>
       <c r="BP39" s="25">
         <v>15</v>
       </c>
+      <c r="BQ39" s="25">
+        <v>5</v>
+      </c>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" s="31">
         <v>155200000</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="16">
         <v>25</v>
       </c>
       <c r="E40" s="16">
         <v>22</v>
       </c>
       <c r="F40" s="4">
         <v>24</v>
       </c>
       <c r="G40" s="4">
         <v>15</v>
       </c>
       <c r="H40" s="16">
         <v>31</v>
       </c>
       <c r="I40" s="16">
         <v>22</v>
       </c>
@@ -8089,52 +8186,55 @@
       </c>
       <c r="BI40" s="28">
         <v>25</v>
       </c>
       <c r="BJ40" s="28">
         <v>16</v>
       </c>
       <c r="BK40" s="28">
         <v>16</v>
       </c>
       <c r="BL40" s="26">
         <v>7</v>
       </c>
       <c r="BM40" s="4">
         <v>4</v>
       </c>
       <c r="BN40" s="25">
         <v>15</v>
       </c>
       <c r="BO40" s="28">
         <v>8</v>
       </c>
       <c r="BP40" s="25">
         <v>21</v>
       </c>
+      <c r="BQ40" s="25">
+        <v>12</v>
+      </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" s="31">
         <v>155600000</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="16">
         <v>62</v>
       </c>
       <c r="E41" s="16">
         <v>52</v>
       </c>
       <c r="F41" s="4">
         <v>45</v>
       </c>
       <c r="G41" s="4">
         <v>55</v>
       </c>
       <c r="H41" s="16">
         <v>60</v>
       </c>
       <c r="I41" s="16">
         <v>70</v>
       </c>
@@ -8293,52 +8393,55 @@
       </c>
       <c r="BI41" s="28">
         <v>21</v>
       </c>
       <c r="BJ41" s="28">
         <v>31</v>
       </c>
       <c r="BK41" s="28">
         <v>30</v>
       </c>
       <c r="BL41" s="26">
         <v>23</v>
       </c>
       <c r="BM41" s="4">
         <v>23</v>
       </c>
       <c r="BN41" s="25">
         <v>27</v>
       </c>
       <c r="BO41" s="28">
         <v>31</v>
       </c>
       <c r="BP41" s="25">
         <v>23</v>
       </c>
+      <c r="BQ41" s="25">
+        <v>21</v>
+      </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" s="31">
         <v>156000000</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="16">
         <v>26</v>
       </c>
       <c r="E42" s="16">
         <v>15</v>
       </c>
       <c r="F42" s="4">
         <v>21</v>
       </c>
       <c r="G42" s="4">
         <v>26</v>
       </c>
       <c r="H42" s="16">
         <v>23</v>
       </c>
       <c r="I42" s="16">
         <v>26</v>
       </c>
@@ -8497,52 +8600,55 @@
       </c>
       <c r="BI42" s="28">
         <v>12</v>
       </c>
       <c r="BJ42" s="28">
         <v>16</v>
       </c>
       <c r="BK42" s="28">
         <v>22</v>
       </c>
       <c r="BL42" s="26">
         <v>8</v>
       </c>
       <c r="BM42" s="4">
         <v>15</v>
       </c>
       <c r="BN42" s="25">
         <v>4</v>
       </c>
       <c r="BO42" s="28">
         <v>9</v>
       </c>
       <c r="BP42" s="25">
         <v>19</v>
       </c>
+      <c r="BQ42" s="25">
+        <v>12</v>
+      </c>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" s="31">
         <v>156400000</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="16">
         <v>30</v>
       </c>
       <c r="E43" s="16">
         <v>18</v>
       </c>
       <c r="F43" s="4">
         <v>29</v>
       </c>
       <c r="G43" s="4">
         <v>21</v>
       </c>
       <c r="H43" s="16">
         <v>20</v>
       </c>
       <c r="I43" s="16">
         <v>33</v>
       </c>
@@ -8701,52 +8807,55 @@
       </c>
       <c r="BI43" s="28">
         <v>11</v>
       </c>
       <c r="BJ43" s="28">
         <v>13</v>
       </c>
       <c r="BK43" s="28">
         <v>18</v>
       </c>
       <c r="BL43" s="26">
         <v>11</v>
       </c>
       <c r="BM43" s="4">
         <v>13</v>
       </c>
       <c r="BN43" s="25">
         <v>21</v>
       </c>
       <c r="BO43" s="28">
         <v>12</v>
       </c>
       <c r="BP43" s="25">
         <v>6</v>
       </c>
+      <c r="BQ43" s="25">
+        <v>14</v>
+      </c>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="A44" s="32">
         <v>156800000</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="9"/>
       <c r="D44" s="20">
         <v>11</v>
       </c>
       <c r="E44" s="20">
         <v>31</v>
       </c>
       <c r="F44" s="5">
         <v>31</v>
       </c>
       <c r="G44" s="5">
         <v>22</v>
       </c>
       <c r="H44" s="20">
         <v>18</v>
       </c>
       <c r="I44" s="20">
         <v>16</v>
       </c>
@@ -8905,107 +9014,110 @@
       </c>
       <c r="BI44" s="27">
         <v>8</v>
       </c>
       <c r="BJ44" s="27">
         <v>16</v>
       </c>
       <c r="BK44" s="27">
         <v>9</v>
       </c>
       <c r="BL44" s="27">
         <v>16</v>
       </c>
       <c r="BM44" s="5">
         <v>10</v>
       </c>
       <c r="BN44" s="5">
         <v>8</v>
       </c>
       <c r="BO44" s="27">
         <v>10</v>
       </c>
       <c r="BP44" s="5">
         <v>17</v>
       </c>
+      <c r="BQ44" s="5">
+        <v>19</v>
+      </c>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="A45" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
       <c r="AL45" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="B2:BP2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B31:BP31"/>
+    <mergeCell ref="B23:BQ23"/>
+    <mergeCell ref="B31:BQ31"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="BK6:BP6"/>
     <mergeCell ref="AY6:BJ6"/>
     <mergeCell ref="BC5:BF5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="AM6:AX6"/>
     <mergeCell ref="AA6:AL6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="C6:N6"/>
+    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="BK6:BQ6"/>
+    <mergeCell ref="B8:BQ8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>