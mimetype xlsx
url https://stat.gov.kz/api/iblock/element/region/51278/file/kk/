--- v5 (2026-09-14)
+++ v6 (2026-10-22)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\Динамика ЧН,ЕДН,МИГР авг 2026г\ЕДН\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="79">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -257,52 +262,52 @@
   <si>
     <t xml:space="preserve">Жауапты құрылымдық бөлімше </t>
   </si>
   <si>
     <t xml:space="preserve">Жауапты орындаушы </t>
   </si>
   <si>
     <t xml:space="preserve">Телефон нөмірі: </t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Облыс бойынша туғандардың ай сайынғы саны</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483863/file/kk/</t>
   </si>
   <si>
     <t>1 қаңтар 2021 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="23">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -413,50 +418,56 @@
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -537,51 +548,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -754,94 +765,109 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -868,116 +894,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1117,55 +1145,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C21" sqref="C20:C21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="56" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="61" customWidth="1"/>
     <col min="3" max="3" width="72" style="61" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3">
       <c r="B2" s="75" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="76">
         <v>612101</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="75" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>51</v>
       </c>
@@ -1249,105 +1277,105 @@
       <c r="C13" s="80" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="15">
       <c r="B14" s="75" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="83" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="15" spans="2:3">
       <c r="B15" s="75" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="79" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="2:3">
       <c r="B16" s="75" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="81">
-        <v>46269</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3">
       <c r="B17" s="75" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="81">
-        <v>46300</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3">
       <c r="B18" s="75" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="57" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="2:3">
       <c r="B19" s="75" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="58" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="2:3">
       <c r="B20" s="75" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="59" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="2:3">
       <c r="B21" s="82" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="60" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C12" r:id="rId1"/>
     <hyperlink ref="C15" r:id="rId2"/>
     <hyperlink ref="C21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="121.85546875" style="55" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="47" customFormat="1"/>
     <row r="2" spans="1:10" s="47" customFormat="1"/>
     <row r="3" spans="1:10" s="47" customFormat="1"/>
     <row r="4" spans="1:10" s="47" customFormat="1"/>
     <row r="5" spans="1:10" s="47" customFormat="1"/>
     <row r="6" spans="1:10" s="47" customFormat="1"/>
     <row r="7" spans="1:10" s="47" customFormat="1">
       <c r="A7" s="48" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="47" customFormat="1">
       <c r="A8" s="48" t="s">
@@ -1384,357 +1412,359 @@
     </row>
     <row r="14" spans="1:10" s="47" customFormat="1">
       <c r="A14" s="51"/>
     </row>
     <row r="15" spans="1:10" s="47" customFormat="1"/>
     <row r="16" spans="1:10" s="47" customFormat="1">
       <c r="A16" s="52" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="53"/>
       <c r="F16" s="53"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BQ75"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:BS75"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="B61" sqref="B61:BQ61"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="BS20" sqref="BS20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="6" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="24" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="28" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="32" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="7.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="8.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="50" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:69" ht="15">
-      <c r="B2" s="86" t="s">
+    <row r="2" spans="1:71" ht="15">
+      <c r="B2" s="101" t="s">
         <v>47</v>
       </c>
-      <c r="C2" s="86"/>
-[...65 lines deleted...]
-      <c r="BQ2" s="86"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
+      <c r="Z2" s="101"/>
+      <c r="AA2" s="101"/>
+      <c r="AB2" s="101"/>
+      <c r="AC2" s="101"/>
+      <c r="AD2" s="101"/>
+      <c r="AE2" s="101"/>
+      <c r="AF2" s="101"/>
+      <c r="AG2" s="101"/>
+      <c r="AH2" s="101"/>
+      <c r="AI2" s="101"/>
+      <c r="AJ2" s="101"/>
+      <c r="AK2" s="101"/>
+      <c r="AL2" s="101"/>
+      <c r="AM2" s="101"/>
+      <c r="AN2" s="101"/>
+      <c r="AO2" s="101"/>
+      <c r="AP2" s="101"/>
+      <c r="AQ2" s="101"/>
+      <c r="AR2" s="101"/>
+      <c r="AS2" s="101"/>
+      <c r="AT2" s="101"/>
+      <c r="AU2" s="101"/>
+      <c r="AV2" s="101"/>
+      <c r="AW2" s="101"/>
+      <c r="AX2" s="101"/>
+      <c r="AY2" s="101"/>
+      <c r="AZ2" s="101"/>
+      <c r="BA2" s="101"/>
+      <c r="BB2" s="101"/>
+      <c r="BC2" s="101"/>
+      <c r="BD2" s="101"/>
+      <c r="BE2" s="101"/>
+      <c r="BF2" s="101"/>
+      <c r="BG2" s="101"/>
+      <c r="BH2" s="101"/>
+      <c r="BI2" s="101"/>
+      <c r="BJ2" s="101"/>
+      <c r="BK2" s="101"/>
+      <c r="BL2" s="101"/>
+      <c r="BM2" s="101"/>
+      <c r="BN2" s="101"/>
+      <c r="BO2" s="101"/>
+      <c r="BP2" s="101"/>
+      <c r="BQ2" s="101"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:71">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
     </row>
-    <row r="4" spans="1:69" ht="22.5">
+    <row r="4" spans="1:71" ht="22.5">
       <c r="A4" s="85" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
     </row>
-    <row r="5" spans="1:69" s="16" customFormat="1">
+    <row r="5" spans="1:71" s="16" customFormat="1">
       <c r="A5" s="70"/>
       <c r="AY5" s="29"/>
       <c r="AZ5" s="29"/>
       <c r="BA5" s="28"/>
       <c r="BB5" s="28"/>
       <c r="BF5" s="28"/>
       <c r="BG5" s="32"/>
       <c r="BH5" s="34"/>
       <c r="BJ5" s="35"/>
       <c r="BM5" s="37"/>
       <c r="BN5" s="42"/>
       <c r="BP5" s="72"/>
-      <c r="BQ5" s="72" t="s">
+      <c r="BR5" s="72" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:69" ht="15" customHeight="1">
+    <row r="6" spans="1:71" ht="15" customHeight="1">
       <c r="A6" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="100"/>
-      <c r="C6" s="98">
+      <c r="B6" s="98"/>
+      <c r="C6" s="96">
         <v>2021</v>
       </c>
-      <c r="D6" s="99"/>
-[...10 lines deleted...]
-      <c r="O6" s="98">
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="97"/>
+      <c r="I6" s="97"/>
+      <c r="J6" s="97"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="97"/>
+      <c r="M6" s="97"/>
+      <c r="N6" s="97"/>
+      <c r="O6" s="96">
         <v>2022</v>
       </c>
-      <c r="P6" s="99"/>
-[...10 lines deleted...]
-      <c r="AA6" s="98">
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="97"/>
+      <c r="Z6" s="97"/>
+      <c r="AA6" s="96">
         <v>2023</v>
       </c>
-      <c r="AB6" s="99"/>
-[...10 lines deleted...]
-      <c r="AM6" s="98">
+      <c r="AB6" s="97"/>
+      <c r="AC6" s="97"/>
+      <c r="AD6" s="97"/>
+      <c r="AE6" s="97"/>
+      <c r="AF6" s="97"/>
+      <c r="AG6" s="97"/>
+      <c r="AH6" s="97"/>
+      <c r="AI6" s="97"/>
+      <c r="AJ6" s="97"/>
+      <c r="AK6" s="97"/>
+      <c r="AL6" s="97"/>
+      <c r="AM6" s="96">
         <v>2024</v>
       </c>
-      <c r="AN6" s="99"/>
-[...10 lines deleted...]
-      <c r="AY6" s="96">
+      <c r="AN6" s="97"/>
+      <c r="AO6" s="97"/>
+      <c r="AP6" s="97"/>
+      <c r="AQ6" s="97"/>
+      <c r="AR6" s="97"/>
+      <c r="AS6" s="97"/>
+      <c r="AT6" s="97"/>
+      <c r="AU6" s="97"/>
+      <c r="AV6" s="97"/>
+      <c r="AW6" s="97"/>
+      <c r="AX6" s="97"/>
+      <c r="AY6" s="94">
         <v>2025</v>
       </c>
-      <c r="AZ6" s="97"/>
-[...10 lines deleted...]
-      <c r="BK6" s="94">
+      <c r="AZ6" s="95"/>
+      <c r="BA6" s="95"/>
+      <c r="BB6" s="95"/>
+      <c r="BC6" s="95"/>
+      <c r="BD6" s="95"/>
+      <c r="BE6" s="95"/>
+      <c r="BF6" s="95"/>
+      <c r="BG6" s="95"/>
+      <c r="BH6" s="95"/>
+      <c r="BI6" s="95"/>
+      <c r="BJ6" s="95"/>
+      <c r="BK6" s="99">
         <v>2026</v>
       </c>
-      <c r="BL6" s="95"/>
-[...4 lines deleted...]
-      <c r="BQ6" s="95"/>
+      <c r="BL6" s="100"/>
+      <c r="BM6" s="100"/>
+      <c r="BN6" s="100"/>
+      <c r="BO6" s="100"/>
+      <c r="BP6" s="100"/>
+      <c r="BQ6" s="100"/>
+      <c r="BR6" s="105"/>
+      <c r="BS6" s="3"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:71">
       <c r="A7" s="93"/>
-      <c r="B7" s="100"/>
+      <c r="B7" s="98"/>
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1892,123 +1922,127 @@
       </c>
       <c r="BJ7" s="36" t="s">
         <v>13</v>
       </c>
       <c r="BK7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="BL7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BM7" s="38" t="s">
         <v>8</v>
       </c>
       <c r="BN7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="BO7" s="43" t="s">
         <v>1</v>
       </c>
       <c r="BP7" s="44" t="s">
         <v>2</v>
       </c>
       <c r="BQ7" s="84" t="s">
         <v>3</v>
       </c>
+      <c r="BR7" s="86" t="s">
+        <v>4</v>
+      </c>
+      <c r="BS7" s="3"/>
     </row>
-    <row r="8" spans="1:69" s="15" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B8" s="87" t="s">
+    <row r="8" spans="1:71" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B8" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="87"/>
-[...64 lines deleted...]
-      <c r="BP8" s="87"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+      <c r="R8" s="91"/>
+      <c r="S8" s="91"/>
+      <c r="T8" s="91"/>
+      <c r="U8" s="91"/>
+      <c r="V8" s="91"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
+      <c r="Y8" s="91"/>
+      <c r="Z8" s="91"/>
+      <c r="AA8" s="91"/>
+      <c r="AB8" s="91"/>
+      <c r="AC8" s="91"/>
+      <c r="AD8" s="91"/>
+      <c r="AE8" s="91"/>
+      <c r="AF8" s="91"/>
+      <c r="AG8" s="91"/>
+      <c r="AH8" s="91"/>
+      <c r="AI8" s="91"/>
+      <c r="AJ8" s="91"/>
+      <c r="AK8" s="91"/>
+      <c r="AL8" s="91"/>
+      <c r="AM8" s="91"/>
+      <c r="AN8" s="91"/>
+      <c r="AO8" s="91"/>
+      <c r="AP8" s="91"/>
+      <c r="AQ8" s="91"/>
+      <c r="AR8" s="91"/>
+      <c r="AS8" s="91"/>
+      <c r="AT8" s="91"/>
+      <c r="AU8" s="91"/>
+      <c r="AV8" s="91"/>
+      <c r="AW8" s="91"/>
+      <c r="AX8" s="91"/>
+      <c r="AY8" s="91"/>
+      <c r="AZ8" s="91"/>
+      <c r="BA8" s="91"/>
+      <c r="BB8" s="91"/>
+      <c r="BC8" s="91"/>
+      <c r="BD8" s="91"/>
+      <c r="BE8" s="91"/>
+      <c r="BF8" s="91"/>
+      <c r="BG8" s="91"/>
+      <c r="BH8" s="91"/>
+      <c r="BI8" s="91"/>
+      <c r="BJ8" s="91"/>
+      <c r="BK8" s="91"/>
+      <c r="BL8" s="91"/>
+      <c r="BM8" s="91"/>
+      <c r="BN8" s="91"/>
+      <c r="BO8" s="91"/>
+      <c r="BP8" s="91"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:71">
       <c r="A9" s="45">
         <v>150000000</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="24">
         <v>2021</v>
       </c>
       <c r="D9" s="24">
         <v>1555</v>
       </c>
       <c r="E9" s="24">
         <v>1690</v>
       </c>
       <c r="F9" s="24">
         <v>1809</v>
       </c>
       <c r="G9" s="24">
         <v>1896</v>
       </c>
       <c r="H9" s="24">
         <v>2045</v>
       </c>
       <c r="I9" s="24">
@@ -2172,52 +2206,55 @@
       </c>
       <c r="BJ9" s="24">
         <v>1364</v>
       </c>
       <c r="BK9" s="24">
         <v>1308</v>
       </c>
       <c r="BL9" s="11">
         <v>1089</v>
       </c>
       <c r="BM9" s="11">
         <v>1196</v>
       </c>
       <c r="BN9" s="11">
         <v>1197</v>
       </c>
       <c r="BO9" s="24">
         <v>1149</v>
       </c>
       <c r="BP9" s="9">
         <v>1257</v>
       </c>
       <c r="BQ9" s="11">
         <v>1338</v>
       </c>
+      <c r="BR9" s="87">
+        <v>1171</v>
+      </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:71">
       <c r="A10" s="45">
         <v>151000000</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="24">
         <v>1313</v>
       </c>
       <c r="D10" s="24">
         <v>962</v>
       </c>
       <c r="E10" s="24">
         <v>932</v>
       </c>
       <c r="F10" s="24">
         <v>1100</v>
       </c>
       <c r="G10" s="24">
         <v>1130</v>
       </c>
       <c r="H10" s="24">
         <v>1223</v>
       </c>
       <c r="I10" s="24">
@@ -2381,52 +2418,55 @@
       </c>
       <c r="BJ10" s="24">
         <v>853</v>
       </c>
       <c r="BK10" s="24">
         <v>814</v>
       </c>
       <c r="BL10" s="11">
         <v>670</v>
       </c>
       <c r="BM10" s="11">
         <v>745</v>
       </c>
       <c r="BN10" s="11">
         <v>757</v>
       </c>
       <c r="BO10" s="24">
         <v>696</v>
       </c>
       <c r="BP10" s="9">
         <v>767</v>
       </c>
       <c r="BQ10" s="11">
         <v>848</v>
       </c>
+      <c r="BR10" s="87">
+        <v>738</v>
+      </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:71">
       <c r="A11" s="45">
         <v>153200000</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="24">
         <v>76</v>
       </c>
       <c r="D11" s="24">
         <v>65</v>
       </c>
       <c r="E11" s="24">
         <v>86</v>
       </c>
       <c r="F11" s="24">
         <v>75</v>
       </c>
       <c r="G11" s="24">
         <v>83</v>
       </c>
       <c r="H11" s="24">
         <v>100</v>
       </c>
       <c r="I11" s="24">
@@ -2590,52 +2630,55 @@
       </c>
       <c r="BJ11" s="24">
         <v>57</v>
       </c>
       <c r="BK11" s="24">
         <v>49</v>
       </c>
       <c r="BL11" s="11">
         <v>57</v>
       </c>
       <c r="BM11" s="11">
         <v>49</v>
       </c>
       <c r="BN11" s="11">
         <v>46</v>
       </c>
       <c r="BO11" s="24">
         <v>60</v>
       </c>
       <c r="BP11" s="9">
         <v>58</v>
       </c>
       <c r="BQ11" s="11">
         <v>70</v>
       </c>
+      <c r="BR11" s="87">
+        <v>48</v>
+      </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:71">
       <c r="A12" s="45">
         <v>153400000</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="24">
         <v>36</v>
       </c>
       <c r="D12" s="24">
         <v>26</v>
       </c>
       <c r="E12" s="24">
         <v>44</v>
       </c>
       <c r="F12" s="24">
         <v>29</v>
       </c>
       <c r="G12" s="24">
         <v>45</v>
       </c>
       <c r="H12" s="24">
         <v>43</v>
       </c>
       <c r="I12" s="24">
@@ -2799,52 +2842,55 @@
       </c>
       <c r="BJ12" s="24">
         <v>34</v>
       </c>
       <c r="BK12" s="24">
         <v>25</v>
       </c>
       <c r="BL12" s="11">
         <v>21</v>
       </c>
       <c r="BM12" s="11">
         <v>21</v>
       </c>
       <c r="BN12" s="11">
         <v>23</v>
       </c>
       <c r="BO12" s="24">
         <v>19</v>
       </c>
       <c r="BP12" s="9">
         <v>31</v>
       </c>
       <c r="BQ12" s="11">
         <v>17</v>
       </c>
+      <c r="BR12" s="87">
+        <v>15</v>
+      </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:71">
       <c r="A13" s="45">
         <v>153600000</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="24">
         <v>57</v>
       </c>
       <c r="D13" s="24">
         <v>46</v>
       </c>
       <c r="E13" s="24">
         <v>51</v>
       </c>
       <c r="F13" s="24">
         <v>52</v>
       </c>
       <c r="G13" s="24">
         <v>55</v>
       </c>
       <c r="H13" s="24">
         <v>60</v>
       </c>
       <c r="I13" s="24">
@@ -3008,52 +3054,55 @@
       </c>
       <c r="BJ13" s="24">
         <v>37</v>
       </c>
       <c r="BK13" s="24">
         <v>40</v>
       </c>
       <c r="BL13" s="11">
         <v>31</v>
       </c>
       <c r="BM13" s="11">
         <v>32</v>
       </c>
       <c r="BN13" s="11">
         <v>27</v>
       </c>
       <c r="BO13" s="24">
         <v>34</v>
       </c>
       <c r="BP13" s="9">
         <v>30</v>
       </c>
       <c r="BQ13" s="11">
         <v>33</v>
       </c>
+      <c r="BR13" s="87">
+        <v>19</v>
+      </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:71">
       <c r="A14" s="45">
         <v>154000000</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="24">
         <v>21</v>
       </c>
       <c r="D14" s="24">
         <v>15</v>
       </c>
       <c r="E14" s="24">
         <v>17</v>
       </c>
       <c r="F14" s="24">
         <v>23</v>
       </c>
       <c r="G14" s="24">
         <v>27</v>
       </c>
       <c r="H14" s="24">
         <v>23</v>
       </c>
       <c r="I14" s="24">
@@ -3217,52 +3266,55 @@
       </c>
       <c r="BJ14" s="24">
         <v>13</v>
       </c>
       <c r="BK14" s="24">
         <v>11</v>
       </c>
       <c r="BL14" s="11">
         <v>10</v>
       </c>
       <c r="BM14" s="11">
         <v>14</v>
       </c>
       <c r="BN14" s="11">
         <v>7</v>
       </c>
       <c r="BO14" s="24">
         <v>12</v>
       </c>
       <c r="BP14" s="9">
         <v>11</v>
       </c>
       <c r="BQ14" s="11">
         <v>17</v>
       </c>
+      <c r="BR14" s="87">
+        <v>18</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:71">
       <c r="A15" s="45">
         <v>154200000</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="24">
         <v>18</v>
       </c>
       <c r="D15" s="24">
         <v>26</v>
       </c>
       <c r="E15" s="24">
         <v>30</v>
       </c>
       <c r="F15" s="24">
         <v>30</v>
       </c>
       <c r="G15" s="24">
         <v>27</v>
       </c>
       <c r="H15" s="24">
         <v>30</v>
       </c>
       <c r="I15" s="24">
@@ -3426,52 +3478,55 @@
       </c>
       <c r="BJ15" s="24">
         <v>23</v>
       </c>
       <c r="BK15" s="24">
         <v>22</v>
       </c>
       <c r="BL15" s="11">
         <v>16</v>
       </c>
       <c r="BM15" s="11">
         <v>17</v>
       </c>
       <c r="BN15" s="11">
         <v>26</v>
       </c>
       <c r="BO15" s="24">
         <v>16</v>
       </c>
       <c r="BP15" s="9">
         <v>21</v>
       </c>
       <c r="BQ15" s="11">
         <v>25</v>
       </c>
+      <c r="BR15" s="87">
+        <v>20</v>
+      </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:71">
       <c r="A16" s="45">
         <v>154600000</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="24">
         <v>39</v>
       </c>
       <c r="D16" s="24">
         <v>51</v>
       </c>
       <c r="E16" s="24">
         <v>48</v>
       </c>
       <c r="F16" s="24">
         <v>52</v>
       </c>
       <c r="G16" s="24">
         <v>43</v>
       </c>
       <c r="H16" s="24">
         <v>60</v>
       </c>
       <c r="I16" s="24">
@@ -3635,52 +3690,55 @@
       </c>
       <c r="BJ16" s="24">
         <v>33</v>
       </c>
       <c r="BK16" s="24">
         <v>39</v>
       </c>
       <c r="BL16" s="11">
         <v>30</v>
       </c>
       <c r="BM16" s="11">
         <v>38</v>
       </c>
       <c r="BN16" s="11">
         <v>36</v>
       </c>
       <c r="BO16" s="24">
         <v>36</v>
       </c>
       <c r="BP16" s="9">
         <v>32</v>
       </c>
       <c r="BQ16" s="11">
         <v>26</v>
       </c>
+      <c r="BR16" s="87">
+        <v>26</v>
+      </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" s="45">
         <v>154800000</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="24">
         <v>138</v>
       </c>
       <c r="D17" s="24">
         <v>99</v>
       </c>
       <c r="E17" s="24">
         <v>141</v>
       </c>
       <c r="F17" s="24">
         <v>136</v>
       </c>
       <c r="G17" s="24">
         <v>143</v>
       </c>
       <c r="H17" s="24">
         <v>145</v>
       </c>
       <c r="I17" s="24">
@@ -3844,52 +3902,55 @@
       </c>
       <c r="BJ17" s="24">
         <v>87</v>
       </c>
       <c r="BK17" s="24">
         <v>85</v>
       </c>
       <c r="BL17" s="11">
         <v>79</v>
       </c>
       <c r="BM17" s="11">
         <v>76</v>
       </c>
       <c r="BN17" s="11">
         <v>77</v>
       </c>
       <c r="BO17" s="24">
         <v>77</v>
       </c>
       <c r="BP17" s="9">
         <v>76</v>
       </c>
       <c r="BQ17" s="11">
         <v>94</v>
       </c>
+      <c r="BR17" s="87">
+        <v>91</v>
+      </c>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" s="45">
         <v>155200000</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="24">
         <v>32</v>
       </c>
       <c r="D18" s="24">
         <v>24</v>
       </c>
       <c r="E18" s="24">
         <v>32</v>
       </c>
       <c r="F18" s="24">
         <v>30</v>
       </c>
       <c r="G18" s="24">
         <v>38</v>
       </c>
       <c r="H18" s="24">
         <v>30</v>
       </c>
       <c r="I18" s="24">
@@ -4053,52 +4114,55 @@
       </c>
       <c r="BJ18" s="24">
         <v>25</v>
       </c>
       <c r="BK18" s="24">
         <v>20</v>
       </c>
       <c r="BL18" s="11">
         <v>16</v>
       </c>
       <c r="BM18" s="11">
         <v>14</v>
       </c>
       <c r="BN18" s="11">
         <v>21</v>
       </c>
       <c r="BO18" s="24">
         <v>15</v>
       </c>
       <c r="BP18" s="9">
         <v>33</v>
       </c>
       <c r="BQ18" s="11">
         <v>20</v>
       </c>
+      <c r="BR18" s="87">
+        <v>14</v>
+      </c>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" s="45">
         <v>155600000</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="24">
         <v>84</v>
       </c>
       <c r="D19" s="24">
         <v>66</v>
       </c>
       <c r="E19" s="24">
         <v>73</v>
       </c>
       <c r="F19" s="24">
         <v>79</v>
       </c>
       <c r="G19" s="24">
         <v>84</v>
       </c>
       <c r="H19" s="24">
         <v>100</v>
       </c>
       <c r="I19" s="24">
@@ -4262,52 +4326,55 @@
       </c>
       <c r="BJ19" s="24">
         <v>45</v>
       </c>
       <c r="BK19" s="24">
         <v>46</v>
       </c>
       <c r="BL19" s="11">
         <v>37</v>
       </c>
       <c r="BM19" s="11">
         <v>51</v>
       </c>
       <c r="BN19" s="11">
         <v>44</v>
       </c>
       <c r="BO19" s="24">
         <v>43</v>
       </c>
       <c r="BP19" s="9">
         <v>45</v>
       </c>
       <c r="BQ19" s="11">
         <v>41</v>
       </c>
+      <c r="BR19" s="87">
+        <v>43</v>
+      </c>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" s="45">
         <v>156000000</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="24">
         <v>90</v>
       </c>
       <c r="D20" s="24">
         <v>67</v>
       </c>
       <c r="E20" s="24">
         <v>83</v>
       </c>
       <c r="F20" s="24">
         <v>92</v>
       </c>
       <c r="G20" s="24">
         <v>88</v>
       </c>
       <c r="H20" s="24">
         <v>91</v>
       </c>
       <c r="I20" s="24">
@@ -4471,52 +4538,55 @@
       </c>
       <c r="BJ20" s="24">
         <v>76</v>
       </c>
       <c r="BK20" s="24">
         <v>63</v>
       </c>
       <c r="BL20" s="11">
         <v>47</v>
       </c>
       <c r="BM20" s="11">
         <v>57</v>
       </c>
       <c r="BN20" s="11">
         <v>51</v>
       </c>
       <c r="BO20" s="24">
         <v>63</v>
       </c>
       <c r="BP20" s="9">
         <v>72</v>
       </c>
       <c r="BQ20" s="11">
         <v>61</v>
       </c>
+      <c r="BR20" s="87">
+        <v>48</v>
+      </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" s="45">
         <v>156400000</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="24">
         <v>101</v>
       </c>
       <c r="D21" s="24">
         <v>71</v>
       </c>
       <c r="E21" s="24">
         <v>112</v>
       </c>
       <c r="F21" s="24">
         <v>84</v>
       </c>
       <c r="G21" s="24">
         <v>106</v>
       </c>
       <c r="H21" s="24">
         <v>117</v>
       </c>
       <c r="I21" s="24">
@@ -4680,52 +4750,55 @@
       </c>
       <c r="BJ21" s="24">
         <v>62</v>
       </c>
       <c r="BK21" s="24">
         <v>79</v>
       </c>
       <c r="BL21" s="11">
         <v>52</v>
       </c>
       <c r="BM21" s="11">
         <v>65</v>
       </c>
       <c r="BN21" s="11">
         <v>71</v>
       </c>
       <c r="BO21" s="24">
         <v>59</v>
       </c>
       <c r="BP21" s="9">
         <v>60</v>
       </c>
       <c r="BQ21" s="11">
         <v>63</v>
       </c>
+      <c r="BR21" s="87">
+        <v>72</v>
+      </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" s="45">
         <v>156800000</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="24">
         <v>16</v>
       </c>
       <c r="D22" s="24">
         <v>37</v>
       </c>
       <c r="E22" s="24">
         <v>41</v>
       </c>
       <c r="F22" s="24">
         <v>27</v>
       </c>
       <c r="G22" s="24">
         <v>27</v>
       </c>
       <c r="H22" s="24">
         <v>23</v>
       </c>
       <c r="I22" s="24">
@@ -4889,124 +4962,127 @@
       </c>
       <c r="BJ22" s="24">
         <v>19</v>
       </c>
       <c r="BK22" s="24">
         <v>15</v>
       </c>
       <c r="BL22" s="11">
         <v>23</v>
       </c>
       <c r="BM22" s="11">
         <v>17</v>
       </c>
       <c r="BN22" s="11">
         <v>11</v>
       </c>
       <c r="BO22" s="24">
         <v>19</v>
       </c>
       <c r="BP22" s="9">
         <v>21</v>
       </c>
       <c r="BQ22" s="11">
         <v>23</v>
       </c>
+      <c r="BR22" s="87">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:69" s="15" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B23" s="88" t="s">
+    <row r="23" spans="1:70" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B23" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="C23" s="88"/>
-[...65 lines deleted...]
-      <c r="BQ23" s="88"/>
+      <c r="C23" s="102"/>
+      <c r="D23" s="102"/>
+      <c r="E23" s="102"/>
+      <c r="F23" s="102"/>
+      <c r="G23" s="102"/>
+      <c r="H23" s="102"/>
+      <c r="I23" s="102"/>
+      <c r="J23" s="102"/>
+      <c r="K23" s="102"/>
+      <c r="L23" s="102"/>
+      <c r="M23" s="102"/>
+      <c r="N23" s="102"/>
+      <c r="O23" s="102"/>
+      <c r="P23" s="102"/>
+      <c r="Q23" s="102"/>
+      <c r="R23" s="102"/>
+      <c r="S23" s="102"/>
+      <c r="T23" s="102"/>
+      <c r="U23" s="102"/>
+      <c r="V23" s="102"/>
+      <c r="W23" s="102"/>
+      <c r="X23" s="102"/>
+      <c r="Y23" s="102"/>
+      <c r="Z23" s="102"/>
+      <c r="AA23" s="102"/>
+      <c r="AB23" s="102"/>
+      <c r="AC23" s="102"/>
+      <c r="AD23" s="102"/>
+      <c r="AE23" s="102"/>
+      <c r="AF23" s="102"/>
+      <c r="AG23" s="102"/>
+      <c r="AH23" s="102"/>
+      <c r="AI23" s="102"/>
+      <c r="AJ23" s="102"/>
+      <c r="AK23" s="102"/>
+      <c r="AL23" s="102"/>
+      <c r="AM23" s="102"/>
+      <c r="AN23" s="102"/>
+      <c r="AO23" s="102"/>
+      <c r="AP23" s="102"/>
+      <c r="AQ23" s="102"/>
+      <c r="AR23" s="102"/>
+      <c r="AS23" s="102"/>
+      <c r="AT23" s="102"/>
+      <c r="AU23" s="102"/>
+      <c r="AV23" s="102"/>
+      <c r="AW23" s="102"/>
+      <c r="AX23" s="102"/>
+      <c r="AY23" s="102"/>
+      <c r="AZ23" s="102"/>
+      <c r="BA23" s="102"/>
+      <c r="BB23" s="102"/>
+      <c r="BC23" s="102"/>
+      <c r="BD23" s="102"/>
+      <c r="BE23" s="102"/>
+      <c r="BF23" s="102"/>
+      <c r="BG23" s="102"/>
+      <c r="BH23" s="102"/>
+      <c r="BI23" s="102"/>
+      <c r="BJ23" s="102"/>
+      <c r="BK23" s="102"/>
+      <c r="BL23" s="102"/>
+      <c r="BM23" s="102"/>
+      <c r="BN23" s="102"/>
+      <c r="BO23" s="102"/>
+      <c r="BP23" s="102"/>
+      <c r="BQ23" s="102"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" s="45">
         <v>150000000</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="24">
         <v>1045</v>
       </c>
       <c r="D24" s="24">
         <v>804</v>
       </c>
       <c r="E24" s="24">
         <v>867</v>
       </c>
       <c r="F24" s="24">
         <v>914</v>
       </c>
       <c r="G24" s="24">
         <v>1002</v>
       </c>
       <c r="H24" s="24">
         <v>1066</v>
       </c>
       <c r="I24" s="24">
@@ -5170,52 +5246,55 @@
       </c>
       <c r="BJ24" s="24">
         <v>714</v>
       </c>
       <c r="BK24" s="24">
         <v>676</v>
       </c>
       <c r="BL24" s="24">
         <v>587</v>
       </c>
       <c r="BM24" s="11">
         <v>601</v>
       </c>
       <c r="BN24" s="11">
         <v>590</v>
       </c>
       <c r="BO24" s="24">
         <v>601</v>
       </c>
       <c r="BP24" s="10">
         <v>642</v>
       </c>
       <c r="BQ24" s="11">
         <v>727</v>
       </c>
+      <c r="BR24" s="88">
+        <v>586</v>
+      </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" s="45">
         <v>151000000</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="24">
         <v>677</v>
       </c>
       <c r="D25" s="24">
         <v>495</v>
       </c>
       <c r="E25" s="24">
         <v>486</v>
       </c>
       <c r="F25" s="24">
         <v>554</v>
       </c>
       <c r="G25" s="24">
         <v>603</v>
       </c>
       <c r="H25" s="24">
         <v>637</v>
       </c>
       <c r="I25" s="24">
@@ -5379,52 +5458,55 @@
       </c>
       <c r="BJ25" s="24">
         <v>434</v>
       </c>
       <c r="BK25" s="24">
         <v>419</v>
       </c>
       <c r="BL25" s="24">
         <v>352</v>
       </c>
       <c r="BM25" s="11">
         <v>375</v>
       </c>
       <c r="BN25" s="11">
         <v>381</v>
       </c>
       <c r="BO25" s="24">
         <v>368</v>
       </c>
       <c r="BP25" s="10">
         <v>396</v>
       </c>
       <c r="BQ25" s="11">
         <v>459</v>
       </c>
+      <c r="BR25" s="88">
+        <v>364</v>
+      </c>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" s="45">
         <v>153200000</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="24">
         <v>47</v>
       </c>
       <c r="D26" s="24">
         <v>33</v>
       </c>
       <c r="E26" s="24">
         <v>44</v>
       </c>
       <c r="F26" s="24">
         <v>32</v>
       </c>
       <c r="G26" s="24">
         <v>44</v>
       </c>
       <c r="H26" s="24">
         <v>46</v>
       </c>
       <c r="I26" s="24">
@@ -5588,52 +5670,55 @@
       </c>
       <c r="BJ26" s="24">
         <v>31</v>
       </c>
       <c r="BK26" s="24">
         <v>26</v>
       </c>
       <c r="BL26" s="24">
         <v>33</v>
       </c>
       <c r="BM26" s="11">
         <v>24</v>
       </c>
       <c r="BN26" s="11">
         <v>24</v>
       </c>
       <c r="BO26" s="24">
         <v>31</v>
       </c>
       <c r="BP26" s="10">
         <v>35</v>
       </c>
       <c r="BQ26" s="11">
         <v>38</v>
       </c>
+      <c r="BR26" s="88">
+        <v>28</v>
+      </c>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" s="45">
         <v>153400000</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="24">
         <v>15</v>
       </c>
       <c r="D27" s="24">
         <v>12</v>
       </c>
       <c r="E27" s="24">
         <v>20</v>
       </c>
       <c r="F27" s="24">
         <v>21</v>
       </c>
       <c r="G27" s="24">
         <v>27</v>
       </c>
       <c r="H27" s="24">
         <v>28</v>
       </c>
       <c r="I27" s="24">
@@ -5797,52 +5882,55 @@
       </c>
       <c r="BJ27" s="24">
         <v>21</v>
       </c>
       <c r="BK27" s="24">
         <v>15</v>
       </c>
       <c r="BL27" s="24">
         <v>15</v>
       </c>
       <c r="BM27" s="11">
         <v>14</v>
       </c>
       <c r="BN27" s="11">
         <v>11</v>
       </c>
       <c r="BO27" s="24">
         <v>11</v>
       </c>
       <c r="BP27" s="10">
         <v>14</v>
       </c>
       <c r="BQ27" s="11">
         <v>10</v>
       </c>
+      <c r="BR27" s="88">
+        <v>8</v>
+      </c>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" s="45">
         <v>153600000</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="24">
         <v>30</v>
       </c>
       <c r="D28" s="24">
         <v>27</v>
       </c>
       <c r="E28" s="24">
         <v>21</v>
       </c>
       <c r="F28" s="24">
         <v>27</v>
       </c>
       <c r="G28" s="24">
         <v>32</v>
       </c>
       <c r="H28" s="24">
         <v>32</v>
       </c>
       <c r="I28" s="24">
@@ -6006,52 +6094,55 @@
       </c>
       <c r="BJ28" s="24">
         <v>17</v>
       </c>
       <c r="BK28" s="24">
         <v>25</v>
       </c>
       <c r="BL28" s="24">
         <v>20</v>
       </c>
       <c r="BM28" s="11">
         <v>20</v>
       </c>
       <c r="BN28" s="11">
         <v>10</v>
       </c>
       <c r="BO28" s="24">
         <v>16</v>
       </c>
       <c r="BP28" s="10">
         <v>16</v>
       </c>
       <c r="BQ28" s="11">
         <v>14</v>
       </c>
+      <c r="BR28" s="88">
+        <v>12</v>
+      </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" s="45">
         <v>154000000</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="24">
         <v>7</v>
       </c>
       <c r="D29" s="24">
         <v>8</v>
       </c>
       <c r="E29" s="24">
         <v>10</v>
       </c>
       <c r="F29" s="24">
         <v>15</v>
       </c>
       <c r="G29" s="24">
         <v>12</v>
       </c>
       <c r="H29" s="24">
         <v>12</v>
       </c>
       <c r="I29" s="24">
@@ -6215,52 +6306,55 @@
       </c>
       <c r="BJ29" s="24">
         <v>5</v>
       </c>
       <c r="BK29" s="24">
         <v>4</v>
       </c>
       <c r="BL29" s="24">
         <v>8</v>
       </c>
       <c r="BM29" s="11">
         <v>7</v>
       </c>
       <c r="BN29" s="11">
         <v>1</v>
       </c>
       <c r="BO29" s="24">
         <v>5</v>
       </c>
       <c r="BP29" s="10">
         <v>5</v>
       </c>
       <c r="BQ29" s="11">
         <v>11</v>
       </c>
+      <c r="BR29" s="88">
+        <v>7</v>
+      </c>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" s="45">
         <v>154200000</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="24">
         <v>10</v>
       </c>
       <c r="D30" s="24">
         <v>13</v>
       </c>
       <c r="E30" s="24">
         <v>11</v>
       </c>
       <c r="F30" s="24">
         <v>13</v>
       </c>
       <c r="G30" s="24">
         <v>13</v>
       </c>
       <c r="H30" s="24">
         <v>17</v>
       </c>
       <c r="I30" s="24">
@@ -6424,52 +6518,55 @@
       </c>
       <c r="BJ30" s="24">
         <v>13</v>
       </c>
       <c r="BK30" s="24">
         <v>6</v>
       </c>
       <c r="BL30" s="24">
         <v>7</v>
       </c>
       <c r="BM30" s="11">
         <v>7</v>
       </c>
       <c r="BN30" s="11">
         <v>11</v>
       </c>
       <c r="BO30" s="24">
         <v>10</v>
       </c>
       <c r="BP30" s="10">
         <v>11</v>
       </c>
       <c r="BQ30" s="11">
         <v>14</v>
       </c>
+      <c r="BR30" s="88">
+        <v>9</v>
+      </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" s="45">
         <v>154600000</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="24">
         <v>20</v>
       </c>
       <c r="D31" s="24">
         <v>29</v>
       </c>
       <c r="E31" s="24">
         <v>27</v>
       </c>
       <c r="F31" s="24">
         <v>29</v>
       </c>
       <c r="G31" s="24">
         <v>19</v>
       </c>
       <c r="H31" s="24">
         <v>31</v>
       </c>
       <c r="I31" s="24">
@@ -6633,52 +6730,55 @@
       </c>
       <c r="BJ31" s="24">
         <v>23</v>
       </c>
       <c r="BK31" s="24">
         <v>20</v>
       </c>
       <c r="BL31" s="24">
         <v>20</v>
       </c>
       <c r="BM31" s="11">
         <v>25</v>
       </c>
       <c r="BN31" s="11">
         <v>16</v>
       </c>
       <c r="BO31" s="24">
         <v>21</v>
       </c>
       <c r="BP31" s="10">
         <v>18</v>
       </c>
       <c r="BQ31" s="11">
         <v>11</v>
       </c>
+      <c r="BR31" s="88">
+        <v>15</v>
+      </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" s="45">
         <v>154800000</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C32" s="24">
         <v>63</v>
       </c>
       <c r="D32" s="24">
         <v>49</v>
       </c>
       <c r="E32" s="24">
         <v>77</v>
       </c>
       <c r="F32" s="24">
         <v>61</v>
       </c>
       <c r="G32" s="24">
         <v>69</v>
       </c>
       <c r="H32" s="24">
         <v>73</v>
       </c>
       <c r="I32" s="24">
@@ -6842,52 +6942,55 @@
       </c>
       <c r="BJ32" s="24">
         <v>45</v>
       </c>
       <c r="BK32" s="24">
         <v>45</v>
       </c>
       <c r="BL32" s="24">
         <v>40</v>
       </c>
       <c r="BM32" s="11">
         <v>35</v>
       </c>
       <c r="BN32" s="11">
         <v>44</v>
       </c>
       <c r="BO32" s="24">
         <v>44</v>
       </c>
       <c r="BP32" s="10">
         <v>32</v>
       </c>
       <c r="BQ32" s="11">
         <v>52</v>
       </c>
+      <c r="BR32" s="88">
+        <v>39</v>
+      </c>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:70">
       <c r="A33" s="45">
         <v>155200000</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="24">
         <v>21</v>
       </c>
       <c r="D33" s="24">
         <v>13</v>
       </c>
       <c r="E33" s="24">
         <v>11</v>
       </c>
       <c r="F33" s="24">
         <v>13</v>
       </c>
       <c r="G33" s="24">
         <v>21</v>
       </c>
       <c r="H33" s="24">
         <v>19</v>
       </c>
       <c r="I33" s="24">
@@ -7051,52 +7154,55 @@
       </c>
       <c r="BJ33" s="24">
         <v>16</v>
       </c>
       <c r="BK33" s="24">
         <v>10</v>
       </c>
       <c r="BL33" s="24">
         <v>11</v>
       </c>
       <c r="BM33" s="11">
         <v>5</v>
       </c>
       <c r="BN33" s="11">
         <v>11</v>
       </c>
       <c r="BO33" s="24">
         <v>5</v>
       </c>
       <c r="BP33" s="10">
         <v>16</v>
       </c>
       <c r="BQ33" s="11">
         <v>12</v>
       </c>
+      <c r="BR33" s="88">
+        <v>9</v>
+      </c>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:70">
       <c r="A34" s="45">
         <v>155600000</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="24">
         <v>52</v>
       </c>
       <c r="D34" s="24">
         <v>31</v>
       </c>
       <c r="E34" s="24">
         <v>44</v>
       </c>
       <c r="F34" s="24">
         <v>40</v>
       </c>
       <c r="G34" s="24">
         <v>38</v>
       </c>
       <c r="H34" s="24">
         <v>50</v>
       </c>
       <c r="I34" s="24">
@@ -7260,52 +7366,55 @@
       </c>
       <c r="BJ34" s="24">
         <v>25</v>
       </c>
       <c r="BK34" s="24">
         <v>26</v>
       </c>
       <c r="BL34" s="24">
         <v>18</v>
       </c>
       <c r="BM34" s="11">
         <v>25</v>
       </c>
       <c r="BN34" s="11">
         <v>23</v>
       </c>
       <c r="BO34" s="24">
         <v>26</v>
       </c>
       <c r="BP34" s="10">
         <v>23</v>
       </c>
       <c r="BQ34" s="11">
         <v>22</v>
       </c>
+      <c r="BR34" s="88">
+        <v>13</v>
+      </c>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:70">
       <c r="A35" s="45">
         <v>156000000</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="24">
         <v>46</v>
       </c>
       <c r="D35" s="24">
         <v>37</v>
       </c>
       <c r="E35" s="24">
         <v>36</v>
       </c>
       <c r="F35" s="24">
         <v>54</v>
       </c>
       <c r="G35" s="24">
         <v>49</v>
       </c>
       <c r="H35" s="24">
         <v>41</v>
       </c>
       <c r="I35" s="24">
@@ -7469,52 +7578,55 @@
       </c>
       <c r="BJ35" s="24">
         <v>43</v>
       </c>
       <c r="BK35" s="24">
         <v>39</v>
       </c>
       <c r="BL35" s="24">
         <v>25</v>
       </c>
       <c r="BM35" s="11">
         <v>24</v>
       </c>
       <c r="BN35" s="11">
         <v>23</v>
       </c>
       <c r="BO35" s="24">
         <v>30</v>
       </c>
       <c r="BP35" s="10">
         <v>36</v>
       </c>
       <c r="BQ35" s="11">
         <v>33</v>
       </c>
+      <c r="BR35" s="88">
+        <v>25</v>
+      </c>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:70">
       <c r="A36" s="45">
         <v>156400000</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="24">
         <v>49</v>
       </c>
       <c r="D36" s="24">
         <v>38</v>
       </c>
       <c r="E36" s="24">
         <v>54</v>
       </c>
       <c r="F36" s="24">
         <v>45</v>
       </c>
       <c r="G36" s="24">
         <v>58</v>
       </c>
       <c r="H36" s="24">
         <v>67</v>
       </c>
       <c r="I36" s="24">
@@ -7678,52 +7790,55 @@
       </c>
       <c r="BJ36" s="24">
         <v>31</v>
       </c>
       <c r="BK36" s="24">
         <v>33</v>
       </c>
       <c r="BL36" s="24">
         <v>29</v>
       </c>
       <c r="BM36" s="11">
         <v>34</v>
       </c>
       <c r="BN36" s="11">
         <v>30</v>
       </c>
       <c r="BO36" s="24">
         <v>23</v>
       </c>
       <c r="BP36" s="10">
         <v>30</v>
       </c>
       <c r="BQ36" s="11">
         <v>39</v>
       </c>
+      <c r="BR36" s="88">
+        <v>47</v>
+      </c>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:70">
       <c r="A37" s="45">
         <v>156800000</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="24">
         <v>8</v>
       </c>
       <c r="D37" s="24">
         <v>19</v>
       </c>
       <c r="E37" s="24">
         <v>26</v>
       </c>
       <c r="F37" s="24">
         <v>10</v>
       </c>
       <c r="G37" s="24">
         <v>17</v>
       </c>
       <c r="H37" s="24">
         <v>13</v>
       </c>
       <c r="I37" s="24">
@@ -7887,124 +8002,127 @@
       </c>
       <c r="BJ37" s="24">
         <v>10</v>
       </c>
       <c r="BK37" s="24">
         <v>8</v>
       </c>
       <c r="BL37" s="24">
         <v>9</v>
       </c>
       <c r="BM37" s="11">
         <v>6</v>
       </c>
       <c r="BN37" s="11">
         <v>5</v>
       </c>
       <c r="BO37" s="24">
         <v>11</v>
       </c>
       <c r="BP37" s="10">
         <v>10</v>
       </c>
       <c r="BQ37" s="11">
         <v>12</v>
       </c>
+      <c r="BR37" s="88">
+        <v>10</v>
+      </c>
     </row>
-    <row r="38" spans="1:69" s="15" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B38" s="89" t="s">
+    <row r="38" spans="1:70" s="15" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B38" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="C38" s="89"/>
-[...65 lines deleted...]
-      <c r="BQ38" s="89"/>
+      <c r="C38" s="103"/>
+      <c r="D38" s="103"/>
+      <c r="E38" s="103"/>
+      <c r="F38" s="103"/>
+      <c r="G38" s="103"/>
+      <c r="H38" s="103"/>
+      <c r="I38" s="103"/>
+      <c r="J38" s="103"/>
+      <c r="K38" s="103"/>
+      <c r="L38" s="103"/>
+      <c r="M38" s="103"/>
+      <c r="N38" s="103"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="103"/>
+      <c r="R38" s="103"/>
+      <c r="S38" s="103"/>
+      <c r="T38" s="103"/>
+      <c r="U38" s="103"/>
+      <c r="V38" s="103"/>
+      <c r="W38" s="103"/>
+      <c r="X38" s="103"/>
+      <c r="Y38" s="103"/>
+      <c r="Z38" s="103"/>
+      <c r="AA38" s="103"/>
+      <c r="AB38" s="103"/>
+      <c r="AC38" s="103"/>
+      <c r="AD38" s="103"/>
+      <c r="AE38" s="103"/>
+      <c r="AF38" s="103"/>
+      <c r="AG38" s="103"/>
+      <c r="AH38" s="103"/>
+      <c r="AI38" s="103"/>
+      <c r="AJ38" s="103"/>
+      <c r="AK38" s="103"/>
+      <c r="AL38" s="103"/>
+      <c r="AM38" s="103"/>
+      <c r="AN38" s="103"/>
+      <c r="AO38" s="103"/>
+      <c r="AP38" s="103"/>
+      <c r="AQ38" s="103"/>
+      <c r="AR38" s="103"/>
+      <c r="AS38" s="103"/>
+      <c r="AT38" s="103"/>
+      <c r="AU38" s="103"/>
+      <c r="AV38" s="103"/>
+      <c r="AW38" s="103"/>
+      <c r="AX38" s="103"/>
+      <c r="AY38" s="103"/>
+      <c r="AZ38" s="103"/>
+      <c r="BA38" s="103"/>
+      <c r="BB38" s="103"/>
+      <c r="BC38" s="103"/>
+      <c r="BD38" s="103"/>
+      <c r="BE38" s="103"/>
+      <c r="BF38" s="103"/>
+      <c r="BG38" s="103"/>
+      <c r="BH38" s="103"/>
+      <c r="BI38" s="103"/>
+      <c r="BJ38" s="103"/>
+      <c r="BK38" s="103"/>
+      <c r="BL38" s="103"/>
+      <c r="BM38" s="103"/>
+      <c r="BN38" s="103"/>
+      <c r="BO38" s="103"/>
+      <c r="BP38" s="103"/>
+      <c r="BQ38" s="103"/>
     </row>
-    <row r="39" spans="1:69" s="15" customFormat="1">
+    <row r="39" spans="1:70" s="15" customFormat="1">
       <c r="A39" s="45">
         <v>150000000</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="24">
         <v>976</v>
       </c>
       <c r="D39" s="24">
         <v>751</v>
       </c>
       <c r="E39" s="24">
         <v>823</v>
       </c>
       <c r="F39" s="24">
         <v>895</v>
       </c>
       <c r="G39" s="24">
         <v>894</v>
       </c>
       <c r="H39" s="24">
         <v>979</v>
       </c>
       <c r="I39" s="24">
@@ -8168,52 +8286,55 @@
       </c>
       <c r="BJ39" s="24">
         <v>650</v>
       </c>
       <c r="BK39" s="24">
         <v>632</v>
       </c>
       <c r="BL39" s="24">
         <v>502</v>
       </c>
       <c r="BM39" s="11">
         <v>595</v>
       </c>
       <c r="BN39" s="11">
         <v>607</v>
       </c>
       <c r="BO39" s="24">
         <v>548</v>
       </c>
       <c r="BP39" s="10">
         <v>615</v>
       </c>
       <c r="BQ39" s="11">
         <v>611</v>
       </c>
+      <c r="BR39" s="88">
+        <v>585</v>
+      </c>
     </row>
-    <row r="40" spans="1:69" s="15" customFormat="1">
+    <row r="40" spans="1:70" s="15" customFormat="1">
       <c r="A40" s="45">
         <v>151000000</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="24">
         <v>636</v>
       </c>
       <c r="D40" s="24">
         <v>467</v>
       </c>
       <c r="E40" s="24">
         <v>446</v>
       </c>
       <c r="F40" s="24">
         <v>546</v>
       </c>
       <c r="G40" s="24">
         <v>527</v>
       </c>
       <c r="H40" s="24">
         <v>586</v>
       </c>
       <c r="I40" s="24">
@@ -8377,52 +8498,55 @@
       </c>
       <c r="BJ40" s="24">
         <v>419</v>
       </c>
       <c r="BK40" s="24">
         <v>395</v>
       </c>
       <c r="BL40" s="24">
         <v>318</v>
       </c>
       <c r="BM40" s="11">
         <v>370</v>
       </c>
       <c r="BN40" s="11">
         <v>376</v>
       </c>
       <c r="BO40" s="24">
         <v>328</v>
       </c>
       <c r="BP40" s="10">
         <v>371</v>
       </c>
       <c r="BQ40" s="11">
         <v>389</v>
       </c>
+      <c r="BR40" s="88">
+        <v>374</v>
+      </c>
     </row>
-    <row r="41" spans="1:69" s="15" customFormat="1">
+    <row r="41" spans="1:70" s="15" customFormat="1">
       <c r="A41" s="45">
         <v>153200000</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C41" s="23">
         <v>29</v>
       </c>
       <c r="D41" s="23">
         <v>32</v>
       </c>
       <c r="E41" s="24">
         <v>42</v>
       </c>
       <c r="F41" s="24">
         <v>43</v>
       </c>
       <c r="G41" s="23">
         <v>39</v>
       </c>
       <c r="H41" s="23">
         <v>54</v>
       </c>
       <c r="I41" s="23">
@@ -8586,52 +8710,55 @@
       </c>
       <c r="BJ41" s="24">
         <v>26</v>
       </c>
       <c r="BK41" s="24">
         <v>23</v>
       </c>
       <c r="BL41" s="24">
         <v>24</v>
       </c>
       <c r="BM41" s="11">
         <v>25</v>
       </c>
       <c r="BN41" s="11">
         <v>22</v>
       </c>
       <c r="BO41" s="24">
         <v>29</v>
       </c>
       <c r="BP41" s="10">
         <v>23</v>
       </c>
       <c r="BQ41" s="11">
         <v>32</v>
       </c>
+      <c r="BR41" s="88">
+        <v>20</v>
+      </c>
     </row>
-    <row r="42" spans="1:69" s="15" customFormat="1">
+    <row r="42" spans="1:70" s="15" customFormat="1">
       <c r="A42" s="45">
         <v>153400000</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="23">
         <v>21</v>
       </c>
       <c r="D42" s="23">
         <v>14</v>
       </c>
       <c r="E42" s="24">
         <v>24</v>
       </c>
       <c r="F42" s="24">
         <v>8</v>
       </c>
       <c r="G42" s="23">
         <v>18</v>
       </c>
       <c r="H42" s="23">
         <v>15</v>
       </c>
       <c r="I42" s="23">
@@ -8795,52 +8922,55 @@
       </c>
       <c r="BJ42" s="24">
         <v>13</v>
       </c>
       <c r="BK42" s="24">
         <v>10</v>
       </c>
       <c r="BL42" s="24">
         <v>6</v>
       </c>
       <c r="BM42" s="11">
         <v>7</v>
       </c>
       <c r="BN42" s="11">
         <v>12</v>
       </c>
       <c r="BO42" s="24">
         <v>8</v>
       </c>
       <c r="BP42" s="10">
         <v>17</v>
       </c>
       <c r="BQ42" s="11">
         <v>7</v>
       </c>
+      <c r="BR42" s="88">
+        <v>7</v>
+      </c>
     </row>
-    <row r="43" spans="1:69" s="15" customFormat="1">
+    <row r="43" spans="1:70" s="15" customFormat="1">
       <c r="A43" s="45">
         <v>153600000</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C43" s="23">
         <v>27</v>
       </c>
       <c r="D43" s="23">
         <v>19</v>
       </c>
       <c r="E43" s="24">
         <v>30</v>
       </c>
       <c r="F43" s="24">
         <v>25</v>
       </c>
       <c r="G43" s="23">
         <v>23</v>
       </c>
       <c r="H43" s="23">
         <v>28</v>
       </c>
       <c r="I43" s="23">
@@ -9004,52 +9134,55 @@
       </c>
       <c r="BJ43" s="24">
         <v>20</v>
       </c>
       <c r="BK43" s="24">
         <v>15</v>
       </c>
       <c r="BL43" s="24">
         <v>11</v>
       </c>
       <c r="BM43" s="11">
         <v>12</v>
       </c>
       <c r="BN43" s="11">
         <v>17</v>
       </c>
       <c r="BO43" s="24">
         <v>18</v>
       </c>
       <c r="BP43" s="10">
         <v>14</v>
       </c>
       <c r="BQ43" s="11">
         <v>19</v>
       </c>
+      <c r="BR43" s="88">
+        <v>7</v>
+      </c>
     </row>
-    <row r="44" spans="1:69" s="15" customFormat="1">
+    <row r="44" spans="1:70" s="15" customFormat="1">
       <c r="A44" s="45">
         <v>154000000</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C44" s="23">
         <v>14</v>
       </c>
       <c r="D44" s="23">
         <v>7</v>
       </c>
       <c r="E44" s="24">
         <v>7</v>
       </c>
       <c r="F44" s="24">
         <v>8</v>
       </c>
       <c r="G44" s="23">
         <v>15</v>
       </c>
       <c r="H44" s="23">
         <v>11</v>
       </c>
       <c r="I44" s="23">
@@ -9213,52 +9346,55 @@
       </c>
       <c r="BJ44" s="24">
         <v>8</v>
       </c>
       <c r="BK44" s="24">
         <v>7</v>
       </c>
       <c r="BL44" s="24">
         <v>2</v>
       </c>
       <c r="BM44" s="11">
         <v>7</v>
       </c>
       <c r="BN44" s="11">
         <v>6</v>
       </c>
       <c r="BO44" s="24">
         <v>7</v>
       </c>
       <c r="BP44" s="10">
         <v>6</v>
       </c>
       <c r="BQ44" s="11">
         <v>6</v>
       </c>
+      <c r="BR44" s="88">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:69" s="15" customFormat="1">
+    <row r="45" spans="1:70" s="15" customFormat="1">
       <c r="A45" s="45">
         <v>154200000</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C45" s="23">
         <v>8</v>
       </c>
       <c r="D45" s="23">
         <v>13</v>
       </c>
       <c r="E45" s="24">
         <v>19</v>
       </c>
       <c r="F45" s="24">
         <v>17</v>
       </c>
       <c r="G45" s="23">
         <v>14</v>
       </c>
       <c r="H45" s="23">
         <v>13</v>
       </c>
       <c r="I45" s="23">
@@ -9422,52 +9558,55 @@
       </c>
       <c r="BJ45" s="24">
         <v>10</v>
       </c>
       <c r="BK45" s="24">
         <v>16</v>
       </c>
       <c r="BL45" s="24">
         <v>9</v>
       </c>
       <c r="BM45" s="11">
         <v>10</v>
       </c>
       <c r="BN45" s="11">
         <v>15</v>
       </c>
       <c r="BO45" s="24">
         <v>6</v>
       </c>
       <c r="BP45" s="10">
         <v>10</v>
       </c>
       <c r="BQ45" s="11">
         <v>11</v>
       </c>
+      <c r="BR45" s="88">
+        <v>11</v>
+      </c>
     </row>
-    <row r="46" spans="1:69" s="15" customFormat="1">
+    <row r="46" spans="1:70" s="15" customFormat="1">
       <c r="A46" s="45">
         <v>154600000</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C46" s="23">
         <v>19</v>
       </c>
       <c r="D46" s="23">
         <v>22</v>
       </c>
       <c r="E46" s="24">
         <v>21</v>
       </c>
       <c r="F46" s="24">
         <v>23</v>
       </c>
       <c r="G46" s="23">
         <v>24</v>
       </c>
       <c r="H46" s="23">
         <v>29</v>
       </c>
       <c r="I46" s="23">
@@ -9631,52 +9770,55 @@
       </c>
       <c r="BJ46" s="24">
         <v>10</v>
       </c>
       <c r="BK46" s="24">
         <v>19</v>
       </c>
       <c r="BL46" s="24">
         <v>10</v>
       </c>
       <c r="BM46" s="11">
         <v>13</v>
       </c>
       <c r="BN46" s="11">
         <v>20</v>
       </c>
       <c r="BO46" s="24">
         <v>15</v>
       </c>
       <c r="BP46" s="10">
         <v>14</v>
       </c>
       <c r="BQ46" s="11">
         <v>15</v>
       </c>
+      <c r="BR46" s="88">
+        <v>11</v>
+      </c>
     </row>
-    <row r="47" spans="1:69" s="15" customFormat="1">
+    <row r="47" spans="1:70" s="15" customFormat="1">
       <c r="A47" s="45">
         <v>154800000</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C47" s="23">
         <v>75</v>
       </c>
       <c r="D47" s="23">
         <v>50</v>
       </c>
       <c r="E47" s="24">
         <v>64</v>
       </c>
       <c r="F47" s="24">
         <v>75</v>
       </c>
       <c r="G47" s="23">
         <v>74</v>
       </c>
       <c r="H47" s="23">
         <v>72</v>
       </c>
       <c r="I47" s="23">
@@ -9840,52 +9982,55 @@
       </c>
       <c r="BJ47" s="24">
         <v>42</v>
       </c>
       <c r="BK47" s="24">
         <v>40</v>
       </c>
       <c r="BL47" s="24">
         <v>39</v>
       </c>
       <c r="BM47" s="11">
         <v>41</v>
       </c>
       <c r="BN47" s="11">
         <v>33</v>
       </c>
       <c r="BO47" s="24">
         <v>33</v>
       </c>
       <c r="BP47" s="10">
         <v>44</v>
       </c>
       <c r="BQ47" s="11">
         <v>42</v>
       </c>
+      <c r="BR47" s="88">
+        <v>52</v>
+      </c>
     </row>
-    <row r="48" spans="1:69" s="15" customFormat="1">
+    <row r="48" spans="1:70" s="15" customFormat="1">
       <c r="A48" s="45">
         <v>155200000</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="23">
         <v>11</v>
       </c>
       <c r="D48" s="23">
         <v>11</v>
       </c>
       <c r="E48" s="24">
         <v>21</v>
       </c>
       <c r="F48" s="24">
         <v>17</v>
       </c>
       <c r="G48" s="23">
         <v>17</v>
       </c>
       <c r="H48" s="23">
         <v>11</v>
       </c>
       <c r="I48" s="23">
@@ -10049,52 +10194,55 @@
       </c>
       <c r="BJ48" s="24">
         <v>9</v>
       </c>
       <c r="BK48" s="24">
         <v>10</v>
       </c>
       <c r="BL48" s="24">
         <v>5</v>
       </c>
       <c r="BM48" s="11">
         <v>9</v>
       </c>
       <c r="BN48" s="11">
         <v>10</v>
       </c>
       <c r="BO48" s="24">
         <v>10</v>
       </c>
       <c r="BP48" s="10">
         <v>17</v>
       </c>
       <c r="BQ48" s="11">
         <v>8</v>
       </c>
+      <c r="BR48" s="88">
+        <v>5</v>
+      </c>
     </row>
-    <row r="49" spans="1:69" s="15" customFormat="1">
+    <row r="49" spans="1:70" s="15" customFormat="1">
       <c r="A49" s="45">
         <v>155600000</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="23">
         <v>32</v>
       </c>
       <c r="D49" s="23">
         <v>35</v>
       </c>
       <c r="E49" s="24">
         <v>29</v>
       </c>
       <c r="F49" s="24">
         <v>39</v>
       </c>
       <c r="G49" s="23">
         <v>46</v>
       </c>
       <c r="H49" s="23">
         <v>50</v>
       </c>
       <c r="I49" s="23">
@@ -10258,52 +10406,55 @@
       </c>
       <c r="BJ49" s="24">
         <v>20</v>
       </c>
       <c r="BK49" s="24">
         <v>20</v>
       </c>
       <c r="BL49" s="24">
         <v>19</v>
       </c>
       <c r="BM49" s="11">
         <v>26</v>
       </c>
       <c r="BN49" s="11">
         <v>21</v>
       </c>
       <c r="BO49" s="24">
         <v>17</v>
       </c>
       <c r="BP49" s="10">
         <v>22</v>
       </c>
       <c r="BQ49" s="11">
         <v>19</v>
       </c>
+      <c r="BR49" s="88">
+        <v>30</v>
+      </c>
     </row>
-    <row r="50" spans="1:69" s="15" customFormat="1">
+    <row r="50" spans="1:70" s="15" customFormat="1">
       <c r="A50" s="45">
         <v>156000000</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="23">
         <v>44</v>
       </c>
       <c r="D50" s="23">
         <v>30</v>
       </c>
       <c r="E50" s="24">
         <v>47</v>
       </c>
       <c r="F50" s="24">
         <v>38</v>
       </c>
       <c r="G50" s="23">
         <v>39</v>
       </c>
       <c r="H50" s="23">
         <v>50</v>
       </c>
       <c r="I50" s="23">
@@ -10467,52 +10618,55 @@
       </c>
       <c r="BJ50" s="24">
         <v>33</v>
       </c>
       <c r="BK50" s="24">
         <v>24</v>
       </c>
       <c r="BL50" s="24">
         <v>22</v>
       </c>
       <c r="BM50" s="11">
         <v>33</v>
       </c>
       <c r="BN50" s="11">
         <v>28</v>
       </c>
       <c r="BO50" s="24">
         <v>33</v>
       </c>
       <c r="BP50" s="24">
         <v>36</v>
       </c>
       <c r="BQ50" s="11">
         <v>28</v>
       </c>
+      <c r="BR50" s="88">
+        <v>23</v>
+      </c>
     </row>
-    <row r="51" spans="1:69" s="15" customFormat="1">
+    <row r="51" spans="1:70" s="15" customFormat="1">
       <c r="A51" s="62">
         <v>156400000</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="23">
         <v>52</v>
       </c>
       <c r="D51" s="23">
         <v>33</v>
       </c>
       <c r="E51" s="24">
         <v>58</v>
       </c>
       <c r="F51" s="24">
         <v>39</v>
       </c>
       <c r="G51" s="23">
         <v>48</v>
       </c>
       <c r="H51" s="23">
         <v>50</v>
       </c>
       <c r="I51" s="23">
@@ -10676,52 +10830,55 @@
       </c>
       <c r="BJ51" s="24">
         <v>31</v>
       </c>
       <c r="BK51" s="24">
         <v>46</v>
       </c>
       <c r="BL51" s="24">
         <v>23</v>
       </c>
       <c r="BM51" s="11">
         <v>31</v>
       </c>
       <c r="BN51" s="11">
         <v>41</v>
       </c>
       <c r="BO51" s="24">
         <v>36</v>
       </c>
       <c r="BP51" s="24">
         <v>30</v>
       </c>
       <c r="BQ51" s="11">
         <v>24</v>
       </c>
+      <c r="BR51" s="88">
+        <v>25</v>
+      </c>
     </row>
-    <row r="52" spans="1:69" s="15" customFormat="1">
+    <row r="52" spans="1:70" s="15" customFormat="1">
       <c r="A52" s="62">
         <v>156800000</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C52" s="23">
         <v>8</v>
       </c>
       <c r="D52" s="23">
         <v>18</v>
       </c>
       <c r="E52" s="24">
         <v>15</v>
       </c>
       <c r="F52" s="24">
         <v>17</v>
       </c>
       <c r="G52" s="23">
         <v>10</v>
       </c>
       <c r="H52" s="23">
         <v>10</v>
       </c>
       <c r="I52" s="23">
@@ -10885,125 +11042,128 @@
       </c>
       <c r="BJ52" s="24">
         <v>9</v>
       </c>
       <c r="BK52" s="24">
         <v>7</v>
       </c>
       <c r="BL52" s="24">
         <v>14</v>
       </c>
       <c r="BM52" s="11">
         <v>11</v>
       </c>
       <c r="BN52" s="11">
         <v>6</v>
       </c>
       <c r="BO52" s="24">
         <v>8</v>
       </c>
       <c r="BP52" s="24">
         <v>11</v>
       </c>
       <c r="BQ52" s="11">
         <v>11</v>
       </c>
+      <c r="BR52" s="88">
+        <v>9</v>
+      </c>
     </row>
-    <row r="53" spans="1:69" s="15" customFormat="1" ht="16.5" customHeight="1">
+    <row r="53" spans="1:70" s="15" customFormat="1" ht="16.5" customHeight="1">
       <c r="A53" s="69"/>
-      <c r="B53" s="90" t="s">
+      <c r="B53" s="104" t="s">
         <v>46</v>
       </c>
-      <c r="C53" s="90"/>
-[...65 lines deleted...]
-      <c r="BQ53" s="90"/>
+      <c r="C53" s="104"/>
+      <c r="D53" s="104"/>
+      <c r="E53" s="104"/>
+      <c r="F53" s="104"/>
+      <c r="G53" s="104"/>
+      <c r="H53" s="104"/>
+      <c r="I53" s="104"/>
+      <c r="J53" s="104"/>
+      <c r="K53" s="104"/>
+      <c r="L53" s="104"/>
+      <c r="M53" s="104"/>
+      <c r="N53" s="104"/>
+      <c r="O53" s="104"/>
+      <c r="P53" s="104"/>
+      <c r="Q53" s="104"/>
+      <c r="R53" s="104"/>
+      <c r="S53" s="104"/>
+      <c r="T53" s="104"/>
+      <c r="U53" s="104"/>
+      <c r="V53" s="104"/>
+      <c r="W53" s="104"/>
+      <c r="X53" s="104"/>
+      <c r="Y53" s="104"/>
+      <c r="Z53" s="104"/>
+      <c r="AA53" s="104"/>
+      <c r="AB53" s="104"/>
+      <c r="AC53" s="104"/>
+      <c r="AD53" s="104"/>
+      <c r="AE53" s="104"/>
+      <c r="AF53" s="104"/>
+      <c r="AG53" s="104"/>
+      <c r="AH53" s="104"/>
+      <c r="AI53" s="104"/>
+      <c r="AJ53" s="104"/>
+      <c r="AK53" s="104"/>
+      <c r="AL53" s="104"/>
+      <c r="AM53" s="104"/>
+      <c r="AN53" s="104"/>
+      <c r="AO53" s="104"/>
+      <c r="AP53" s="104"/>
+      <c r="AQ53" s="104"/>
+      <c r="AR53" s="104"/>
+      <c r="AS53" s="104"/>
+      <c r="AT53" s="104"/>
+      <c r="AU53" s="104"/>
+      <c r="AV53" s="104"/>
+      <c r="AW53" s="104"/>
+      <c r="AX53" s="104"/>
+      <c r="AY53" s="104"/>
+      <c r="AZ53" s="104"/>
+      <c r="BA53" s="104"/>
+      <c r="BB53" s="104"/>
+      <c r="BC53" s="104"/>
+      <c r="BD53" s="104"/>
+      <c r="BE53" s="104"/>
+      <c r="BF53" s="104"/>
+      <c r="BG53" s="104"/>
+      <c r="BH53" s="104"/>
+      <c r="BI53" s="104"/>
+      <c r="BJ53" s="104"/>
+      <c r="BK53" s="104"/>
+      <c r="BL53" s="104"/>
+      <c r="BM53" s="104"/>
+      <c r="BN53" s="104"/>
+      <c r="BO53" s="104"/>
+      <c r="BP53" s="104"/>
+      <c r="BQ53" s="104"/>
     </row>
-    <row r="54" spans="1:69" s="15" customFormat="1">
+    <row r="54" spans="1:70" s="15" customFormat="1">
       <c r="A54" s="62">
         <v>150000000</v>
       </c>
       <c r="B54" s="64" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="11">
         <v>1581</v>
       </c>
       <c r="D54" s="11">
         <v>1177</v>
       </c>
       <c r="E54" s="11">
         <v>1232</v>
       </c>
       <c r="F54" s="11">
         <v>1366</v>
       </c>
       <c r="G54" s="11">
         <v>1426</v>
       </c>
       <c r="H54" s="11">
         <v>1524</v>
       </c>
       <c r="I54" s="11">
@@ -11167,52 +11327,55 @@
       </c>
       <c r="BJ54" s="24">
         <v>1058</v>
       </c>
       <c r="BK54" s="24">
         <v>1006</v>
       </c>
       <c r="BL54" s="11">
         <v>833</v>
       </c>
       <c r="BM54" s="11">
         <v>907</v>
       </c>
       <c r="BN54" s="24">
         <v>927</v>
       </c>
       <c r="BO54" s="11">
         <v>874</v>
       </c>
       <c r="BP54" s="10">
         <v>947</v>
       </c>
       <c r="BQ54" s="11">
         <v>1043</v>
       </c>
+      <c r="BR54" s="87">
+        <v>915</v>
+      </c>
     </row>
-    <row r="55" spans="1:69" s="15" customFormat="1">
+    <row r="55" spans="1:70" s="15" customFormat="1">
       <c r="A55" s="45">
         <v>151000000</v>
       </c>
       <c r="B55" s="64" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="11">
         <v>1313</v>
       </c>
       <c r="D55" s="11">
         <v>962</v>
       </c>
       <c r="E55" s="11">
         <v>932</v>
       </c>
       <c r="F55" s="11">
         <v>1100</v>
       </c>
       <c r="G55" s="11">
         <v>1130</v>
       </c>
       <c r="H55" s="11">
         <v>1223</v>
       </c>
       <c r="I55" s="11">
@@ -11376,52 +11539,55 @@
       </c>
       <c r="BJ55" s="24">
         <v>853</v>
       </c>
       <c r="BK55" s="24">
         <v>814</v>
       </c>
       <c r="BL55" s="11">
         <v>670</v>
       </c>
       <c r="BM55" s="11">
         <v>745</v>
       </c>
       <c r="BN55" s="24">
         <v>757</v>
       </c>
       <c r="BO55" s="11">
         <v>696</v>
       </c>
       <c r="BP55" s="10">
         <v>767</v>
       </c>
       <c r="BQ55" s="11">
         <v>848</v>
       </c>
+      <c r="BR55" s="87">
+        <v>738</v>
+      </c>
     </row>
-    <row r="56" spans="1:69" s="15" customFormat="1">
+    <row r="56" spans="1:70" s="15" customFormat="1">
       <c r="A56" s="45">
         <v>153200000</v>
       </c>
       <c r="B56" s="64" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="11">
         <v>45</v>
       </c>
       <c r="D56" s="11">
         <v>34</v>
       </c>
       <c r="E56" s="11">
         <v>53</v>
       </c>
       <c r="F56" s="11">
         <v>39</v>
       </c>
       <c r="G56" s="11">
         <v>50</v>
       </c>
       <c r="H56" s="11">
         <v>50</v>
       </c>
       <c r="I56" s="11">
@@ -11585,52 +11751,55 @@
       </c>
       <c r="BJ56" s="24">
         <v>36</v>
       </c>
       <c r="BK56" s="24">
         <v>28</v>
       </c>
       <c r="BL56" s="11">
         <v>30</v>
       </c>
       <c r="BM56" s="11">
         <v>28</v>
       </c>
       <c r="BN56" s="24">
         <v>25</v>
       </c>
       <c r="BO56" s="11">
         <v>25</v>
       </c>
       <c r="BP56" s="10">
         <v>31</v>
       </c>
       <c r="BQ56" s="11">
         <v>27</v>
       </c>
+      <c r="BR56" s="87">
+        <v>16</v>
+      </c>
     </row>
-    <row r="57" spans="1:69" s="15" customFormat="1">
+    <row r="57" spans="1:70" s="15" customFormat="1">
       <c r="A57" s="45">
         <v>154800000</v>
       </c>
       <c r="B57" s="64" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="11">
         <v>97</v>
       </c>
       <c r="D57" s="11">
         <v>81</v>
       </c>
       <c r="E57" s="11">
         <v>117</v>
       </c>
       <c r="F57" s="11">
         <v>105</v>
       </c>
       <c r="G57" s="11">
         <v>118</v>
       </c>
       <c r="H57" s="11">
         <v>111</v>
       </c>
       <c r="I57" s="11">
@@ -11794,52 +11963,55 @@
       </c>
       <c r="BJ57" s="24">
         <v>70</v>
       </c>
       <c r="BK57" s="24">
         <v>69</v>
       </c>
       <c r="BL57" s="11">
         <v>64</v>
       </c>
       <c r="BM57" s="11">
         <v>56</v>
       </c>
       <c r="BN57" s="24">
         <v>58</v>
       </c>
       <c r="BO57" s="11">
         <v>65</v>
       </c>
       <c r="BP57" s="10">
         <v>54</v>
       </c>
       <c r="BQ57" s="11">
         <v>83</v>
       </c>
+      <c r="BR57" s="87">
+        <v>75</v>
+      </c>
     </row>
-    <row r="58" spans="1:69" s="15" customFormat="1">
+    <row r="58" spans="1:70" s="15" customFormat="1">
       <c r="A58" s="45">
         <v>155600000</v>
       </c>
       <c r="B58" s="64" t="s">
         <v>27</v>
       </c>
       <c r="C58" s="11">
         <v>6</v>
       </c>
       <c r="D58" s="11">
         <v>3</v>
       </c>
       <c r="E58" s="11">
         <v>5</v>
       </c>
       <c r="F58" s="11">
         <v>8</v>
       </c>
       <c r="G58" s="11">
         <v>4</v>
       </c>
       <c r="H58" s="11">
         <v>7</v>
       </c>
       <c r="I58" s="11">
@@ -12003,52 +12175,55 @@
       </c>
       <c r="BJ58" s="24">
         <v>2</v>
       </c>
       <c r="BK58" s="24">
         <v>2</v>
       </c>
       <c r="BL58" s="11">
         <v>0</v>
       </c>
       <c r="BM58" s="11">
         <v>2</v>
       </c>
       <c r="BN58" s="24">
         <v>6</v>
       </c>
       <c r="BO58" s="11">
         <v>3</v>
       </c>
       <c r="BP58" s="10">
         <v>3</v>
       </c>
       <c r="BQ58" s="11">
         <v>2</v>
       </c>
+      <c r="BR58" s="87">
+        <v>1</v>
+      </c>
     </row>
-    <row r="59" spans="1:69" s="15" customFormat="1">
+    <row r="59" spans="1:70" s="15" customFormat="1">
       <c r="A59" s="45">
         <v>156000000</v>
       </c>
       <c r="B59" s="64" t="s">
         <v>28</v>
       </c>
       <c r="C59" s="11">
         <v>53</v>
       </c>
       <c r="D59" s="11">
         <v>44</v>
       </c>
       <c r="E59" s="11">
         <v>50</v>
       </c>
       <c r="F59" s="11">
         <v>59</v>
       </c>
       <c r="G59" s="11">
         <v>50</v>
       </c>
       <c r="H59" s="11">
         <v>54</v>
       </c>
       <c r="I59" s="11">
@@ -12212,52 +12387,55 @@
       </c>
       <c r="BJ59" s="24">
         <v>52</v>
       </c>
       <c r="BK59" s="24">
         <v>36</v>
       </c>
       <c r="BL59" s="11">
         <v>33</v>
       </c>
       <c r="BM59" s="11">
         <v>33</v>
       </c>
       <c r="BN59" s="24">
         <v>35</v>
       </c>
       <c r="BO59" s="11">
         <v>46</v>
       </c>
       <c r="BP59" s="10">
         <v>48</v>
       </c>
       <c r="BQ59" s="11">
         <v>44</v>
       </c>
+      <c r="BR59" s="87">
+        <v>30</v>
+      </c>
     </row>
-    <row r="60" spans="1:69" s="15" customFormat="1">
+    <row r="60" spans="1:70" s="15" customFormat="1">
       <c r="A60" s="45">
         <v>156400000</v>
       </c>
       <c r="B60" s="64" t="s">
         <v>29</v>
       </c>
       <c r="C60" s="11">
         <v>67</v>
       </c>
       <c r="D60" s="11">
         <v>53</v>
       </c>
       <c r="E60" s="11">
         <v>75</v>
       </c>
       <c r="F60" s="11">
         <v>55</v>
       </c>
       <c r="G60" s="11">
         <v>74</v>
       </c>
       <c r="H60" s="11">
         <v>79</v>
       </c>
       <c r="I60" s="11">
@@ -12421,125 +12599,128 @@
       </c>
       <c r="BJ60" s="24">
         <v>45</v>
       </c>
       <c r="BK60" s="24">
         <v>57</v>
       </c>
       <c r="BL60" s="11">
         <v>36</v>
       </c>
       <c r="BM60" s="11">
         <v>43</v>
       </c>
       <c r="BN60" s="24">
         <v>46</v>
       </c>
       <c r="BO60" s="11">
         <v>39</v>
       </c>
       <c r="BP60" s="10">
         <v>44</v>
       </c>
       <c r="BQ60" s="11">
         <v>39</v>
       </c>
+      <c r="BR60" s="87">
+        <v>55</v>
+      </c>
     </row>
-    <row r="61" spans="1:69" s="15" customFormat="1" ht="21" customHeight="1">
+    <row r="61" spans="1:70" s="15" customFormat="1" ht="21" customHeight="1">
       <c r="A61" s="65"/>
-      <c r="B61" s="91" t="s">
+      <c r="B61" s="90" t="s">
         <v>45</v>
       </c>
-      <c r="C61" s="91"/>
-[...65 lines deleted...]
-      <c r="BQ61" s="91"/>
+      <c r="C61" s="90"/>
+      <c r="D61" s="90"/>
+      <c r="E61" s="90"/>
+      <c r="F61" s="90"/>
+      <c r="G61" s="90"/>
+      <c r="H61" s="90"/>
+      <c r="I61" s="90"/>
+      <c r="J61" s="90"/>
+      <c r="K61" s="90"/>
+      <c r="L61" s="90"/>
+      <c r="M61" s="90"/>
+      <c r="N61" s="90"/>
+      <c r="O61" s="90"/>
+      <c r="P61" s="90"/>
+      <c r="Q61" s="90"/>
+      <c r="R61" s="90"/>
+      <c r="S61" s="90"/>
+      <c r="T61" s="90"/>
+      <c r="U61" s="90"/>
+      <c r="V61" s="90"/>
+      <c r="W61" s="90"/>
+      <c r="X61" s="90"/>
+      <c r="Y61" s="90"/>
+      <c r="Z61" s="90"/>
+      <c r="AA61" s="90"/>
+      <c r="AB61" s="90"/>
+      <c r="AC61" s="90"/>
+      <c r="AD61" s="90"/>
+      <c r="AE61" s="90"/>
+      <c r="AF61" s="90"/>
+      <c r="AG61" s="90"/>
+      <c r="AH61" s="90"/>
+      <c r="AI61" s="90"/>
+      <c r="AJ61" s="90"/>
+      <c r="AK61" s="90"/>
+      <c r="AL61" s="90"/>
+      <c r="AM61" s="90"/>
+      <c r="AN61" s="90"/>
+      <c r="AO61" s="90"/>
+      <c r="AP61" s="90"/>
+      <c r="AQ61" s="90"/>
+      <c r="AR61" s="90"/>
+      <c r="AS61" s="90"/>
+      <c r="AT61" s="90"/>
+      <c r="AU61" s="90"/>
+      <c r="AV61" s="90"/>
+      <c r="AW61" s="90"/>
+      <c r="AX61" s="90"/>
+      <c r="AY61" s="90"/>
+      <c r="AZ61" s="90"/>
+      <c r="BA61" s="90"/>
+      <c r="BB61" s="90"/>
+      <c r="BC61" s="90"/>
+      <c r="BD61" s="90"/>
+      <c r="BE61" s="90"/>
+      <c r="BF61" s="90"/>
+      <c r="BG61" s="90"/>
+      <c r="BH61" s="90"/>
+      <c r="BI61" s="90"/>
+      <c r="BJ61" s="90"/>
+      <c r="BK61" s="90"/>
+      <c r="BL61" s="90"/>
+      <c r="BM61" s="90"/>
+      <c r="BN61" s="90"/>
+      <c r="BO61" s="90"/>
+      <c r="BP61" s="90"/>
+      <c r="BQ61" s="90"/>
     </row>
-    <row r="62" spans="1:69" s="15" customFormat="1">
+    <row r="62" spans="1:70" s="15" customFormat="1">
       <c r="A62" s="45">
         <v>150000000</v>
       </c>
       <c r="B62" s="64" t="s">
         <v>17</v>
       </c>
       <c r="C62" s="11">
         <v>440</v>
       </c>
       <c r="D62" s="11">
         <v>378</v>
       </c>
       <c r="E62" s="11">
         <v>458</v>
       </c>
       <c r="F62" s="11">
         <v>443</v>
       </c>
       <c r="G62" s="11">
         <v>470</v>
       </c>
       <c r="H62" s="11">
         <v>521</v>
       </c>
       <c r="I62" s="11">
@@ -12703,52 +12884,55 @@
       </c>
       <c r="BJ62" s="24">
         <v>306</v>
       </c>
       <c r="BK62" s="24">
         <v>302</v>
       </c>
       <c r="BL62" s="11">
         <v>256</v>
       </c>
       <c r="BM62" s="11">
         <v>289</v>
       </c>
       <c r="BN62" s="24">
         <v>270</v>
       </c>
       <c r="BO62" s="11">
         <v>275</v>
       </c>
       <c r="BP62" s="24">
         <v>310</v>
       </c>
       <c r="BQ62" s="11">
         <v>295</v>
       </c>
+      <c r="BR62" s="87">
+        <v>256</v>
+      </c>
     </row>
-    <row r="63" spans="1:69" s="15" customFormat="1">
+    <row r="63" spans="1:70" s="15" customFormat="1">
       <c r="A63" s="45">
         <v>153200000</v>
       </c>
       <c r="B63" s="64" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="11">
         <v>31</v>
       </c>
       <c r="D63" s="11">
         <v>31</v>
       </c>
       <c r="E63" s="11">
         <v>33</v>
       </c>
       <c r="F63" s="11">
         <v>36</v>
       </c>
       <c r="G63" s="11">
         <v>33</v>
       </c>
       <c r="H63" s="11">
         <v>50</v>
       </c>
       <c r="I63" s="11">
@@ -12912,52 +13096,55 @@
       </c>
       <c r="BJ63" s="24">
         <v>21</v>
       </c>
       <c r="BK63" s="24">
         <v>21</v>
       </c>
       <c r="BL63" s="11">
         <v>27</v>
       </c>
       <c r="BM63" s="11">
         <v>21</v>
       </c>
       <c r="BN63" s="24">
         <v>21</v>
       </c>
       <c r="BO63" s="11">
         <v>35</v>
       </c>
       <c r="BP63" s="24">
         <v>27</v>
       </c>
       <c r="BQ63" s="11">
         <v>43</v>
       </c>
+      <c r="BR63" s="87">
+        <v>32</v>
+      </c>
     </row>
-    <row r="64" spans="1:69" s="15" customFormat="1">
+    <row r="64" spans="1:70" s="15" customFormat="1">
       <c r="A64" s="45">
         <v>153400000</v>
       </c>
       <c r="B64" s="64" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="11">
         <v>36</v>
       </c>
       <c r="D64" s="11">
         <v>26</v>
       </c>
       <c r="E64" s="11">
         <v>44</v>
       </c>
       <c r="F64" s="11">
         <v>29</v>
       </c>
       <c r="G64" s="11">
         <v>45</v>
       </c>
       <c r="H64" s="11">
         <v>43</v>
       </c>
       <c r="I64" s="11">
@@ -13121,52 +13308,55 @@
       </c>
       <c r="BJ64" s="24">
         <v>34</v>
       </c>
       <c r="BK64" s="24">
         <v>25</v>
       </c>
       <c r="BL64" s="11">
         <v>21</v>
       </c>
       <c r="BM64" s="11">
         <v>21</v>
       </c>
       <c r="BN64" s="24">
         <v>23</v>
       </c>
       <c r="BO64" s="11">
         <v>19</v>
       </c>
       <c r="BP64" s="24">
         <v>31</v>
       </c>
       <c r="BQ64" s="11">
         <v>17</v>
       </c>
+      <c r="BR64" s="87">
+        <v>15</v>
+      </c>
     </row>
-    <row r="65" spans="1:69" s="15" customFormat="1">
+    <row r="65" spans="1:70" s="15" customFormat="1">
       <c r="A65" s="45">
         <v>153600000</v>
       </c>
       <c r="B65" s="64" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="11">
         <v>57</v>
       </c>
       <c r="D65" s="11">
         <v>46</v>
       </c>
       <c r="E65" s="11">
         <v>51</v>
       </c>
       <c r="F65" s="11">
         <v>52</v>
       </c>
       <c r="G65" s="11">
         <v>55</v>
       </c>
       <c r="H65" s="11">
         <v>60</v>
       </c>
       <c r="I65" s="11">
@@ -13330,52 +13520,55 @@
       </c>
       <c r="BJ65" s="24">
         <v>37</v>
       </c>
       <c r="BK65" s="24">
         <v>40</v>
       </c>
       <c r="BL65" s="11">
         <v>31</v>
       </c>
       <c r="BM65" s="11">
         <v>32</v>
       </c>
       <c r="BN65" s="24">
         <v>27</v>
       </c>
       <c r="BO65" s="11">
         <v>34</v>
       </c>
       <c r="BP65" s="24">
         <v>30</v>
       </c>
       <c r="BQ65" s="11">
         <v>33</v>
       </c>
+      <c r="BR65" s="87">
+        <v>19</v>
+      </c>
     </row>
-    <row r="66" spans="1:69" s="15" customFormat="1">
+    <row r="66" spans="1:70" s="15" customFormat="1">
       <c r="A66" s="45">
         <v>154000000</v>
       </c>
       <c r="B66" s="64" t="s">
         <v>22</v>
       </c>
       <c r="C66" s="11">
         <v>21</v>
       </c>
       <c r="D66" s="11">
         <v>15</v>
       </c>
       <c r="E66" s="11">
         <v>17</v>
       </c>
       <c r="F66" s="11">
         <v>23</v>
       </c>
       <c r="G66" s="11">
         <v>27</v>
       </c>
       <c r="H66" s="11">
         <v>23</v>
       </c>
       <c r="I66" s="11">
@@ -13539,52 +13732,55 @@
       </c>
       <c r="BJ66" s="24">
         <v>13</v>
       </c>
       <c r="BK66" s="24">
         <v>11</v>
       </c>
       <c r="BL66" s="11">
         <v>10</v>
       </c>
       <c r="BM66" s="11">
         <v>14</v>
       </c>
       <c r="BN66" s="24">
         <v>7</v>
       </c>
       <c r="BO66" s="11">
         <v>12</v>
       </c>
       <c r="BP66" s="24">
         <v>11</v>
       </c>
       <c r="BQ66" s="11">
         <v>17</v>
       </c>
+      <c r="BR66" s="87">
+        <v>18</v>
+      </c>
     </row>
-    <row r="67" spans="1:69" s="15" customFormat="1">
+    <row r="67" spans="1:70" s="15" customFormat="1">
       <c r="A67" s="45">
         <v>154200000</v>
       </c>
       <c r="B67" s="64" t="s">
         <v>23</v>
       </c>
       <c r="C67" s="11">
         <v>18</v>
       </c>
       <c r="D67" s="11">
         <v>26</v>
       </c>
       <c r="E67" s="11">
         <v>30</v>
       </c>
       <c r="F67" s="11">
         <v>30</v>
       </c>
       <c r="G67" s="11">
         <v>27</v>
       </c>
       <c r="H67" s="11">
         <v>30</v>
       </c>
       <c r="I67" s="11">
@@ -13748,52 +13944,55 @@
       </c>
       <c r="BJ67" s="24">
         <v>23</v>
       </c>
       <c r="BK67" s="24">
         <v>22</v>
       </c>
       <c r="BL67" s="11">
         <v>16</v>
       </c>
       <c r="BM67" s="11">
         <v>17</v>
       </c>
       <c r="BN67" s="24">
         <v>26</v>
       </c>
       <c r="BO67" s="11">
         <v>16</v>
       </c>
       <c r="BP67" s="24">
         <v>21</v>
       </c>
       <c r="BQ67" s="11">
         <v>25</v>
       </c>
+      <c r="BR67" s="87">
+        <v>20</v>
+      </c>
     </row>
-    <row r="68" spans="1:69" s="15" customFormat="1">
+    <row r="68" spans="1:70" s="15" customFormat="1">
       <c r="A68" s="45">
         <v>154600000</v>
       </c>
       <c r="B68" s="64" t="s">
         <v>24</v>
       </c>
       <c r="C68" s="11">
         <v>39</v>
       </c>
       <c r="D68" s="11">
         <v>51</v>
       </c>
       <c r="E68" s="11">
         <v>48</v>
       </c>
       <c r="F68" s="11">
         <v>52</v>
       </c>
       <c r="G68" s="11">
         <v>43</v>
       </c>
       <c r="H68" s="11">
         <v>60</v>
       </c>
       <c r="I68" s="11">
@@ -13957,52 +14156,55 @@
       </c>
       <c r="BJ68" s="24">
         <v>33</v>
       </c>
       <c r="BK68" s="24">
         <v>39</v>
       </c>
       <c r="BL68" s="11">
         <v>30</v>
       </c>
       <c r="BM68" s="11">
         <v>38</v>
       </c>
       <c r="BN68" s="24">
         <v>36</v>
       </c>
       <c r="BO68" s="11">
         <v>36</v>
       </c>
       <c r="BP68" s="24">
         <v>32</v>
       </c>
       <c r="BQ68" s="11">
         <v>26</v>
       </c>
+      <c r="BR68" s="87">
+        <v>26</v>
+      </c>
     </row>
-    <row r="69" spans="1:69" s="15" customFormat="1">
+    <row r="69" spans="1:70" s="15" customFormat="1">
       <c r="A69" s="45">
         <v>154800000</v>
       </c>
       <c r="B69" s="64" t="s">
         <v>25</v>
       </c>
       <c r="C69" s="11">
         <v>41</v>
       </c>
       <c r="D69" s="11">
         <v>18</v>
       </c>
       <c r="E69" s="11">
         <v>24</v>
       </c>
       <c r="F69" s="11">
         <v>31</v>
       </c>
       <c r="G69" s="11">
         <v>25</v>
       </c>
       <c r="H69" s="11">
         <v>34</v>
       </c>
       <c r="I69" s="11">
@@ -14166,52 +14368,55 @@
       </c>
       <c r="BJ69" s="24">
         <v>17</v>
       </c>
       <c r="BK69" s="24">
         <v>16</v>
       </c>
       <c r="BL69" s="11">
         <v>15</v>
       </c>
       <c r="BM69" s="11">
         <v>20</v>
       </c>
       <c r="BN69" s="24">
         <v>19</v>
       </c>
       <c r="BO69" s="11">
         <v>12</v>
       </c>
       <c r="BP69" s="24">
         <v>22</v>
       </c>
       <c r="BQ69" s="11">
         <v>11</v>
       </c>
+      <c r="BR69" s="87">
+        <v>16</v>
+      </c>
     </row>
-    <row r="70" spans="1:69" s="15" customFormat="1">
+    <row r="70" spans="1:70" s="15" customFormat="1">
       <c r="A70" s="45">
         <v>155200000</v>
       </c>
       <c r="B70" s="64" t="s">
         <v>26</v>
       </c>
       <c r="C70" s="11">
         <v>32</v>
       </c>
       <c r="D70" s="11">
         <v>24</v>
       </c>
       <c r="E70" s="11">
         <v>32</v>
       </c>
       <c r="F70" s="11">
         <v>30</v>
       </c>
       <c r="G70" s="11">
         <v>38</v>
       </c>
       <c r="H70" s="11">
         <v>30</v>
       </c>
       <c r="I70" s="11">
@@ -14375,52 +14580,55 @@
       </c>
       <c r="BJ70" s="24">
         <v>25</v>
       </c>
       <c r="BK70" s="24">
         <v>20</v>
       </c>
       <c r="BL70" s="11">
         <v>16</v>
       </c>
       <c r="BM70" s="11">
         <v>14</v>
       </c>
       <c r="BN70" s="24">
         <v>21</v>
       </c>
       <c r="BO70" s="11">
         <v>15</v>
       </c>
       <c r="BP70" s="24">
         <v>33</v>
       </c>
       <c r="BQ70" s="11">
         <v>20</v>
       </c>
+      <c r="BR70" s="87">
+        <v>14</v>
+      </c>
     </row>
-    <row r="71" spans="1:69" s="15" customFormat="1">
+    <row r="71" spans="1:70" s="15" customFormat="1">
       <c r="A71" s="45">
         <v>155600000</v>
       </c>
       <c r="B71" s="64" t="s">
         <v>27</v>
       </c>
       <c r="C71" s="11">
         <v>78</v>
       </c>
       <c r="D71" s="11">
         <v>63</v>
       </c>
       <c r="E71" s="11">
         <v>68</v>
       </c>
       <c r="F71" s="11">
         <v>71</v>
       </c>
       <c r="G71" s="11">
         <v>80</v>
       </c>
       <c r="H71" s="11">
         <v>93</v>
       </c>
       <c r="I71" s="11">
@@ -14584,52 +14792,55 @@
       </c>
       <c r="BJ71" s="24">
         <v>43</v>
       </c>
       <c r="BK71" s="24">
         <v>44</v>
       </c>
       <c r="BL71" s="11">
         <v>37</v>
       </c>
       <c r="BM71" s="11">
         <v>49</v>
       </c>
       <c r="BN71" s="24">
         <v>38</v>
       </c>
       <c r="BO71" s="11">
         <v>40</v>
       </c>
       <c r="BP71" s="24">
         <v>42</v>
       </c>
       <c r="BQ71" s="11">
         <v>39</v>
       </c>
+      <c r="BR71" s="87">
+        <v>42</v>
+      </c>
     </row>
-    <row r="72" spans="1:69" s="15" customFormat="1">
+    <row r="72" spans="1:70" s="15" customFormat="1">
       <c r="A72" s="45">
         <v>156000000</v>
       </c>
       <c r="B72" s="64" t="s">
         <v>28</v>
       </c>
       <c r="C72" s="11">
         <v>37</v>
       </c>
       <c r="D72" s="11">
         <v>23</v>
       </c>
       <c r="E72" s="11">
         <v>33</v>
       </c>
       <c r="F72" s="11">
         <v>33</v>
       </c>
       <c r="G72" s="11">
         <v>38</v>
       </c>
       <c r="H72" s="11">
         <v>37</v>
       </c>
       <c r="I72" s="11">
@@ -14793,52 +15004,55 @@
       </c>
       <c r="BJ72" s="24">
         <v>24</v>
       </c>
       <c r="BK72" s="24">
         <v>27</v>
       </c>
       <c r="BL72" s="11">
         <v>14</v>
       </c>
       <c r="BM72" s="11">
         <v>24</v>
       </c>
       <c r="BN72" s="24">
         <v>16</v>
       </c>
       <c r="BO72" s="11">
         <v>17</v>
       </c>
       <c r="BP72" s="24">
         <v>24</v>
       </c>
       <c r="BQ72" s="11">
         <v>17</v>
       </c>
+      <c r="BR72" s="87">
+        <v>18</v>
+      </c>
     </row>
-    <row r="73" spans="1:69" s="15" customFormat="1">
+    <row r="73" spans="1:70" s="15" customFormat="1">
       <c r="A73" s="45">
         <v>156400000</v>
       </c>
       <c r="B73" s="64" t="s">
         <v>29</v>
       </c>
       <c r="C73" s="11">
         <v>34</v>
       </c>
       <c r="D73" s="11">
         <v>18</v>
       </c>
       <c r="E73" s="11">
         <v>37</v>
       </c>
       <c r="F73" s="11">
         <v>29</v>
       </c>
       <c r="G73" s="11">
         <v>32</v>
       </c>
       <c r="H73" s="11">
         <v>38</v>
       </c>
       <c r="I73" s="11">
@@ -15002,52 +15216,55 @@
       </c>
       <c r="BJ73" s="24">
         <v>17</v>
       </c>
       <c r="BK73" s="24">
         <v>22</v>
       </c>
       <c r="BL73" s="11">
         <v>16</v>
       </c>
       <c r="BM73" s="11">
         <v>22</v>
       </c>
       <c r="BN73" s="24">
         <v>25</v>
       </c>
       <c r="BO73" s="11">
         <v>20</v>
       </c>
       <c r="BP73" s="24">
         <v>16</v>
       </c>
       <c r="BQ73" s="11">
         <v>24</v>
       </c>
+      <c r="BR73" s="87">
+        <v>17</v>
+      </c>
     </row>
-    <row r="74" spans="1:69" s="15" customFormat="1">
+    <row r="74" spans="1:70" s="15" customFormat="1">
       <c r="A74" s="46">
         <v>156800000</v>
       </c>
       <c r="B74" s="67" t="s">
         <v>30</v>
       </c>
       <c r="C74" s="13">
         <v>16</v>
       </c>
       <c r="D74" s="13">
         <v>37</v>
       </c>
       <c r="E74" s="13">
         <v>41</v>
       </c>
       <c r="F74" s="13">
         <v>27</v>
       </c>
       <c r="G74" s="13">
         <v>27</v>
       </c>
       <c r="H74" s="13">
         <v>23</v>
       </c>
       <c r="I74" s="13">
@@ -15211,108 +15428,111 @@
       </c>
       <c r="BJ74" s="12">
         <v>19</v>
       </c>
       <c r="BK74" s="12">
         <v>15</v>
       </c>
       <c r="BL74" s="13">
         <v>23</v>
       </c>
       <c r="BM74" s="13">
         <v>17</v>
       </c>
       <c r="BN74" s="12">
         <v>11</v>
       </c>
       <c r="BO74" s="13">
         <v>19</v>
       </c>
       <c r="BP74" s="12">
         <v>21</v>
       </c>
       <c r="BQ74" s="13">
         <v>23</v>
       </c>
+      <c r="BR74" s="89">
+        <v>19</v>
+      </c>
     </row>
-    <row r="75" spans="1:69" ht="18.75" customHeight="1">
+    <row r="75" spans="1:70" ht="18.75" customHeight="1">
       <c r="A75" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="14"/>
       <c r="D75" s="14"/>
       <c r="E75" s="14"/>
       <c r="F75" s="14"/>
       <c r="G75" s="14"/>
       <c r="H75" s="14"/>
       <c r="I75" s="14"/>
       <c r="J75" s="14"/>
       <c r="K75" s="14"/>
       <c r="L75" s="14"/>
       <c r="M75" s="14"/>
       <c r="N75" s="14"/>
       <c r="O75" s="14"/>
       <c r="P75" s="14"/>
       <c r="Q75" s="14"/>
       <c r="R75" s="14"/>
       <c r="S75" s="14"/>
       <c r="T75" s="14"/>
       <c r="U75" s="14"/>
       <c r="V75" s="14"/>
       <c r="W75" s="14"/>
       <c r="X75" s="14"/>
       <c r="Y75" s="14"/>
       <c r="Z75" s="14"/>
       <c r="AA75" s="14"/>
       <c r="AB75" s="14"/>
       <c r="AC75" s="14"/>
       <c r="AD75" s="14"/>
       <c r="AE75" s="14"/>
       <c r="AF75" s="14"/>
       <c r="AG75" s="14"/>
       <c r="AH75" s="14"/>
       <c r="AI75" s="14"/>
       <c r="AJ75" s="14"/>
       <c r="AK75" s="14"/>
       <c r="AL75" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="B23:BQ23"/>
+    <mergeCell ref="B38:BQ38"/>
+    <mergeCell ref="B53:BQ53"/>
+    <mergeCell ref="B61:BQ61"/>
+    <mergeCell ref="B8:BP8"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AY6:BJ6"/>
     <mergeCell ref="AM6:AX6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="AA6:AL6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="BK6:BQ6"/>
-[...5 lines deleted...]
-    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="BK6:BR6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>