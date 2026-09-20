--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="71">
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -875,51 +875,51 @@
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -955,98 +955,94 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
@@ -1353,51 +1349,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1479,91 +1475,91 @@
       </c>
       <c r="B12" s="32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="51">
-        <v>46247</v>
+      <c r="B15" s="38">
+        <v>46276</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="51">
-        <v>46276</v>
+      <c r="B16" s="38">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="52" t="s">
+      <c r="B17" s="39" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="39" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="52" t="s">
+      <c r="B20" s="39" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -1591,167 +1587,170 @@
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="1" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE42"/>
+  <dimension ref="A1:AF42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AG19" sqref="AG19"/>
+      <selection activeCell="AI23" sqref="AI23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.42578125" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="15.75">
+    <row r="1" spans="1:32" ht="15.75">
       <c r="A1" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:31" ht="31.5" customHeight="1">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:32" ht="31.5" customHeight="1">
+      <c r="A2" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="44"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
     </row>
-    <row r="5" spans="1:31" s="20" customFormat="1" ht="12.75">
+    <row r="5" spans="1:32" s="20" customFormat="1" ht="12.75">
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
-      <c r="AE5" s="22" t="s">
+      <c r="AE5" s="22"/>
+      <c r="AF5" s="41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="15" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="40">
+    <row r="6" spans="1:32" s="15" customFormat="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="44">
         <v>2024</v>
       </c>
-      <c r="C6" s="40"/>
-[...10 lines deleted...]
-      <c r="N6" s="41">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="45">
         <v>2025</v>
       </c>
-      <c r="O6" s="42"/>
-[...10 lines deleted...]
-      <c r="Z6" s="41">
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="45">
         <v>2026</v>
       </c>
-      <c r="AA6" s="43"/>
-[...6 lines deleted...]
-      <c r="A7" s="39"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+    </row>
+    <row r="7" spans="1:32" s="15" customFormat="1" ht="25.5">
+      <c r="A7" s="43"/>
       <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="19" t="s">
@@ -1798,88 +1797,92 @@
       </c>
       <c r="X7" s="24" t="s">
         <v>13</v>
       </c>
       <c r="Y7" s="26" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA7" s="28" t="s">
         <v>4</v>
       </c>
       <c r="AB7" s="28" t="s">
         <v>5</v>
       </c>
       <c r="AC7" s="28" t="s">
         <v>6</v>
       </c>
       <c r="AD7" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AE7" s="30" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="33" t="s">
+      <c r="AF7" s="19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="14" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A8" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="33"/>
-[...31 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="50"/>
+    </row>
+    <row r="9" spans="1:32" s="15" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A9" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="16">
         <v>-203</v>
       </c>
       <c r="C9" s="16">
         <v>1883</v>
       </c>
       <c r="D9" s="17">
         <v>2006</v>
       </c>
       <c r="E9" s="16">
         <v>1439</v>
       </c>
       <c r="F9" s="16">
         <v>1339</v>
       </c>
       <c r="G9" s="16">
         <v>825</v>
       </c>
       <c r="H9" s="16">
         <v>849</v>
       </c>
       <c r="I9" s="16">
         <v>394</v>
@@ -1928,53 +1931,56 @@
       </c>
       <c r="X9" s="16">
         <v>308</v>
       </c>
       <c r="Y9" s="16">
         <v>512</v>
       </c>
       <c r="Z9" s="16">
         <v>511</v>
       </c>
       <c r="AA9" s="16">
         <v>283</v>
       </c>
       <c r="AB9" s="16">
         <v>169</v>
       </c>
       <c r="AC9" s="16">
         <v>232</v>
       </c>
       <c r="AD9" s="16">
         <v>46</v>
       </c>
       <c r="AE9" s="16">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="47" t="s">
+      <c r="AF9" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A10" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="16">
         <v>-14</v>
       </c>
       <c r="C10" s="16">
         <v>-41</v>
       </c>
       <c r="D10" s="17">
         <v>-147</v>
       </c>
       <c r="E10" s="16">
         <v>-65</v>
       </c>
       <c r="F10" s="16">
         <v>-29</v>
       </c>
       <c r="G10" s="16">
         <v>-35</v>
       </c>
       <c r="H10" s="16">
         <v>-16</v>
       </c>
       <c r="I10" s="16">
         <v>-12</v>
@@ -2023,53 +2029,56 @@
       </c>
       <c r="X10" s="16">
         <v>21</v>
       </c>
       <c r="Y10" s="16">
         <v>42</v>
       </c>
       <c r="Z10" s="16">
         <v>32</v>
       </c>
       <c r="AA10" s="16">
         <v>14</v>
       </c>
       <c r="AB10" s="16">
         <v>7</v>
       </c>
       <c r="AC10" s="16">
         <v>1</v>
       </c>
       <c r="AD10" s="16">
         <v>1</v>
       </c>
       <c r="AE10" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="47" t="s">
+      <c r="AF10" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A11" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="16">
         <v>-45</v>
       </c>
       <c r="C11" s="16">
         <v>39</v>
       </c>
       <c r="D11" s="17">
         <v>748</v>
       </c>
       <c r="E11" s="16">
         <v>33</v>
       </c>
       <c r="F11" s="16">
         <v>26</v>
       </c>
       <c r="G11" s="16">
         <v>-11</v>
       </c>
       <c r="H11" s="16">
         <v>-20</v>
       </c>
       <c r="I11" s="16">
         <v>28</v>
@@ -2118,53 +2127,56 @@
       </c>
       <c r="X11" s="16">
         <v>42</v>
       </c>
       <c r="Y11" s="16">
         <v>46</v>
       </c>
       <c r="Z11" s="16">
         <v>29</v>
       </c>
       <c r="AA11" s="16">
         <v>27</v>
       </c>
       <c r="AB11" s="16">
         <v>16</v>
       </c>
       <c r="AC11" s="16">
         <v>17</v>
       </c>
       <c r="AD11" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE11" s="16">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="47" t="s">
+      <c r="AF11" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A12" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="16">
         <v>-15</v>
       </c>
       <c r="C12" s="16">
         <v>79</v>
       </c>
       <c r="D12" s="17">
         <v>91</v>
       </c>
       <c r="E12" s="16">
         <v>33</v>
       </c>
       <c r="F12" s="16">
         <v>54</v>
       </c>
       <c r="G12" s="16">
         <v>46</v>
       </c>
       <c r="H12" s="16">
         <v>41</v>
       </c>
       <c r="I12" s="16">
         <v>49</v>
@@ -2213,53 +2225,56 @@
       </c>
       <c r="X12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Y12" s="16">
         <v>1</v>
       </c>
       <c r="Z12" s="16">
         <v>1</v>
       </c>
       <c r="AA12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE12" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="47" t="s">
+      <c r="AF12" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="16">
         <v>59</v>
       </c>
       <c r="C13" s="16">
         <v>421</v>
       </c>
       <c r="D13" s="17">
         <v>248</v>
       </c>
       <c r="E13" s="16">
         <v>274</v>
       </c>
       <c r="F13" s="16">
         <v>420</v>
       </c>
       <c r="G13" s="16">
         <v>224</v>
       </c>
       <c r="H13" s="16">
         <v>37</v>
       </c>
       <c r="I13" s="16">
         <v>29</v>
@@ -2308,53 +2323,56 @@
       </c>
       <c r="X13" s="16">
         <v>16</v>
       </c>
       <c r="Y13" s="16">
         <v>73</v>
       </c>
       <c r="Z13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB13" s="16">
         <v>-2</v>
       </c>
       <c r="AC13" s="16">
         <v>-3</v>
       </c>
       <c r="AD13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE13" s="16">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="47" t="s">
+      <c r="AF13" s="15">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A14" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="16">
         <v>0</v>
       </c>
       <c r="C14" s="16">
         <v>72</v>
       </c>
       <c r="D14" s="17">
         <v>62</v>
       </c>
       <c r="E14" s="16">
         <v>85</v>
       </c>
       <c r="F14" s="16">
         <v>87</v>
       </c>
       <c r="G14" s="16">
         <v>31</v>
       </c>
       <c r="H14" s="16">
         <v>34</v>
       </c>
       <c r="I14" s="16">
         <v>54</v>
@@ -2403,53 +2421,56 @@
       </c>
       <c r="X14" s="16">
         <v>78</v>
       </c>
       <c r="Y14" s="16">
         <v>121</v>
       </c>
       <c r="Z14" s="16">
         <v>158</v>
       </c>
       <c r="AA14" s="16">
         <v>116</v>
       </c>
       <c r="AB14" s="16">
         <v>47</v>
       </c>
       <c r="AC14" s="16">
         <v>86</v>
       </c>
       <c r="AD14" s="16">
         <v>15</v>
       </c>
       <c r="AE14" s="16">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="47" t="s">
+      <c r="AF14" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A15" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="16">
         <v>-9</v>
       </c>
       <c r="C15" s="16">
         <v>97</v>
       </c>
       <c r="D15" s="17">
         <v>39</v>
       </c>
       <c r="E15" s="16">
         <v>32</v>
       </c>
       <c r="F15" s="16">
         <v>41</v>
       </c>
       <c r="G15" s="16">
         <v>18</v>
       </c>
       <c r="H15" s="16">
         <v>29</v>
       </c>
       <c r="I15" s="16">
         <v>26</v>
@@ -2498,53 +2519,56 @@
       </c>
       <c r="X15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Y15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Z15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="47" t="s">
+      <c r="AF15" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A16" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="16">
         <v>-13</v>
       </c>
       <c r="C16" s="16">
         <v>-36</v>
       </c>
       <c r="D16" s="17">
         <v>-18</v>
       </c>
       <c r="E16" s="16">
         <v>-5</v>
       </c>
       <c r="F16" s="16">
         <v>-58</v>
       </c>
       <c r="G16" s="16">
         <v>-29</v>
       </c>
       <c r="H16" s="16">
         <v>-30</v>
       </c>
       <c r="I16" s="16">
         <v>-76</v>
@@ -2593,53 +2617,56 @@
       </c>
       <c r="X16" s="16">
         <v>73</v>
       </c>
       <c r="Y16" s="16">
         <v>110</v>
       </c>
       <c r="Z16" s="16">
         <v>182</v>
       </c>
       <c r="AA16" s="16">
         <v>60</v>
       </c>
       <c r="AB16" s="16">
         <v>34</v>
       </c>
       <c r="AC16" s="16">
         <v>67</v>
       </c>
       <c r="AD16" s="16">
         <v>17</v>
       </c>
       <c r="AE16" s="16">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="AF16" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A17" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="16">
         <v>3</v>
       </c>
       <c r="C17" s="16">
         <v>60</v>
       </c>
       <c r="D17" s="17">
         <v>1</v>
       </c>
       <c r="E17" s="16">
         <v>15</v>
       </c>
       <c r="F17" s="16">
         <v>22</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="16">
         <v>-20</v>
       </c>
       <c r="I17" s="16">
         <v>-9</v>
@@ -2688,53 +2715,56 @@
       </c>
       <c r="X17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Y17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Z17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE17" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="47" t="s">
+      <c r="AF17" s="15">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A18" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="16">
         <v>-81</v>
       </c>
       <c r="C18" s="16">
         <v>65</v>
       </c>
       <c r="D18" s="17">
         <v>25</v>
       </c>
       <c r="E18" s="16">
         <v>13</v>
       </c>
       <c r="F18" s="16">
         <v>-49</v>
       </c>
       <c r="G18" s="16">
         <v>-135</v>
       </c>
       <c r="H18" s="16">
         <v>-83</v>
       </c>
       <c r="I18" s="16">
         <v>-181</v>
@@ -2783,53 +2813,56 @@
       </c>
       <c r="X18" s="16">
         <v>40</v>
       </c>
       <c r="Y18" s="16">
         <v>65</v>
       </c>
       <c r="Z18" s="16">
         <v>59</v>
       </c>
       <c r="AA18" s="16">
         <v>44</v>
       </c>
       <c r="AB18" s="16">
         <v>44</v>
       </c>
       <c r="AC18" s="16">
         <v>49</v>
       </c>
       <c r="AD18" s="16">
         <v>7</v>
       </c>
       <c r="AE18" s="16">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="47" t="s">
+      <c r="AF18" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A19" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="16">
         <v>-66</v>
       </c>
       <c r="C19" s="16">
         <v>140</v>
       </c>
       <c r="D19" s="17">
         <v>29</v>
       </c>
       <c r="E19" s="16">
         <v>16</v>
       </c>
       <c r="F19" s="16">
         <v>-29</v>
       </c>
       <c r="G19" s="16">
         <v>-23</v>
       </c>
       <c r="H19" s="16">
         <v>20</v>
       </c>
       <c r="I19" s="16">
         <v>30</v>
@@ -2878,53 +2911,56 @@
       </c>
       <c r="X19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Y19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Z19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE19" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="47" t="s">
+      <c r="AF19" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A20" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16">
         <v>1</v>
       </c>
       <c r="C20" s="16">
         <v>1</v>
       </c>
       <c r="D20" s="17">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>-4</v>
       </c>
       <c r="F20" s="16">
         <v>2</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
       </c>
       <c r="H20" s="16">
         <v>-1</v>
       </c>
       <c r="I20" s="16">
         <v>-3</v>
@@ -2973,88 +3009,92 @@
       </c>
       <c r="X20" s="16">
         <v>38</v>
       </c>
       <c r="Y20" s="16">
         <v>54</v>
       </c>
       <c r="Z20" s="16">
         <v>50</v>
       </c>
       <c r="AA20" s="16">
         <v>22</v>
       </c>
       <c r="AB20" s="16">
         <v>23</v>
       </c>
       <c r="AC20" s="16">
         <v>15</v>
       </c>
       <c r="AD20" s="16">
         <v>6</v>
       </c>
       <c r="AE20" s="16">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="AF20" s="15">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="14" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A21" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="35"/>
-[...31 lines deleted...]
-      <c r="A22" s="46" t="s">
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+      <c r="S21" s="49"/>
+      <c r="T21" s="49"/>
+      <c r="U21" s="49"/>
+      <c r="V21" s="49"/>
+      <c r="W21" s="49"/>
+      <c r="X21" s="49"/>
+      <c r="Y21" s="49"/>
+      <c r="Z21" s="49"/>
+      <c r="AA21" s="49"/>
+      <c r="AB21" s="49"/>
+      <c r="AC21" s="49"/>
+      <c r="AD21" s="49"/>
+      <c r="AE21" s="49"/>
+      <c r="AF21" s="49"/>
+    </row>
+    <row r="22" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A22" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="16">
         <v>-254</v>
       </c>
       <c r="C22" s="16">
         <v>1430</v>
       </c>
       <c r="D22" s="17">
         <v>1258</v>
       </c>
       <c r="E22" s="16">
         <v>953</v>
       </c>
       <c r="F22" s="16">
         <v>797</v>
       </c>
       <c r="G22" s="16">
         <v>445</v>
       </c>
       <c r="H22" s="16">
         <v>639</v>
       </c>
       <c r="I22" s="16">
         <v>294</v>
@@ -3103,53 +3143,56 @@
       </c>
       <c r="X22" s="16">
         <v>79</v>
       </c>
       <c r="Y22" s="16">
         <v>115</v>
       </c>
       <c r="Z22" s="16">
         <v>100</v>
       </c>
       <c r="AA22" s="16">
         <v>69</v>
       </c>
       <c r="AB22" s="16">
         <v>44</v>
       </c>
       <c r="AC22" s="16">
         <v>52</v>
       </c>
       <c r="AD22" s="16">
         <v>-1</v>
       </c>
       <c r="AE22" s="15">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="47" t="s">
+      <c r="AF22" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A23" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="16">
         <v>-15</v>
       </c>
       <c r="C23" s="16">
         <v>-32</v>
       </c>
       <c r="D23" s="17">
         <v>-125</v>
       </c>
       <c r="E23" s="16">
         <v>-56</v>
       </c>
       <c r="F23" s="16">
         <v>-21</v>
       </c>
       <c r="G23" s="16">
         <v>-28</v>
       </c>
       <c r="H23" s="16">
         <v>-11</v>
       </c>
       <c r="I23" s="16">
         <v>-11</v>
@@ -3198,53 +3241,56 @@
       </c>
       <c r="X23" s="16">
         <v>9</v>
       </c>
       <c r="Y23" s="16">
         <v>21</v>
       </c>
       <c r="Z23" s="16">
         <v>20</v>
       </c>
       <c r="AA23" s="16">
         <v>13</v>
       </c>
       <c r="AB23" s="16">
         <v>7</v>
       </c>
       <c r="AC23" s="16">
         <v>1</v>
       </c>
       <c r="AD23" s="16">
         <v>1</v>
       </c>
       <c r="AE23" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="47" t="s">
+      <c r="AF23" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A24" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="16">
         <v>-20</v>
       </c>
       <c r="C24" s="16">
         <v>27</v>
       </c>
       <c r="D24" s="17">
         <v>493</v>
       </c>
       <c r="E24" s="16">
         <v>22</v>
       </c>
       <c r="F24" s="16">
         <v>9</v>
       </c>
       <c r="G24" s="16">
         <v>-12</v>
       </c>
       <c r="H24" s="16">
         <v>-17</v>
       </c>
       <c r="I24" s="16">
         <v>22</v>
@@ -3293,53 +3339,56 @@
       </c>
       <c r="X24" s="16">
         <v>42</v>
       </c>
       <c r="Y24" s="16">
         <v>46</v>
       </c>
       <c r="Z24" s="16">
         <v>29</v>
       </c>
       <c r="AA24" s="16">
         <v>27</v>
       </c>
       <c r="AB24" s="16">
         <v>16</v>
       </c>
       <c r="AC24" s="16">
         <v>17</v>
       </c>
       <c r="AD24" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE24" s="15">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="47" t="s">
+      <c r="AF24" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="16">
         <v>-16</v>
       </c>
       <c r="C25" s="16">
         <v>75</v>
       </c>
       <c r="D25" s="17">
         <v>89</v>
       </c>
       <c r="E25" s="16">
         <v>41</v>
       </c>
       <c r="F25" s="16">
         <v>52</v>
       </c>
       <c r="G25" s="16">
         <v>46</v>
       </c>
       <c r="H25" s="16">
         <v>43</v>
       </c>
       <c r="I25" s="16">
         <v>50</v>
@@ -3388,53 +3437,56 @@
       </c>
       <c r="X25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Y25" s="16">
         <v>12</v>
       </c>
       <c r="Z25" s="16">
         <v>-4</v>
       </c>
       <c r="AA25" s="16">
         <v>3</v>
       </c>
       <c r="AB25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE25" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="47" t="s">
+      <c r="AF25" s="15">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A26" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="16">
         <v>3</v>
       </c>
       <c r="C26" s="16">
         <v>50</v>
       </c>
       <c r="D26" s="17">
         <v>22</v>
       </c>
       <c r="E26" s="16">
         <v>34</v>
       </c>
       <c r="F26" s="16">
         <v>62</v>
       </c>
       <c r="G26" s="16">
         <v>34</v>
       </c>
       <c r="H26" s="16">
         <v>-2</v>
       </c>
       <c r="I26" s="16">
         <v>-19</v>
@@ -3483,53 +3535,56 @@
       </c>
       <c r="X26" s="16">
         <v>15</v>
       </c>
       <c r="Y26" s="16">
         <v>19</v>
       </c>
       <c r="Z26" s="16">
         <v>39</v>
       </c>
       <c r="AA26" s="16">
         <v>21</v>
       </c>
       <c r="AB26" s="16">
         <v>8</v>
       </c>
       <c r="AC26" s="16">
         <v>15</v>
       </c>
       <c r="AD26" s="16">
         <v>-2</v>
       </c>
       <c r="AE26" s="15">
         <v>-5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="47" t="s">
+      <c r="AF26" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A27" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="16">
         <v>0</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="17">
         <v>52</v>
       </c>
       <c r="E27" s="16">
         <v>58</v>
       </c>
       <c r="F27" s="16">
         <v>63</v>
       </c>
       <c r="G27" s="16">
         <v>23</v>
       </c>
       <c r="H27" s="16">
         <v>21</v>
       </c>
       <c r="I27" s="16">
         <v>42</v>
@@ -3578,88 +3633,92 @@
       </c>
       <c r="X27" s="16">
         <v>13</v>
       </c>
       <c r="Y27" s="16">
         <v>17</v>
       </c>
       <c r="Z27" s="16">
         <v>16</v>
       </c>
       <c r="AA27" s="16">
         <v>5</v>
       </c>
       <c r="AB27" s="16">
         <v>13</v>
       </c>
       <c r="AC27" s="16">
         <v>19</v>
       </c>
       <c r="AD27" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE27" s="15">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="37" t="s">
+      <c r="AF27" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="14" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A28" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="37"/>
-[...31 lines deleted...]
-      <c r="A29" s="48" t="s">
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+    </row>
+    <row r="29" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A29" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="16">
         <v>51</v>
       </c>
       <c r="C29" s="16">
         <v>453</v>
       </c>
       <c r="D29" s="17">
         <v>748</v>
       </c>
       <c r="E29" s="16">
         <v>486</v>
       </c>
       <c r="F29" s="16">
         <v>542</v>
       </c>
       <c r="G29" s="16">
         <v>380</v>
       </c>
       <c r="H29" s="16">
         <v>210</v>
       </c>
       <c r="I29" s="16">
         <v>100</v>
@@ -3708,53 +3767,56 @@
       </c>
       <c r="X29" s="17">
         <v>229</v>
       </c>
       <c r="Y29" s="17">
         <v>397</v>
       </c>
       <c r="Z29" s="17">
         <v>411</v>
       </c>
       <c r="AA29" s="17">
         <v>214</v>
       </c>
       <c r="AB29" s="17">
         <v>125</v>
       </c>
       <c r="AC29" s="17">
         <v>180</v>
       </c>
       <c r="AD29" s="17">
         <v>47</v>
       </c>
       <c r="AE29" s="15">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="49" t="s">
+      <c r="AF29" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A30" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="16">
         <v>1</v>
       </c>
       <c r="C30" s="16">
         <v>-9</v>
       </c>
       <c r="D30" s="17">
         <v>-22</v>
       </c>
       <c r="E30" s="16">
         <v>-9</v>
       </c>
       <c r="F30" s="16">
         <v>-8</v>
       </c>
       <c r="G30" s="16">
         <v>-7</v>
       </c>
       <c r="H30" s="16">
         <v>-5</v>
       </c>
       <c r="I30" s="16">
         <v>-1</v>
@@ -3803,53 +3865,56 @@
       </c>
       <c r="X30" s="17">
         <v>12</v>
       </c>
       <c r="Y30" s="17">
         <v>21</v>
       </c>
       <c r="Z30" s="17">
         <v>12</v>
       </c>
       <c r="AA30" s="17">
         <v>1</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC30" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD30" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE30" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="49" t="s">
+      <c r="AF30" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A31" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="16">
         <v>-25</v>
       </c>
       <c r="C31" s="16">
         <v>12</v>
       </c>
       <c r="D31" s="17">
         <v>255</v>
       </c>
       <c r="E31" s="16">
         <v>11</v>
       </c>
       <c r="F31" s="16">
         <v>17</v>
       </c>
       <c r="G31" s="16">
         <v>1</v>
       </c>
       <c r="H31" s="16">
         <v>-3</v>
       </c>
       <c r="I31" s="16">
         <v>6</v>
@@ -3898,53 +3963,56 @@
       </c>
       <c r="X31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Y31" s="17">
         <v>1</v>
       </c>
       <c r="Z31" s="17">
         <v>1</v>
       </c>
       <c r="AA31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE31" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="49" t="s">
+      <c r="AF31" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A32" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="16">
         <v>1</v>
       </c>
       <c r="C32" s="16">
         <v>4</v>
       </c>
       <c r="D32" s="17">
         <v>2</v>
       </c>
       <c r="E32" s="16">
         <v>-8</v>
       </c>
       <c r="F32" s="16">
         <v>2</v>
       </c>
       <c r="G32" s="16">
         <v>0</v>
       </c>
       <c r="H32" s="16">
         <v>-2</v>
       </c>
       <c r="I32" s="16">
         <v>-1</v>
@@ -3993,53 +4061,56 @@
       </c>
       <c r="X32" s="17">
         <v>16</v>
       </c>
       <c r="Y32" s="17">
         <v>61</v>
       </c>
       <c r="Z32" s="17">
         <v>4</v>
       </c>
       <c r="AA32" s="17">
         <v>-3</v>
       </c>
       <c r="AB32" s="17">
         <v>-2</v>
       </c>
       <c r="AC32" s="17">
         <v>-3</v>
       </c>
       <c r="AD32" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="15">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="49" t="s">
+      <c r="AF32" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A33" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="16">
         <v>56</v>
       </c>
       <c r="C33" s="16">
         <v>371</v>
       </c>
       <c r="D33" s="17">
         <v>226</v>
       </c>
       <c r="E33" s="16">
         <v>240</v>
       </c>
       <c r="F33" s="16">
         <v>358</v>
       </c>
       <c r="G33" s="16">
         <v>190</v>
       </c>
       <c r="H33" s="16">
         <v>39</v>
       </c>
       <c r="I33" s="16">
         <v>48</v>
@@ -4088,53 +4159,56 @@
       </c>
       <c r="X33" s="17">
         <v>78</v>
       </c>
       <c r="Y33" s="17">
         <v>121</v>
       </c>
       <c r="Z33" s="17">
         <v>158</v>
       </c>
       <c r="AA33" s="17">
         <v>116</v>
       </c>
       <c r="AB33" s="17">
         <v>47</v>
       </c>
       <c r="AC33" s="17">
         <v>86</v>
       </c>
       <c r="AD33" s="17">
         <v>15</v>
       </c>
       <c r="AE33" s="15">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="49" t="s">
+      <c r="AF33" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A34" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="16">
         <v>0</v>
       </c>
       <c r="C34" s="16">
         <v>17</v>
       </c>
       <c r="D34" s="17">
         <v>10</v>
       </c>
       <c r="E34" s="16">
         <v>27</v>
       </c>
       <c r="F34" s="16">
         <v>24</v>
       </c>
       <c r="G34" s="16">
         <v>8</v>
       </c>
       <c r="H34" s="16">
         <v>13</v>
       </c>
       <c r="I34" s="16">
         <v>12</v>
@@ -4181,53 +4255,56 @@
       </c>
       <c r="X34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Y34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Z34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AA34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE34" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="49" t="s">
+      <c r="AF34" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A35" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="16">
         <v>2</v>
       </c>
       <c r="C35" s="16">
         <v>11</v>
       </c>
       <c r="D35" s="17">
         <v>-3</v>
       </c>
       <c r="E35" s="16">
         <v>7</v>
       </c>
       <c r="F35" s="16">
         <v>0</v>
       </c>
       <c r="G35" s="16">
         <v>1</v>
       </c>
       <c r="H35" s="16">
         <v>0</v>
       </c>
       <c r="I35" s="16">
         <v>1</v>
@@ -4276,53 +4353,56 @@
       </c>
       <c r="X35" s="17">
         <v>58</v>
       </c>
       <c r="Y35" s="17">
         <v>91</v>
       </c>
       <c r="Z35" s="17">
         <v>143</v>
       </c>
       <c r="AA35" s="17">
         <v>39</v>
       </c>
       <c r="AB35" s="17">
         <v>26</v>
       </c>
       <c r="AC35" s="17">
         <v>52</v>
       </c>
       <c r="AD35" s="17">
         <v>19</v>
       </c>
       <c r="AE35" s="15">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49" t="s">
+      <c r="AF35" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A36" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="16">
         <v>-10</v>
       </c>
       <c r="C36" s="16">
         <v>-54</v>
       </c>
       <c r="D36" s="17">
         <v>-8</v>
       </c>
       <c r="E36" s="16">
         <v>-6</v>
       </c>
       <c r="F36" s="16">
         <v>-25</v>
       </c>
       <c r="G36" s="16">
         <v>2</v>
       </c>
       <c r="H36" s="16">
         <v>1</v>
       </c>
       <c r="I36" s="16">
         <v>-35</v>
@@ -4371,53 +4451,56 @@
       </c>
       <c r="X36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Y36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE36" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="49" t="s">
+      <c r="AF36" s="15">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A37" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="16">
         <v>0</v>
       </c>
       <c r="C37" s="16">
         <v>-10</v>
       </c>
       <c r="D37" s="17">
         <v>-6</v>
       </c>
       <c r="E37" s="16">
         <v>3</v>
       </c>
       <c r="F37" s="16">
         <v>6</v>
       </c>
       <c r="G37" s="16">
         <v>-7</v>
       </c>
       <c r="H37" s="16">
         <v>-1</v>
       </c>
       <c r="I37" s="16">
         <v>-4</v>
@@ -4466,53 +4549,56 @@
       </c>
       <c r="X37" s="17">
         <v>27</v>
       </c>
       <c r="Y37" s="17">
         <v>48</v>
       </c>
       <c r="Z37" s="17">
         <v>43</v>
       </c>
       <c r="AA37" s="17">
         <v>39</v>
       </c>
       <c r="AB37" s="17">
         <v>31</v>
       </c>
       <c r="AC37" s="17">
         <v>30</v>
       </c>
       <c r="AD37" s="17">
         <v>7</v>
       </c>
       <c r="AE37" s="15">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="49" t="s">
+      <c r="AF37" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A38" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="16">
         <v>-9</v>
       </c>
       <c r="C38" s="16">
         <v>1</v>
       </c>
       <c r="D38" s="17">
         <v>1</v>
       </c>
       <c r="E38" s="16">
         <v>2</v>
       </c>
       <c r="F38" s="16">
         <v>-8</v>
       </c>
       <c r="G38" s="16">
         <v>-11</v>
       </c>
       <c r="H38" s="16">
         <v>-3</v>
       </c>
       <c r="I38" s="16">
         <v>-13</v>
@@ -4561,53 +4647,56 @@
       </c>
       <c r="X38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Y38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Z38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AA38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE38" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="50" t="s">
+      <c r="AF38" s="16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A39" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="16">
         <v>-8</v>
       </c>
       <c r="C39" s="16">
         <v>-10</v>
       </c>
       <c r="D39" s="17">
         <v>-4</v>
       </c>
       <c r="E39" s="16">
         <v>-13</v>
       </c>
       <c r="F39" s="16">
         <v>-13</v>
       </c>
       <c r="G39" s="16">
         <v>-22</v>
       </c>
       <c r="H39" s="16">
         <v>-25</v>
       </c>
       <c r="I39" s="16">
         <v>-21</v>
@@ -4656,70 +4745,73 @@
       </c>
       <c r="X39" s="18">
         <v>38</v>
       </c>
       <c r="Y39" s="18">
         <v>54</v>
       </c>
       <c r="Z39" s="18">
         <v>50</v>
       </c>
       <c r="AA39" s="18">
         <v>22</v>
       </c>
       <c r="AB39" s="18">
         <v>23</v>
       </c>
       <c r="AC39" s="18">
         <v>15</v>
       </c>
       <c r="AD39" s="18">
         <v>6</v>
       </c>
       <c r="AE39" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF39" s="25">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A40" s="23"/>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" s="2"/>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AE2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A28:AE28"/>
+    <mergeCell ref="A2:AF2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A28:AF28"/>
+    <mergeCell ref="A21:AF21"/>
+    <mergeCell ref="A8:AF8"/>
+    <mergeCell ref="Z6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>