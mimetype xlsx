--- v1 (2026-09-20)
+++ v2 (2026-11-01)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="71">
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -875,51 +875,51 @@
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -960,89 +960,92 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="28" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
@@ -1349,51 +1352,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1475,91 +1478,91 @@
       </c>
       <c r="B12" s="32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="38">
-        <v>46276</v>
+      <c r="B15" s="52">
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="38">
-        <v>46307</v>
+      <c r="B16" s="52">
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="39" t="s">
+      <c r="B17" s="38" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="38" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -1587,169 +1590,172 @@
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="1" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF42"/>
+  <dimension ref="A1:AG42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AI23" sqref="AI23"/>
+      <selection activeCell="AI26" sqref="AI26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.42578125" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="15.75">
+    <row r="1" spans="1:33" ht="15.75">
       <c r="A1" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:32" ht="31.5" customHeight="1">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:33" ht="31.5" customHeight="1">
+      <c r="A2" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="51"/>
-[...31 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
     </row>
-    <row r="5" spans="1:32" s="20" customFormat="1" ht="12.75">
+    <row r="5" spans="1:33" s="20" customFormat="1" ht="12.75">
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="AE5" s="22"/>
-      <c r="AF5" s="41" t="s">
+      <c r="AF5" s="40"/>
+      <c r="AG5" s="40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="15" customFormat="1">
+    <row r="6" spans="1:33" s="15" customFormat="1">
       <c r="A6" s="42"/>
       <c r="B6" s="44">
         <v>2024</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="45">
         <v>2025</v>
       </c>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
       <c r="Y6" s="47"/>
       <c r="Z6" s="45">
         <v>2026</v>
       </c>
       <c r="AA6" s="46"/>
       <c r="AB6" s="46"/>
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
-    </row>
-    <row r="7" spans="1:32" s="15" customFormat="1" ht="25.5">
+      <c r="AG6" s="46"/>
+    </row>
+    <row r="7" spans="1:33" s="15" customFormat="1" ht="25.5">
       <c r="A7" s="43"/>
       <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>10</v>
       </c>
@@ -1800,88 +1806,92 @@
       </c>
       <c r="Y7" s="26" t="s">
         <v>14</v>
       </c>
       <c r="Z7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AA7" s="28" t="s">
         <v>4</v>
       </c>
       <c r="AB7" s="28" t="s">
         <v>5</v>
       </c>
       <c r="AC7" s="28" t="s">
         <v>6</v>
       </c>
       <c r="AD7" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AE7" s="30" t="s">
         <v>8</v>
       </c>
       <c r="AF7" s="19" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="14" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG7" s="19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="14" customFormat="1" ht="19.5" customHeight="1">
       <c r="A8" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="50"/>
       <c r="C8" s="50"/>
       <c r="D8" s="50"/>
       <c r="E8" s="50"/>
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
       <c r="H8" s="50"/>
       <c r="I8" s="50"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
       <c r="N8" s="50"/>
       <c r="O8" s="50"/>
       <c r="P8" s="50"/>
       <c r="Q8" s="50"/>
       <c r="R8" s="50"/>
       <c r="S8" s="50"/>
       <c r="T8" s="50"/>
       <c r="U8" s="50"/>
       <c r="V8" s="50"/>
       <c r="W8" s="50"/>
       <c r="X8" s="50"/>
       <c r="Y8" s="50"/>
       <c r="Z8" s="50"/>
       <c r="AA8" s="50"/>
       <c r="AB8" s="50"/>
       <c r="AC8" s="50"/>
       <c r="AD8" s="50"/>
       <c r="AE8" s="50"/>
       <c r="AF8" s="50"/>
-    </row>
-    <row r="9" spans="1:32" s="15" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AG8" s="50"/>
+    </row>
+    <row r="9" spans="1:33" s="15" customFormat="1" ht="18.75" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="16">
         <v>-203</v>
       </c>
       <c r="C9" s="16">
         <v>1883</v>
       </c>
       <c r="D9" s="17">
         <v>2006</v>
       </c>
       <c r="E9" s="16">
         <v>1439</v>
       </c>
       <c r="F9" s="16">
         <v>1339</v>
       </c>
       <c r="G9" s="16">
         <v>825</v>
       </c>
       <c r="H9" s="16">
         <v>849</v>
       </c>
       <c r="I9" s="16">
@@ -1934,52 +1944,55 @@
       </c>
       <c r="Y9" s="16">
         <v>512</v>
       </c>
       <c r="Z9" s="16">
         <v>511</v>
       </c>
       <c r="AA9" s="16">
         <v>283</v>
       </c>
       <c r="AB9" s="16">
         <v>169</v>
       </c>
       <c r="AC9" s="16">
         <v>232</v>
       </c>
       <c r="AD9" s="16">
         <v>46</v>
       </c>
       <c r="AE9" s="16">
         <v>29</v>
       </c>
       <c r="AF9" s="15">
         <v>14</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG9" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="16">
         <v>-14</v>
       </c>
       <c r="C10" s="16">
         <v>-41</v>
       </c>
       <c r="D10" s="17">
         <v>-147</v>
       </c>
       <c r="E10" s="16">
         <v>-65</v>
       </c>
       <c r="F10" s="16">
         <v>-29</v>
       </c>
       <c r="G10" s="16">
         <v>-35</v>
       </c>
       <c r="H10" s="16">
         <v>-16</v>
       </c>
       <c r="I10" s="16">
@@ -2032,52 +2045,55 @@
       </c>
       <c r="Y10" s="16">
         <v>42</v>
       </c>
       <c r="Z10" s="16">
         <v>32</v>
       </c>
       <c r="AA10" s="16">
         <v>14</v>
       </c>
       <c r="AB10" s="16">
         <v>7</v>
       </c>
       <c r="AC10" s="16">
         <v>1</v>
       </c>
       <c r="AD10" s="16">
         <v>1</v>
       </c>
       <c r="AE10" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF10" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG10" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A11" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="16">
         <v>-45</v>
       </c>
       <c r="C11" s="16">
         <v>39</v>
       </c>
       <c r="D11" s="17">
         <v>748</v>
       </c>
       <c r="E11" s="16">
         <v>33</v>
       </c>
       <c r="F11" s="16">
         <v>26</v>
       </c>
       <c r="G11" s="16">
         <v>-11</v>
       </c>
       <c r="H11" s="16">
         <v>-20</v>
       </c>
       <c r="I11" s="16">
@@ -2130,52 +2146,55 @@
       </c>
       <c r="Y11" s="16">
         <v>46</v>
       </c>
       <c r="Z11" s="16">
         <v>29</v>
       </c>
       <c r="AA11" s="16">
         <v>27</v>
       </c>
       <c r="AB11" s="16">
         <v>16</v>
       </c>
       <c r="AC11" s="16">
         <v>17</v>
       </c>
       <c r="AD11" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE11" s="16">
         <v>2</v>
       </c>
       <c r="AF11" s="15">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG11" s="15">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A12" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="16">
         <v>-15</v>
       </c>
       <c r="C12" s="16">
         <v>79</v>
       </c>
       <c r="D12" s="17">
         <v>91</v>
       </c>
       <c r="E12" s="16">
         <v>33</v>
       </c>
       <c r="F12" s="16">
         <v>54</v>
       </c>
       <c r="G12" s="16">
         <v>46</v>
       </c>
       <c r="H12" s="16">
         <v>41</v>
       </c>
       <c r="I12" s="16">
@@ -2228,52 +2247,55 @@
       </c>
       <c r="Y12" s="16">
         <v>1</v>
       </c>
       <c r="Z12" s="16">
         <v>1</v>
       </c>
       <c r="AA12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE12" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF12" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG12" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="16">
         <v>59</v>
       </c>
       <c r="C13" s="16">
         <v>421</v>
       </c>
       <c r="D13" s="17">
         <v>248</v>
       </c>
       <c r="E13" s="16">
         <v>274</v>
       </c>
       <c r="F13" s="16">
         <v>420</v>
       </c>
       <c r="G13" s="16">
         <v>224</v>
       </c>
       <c r="H13" s="16">
         <v>37</v>
       </c>
       <c r="I13" s="16">
@@ -2326,52 +2348,55 @@
       </c>
       <c r="Y13" s="16">
         <v>73</v>
       </c>
       <c r="Z13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB13" s="16">
         <v>-2</v>
       </c>
       <c r="AC13" s="16">
         <v>-3</v>
       </c>
       <c r="AD13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE13" s="16">
         <v>-2</v>
       </c>
       <c r="AF13" s="15">
         <v>-4</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG13" s="15">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="16">
         <v>0</v>
       </c>
       <c r="C14" s="16">
         <v>72</v>
       </c>
       <c r="D14" s="17">
         <v>62</v>
       </c>
       <c r="E14" s="16">
         <v>85</v>
       </c>
       <c r="F14" s="16">
         <v>87</v>
       </c>
       <c r="G14" s="16">
         <v>31</v>
       </c>
       <c r="H14" s="16">
         <v>34</v>
       </c>
       <c r="I14" s="16">
@@ -2424,52 +2449,55 @@
       </c>
       <c r="Y14" s="16">
         <v>121</v>
       </c>
       <c r="Z14" s="16">
         <v>158</v>
       </c>
       <c r="AA14" s="16">
         <v>116</v>
       </c>
       <c r="AB14" s="16">
         <v>47</v>
       </c>
       <c r="AC14" s="16">
         <v>86</v>
       </c>
       <c r="AD14" s="16">
         <v>15</v>
       </c>
       <c r="AE14" s="16">
         <v>8</v>
       </c>
       <c r="AF14" s="15">
         <v>6</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG14" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A15" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="16">
         <v>-9</v>
       </c>
       <c r="C15" s="16">
         <v>97</v>
       </c>
       <c r="D15" s="17">
         <v>39</v>
       </c>
       <c r="E15" s="16">
         <v>32</v>
       </c>
       <c r="F15" s="16">
         <v>41</v>
       </c>
       <c r="G15" s="16">
         <v>18</v>
       </c>
       <c r="H15" s="16">
         <v>29</v>
       </c>
       <c r="I15" s="16">
@@ -2522,52 +2550,55 @@
       </c>
       <c r="Y15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Z15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE15" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF15" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG15" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="16">
         <v>-13</v>
       </c>
       <c r="C16" s="16">
         <v>-36</v>
       </c>
       <c r="D16" s="17">
         <v>-18</v>
       </c>
       <c r="E16" s="16">
         <v>-5</v>
       </c>
       <c r="F16" s="16">
         <v>-58</v>
       </c>
       <c r="G16" s="16">
         <v>-29</v>
       </c>
       <c r="H16" s="16">
         <v>-30</v>
       </c>
       <c r="I16" s="16">
@@ -2620,52 +2651,55 @@
       </c>
       <c r="Y16" s="16">
         <v>110</v>
       </c>
       <c r="Z16" s="16">
         <v>182</v>
       </c>
       <c r="AA16" s="16">
         <v>60</v>
       </c>
       <c r="AB16" s="16">
         <v>34</v>
       </c>
       <c r="AC16" s="16">
         <v>67</v>
       </c>
       <c r="AD16" s="16">
         <v>17</v>
       </c>
       <c r="AE16" s="16">
         <v>-3</v>
       </c>
       <c r="AF16" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG16" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="16">
         <v>3</v>
       </c>
       <c r="C17" s="16">
         <v>60</v>
       </c>
       <c r="D17" s="17">
         <v>1</v>
       </c>
       <c r="E17" s="16">
         <v>15</v>
       </c>
       <c r="F17" s="16">
         <v>22</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="16">
         <v>-20</v>
       </c>
       <c r="I17" s="16">
@@ -2718,52 +2752,55 @@
       </c>
       <c r="Y17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Z17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE17" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF17" s="15">
         <v>-1</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG17" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="16">
         <v>-81</v>
       </c>
       <c r="C18" s="16">
         <v>65</v>
       </c>
       <c r="D18" s="17">
         <v>25</v>
       </c>
       <c r="E18" s="16">
         <v>13</v>
       </c>
       <c r="F18" s="16">
         <v>-49</v>
       </c>
       <c r="G18" s="16">
         <v>-135</v>
       </c>
       <c r="H18" s="16">
         <v>-83</v>
       </c>
       <c r="I18" s="16">
@@ -2816,52 +2853,55 @@
       </c>
       <c r="Y18" s="16">
         <v>65</v>
       </c>
       <c r="Z18" s="16">
         <v>59</v>
       </c>
       <c r="AA18" s="16">
         <v>44</v>
       </c>
       <c r="AB18" s="16">
         <v>44</v>
       </c>
       <c r="AC18" s="16">
         <v>49</v>
       </c>
       <c r="AD18" s="16">
         <v>7</v>
       </c>
       <c r="AE18" s="16">
         <v>22</v>
       </c>
       <c r="AF18" s="15">
         <v>13</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG18" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A19" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="16">
         <v>-66</v>
       </c>
       <c r="C19" s="16">
         <v>140</v>
       </c>
       <c r="D19" s="17">
         <v>29</v>
       </c>
       <c r="E19" s="16">
         <v>16</v>
       </c>
       <c r="F19" s="16">
         <v>-29</v>
       </c>
       <c r="G19" s="16">
         <v>-23</v>
       </c>
       <c r="H19" s="16">
         <v>20</v>
       </c>
       <c r="I19" s="16">
@@ -2914,52 +2954,55 @@
       </c>
       <c r="Y19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="Z19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AA19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AB19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE19" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF19" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG19" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A20" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16">
         <v>1</v>
       </c>
       <c r="C20" s="16">
         <v>1</v>
       </c>
       <c r="D20" s="17">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>-4</v>
       </c>
       <c r="F20" s="16">
         <v>2</v>
       </c>
       <c r="G20" s="16">
         <v>1</v>
       </c>
       <c r="H20" s="16">
         <v>-1</v>
       </c>
       <c r="I20" s="16">
@@ -3012,88 +3055,92 @@
       </c>
       <c r="Y20" s="16">
         <v>54</v>
       </c>
       <c r="Z20" s="16">
         <v>50</v>
       </c>
       <c r="AA20" s="16">
         <v>22</v>
       </c>
       <c r="AB20" s="16">
         <v>23</v>
       </c>
       <c r="AC20" s="16">
         <v>15</v>
       </c>
       <c r="AD20" s="16">
         <v>6</v>
       </c>
       <c r="AE20" s="16">
         <v>2</v>
       </c>
       <c r="AF20" s="15">
         <v>-6</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" s="14" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG20" s="15">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="14" customFormat="1" ht="19.5" customHeight="1">
       <c r="A21" s="49" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="49"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="49"/>
       <c r="F21" s="49"/>
       <c r="G21" s="49"/>
       <c r="H21" s="49"/>
       <c r="I21" s="49"/>
       <c r="J21" s="49"/>
       <c r="K21" s="49"/>
       <c r="L21" s="49"/>
       <c r="M21" s="49"/>
       <c r="N21" s="49"/>
       <c r="O21" s="49"/>
       <c r="P21" s="49"/>
       <c r="Q21" s="49"/>
       <c r="R21" s="49"/>
       <c r="S21" s="49"/>
       <c r="T21" s="49"/>
       <c r="U21" s="49"/>
       <c r="V21" s="49"/>
       <c r="W21" s="49"/>
       <c r="X21" s="49"/>
       <c r="Y21" s="49"/>
       <c r="Z21" s="49"/>
       <c r="AA21" s="49"/>
       <c r="AB21" s="49"/>
       <c r="AC21" s="49"/>
       <c r="AD21" s="49"/>
       <c r="AE21" s="49"/>
       <c r="AF21" s="49"/>
-    </row>
-    <row r="22" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG21" s="49"/>
+    </row>
+    <row r="22" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A22" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="16">
         <v>-254</v>
       </c>
       <c r="C22" s="16">
         <v>1430</v>
       </c>
       <c r="D22" s="17">
         <v>1258</v>
       </c>
       <c r="E22" s="16">
         <v>953</v>
       </c>
       <c r="F22" s="16">
         <v>797</v>
       </c>
       <c r="G22" s="16">
         <v>445</v>
       </c>
       <c r="H22" s="16">
         <v>639</v>
       </c>
       <c r="I22" s="16">
@@ -3146,52 +3193,55 @@
       </c>
       <c r="Y22" s="16">
         <v>115</v>
       </c>
       <c r="Z22" s="16">
         <v>100</v>
       </c>
       <c r="AA22" s="16">
         <v>69</v>
       </c>
       <c r="AB22" s="16">
         <v>44</v>
       </c>
       <c r="AC22" s="16">
         <v>52</v>
       </c>
       <c r="AD22" s="16">
         <v>-1</v>
       </c>
       <c r="AE22" s="15">
         <v>-1</v>
       </c>
       <c r="AF22" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG22" s="15">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A23" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="16">
         <v>-15</v>
       </c>
       <c r="C23" s="16">
         <v>-32</v>
       </c>
       <c r="D23" s="17">
         <v>-125</v>
       </c>
       <c r="E23" s="16">
         <v>-56</v>
       </c>
       <c r="F23" s="16">
         <v>-21</v>
       </c>
       <c r="G23" s="16">
         <v>-28</v>
       </c>
       <c r="H23" s="16">
         <v>-11</v>
       </c>
       <c r="I23" s="16">
@@ -3244,52 +3294,55 @@
       </c>
       <c r="Y23" s="16">
         <v>21</v>
       </c>
       <c r="Z23" s="16">
         <v>20</v>
       </c>
       <c r="AA23" s="16">
         <v>13</v>
       </c>
       <c r="AB23" s="16">
         <v>7</v>
       </c>
       <c r="AC23" s="16">
         <v>1</v>
       </c>
       <c r="AD23" s="16">
         <v>1</v>
       </c>
       <c r="AE23" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF23" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG23" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A24" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="16">
         <v>-20</v>
       </c>
       <c r="C24" s="16">
         <v>27</v>
       </c>
       <c r="D24" s="17">
         <v>493</v>
       </c>
       <c r="E24" s="16">
         <v>22</v>
       </c>
       <c r="F24" s="16">
         <v>9</v>
       </c>
       <c r="G24" s="16">
         <v>-12</v>
       </c>
       <c r="H24" s="16">
         <v>-17</v>
       </c>
       <c r="I24" s="16">
@@ -3342,52 +3395,55 @@
       </c>
       <c r="Y24" s="16">
         <v>46</v>
       </c>
       <c r="Z24" s="16">
         <v>29</v>
       </c>
       <c r="AA24" s="16">
         <v>27</v>
       </c>
       <c r="AB24" s="16">
         <v>16</v>
       </c>
       <c r="AC24" s="16">
         <v>17</v>
       </c>
       <c r="AD24" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE24" s="15">
         <v>2</v>
       </c>
       <c r="AF24" s="15">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG24" s="15">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A25" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B25" s="16">
         <v>-16</v>
       </c>
       <c r="C25" s="16">
         <v>75</v>
       </c>
       <c r="D25" s="17">
         <v>89</v>
       </c>
       <c r="E25" s="16">
         <v>41</v>
       </c>
       <c r="F25" s="16">
         <v>52</v>
       </c>
       <c r="G25" s="16">
         <v>46</v>
       </c>
       <c r="H25" s="16">
         <v>43</v>
       </c>
       <c r="I25" s="16">
@@ -3440,52 +3496,55 @@
       </c>
       <c r="Y25" s="16">
         <v>12</v>
       </c>
       <c r="Z25" s="16">
         <v>-4</v>
       </c>
       <c r="AA25" s="16">
         <v>3</v>
       </c>
       <c r="AB25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AC25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AD25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF25" s="15">
         <v>-5</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG25" s="15">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A26" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="16">
         <v>3</v>
       </c>
       <c r="C26" s="16">
         <v>50</v>
       </c>
       <c r="D26" s="17">
         <v>22</v>
       </c>
       <c r="E26" s="16">
         <v>34</v>
       </c>
       <c r="F26" s="16">
         <v>62</v>
       </c>
       <c r="G26" s="16">
         <v>34</v>
       </c>
       <c r="H26" s="16">
         <v>-2</v>
       </c>
       <c r="I26" s="16">
@@ -3538,52 +3597,55 @@
       </c>
       <c r="Y26" s="16">
         <v>19</v>
       </c>
       <c r="Z26" s="16">
         <v>39</v>
       </c>
       <c r="AA26" s="16">
         <v>21</v>
       </c>
       <c r="AB26" s="16">
         <v>8</v>
       </c>
       <c r="AC26" s="16">
         <v>15</v>
       </c>
       <c r="AD26" s="16">
         <v>-2</v>
       </c>
       <c r="AE26" s="15">
         <v>-5</v>
       </c>
       <c r="AF26" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG26" s="15">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A27" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="16">
         <v>0</v>
       </c>
       <c r="C27" s="16">
         <v>55</v>
       </c>
       <c r="D27" s="17">
         <v>52</v>
       </c>
       <c r="E27" s="16">
         <v>58</v>
       </c>
       <c r="F27" s="16">
         <v>63</v>
       </c>
       <c r="G27" s="16">
         <v>23</v>
       </c>
       <c r="H27" s="16">
         <v>21</v>
       </c>
       <c r="I27" s="16">
@@ -3636,88 +3698,92 @@
       </c>
       <c r="Y27" s="16">
         <v>17</v>
       </c>
       <c r="Z27" s="16">
         <v>16</v>
       </c>
       <c r="AA27" s="16">
         <v>5</v>
       </c>
       <c r="AB27" s="16">
         <v>13</v>
       </c>
       <c r="AC27" s="16">
         <v>19</v>
       </c>
       <c r="AD27" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AE27" s="15">
         <v>2</v>
       </c>
       <c r="AF27" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" s="14" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG27" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" s="14" customFormat="1" ht="19.5" customHeight="1">
       <c r="A28" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
       <c r="H28" s="48"/>
       <c r="I28" s="48"/>
       <c r="J28" s="48"/>
       <c r="K28" s="48"/>
       <c r="L28" s="48"/>
       <c r="M28" s="48"/>
       <c r="N28" s="48"/>
       <c r="O28" s="48"/>
       <c r="P28" s="48"/>
       <c r="Q28" s="48"/>
       <c r="R28" s="48"/>
       <c r="S28" s="48"/>
       <c r="T28" s="48"/>
       <c r="U28" s="48"/>
       <c r="V28" s="48"/>
       <c r="W28" s="48"/>
       <c r="X28" s="48"/>
       <c r="Y28" s="48"/>
       <c r="Z28" s="48"/>
       <c r="AA28" s="48"/>
       <c r="AB28" s="48"/>
       <c r="AC28" s="48"/>
       <c r="AD28" s="48"/>
       <c r="AE28" s="48"/>
       <c r="AF28" s="48"/>
-    </row>
-    <row r="29" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG28" s="48"/>
+    </row>
+    <row r="29" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A29" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="16">
         <v>51</v>
       </c>
       <c r="C29" s="16">
         <v>453</v>
       </c>
       <c r="D29" s="17">
         <v>748</v>
       </c>
       <c r="E29" s="16">
         <v>486</v>
       </c>
       <c r="F29" s="16">
         <v>542</v>
       </c>
       <c r="G29" s="16">
         <v>380</v>
       </c>
       <c r="H29" s="16">
         <v>210</v>
       </c>
       <c r="I29" s="16">
@@ -3770,52 +3836,55 @@
       </c>
       <c r="Y29" s="17">
         <v>397</v>
       </c>
       <c r="Z29" s="17">
         <v>411</v>
       </c>
       <c r="AA29" s="17">
         <v>214</v>
       </c>
       <c r="AB29" s="17">
         <v>125</v>
       </c>
       <c r="AC29" s="17">
         <v>180</v>
       </c>
       <c r="AD29" s="17">
         <v>47</v>
       </c>
       <c r="AE29" s="15">
         <v>30</v>
       </c>
       <c r="AF29" s="15">
         <v>13</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG29" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A30" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="16">
         <v>1</v>
       </c>
       <c r="C30" s="16">
         <v>-9</v>
       </c>
       <c r="D30" s="17">
         <v>-22</v>
       </c>
       <c r="E30" s="16">
         <v>-9</v>
       </c>
       <c r="F30" s="16">
         <v>-8</v>
       </c>
       <c r="G30" s="16">
         <v>-7</v>
       </c>
       <c r="H30" s="16">
         <v>-5</v>
       </c>
       <c r="I30" s="16">
@@ -3868,52 +3937,55 @@
       </c>
       <c r="Y30" s="17">
         <v>21</v>
       </c>
       <c r="Z30" s="17">
         <v>12</v>
       </c>
       <c r="AA30" s="17">
         <v>1</v>
       </c>
       <c r="AB30" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC30" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD30" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE30" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF30" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG30" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="16">
         <v>-25</v>
       </c>
       <c r="C31" s="16">
         <v>12</v>
       </c>
       <c r="D31" s="17">
         <v>255</v>
       </c>
       <c r="E31" s="16">
         <v>11</v>
       </c>
       <c r="F31" s="16">
         <v>17</v>
       </c>
       <c r="G31" s="16">
         <v>1</v>
       </c>
       <c r="H31" s="16">
         <v>-3</v>
       </c>
       <c r="I31" s="16">
@@ -3966,52 +4038,55 @@
       </c>
       <c r="Y31" s="17">
         <v>1</v>
       </c>
       <c r="Z31" s="17">
         <v>1</v>
       </c>
       <c r="AA31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD31" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE31" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF31" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG31" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A32" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="16">
         <v>1</v>
       </c>
       <c r="C32" s="16">
         <v>4</v>
       </c>
       <c r="D32" s="17">
         <v>2</v>
       </c>
       <c r="E32" s="16">
         <v>-8</v>
       </c>
       <c r="F32" s="16">
         <v>2</v>
       </c>
       <c r="G32" s="16">
         <v>0</v>
       </c>
       <c r="H32" s="16">
         <v>-2</v>
       </c>
       <c r="I32" s="16">
@@ -4064,52 +4139,55 @@
       </c>
       <c r="Y32" s="17">
         <v>61</v>
       </c>
       <c r="Z32" s="17">
         <v>4</v>
       </c>
       <c r="AA32" s="17">
         <v>-3</v>
       </c>
       <c r="AB32" s="17">
         <v>-2</v>
       </c>
       <c r="AC32" s="17">
         <v>-3</v>
       </c>
       <c r="AD32" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="15">
         <v>-2</v>
       </c>
       <c r="AF32" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG32" s="15">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="16">
         <v>56</v>
       </c>
       <c r="C33" s="16">
         <v>371</v>
       </c>
       <c r="D33" s="17">
         <v>226</v>
       </c>
       <c r="E33" s="16">
         <v>240</v>
       </c>
       <c r="F33" s="16">
         <v>358</v>
       </c>
       <c r="G33" s="16">
         <v>190</v>
       </c>
       <c r="H33" s="16">
         <v>39</v>
       </c>
       <c r="I33" s="16">
@@ -4162,52 +4240,55 @@
       </c>
       <c r="Y33" s="17">
         <v>121</v>
       </c>
       <c r="Z33" s="17">
         <v>158</v>
       </c>
       <c r="AA33" s="17">
         <v>116</v>
       </c>
       <c r="AB33" s="17">
         <v>47</v>
       </c>
       <c r="AC33" s="17">
         <v>86</v>
       </c>
       <c r="AD33" s="17">
         <v>15</v>
       </c>
       <c r="AE33" s="15">
         <v>8</v>
       </c>
       <c r="AF33" s="15">
         <v>6</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG33" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A34" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="16">
         <v>0</v>
       </c>
       <c r="C34" s="16">
         <v>17</v>
       </c>
       <c r="D34" s="17">
         <v>10</v>
       </c>
       <c r="E34" s="16">
         <v>27</v>
       </c>
       <c r="F34" s="16">
         <v>24</v>
       </c>
       <c r="G34" s="16">
         <v>8</v>
       </c>
       <c r="H34" s="16">
         <v>13</v>
       </c>
       <c r="I34" s="16">
@@ -4258,52 +4339,55 @@
       </c>
       <c r="Y34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Z34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AA34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD34" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE34" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF34" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG34" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A35" s="36" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="16">
         <v>2</v>
       </c>
       <c r="C35" s="16">
         <v>11</v>
       </c>
       <c r="D35" s="17">
         <v>-3</v>
       </c>
       <c r="E35" s="16">
         <v>7</v>
       </c>
       <c r="F35" s="16">
         <v>0</v>
       </c>
       <c r="G35" s="16">
         <v>1</v>
       </c>
       <c r="H35" s="16">
         <v>0</v>
       </c>
       <c r="I35" s="16">
@@ -4356,52 +4440,55 @@
       </c>
       <c r="Y35" s="17">
         <v>91</v>
       </c>
       <c r="Z35" s="17">
         <v>143</v>
       </c>
       <c r="AA35" s="17">
         <v>39</v>
       </c>
       <c r="AB35" s="17">
         <v>26</v>
       </c>
       <c r="AC35" s="17">
         <v>52</v>
       </c>
       <c r="AD35" s="17">
         <v>19</v>
       </c>
       <c r="AE35" s="15">
         <v>2</v>
       </c>
       <c r="AF35" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG35" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A36" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="16">
         <v>-10</v>
       </c>
       <c r="C36" s="16">
         <v>-54</v>
       </c>
       <c r="D36" s="17">
         <v>-8</v>
       </c>
       <c r="E36" s="16">
         <v>-6</v>
       </c>
       <c r="F36" s="16">
         <v>-25</v>
       </c>
       <c r="G36" s="16">
         <v>2</v>
       </c>
       <c r="H36" s="16">
         <v>1</v>
       </c>
       <c r="I36" s="16">
@@ -4454,52 +4541,55 @@
       </c>
       <c r="Y36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Z36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AA36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD36" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE36" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF36" s="15">
         <v>-1</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG36" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A37" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="16">
         <v>0</v>
       </c>
       <c r="C37" s="16">
         <v>-10</v>
       </c>
       <c r="D37" s="17">
         <v>-6</v>
       </c>
       <c r="E37" s="16">
         <v>3</v>
       </c>
       <c r="F37" s="16">
         <v>6</v>
       </c>
       <c r="G37" s="16">
         <v>-7</v>
       </c>
       <c r="H37" s="16">
         <v>-1</v>
       </c>
       <c r="I37" s="16">
@@ -4552,52 +4642,55 @@
       </c>
       <c r="Y37" s="17">
         <v>48</v>
       </c>
       <c r="Z37" s="17">
         <v>43</v>
       </c>
       <c r="AA37" s="17">
         <v>39</v>
       </c>
       <c r="AB37" s="17">
         <v>31</v>
       </c>
       <c r="AC37" s="17">
         <v>30</v>
       </c>
       <c r="AD37" s="17">
         <v>7</v>
       </c>
       <c r="AE37" s="15">
         <v>20</v>
       </c>
       <c r="AF37" s="15">
         <v>12</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG37" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A38" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="16">
         <v>-9</v>
       </c>
       <c r="C38" s="16">
         <v>1</v>
       </c>
       <c r="D38" s="17">
         <v>1</v>
       </c>
       <c r="E38" s="16">
         <v>2</v>
       </c>
       <c r="F38" s="16">
         <v>-8</v>
       </c>
       <c r="G38" s="16">
         <v>-11</v>
       </c>
       <c r="H38" s="16">
         <v>-3</v>
       </c>
       <c r="I38" s="16">
@@ -4650,52 +4743,55 @@
       </c>
       <c r="Y38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="Z38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AA38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AB38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AC38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AD38" s="17" t="s">
         <v>49</v>
       </c>
       <c r="AE38" s="16" t="s">
         <v>49</v>
       </c>
       <c r="AF38" s="16" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG38" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A39" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="16">
         <v>-8</v>
       </c>
       <c r="C39" s="16">
         <v>-10</v>
       </c>
       <c r="D39" s="17">
         <v>-4</v>
       </c>
       <c r="E39" s="16">
         <v>-13</v>
       </c>
       <c r="F39" s="16">
         <v>-13</v>
       </c>
       <c r="G39" s="16">
         <v>-22</v>
       </c>
       <c r="H39" s="16">
         <v>-25</v>
       </c>
       <c r="I39" s="16">
@@ -4748,70 +4844,73 @@
       </c>
       <c r="Y39" s="18">
         <v>54</v>
       </c>
       <c r="Z39" s="18">
         <v>50</v>
       </c>
       <c r="AA39" s="18">
         <v>22</v>
       </c>
       <c r="AB39" s="18">
         <v>23</v>
       </c>
       <c r="AC39" s="18">
         <v>15</v>
       </c>
       <c r="AD39" s="18">
         <v>6</v>
       </c>
       <c r="AE39" s="25">
         <v>2</v>
       </c>
       <c r="AF39" s="25">
         <v>-6</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG39" s="25">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A40" s="23"/>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" s="2"/>
     </row>
-    <row r="42" spans="1:32">
+    <row r="42" spans="1:33">
       <c r="A42" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AF2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="A28:AF28"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z6:AF6"/>
+    <mergeCell ref="A2:AG2"/>
+    <mergeCell ref="Z6:AG6"/>
+    <mergeCell ref="A8:AG8"/>
+    <mergeCell ref="A21:AG21"/>
+    <mergeCell ref="A28:AG28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>