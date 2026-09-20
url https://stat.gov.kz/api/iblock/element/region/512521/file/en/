--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="72">
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -507,89 +507,88 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -612,88 +611,84 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -971,219 +966,219 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A39" sqref="A38:A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="77.140625" style="12" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="12"/>
     <col min="11" max="11" width="11" style="12" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="19" t="s">
+      <c r="B5" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="19" t="s">
+      <c r="B10" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="33" t="s">
+      <c r="B11" s="32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="33" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B13" s="33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="34" t="s">
+      <c r="B14" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="35">
-        <v>46247</v>
+      <c r="B15" s="34">
+        <v>46276</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="35">
-        <v>46276</v>
+      <c r="B16" s="34">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="18" t="s">
+      <c r="A17" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="36" t="s">
+      <c r="B17" s="35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="36" t="s">
+      <c r="B18" s="35" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="18" t="s">
+      <c r="A19" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="36" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="18" t="s">
+      <c r="A20" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="35" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:V69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
@@ -1402,51 +1397,51 @@
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="12"/>
-      <c r="B14" s="59" t="s">
+      <c r="B14" s="45" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="12"/>
@@ -2757,287 +2752,293 @@
       <c r="J69" s="12"/>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12"/>
       <c r="N69" s="12"/>
       <c r="O69" s="12"/>
       <c r="P69" s="12"/>
       <c r="Q69" s="12"/>
       <c r="R69" s="12"/>
       <c r="S69" s="12"/>
       <c r="T69" s="12"/>
       <c r="U69" s="12"/>
       <c r="V69" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AF42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O40" sqref="O40"/>
+      <selection pane="bottomLeft" activeCell="AI25" sqref="AI25:AJ25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15.75">
       <c r="A1" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="2" spans="1:32" ht="15.75">
-      <c r="A2" s="53" t="s">
+    <row r="2" spans="1:32" ht="15.75" customHeight="1">
+      <c r="A2" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="53"/>
-[...28 lines deleted...]
-      <c r="AE2" s="55"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="1:32" s="20" customFormat="1" ht="12.75">
-[...2 lines deleted...]
-      <c r="AE4" s="22" t="s">
+    <row r="4" spans="1:32" s="19" customFormat="1" ht="12.75">
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:32" s="12" customFormat="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="46">
+      <c r="A5" s="54"/>
+      <c r="B5" s="52">
         <v>2024</v>
       </c>
-      <c r="C5" s="47"/>
-[...10 lines deleted...]
-      <c r="N5" s="50">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="49">
         <v>2025</v>
       </c>
-      <c r="O5" s="51"/>
-[...10 lines deleted...]
-      <c r="Z5" s="50">
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50"/>
+      <c r="U5" s="50"/>
+      <c r="V5" s="50"/>
+      <c r="W5" s="50"/>
+      <c r="X5" s="50"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="49">
         <v>2026</v>
       </c>
-      <c r="AA5" s="52"/>
-[...3 lines deleted...]
-      <c r="AE5" s="52"/>
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50"/>
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="50"/>
     </row>
     <row r="6" spans="1:32" s="12" customFormat="1" ht="25.5">
-      <c r="A6" s="49"/>
+      <c r="A6" s="55"/>
       <c r="B6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="K6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="M6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="N6" s="23" t="s">
+      <c r="N6" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="O6" s="23" t="s">
+      <c r="O6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="P6" s="23" t="s">
+      <c r="P6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="Q6" s="23" t="s">
+      <c r="Q6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="R6" s="23" t="s">
+      <c r="R6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="S6" s="23" t="s">
+      <c r="S6" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="T6" s="23" t="s">
+      <c r="T6" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="U6" s="23" t="s">
+      <c r="U6" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="V6" s="23" t="s">
+      <c r="V6" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="W6" s="23" t="s">
+      <c r="W6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="X6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="28" t="s">
+      <c r="Y6" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="Z6" s="29" t="s">
+      <c r="Z6" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="AA6" s="29" t="s">
+      <c r="AA6" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="AB6" s="30" t="s">
+      <c r="AB6" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AC6" s="30" t="s">
+      <c r="AC6" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AD6" s="31" t="s">
+      <c r="AD6" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AE6" s="32" t="s">
+      <c r="AE6" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="AF6" s="15"/>
+      <c r="AF6" s="22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="7" spans="1:32" s="11" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A7" s="56" t="s">
+      <c r="A7" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="56"/>
-[...28 lines deleted...]
-      <c r="AE7" s="57"/>
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="47"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
+      <c r="AF7" s="47"/>
     </row>
     <row r="8" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="13">
         <v>-203</v>
       </c>
       <c r="C8" s="13">
         <v>1883</v>
       </c>
       <c r="D8" s="13">
         <v>2006</v>
       </c>
       <c r="E8" s="13">
         <v>1439</v>
       </c>
       <c r="F8" s="13">
         <v>1339</v>
       </c>
       <c r="G8" s="13">
         <v>825</v>
       </c>
       <c r="H8" s="13">
         <v>849</v>
       </c>
       <c r="I8" s="13">
         <v>394</v>
@@ -3086,53 +3087,56 @@
       </c>
       <c r="X8" s="13">
         <v>1423</v>
       </c>
       <c r="Y8" s="13">
         <v>2190</v>
       </c>
       <c r="Z8" s="13">
         <v>2854</v>
       </c>
       <c r="AA8" s="13">
         <v>1560</v>
       </c>
       <c r="AB8" s="13">
         <v>1390</v>
       </c>
       <c r="AC8" s="13">
         <v>2004</v>
       </c>
       <c r="AD8" s="13">
         <v>536</v>
       </c>
       <c r="AE8" s="12">
         <v>-762</v>
       </c>
+      <c r="AF8" s="12">
+        <v>563</v>
+      </c>
     </row>
     <row r="9" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="13">
         <v>-947</v>
       </c>
       <c r="C9" s="13">
         <v>-447</v>
       </c>
       <c r="D9" s="13">
         <v>-640</v>
       </c>
       <c r="E9" s="13">
         <v>-516</v>
       </c>
       <c r="F9" s="13">
         <v>-585</v>
       </c>
       <c r="G9" s="13">
         <v>-668</v>
       </c>
       <c r="H9" s="13">
         <v>-725</v>
       </c>
       <c r="I9" s="13">
         <v>-802</v>
@@ -3181,53 +3185,56 @@
       </c>
       <c r="X9" s="13">
         <v>-15</v>
       </c>
       <c r="Y9" s="13">
         <v>-45</v>
       </c>
       <c r="Z9" s="13">
         <v>-32</v>
       </c>
       <c r="AA9" s="13">
         <v>-52</v>
       </c>
       <c r="AB9" s="13">
         <v>44</v>
       </c>
       <c r="AC9" s="13">
         <v>-15</v>
       </c>
       <c r="AD9" s="13">
         <v>-52</v>
       </c>
       <c r="AE9" s="12">
         <v>44</v>
       </c>
+      <c r="AF9" s="12">
+        <v>158</v>
+      </c>
     </row>
     <row r="10" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A10" s="39" t="s">
+      <c r="A10" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="13">
         <v>-529</v>
       </c>
       <c r="C10" s="13">
         <v>-234</v>
       </c>
       <c r="D10" s="13">
         <v>610</v>
       </c>
       <c r="E10" s="13">
         <v>-309</v>
       </c>
       <c r="F10" s="13">
         <v>-48</v>
       </c>
       <c r="G10" s="13">
         <v>-11</v>
       </c>
       <c r="H10" s="13">
         <v>-452</v>
       </c>
       <c r="I10" s="13">
         <v>-328</v>
@@ -3276,53 +3283,56 @@
       </c>
       <c r="X10" s="13">
         <v>224</v>
       </c>
       <c r="Y10" s="13">
         <v>276</v>
       </c>
       <c r="Z10" s="13">
         <v>289</v>
       </c>
       <c r="AA10" s="13">
         <v>356</v>
       </c>
       <c r="AB10" s="13">
         <v>451</v>
       </c>
       <c r="AC10" s="13">
         <v>404</v>
       </c>
       <c r="AD10" s="13">
         <v>221</v>
       </c>
       <c r="AE10" s="12">
         <v>192</v>
       </c>
+      <c r="AF10" s="12">
+        <v>195</v>
+      </c>
     </row>
     <row r="11" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="13">
         <v>-383</v>
       </c>
       <c r="C11" s="13">
         <v>-182</v>
       </c>
       <c r="D11" s="13">
         <v>-170</v>
       </c>
       <c r="E11" s="13">
         <v>-168</v>
       </c>
       <c r="F11" s="13">
         <v>-116</v>
       </c>
       <c r="G11" s="13">
         <v>-12</v>
       </c>
       <c r="H11" s="13">
         <v>23</v>
       </c>
       <c r="I11" s="13">
         <v>127</v>
@@ -3371,62 +3381,65 @@
       </c>
       <c r="X11" s="13">
         <v>-34</v>
       </c>
       <c r="Y11" s="13">
         <v>-65</v>
       </c>
       <c r="Z11" s="13">
         <v>-84</v>
       </c>
       <c r="AA11" s="13">
         <v>-103</v>
       </c>
       <c r="AB11" s="13">
         <v>-77</v>
       </c>
       <c r="AC11" s="13">
         <v>-61</v>
       </c>
       <c r="AD11" s="13">
         <v>-100</v>
       </c>
       <c r="AE11" s="12">
         <v>-127</v>
       </c>
+      <c r="AF11" s="12">
+        <v>-88</v>
+      </c>
     </row>
     <row r="12" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A12" s="39" t="s">
+      <c r="A12" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="13">
         <v>-59</v>
       </c>
       <c r="C12" s="13">
         <v>433</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="15">
         <v>522</v>
       </c>
       <c r="E12" s="13">
         <v>802</v>
       </c>
       <c r="F12" s="13">
         <v>1042</v>
       </c>
       <c r="G12" s="13">
         <v>164</v>
       </c>
       <c r="H12" s="13">
         <v>-319</v>
       </c>
       <c r="I12" s="13">
         <v>-833</v>
       </c>
       <c r="J12" s="13">
         <v>1308</v>
       </c>
       <c r="K12" s="13">
         <v>1695</v>
       </c>
       <c r="L12" s="13">
         <v>1396</v>
@@ -3466,62 +3479,65 @@
       </c>
       <c r="X12" s="13">
         <v>-437</v>
       </c>
       <c r="Y12" s="13">
         <v>-331</v>
       </c>
       <c r="Z12" s="13">
         <v>-557</v>
       </c>
       <c r="AA12" s="13">
         <v>-484</v>
       </c>
       <c r="AB12" s="13">
         <v>-703</v>
       </c>
       <c r="AC12" s="13">
         <v>-437</v>
       </c>
       <c r="AD12" s="13">
         <v>-436</v>
       </c>
       <c r="AE12" s="12">
         <v>-809</v>
       </c>
+      <c r="AF12" s="12">
+        <v>-492</v>
+      </c>
     </row>
     <row r="13" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="13">
         <v>-281</v>
       </c>
       <c r="C13" s="13">
         <v>26</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="15">
         <v>-171</v>
       </c>
       <c r="E13" s="13">
         <v>-137</v>
       </c>
       <c r="F13" s="13">
         <v>-191</v>
       </c>
       <c r="G13" s="13">
         <v>-629</v>
       </c>
       <c r="H13" s="13">
         <v>-892</v>
       </c>
       <c r="I13" s="13">
         <v>-624</v>
       </c>
       <c r="J13" s="13">
         <v>-558</v>
       </c>
       <c r="K13" s="13">
         <v>-506</v>
       </c>
       <c r="L13" s="13">
         <v>-410</v>
@@ -3561,62 +3577,65 @@
       </c>
       <c r="X13" s="13">
         <v>-127</v>
       </c>
       <c r="Y13" s="13">
         <v>-28</v>
       </c>
       <c r="Z13" s="13">
         <v>103</v>
       </c>
       <c r="AA13" s="13">
         <v>-143</v>
       </c>
       <c r="AB13" s="13">
         <v>-117</v>
       </c>
       <c r="AC13" s="13">
         <v>-185</v>
       </c>
       <c r="AD13" s="13">
         <v>-260</v>
       </c>
       <c r="AE13" s="12">
         <v>-421</v>
       </c>
+      <c r="AF13" s="12">
+        <v>-374</v>
+      </c>
     </row>
     <row r="14" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A14" s="39" t="s">
+      <c r="A14" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="13">
         <v>-308</v>
       </c>
       <c r="C14" s="13">
         <v>-145</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="15">
         <v>-133</v>
       </c>
       <c r="E14" s="13">
         <v>-184</v>
       </c>
       <c r="F14" s="13">
         <v>-239</v>
       </c>
       <c r="G14" s="13">
         <v>-199</v>
       </c>
       <c r="H14" s="13">
         <v>-204</v>
       </c>
       <c r="I14" s="13">
         <v>-414</v>
       </c>
       <c r="J14" s="13">
         <v>-436</v>
       </c>
       <c r="K14" s="13">
         <v>-162</v>
       </c>
       <c r="L14" s="13">
         <v>-249</v>
@@ -3656,62 +3675,65 @@
       </c>
       <c r="X14" s="13">
         <v>-90</v>
       </c>
       <c r="Y14" s="13">
         <v>-81</v>
       </c>
       <c r="Z14" s="13">
         <v>-152</v>
       </c>
       <c r="AA14" s="13">
         <v>-131</v>
       </c>
       <c r="AB14" s="13">
         <v>-157</v>
       </c>
       <c r="AC14" s="13">
         <v>-159</v>
       </c>
       <c r="AD14" s="13">
         <v>-55</v>
       </c>
       <c r="AE14" s="12">
         <v>-102</v>
       </c>
+      <c r="AF14" s="12">
+        <v>-161</v>
+      </c>
     </row>
     <row r="15" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="13">
         <v>-1562</v>
       </c>
       <c r="C15" s="13">
         <v>-1452</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="15">
         <v>-981</v>
       </c>
       <c r="E15" s="13">
         <v>-1087</v>
       </c>
       <c r="F15" s="13">
         <v>-1189</v>
       </c>
       <c r="G15" s="13">
         <v>-1152</v>
       </c>
       <c r="H15" s="13">
         <v>-1589</v>
       </c>
       <c r="I15" s="13">
         <v>-1798</v>
       </c>
       <c r="J15" s="13">
         <v>-1650</v>
       </c>
       <c r="K15" s="13">
         <v>-1526</v>
       </c>
       <c r="L15" s="13">
         <v>-1727</v>
@@ -3751,62 +3773,65 @@
       </c>
       <c r="X15" s="13">
         <v>1166</v>
       </c>
       <c r="Y15" s="13">
         <v>1109</v>
       </c>
       <c r="Z15" s="13">
         <v>1758</v>
       </c>
       <c r="AA15" s="13">
         <v>1219</v>
       </c>
       <c r="AB15" s="13">
         <v>899</v>
       </c>
       <c r="AC15" s="13">
         <v>1422</v>
       </c>
       <c r="AD15" s="13">
         <v>492</v>
       </c>
       <c r="AE15" s="12">
         <v>128</v>
       </c>
+      <c r="AF15" s="12">
+        <v>845</v>
+      </c>
     </row>
     <row r="16" spans="1:32" s="12" customFormat="1" ht="12.75">
-      <c r="A16" s="39" t="s">
+      <c r="A16" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="13">
         <v>-1258</v>
       </c>
       <c r="C16" s="13">
         <v>-895</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="15">
         <v>-743</v>
       </c>
       <c r="E16" s="13">
         <v>-840</v>
       </c>
       <c r="F16" s="13">
         <v>-657</v>
       </c>
       <c r="G16" s="13">
         <v>-596</v>
       </c>
       <c r="H16" s="13">
         <v>-857</v>
       </c>
       <c r="I16" s="13">
         <v>-770</v>
       </c>
       <c r="J16" s="13">
         <v>-977</v>
       </c>
       <c r="K16" s="13">
         <v>-1009</v>
       </c>
       <c r="L16" s="13">
         <v>-1202</v>
@@ -3846,62 +3871,65 @@
       </c>
       <c r="X16" s="13">
         <v>-137</v>
       </c>
       <c r="Y16" s="13">
         <v>-124</v>
       </c>
       <c r="Z16" s="13">
         <v>-211</v>
       </c>
       <c r="AA16" s="13">
         <v>-193</v>
       </c>
       <c r="AB16" s="13">
         <v>-226</v>
       </c>
       <c r="AC16" s="13">
         <v>-176</v>
       </c>
       <c r="AD16" s="13">
         <v>-98</v>
       </c>
       <c r="AE16" s="12">
         <v>-163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="39" t="s">
+      <c r="AF16" s="12">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A17" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="13">
         <v>-606</v>
       </c>
       <c r="C17" s="13">
         <v>-419</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="15">
         <v>-457</v>
       </c>
       <c r="E17" s="13">
         <v>-427</v>
       </c>
       <c r="F17" s="13">
         <v>-432</v>
       </c>
       <c r="G17" s="13">
         <v>-633</v>
       </c>
       <c r="H17" s="13">
         <v>-697</v>
       </c>
       <c r="I17" s="13">
         <v>-555</v>
       </c>
       <c r="J17" s="13">
         <v>-640</v>
       </c>
       <c r="K17" s="13">
         <v>-496</v>
       </c>
       <c r="L17" s="13">
         <v>-466</v>
@@ -3941,62 +3969,65 @@
       </c>
       <c r="X17" s="13">
         <v>819</v>
       </c>
       <c r="Y17" s="13">
         <v>1162</v>
       </c>
       <c r="Z17" s="13">
         <v>1263</v>
       </c>
       <c r="AA17" s="13">
         <v>858</v>
       </c>
       <c r="AB17" s="13">
         <v>1198</v>
       </c>
       <c r="AC17" s="13">
         <v>884</v>
       </c>
       <c r="AD17" s="13">
         <v>465</v>
       </c>
       <c r="AE17" s="12">
         <v>702</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="39" t="s">
+      <c r="AF17" s="12">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A18" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="13">
         <v>-558</v>
       </c>
       <c r="C18" s="13">
         <v>-347</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="15">
         <v>-454</v>
       </c>
       <c r="E18" s="13">
         <v>-250</v>
       </c>
       <c r="F18" s="13">
         <v>-404</v>
       </c>
       <c r="G18" s="13">
         <v>-503</v>
       </c>
       <c r="H18" s="13">
         <v>-535</v>
       </c>
       <c r="I18" s="13">
         <v>-455</v>
       </c>
       <c r="J18" s="13">
         <v>-592</v>
       </c>
       <c r="K18" s="13">
         <v>-511</v>
       </c>
       <c r="L18" s="13">
         <v>-364</v>
@@ -4036,62 +4067,65 @@
       </c>
       <c r="X18" s="13">
         <v>-191</v>
       </c>
       <c r="Y18" s="13">
         <v>-82</v>
       </c>
       <c r="Z18" s="13">
         <v>-54</v>
       </c>
       <c r="AA18" s="13">
         <v>-134</v>
       </c>
       <c r="AB18" s="13">
         <v>-167</v>
       </c>
       <c r="AC18" s="13">
         <v>-168</v>
       </c>
       <c r="AD18" s="13">
         <v>-152</v>
       </c>
       <c r="AE18" s="12">
         <v>-288</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="39" t="s">
+      <c r="AF18" s="12">
+        <v>-269</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A19" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="13">
         <v>-802</v>
       </c>
       <c r="C19" s="13">
         <v>-781</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="15">
         <v>-633</v>
       </c>
       <c r="E19" s="13">
         <v>-691</v>
       </c>
       <c r="F19" s="13">
         <v>-583</v>
       </c>
       <c r="G19" s="13">
         <v>-713</v>
       </c>
       <c r="H19" s="13">
         <v>-843</v>
       </c>
       <c r="I19" s="13">
         <v>-1049</v>
       </c>
       <c r="J19" s="13">
         <v>-1168</v>
       </c>
       <c r="K19" s="13">
         <v>-1018</v>
       </c>
       <c r="L19" s="13">
         <v>-760</v>
@@ -4131,192 +4165,199 @@
       </c>
       <c r="X19" s="13">
         <v>245</v>
       </c>
       <c r="Y19" s="13">
         <v>399</v>
       </c>
       <c r="Z19" s="13">
         <v>531</v>
       </c>
       <c r="AA19" s="13">
         <v>367</v>
       </c>
       <c r="AB19" s="13">
         <v>245</v>
       </c>
       <c r="AC19" s="13">
         <v>495</v>
       </c>
       <c r="AD19" s="13">
         <v>511</v>
       </c>
       <c r="AE19" s="12">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="58" t="s">
+      <c r="AF19" s="12">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A20" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="58"/>
-[...31 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="B20" s="48"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="48"/>
+      <c r="J20" s="48"/>
+      <c r="K20" s="48"/>
+      <c r="L20" s="48"/>
+      <c r="M20" s="48"/>
+      <c r="N20" s="48"/>
+      <c r="O20" s="48"/>
+      <c r="P20" s="48"/>
+      <c r="Q20" s="48"/>
+      <c r="R20" s="48"/>
+      <c r="S20" s="48"/>
+      <c r="T20" s="48"/>
+      <c r="U20" s="48"/>
+      <c r="V20" s="48"/>
+      <c r="W20" s="48"/>
+      <c r="X20" s="48"/>
+      <c r="Y20" s="48"/>
+      <c r="Z20" s="48"/>
+      <c r="AA20" s="48"/>
+      <c r="AB20" s="48"/>
+      <c r="AC20" s="48"/>
+      <c r="AD20" s="48"/>
+      <c r="AE20" s="48"/>
+      <c r="AF20" s="48"/>
+    </row>
+    <row r="21" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A21" s="40" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="13">
         <v>10984</v>
       </c>
       <c r="C21" s="13">
         <v>9678</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="15">
         <v>7155</v>
       </c>
       <c r="E21" s="13">
         <v>7901</v>
       </c>
       <c r="F21" s="13">
         <v>7503</v>
       </c>
       <c r="G21" s="13">
         <v>9728</v>
       </c>
       <c r="H21" s="13">
         <v>12690</v>
       </c>
       <c r="I21" s="13">
         <v>13396</v>
       </c>
       <c r="J21" s="13">
         <v>12358</v>
       </c>
       <c r="K21" s="13">
         <v>10998</v>
       </c>
       <c r="L21" s="13">
         <v>12997</v>
       </c>
       <c r="M21" s="13">
         <v>12947</v>
       </c>
       <c r="N21" s="13">
         <v>-197</v>
       </c>
       <c r="O21" s="13">
         <v>589</v>
       </c>
       <c r="P21" s="13">
         <v>169</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="37">
         <v>537</v>
       </c>
-      <c r="R21" s="25">
+      <c r="R21" s="24">
         <v>196</v>
       </c>
       <c r="S21" s="14">
         <v>90</v>
       </c>
       <c r="T21" s="14">
         <v>108</v>
       </c>
       <c r="U21" s="14">
         <v>345</v>
       </c>
-      <c r="V21" s="16">
+      <c r="V21" s="15">
         <v>285</v>
       </c>
-      <c r="W21" s="25">
+      <c r="W21" s="24">
         <v>277</v>
       </c>
-      <c r="X21" s="25">
+      <c r="X21" s="24">
         <v>355</v>
       </c>
       <c r="Y21" s="12">
         <v>336</v>
       </c>
-      <c r="Z21" s="25">
+      <c r="Z21" s="24">
         <v>330</v>
       </c>
-      <c r="AA21" s="25">
+      <c r="AA21" s="24">
         <v>299</v>
       </c>
-      <c r="AB21" s="25">
+      <c r="AB21" s="24">
         <v>538</v>
       </c>
-      <c r="AC21" s="25">
+      <c r="AC21" s="24">
         <v>508</v>
       </c>
-      <c r="AD21" s="25">
+      <c r="AD21" s="24">
         <v>-43</v>
       </c>
       <c r="AE21" s="12">
         <v>289</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="AF21" s="12">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A22" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="13">
         <v>-335</v>
       </c>
       <c r="C22" s="13">
         <v>-29</v>
       </c>
-      <c r="D22" s="16">
+      <c r="D22" s="15">
         <v>-274</v>
       </c>
       <c r="E22" s="13">
         <v>-24</v>
       </c>
       <c r="F22" s="13">
         <v>-146</v>
       </c>
       <c r="G22" s="13">
         <v>-97</v>
       </c>
       <c r="H22" s="13">
         <v>-39</v>
       </c>
       <c r="I22" s="13">
         <v>-234</v>
       </c>
       <c r="J22" s="13">
         <v>-133</v>
       </c>
       <c r="K22" s="13">
         <v>-66</v>
       </c>
       <c r="L22" s="13">
         <v>27</v>
@@ -4356,62 +4397,65 @@
       </c>
       <c r="X22" s="13">
         <v>12</v>
       </c>
       <c r="Y22" s="13">
         <v>-21</v>
       </c>
       <c r="Z22" s="13">
         <v>-27</v>
       </c>
       <c r="AA22" s="13">
         <v>-35</v>
       </c>
       <c r="AB22" s="13">
         <v>78</v>
       </c>
       <c r="AC22" s="13">
         <v>8</v>
       </c>
       <c r="AD22" s="13">
         <v>-34</v>
       </c>
       <c r="AE22" s="12">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="42" t="s">
+      <c r="AF22" s="12">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A23" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="13">
         <v>76</v>
       </c>
       <c r="C23" s="13">
         <v>258</v>
       </c>
-      <c r="D23" s="16">
+      <c r="D23" s="15">
         <v>361</v>
       </c>
       <c r="E23" s="13">
         <v>197</v>
       </c>
       <c r="F23" s="13">
         <v>321</v>
       </c>
       <c r="G23" s="13">
         <v>450</v>
       </c>
       <c r="H23" s="13">
         <v>195</v>
       </c>
       <c r="I23" s="13">
         <v>286</v>
       </c>
       <c r="J23" s="13">
         <v>124</v>
       </c>
       <c r="K23" s="13">
         <v>142</v>
       </c>
       <c r="L23" s="13">
         <v>173</v>
@@ -4451,62 +4495,65 @@
       </c>
       <c r="X23" s="13">
         <v>224</v>
       </c>
       <c r="Y23" s="13">
         <v>276</v>
       </c>
       <c r="Z23" s="13">
         <v>289</v>
       </c>
       <c r="AA23" s="13">
         <v>356</v>
       </c>
       <c r="AB23" s="13">
         <v>451</v>
       </c>
       <c r="AC23" s="13">
         <v>404</v>
       </c>
       <c r="AD23" s="13">
         <v>221</v>
       </c>
       <c r="AE23" s="12">
         <v>192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="42" t="s">
+      <c r="AF23" s="12">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A24" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="13">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>152</v>
       </c>
-      <c r="D24" s="16">
+      <c r="D24" s="15">
         <v>204</v>
       </c>
       <c r="E24" s="13">
         <v>323</v>
       </c>
       <c r="F24" s="13">
         <v>202</v>
       </c>
       <c r="G24" s="13">
         <v>494</v>
       </c>
       <c r="H24" s="13">
         <v>632</v>
       </c>
       <c r="I24" s="13">
         <v>905</v>
       </c>
       <c r="J24" s="13">
         <v>404</v>
       </c>
       <c r="K24" s="13">
         <v>621</v>
       </c>
       <c r="L24" s="13">
         <v>379</v>
@@ -4546,62 +4593,65 @@
       </c>
       <c r="X24" s="13">
         <v>-43</v>
       </c>
       <c r="Y24" s="13">
         <v>-59</v>
       </c>
       <c r="Z24" s="13">
         <v>-51</v>
       </c>
       <c r="AA24" s="13">
         <v>-91</v>
       </c>
       <c r="AB24" s="13">
         <v>-77</v>
       </c>
       <c r="AC24" s="13">
         <v>-65</v>
       </c>
       <c r="AD24" s="13">
         <v>-47</v>
       </c>
       <c r="AE24" s="12">
         <v>-191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="42" t="s">
+      <c r="AF24" s="12">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A25" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="13">
         <v>-97</v>
       </c>
       <c r="C25" s="13">
         <v>104</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="15">
         <v>-87</v>
       </c>
       <c r="E25" s="13">
         <v>-136</v>
       </c>
       <c r="F25" s="13">
         <v>106</v>
       </c>
       <c r="G25" s="13">
         <v>3</v>
       </c>
       <c r="H25" s="13">
         <v>-24</v>
       </c>
       <c r="I25" s="13">
         <v>-231</v>
       </c>
       <c r="J25" s="13">
         <v>-79</v>
       </c>
       <c r="K25" s="13">
         <v>-139</v>
       </c>
       <c r="L25" s="13">
         <v>26</v>
@@ -4641,62 +4691,65 @@
       </c>
       <c r="X25" s="13">
         <v>181</v>
       </c>
       <c r="Y25" s="13">
         <v>147</v>
       </c>
       <c r="Z25" s="13">
         <v>213</v>
       </c>
       <c r="AA25" s="13">
         <v>72</v>
       </c>
       <c r="AB25" s="13">
         <v>8</v>
       </c>
       <c r="AC25" s="13">
         <v>75</v>
       </c>
       <c r="AD25" s="13">
         <v>-12</v>
       </c>
       <c r="AE25" s="12">
         <v>129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="42" t="s">
+      <c r="AF25" s="12">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A26" s="41" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="13">
         <v>-580</v>
       </c>
       <c r="C26" s="13">
         <v>-274</v>
       </c>
-      <c r="D26" s="16">
+      <c r="D26" s="15">
         <v>-378</v>
       </c>
       <c r="E26" s="13">
         <v>-350</v>
       </c>
       <c r="F26" s="13">
         <v>-109</v>
       </c>
       <c r="G26" s="13">
         <v>-434</v>
       </c>
       <c r="H26" s="13">
         <v>-752</v>
       </c>
       <c r="I26" s="13">
         <v>-323</v>
       </c>
       <c r="J26" s="13">
         <v>-560</v>
       </c>
       <c r="K26" s="13">
         <v>-666</v>
       </c>
       <c r="L26" s="13">
         <v>-288</v>
@@ -4736,192 +4789,199 @@
       </c>
       <c r="X26" s="13">
         <v>-19</v>
       </c>
       <c r="Y26" s="13">
         <v>-7</v>
       </c>
       <c r="Z26" s="13">
         <v>-94</v>
       </c>
       <c r="AA26" s="13">
         <v>-3</v>
       </c>
       <c r="AB26" s="13">
         <v>78</v>
       </c>
       <c r="AC26" s="13">
         <v>86</v>
       </c>
       <c r="AD26" s="13">
         <v>-171</v>
       </c>
       <c r="AE26" s="12">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="56" t="s">
+      <c r="AF26" s="12">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A27" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="56"/>
-[...31 lines deleted...]
-      <c r="A28" s="43" t="s">
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
+      <c r="N27" s="47"/>
+      <c r="O27" s="47"/>
+      <c r="P27" s="47"/>
+      <c r="Q27" s="47"/>
+      <c r="R27" s="47"/>
+      <c r="S27" s="47"/>
+      <c r="T27" s="47"/>
+      <c r="U27" s="47"/>
+      <c r="V27" s="47"/>
+      <c r="W27" s="47"/>
+      <c r="X27" s="47"/>
+      <c r="Y27" s="47"/>
+      <c r="Z27" s="47"/>
+      <c r="AA27" s="47"/>
+      <c r="AB27" s="47"/>
+      <c r="AC27" s="47"/>
+      <c r="AD27" s="47"/>
+      <c r="AE27" s="47"/>
+      <c r="AF27" s="47"/>
+    </row>
+    <row r="28" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A28" s="42" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="13">
         <v>-11187</v>
       </c>
       <c r="C28" s="13">
         <v>-7795</v>
       </c>
-      <c r="D28" s="16">
+      <c r="D28" s="15">
         <v>-5149</v>
       </c>
       <c r="E28" s="13">
         <v>-6462</v>
       </c>
       <c r="F28" s="13">
         <v>-6164</v>
       </c>
       <c r="G28" s="13">
         <v>-8903</v>
       </c>
       <c r="H28" s="13">
         <v>-11841</v>
       </c>
       <c r="I28" s="13">
         <v>-13002</v>
       </c>
       <c r="J28" s="13">
         <v>-10734</v>
       </c>
       <c r="K28" s="13">
         <v>-9458</v>
       </c>
       <c r="L28" s="13">
         <v>-10348</v>
       </c>
       <c r="M28" s="13">
         <v>-10128</v>
       </c>
       <c r="N28" s="13">
         <v>817</v>
       </c>
       <c r="O28" s="13">
         <v>2055</v>
       </c>
       <c r="P28" s="13">
         <v>774</v>
       </c>
-      <c r="Q28" s="38">
+      <c r="Q28" s="37">
         <v>2050</v>
       </c>
-      <c r="R28" s="25">
+      <c r="R28" s="24">
         <v>870</v>
       </c>
       <c r="S28" s="14">
         <v>718</v>
       </c>
       <c r="T28" s="14">
         <v>1027</v>
       </c>
       <c r="U28" s="14">
         <v>499</v>
       </c>
-      <c r="V28" s="16">
+      <c r="V28" s="15">
         <v>1372</v>
       </c>
-      <c r="W28" s="25">
+      <c r="W28" s="24">
         <v>1393</v>
       </c>
-      <c r="X28" s="25">
+      <c r="X28" s="24">
         <v>1068</v>
       </c>
-      <c r="Y28" s="25">
+      <c r="Y28" s="24">
         <v>1854</v>
       </c>
-      <c r="Z28" s="25">
+      <c r="Z28" s="24">
         <v>2524</v>
       </c>
-      <c r="AA28" s="25">
+      <c r="AA28" s="24">
         <v>1261</v>
       </c>
-      <c r="AB28" s="25">
+      <c r="AB28" s="24">
         <v>852</v>
       </c>
-      <c r="AC28" s="25">
+      <c r="AC28" s="24">
         <v>1496</v>
       </c>
-      <c r="AD28" s="25">
+      <c r="AD28" s="24">
         <v>579</v>
       </c>
-      <c r="AE28" s="25">
+      <c r="AE28" s="24">
         <v>-1051</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="44" t="s">
+      <c r="AF28" s="12">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A29" s="43" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="13">
         <v>-612</v>
       </c>
       <c r="C29" s="13">
         <v>-418</v>
       </c>
-      <c r="D29" s="16">
+      <c r="D29" s="15">
         <v>-366</v>
       </c>
       <c r="E29" s="13">
         <v>-492</v>
       </c>
       <c r="F29" s="13">
         <v>-439</v>
       </c>
       <c r="G29" s="13">
         <v>-571</v>
       </c>
       <c r="H29" s="13">
         <v>-686</v>
       </c>
       <c r="I29" s="13">
         <v>-568</v>
       </c>
       <c r="J29" s="13">
         <v>-769</v>
       </c>
       <c r="K29" s="13">
         <v>-976</v>
       </c>
       <c r="L29" s="13">
         <v>-842</v>
@@ -4961,62 +5021,65 @@
       </c>
       <c r="X29" s="13">
         <v>-27</v>
       </c>
       <c r="Y29" s="13">
         <v>-24</v>
       </c>
       <c r="Z29" s="13">
         <v>-5</v>
       </c>
       <c r="AA29" s="13">
         <v>-17</v>
       </c>
       <c r="AB29" s="13">
         <v>-34</v>
       </c>
       <c r="AC29" s="13">
         <v>-23</v>
       </c>
       <c r="AD29" s="13">
         <v>-18</v>
       </c>
       <c r="AE29" s="12">
         <v>-32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="44" t="s">
+      <c r="AF29" s="12">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A30" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="13">
         <v>-605</v>
       </c>
       <c r="C30" s="13">
         <v>-492</v>
       </c>
-      <c r="D30" s="16">
+      <c r="D30" s="15">
         <v>249</v>
       </c>
       <c r="E30" s="13">
         <v>-506</v>
       </c>
       <c r="F30" s="13">
         <v>-369</v>
       </c>
       <c r="G30" s="13">
         <v>-461</v>
       </c>
       <c r="H30" s="13">
         <v>-647</v>
       </c>
       <c r="I30" s="13">
         <v>-614</v>
       </c>
       <c r="J30" s="13">
         <v>-838</v>
       </c>
       <c r="K30" s="13">
         <v>-580</v>
       </c>
       <c r="L30" s="13">
         <v>-645</v>
@@ -5056,53 +5119,56 @@
       </c>
       <c r="X30" s="13">
         <v>-34</v>
       </c>
       <c r="Y30" s="13">
         <v>-65</v>
       </c>
       <c r="Z30" s="13">
         <v>-84</v>
       </c>
       <c r="AA30" s="13">
         <v>-103</v>
       </c>
       <c r="AB30" s="13">
         <v>-77</v>
       </c>
       <c r="AC30" s="13">
         <v>-61</v>
       </c>
       <c r="AD30" s="13">
         <v>-100</v>
       </c>
       <c r="AE30" s="12">
         <v>-127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="44" t="s">
+      <c r="AF30" s="12">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A31" s="43" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="13">
         <v>-412</v>
       </c>
       <c r="C31" s="13">
         <v>-334</v>
       </c>
       <c r="D31" s="13">
         <v>-374</v>
       </c>
       <c r="E31" s="13">
         <v>-491</v>
       </c>
       <c r="F31" s="13">
         <v>-318</v>
       </c>
       <c r="G31" s="13">
         <v>-506</v>
       </c>
       <c r="H31" s="13">
         <v>-609</v>
       </c>
       <c r="I31" s="13">
         <v>-778</v>
@@ -5151,53 +5217,56 @@
       </c>
       <c r="X31" s="13">
         <v>-394</v>
       </c>
       <c r="Y31" s="13">
         <v>-272</v>
       </c>
       <c r="Z31" s="13">
         <v>-506</v>
       </c>
       <c r="AA31" s="13">
         <v>-393</v>
       </c>
       <c r="AB31" s="13">
         <v>-626</v>
       </c>
       <c r="AC31" s="13">
         <v>-372</v>
       </c>
       <c r="AD31" s="13">
         <v>-389</v>
       </c>
       <c r="AE31" s="12">
         <v>-618</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="44" t="s">
+      <c r="AF31" s="12">
+        <v>-445</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A32" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="13">
         <v>38</v>
       </c>
       <c r="C32" s="13">
         <v>329</v>
       </c>
       <c r="D32" s="13">
         <v>609</v>
       </c>
       <c r="E32" s="13">
         <v>938</v>
       </c>
       <c r="F32" s="13">
         <v>936</v>
       </c>
       <c r="G32" s="13">
         <v>161</v>
       </c>
       <c r="H32" s="13">
         <v>-295</v>
       </c>
       <c r="I32" s="13">
         <v>-602</v>
@@ -5246,53 +5315,56 @@
       </c>
       <c r="X32" s="13">
         <v>-127</v>
       </c>
       <c r="Y32" s="13">
         <v>-28</v>
       </c>
       <c r="Z32" s="13">
         <v>103</v>
       </c>
       <c r="AA32" s="13">
         <v>-143</v>
       </c>
       <c r="AB32" s="13">
         <v>-117</v>
       </c>
       <c r="AC32" s="13">
         <v>-185</v>
       </c>
       <c r="AD32" s="13">
         <v>-260</v>
       </c>
       <c r="AE32" s="12">
         <v>-421</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="44" t="s">
+      <c r="AF32" s="12">
+        <v>-374</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A33" s="43" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="13">
         <v>299</v>
       </c>
       <c r="C33" s="13">
         <v>300</v>
       </c>
       <c r="D33" s="13">
         <v>207</v>
       </c>
       <c r="E33" s="13">
         <v>213</v>
       </c>
       <c r="F33" s="13">
         <v>-82</v>
       </c>
       <c r="G33" s="13">
         <v>-195</v>
       </c>
       <c r="H33" s="13">
         <v>-140</v>
       </c>
       <c r="I33" s="13">
         <v>-301</v>
@@ -5341,53 +5413,56 @@
       </c>
       <c r="X33" s="13">
         <v>-90</v>
       </c>
       <c r="Y33" s="13">
         <v>-81</v>
       </c>
       <c r="Z33" s="13">
         <v>-152</v>
       </c>
       <c r="AA33" s="13">
         <v>-131</v>
       </c>
       <c r="AB33" s="13">
         <v>-157</v>
       </c>
       <c r="AC33" s="13">
         <v>-159</v>
       </c>
       <c r="AD33" s="13">
         <v>-55</v>
       </c>
       <c r="AE33" s="12">
         <v>-102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="44" t="s">
+      <c r="AF33" s="12">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A34" s="43" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="13">
         <v>-618</v>
       </c>
       <c r="C34" s="13">
         <v>-320</v>
       </c>
       <c r="D34" s="13">
         <v>-294</v>
       </c>
       <c r="E34" s="13">
         <v>-564</v>
       </c>
       <c r="F34" s="13">
         <v>-497</v>
       </c>
       <c r="G34" s="13">
         <v>-382</v>
       </c>
       <c r="H34" s="13">
         <v>-635</v>
       </c>
       <c r="I34" s="13">
         <v>-755</v>
@@ -5436,53 +5511,56 @@
       </c>
       <c r="X34" s="13">
         <v>985</v>
       </c>
       <c r="Y34" s="13">
         <v>962</v>
       </c>
       <c r="Z34" s="13">
         <v>1545</v>
       </c>
       <c r="AA34" s="13">
         <v>1147</v>
       </c>
       <c r="AB34" s="13">
         <v>891</v>
       </c>
       <c r="AC34" s="13">
         <v>1347</v>
       </c>
       <c r="AD34" s="13">
         <v>504</v>
       </c>
       <c r="AE34" s="12">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="44" t="s">
+      <c r="AF34" s="12">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A35" s="43" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="13">
         <v>-1393</v>
       </c>
       <c r="C35" s="13">
         <v>-1292</v>
       </c>
       <c r="D35" s="13">
         <v>-940</v>
       </c>
       <c r="E35" s="13">
         <v>-1249</v>
       </c>
       <c r="F35" s="13">
         <v>-849</v>
       </c>
       <c r="G35" s="13">
         <v>-1065</v>
       </c>
       <c r="H35" s="13">
         <v>-1401</v>
       </c>
       <c r="I35" s="13">
         <v>-1549</v>
@@ -5531,53 +5609,56 @@
       </c>
       <c r="X35" s="13">
         <v>-137</v>
       </c>
       <c r="Y35" s="13">
         <v>-124</v>
       </c>
       <c r="Z35" s="13">
         <v>-211</v>
       </c>
       <c r="AA35" s="13">
         <v>-193</v>
       </c>
       <c r="AB35" s="13">
         <v>-226</v>
       </c>
       <c r="AC35" s="13">
         <v>-176</v>
       </c>
       <c r="AD35" s="13">
         <v>-98</v>
       </c>
       <c r="AE35" s="12">
         <v>-163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="44" t="s">
+      <c r="AF35" s="12">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A36" s="43" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="13">
         <v>-871</v>
       </c>
       <c r="C36" s="13">
         <v>-632</v>
       </c>
       <c r="D36" s="13">
         <v>-470</v>
       </c>
       <c r="E36" s="13">
         <v>-580</v>
       </c>
       <c r="F36" s="13">
         <v>-499</v>
       </c>
       <c r="G36" s="13">
         <v>-626</v>
       </c>
       <c r="H36" s="13">
         <v>-740</v>
       </c>
       <c r="I36" s="13">
         <v>-626</v>
@@ -5626,260 +5707,269 @@
       </c>
       <c r="X36" s="13">
         <v>838</v>
       </c>
       <c r="Y36" s="13">
         <v>1169</v>
       </c>
       <c r="Z36" s="13">
         <v>1357</v>
       </c>
       <c r="AA36" s="13">
         <v>861</v>
       </c>
       <c r="AB36" s="13">
         <v>1120</v>
       </c>
       <c r="AC36" s="13">
         <v>798</v>
       </c>
       <c r="AD36" s="13">
         <v>636</v>
       </c>
       <c r="AE36" s="12">
         <v>619</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="44" t="s">
+      <c r="AF36" s="12">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A37" s="43" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="13">
         <v>-549</v>
       </c>
       <c r="C37" s="13">
         <v>-410</v>
       </c>
       <c r="D37" s="13">
         <v>-447</v>
       </c>
       <c r="E37" s="13">
         <v>-376</v>
       </c>
       <c r="F37" s="13">
         <v>-278</v>
       </c>
       <c r="G37" s="13">
         <v>-488</v>
       </c>
       <c r="H37" s="13">
         <v>-582</v>
       </c>
       <c r="I37" s="13">
         <v>-501</v>
       </c>
       <c r="J37" s="13">
         <v>-589</v>
       </c>
       <c r="K37" s="13">
         <v>-606</v>
       </c>
       <c r="L37" s="13">
         <v>-610</v>
       </c>
       <c r="M37" s="13">
         <v>-485</v>
       </c>
-      <c r="N37" s="16">
+      <c r="N37" s="15">
         <v>-232</v>
       </c>
-      <c r="O37" s="16">
+      <c r="O37" s="15">
         <v>-141</v>
       </c>
-      <c r="P37" s="16">
+      <c r="P37" s="15">
         <v>-218</v>
       </c>
-      <c r="Q37" s="16">
+      <c r="Q37" s="15">
         <v>-221</v>
       </c>
-      <c r="R37" s="16">
+      <c r="R37" s="15">
         <v>-182</v>
       </c>
-      <c r="S37" s="16">
+      <c r="S37" s="15">
         <v>-132</v>
       </c>
-      <c r="T37" s="16">
+      <c r="T37" s="15">
         <v>-195</v>
       </c>
-      <c r="U37" s="16">
+      <c r="U37" s="15">
         <v>-257</v>
       </c>
-      <c r="V37" s="16">
+      <c r="V37" s="15">
         <v>-240</v>
       </c>
-      <c r="W37" s="16">
+      <c r="W37" s="15">
         <v>-181</v>
       </c>
-      <c r="X37" s="16">
+      <c r="X37" s="15">
         <v>-191</v>
       </c>
-      <c r="Y37" s="16">
+      <c r="Y37" s="15">
         <v>-82</v>
       </c>
-      <c r="Z37" s="16">
+      <c r="Z37" s="15">
         <v>-54</v>
       </c>
-      <c r="AA37" s="16">
+      <c r="AA37" s="15">
         <v>-134</v>
       </c>
-      <c r="AB37" s="16">
+      <c r="AB37" s="15">
         <v>-167</v>
       </c>
-      <c r="AC37" s="16">
+      <c r="AC37" s="15">
         <v>-168</v>
       </c>
-      <c r="AD37" s="16">
+      <c r="AD37" s="15">
         <v>-152</v>
       </c>
       <c r="AE37" s="12">
         <v>-288</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="45" t="s">
+      <c r="AF37" s="12">
+        <v>-269</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A38" s="44" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="13">
         <v>-720</v>
       </c>
       <c r="C38" s="13">
         <v>-579</v>
       </c>
       <c r="D38" s="13">
         <v>-468</v>
       </c>
       <c r="E38" s="13">
         <v>-359</v>
       </c>
       <c r="F38" s="13">
         <v>-479</v>
       </c>
       <c r="G38" s="13">
         <v>-575</v>
       </c>
       <c r="H38" s="13">
         <v>-747</v>
       </c>
       <c r="I38" s="13">
         <v>-730</v>
       </c>
       <c r="J38" s="13">
         <v>-829</v>
       </c>
       <c r="K38" s="13">
         <v>-780</v>
       </c>
       <c r="L38" s="13">
         <v>-782</v>
       </c>
       <c r="M38" s="13">
         <v>-727</v>
       </c>
-      <c r="N38" s="17">
+      <c r="N38" s="16">
         <v>346</v>
       </c>
-      <c r="O38" s="17">
+      <c r="O38" s="16">
         <v>446</v>
       </c>
-      <c r="P38" s="17">
+      <c r="P38" s="16">
         <v>155</v>
       </c>
-      <c r="Q38" s="17">
+      <c r="Q38" s="16">
         <v>763</v>
       </c>
-      <c r="R38" s="17">
+      <c r="R38" s="16">
         <v>372</v>
       </c>
-      <c r="S38" s="17">
+      <c r="S38" s="16">
         <v>213</v>
       </c>
-      <c r="T38" s="17">
+      <c r="T38" s="16">
         <v>299</v>
       </c>
-      <c r="U38" s="17">
+      <c r="U38" s="16">
         <v>136</v>
       </c>
-      <c r="V38" s="17">
+      <c r="V38" s="16">
         <v>389</v>
       </c>
-      <c r="W38" s="17">
+      <c r="W38" s="16">
         <v>414</v>
       </c>
-      <c r="X38" s="17">
+      <c r="X38" s="16">
         <v>245</v>
       </c>
-      <c r="Y38" s="17">
+      <c r="Y38" s="16">
         <v>399</v>
       </c>
-      <c r="Z38" s="17">
+      <c r="Z38" s="16">
         <v>531</v>
       </c>
-      <c r="AA38" s="17">
+      <c r="AA38" s="16">
         <v>367</v>
       </c>
-      <c r="AB38" s="17">
+      <c r="AB38" s="16">
         <v>245</v>
       </c>
-      <c r="AC38" s="17">
+      <c r="AC38" s="16">
         <v>495</v>
       </c>
-      <c r="AD38" s="17">
+      <c r="AD38" s="16">
         <v>511</v>
       </c>
-      <c r="AE38" s="26">
+      <c r="AE38" s="25">
         <v>82</v>
       </c>
-    </row>
-[...3 lines deleted...]
-    <row r="40" spans="1:31">
+      <c r="AF38" s="25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="A39" s="23"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="2"/>
     </row>
-    <row r="42" spans="1:31">
-      <c r="X42" s="27"/>
+    <row r="42" spans="1:32">
+      <c r="X42" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:AE7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:AE27"/>
+    <mergeCell ref="A27:AF27"/>
+    <mergeCell ref="A20:AF20"/>
+    <mergeCell ref="A7:AF7"/>
+    <mergeCell ref="Z5:AF5"/>
+    <mergeCell ref="A2:AF2"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="A2:AE2"/>
-    <mergeCell ref="Z5:AE5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>