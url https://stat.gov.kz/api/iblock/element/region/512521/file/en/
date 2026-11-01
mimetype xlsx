--- v1 (2026-09-20)
+++ v2 (2026-11-01)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="72">
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -588,53 +588,50 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -645,50 +642,53 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -966,51 +966,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/demography/spreadsheets/?year=&amp;name=36719&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A39" sqref="A38:A39"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="77.140625" style="12" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="12"/>
     <col min="11" max="11" width="11" style="12" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="4">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>45</v>
@@ -1094,91 +1094,91 @@
       </c>
       <c r="B12" s="33" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="34">
-        <v>46276</v>
+      <c r="B15" s="56">
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="34">
-        <v>46307</v>
+      <c r="B16" s="56">
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="35" t="s">
+      <c r="B17" s="34" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="35" t="s">
+      <c r="B18" s="34" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="36" t="s">
+      <c r="B19" s="35" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="34" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:V69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
@@ -1397,51 +1397,51 @@
       <c r="A13" s="12"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="12"/>
-      <c r="B14" s="45" t="s">
+      <c r="B14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="12"/>
@@ -2748,165 +2748,167 @@
       <c r="F69" s="12"/>
       <c r="G69" s="12"/>
       <c r="H69" s="12"/>
       <c r="I69" s="12"/>
       <c r="J69" s="12"/>
       <c r="K69" s="12"/>
       <c r="L69" s="12"/>
       <c r="M69" s="12"/>
       <c r="N69" s="12"/>
       <c r="O69" s="12"/>
       <c r="P69" s="12"/>
       <c r="Q69" s="12"/>
       <c r="R69" s="12"/>
       <c r="S69" s="12"/>
       <c r="T69" s="12"/>
       <c r="U69" s="12"/>
       <c r="V69" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF42"/>
+  <dimension ref="A1:AG42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI25" sqref="AI25:AJ25"/>
+      <selection pane="bottomLeft" activeCell="AH28" sqref="AH28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="15.75">
+    <row r="1" spans="1:33" ht="15.75">
       <c r="A1" s="6" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="2" spans="1:32" ht="15.75" customHeight="1">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:33" ht="15.75" customHeight="1">
+      <c r="A2" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="51"/>
-[...31 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="1:32" s="19" customFormat="1" ht="12.75">
+    <row r="4" spans="1:33" s="19" customFormat="1" ht="12.75">
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="AE4" s="21"/>
-      <c r="AF4" s="46" t="s">
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="12" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="52">
+    <row r="5" spans="1:33" s="12" customFormat="1">
+      <c r="A5" s="53"/>
+      <c r="B5" s="51">
         <v>2024</v>
       </c>
-      <c r="C5" s="53"/>
-[...10 lines deleted...]
-      <c r="N5" s="49">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="48">
         <v>2025</v>
       </c>
-      <c r="O5" s="50"/>
-[...10 lines deleted...]
-      <c r="Z5" s="49">
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="55"/>
+      <c r="Z5" s="48">
         <v>2026</v>
       </c>
-      <c r="AA5" s="50"/>
-[...7 lines deleted...]
-      <c r="A6" s="55"/>
+      <c r="AA5" s="49"/>
+      <c r="AB5" s="49"/>
+      <c r="AC5" s="49"/>
+      <c r="AD5" s="49"/>
+      <c r="AE5" s="49"/>
+      <c r="AF5" s="49"/>
+    </row>
+    <row r="6" spans="1:33" s="12" customFormat="1" ht="25.5">
+      <c r="A6" s="54"/>
       <c r="B6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="10" t="s">
@@ -2956,89 +2958,93 @@
       </c>
       <c r="Y6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="Z6" s="28" t="s">
         <v>3</v>
       </c>
       <c r="AA6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="AB6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AC6" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AD6" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AE6" s="31" t="s">
         <v>8</v>
       </c>
       <c r="AF6" s="22" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="AG6" s="22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="47"/>
-[...32 lines deleted...]
-      <c r="A8" s="39" t="s">
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+      <c r="S7" s="46"/>
+      <c r="T7" s="46"/>
+      <c r="U7" s="46"/>
+      <c r="V7" s="46"/>
+      <c r="W7" s="46"/>
+      <c r="X7" s="46"/>
+      <c r="Y7" s="46"/>
+      <c r="Z7" s="46"/>
+      <c r="AA7" s="46"/>
+      <c r="AB7" s="46"/>
+      <c r="AC7" s="46"/>
+      <c r="AD7" s="46"/>
+      <c r="AE7" s="46"/>
+      <c r="AF7" s="46"/>
+      <c r="AG7" s="46"/>
+    </row>
+    <row r="8" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A8" s="38" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="13">
         <v>-203</v>
       </c>
       <c r="C8" s="13">
         <v>1883</v>
       </c>
       <c r="D8" s="13">
         <v>2006</v>
       </c>
       <c r="E8" s="13">
         <v>1439</v>
       </c>
       <c r="F8" s="13">
         <v>1339</v>
       </c>
       <c r="G8" s="13">
         <v>825</v>
       </c>
       <c r="H8" s="13">
         <v>849</v>
       </c>
       <c r="I8" s="13">
         <v>394</v>
@@ -3090,53 +3096,56 @@
       </c>
       <c r="Y8" s="13">
         <v>2190</v>
       </c>
       <c r="Z8" s="13">
         <v>2854</v>
       </c>
       <c r="AA8" s="13">
         <v>1560</v>
       </c>
       <c r="AB8" s="13">
         <v>1390</v>
       </c>
       <c r="AC8" s="13">
         <v>2004</v>
       </c>
       <c r="AD8" s="13">
         <v>536</v>
       </c>
       <c r="AE8" s="12">
         <v>-762</v>
       </c>
       <c r="AF8" s="12">
         <v>563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="AG8" s="12">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A9" s="37" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="13">
         <v>-947</v>
       </c>
       <c r="C9" s="13">
         <v>-447</v>
       </c>
       <c r="D9" s="13">
         <v>-640</v>
       </c>
       <c r="E9" s="13">
         <v>-516</v>
       </c>
       <c r="F9" s="13">
         <v>-585</v>
       </c>
       <c r="G9" s="13">
         <v>-668</v>
       </c>
       <c r="H9" s="13">
         <v>-725</v>
       </c>
       <c r="I9" s="13">
         <v>-802</v>
@@ -3188,53 +3197,56 @@
       </c>
       <c r="Y9" s="13">
         <v>-45</v>
       </c>
       <c r="Z9" s="13">
         <v>-32</v>
       </c>
       <c r="AA9" s="13">
         <v>-52</v>
       </c>
       <c r="AB9" s="13">
         <v>44</v>
       </c>
       <c r="AC9" s="13">
         <v>-15</v>
       </c>
       <c r="AD9" s="13">
         <v>-52</v>
       </c>
       <c r="AE9" s="12">
         <v>44</v>
       </c>
       <c r="AF9" s="12">
         <v>158</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="AG9" s="12">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A10" s="37" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="13">
         <v>-529</v>
       </c>
       <c r="C10" s="13">
         <v>-234</v>
       </c>
       <c r="D10" s="13">
         <v>610</v>
       </c>
       <c r="E10" s="13">
         <v>-309</v>
       </c>
       <c r="F10" s="13">
         <v>-48</v>
       </c>
       <c r="G10" s="13">
         <v>-11</v>
       </c>
       <c r="H10" s="13">
         <v>-452</v>
       </c>
       <c r="I10" s="13">
         <v>-328</v>
@@ -3286,53 +3298,56 @@
       </c>
       <c r="Y10" s="13">
         <v>276</v>
       </c>
       <c r="Z10" s="13">
         <v>289</v>
       </c>
       <c r="AA10" s="13">
         <v>356</v>
       </c>
       <c r="AB10" s="13">
         <v>451</v>
       </c>
       <c r="AC10" s="13">
         <v>404</v>
       </c>
       <c r="AD10" s="13">
         <v>221</v>
       </c>
       <c r="AE10" s="12">
         <v>192</v>
       </c>
       <c r="AF10" s="12">
         <v>195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="AG10" s="12">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A11" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="13">
         <v>-383</v>
       </c>
       <c r="C11" s="13">
         <v>-182</v>
       </c>
       <c r="D11" s="13">
         <v>-170</v>
       </c>
       <c r="E11" s="13">
         <v>-168</v>
       </c>
       <c r="F11" s="13">
         <v>-116</v>
       </c>
       <c r="G11" s="13">
         <v>-12</v>
       </c>
       <c r="H11" s="13">
         <v>23</v>
       </c>
       <c r="I11" s="13">
         <v>127</v>
@@ -3384,53 +3399,56 @@
       </c>
       <c r="Y11" s="13">
         <v>-65</v>
       </c>
       <c r="Z11" s="13">
         <v>-84</v>
       </c>
       <c r="AA11" s="13">
         <v>-103</v>
       </c>
       <c r="AB11" s="13">
         <v>-77</v>
       </c>
       <c r="AC11" s="13">
         <v>-61</v>
       </c>
       <c r="AD11" s="13">
         <v>-100</v>
       </c>
       <c r="AE11" s="12">
         <v>-127</v>
       </c>
       <c r="AF11" s="12">
         <v>-88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="38" t="s">
+      <c r="AG11" s="12">
+        <v>-140</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A12" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="13">
         <v>-59</v>
       </c>
       <c r="C12" s="13">
         <v>433</v>
       </c>
       <c r="D12" s="15">
         <v>522</v>
       </c>
       <c r="E12" s="13">
         <v>802</v>
       </c>
       <c r="F12" s="13">
         <v>1042</v>
       </c>
       <c r="G12" s="13">
         <v>164</v>
       </c>
       <c r="H12" s="13">
         <v>-319</v>
       </c>
       <c r="I12" s="13">
         <v>-833</v>
@@ -3482,53 +3500,56 @@
       </c>
       <c r="Y12" s="13">
         <v>-331</v>
       </c>
       <c r="Z12" s="13">
         <v>-557</v>
       </c>
       <c r="AA12" s="13">
         <v>-484</v>
       </c>
       <c r="AB12" s="13">
         <v>-703</v>
       </c>
       <c r="AC12" s="13">
         <v>-437</v>
       </c>
       <c r="AD12" s="13">
         <v>-436</v>
       </c>
       <c r="AE12" s="12">
         <v>-809</v>
       </c>
       <c r="AF12" s="12">
         <v>-492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="AG12" s="12">
+        <v>-927</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="13">
         <v>-281</v>
       </c>
       <c r="C13" s="13">
         <v>26</v>
       </c>
       <c r="D13" s="15">
         <v>-171</v>
       </c>
       <c r="E13" s="13">
         <v>-137</v>
       </c>
       <c r="F13" s="13">
         <v>-191</v>
       </c>
       <c r="G13" s="13">
         <v>-629</v>
       </c>
       <c r="H13" s="13">
         <v>-892</v>
       </c>
       <c r="I13" s="13">
         <v>-624</v>
@@ -3580,53 +3601,56 @@
       </c>
       <c r="Y13" s="13">
         <v>-28</v>
       </c>
       <c r="Z13" s="13">
         <v>103</v>
       </c>
       <c r="AA13" s="13">
         <v>-143</v>
       </c>
       <c r="AB13" s="13">
         <v>-117</v>
       </c>
       <c r="AC13" s="13">
         <v>-185</v>
       </c>
       <c r="AD13" s="13">
         <v>-260</v>
       </c>
       <c r="AE13" s="12">
         <v>-421</v>
       </c>
       <c r="AF13" s="12">
         <v>-374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="AG13" s="12">
+        <v>-455</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A14" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="13">
         <v>-308</v>
       </c>
       <c r="C14" s="13">
         <v>-145</v>
       </c>
       <c r="D14" s="15">
         <v>-133</v>
       </c>
       <c r="E14" s="13">
         <v>-184</v>
       </c>
       <c r="F14" s="13">
         <v>-239</v>
       </c>
       <c r="G14" s="13">
         <v>-199</v>
       </c>
       <c r="H14" s="13">
         <v>-204</v>
       </c>
       <c r="I14" s="13">
         <v>-414</v>
@@ -3678,53 +3702,56 @@
       </c>
       <c r="Y14" s="13">
         <v>-81</v>
       </c>
       <c r="Z14" s="13">
         <v>-152</v>
       </c>
       <c r="AA14" s="13">
         <v>-131</v>
       </c>
       <c r="AB14" s="13">
         <v>-157</v>
       </c>
       <c r="AC14" s="13">
         <v>-159</v>
       </c>
       <c r="AD14" s="13">
         <v>-55</v>
       </c>
       <c r="AE14" s="12">
         <v>-102</v>
       </c>
       <c r="AF14" s="12">
         <v>-161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="AG14" s="12">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A15" s="37" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="13">
         <v>-1562</v>
       </c>
       <c r="C15" s="13">
         <v>-1452</v>
       </c>
       <c r="D15" s="15">
         <v>-981</v>
       </c>
       <c r="E15" s="13">
         <v>-1087</v>
       </c>
       <c r="F15" s="13">
         <v>-1189</v>
       </c>
       <c r="G15" s="13">
         <v>-1152</v>
       </c>
       <c r="H15" s="13">
         <v>-1589</v>
       </c>
       <c r="I15" s="13">
         <v>-1798</v>
@@ -3776,53 +3803,56 @@
       </c>
       <c r="Y15" s="13">
         <v>1109</v>
       </c>
       <c r="Z15" s="13">
         <v>1758</v>
       </c>
       <c r="AA15" s="13">
         <v>1219</v>
       </c>
       <c r="AB15" s="13">
         <v>899</v>
       </c>
       <c r="AC15" s="13">
         <v>1422</v>
       </c>
       <c r="AD15" s="13">
         <v>492</v>
       </c>
       <c r="AE15" s="12">
         <v>128</v>
       </c>
       <c r="AF15" s="12">
         <v>845</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="AG15" s="24">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A16" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="13">
         <v>-1258</v>
       </c>
       <c r="C16" s="13">
         <v>-895</v>
       </c>
       <c r="D16" s="15">
         <v>-743</v>
       </c>
       <c r="E16" s="13">
         <v>-840</v>
       </c>
       <c r="F16" s="13">
         <v>-657</v>
       </c>
       <c r="G16" s="13">
         <v>-596</v>
       </c>
       <c r="H16" s="13">
         <v>-857</v>
       </c>
       <c r="I16" s="13">
         <v>-770</v>
@@ -3874,53 +3904,56 @@
       </c>
       <c r="Y16" s="13">
         <v>-124</v>
       </c>
       <c r="Z16" s="13">
         <v>-211</v>
       </c>
       <c r="AA16" s="13">
         <v>-193</v>
       </c>
       <c r="AB16" s="13">
         <v>-226</v>
       </c>
       <c r="AC16" s="13">
         <v>-176</v>
       </c>
       <c r="AD16" s="13">
         <v>-98</v>
       </c>
       <c r="AE16" s="12">
         <v>-163</v>
       </c>
       <c r="AF16" s="12">
         <v>-175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="38" t="s">
+      <c r="AG16" s="12">
+        <v>-190</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A17" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="13">
         <v>-606</v>
       </c>
       <c r="C17" s="13">
         <v>-419</v>
       </c>
       <c r="D17" s="15">
         <v>-457</v>
       </c>
       <c r="E17" s="13">
         <v>-427</v>
       </c>
       <c r="F17" s="13">
         <v>-432</v>
       </c>
       <c r="G17" s="13">
         <v>-633</v>
       </c>
       <c r="H17" s="13">
         <v>-697</v>
       </c>
       <c r="I17" s="13">
         <v>-555</v>
@@ -3972,53 +4005,56 @@
       </c>
       <c r="Y17" s="13">
         <v>1162</v>
       </c>
       <c r="Z17" s="13">
         <v>1263</v>
       </c>
       <c r="AA17" s="13">
         <v>858</v>
       </c>
       <c r="AB17" s="13">
         <v>1198</v>
       </c>
       <c r="AC17" s="13">
         <v>884</v>
       </c>
       <c r="AD17" s="13">
         <v>465</v>
       </c>
       <c r="AE17" s="12">
         <v>702</v>
       </c>
       <c r="AF17" s="12">
         <v>856</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="AG17" s="12">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A18" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="13">
         <v>-558</v>
       </c>
       <c r="C18" s="13">
         <v>-347</v>
       </c>
       <c r="D18" s="15">
         <v>-454</v>
       </c>
       <c r="E18" s="13">
         <v>-250</v>
       </c>
       <c r="F18" s="13">
         <v>-404</v>
       </c>
       <c r="G18" s="13">
         <v>-503</v>
       </c>
       <c r="H18" s="13">
         <v>-535</v>
       </c>
       <c r="I18" s="13">
         <v>-455</v>
@@ -4070,53 +4106,56 @@
       </c>
       <c r="Y18" s="13">
         <v>-82</v>
       </c>
       <c r="Z18" s="13">
         <v>-54</v>
       </c>
       <c r="AA18" s="13">
         <v>-134</v>
       </c>
       <c r="AB18" s="13">
         <v>-167</v>
       </c>
       <c r="AC18" s="13">
         <v>-168</v>
       </c>
       <c r="AD18" s="13">
         <v>-152</v>
       </c>
       <c r="AE18" s="12">
         <v>-288</v>
       </c>
       <c r="AF18" s="12">
         <v>-269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="AG18" s="12">
+        <v>-244</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A19" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="13">
         <v>-802</v>
       </c>
       <c r="C19" s="13">
         <v>-781</v>
       </c>
       <c r="D19" s="15">
         <v>-633</v>
       </c>
       <c r="E19" s="13">
         <v>-691</v>
       </c>
       <c r="F19" s="13">
         <v>-583</v>
       </c>
       <c r="G19" s="13">
         <v>-713</v>
       </c>
       <c r="H19" s="13">
         <v>-843</v>
       </c>
       <c r="I19" s="13">
         <v>-1049</v>
@@ -4168,187 +4207,194 @@
       </c>
       <c r="Y19" s="13">
         <v>399</v>
       </c>
       <c r="Z19" s="13">
         <v>531</v>
       </c>
       <c r="AA19" s="13">
         <v>367</v>
       </c>
       <c r="AB19" s="13">
         <v>245</v>
       </c>
       <c r="AC19" s="13">
         <v>495</v>
       </c>
       <c r="AD19" s="13">
         <v>511</v>
       </c>
       <c r="AE19" s="12">
         <v>82</v>
       </c>
       <c r="AF19" s="12">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="48" t="s">
+      <c r="AG19" s="12">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A20" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="48"/>
-[...32 lines deleted...]
-      <c r="A21" s="40" t="s">
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="47"/>
+      <c r="P20" s="47"/>
+      <c r="Q20" s="47"/>
+      <c r="R20" s="47"/>
+      <c r="S20" s="47"/>
+      <c r="T20" s="47"/>
+      <c r="U20" s="47"/>
+      <c r="V20" s="47"/>
+      <c r="W20" s="47"/>
+      <c r="X20" s="47"/>
+      <c r="Y20" s="47"/>
+      <c r="Z20" s="47"/>
+      <c r="AA20" s="47"/>
+      <c r="AB20" s="47"/>
+      <c r="AC20" s="47"/>
+      <c r="AD20" s="47"/>
+      <c r="AE20" s="47"/>
+      <c r="AF20" s="47"/>
+      <c r="AG20" s="47"/>
+    </row>
+    <row r="21" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A21" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="13">
         <v>10984</v>
       </c>
       <c r="C21" s="13">
         <v>9678</v>
       </c>
       <c r="D21" s="15">
         <v>7155</v>
       </c>
       <c r="E21" s="13">
         <v>7901</v>
       </c>
       <c r="F21" s="13">
         <v>7503</v>
       </c>
       <c r="G21" s="13">
         <v>9728</v>
       </c>
       <c r="H21" s="13">
         <v>12690</v>
       </c>
       <c r="I21" s="13">
         <v>13396</v>
       </c>
       <c r="J21" s="13">
         <v>12358</v>
       </c>
       <c r="K21" s="13">
         <v>10998</v>
       </c>
       <c r="L21" s="13">
         <v>12997</v>
       </c>
       <c r="M21" s="13">
         <v>12947</v>
       </c>
       <c r="N21" s="13">
         <v>-197</v>
       </c>
       <c r="O21" s="13">
         <v>589</v>
       </c>
       <c r="P21" s="13">
         <v>169</v>
       </c>
-      <c r="Q21" s="37">
+      <c r="Q21" s="36">
         <v>537</v>
       </c>
       <c r="R21" s="24">
         <v>196</v>
       </c>
       <c r="S21" s="14">
         <v>90</v>
       </c>
       <c r="T21" s="14">
         <v>108</v>
       </c>
       <c r="U21" s="14">
         <v>345</v>
       </c>
       <c r="V21" s="15">
         <v>285</v>
       </c>
       <c r="W21" s="24">
         <v>277</v>
       </c>
       <c r="X21" s="24">
         <v>355</v>
       </c>
       <c r="Y21" s="12">
         <v>336</v>
       </c>
       <c r="Z21" s="24">
         <v>330</v>
       </c>
       <c r="AA21" s="24">
         <v>299</v>
       </c>
       <c r="AB21" s="24">
         <v>538</v>
       </c>
       <c r="AC21" s="24">
         <v>508</v>
       </c>
       <c r="AD21" s="24">
         <v>-43</v>
       </c>
       <c r="AE21" s="12">
         <v>289</v>
       </c>
       <c r="AF21" s="12">
         <v>519</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AG21" s="12">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A22" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="13">
         <v>-335</v>
       </c>
       <c r="C22" s="13">
         <v>-29</v>
       </c>
       <c r="D22" s="15">
         <v>-274</v>
       </c>
       <c r="E22" s="13">
         <v>-24</v>
       </c>
       <c r="F22" s="13">
         <v>-146</v>
       </c>
       <c r="G22" s="13">
         <v>-97</v>
       </c>
       <c r="H22" s="13">
         <v>-39</v>
       </c>
       <c r="I22" s="13">
         <v>-234</v>
@@ -4400,53 +4446,56 @@
       </c>
       <c r="Y22" s="13">
         <v>-21</v>
       </c>
       <c r="Z22" s="13">
         <v>-27</v>
       </c>
       <c r="AA22" s="13">
         <v>-35</v>
       </c>
       <c r="AB22" s="13">
         <v>78</v>
       </c>
       <c r="AC22" s="13">
         <v>8</v>
       </c>
       <c r="AD22" s="13">
         <v>-34</v>
       </c>
       <c r="AE22" s="12">
         <v>76</v>
       </c>
       <c r="AF22" s="12">
         <v>174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="41" t="s">
+      <c r="AG22" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A23" s="40" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="13">
         <v>76</v>
       </c>
       <c r="C23" s="13">
         <v>258</v>
       </c>
       <c r="D23" s="15">
         <v>361</v>
       </c>
       <c r="E23" s="13">
         <v>197</v>
       </c>
       <c r="F23" s="13">
         <v>321</v>
       </c>
       <c r="G23" s="13">
         <v>450</v>
       </c>
       <c r="H23" s="13">
         <v>195</v>
       </c>
       <c r="I23" s="13">
         <v>286</v>
@@ -4498,53 +4547,56 @@
       </c>
       <c r="Y23" s="13">
         <v>276</v>
       </c>
       <c r="Z23" s="13">
         <v>289</v>
       </c>
       <c r="AA23" s="13">
         <v>356</v>
       </c>
       <c r="AB23" s="13">
         <v>451</v>
       </c>
       <c r="AC23" s="13">
         <v>404</v>
       </c>
       <c r="AD23" s="13">
         <v>221</v>
       </c>
       <c r="AE23" s="12">
         <v>192</v>
       </c>
       <c r="AF23" s="12">
         <v>195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="41" t="s">
+      <c r="AG23" s="12">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A24" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="13">
         <v>29</v>
       </c>
       <c r="C24" s="13">
         <v>152</v>
       </c>
       <c r="D24" s="15">
         <v>204</v>
       </c>
       <c r="E24" s="13">
         <v>323</v>
       </c>
       <c r="F24" s="13">
         <v>202</v>
       </c>
       <c r="G24" s="13">
         <v>494</v>
       </c>
       <c r="H24" s="13">
         <v>632</v>
       </c>
       <c r="I24" s="13">
         <v>905</v>
@@ -4596,53 +4648,56 @@
       </c>
       <c r="Y24" s="13">
         <v>-59</v>
       </c>
       <c r="Z24" s="13">
         <v>-51</v>
       </c>
       <c r="AA24" s="13">
         <v>-91</v>
       </c>
       <c r="AB24" s="13">
         <v>-77</v>
       </c>
       <c r="AC24" s="13">
         <v>-65</v>
       </c>
       <c r="AD24" s="13">
         <v>-47</v>
       </c>
       <c r="AE24" s="12">
         <v>-191</v>
       </c>
       <c r="AF24" s="12">
         <v>-47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="41" t="s">
+      <c r="AG24" s="12">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A25" s="40" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="13">
         <v>-97</v>
       </c>
       <c r="C25" s="13">
         <v>104</v>
       </c>
       <c r="D25" s="15">
         <v>-87</v>
       </c>
       <c r="E25" s="13">
         <v>-136</v>
       </c>
       <c r="F25" s="13">
         <v>106</v>
       </c>
       <c r="G25" s="13">
         <v>3</v>
       </c>
       <c r="H25" s="13">
         <v>-24</v>
       </c>
       <c r="I25" s="13">
         <v>-231</v>
@@ -4694,53 +4749,56 @@
       </c>
       <c r="Y25" s="13">
         <v>147</v>
       </c>
       <c r="Z25" s="13">
         <v>213</v>
       </c>
       <c r="AA25" s="13">
         <v>72</v>
       </c>
       <c r="AB25" s="13">
         <v>8</v>
       </c>
       <c r="AC25" s="13">
         <v>75</v>
       </c>
       <c r="AD25" s="13">
         <v>-12</v>
       </c>
       <c r="AE25" s="12">
         <v>129</v>
       </c>
       <c r="AF25" s="12">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="41" t="s">
+      <c r="AG25" s="12">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A26" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="13">
         <v>-580</v>
       </c>
       <c r="C26" s="13">
         <v>-274</v>
       </c>
       <c r="D26" s="15">
         <v>-378</v>
       </c>
       <c r="E26" s="13">
         <v>-350</v>
       </c>
       <c r="F26" s="13">
         <v>-109</v>
       </c>
       <c r="G26" s="13">
         <v>-434</v>
       </c>
       <c r="H26" s="13">
         <v>-752</v>
       </c>
       <c r="I26" s="13">
         <v>-323</v>
@@ -4792,187 +4850,194 @@
       </c>
       <c r="Y26" s="13">
         <v>-7</v>
       </c>
       <c r="Z26" s="13">
         <v>-94</v>
       </c>
       <c r="AA26" s="13">
         <v>-3</v>
       </c>
       <c r="AB26" s="13">
         <v>78</v>
       </c>
       <c r="AC26" s="13">
         <v>86</v>
       </c>
       <c r="AD26" s="13">
         <v>-171</v>
       </c>
       <c r="AE26" s="12">
         <v>83</v>
       </c>
       <c r="AF26" s="12">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="47" t="s">
+      <c r="AG26" s="12">
+        <v>-119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A27" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="47"/>
-[...32 lines deleted...]
-      <c r="A28" s="42" t="s">
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="U27" s="46"/>
+      <c r="V27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="46"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="46"/>
+      <c r="AC27" s="46"/>
+      <c r="AD27" s="46"/>
+      <c r="AE27" s="46"/>
+      <c r="AF27" s="46"/>
+      <c r="AG27" s="46"/>
+    </row>
+    <row r="28" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A28" s="41" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="13">
         <v>-11187</v>
       </c>
       <c r="C28" s="13">
         <v>-7795</v>
       </c>
       <c r="D28" s="15">
         <v>-5149</v>
       </c>
       <c r="E28" s="13">
         <v>-6462</v>
       </c>
       <c r="F28" s="13">
         <v>-6164</v>
       </c>
       <c r="G28" s="13">
         <v>-8903</v>
       </c>
       <c r="H28" s="13">
         <v>-11841</v>
       </c>
       <c r="I28" s="13">
         <v>-13002</v>
       </c>
       <c r="J28" s="13">
         <v>-10734</v>
       </c>
       <c r="K28" s="13">
         <v>-9458</v>
       </c>
       <c r="L28" s="13">
         <v>-10348</v>
       </c>
       <c r="M28" s="13">
         <v>-10128</v>
       </c>
       <c r="N28" s="13">
         <v>817</v>
       </c>
       <c r="O28" s="13">
         <v>2055</v>
       </c>
       <c r="P28" s="13">
         <v>774</v>
       </c>
-      <c r="Q28" s="37">
+      <c r="Q28" s="36">
         <v>2050</v>
       </c>
       <c r="R28" s="24">
         <v>870</v>
       </c>
       <c r="S28" s="14">
         <v>718</v>
       </c>
       <c r="T28" s="14">
         <v>1027</v>
       </c>
       <c r="U28" s="14">
         <v>499</v>
       </c>
       <c r="V28" s="15">
         <v>1372</v>
       </c>
       <c r="W28" s="24">
         <v>1393</v>
       </c>
       <c r="X28" s="24">
         <v>1068</v>
       </c>
       <c r="Y28" s="24">
         <v>1854</v>
       </c>
       <c r="Z28" s="24">
         <v>2524</v>
       </c>
       <c r="AA28" s="24">
         <v>1261</v>
       </c>
       <c r="AB28" s="24">
         <v>852</v>
       </c>
       <c r="AC28" s="24">
         <v>1496</v>
       </c>
       <c r="AD28" s="24">
         <v>579</v>
       </c>
       <c r="AE28" s="24">
         <v>-1051</v>
       </c>
       <c r="AF28" s="12">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="43" t="s">
+      <c r="AG28" s="12">
+        <v>-186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A29" s="42" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="13">
         <v>-612</v>
       </c>
       <c r="C29" s="13">
         <v>-418</v>
       </c>
       <c r="D29" s="15">
         <v>-366</v>
       </c>
       <c r="E29" s="13">
         <v>-492</v>
       </c>
       <c r="F29" s="13">
         <v>-439</v>
       </c>
       <c r="G29" s="13">
         <v>-571</v>
       </c>
       <c r="H29" s="13">
         <v>-686</v>
       </c>
       <c r="I29" s="13">
         <v>-568</v>
@@ -5024,53 +5089,56 @@
       </c>
       <c r="Y29" s="13">
         <v>-24</v>
       </c>
       <c r="Z29" s="13">
         <v>-5</v>
       </c>
       <c r="AA29" s="13">
         <v>-17</v>
       </c>
       <c r="AB29" s="13">
         <v>-34</v>
       </c>
       <c r="AC29" s="13">
         <v>-23</v>
       </c>
       <c r="AD29" s="13">
         <v>-18</v>
       </c>
       <c r="AE29" s="12">
         <v>-32</v>
       </c>
       <c r="AF29" s="12">
         <v>-16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="43" t="s">
+      <c r="AG29" s="12">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A30" s="42" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="13">
         <v>-605</v>
       </c>
       <c r="C30" s="13">
         <v>-492</v>
       </c>
       <c r="D30" s="15">
         <v>249</v>
       </c>
       <c r="E30" s="13">
         <v>-506</v>
       </c>
       <c r="F30" s="13">
         <v>-369</v>
       </c>
       <c r="G30" s="13">
         <v>-461</v>
       </c>
       <c r="H30" s="13">
         <v>-647</v>
       </c>
       <c r="I30" s="13">
         <v>-614</v>
@@ -5122,53 +5190,56 @@
       </c>
       <c r="Y30" s="13">
         <v>-65</v>
       </c>
       <c r="Z30" s="13">
         <v>-84</v>
       </c>
       <c r="AA30" s="13">
         <v>-103</v>
       </c>
       <c r="AB30" s="13">
         <v>-77</v>
       </c>
       <c r="AC30" s="13">
         <v>-61</v>
       </c>
       <c r="AD30" s="13">
         <v>-100</v>
       </c>
       <c r="AE30" s="12">
         <v>-127</v>
       </c>
       <c r="AF30" s="12">
         <v>-88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="43" t="s">
+      <c r="AG30" s="12">
+        <v>-140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A31" s="42" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="13">
         <v>-412</v>
       </c>
       <c r="C31" s="13">
         <v>-334</v>
       </c>
       <c r="D31" s="13">
         <v>-374</v>
       </c>
       <c r="E31" s="13">
         <v>-491</v>
       </c>
       <c r="F31" s="13">
         <v>-318</v>
       </c>
       <c r="G31" s="13">
         <v>-506</v>
       </c>
       <c r="H31" s="13">
         <v>-609</v>
       </c>
       <c r="I31" s="13">
         <v>-778</v>
@@ -5220,53 +5291,56 @@
       </c>
       <c r="Y31" s="13">
         <v>-272</v>
       </c>
       <c r="Z31" s="13">
         <v>-506</v>
       </c>
       <c r="AA31" s="13">
         <v>-393</v>
       </c>
       <c r="AB31" s="13">
         <v>-626</v>
       </c>
       <c r="AC31" s="13">
         <v>-372</v>
       </c>
       <c r="AD31" s="13">
         <v>-389</v>
       </c>
       <c r="AE31" s="12">
         <v>-618</v>
       </c>
       <c r="AF31" s="12">
         <v>-445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="43" t="s">
+      <c r="AG31" s="12">
+        <v>-768</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A32" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="13">
         <v>38</v>
       </c>
       <c r="C32" s="13">
         <v>329</v>
       </c>
       <c r="D32" s="13">
         <v>609</v>
       </c>
       <c r="E32" s="13">
         <v>938</v>
       </c>
       <c r="F32" s="13">
         <v>936</v>
       </c>
       <c r="G32" s="13">
         <v>161</v>
       </c>
       <c r="H32" s="13">
         <v>-295</v>
       </c>
       <c r="I32" s="13">
         <v>-602</v>
@@ -5318,53 +5392,56 @@
       </c>
       <c r="Y32" s="13">
         <v>-28</v>
       </c>
       <c r="Z32" s="13">
         <v>103</v>
       </c>
       <c r="AA32" s="13">
         <v>-143</v>
       </c>
       <c r="AB32" s="13">
         <v>-117</v>
       </c>
       <c r="AC32" s="13">
         <v>-185</v>
       </c>
       <c r="AD32" s="13">
         <v>-260</v>
       </c>
       <c r="AE32" s="12">
         <v>-421</v>
       </c>
       <c r="AF32" s="12">
         <v>-374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="43" t="s">
+      <c r="AG32" s="12">
+        <v>-455</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A33" s="42" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="13">
         <v>299</v>
       </c>
       <c r="C33" s="13">
         <v>300</v>
       </c>
       <c r="D33" s="13">
         <v>207</v>
       </c>
       <c r="E33" s="13">
         <v>213</v>
       </c>
       <c r="F33" s="13">
         <v>-82</v>
       </c>
       <c r="G33" s="13">
         <v>-195</v>
       </c>
       <c r="H33" s="13">
         <v>-140</v>
       </c>
       <c r="I33" s="13">
         <v>-301</v>
@@ -5416,53 +5493,56 @@
       </c>
       <c r="Y33" s="13">
         <v>-81</v>
       </c>
       <c r="Z33" s="13">
         <v>-152</v>
       </c>
       <c r="AA33" s="13">
         <v>-131</v>
       </c>
       <c r="AB33" s="13">
         <v>-157</v>
       </c>
       <c r="AC33" s="13">
         <v>-159</v>
       </c>
       <c r="AD33" s="13">
         <v>-55</v>
       </c>
       <c r="AE33" s="12">
         <v>-102</v>
       </c>
       <c r="AF33" s="12">
         <v>-161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="43" t="s">
+      <c r="AG33" s="12">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A34" s="42" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="13">
         <v>-618</v>
       </c>
       <c r="C34" s="13">
         <v>-320</v>
       </c>
       <c r="D34" s="13">
         <v>-294</v>
       </c>
       <c r="E34" s="13">
         <v>-564</v>
       </c>
       <c r="F34" s="13">
         <v>-497</v>
       </c>
       <c r="G34" s="13">
         <v>-382</v>
       </c>
       <c r="H34" s="13">
         <v>-635</v>
       </c>
       <c r="I34" s="13">
         <v>-755</v>
@@ -5514,53 +5594,56 @@
       </c>
       <c r="Y34" s="13">
         <v>962</v>
       </c>
       <c r="Z34" s="13">
         <v>1545</v>
       </c>
       <c r="AA34" s="13">
         <v>1147</v>
       </c>
       <c r="AB34" s="13">
         <v>891</v>
       </c>
       <c r="AC34" s="13">
         <v>1347</v>
       </c>
       <c r="AD34" s="13">
         <v>504</v>
       </c>
       <c r="AE34" s="12">
         <v>-1</v>
       </c>
       <c r="AF34" s="12">
         <v>693</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="43" t="s">
+      <c r="AG34" s="24">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A35" s="42" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="13">
         <v>-1393</v>
       </c>
       <c r="C35" s="13">
         <v>-1292</v>
       </c>
       <c r="D35" s="13">
         <v>-940</v>
       </c>
       <c r="E35" s="13">
         <v>-1249</v>
       </c>
       <c r="F35" s="13">
         <v>-849</v>
       </c>
       <c r="G35" s="13">
         <v>-1065</v>
       </c>
       <c r="H35" s="13">
         <v>-1401</v>
       </c>
       <c r="I35" s="13">
         <v>-1549</v>
@@ -5612,53 +5695,56 @@
       </c>
       <c r="Y35" s="13">
         <v>-124</v>
       </c>
       <c r="Z35" s="13">
         <v>-211</v>
       </c>
       <c r="AA35" s="13">
         <v>-193</v>
       </c>
       <c r="AB35" s="13">
         <v>-226</v>
       </c>
       <c r="AC35" s="13">
         <v>-176</v>
       </c>
       <c r="AD35" s="13">
         <v>-98</v>
       </c>
       <c r="AE35" s="12">
         <v>-163</v>
       </c>
       <c r="AF35" s="12">
         <v>-175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="43" t="s">
+      <c r="AG35" s="12">
+        <v>-190</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A36" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="13">
         <v>-871</v>
       </c>
       <c r="C36" s="13">
         <v>-632</v>
       </c>
       <c r="D36" s="13">
         <v>-470</v>
       </c>
       <c r="E36" s="13">
         <v>-580</v>
       </c>
       <c r="F36" s="13">
         <v>-499</v>
       </c>
       <c r="G36" s="13">
         <v>-626</v>
       </c>
       <c r="H36" s="13">
         <v>-740</v>
       </c>
       <c r="I36" s="13">
         <v>-626</v>
@@ -5710,53 +5796,56 @@
       </c>
       <c r="Y36" s="13">
         <v>1169</v>
       </c>
       <c r="Z36" s="13">
         <v>1357</v>
       </c>
       <c r="AA36" s="13">
         <v>861</v>
       </c>
       <c r="AB36" s="13">
         <v>1120</v>
       </c>
       <c r="AC36" s="13">
         <v>798</v>
       </c>
       <c r="AD36" s="13">
         <v>636</v>
       </c>
       <c r="AE36" s="12">
         <v>619</v>
       </c>
       <c r="AF36" s="12">
         <v>811</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="43" t="s">
+      <c r="AG36" s="12">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A37" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="13">
         <v>-549</v>
       </c>
       <c r="C37" s="13">
         <v>-410</v>
       </c>
       <c r="D37" s="13">
         <v>-447</v>
       </c>
       <c r="E37" s="13">
         <v>-376</v>
       </c>
       <c r="F37" s="13">
         <v>-278</v>
       </c>
       <c r="G37" s="13">
         <v>-488</v>
       </c>
       <c r="H37" s="13">
         <v>-582</v>
       </c>
       <c r="I37" s="13">
         <v>-501</v>
@@ -5808,53 +5897,56 @@
       </c>
       <c r="Y37" s="15">
         <v>-82</v>
       </c>
       <c r="Z37" s="15">
         <v>-54</v>
       </c>
       <c r="AA37" s="15">
         <v>-134</v>
       </c>
       <c r="AB37" s="15">
         <v>-167</v>
       </c>
       <c r="AC37" s="15">
         <v>-168</v>
       </c>
       <c r="AD37" s="15">
         <v>-152</v>
       </c>
       <c r="AE37" s="12">
         <v>-288</v>
       </c>
       <c r="AF37" s="12">
         <v>-269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="44" t="s">
+      <c r="AG37" s="12">
+        <v>-244</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="12" customFormat="1" ht="12.75">
+      <c r="A38" s="43" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="13">
         <v>-720</v>
       </c>
       <c r="C38" s="13">
         <v>-579</v>
       </c>
       <c r="D38" s="13">
         <v>-468</v>
       </c>
       <c r="E38" s="13">
         <v>-359</v>
       </c>
       <c r="F38" s="13">
         <v>-479</v>
       </c>
       <c r="G38" s="13">
         <v>-575</v>
       </c>
       <c r="H38" s="13">
         <v>-747</v>
       </c>
       <c r="I38" s="13">
         <v>-730</v>
@@ -5906,70 +5998,73 @@
       </c>
       <c r="Y38" s="16">
         <v>399</v>
       </c>
       <c r="Z38" s="16">
         <v>531</v>
       </c>
       <c r="AA38" s="16">
         <v>367</v>
       </c>
       <c r="AB38" s="16">
         <v>245</v>
       </c>
       <c r="AC38" s="16">
         <v>495</v>
       </c>
       <c r="AD38" s="16">
         <v>511</v>
       </c>
       <c r="AE38" s="25">
         <v>82</v>
       </c>
       <c r="AF38" s="25">
         <v>68</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="12" customFormat="1" ht="12.75">
+      <c r="AG38" s="25">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="12" customFormat="1" ht="12.75">
       <c r="A39" s="23"/>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:33">
       <c r="A40" s="2"/>
     </row>
-    <row r="42" spans="1:32">
+    <row r="42" spans="1:33">
       <c r="X42" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A27:AF27"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AF7"/>
     <mergeCell ref="Z5:AF5"/>
-    <mergeCell ref="A2:AF2"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A2:AG2"/>
+    <mergeCell ref="A7:AG7"/>
+    <mergeCell ref="A20:AG20"/>
+    <mergeCell ref="A27:AG27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>