--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -644,67 +644,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -978,97 +978,97 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CL98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G89" sqref="G89:H89"/>
+      <selection pane="bottomLeft" activeCell="P81" sqref="P81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="22" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:90">
       <c r="J1" s="25"/>
-      <c r="K1" s="50"/>
-[...1 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:90">
       <c r="J2" s="25"/>
-      <c r="K2" s="50"/>
-[...1 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
     </row>
     <row r="3" spans="1:90" ht="12.75">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="46"/>
-[...10 lines deleted...]
-      <c r="M3" s="46"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
     </row>
     <row r="4" spans="1:90">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="3"/>
       <c r="G4" s="2"/>
       <c r="H4" s="3"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="2"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" s="4"/>
       <c r="B5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="40" t="s">
@@ -2118,52 +2118,55 @@
         <v>6408.6</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="7" customFormat="1">
       <c r="A26" s="7">
         <v>2026</v>
       </c>
       <c r="B26" s="8">
         <v>5055.8</v>
       </c>
       <c r="C26" s="8">
         <v>4765.3</v>
       </c>
       <c r="D26" s="8">
         <v>5153.5</v>
       </c>
       <c r="E26" s="8">
         <v>4971.5</v>
       </c>
       <c r="F26" s="8">
         <v>5173.8999999999996</v>
       </c>
       <c r="G26" s="12">
         <v>5264.9</v>
       </c>
-      <c r="H26" s="51">
+      <c r="H26" s="46">
         <v>5323.37</v>
+      </c>
+      <c r="I26" s="8">
+        <v>5424.4</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="12"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1">
       <c r="A28" s="11">
         <v>2007</v>
       </c>
       <c r="B28" s="8">
         <v>197.5</v>
@@ -2946,50 +2949,57 @@
     <row r="47" spans="1:14" s="7" customFormat="1">
       <c r="A47" s="7">
         <v>2026</v>
       </c>
       <c r="B47" s="8">
         <v>2726.7</v>
       </c>
       <c r="C47" s="8">
         <v>2529.6</v>
       </c>
       <c r="D47" s="8">
         <v>2775.7</v>
       </c>
       <c r="E47" s="8">
         <v>2695.8</v>
       </c>
       <c r="F47" s="7">
         <v>2817.6</v>
       </c>
       <c r="G47" s="32">
         <v>2704.5</v>
       </c>
       <c r="H47" s="32">
         <v>2782.4</v>
       </c>
+      <c r="I47" s="8">
+        <v>2882.7</v>
+      </c>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
       <c r="N47" s="22"/>
     </row>
     <row r="48" spans="1:14" s="7" customFormat="1" ht="22.5">
       <c r="A48" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" s="7" customFormat="1">
       <c r="A49" s="11">
         <v>2007</v>
       </c>
       <c r="B49" s="8">
         <v>3591.7</v>
@@ -3763,57 +3773,59 @@
         <v>5824.3</v>
       </c>
       <c r="M67" s="8">
         <v>5747.8</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="7" customFormat="1">
       <c r="A68" s="7">
         <v>2026</v>
       </c>
       <c r="B68" s="8">
         <v>5367.4</v>
       </c>
       <c r="C68" s="8">
         <v>5502.3</v>
       </c>
       <c r="D68" s="8">
         <v>5417.2</v>
       </c>
       <c r="E68" s="8">
         <v>5681.8</v>
       </c>
       <c r="F68" s="8">
         <v>5018.7</v>
       </c>
-      <c r="G68" s="51">
+      <c r="G68" s="46">
         <v>4936.88</v>
       </c>
       <c r="H68" s="8">
         <v>4973.8999999999996</v>
       </c>
-      <c r="I68" s="8"/>
+      <c r="I68" s="8">
+        <v>5035.1000000000004</v>
+      </c>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
     </row>
     <row r="69" spans="1:13" s="7" customFormat="1" ht="22.5">
       <c r="A69" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
     </row>
     <row r="70" spans="1:13" s="7" customFormat="1">
       <c r="A70" s="11">
         <v>2007</v>
@@ -4596,101 +4608,103 @@
     <row r="89" spans="1:25" s="19" customFormat="1">
       <c r="A89" s="45">
         <v>2026</v>
       </c>
       <c r="B89" s="45">
         <v>526.4</v>
       </c>
       <c r="C89" s="45">
         <v>450.8</v>
       </c>
       <c r="D89" s="45">
         <v>494.6</v>
       </c>
       <c r="E89" s="45">
         <v>491.5</v>
       </c>
       <c r="F89" s="45">
         <v>527.9</v>
       </c>
       <c r="G89" s="45">
         <v>613.4</v>
       </c>
       <c r="H89" s="45">
         <v>654.4</v>
       </c>
-      <c r="I89" s="45"/>
+      <c r="I89" s="45">
+        <v>668.1</v>
+      </c>
       <c r="J89" s="45"/>
       <c r="K89" s="45"/>
       <c r="L89" s="45"/>
       <c r="M89" s="45"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
-      <c r="A90" s="48" t="s">
+      <c r="A90" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="B90" s="48"/>
-[...10 lines deleted...]
-      <c r="M90" s="48"/>
+      <c r="B90" s="49"/>
+      <c r="C90" s="49"/>
+      <c r="D90" s="49"/>
+      <c r="E90" s="49"/>
+      <c r="F90" s="49"/>
+      <c r="G90" s="49"/>
+      <c r="H90" s="49"/>
+      <c r="I90" s="49"/>
+      <c r="J90" s="49"/>
+      <c r="K90" s="49"/>
+      <c r="L90" s="49"/>
+      <c r="M90" s="49"/>
       <c r="N90" s="28"/>
       <c r="O90" s="28"/>
       <c r="P90" s="28"/>
       <c r="Q90" s="28"/>
       <c r="R90" s="28"/>
       <c r="S90" s="28"/>
       <c r="T90" s="28"/>
       <c r="U90" s="28"/>
       <c r="V90" s="28"/>
       <c r="W90" s="28"/>
       <c r="X90" s="28"/>
       <c r="Y90" s="28"/>
     </row>
     <row r="91" spans="1:25" s="26" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A91" s="49" t="s">
+      <c r="A91" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="B91" s="49"/>
-[...10 lines deleted...]
-      <c r="M91" s="49"/>
+      <c r="B91" s="50"/>
+      <c r="C91" s="50"/>
+      <c r="D91" s="50"/>
+      <c r="E91" s="50"/>
+      <c r="F91" s="50"/>
+      <c r="G91" s="50"/>
+      <c r="H91" s="50"/>
+      <c r="I91" s="50"/>
+      <c r="J91" s="50"/>
+      <c r="K91" s="50"/>
+      <c r="L91" s="50"/>
+      <c r="M91" s="50"/>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" s="20"/>
       <c r="B92" s="10"/>
       <c r="C92" s="7"/>
       <c r="D92" s="7"/>
       <c r="E92" s="7"/>
       <c r="G92" s="7"/>
       <c r="I92" s="7"/>
       <c r="J92" s="7"/>
       <c r="L92" s="7"/>
       <c r="M92" s="7"/>
     </row>
     <row r="93" spans="1:25">
       <c r="C93" s="23"/>
     </row>
     <row r="94" spans="1:25">
       <c r="C94" s="23"/>
     </row>
     <row r="95" spans="1:25">
       <c r="C95" s="23"/>
     </row>
     <row r="96" spans="1:25">
       <c r="C96" s="23"/>
     </row>