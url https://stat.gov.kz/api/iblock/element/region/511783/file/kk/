--- v1 (2026-09-21)
+++ v2 (2026-10-18)
@@ -977,52 +977,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CL98"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P81" sqref="P81"/>
+      <pane ySplit="5" topLeftCell="A54" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="O83" sqref="O83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="22" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:90">
       <c r="J1" s="25"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:90">
@@ -2124,50 +2124,53 @@
       </c>
       <c r="B26" s="8">
         <v>5055.8</v>
       </c>
       <c r="C26" s="8">
         <v>4765.3</v>
       </c>
       <c r="D26" s="8">
         <v>5153.5</v>
       </c>
       <c r="E26" s="8">
         <v>4971.5</v>
       </c>
       <c r="F26" s="8">
         <v>5173.8999999999996</v>
       </c>
       <c r="G26" s="12">
         <v>5264.9</v>
       </c>
       <c r="H26" s="46">
         <v>5323.37</v>
       </c>
       <c r="I26" s="8">
         <v>5424.4</v>
       </c>
+      <c r="J26" s="7">
+        <v>5048.5</v>
+      </c>
     </row>
     <row r="27" spans="1:13" s="7" customFormat="1">
       <c r="A27" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="12"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:13" s="7" customFormat="1">
       <c r="A28" s="11">
         <v>2007</v>
       </c>
       <c r="B28" s="8">
         <v>197.5</v>
       </c>
@@ -2952,51 +2955,53 @@
       </c>
       <c r="B47" s="8">
         <v>2726.7</v>
       </c>
       <c r="C47" s="8">
         <v>2529.6</v>
       </c>
       <c r="D47" s="8">
         <v>2775.7</v>
       </c>
       <c r="E47" s="8">
         <v>2695.8</v>
       </c>
       <c r="F47" s="7">
         <v>2817.6</v>
       </c>
       <c r="G47" s="32">
         <v>2704.5</v>
       </c>
       <c r="H47" s="32">
         <v>2782.4</v>
       </c>
       <c r="I47" s="8">
         <v>2882.7</v>
       </c>
-      <c r="J47" s="8"/>
+      <c r="J47" s="8">
+        <v>2704.7</v>
+      </c>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="22"/>
     </row>
     <row r="48" spans="1:14" s="7" customFormat="1" ht="22.5">
       <c r="A48" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:13" s="7" customFormat="1">
       <c r="A49" s="11">
         <v>2007</v>
@@ -3782,51 +3787,53 @@
       </c>
       <c r="B68" s="8">
         <v>5367.4</v>
       </c>
       <c r="C68" s="8">
         <v>5502.3</v>
       </c>
       <c r="D68" s="8">
         <v>5417.2</v>
       </c>
       <c r="E68" s="8">
         <v>5681.8</v>
       </c>
       <c r="F68" s="8">
         <v>5018.7</v>
       </c>
       <c r="G68" s="46">
         <v>4936.88</v>
       </c>
       <c r="H68" s="8">
         <v>4973.8999999999996</v>
       </c>
       <c r="I68" s="8">
         <v>5035.1000000000004</v>
       </c>
-      <c r="J68" s="8"/>
+      <c r="J68" s="8">
+        <v>5160.8</v>
+      </c>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
     </row>
     <row r="69" spans="1:13" s="7" customFormat="1" ht="22.5">
       <c r="A69" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
     </row>
     <row r="70" spans="1:13" s="7" customFormat="1">
       <c r="A70" s="11">
         <v>2007</v>
       </c>
@@ -4611,51 +4618,53 @@
       </c>
       <c r="B89" s="45">
         <v>526.4</v>
       </c>
       <c r="C89" s="45">
         <v>450.8</v>
       </c>
       <c r="D89" s="45">
         <v>494.6</v>
       </c>
       <c r="E89" s="45">
         <v>491.5</v>
       </c>
       <c r="F89" s="45">
         <v>527.9</v>
       </c>
       <c r="G89" s="45">
         <v>613.4</v>
       </c>
       <c r="H89" s="45">
         <v>654.4</v>
       </c>
       <c r="I89" s="45">
         <v>668.1</v>
       </c>
-      <c r="J89" s="45"/>
+      <c r="J89" s="45">
+        <v>559.70000000000005</v>
+      </c>
       <c r="K89" s="45"/>
       <c r="L89" s="45"/>
       <c r="M89" s="45"/>
     </row>
     <row r="90" spans="1:25" ht="21" customHeight="1">
       <c r="A90" s="49" t="s">
         <v>33</v>
       </c>
       <c r="B90" s="49"/>
       <c r="C90" s="49"/>
       <c r="D90" s="49"/>
       <c r="E90" s="49"/>
       <c r="F90" s="49"/>
       <c r="G90" s="49"/>
       <c r="H90" s="49"/>
       <c r="I90" s="49"/>
       <c r="J90" s="49"/>
       <c r="K90" s="49"/>
       <c r="L90" s="49"/>
       <c r="M90" s="49"/>
       <c r="N90" s="28"/>
       <c r="O90" s="28"/>
       <c r="P90" s="28"/>
       <c r="Q90" s="28"/>
       <c r="R90" s="28"/>