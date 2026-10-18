--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -8,58 +8,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-144" yWindow="3564" windowWidth="23256" windowHeight="4596"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Conventional" sheetId="2" r:id="rId2"/>
-    <sheet name="Number of children" sheetId="4" r:id="rId3"/>
+    <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="72">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
@@ -898,98 +898,99 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="47">
+  <cellStyleXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="37" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="28" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="12" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1049,184 +1050,189 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="13" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="18" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="27" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="25" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="47">
+  <cellStyles count="48">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="28" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="29" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="30" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="31" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="32" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="33" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="34" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="35" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="36" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="37"/>
     <cellStyle name="Обычный_05_19" xfId="38"/>
     <cellStyle name="Обычный_The number of deaths in the Kyzylorda region" xfId="39"/>
     <cellStyle name="Обычный_Лист1" xfId="40"/>
+    <cellStyle name="Обычный_умершие по мемсяцам, рус-1" xfId="47"/>
     <cellStyle name="Плохой" xfId="41" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="42" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="43" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="44" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="45" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="46" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1504,51 +1510,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kyzylorda/dynamic-tables/28251/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zhu.tokanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="33.88671875" style="5" customWidth="1"/>
     <col min="2" max="2" width="13.33203125" style="5" customWidth="1"/>
     <col min="3" max="8" width="8.88671875" style="5"/>
     <col min="9" max="9" width="15.77734375" style="5" customWidth="1"/>
     <col min="10" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1">
         <v>612202</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="3"/>
@@ -1636,240 +1642,240 @@
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:20" ht="27" customHeight="1">
       <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="50" t="s">
+      <c r="B9" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="50"/>
-[...5 lines deleted...]
-      <c r="I9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="52"/>
     </row>
     <row r="10" spans="1:20" ht="39.75" customHeight="1">
       <c r="A10" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="50"/>
-[...5 lines deleted...]
-      <c r="I10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="52"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:20" ht="41.25" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="53"/>
-[...5 lines deleted...]
-      <c r="I13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="55"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="6">
-        <v>46275</v>
+        <v>46307</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="6">
-        <v>46307</v>
+        <v>46336</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="55" t="s">
+      <c r="B18" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="C18" s="50"/>
-[...5 lines deleted...]
-      <c r="I18" s="51"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="52"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="57" t="s">
         <v>66</v>
       </c>
-      <c r="C19" s="57"/>
-[...5 lines deleted...]
-      <c r="I19" s="58"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="58"/>
+      <c r="E19" s="58"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="58"/>
+      <c r="I19" s="59"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="60"/>
-[...5 lines deleted...]
-      <c r="I20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="62"/>
     </row>
     <row r="21" spans="1:9" ht="12.75" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="C21" s="48"/>
-[...5 lines deleted...]
-      <c r="I21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:I20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
@@ -1923,141 +1929,144 @@
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
     </row>
     <row r="18" spans="2:2" ht="17.399999999999999" customHeight="1">
       <c r="B18" s="15" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T43"/>
+  <dimension ref="A1:U43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="W27" sqref="W27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="15.6640625" style="16" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="16"/>
     <col min="10" max="10" width="11.77734375" style="16" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="16"/>
     <col min="12" max="12" width="11.6640625" style="16" customWidth="1"/>
     <col min="13" max="13" width="11.109375" style="16" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18" customHeight="1">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:21" ht="18" customHeight="1">
+      <c r="A1" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="62"/>
-[...18 lines deleted...]
-    <row r="2" spans="1:20">
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" s="17"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="N3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
-      <c r="T3" s="19" t="s">
+      <c r="U3" s="19" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
-[...1 lines deleted...]
-      <c r="B4" s="71">
+    <row r="4" spans="1:21">
+      <c r="A4" s="65"/>
+      <c r="B4" s="67">
         <v>2025</v>
       </c>
-      <c r="C4" s="72"/>
-[...10 lines deleted...]
-      <c r="N4" s="71">
+      <c r="C4" s="68"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="67">
         <v>2026</v>
       </c>
-      <c r="O4" s="72"/>
-[...7 lines deleted...]
-      <c r="A5" s="70"/>
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+    </row>
+    <row r="5" spans="1:21" ht="21" customHeight="1">
+      <c r="A5" s="66"/>
       <c r="B5" s="36" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>37</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>49</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -2071,138 +2080,145 @@
       </c>
       <c r="M5" s="38" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="36" t="s">
         <v>34</v>
       </c>
       <c r="O5" s="36" t="s">
         <v>35</v>
       </c>
       <c r="P5" s="37" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="38" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="38" t="s">
         <v>49</v>
       </c>
       <c r="S5" s="38" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="38" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="64" t="s">
+      <c r="U5" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="65"/>
-[...20 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="70"/>
+      <c r="L6" s="70"/>
+      <c r="M6" s="70"/>
+      <c r="N6" s="70"/>
+      <c r="O6" s="70"/>
+      <c r="P6" s="70"/>
+      <c r="Q6" s="70"/>
+      <c r="R6" s="70"/>
+      <c r="S6" s="70"/>
+      <c r="T6" s="70"/>
+      <c r="U6" s="70"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="40">
+      <c r="B7" s="39">
         <v>15</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="39">
         <v>7</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="39">
         <v>11</v>
       </c>
-      <c r="E7" s="40">
+      <c r="E7" s="39">
         <v>16</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="39">
         <v>9</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="39">
         <v>13</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="39">
         <v>13</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="39">
         <v>9</v>
       </c>
-      <c r="J7" s="41">
+      <c r="J7" s="40">
         <v>8</v>
       </c>
-      <c r="K7" s="41">
+      <c r="K7" s="40">
         <v>6</v>
       </c>
-      <c r="L7" s="41">
+      <c r="L7" s="40">
         <v>11</v>
       </c>
-      <c r="M7" s="41">
+      <c r="M7" s="40">
         <v>12</v>
       </c>
-      <c r="N7" s="40">
+      <c r="N7" s="39">
         <v>9</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="39">
         <v>11</v>
       </c>
-      <c r="P7" s="40">
+      <c r="P7" s="39">
         <v>9</v>
       </c>
-      <c r="Q7" s="40">
+      <c r="Q7" s="39">
         <v>7</v>
       </c>
-      <c r="R7" s="40">
+      <c r="R7" s="39">
         <v>9</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="41">
         <v>10</v>
       </c>
-      <c r="T7" s="42">
+      <c r="T7" s="41">
         <v>7</v>
       </c>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7" s="41">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="20">
         <v>8</v>
       </c>
       <c r="C8" s="20">
         <v>4</v>
       </c>
       <c r="D8" s="20">
         <v>6</v>
       </c>
       <c r="E8" s="20">
         <v>7</v>
       </c>
       <c r="F8" s="20">
         <v>3</v>
       </c>
       <c r="G8" s="20">
         <v>8</v>
       </c>
       <c r="H8" s="20">
         <v>6</v>
       </c>
       <c r="I8" s="20">
@@ -2219,52 +2235,55 @@
       </c>
       <c r="M8" s="20">
         <v>4</v>
       </c>
       <c r="N8" s="20">
         <v>6</v>
       </c>
       <c r="O8" s="20">
         <v>5</v>
       </c>
       <c r="P8" s="20">
         <v>6</v>
       </c>
       <c r="Q8" s="20">
         <v>3</v>
       </c>
       <c r="R8" s="20">
         <v>6</v>
       </c>
       <c r="S8" s="22">
         <v>2</v>
       </c>
       <c r="T8" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="20">
         <v>1</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="25">
         <v>1</v>
       </c>
       <c r="I9" s="25" t="s">
@@ -2279,52 +2298,55 @@
       </c>
       <c r="M9" s="25">
         <v>1</v>
       </c>
       <c r="N9" s="25" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="20" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="20" t="s">
         <v>54</v>
       </c>
       <c r="R9" s="20" t="s">
         <v>54</v>
       </c>
       <c r="S9" s="22">
         <v>1</v>
       </c>
       <c r="T9" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="20">
         <v>1</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E10" s="25">
         <v>3</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="25">
         <v>2</v>
       </c>
       <c r="I10" s="25" t="s">
@@ -2341,52 +2363,55 @@
       </c>
       <c r="M10" s="25">
         <v>2</v>
       </c>
       <c r="N10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="20">
         <v>1</v>
       </c>
       <c r="Q10" s="20">
         <v>1</v>
       </c>
       <c r="R10" s="20" t="s">
         <v>54</v>
       </c>
       <c r="S10" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T10" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="24" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="25">
         <v>1</v>
       </c>
       <c r="F11" s="20">
         <v>1</v>
       </c>
       <c r="G11" s="20">
         <v>1</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I11" s="25" t="s">
@@ -2403,52 +2428,55 @@
       </c>
       <c r="M11" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N11" s="25">
         <v>1</v>
       </c>
       <c r="O11" s="25" t="s">
         <v>54</v>
       </c>
       <c r="P11" s="20">
         <v>1</v>
       </c>
       <c r="Q11" s="20" t="s">
         <v>54</v>
       </c>
       <c r="R11" s="20" t="s">
         <v>54</v>
       </c>
       <c r="S11" s="22">
         <v>2</v>
       </c>
       <c r="T11" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="24" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="20">
         <v>1</v>
       </c>
       <c r="E12" s="20">
         <v>1</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="20">
         <v>2</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I12" s="25">
@@ -2465,52 +2493,55 @@
       </c>
       <c r="M12" s="20">
         <v>3</v>
       </c>
       <c r="N12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="O12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="P12" s="20" t="s">
         <v>54</v>
       </c>
       <c r="Q12" s="20">
         <v>2</v>
       </c>
       <c r="R12" s="20">
         <v>1</v>
       </c>
       <c r="S12" s="22">
         <v>1</v>
       </c>
       <c r="T12" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="24" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="20">
         <v>2</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="25">
         <v>1</v>
       </c>
       <c r="F13" s="20">
         <v>2</v>
       </c>
       <c r="G13" s="20">
         <v>1</v>
       </c>
       <c r="H13" s="20">
         <v>2</v>
       </c>
       <c r="I13" s="20">
@@ -2527,52 +2558,55 @@
       </c>
       <c r="M13" s="25">
         <v>1</v>
       </c>
       <c r="N13" s="25" t="s">
         <v>54</v>
       </c>
       <c r="O13" s="25">
         <v>3</v>
       </c>
       <c r="P13" s="20">
         <v>1</v>
       </c>
       <c r="Q13" s="20" t="s">
         <v>54</v>
       </c>
       <c r="R13" s="20" t="s">
         <v>54</v>
       </c>
       <c r="S13" s="22">
         <v>2</v>
       </c>
       <c r="T13" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="24" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="20">
         <v>1</v>
       </c>
       <c r="E14" s="20">
         <v>2</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="25">
         <v>1</v>
       </c>
       <c r="I14" s="25" t="s">
@@ -2589,52 +2623,55 @@
       </c>
       <c r="M14" s="25">
         <v>1</v>
       </c>
       <c r="N14" s="25">
         <v>2</v>
       </c>
       <c r="O14" s="25">
         <v>1</v>
       </c>
       <c r="P14" s="20" t="s">
         <v>54</v>
       </c>
       <c r="Q14" s="20">
         <v>1</v>
       </c>
       <c r="R14" s="20">
         <v>1</v>
       </c>
       <c r="S14" s="22">
         <v>2</v>
       </c>
       <c r="T14" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="20">
         <v>1</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="20">
         <v>3</v>
       </c>
       <c r="G15" s="20">
         <v>1</v>
       </c>
       <c r="H15" s="20">
         <v>1</v>
       </c>
       <c r="I15" s="20">
@@ -2651,52 +2688,55 @@
       </c>
       <c r="M15" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N15" s="25" t="s">
         <v>54</v>
       </c>
       <c r="O15" s="25">
         <v>1</v>
       </c>
       <c r="P15" s="20" t="s">
         <v>54</v>
       </c>
       <c r="Q15" s="20" t="s">
         <v>54</v>
       </c>
       <c r="R15" s="20" t="s">
         <v>54</v>
       </c>
       <c r="S15" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T15" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="20">
         <v>3</v>
       </c>
       <c r="C16" s="20">
         <v>2</v>
       </c>
       <c r="D16" s="20">
         <v>3</v>
       </c>
       <c r="E16" s="20">
         <v>1</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I16" s="25">
@@ -2713,137 +2753,145 @@
       </c>
       <c r="M16" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N16" s="25" t="s">
         <v>54</v>
       </c>
       <c r="O16" s="25">
         <v>1</v>
       </c>
       <c r="P16" s="20" t="s">
         <v>54</v>
       </c>
       <c r="Q16" s="20" t="s">
         <v>54</v>
       </c>
       <c r="R16" s="20">
         <v>1</v>
       </c>
       <c r="S16" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T16" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="66" t="s">
+      <c r="U16" s="46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="13.2" customHeight="1">
+      <c r="A17" s="63" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="67"/>
-[...18 lines deleted...]
-    <row r="18" spans="1:20" ht="15.6" customHeight="1">
+      <c r="B17" s="63"/>
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="63"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="63"/>
+      <c r="R17" s="63"/>
+      <c r="S17" s="63"/>
+      <c r="T17" s="63"/>
+      <c r="U17" s="63"/>
+    </row>
+    <row r="18" spans="1:21" ht="15.6" customHeight="1">
       <c r="A18" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="40">
+      <c r="B18" s="39">
         <v>8</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="39">
         <v>5</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="39">
         <v>6</v>
       </c>
-      <c r="E18" s="40">
+      <c r="E18" s="39">
         <v>8</v>
       </c>
-      <c r="F18" s="40">
+      <c r="F18" s="39">
         <v>3</v>
       </c>
-      <c r="G18" s="40">
+      <c r="G18" s="39">
         <v>7</v>
       </c>
-      <c r="H18" s="40">
+      <c r="H18" s="39">
         <v>8</v>
       </c>
-      <c r="I18" s="40">
+      <c r="I18" s="39">
         <v>4</v>
       </c>
-      <c r="J18" s="41">
-[...2 lines deleted...]
-      <c r="K18" s="40">
+      <c r="J18" s="40">
+        <v>1</v>
+      </c>
+      <c r="K18" s="39">
         <v>3</v>
       </c>
-      <c r="L18" s="40">
+      <c r="L18" s="39">
         <v>7</v>
       </c>
-      <c r="M18" s="40">
+      <c r="M18" s="39">
         <v>5</v>
       </c>
-      <c r="N18" s="40">
+      <c r="N18" s="39">
         <v>5</v>
       </c>
-      <c r="O18" s="40">
+      <c r="O18" s="39">
         <v>4</v>
       </c>
-      <c r="P18" s="40">
+      <c r="P18" s="39">
         <v>7</v>
       </c>
-      <c r="Q18" s="40">
+      <c r="Q18" s="39">
         <v>3</v>
       </c>
-      <c r="R18" s="40">
+      <c r="R18" s="39">
         <v>5</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="41">
         <v>3</v>
       </c>
-      <c r="T18" s="42">
-[...3 lines deleted...]
-    <row r="19" spans="1:20">
+      <c r="T18" s="41">
+        <v>1</v>
+      </c>
+      <c r="U18" s="41">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="20">
         <v>7</v>
       </c>
       <c r="C19" s="20">
         <v>4</v>
       </c>
       <c r="D19" s="20">
         <v>6</v>
       </c>
       <c r="E19" s="20">
         <v>7</v>
       </c>
       <c r="F19" s="20">
         <v>2</v>
       </c>
       <c r="G19" s="20">
         <v>7</v>
       </c>
       <c r="H19" s="20">
         <v>6</v>
       </c>
       <c r="I19" s="20">
@@ -2860,52 +2908,55 @@
       </c>
       <c r="M19" s="20">
         <v>4</v>
       </c>
       <c r="N19" s="20">
         <v>5</v>
       </c>
       <c r="O19" s="20">
         <v>4</v>
       </c>
       <c r="P19" s="20">
         <v>6</v>
       </c>
       <c r="Q19" s="20">
         <v>2</v>
       </c>
       <c r="R19" s="20">
         <v>5</v>
       </c>
       <c r="S19" s="22">
         <v>2</v>
       </c>
       <c r="T19" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="20">
         <v>1</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G20" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H20" s="25">
         <v>1</v>
       </c>
       <c r="I20" s="25" t="s">
@@ -2922,52 +2973,55 @@
       </c>
       <c r="M20" s="25">
         <v>1</v>
       </c>
       <c r="N20" s="26" t="s">
         <v>54</v>
       </c>
       <c r="O20" s="26" t="s">
         <v>54</v>
       </c>
       <c r="P20" s="20" t="s">
         <v>54</v>
       </c>
       <c r="Q20" s="26" t="s">
         <v>54</v>
       </c>
       <c r="R20" s="26" t="s">
         <v>54</v>
       </c>
       <c r="S20" s="22">
         <v>1</v>
       </c>
       <c r="T20" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="20">
         <v>1</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="25">
         <v>1</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="25">
         <v>1</v>
       </c>
       <c r="I21" s="25" t="s">
@@ -2984,52 +3038,55 @@
       </c>
       <c r="M21" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N21" s="26" t="s">
         <v>54</v>
       </c>
       <c r="O21" s="26" t="s">
         <v>54</v>
       </c>
       <c r="P21" s="20">
         <v>1</v>
       </c>
       <c r="Q21" s="20">
         <v>1</v>
       </c>
       <c r="R21" s="26" t="s">
         <v>54</v>
       </c>
       <c r="S21" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T21" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" s="24" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="25" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="20">
         <v>1</v>
       </c>
       <c r="G22" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H22" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I22" s="25" t="s">
@@ -3046,137 +3103,145 @@
       </c>
       <c r="M22" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N22" s="26" t="s">
         <v>54</v>
       </c>
       <c r="O22" s="26" t="s">
         <v>54</v>
       </c>
       <c r="P22" s="20" t="s">
         <v>54</v>
       </c>
       <c r="Q22" s="26" t="s">
         <v>54</v>
       </c>
       <c r="R22" s="26" t="s">
         <v>54</v>
       </c>
       <c r="S22" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T22" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="68" t="s">
+      <c r="U22" s="46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B23" s="67"/>
-[...19 lines deleted...]
-      <c r="A24" s="43" t="s">
+      <c r="B23" s="64"/>
+      <c r="C23" s="64"/>
+      <c r="D23" s="64"/>
+      <c r="E23" s="64"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="64"/>
+      <c r="H23" s="64"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="64"/>
+      <c r="K23" s="64"/>
+      <c r="L23" s="64"/>
+      <c r="M23" s="64"/>
+      <c r="N23" s="64"/>
+      <c r="O23" s="64"/>
+      <c r="P23" s="64"/>
+      <c r="Q23" s="64"/>
+      <c r="R23" s="64"/>
+      <c r="S23" s="64"/>
+      <c r="T23" s="64"/>
+      <c r="U23" s="64"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B24" s="44">
+      <c r="B24" s="43">
         <v>7</v>
       </c>
-      <c r="C24" s="44">
-[...2 lines deleted...]
-      <c r="D24" s="40">
+      <c r="C24" s="43">
+        <v>2</v>
+      </c>
+      <c r="D24" s="39">
         <v>5</v>
       </c>
-      <c r="E24" s="40">
+      <c r="E24" s="39">
         <v>8</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="39">
         <v>6</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="39">
         <v>6</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="39">
         <v>5</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="39">
         <v>5</v>
       </c>
-      <c r="J24" s="41">
+      <c r="J24" s="40">
         <v>7</v>
       </c>
-      <c r="K24" s="40">
+      <c r="K24" s="39">
         <v>3</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="39">
         <v>4</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="39">
         <v>7</v>
       </c>
-      <c r="N24" s="44">
+      <c r="N24" s="43">
         <v>4</v>
       </c>
-      <c r="O24" s="44">
+      <c r="O24" s="43">
         <v>7</v>
       </c>
-      <c r="P24" s="44">
-[...2 lines deleted...]
-      <c r="Q24" s="44">
+      <c r="P24" s="43">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="43">
         <v>4</v>
       </c>
-      <c r="R24" s="44">
+      <c r="R24" s="43">
         <v>4</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="41">
         <v>7</v>
       </c>
-      <c r="T24" s="45">
+      <c r="T24" s="44">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24" s="41">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="25">
         <v>1</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="20">
         <v>1</v>
       </c>
       <c r="G25" s="20">
         <v>1</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="25" t="s">
@@ -3193,52 +3258,55 @@
       </c>
       <c r="M25" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N25" s="25">
         <v>1</v>
       </c>
       <c r="O25" s="25">
         <v>1</v>
       </c>
       <c r="P25" s="25" t="s">
         <v>54</v>
       </c>
       <c r="Q25" s="25">
         <v>1</v>
       </c>
       <c r="R25" s="25">
         <v>1</v>
       </c>
       <c r="S25" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T25" s="29" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="25">
         <v>2</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H26" s="25">
         <v>1</v>
       </c>
       <c r="I26" s="25" t="s">
@@ -3255,52 +3323,55 @@
       </c>
       <c r="M26" s="25">
         <v>2</v>
       </c>
       <c r="N26" s="26" t="s">
         <v>54</v>
       </c>
       <c r="O26" s="26" t="s">
         <v>54</v>
       </c>
       <c r="P26" s="25" t="s">
         <v>54</v>
       </c>
       <c r="Q26" s="26" t="s">
         <v>54</v>
       </c>
       <c r="R26" s="26" t="s">
         <v>54</v>
       </c>
       <c r="S26" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T26" s="29" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="24" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="25">
         <v>1</v>
       </c>
       <c r="F27" s="20">
         <v>1</v>
       </c>
       <c r="G27" s="20">
         <v>1</v>
       </c>
       <c r="H27" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -3317,52 +3388,55 @@
       </c>
       <c r="M27" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N27" s="25">
         <v>1</v>
       </c>
       <c r="O27" s="26" t="s">
         <v>54</v>
       </c>
       <c r="P27" s="25">
         <v>1</v>
       </c>
       <c r="Q27" s="26" t="s">
         <v>54</v>
       </c>
       <c r="R27" s="26" t="s">
         <v>54</v>
       </c>
       <c r="S27" s="22">
         <v>2</v>
       </c>
       <c r="T27" s="29">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="24" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D28" s="20">
         <v>1</v>
       </c>
       <c r="E28" s="20">
         <v>1</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G28" s="20">
         <v>2</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>54</v>
       </c>
       <c r="I28" s="25">
@@ -3379,52 +3453,55 @@
       </c>
       <c r="M28" s="20">
         <v>3</v>
       </c>
       <c r="N28" s="26" t="s">
         <v>54</v>
       </c>
       <c r="O28" s="26" t="s">
         <v>54</v>
       </c>
       <c r="P28" s="25" t="s">
         <v>54</v>
       </c>
       <c r="Q28" s="25">
         <v>2</v>
       </c>
       <c r="R28" s="25">
         <v>1</v>
       </c>
       <c r="S28" s="22">
         <v>1</v>
       </c>
       <c r="T28" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="24" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="25">
         <v>2</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="25">
         <v>1</v>
       </c>
       <c r="F29" s="20">
         <v>1</v>
       </c>
       <c r="G29" s="20">
         <v>1</v>
       </c>
       <c r="H29" s="20">
         <v>2</v>
       </c>
       <c r="I29" s="20">
@@ -3441,52 +3518,55 @@
       </c>
       <c r="M29" s="25">
         <v>1</v>
       </c>
       <c r="N29" s="26" t="s">
         <v>54</v>
       </c>
       <c r="O29" s="25">
         <v>3</v>
       </c>
       <c r="P29" s="25">
         <v>1</v>
       </c>
       <c r="Q29" s="26" t="s">
         <v>54</v>
       </c>
       <c r="R29" s="26" t="s">
         <v>54</v>
       </c>
       <c r="S29" s="22">
         <v>2</v>
       </c>
       <c r="T29" s="29" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="20">
         <v>1</v>
       </c>
       <c r="E30" s="20">
         <v>2</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H30" s="25">
         <v>1</v>
       </c>
       <c r="I30" s="25" t="s">
@@ -3503,52 +3583,55 @@
       </c>
       <c r="M30" s="25">
         <v>1</v>
       </c>
       <c r="N30" s="25">
         <v>2</v>
       </c>
       <c r="O30" s="25">
         <v>1</v>
       </c>
       <c r="P30" s="25" t="s">
         <v>54</v>
       </c>
       <c r="Q30" s="25">
         <v>1</v>
       </c>
       <c r="R30" s="25">
         <v>1</v>
       </c>
       <c r="S30" s="22">
         <v>2</v>
       </c>
       <c r="T30" s="29">
         <v>3</v>
       </c>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="25">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="20">
         <v>3</v>
       </c>
       <c r="G31" s="20">
         <v>1</v>
       </c>
       <c r="H31" s="20">
         <v>1</v>
       </c>
       <c r="I31" s="20">
@@ -3565,52 +3648,55 @@
       </c>
       <c r="M31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="N31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="O31" s="30">
         <v>1</v>
       </c>
       <c r="P31" s="25" t="s">
         <v>54</v>
       </c>
       <c r="Q31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="R31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="S31" s="22" t="s">
         <v>54</v>
       </c>
       <c r="T31" s="29" t="s">
         <v>54</v>
       </c>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B32" s="32">
         <v>3</v>
       </c>
       <c r="C32" s="32">
         <v>2</v>
       </c>
       <c r="D32" s="32">
         <v>3</v>
       </c>
       <c r="E32" s="32">
         <v>1</v>
       </c>
       <c r="F32" s="32" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="32" t="s">
         <v>54</v>
       </c>
       <c r="H32" s="32" t="s">
         <v>54</v>
       </c>
       <c r="I32" s="32">
@@ -3625,131 +3711,134 @@
       <c r="L32" s="33" t="s">
         <v>54</v>
       </c>
       <c r="M32" s="33" t="s">
         <v>54</v>
       </c>
       <c r="N32" s="33" t="s">
         <v>54</v>
       </c>
       <c r="O32" s="34">
         <v>1</v>
       </c>
       <c r="P32" s="32" t="s">
         <v>54</v>
       </c>
       <c r="Q32" s="33" t="s">
         <v>54</v>
       </c>
       <c r="R32" s="32">
         <v>1</v>
       </c>
       <c r="S32" s="35" t="s">
         <v>54</v>
       </c>
       <c r="T32" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="U32" s="47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="27"/>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="30"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="25"/>
       <c r="S33" s="29"/>
       <c r="T33" s="29"/>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="46" t="s">
+      <c r="A34" s="45" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:20" ht="15" customHeight="1">
       <c r="E35" s="16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:20" ht="15" customHeight="1"/>
     <row r="37" spans="1:20" ht="15" customHeight="1">
       <c r="E37" s="5"/>
     </row>
     <row r="38" spans="1:20" ht="15" customHeight="1">
       <c r="E38" s="5"/>
     </row>
     <row r="39" spans="1:20" ht="15" customHeight="1">
       <c r="E39" s="5"/>
     </row>
     <row r="40" spans="1:20" ht="11.25" customHeight="1">
       <c r="E40" s="5"/>
     </row>
     <row r="41" spans="1:20" ht="11.25" customHeight="1"/>
     <row r="42" spans="1:20" ht="11.25" customHeight="1"/>
     <row r="43" spans="1:20" ht="11.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:S1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A23:U23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A6:U6"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventional</vt:lpstr>
-      <vt:lpstr>Number of children</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Жулдыз Токанова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>