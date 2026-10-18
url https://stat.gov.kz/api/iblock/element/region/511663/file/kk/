--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -6,60 +6,60 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" xWindow="-12" yWindow="108" windowWidth="23064" windowHeight="4716"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер (коэф. барл.)" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
-    <sheet name="Коэффициенттер барлығы" sheetId="8" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="75">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
@@ -237,50 +237,53 @@
     <t xml:space="preserve">Сырдария </t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/</t>
   </si>
   <si>
     <t>Токанова Ж.Т.</t>
   </si>
   <si>
     <t>8-7242-27-62-23</t>
   </si>
   <si>
     <t>zhu.tokanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Халықтың жалпы өлім-жітім коэффициенті</t>
   </si>
   <si>
     <t xml:space="preserve">Қызылорда облысы бойынша 1000 адамға шаққанда қайтыс болғандар саны  </t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve"> 61220101 Халықтың жалпы өлім-жітім коэффициенті*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="54">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -2922,51 +2925,51 @@
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1659" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1667" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1651" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="9" xfId="1651" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="10" xfId="1661" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1663" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -3017,96 +3020,94 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1671" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1671" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1671" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="1671" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="1671" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1671" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1671" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="1671" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="1671" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="1671" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1671" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1671" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1671" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1671" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1671" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1765">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="5"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="7"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="23"/>
@@ -5061,51 +5062,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zhu.tokanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A2:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.33203125" style="20" customWidth="1"/>
     <col min="2" max="2" width="80.6640625" style="20" customWidth="1"/>
     <col min="3" max="16384" width="14.44140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="13.2">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9">
         <v>61220101</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="13.2">
       <c r="A3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>70</v>
       </c>
     </row>
@@ -5188,94 +5189,99 @@
       <c r="B13" s="14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A15" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A16" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="5">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A18" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A19" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A20" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:2" s="21" customFormat="1" ht="13.2">
       <c r="A21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:2" s="21" customFormat="1" ht="15" customHeight="1"/>
+    <row r="26" spans="1:2" ht="15" customHeight="1">
+      <c r="A26" s="20" t="s">
+        <v>74</v>
+      </c>
+    </row>
     <row r="27" spans="1:2" ht="15" customHeight="1">
       <c r="A27" s="7"/>
     </row>
     <row r="28" spans="1:2" ht="15" customHeight="1">
       <c r="A28" s="7"/>
     </row>
   </sheetData>
   <phoneticPr fontId="28" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
@@ -5332,141 +5338,143 @@
     </row>
     <row r="14" spans="2:7" ht="15" customHeight="1">
       <c r="B14" s="1"/>
     </row>
     <row r="15" spans="2:7" ht="15" customHeight="1">
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
     </row>
     <row r="18" spans="2:2" ht="15" customHeight="1">
       <c r="B18" s="22" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T40"/>
+  <dimension ref="A1:U40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H36" sqref="H36"/>
+      <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.88671875" style="23" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="23"/>
     <col min="10" max="10" width="10.5546875" style="23" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="23"/>
     <col min="13" max="13" width="11.77734375" style="23" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:21" ht="15" customHeight="1">
+      <c r="A1" s="54" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="47"/>
-[...17 lines deleted...]
-      <c r="T1" s="47"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="55"/>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" s="24"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="N3" s="26"/>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="26"/>
-      <c r="T3" s="26" t="s">
+      <c r="U3" s="26" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
-[...1 lines deleted...]
-      <c r="B4" s="52">
+    <row r="4" spans="1:21">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2025</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="52">
+      <c r="C4" s="51"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50">
         <v>2026</v>
       </c>
-      <c r="O4" s="53"/>
-[...4 lines deleted...]
-      <c r="T4" s="53"/>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
     </row>
-    <row r="5" spans="1:20" ht="26.4">
-      <c r="A5" s="51"/>
+    <row r="5" spans="1:21" ht="26.4">
+      <c r="A5" s="49"/>
       <c r="B5" s="37" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>52</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="39" t="s">
@@ -5480,138 +5488,145 @@
       </c>
       <c r="M5" s="39" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="37" t="s">
         <v>25</v>
       </c>
       <c r="O5" s="37" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="37" t="s">
         <v>32</v>
       </c>
       <c r="Q5" s="38" t="s">
         <v>52</v>
       </c>
       <c r="R5" s="38" t="s">
         <v>33</v>
       </c>
       <c r="S5" s="38" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="38" t="s">
         <v>35</v>
       </c>
+      <c r="U5" s="38" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="6" spans="1:20">
-      <c r="A6" s="55" t="s">
+    <row r="6" spans="1:21">
+      <c r="A6" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="56"/>
-[...17 lines deleted...]
-      <c r="T6" s="40"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="40">
         <v>5.24</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="40">
         <v>5.39</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="41">
         <v>5.17</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="41">
         <v>5.31</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="40">
         <v>5.43</v>
       </c>
-      <c r="G7" s="41">
+      <c r="G7" s="40">
         <v>5.5</v>
       </c>
-      <c r="H7" s="41">
+      <c r="H7" s="40">
         <v>5.56</v>
       </c>
-      <c r="I7" s="41">
+      <c r="I7" s="40">
         <v>5.49</v>
       </c>
-      <c r="J7" s="41">
+      <c r="J7" s="40">
         <v>5.44</v>
       </c>
-      <c r="K7" s="41">
+      <c r="K7" s="40">
         <v>5.45</v>
       </c>
-      <c r="L7" s="41">
+      <c r="L7" s="40">
         <v>5.51</v>
       </c>
-      <c r="M7" s="41">
+      <c r="M7" s="40">
         <v>5.59</v>
       </c>
-      <c r="N7" s="41">
+      <c r="N7" s="40">
         <v>4.78</v>
       </c>
-      <c r="O7" s="41">
+      <c r="O7" s="40">
         <v>5.18</v>
       </c>
-      <c r="P7" s="41">
+      <c r="P7" s="40">
         <v>5.31</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="Q7" s="40">
         <v>5.28</v>
       </c>
-      <c r="R7" s="41">
+      <c r="R7" s="40">
         <v>5.2</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="42">
         <v>5.39</v>
       </c>
-      <c r="T7" s="44">
+      <c r="T7" s="43">
         <v>5.63</v>
       </c>
+      <c r="U7" s="42">
+        <v>5.67</v>
+      </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="28">
         <v>5.25</v>
       </c>
       <c r="C8" s="28">
         <v>5.67</v>
       </c>
       <c r="D8" s="29">
         <v>5.41</v>
       </c>
       <c r="E8" s="29">
         <v>5.51</v>
       </c>
       <c r="F8" s="28">
         <v>5.41</v>
       </c>
       <c r="G8" s="28">
         <v>5.47</v>
       </c>
       <c r="H8" s="28">
         <v>5.51</v>
       </c>
       <c r="I8" s="28">
@@ -5628,52 +5643,55 @@
       </c>
       <c r="M8" s="28">
         <v>5.46</v>
       </c>
       <c r="N8" s="28">
         <v>4.49</v>
       </c>
       <c r="O8" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="P8" s="28">
         <v>5.14</v>
       </c>
       <c r="Q8" s="28">
         <v>5</v>
       </c>
       <c r="R8" s="28">
         <v>4.97</v>
       </c>
       <c r="S8" s="30">
         <v>5.14</v>
       </c>
       <c r="T8" s="31">
         <v>5.38</v>
       </c>
+      <c r="U8" s="30">
+        <v>5.36</v>
+      </c>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="28">
         <v>5.57</v>
       </c>
       <c r="C9" s="28">
         <v>5.05</v>
       </c>
       <c r="D9" s="29">
         <v>4.43</v>
       </c>
       <c r="E9" s="29">
         <v>4.08</v>
       </c>
       <c r="F9" s="28">
         <v>4.24</v>
       </c>
       <c r="G9" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="H9" s="28">
         <v>4.96</v>
       </c>
       <c r="I9" s="28">
@@ -5690,52 +5708,55 @@
       </c>
       <c r="M9" s="28">
         <v>4.6900000000000004</v>
       </c>
       <c r="N9" s="28">
         <v>5.07</v>
       </c>
       <c r="O9" s="28">
         <v>5.51</v>
       </c>
       <c r="P9" s="28">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q9" s="28">
         <v>5.1100000000000003</v>
       </c>
       <c r="R9" s="28">
         <v>4.5999999999999996</v>
       </c>
       <c r="S9" s="30">
         <v>5.3</v>
       </c>
       <c r="T9" s="31">
         <v>5.48</v>
       </c>
+      <c r="U9" s="30">
+        <v>5.43</v>
+      </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="28">
         <v>5.97</v>
       </c>
       <c r="C10" s="28">
         <v>5.79</v>
       </c>
       <c r="D10" s="29">
         <v>5.17</v>
       </c>
       <c r="E10" s="29">
         <v>4.95</v>
       </c>
       <c r="F10" s="28">
         <v>5.47</v>
       </c>
       <c r="G10" s="28">
         <v>5.68</v>
       </c>
       <c r="H10" s="28">
         <v>5.8</v>
       </c>
       <c r="I10" s="28">
@@ -5752,52 +5773,55 @@
       </c>
       <c r="M10" s="28">
         <v>6.23</v>
       </c>
       <c r="N10" s="28">
         <v>4.34</v>
       </c>
       <c r="O10" s="28">
         <v>4.41</v>
       </c>
       <c r="P10" s="28">
         <v>4.7</v>
       </c>
       <c r="Q10" s="28">
         <v>5.43</v>
       </c>
       <c r="R10" s="28">
         <v>5.48</v>
       </c>
       <c r="S10" s="30">
         <v>5.65</v>
       </c>
       <c r="T10" s="31">
         <v>5.88</v>
       </c>
+      <c r="U10" s="30">
+        <v>5.94</v>
+      </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="C11" s="28">
         <v>5.53</v>
       </c>
       <c r="D11" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="E11" s="29">
         <v>5.87</v>
       </c>
       <c r="F11" s="28">
         <v>5.67</v>
       </c>
       <c r="G11" s="28">
         <v>5.57</v>
       </c>
       <c r="H11" s="28">
         <v>5.53</v>
       </c>
       <c r="I11" s="28">
@@ -5814,52 +5838,55 @@
       </c>
       <c r="M11" s="28">
         <v>5.63</v>
       </c>
       <c r="N11" s="28">
         <v>6.01</v>
       </c>
       <c r="O11" s="28">
         <v>5.99</v>
       </c>
       <c r="P11" s="28">
         <v>6.13</v>
       </c>
       <c r="Q11" s="28">
         <v>6.14</v>
       </c>
       <c r="R11" s="28">
         <v>5.97</v>
       </c>
       <c r="S11" s="30">
         <v>5.88</v>
       </c>
       <c r="T11" s="31">
         <v>5.76</v>
       </c>
+      <c r="U11" s="30">
+        <v>6.09</v>
+      </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28">
         <v>4.1900000000000004</v>
       </c>
       <c r="C12" s="28">
         <v>3.95</v>
       </c>
       <c r="D12" s="29">
         <v>4.13</v>
       </c>
       <c r="E12" s="29">
         <v>4.5199999999999996</v>
       </c>
       <c r="F12" s="28">
         <v>4.54</v>
       </c>
       <c r="G12" s="28">
         <v>4.68</v>
       </c>
       <c r="H12" s="28">
         <v>4.84</v>
       </c>
       <c r="I12" s="28">
@@ -5876,52 +5903,55 @@
       </c>
       <c r="M12" s="28">
         <v>4.99</v>
       </c>
       <c r="N12" s="28">
         <v>4.05</v>
       </c>
       <c r="O12" s="28">
         <v>4.49</v>
       </c>
       <c r="P12" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="Q12" s="28">
         <v>4.45</v>
       </c>
       <c r="R12" s="28">
         <v>4.34</v>
       </c>
       <c r="S12" s="30">
         <v>4.46</v>
       </c>
       <c r="T12" s="31">
         <v>4.9000000000000004</v>
       </c>
+      <c r="U12" s="30">
+        <v>4.7699999999999996</v>
+      </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="28">
         <v>5.22</v>
       </c>
       <c r="C13" s="28">
         <v>5.33</v>
       </c>
       <c r="D13" s="29">
         <v>5.81</v>
       </c>
       <c r="E13" s="29">
         <v>5.93</v>
       </c>
       <c r="F13" s="28">
         <v>6.03</v>
       </c>
       <c r="G13" s="28">
         <v>6</v>
       </c>
       <c r="H13" s="28">
         <v>6.06</v>
       </c>
       <c r="I13" s="28">
@@ -5938,52 +5968,55 @@
       </c>
       <c r="M13" s="28">
         <v>6.21</v>
       </c>
       <c r="N13" s="28">
         <v>5.7</v>
       </c>
       <c r="O13" s="28">
         <v>5.92</v>
       </c>
       <c r="P13" s="28">
         <v>5.85</v>
       </c>
       <c r="Q13" s="28">
         <v>5.75</v>
       </c>
       <c r="R13" s="28">
         <v>5.68</v>
       </c>
       <c r="S13" s="30">
         <v>5.82</v>
       </c>
       <c r="T13" s="31">
         <v>6.02</v>
       </c>
+      <c r="U13" s="30">
+        <v>6.06</v>
+      </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="28">
         <v>7.12</v>
       </c>
       <c r="C14" s="28">
         <v>5.81</v>
       </c>
       <c r="D14" s="29">
         <v>5.63</v>
       </c>
       <c r="E14" s="29">
         <v>6.36</v>
       </c>
       <c r="F14" s="28">
         <v>6.61</v>
       </c>
       <c r="G14" s="28">
         <v>6.38</v>
       </c>
       <c r="H14" s="28">
         <v>6.46</v>
       </c>
       <c r="I14" s="28">
@@ -6000,52 +6033,55 @@
       </c>
       <c r="M14" s="28">
         <v>6.26</v>
       </c>
       <c r="N14" s="28">
         <v>6.51</v>
       </c>
       <c r="O14" s="28">
         <v>6.49</v>
       </c>
       <c r="P14" s="28">
         <v>5.95</v>
       </c>
       <c r="Q14" s="28">
         <v>5.97</v>
       </c>
       <c r="R14" s="28">
         <v>5.84</v>
       </c>
       <c r="S14" s="30">
         <v>5.95</v>
       </c>
       <c r="T14" s="31">
         <v>6.24</v>
       </c>
+      <c r="U14" s="30">
+        <v>6.68</v>
+      </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="28">
         <v>4.37</v>
       </c>
       <c r="C15" s="28">
         <v>4.91</v>
       </c>
       <c r="D15" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="29">
         <v>5.16</v>
       </c>
       <c r="F15" s="28">
         <v>6.15</v>
       </c>
       <c r="G15" s="28">
         <v>6.26</v>
       </c>
       <c r="H15" s="28">
         <v>6.34</v>
       </c>
       <c r="I15" s="28">
@@ -6062,52 +6098,55 @@
       </c>
       <c r="M15" s="28">
         <v>6.19</v>
       </c>
       <c r="N15" s="28">
         <v>8.1999999999999993</v>
       </c>
       <c r="O15" s="28">
         <v>8.16</v>
       </c>
       <c r="P15" s="28">
         <v>8.2899999999999991</v>
       </c>
       <c r="Q15" s="28">
         <v>7.36</v>
       </c>
       <c r="R15" s="28">
         <v>6.55</v>
       </c>
       <c r="S15" s="30">
         <v>6.93</v>
       </c>
       <c r="T15" s="31">
         <v>6.98</v>
       </c>
+      <c r="U15" s="30">
+        <v>7.32</v>
+      </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="28">
         <v>4.93</v>
       </c>
       <c r="C16" s="28">
         <v>5.25</v>
       </c>
       <c r="D16" s="29">
         <v>4.72</v>
       </c>
       <c r="E16" s="29">
         <v>4.6399999999999997</v>
       </c>
       <c r="F16" s="28">
         <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="28">
         <v>5.17</v>
       </c>
       <c r="H16" s="28">
         <v>5.15</v>
       </c>
       <c r="I16" s="28">
@@ -6124,137 +6163,145 @@
       </c>
       <c r="M16" s="28">
         <v>5.24</v>
       </c>
       <c r="N16" s="28">
         <v>3.16</v>
       </c>
       <c r="O16" s="28">
         <v>4.7699999999999996</v>
       </c>
       <c r="P16" s="28">
         <v>4.8899999999999997</v>
       </c>
       <c r="Q16" s="28">
         <v>5.13</v>
       </c>
       <c r="R16" s="28">
         <v>5.27</v>
       </c>
       <c r="S16" s="30">
         <v>5.53</v>
       </c>
       <c r="T16" s="31">
         <v>5.83</v>
       </c>
+      <c r="U16" s="30">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="17" spans="1:20">
-      <c r="A17" s="57" t="s">
+    <row r="17" spans="1:21">
+      <c r="A17" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="49"/>
-[...16 lines deleted...]
-      <c r="S17" s="49"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="46"/>
+      <c r="I17" s="46"/>
+      <c r="J17" s="46"/>
+      <c r="K17" s="46"/>
+      <c r="L17" s="46"/>
+      <c r="M17" s="46"/>
+      <c r="N17" s="46"/>
+      <c r="O17" s="46"/>
+      <c r="P17" s="46"/>
+      <c r="Q17" s="46"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+      <c r="U17" s="46"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="41">
+      <c r="B18" s="40">
         <v>5.48</v>
       </c>
-      <c r="C18" s="41">
+      <c r="C18" s="40">
         <v>6.02</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="40">
         <v>5.63</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="40">
         <v>5.63</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="40">
         <v>5.59</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="40">
         <v>5.7</v>
       </c>
-      <c r="H18" s="41">
+      <c r="H18" s="40">
         <v>5.74</v>
       </c>
-      <c r="I18" s="41">
+      <c r="I18" s="40">
         <v>5.62</v>
       </c>
-      <c r="J18" s="41">
+      <c r="J18" s="40">
         <v>5.55</v>
       </c>
-      <c r="K18" s="41">
+      <c r="K18" s="40">
         <v>5.58</v>
       </c>
-      <c r="L18" s="41">
+      <c r="L18" s="40">
         <v>5.62</v>
       </c>
-      <c r="M18" s="41">
+      <c r="M18" s="40">
         <v>5.71</v>
       </c>
-      <c r="N18" s="41">
+      <c r="N18" s="40">
         <v>4.5</v>
       </c>
-      <c r="O18" s="41">
+      <c r="O18" s="40">
         <v>4.9400000000000004</v>
       </c>
-      <c r="P18" s="41">
+      <c r="P18" s="40">
         <v>5.16</v>
       </c>
-      <c r="Q18" s="41">
+      <c r="Q18" s="40">
         <v>5.23</v>
       </c>
-      <c r="R18" s="41">
+      <c r="R18" s="40">
         <v>5.14</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="42">
         <v>5.33</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="43">
         <v>5.57</v>
       </c>
+      <c r="U18" s="42">
+        <v>5.56</v>
+      </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="28">
         <v>5.29</v>
       </c>
       <c r="C19" s="28">
         <v>5.91</v>
       </c>
       <c r="D19" s="28">
         <v>5.67</v>
       </c>
       <c r="E19" s="28">
         <v>5.76</v>
       </c>
       <c r="F19" s="28">
         <v>5.63</v>
       </c>
       <c r="G19" s="28">
         <v>5.66</v>
       </c>
       <c r="H19" s="28">
         <v>5.67</v>
       </c>
       <c r="I19" s="28">
@@ -6271,52 +6318,55 @@
       </c>
       <c r="M19" s="28">
         <v>5.61</v>
       </c>
       <c r="N19" s="28">
         <v>4.4800000000000004</v>
       </c>
       <c r="O19" s="28">
         <v>4.87</v>
       </c>
       <c r="P19" s="28">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q19" s="28">
         <v>5.03</v>
       </c>
       <c r="R19" s="28">
         <v>5.05</v>
       </c>
       <c r="S19" s="30">
         <v>5.23</v>
       </c>
       <c r="T19" s="31">
         <v>5.47</v>
       </c>
+      <c r="U19" s="30">
+        <v>5.46</v>
+      </c>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="28">
         <v>5.57</v>
       </c>
       <c r="C20" s="28">
         <v>5.05</v>
       </c>
       <c r="D20" s="28">
         <v>4.43</v>
       </c>
       <c r="E20" s="28">
         <v>4.08</v>
       </c>
       <c r="F20" s="28">
         <v>4.24</v>
       </c>
       <c r="G20" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="H20" s="28">
         <v>4.96</v>
       </c>
       <c r="I20" s="28">
@@ -6333,52 +6383,55 @@
       </c>
       <c r="M20" s="28">
         <v>4.6900000000000004</v>
       </c>
       <c r="N20" s="28">
         <v>5.07</v>
       </c>
       <c r="O20" s="28">
         <v>5.51</v>
       </c>
       <c r="P20" s="28">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q20" s="28">
         <v>5.1100000000000003</v>
       </c>
       <c r="R20" s="28">
         <v>4.5999999999999996</v>
       </c>
       <c r="S20" s="30">
         <v>5.3</v>
       </c>
       <c r="T20" s="31">
         <v>5.48</v>
       </c>
+      <c r="U20" s="30">
+        <v>5.43</v>
+      </c>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="28">
         <v>7.18</v>
       </c>
       <c r="C21" s="28">
         <v>7.23</v>
       </c>
       <c r="D21" s="28">
         <v>5.72</v>
       </c>
       <c r="E21" s="28">
         <v>5.25</v>
       </c>
       <c r="F21" s="28">
         <v>5.92</v>
       </c>
       <c r="G21" s="28">
         <v>6.17</v>
       </c>
       <c r="H21" s="28">
         <v>6.39</v>
       </c>
       <c r="I21" s="28">
@@ -6395,52 +6448,55 @@
       </c>
       <c r="M21" s="28">
         <v>6.73</v>
       </c>
       <c r="N21" s="28">
         <v>4.7300000000000004</v>
       </c>
       <c r="O21" s="28">
         <v>5.13</v>
       </c>
       <c r="P21" s="28">
         <v>6.09</v>
       </c>
       <c r="Q21" s="28">
         <v>7.01</v>
       </c>
       <c r="R21" s="28">
         <v>6.53</v>
       </c>
       <c r="S21" s="30">
         <v>6.58</v>
       </c>
       <c r="T21" s="31">
         <v>6.77</v>
       </c>
+      <c r="U21" s="30">
+        <v>6.64</v>
+      </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="28">
         <v>4.6900000000000004</v>
       </c>
       <c r="C22" s="28">
         <v>9.08</v>
       </c>
       <c r="D22" s="28">
         <v>8.7200000000000006</v>
       </c>
       <c r="E22" s="28">
         <v>8.18</v>
       </c>
       <c r="F22" s="28">
         <v>7.79</v>
       </c>
       <c r="G22" s="28">
         <v>8.7100000000000009</v>
       </c>
       <c r="H22" s="28">
         <v>8.6199999999999992</v>
       </c>
       <c r="I22" s="28">
@@ -6457,137 +6513,145 @@
       </c>
       <c r="M22" s="28">
         <v>9.07</v>
       </c>
       <c r="N22" s="28">
         <v>1.64</v>
       </c>
       <c r="O22" s="28">
         <v>5.12</v>
       </c>
       <c r="P22" s="28">
         <v>4.5</v>
       </c>
       <c r="Q22" s="28">
         <v>5.48</v>
       </c>
       <c r="R22" s="28">
         <v>4.34</v>
       </c>
       <c r="S22" s="30">
         <v>3.9</v>
       </c>
       <c r="T22" s="31">
         <v>4.2699999999999996</v>
       </c>
+      <c r="U22" s="30">
+        <v>5.39</v>
+      </c>
     </row>
-    <row r="23" spans="1:20">
-      <c r="A23" s="48" t="s">
+    <row r="23" spans="1:21">
+      <c r="A23" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="49"/>
-[...16 lines deleted...]
-      <c r="S23" s="49"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="47"/>
+      <c r="O23" s="47"/>
+      <c r="P23" s="47"/>
+      <c r="Q23" s="47"/>
+      <c r="R23" s="47"/>
+      <c r="S23" s="47"/>
+      <c r="T23" s="47"/>
+      <c r="U23" s="47"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="41">
+      <c r="B24" s="40">
         <v>5.03</v>
       </c>
-      <c r="C24" s="45">
+      <c r="C24" s="44">
         <v>4.82</v>
       </c>
-      <c r="D24" s="41">
+      <c r="D24" s="40">
         <v>4.76</v>
       </c>
-      <c r="E24" s="41">
+      <c r="E24" s="40">
         <v>5.03</v>
       </c>
-      <c r="F24" s="41">
+      <c r="F24" s="40">
         <v>5.28</v>
       </c>
-      <c r="G24" s="41">
+      <c r="G24" s="40">
         <v>5.32</v>
       </c>
-      <c r="H24" s="45">
+      <c r="H24" s="44">
         <v>5.4</v>
       </c>
-      <c r="I24" s="45">
+      <c r="I24" s="44">
         <v>5.37</v>
       </c>
-      <c r="J24" s="41">
+      <c r="J24" s="40">
         <v>5.34</v>
       </c>
-      <c r="K24" s="45">
+      <c r="K24" s="44">
         <v>5.34</v>
       </c>
-      <c r="L24" s="45">
+      <c r="L24" s="44">
         <v>5.41</v>
       </c>
-      <c r="M24" s="45">
+      <c r="M24" s="44">
         <v>5.49</v>
       </c>
-      <c r="N24" s="41">
+      <c r="N24" s="40">
         <v>5.03</v>
       </c>
-      <c r="O24" s="41">
+      <c r="O24" s="40">
         <v>5.39</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="44">
         <v>5.45</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="44">
         <v>5.33</v>
       </c>
-      <c r="R24" s="45">
+      <c r="R24" s="44">
         <v>5.26</v>
       </c>
-      <c r="S24" s="43">
+      <c r="S24" s="42">
         <v>5.43</v>
       </c>
-      <c r="T24" s="44">
+      <c r="T24" s="43">
         <v>5.68</v>
       </c>
+      <c r="U24" s="42">
+        <v>5.76</v>
+      </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="28">
         <v>4.99</v>
       </c>
       <c r="C25" s="33">
         <v>3.92</v>
       </c>
       <c r="D25" s="28">
         <v>3.43</v>
       </c>
       <c r="E25" s="28">
         <v>3.57</v>
       </c>
       <c r="F25" s="28">
         <v>3.69</v>
       </c>
       <c r="G25" s="28">
         <v>3.99</v>
       </c>
       <c r="H25" s="33">
         <v>4.25</v>
       </c>
       <c r="I25" s="33">
@@ -6604,52 +6668,55 @@
       </c>
       <c r="M25" s="33">
         <v>4.33</v>
       </c>
       <c r="N25" s="28">
         <v>4.51</v>
       </c>
       <c r="O25" s="28">
         <v>4.72</v>
       </c>
       <c r="P25" s="33">
         <v>5.48</v>
       </c>
       <c r="Q25" s="33">
         <v>4.8</v>
       </c>
       <c r="R25" s="33">
         <v>4.43</v>
       </c>
       <c r="S25" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="T25" s="31">
         <v>4.72</v>
       </c>
+      <c r="U25" s="30">
+        <v>4.6399999999999997</v>
+      </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="C26" s="33">
         <v>4.4800000000000004</v>
       </c>
       <c r="D26" s="28">
         <v>4.68</v>
       </c>
       <c r="E26" s="28">
         <v>4.68</v>
       </c>
       <c r="F26" s="28">
         <v>5.0599999999999996</v>
       </c>
       <c r="G26" s="28">
         <v>5.24</v>
       </c>
       <c r="H26" s="33">
         <v>5.27</v>
       </c>
       <c r="I26" s="33">
@@ -6666,52 +6733,55 @@
       </c>
       <c r="M26" s="33">
         <v>5.77</v>
       </c>
       <c r="N26" s="28">
         <v>3.99</v>
       </c>
       <c r="O26" s="28">
         <v>3.76</v>
       </c>
       <c r="P26" s="33">
         <v>3.45</v>
       </c>
       <c r="Q26" s="33">
         <v>3.99</v>
       </c>
       <c r="R26" s="33">
         <v>4.5199999999999996</v>
       </c>
       <c r="S26" s="30">
         <v>4.8099999999999996</v>
       </c>
       <c r="T26" s="31">
         <v>5.08</v>
       </c>
+      <c r="U26" s="30">
+        <v>5.31</v>
+      </c>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="28">
         <v>4.6399999999999997</v>
       </c>
       <c r="C27" s="33">
         <v>5.53</v>
       </c>
       <c r="D27" s="28">
         <v>5.0999999999999996</v>
       </c>
       <c r="E27" s="28">
         <v>5.87</v>
       </c>
       <c r="F27" s="28">
         <v>5.67</v>
       </c>
       <c r="G27" s="28">
         <v>5.57</v>
       </c>
       <c r="H27" s="33">
         <v>5.53</v>
       </c>
       <c r="I27" s="33">
@@ -6728,52 +6798,55 @@
       </c>
       <c r="M27" s="33">
         <v>5.63</v>
       </c>
       <c r="N27" s="28">
         <v>6.01</v>
       </c>
       <c r="O27" s="28">
         <v>5.99</v>
       </c>
       <c r="P27" s="33">
         <v>6.13</v>
       </c>
       <c r="Q27" s="33">
         <v>6.14</v>
       </c>
       <c r="R27" s="33">
         <v>5.97</v>
       </c>
       <c r="S27" s="30">
         <v>5.88</v>
       </c>
       <c r="T27" s="31">
         <v>5.76</v>
       </c>
+      <c r="U27" s="30">
+        <v>6.09</v>
+      </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="28">
         <v>4.1900000000000004</v>
       </c>
       <c r="C28" s="33">
         <v>3.95</v>
       </c>
       <c r="D28" s="28">
         <v>4.13</v>
       </c>
       <c r="E28" s="28">
         <v>4.5199999999999996</v>
       </c>
       <c r="F28" s="28">
         <v>4.54</v>
       </c>
       <c r="G28" s="28">
         <v>4.68</v>
       </c>
       <c r="H28" s="33">
         <v>4.84</v>
       </c>
       <c r="I28" s="33">
@@ -6790,52 +6863,55 @@
       </c>
       <c r="M28" s="33">
         <v>4.99</v>
       </c>
       <c r="N28" s="28">
         <v>4.05</v>
       </c>
       <c r="O28" s="28">
         <v>4.49</v>
       </c>
       <c r="P28" s="33">
         <v>4.6399999999999997</v>
       </c>
       <c r="Q28" s="33">
         <v>4.45</v>
       </c>
       <c r="R28" s="33">
         <v>4.34</v>
       </c>
       <c r="S28" s="30">
         <v>4.46</v>
       </c>
       <c r="T28" s="31">
         <v>4.9000000000000004</v>
       </c>
+      <c r="U28" s="30">
+        <v>4.7699999999999996</v>
+      </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="28">
         <v>5.28</v>
       </c>
       <c r="C29" s="33">
         <v>4.93</v>
       </c>
       <c r="D29" s="28">
         <v>5.5</v>
       </c>
       <c r="E29" s="28">
         <v>5.7</v>
       </c>
       <c r="F29" s="28">
         <v>5.84</v>
       </c>
       <c r="G29" s="28">
         <v>5.72</v>
       </c>
       <c r="H29" s="33">
         <v>5.79</v>
       </c>
       <c r="I29" s="33">
@@ -6852,52 +6928,55 @@
       </c>
       <c r="M29" s="33">
         <v>5.91</v>
       </c>
       <c r="N29" s="28">
         <v>6.11</v>
       </c>
       <c r="O29" s="28">
         <v>6</v>
       </c>
       <c r="P29" s="33">
         <v>5.99</v>
       </c>
       <c r="Q29" s="33">
         <v>5.78</v>
       </c>
       <c r="R29" s="33">
         <v>5.82</v>
       </c>
       <c r="S29" s="30">
         <v>6.02</v>
       </c>
       <c r="T29" s="31">
         <v>6.2</v>
       </c>
+      <c r="U29" s="30">
+        <v>6.13</v>
+      </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="28">
         <v>7.12</v>
       </c>
       <c r="C30" s="33">
         <v>5.81</v>
       </c>
       <c r="D30" s="28">
         <v>5.63</v>
       </c>
       <c r="E30" s="28">
         <v>6.36</v>
       </c>
       <c r="F30" s="28">
         <v>6.61</v>
       </c>
       <c r="G30" s="28">
         <v>6.38</v>
       </c>
       <c r="H30" s="33">
         <v>6.46</v>
       </c>
       <c r="I30" s="33">
@@ -6914,52 +6993,55 @@
       </c>
       <c r="M30" s="33">
         <v>6.26</v>
       </c>
       <c r="N30" s="28">
         <v>6.51</v>
       </c>
       <c r="O30" s="28">
         <v>6.49</v>
       </c>
       <c r="P30" s="33">
         <v>5.95</v>
       </c>
       <c r="Q30" s="33">
         <v>5.97</v>
       </c>
       <c r="R30" s="33">
         <v>5.84</v>
       </c>
       <c r="S30" s="30">
         <v>5.95</v>
       </c>
       <c r="T30" s="31">
         <v>6.24</v>
       </c>
+      <c r="U30" s="30">
+        <v>6.68</v>
+      </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="28">
         <v>4.37</v>
       </c>
       <c r="C31" s="33">
         <v>4.91</v>
       </c>
       <c r="D31" s="28">
         <v>4.8499999999999996</v>
       </c>
       <c r="E31" s="28">
         <v>5.16</v>
       </c>
       <c r="F31" s="28">
         <v>6.15</v>
       </c>
       <c r="G31" s="28">
         <v>6.26</v>
       </c>
       <c r="H31" s="33">
         <v>6.34</v>
       </c>
       <c r="I31" s="33">
@@ -6976,52 +7058,55 @@
       </c>
       <c r="M31" s="33">
         <v>6.19</v>
       </c>
       <c r="N31" s="28">
         <v>8.1999999999999993</v>
       </c>
       <c r="O31" s="28">
         <v>8.16</v>
       </c>
       <c r="P31" s="33">
         <v>8.2899999999999991</v>
       </c>
       <c r="Q31" s="33">
         <v>7.36</v>
       </c>
       <c r="R31" s="33">
         <v>6.55</v>
       </c>
       <c r="S31" s="30">
         <v>6.93</v>
       </c>
       <c r="T31" s="31">
         <v>6.98</v>
       </c>
+      <c r="U31" s="30">
+        <v>7.32</v>
+      </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="35">
         <v>4.93</v>
       </c>
       <c r="C32" s="35">
         <v>5.25</v>
       </c>
       <c r="D32" s="35">
         <v>4.72</v>
       </c>
       <c r="E32" s="35">
         <v>4.6399999999999997</v>
       </c>
       <c r="F32" s="35">
         <v>5.0999999999999996</v>
       </c>
       <c r="G32" s="35">
         <v>5.17</v>
       </c>
       <c r="H32" s="35">
         <v>5.15</v>
       </c>
       <c r="I32" s="35">
@@ -7037,115 +7122,118 @@
         <v>5.21</v>
       </c>
       <c r="M32" s="35">
         <v>5.24</v>
       </c>
       <c r="N32" s="35">
         <v>3.16</v>
       </c>
       <c r="O32" s="35">
         <v>4.7699999999999996</v>
       </c>
       <c r="P32" s="35">
         <v>4.8899999999999997</v>
       </c>
       <c r="Q32" s="35">
         <v>5.13</v>
       </c>
       <c r="R32" s="35">
         <v>5.27</v>
       </c>
       <c r="S32" s="36">
         <v>5.53</v>
       </c>
       <c r="T32" s="36">
         <v>5.83</v>
+      </c>
+      <c r="U32" s="36">
+        <v>5.81</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="32"/>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
       <c r="N33" s="33"/>
       <c r="O33" s="33"/>
       <c r="P33" s="33"/>
       <c r="Q33" s="33"/>
       <c r="R33" s="33"/>
       <c r="S33" s="31"/>
       <c r="T33" s="31"/>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="46" t="s">
+      <c r="A34" s="45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:20" ht="15" customHeight="1"/>
     <row r="36" spans="1:20" ht="15" customHeight="1"/>
     <row r="37" spans="1:20" ht="15" customHeight="1"/>
     <row r="38" spans="1:20" ht="15" customHeight="1"/>
     <row r="39" spans="1:20" ht="15" customHeight="1"/>
     <row r="40" spans="1:20" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A23:U23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A6:S6"/>
-[...1 lines deleted...]
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A6:U6"/>
   </mergeCells>
   <phoneticPr fontId="29" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Метадеректер (коэф. барл.)</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
-      <vt:lpstr>Коэффициенттер барлығы</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>