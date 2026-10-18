--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="4884" windowWidth="23064" windowHeight="4812" tabRatio="888"/>
+    <workbookView xWindow="-156" yWindow="-60" windowWidth="20448" windowHeight="8064" tabRatio="888"/>
   </bookViews>
   <sheets>
-    <sheet name="Метаданные (коэф. млад. смерт.)" sheetId="4" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
-    <sheet name="Коэфф.младенческой смертность" sheetId="11" r:id="rId3"/>
+    <sheet name="Показатель" sheetId="11" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="74">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
@@ -235,59 +235,62 @@
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/38/</t>
   </si>
   <si>
     <t>Токанова Ж.Т.</t>
   </si>
   <si>
     <t>8-7242-27-62-23</t>
   </si>
   <si>
     <t>zhu.tokanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Число умерших младенцев на 1000 родившихся по Кызылординской области</t>
   </si>
   <si>
     <t>61220201 Коэффициент младенческой смертности*</t>
   </si>
+  <si>
+    <t xml:space="preserve">     </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="57">
+  <fonts count="58">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -661,50 +664,56 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -3925,51 +3934,51 @@
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="24" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="54" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2660" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2660" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2666" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2654" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="2654" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -4025,94 +4034,99 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2681" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="2681" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2681" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="2681" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2681" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="2681" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="2681" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2681" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="2681" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2681" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2681" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2681" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2681" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="2681" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2777">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="4"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="5"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="6"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 2 2" xfId="23"/>
@@ -7076,54 +7090,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1088;&#1091;&#1089;.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zhu.tokanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703848?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/38/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A2:B22"/>
+  <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="42.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="72" style="6" customWidth="1"/>
     <col min="3" max="16384" width="14.44140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="13.2">
       <c r="A2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3">
         <v>61220201</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="13.2">
       <c r="A3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>47</v>
       </c>
     </row>
@@ -7206,94 +7220,99 @@
       <c r="B13" s="18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="12">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="12">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:2" s="13" customFormat="1" ht="13.2">
       <c r="A21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:2" s="13" customFormat="1" ht="15" customHeight="1"/>
+    <row r="24" spans="1:2" ht="15" customHeight="1">
+      <c r="A24" s="6" t="s">
+        <v>73</v>
+      </c>
+    </row>
   </sheetData>
   <phoneticPr fontId="29" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B6:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
@@ -7348,108 +7367,109 @@
     </row>
     <row r="15" spans="2:7" ht="15" customHeight="1">
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
     </row>
     <row r="18" spans="2:2" ht="15" customHeight="1">
       <c r="B18" s="21" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="29" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BZ42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:T1"/>
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="25.88671875" style="22" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="22"/>
     <col min="10" max="10" width="11.109375" style="22" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:78" ht="15.75" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="48"/>
-[...17 lines deleted...]
-      <c r="T1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="56"/>
     </row>
     <row r="2" spans="1:78">
       <c r="A2" s="23"/>
     </row>
     <row r="3" spans="1:78">
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="N3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
-      <c r="T3" s="25" t="s">
+      <c r="T3" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="U3" s="26"/>
+      <c r="U3" s="49"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26"/>
       <c r="X3" s="26"/>
       <c r="Y3" s="26"/>
       <c r="Z3" s="26"/>
       <c r="AA3" s="26"/>
       <c r="AB3" s="26"/>
       <c r="AC3" s="26"/>
       <c r="AD3" s="26"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
       <c r="AJ3" s="26"/>
       <c r="AK3" s="26"/>
       <c r="AL3" s="26"/>
       <c r="AM3" s="26"/>
       <c r="AN3" s="26"/>
       <c r="AO3" s="26"/>
       <c r="AP3" s="26"/>
       <c r="AQ3" s="26"/>
       <c r="AR3" s="26"/>
       <c r="AS3" s="26"/>
       <c r="AT3" s="26"/>
@@ -7465,75 +7485,75 @@
       <c r="BD3" s="26"/>
       <c r="BE3" s="26"/>
       <c r="BF3" s="26"/>
       <c r="BG3" s="26"/>
       <c r="BH3" s="26"/>
       <c r="BI3" s="26"/>
       <c r="BJ3" s="26"/>
       <c r="BK3" s="26"/>
       <c r="BL3" s="26"/>
       <c r="BM3" s="26"/>
       <c r="BN3" s="26"/>
       <c r="BO3" s="26"/>
       <c r="BP3" s="26"/>
       <c r="BQ3" s="26"/>
       <c r="BR3" s="26"/>
       <c r="BS3" s="26"/>
       <c r="BT3" s="26"/>
       <c r="BU3" s="26"/>
       <c r="BV3" s="26"/>
       <c r="BW3" s="26"/>
       <c r="BX3" s="26"/>
       <c r="BY3" s="26"/>
       <c r="BZ3" s="26"/>
     </row>
     <row r="4" spans="1:78">
-      <c r="A4" s="54"/>
-      <c r="B4" s="56">
+      <c r="A4" s="50"/>
+      <c r="B4" s="52">
         <v>2025</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="56">
+      <c r="C4" s="53"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="52">
         <v>2026</v>
       </c>
-      <c r="O4" s="57"/>
-[...5 lines deleted...]
-      <c r="U4" s="26"/>
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
       <c r="AA4" s="26"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26"/>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
       <c r="AQ4" s="26"/>
       <c r="AR4" s="26"/>
       <c r="AS4" s="26"/>
       <c r="AT4" s="26"/>
@@ -7548,52 +7568,52 @@
       <c r="BC4" s="26"/>
       <c r="BD4" s="26"/>
       <c r="BE4" s="26"/>
       <c r="BF4" s="26"/>
       <c r="BG4" s="26"/>
       <c r="BH4" s="26"/>
       <c r="BI4" s="26"/>
       <c r="BJ4" s="26"/>
       <c r="BK4" s="26"/>
       <c r="BL4" s="26"/>
       <c r="BM4" s="26"/>
       <c r="BN4" s="26"/>
       <c r="BO4" s="26"/>
       <c r="BP4" s="26"/>
       <c r="BQ4" s="26"/>
       <c r="BR4" s="26"/>
       <c r="BS4" s="26"/>
       <c r="BT4" s="26"/>
       <c r="BU4" s="26"/>
       <c r="BV4" s="26"/>
       <c r="BW4" s="26"/>
       <c r="BX4" s="26"/>
       <c r="BY4" s="26"/>
       <c r="BZ4" s="26"/>
     </row>
-    <row r="5" spans="1:78" ht="26.4">
-      <c r="A5" s="55"/>
+    <row r="5" spans="1:78" ht="31.8" customHeight="1">
+      <c r="A5" s="51"/>
       <c r="B5" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="39" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>61</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="40" t="s">
         <v>62</v>
       </c>
       <c r="G5" s="40" t="s">
         <v>63</v>
       </c>
       <c r="H5" s="40" t="s">
         <v>64</v>
       </c>
       <c r="I5" s="40" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="40" t="s">
@@ -7607,51 +7627,53 @@
       </c>
       <c r="M5" s="38" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="38" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="40" t="s">
         <v>29</v>
       </c>
       <c r="P5" s="40" t="s">
         <v>61</v>
       </c>
       <c r="Q5" s="40" t="s">
         <v>30</v>
       </c>
       <c r="R5" s="40" t="s">
         <v>62</v>
       </c>
       <c r="S5" s="40" t="s">
         <v>63</v>
       </c>
       <c r="T5" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="U5" s="26"/>
+      <c r="U5" s="40" t="s">
+        <v>31</v>
+      </c>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
       <c r="AA5" s="26"/>
       <c r="AB5" s="26"/>
       <c r="AC5" s="26"/>
       <c r="AD5" s="26"/>
       <c r="AE5" s="26"/>
       <c r="AF5" s="26"/>
       <c r="AG5" s="26"/>
       <c r="AH5" s="26"/>
       <c r="AI5" s="26"/>
       <c r="AJ5" s="26"/>
       <c r="AK5" s="26"/>
       <c r="AL5" s="26"/>
       <c r="AM5" s="26"/>
       <c r="AN5" s="26"/>
       <c r="AO5" s="26"/>
       <c r="AP5" s="26"/>
       <c r="AQ5" s="26"/>
       <c r="AR5" s="26"/>
       <c r="AS5" s="26"/>
       <c r="AT5" s="26"/>
@@ -7666,74 +7688,74 @@
       <c r="BC5" s="26"/>
       <c r="BD5" s="26"/>
       <c r="BE5" s="26"/>
       <c r="BF5" s="26"/>
       <c r="BG5" s="26"/>
       <c r="BH5" s="26"/>
       <c r="BI5" s="26"/>
       <c r="BJ5" s="26"/>
       <c r="BK5" s="26"/>
       <c r="BL5" s="26"/>
       <c r="BM5" s="26"/>
       <c r="BN5" s="26"/>
       <c r="BO5" s="26"/>
       <c r="BP5" s="26"/>
       <c r="BQ5" s="26"/>
       <c r="BR5" s="26"/>
       <c r="BS5" s="26"/>
       <c r="BT5" s="26"/>
       <c r="BU5" s="26"/>
       <c r="BV5" s="26"/>
       <c r="BW5" s="26"/>
       <c r="BX5" s="26"/>
       <c r="BY5" s="26"/>
       <c r="BZ5" s="26"/>
     </row>
-    <row r="6" spans="1:78">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:78" ht="14.4">
+      <c r="A6" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="50"/>
-[...18 lines deleted...]
-      <c r="U6" s="26"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
       <c r="AB6" s="26"/>
       <c r="AC6" s="26"/>
       <c r="AD6" s="26"/>
       <c r="AE6" s="26"/>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="26"/>
       <c r="AJ6" s="26"/>
       <c r="AK6" s="26"/>
       <c r="AL6" s="26"/>
       <c r="AM6" s="26"/>
       <c r="AN6" s="26"/>
       <c r="AO6" s="26"/>
       <c r="AP6" s="26"/>
       <c r="AQ6" s="26"/>
       <c r="AR6" s="26"/>
       <c r="AS6" s="26"/>
       <c r="AT6" s="26"/>
@@ -7752,108 +7774,110 @@
       <c r="BG6" s="26"/>
       <c r="BH6" s="26"/>
       <c r="BI6" s="26"/>
       <c r="BJ6" s="26"/>
       <c r="BK6" s="26"/>
       <c r="BL6" s="26"/>
       <c r="BM6" s="26"/>
       <c r="BN6" s="26"/>
       <c r="BO6" s="26"/>
       <c r="BP6" s="26"/>
       <c r="BQ6" s="26"/>
       <c r="BR6" s="26"/>
       <c r="BS6" s="26"/>
       <c r="BT6" s="26"/>
       <c r="BU6" s="26"/>
       <c r="BV6" s="26"/>
       <c r="BW6" s="26"/>
       <c r="BX6" s="26"/>
       <c r="BY6" s="26"/>
       <c r="BZ6" s="26"/>
     </row>
     <row r="7" spans="1:78">
       <c r="A7" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="42">
+      <c r="B7" s="41">
         <v>11.59</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="41">
         <v>8.17</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="41">
         <v>8.25</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="41">
         <v>9.08</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="41">
         <v>8.61</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="41">
         <v>8.7200000000000006</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="41">
         <v>8.61</v>
       </c>
-      <c r="I7" s="42">
+      <c r="I7" s="41">
         <v>8.34</v>
       </c>
-      <c r="J7" s="42">
+      <c r="J7" s="41">
         <v>8.02</v>
       </c>
-      <c r="K7" s="42">
+      <c r="K7" s="41">
         <v>7.63</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="41">
         <v>7.72</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="41">
         <v>7.81</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="41">
         <v>7.31</v>
       </c>
-      <c r="O7" s="42">
+      <c r="O7" s="41">
         <v>8.5299999999999994</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="41">
         <v>8.16</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="41">
         <v>7.59</v>
       </c>
-      <c r="R7" s="42">
+      <c r="R7" s="41">
         <v>7.63</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="42">
         <v>7.65</v>
       </c>
-      <c r="T7" s="44">
+      <c r="T7" s="43">
         <v>7.35</v>
       </c>
-      <c r="U7" s="26"/>
+      <c r="U7" s="42">
+        <v>7.92</v>
+      </c>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
       <c r="Z7" s="26"/>
       <c r="AA7" s="26"/>
       <c r="AB7" s="26"/>
       <c r="AC7" s="26"/>
       <c r="AD7" s="26"/>
       <c r="AE7" s="26"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="26"/>
       <c r="AJ7" s="26"/>
       <c r="AK7" s="26"/>
       <c r="AL7" s="26"/>
       <c r="AM7" s="26"/>
       <c r="AN7" s="26"/>
       <c r="AO7" s="26"/>
       <c r="AP7" s="26"/>
       <c r="AQ7" s="26"/>
       <c r="AR7" s="26"/>
       <c r="AS7" s="26"/>
       <c r="AT7" s="26"/>
@@ -7929,51 +7953,53 @@
       </c>
       <c r="M8" s="28">
         <v>7.95</v>
       </c>
       <c r="N8" s="28">
         <v>10.75</v>
       </c>
       <c r="O8" s="28">
         <v>10.57</v>
       </c>
       <c r="P8" s="28">
         <v>10.66</v>
       </c>
       <c r="Q8" s="28">
         <v>9.4700000000000006</v>
       </c>
       <c r="R8" s="28">
         <v>9.93</v>
       </c>
       <c r="S8" s="29">
         <v>8.82</v>
       </c>
       <c r="T8" s="30">
         <v>7.51</v>
       </c>
-      <c r="U8" s="26"/>
+      <c r="U8" s="29">
+        <v>7.57</v>
+      </c>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="26"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="26"/>
       <c r="AK8" s="26"/>
       <c r="AL8" s="26"/>
       <c r="AM8" s="26"/>
       <c r="AN8" s="26"/>
       <c r="AO8" s="26"/>
       <c r="AP8" s="26"/>
       <c r="AQ8" s="26"/>
       <c r="AR8" s="26"/>
       <c r="AS8" s="26"/>
       <c r="AT8" s="26"/>
@@ -8049,51 +8075,53 @@
       </c>
       <c r="M9" s="28">
         <v>10.34</v>
       </c>
       <c r="N9" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O9" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="28" t="s">
         <v>48</v>
       </c>
       <c r="Q9" s="28" t="s">
         <v>48</v>
       </c>
       <c r="R9" s="28" t="s">
         <v>48</v>
       </c>
       <c r="S9" s="29">
         <v>5.41</v>
       </c>
       <c r="T9" s="30">
         <v>4.6500000000000004</v>
       </c>
-      <c r="U9" s="26"/>
+      <c r="U9" s="29">
+        <v>4.12</v>
+      </c>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
       <c r="Z9" s="26"/>
       <c r="AA9" s="26"/>
       <c r="AB9" s="26"/>
       <c r="AC9" s="26"/>
       <c r="AD9" s="26"/>
       <c r="AE9" s="26"/>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="26"/>
       <c r="AJ9" s="26"/>
       <c r="AK9" s="26"/>
       <c r="AL9" s="26"/>
       <c r="AM9" s="26"/>
       <c r="AN9" s="26"/>
       <c r="AO9" s="26"/>
       <c r="AP9" s="26"/>
       <c r="AQ9" s="26"/>
       <c r="AR9" s="26"/>
       <c r="AS9" s="26"/>
       <c r="AT9" s="26"/>
@@ -8169,51 +8197,53 @@
       </c>
       <c r="M10" s="28">
         <v>6.72</v>
       </c>
       <c r="N10" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P10" s="28">
         <v>2.99</v>
       </c>
       <c r="Q10" s="28">
         <v>4.38</v>
       </c>
       <c r="R10" s="28">
         <v>3.43</v>
       </c>
       <c r="S10" s="29">
         <v>2.79</v>
       </c>
       <c r="T10" s="30">
         <v>3.6</v>
       </c>
-      <c r="U10" s="26"/>
+      <c r="U10" s="29">
+        <v>5.29</v>
+      </c>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="26"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="26"/>
       <c r="AM10" s="26"/>
       <c r="AN10" s="26"/>
       <c r="AO10" s="26"/>
       <c r="AP10" s="26"/>
       <c r="AQ10" s="26"/>
       <c r="AR10" s="26"/>
       <c r="AS10" s="26"/>
       <c r="AT10" s="26"/>
@@ -8289,51 +8319,53 @@
       </c>
       <c r="M11" s="28">
         <v>5.76</v>
       </c>
       <c r="N11" s="32">
         <v>19.61</v>
       </c>
       <c r="O11" s="32">
         <v>12.2</v>
       </c>
       <c r="P11" s="28">
         <v>16.13</v>
       </c>
       <c r="Q11" s="28">
         <v>11.7</v>
       </c>
       <c r="R11" s="28">
         <v>9.17</v>
       </c>
       <c r="S11" s="29">
         <v>14.65</v>
       </c>
       <c r="T11" s="30">
         <v>15.15</v>
       </c>
-      <c r="U11" s="26"/>
+      <c r="U11" s="29">
+        <v>15.96</v>
+      </c>
       <c r="V11" s="26"/>
       <c r="W11" s="26"/>
       <c r="X11" s="26"/>
       <c r="Y11" s="26"/>
       <c r="Z11" s="26"/>
       <c r="AA11" s="26"/>
       <c r="AB11" s="26"/>
       <c r="AC11" s="26"/>
       <c r="AD11" s="26"/>
       <c r="AE11" s="26"/>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="26"/>
       <c r="AK11" s="26"/>
       <c r="AL11" s="26"/>
       <c r="AM11" s="26"/>
       <c r="AN11" s="26"/>
       <c r="AO11" s="26"/>
       <c r="AP11" s="26"/>
       <c r="AQ11" s="26"/>
       <c r="AR11" s="26"/>
       <c r="AS11" s="26"/>
       <c r="AT11" s="26"/>
@@ -8409,51 +8441,53 @@
       </c>
       <c r="M12" s="28">
         <v>8.9499999999999993</v>
       </c>
       <c r="N12" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O12" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P12" s="28" t="s">
         <v>48</v>
       </c>
       <c r="Q12" s="28">
         <v>4.1500000000000004</v>
       </c>
       <c r="R12" s="28">
         <v>5.0199999999999996</v>
       </c>
       <c r="S12" s="29">
         <v>5.47</v>
       </c>
       <c r="T12" s="30">
         <v>6.98</v>
       </c>
-      <c r="U12" s="26"/>
+      <c r="U12" s="29">
+        <v>6.94</v>
+      </c>
       <c r="V12" s="26"/>
       <c r="W12" s="26"/>
       <c r="X12" s="26"/>
       <c r="Y12" s="26"/>
       <c r="Z12" s="26"/>
       <c r="AA12" s="26"/>
       <c r="AB12" s="26"/>
       <c r="AC12" s="26"/>
       <c r="AD12" s="26"/>
       <c r="AE12" s="26"/>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="26"/>
       <c r="AJ12" s="26"/>
       <c r="AK12" s="26"/>
       <c r="AL12" s="26"/>
       <c r="AM12" s="26"/>
       <c r="AN12" s="26"/>
       <c r="AO12" s="26"/>
       <c r="AP12" s="26"/>
       <c r="AQ12" s="26"/>
       <c r="AR12" s="26"/>
       <c r="AS12" s="26"/>
       <c r="AT12" s="26"/>
@@ -8529,51 +8563,53 @@
       </c>
       <c r="M13" s="28">
         <v>8.0500000000000007</v>
       </c>
       <c r="N13" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O13" s="32">
         <v>13.64</v>
       </c>
       <c r="P13" s="28">
         <v>12.01</v>
       </c>
       <c r="Q13" s="28">
         <v>9.0299999999999994</v>
       </c>
       <c r="R13" s="28">
         <v>7.12</v>
       </c>
       <c r="S13" s="29">
         <v>8.89</v>
       </c>
       <c r="T13" s="30">
         <v>7.59</v>
       </c>
-      <c r="U13" s="26"/>
+      <c r="U13" s="29">
+        <v>9.08</v>
+      </c>
       <c r="V13" s="26"/>
       <c r="W13" s="26"/>
       <c r="X13" s="26"/>
       <c r="Y13" s="26"/>
       <c r="Z13" s="26"/>
       <c r="AA13" s="26"/>
       <c r="AB13" s="26"/>
       <c r="AC13" s="26"/>
       <c r="AD13" s="26"/>
       <c r="AE13" s="26"/>
       <c r="AF13" s="26"/>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="26"/>
       <c r="AJ13" s="26"/>
       <c r="AK13" s="26"/>
       <c r="AL13" s="26"/>
       <c r="AM13" s="26"/>
       <c r="AN13" s="26"/>
       <c r="AO13" s="26"/>
       <c r="AP13" s="26"/>
       <c r="AQ13" s="26"/>
       <c r="AR13" s="26"/>
       <c r="AS13" s="26"/>
       <c r="AT13" s="26"/>
@@ -8649,51 +8685,53 @@
       </c>
       <c r="M14" s="28">
         <v>6.36</v>
       </c>
       <c r="N14" s="32">
         <v>29.41</v>
       </c>
       <c r="O14" s="32">
         <v>23.81</v>
       </c>
       <c r="P14" s="28">
         <v>14.71</v>
       </c>
       <c r="Q14" s="28">
         <v>14.29</v>
       </c>
       <c r="R14" s="28">
         <v>14.58</v>
       </c>
       <c r="S14" s="29">
         <v>16.59</v>
       </c>
       <c r="T14" s="30">
         <v>20.329999999999998</v>
       </c>
-      <c r="U14" s="26"/>
+      <c r="U14" s="29">
+        <v>22.57</v>
+      </c>
       <c r="V14" s="26"/>
       <c r="W14" s="26"/>
       <c r="X14" s="26"/>
       <c r="Y14" s="26"/>
       <c r="Z14" s="26"/>
       <c r="AA14" s="26"/>
       <c r="AB14" s="26"/>
       <c r="AC14" s="26"/>
       <c r="AD14" s="26"/>
       <c r="AE14" s="26"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="26"/>
       <c r="AK14" s="26"/>
       <c r="AL14" s="26"/>
       <c r="AM14" s="26"/>
       <c r="AN14" s="26"/>
       <c r="AO14" s="26"/>
       <c r="AP14" s="26"/>
       <c r="AQ14" s="26"/>
       <c r="AR14" s="26"/>
       <c r="AS14" s="26"/>
       <c r="AT14" s="26"/>
@@ -8769,51 +8807,53 @@
       </c>
       <c r="M15" s="28">
         <v>11.33</v>
       </c>
       <c r="N15" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O15" s="32">
         <v>9.7100000000000009</v>
       </c>
       <c r="P15" s="28">
         <v>6.9</v>
       </c>
       <c r="Q15" s="28">
         <v>5.05</v>
       </c>
       <c r="R15" s="28">
         <v>4.17</v>
       </c>
       <c r="S15" s="29">
         <v>3.45</v>
       </c>
       <c r="T15" s="30">
         <v>2.99</v>
       </c>
-      <c r="U15" s="26"/>
+      <c r="U15" s="29">
+        <v>5.18</v>
+      </c>
       <c r="V15" s="26"/>
       <c r="W15" s="26"/>
       <c r="X15" s="26"/>
       <c r="Y15" s="26"/>
       <c r="Z15" s="26"/>
       <c r="AA15" s="26"/>
       <c r="AB15" s="26"/>
       <c r="AC15" s="26"/>
       <c r="AD15" s="26"/>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="26"/>
       <c r="AJ15" s="26"/>
       <c r="AK15" s="26"/>
       <c r="AL15" s="26"/>
       <c r="AM15" s="26"/>
       <c r="AN15" s="26"/>
       <c r="AO15" s="26"/>
       <c r="AP15" s="26"/>
       <c r="AQ15" s="26"/>
       <c r="AR15" s="26"/>
       <c r="AS15" s="26"/>
       <c r="AT15" s="26"/>
@@ -8889,51 +8929,53 @@
       </c>
       <c r="M16" s="28">
         <v>6.7</v>
       </c>
       <c r="N16" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O16" s="32">
         <v>3.95</v>
       </c>
       <c r="P16" s="28">
         <v>2.7</v>
       </c>
       <c r="Q16" s="28">
         <v>2.0699999999999998</v>
       </c>
       <c r="R16" s="28">
         <v>3.43</v>
       </c>
       <c r="S16" s="29">
         <v>2.77</v>
       </c>
       <c r="T16" s="30">
         <v>2.34</v>
       </c>
-      <c r="U16" s="26"/>
+      <c r="U16" s="29">
+        <v>2.09</v>
+      </c>
       <c r="V16" s="26"/>
       <c r="W16" s="26"/>
       <c r="X16" s="26"/>
       <c r="Y16" s="26"/>
       <c r="Z16" s="26"/>
       <c r="AA16" s="26"/>
       <c r="AB16" s="26"/>
       <c r="AC16" s="26"/>
       <c r="AD16" s="26"/>
       <c r="AE16" s="26"/>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="26"/>
       <c r="AJ16" s="26"/>
       <c r="AK16" s="26"/>
       <c r="AL16" s="26"/>
       <c r="AM16" s="26"/>
       <c r="AN16" s="26"/>
       <c r="AO16" s="26"/>
       <c r="AP16" s="26"/>
       <c r="AQ16" s="26"/>
       <c r="AR16" s="26"/>
       <c r="AS16" s="26"/>
       <c r="AT16" s="26"/>
@@ -8949,73 +8991,73 @@
       <c r="BD16" s="26"/>
       <c r="BE16" s="26"/>
       <c r="BF16" s="26"/>
       <c r="BG16" s="26"/>
       <c r="BH16" s="26"/>
       <c r="BI16" s="26"/>
       <c r="BJ16" s="26"/>
       <c r="BK16" s="26"/>
       <c r="BL16" s="26"/>
       <c r="BM16" s="26"/>
       <c r="BN16" s="26"/>
       <c r="BO16" s="26"/>
       <c r="BP16" s="26"/>
       <c r="BQ16" s="26"/>
       <c r="BR16" s="26"/>
       <c r="BS16" s="26"/>
       <c r="BT16" s="26"/>
       <c r="BU16" s="26"/>
       <c r="BV16" s="26"/>
       <c r="BW16" s="26"/>
       <c r="BX16" s="26"/>
       <c r="BY16" s="26"/>
       <c r="BZ16" s="26"/>
     </row>
     <row r="17" spans="1:78">
-      <c r="A17" s="51" t="s">
+      <c r="A17" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="52"/>
-[...16 lines deleted...]
-      <c r="S17" s="52"/>
+      <c r="B17" s="47"/>
+      <c r="C17" s="47"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
+      <c r="F17" s="47"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
+      <c r="N17" s="47"/>
+      <c r="O17" s="47"/>
+      <c r="P17" s="47"/>
+      <c r="Q17" s="47"/>
+      <c r="R17" s="47"/>
+      <c r="S17" s="47"/>
       <c r="T17" s="47"/>
-      <c r="U17" s="26"/>
+      <c r="U17" s="47"/>
       <c r="V17" s="26"/>
       <c r="W17" s="26"/>
       <c r="X17" s="26"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="26"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="26"/>
       <c r="AC17" s="26"/>
       <c r="AD17" s="26"/>
       <c r="AE17" s="26"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="26"/>
       <c r="AK17" s="26"/>
       <c r="AL17" s="26"/>
       <c r="AM17" s="26"/>
       <c r="AN17" s="26"/>
       <c r="AO17" s="26"/>
       <c r="AP17" s="26"/>
       <c r="AQ17" s="26"/>
       <c r="AR17" s="26"/>
       <c r="AS17" s="26"/>
       <c r="AT17" s="26"/>
@@ -9034,108 +9076,110 @@
       <c r="BG17" s="26"/>
       <c r="BH17" s="26"/>
       <c r="BI17" s="26"/>
       <c r="BJ17" s="26"/>
       <c r="BK17" s="26"/>
       <c r="BL17" s="26"/>
       <c r="BM17" s="26"/>
       <c r="BN17" s="26"/>
       <c r="BO17" s="26"/>
       <c r="BP17" s="26"/>
       <c r="BQ17" s="26"/>
       <c r="BR17" s="26"/>
       <c r="BS17" s="26"/>
       <c r="BT17" s="26"/>
       <c r="BU17" s="26"/>
       <c r="BV17" s="26"/>
       <c r="BW17" s="26"/>
       <c r="BX17" s="26"/>
       <c r="BY17" s="26"/>
       <c r="BZ17" s="26"/>
     </row>
     <row r="18" spans="1:78">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="42">
+      <c r="B18" s="41">
         <v>12.58</v>
       </c>
-      <c r="C18" s="42">
+      <c r="C18" s="41">
         <v>10.09</v>
       </c>
-      <c r="D18" s="42">
+      <c r="D18" s="41">
         <v>9.9</v>
       </c>
-      <c r="E18" s="42">
+      <c r="E18" s="41">
         <v>10.6</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="41">
         <v>9.36</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="41">
         <v>9.52</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>9.64</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="41">
         <v>9.15</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="41">
         <v>8.2899999999999991</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="41">
         <v>7.97</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="41">
         <v>8.27</v>
       </c>
-      <c r="M18" s="42">
+      <c r="M18" s="41">
         <v>8.23</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="41">
         <v>8.59</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="41">
         <v>8.1199999999999992</v>
       </c>
-      <c r="P18" s="42">
+      <c r="P18" s="41">
         <v>9.4700000000000006</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="41">
         <v>8.52</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="41">
         <v>8.66</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="42">
         <v>8.02</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="43">
         <v>7.08</v>
       </c>
-      <c r="U18" s="26"/>
+      <c r="U18" s="42">
+        <v>7.36</v>
+      </c>
       <c r="V18" s="26"/>
       <c r="W18" s="26"/>
       <c r="X18" s="26"/>
       <c r="Y18" s="26"/>
       <c r="Z18" s="26"/>
       <c r="AA18" s="26"/>
       <c r="AB18" s="26"/>
       <c r="AC18" s="26"/>
       <c r="AD18" s="26"/>
       <c r="AE18" s="26"/>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="26"/>
       <c r="AJ18" s="26"/>
       <c r="AK18" s="26"/>
       <c r="AL18" s="26"/>
       <c r="AM18" s="26"/>
       <c r="AN18" s="26"/>
       <c r="AO18" s="26"/>
       <c r="AP18" s="26"/>
       <c r="AQ18" s="26"/>
       <c r="AR18" s="26"/>
       <c r="AS18" s="26"/>
       <c r="AT18" s="26"/>
@@ -9211,51 +9255,53 @@
       </c>
       <c r="M19" s="28">
         <v>8.43</v>
       </c>
       <c r="N19" s="28">
         <v>10.33</v>
       </c>
       <c r="O19" s="28">
         <v>9.83</v>
       </c>
       <c r="P19" s="28">
         <v>10.71</v>
       </c>
       <c r="Q19" s="28">
         <v>9.2100000000000009</v>
       </c>
       <c r="R19" s="28">
         <v>9.6199999999999992</v>
       </c>
       <c r="S19" s="29">
         <v>8.64</v>
       </c>
       <c r="T19" s="30">
         <v>7.35</v>
       </c>
-      <c r="U19" s="26"/>
+      <c r="U19" s="29">
+        <v>7.55</v>
+      </c>
       <c r="V19" s="26"/>
       <c r="W19" s="26"/>
       <c r="X19" s="26"/>
       <c r="Y19" s="26"/>
       <c r="Z19" s="26"/>
       <c r="AA19" s="26"/>
       <c r="AB19" s="26"/>
       <c r="AC19" s="26"/>
       <c r="AD19" s="26"/>
       <c r="AE19" s="26"/>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="26"/>
       <c r="AJ19" s="26"/>
       <c r="AK19" s="26"/>
       <c r="AL19" s="26"/>
       <c r="AM19" s="26"/>
       <c r="AN19" s="26"/>
       <c r="AO19" s="26"/>
       <c r="AP19" s="26"/>
       <c r="AQ19" s="26"/>
       <c r="AR19" s="26"/>
       <c r="AS19" s="26"/>
       <c r="AT19" s="26"/>
@@ -9331,51 +9377,53 @@
       </c>
       <c r="M20" s="28">
         <v>10.34</v>
       </c>
       <c r="N20" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O20" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P20" s="28" t="s">
         <v>48</v>
       </c>
       <c r="Q20" s="32" t="s">
         <v>48</v>
       </c>
       <c r="R20" s="32" t="s">
         <v>48</v>
       </c>
       <c r="S20" s="29">
         <v>5.41</v>
       </c>
       <c r="T20" s="30">
         <v>4.6500000000000004</v>
       </c>
-      <c r="U20" s="26"/>
+      <c r="U20" s="29">
+        <v>4.12</v>
+      </c>
       <c r="V20" s="26"/>
       <c r="W20" s="26"/>
       <c r="X20" s="26"/>
       <c r="Y20" s="26"/>
       <c r="Z20" s="26"/>
       <c r="AA20" s="26"/>
       <c r="AB20" s="26"/>
       <c r="AC20" s="26"/>
       <c r="AD20" s="26"/>
       <c r="AE20" s="26"/>
       <c r="AF20" s="26"/>
       <c r="AG20" s="26"/>
       <c r="AH20" s="26"/>
       <c r="AI20" s="26"/>
       <c r="AJ20" s="26"/>
       <c r="AK20" s="26"/>
       <c r="AL20" s="26"/>
       <c r="AM20" s="26"/>
       <c r="AN20" s="26"/>
       <c r="AO20" s="26"/>
       <c r="AP20" s="26"/>
       <c r="AQ20" s="26"/>
       <c r="AR20" s="26"/>
       <c r="AS20" s="26"/>
       <c r="AT20" s="26"/>
@@ -9451,51 +9499,53 @@
       </c>
       <c r="M21" s="28">
         <v>5.96</v>
       </c>
       <c r="N21" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O21" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P21" s="28">
         <v>5.88</v>
       </c>
       <c r="Q21" s="28">
         <v>8.6999999999999993</v>
       </c>
       <c r="R21" s="28">
         <v>6.87</v>
       </c>
       <c r="S21" s="29">
         <v>5.68</v>
       </c>
       <c r="T21" s="30">
         <v>7.41</v>
       </c>
-      <c r="U21" s="26"/>
+      <c r="U21" s="29">
+        <v>8.64</v>
+      </c>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="26"/>
       <c r="Z21" s="26"/>
       <c r="AA21" s="26"/>
       <c r="AB21" s="26"/>
       <c r="AC21" s="26"/>
       <c r="AD21" s="26"/>
       <c r="AE21" s="26"/>
       <c r="AF21" s="26"/>
       <c r="AG21" s="26"/>
       <c r="AH21" s="26"/>
       <c r="AI21" s="26"/>
       <c r="AJ21" s="26"/>
       <c r="AK21" s="26"/>
       <c r="AL21" s="26"/>
       <c r="AM21" s="26"/>
       <c r="AN21" s="26"/>
       <c r="AO21" s="26"/>
       <c r="AP21" s="26"/>
       <c r="AQ21" s="26"/>
       <c r="AR21" s="26"/>
       <c r="AS21" s="26"/>
       <c r="AT21" s="26"/>
@@ -9571,135 +9621,142 @@
       </c>
       <c r="M22" s="28">
         <v>6.67</v>
       </c>
       <c r="N22" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O22" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P22" s="28" t="s">
         <v>48</v>
       </c>
       <c r="Q22" s="32" t="s">
         <v>48</v>
       </c>
       <c r="R22" s="32" t="s">
         <v>48</v>
       </c>
       <c r="S22" s="29" t="s">
         <v>48</v>
       </c>
       <c r="T22" s="30" t="s">
         <v>48</v>
       </c>
+      <c r="U22" s="46" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="23" spans="1:78">
-      <c r="A23" s="53" t="s">
+      <c r="A23" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="52"/>
-[...17 lines deleted...]
-      <c r="T23" s="47"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="48"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48"/>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="48"/>
     </row>
     <row r="24" spans="1:78">
       <c r="A24" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="45">
+      <c r="B24" s="44">
         <v>5.03</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="41">
         <v>6.41</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="41">
         <v>6.74</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="41">
         <v>7.72</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="41">
         <v>7.92</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="41">
         <v>7.99</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>7.67</v>
       </c>
-      <c r="I24" s="42">
+      <c r="I24" s="41">
         <v>7.58</v>
       </c>
-      <c r="J24" s="42">
+      <c r="J24" s="41">
         <v>7.77</v>
       </c>
-      <c r="K24" s="42">
+      <c r="K24" s="41">
         <v>7.33</v>
       </c>
-      <c r="L24" s="42">
+      <c r="L24" s="41">
         <v>7.23</v>
       </c>
-      <c r="M24" s="42">
+      <c r="M24" s="41">
         <v>7.43</v>
       </c>
-      <c r="N24" s="45">
+      <c r="N24" s="44">
         <v>6.15</v>
       </c>
-      <c r="O24" s="45">
+      <c r="O24" s="44">
         <v>8.89</v>
       </c>
-      <c r="P24" s="42">
+      <c r="P24" s="41">
         <v>6.97</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="44">
         <v>6.75</v>
       </c>
-      <c r="R24" s="45">
+      <c r="R24" s="44">
         <v>6.72</v>
       </c>
-      <c r="S24" s="44">
+      <c r="S24" s="43">
         <v>7.33</v>
       </c>
-      <c r="T24" s="44">
+      <c r="T24" s="43">
         <v>7.58</v>
+      </c>
+      <c r="U24" s="42">
+        <v>8.41</v>
       </c>
     </row>
     <row r="25" spans="1:78">
       <c r="A25" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="32">
         <v>4.99</v>
       </c>
       <c r="C25" s="28">
         <v>7.58</v>
       </c>
       <c r="D25" s="28">
         <v>5.18</v>
       </c>
       <c r="E25" s="28">
         <v>3.55</v>
       </c>
       <c r="F25" s="28">
         <v>5.67</v>
       </c>
       <c r="G25" s="28">
         <v>7.06</v>
       </c>
       <c r="H25" s="28">
@@ -9719,50 +9776,53 @@
       </c>
       <c r="M25" s="28">
         <v>4.42</v>
       </c>
       <c r="N25" s="32">
         <v>13.51</v>
       </c>
       <c r="O25" s="32">
         <v>16</v>
       </c>
       <c r="P25" s="28">
         <v>10.31</v>
       </c>
       <c r="Q25" s="32">
         <v>11.24</v>
       </c>
       <c r="R25" s="32">
         <v>12.08</v>
       </c>
       <c r="S25" s="30">
         <v>10.130000000000001</v>
       </c>
       <c r="T25" s="30">
         <v>8.6999999999999993</v>
       </c>
+      <c r="U25" s="29">
+        <v>7.71</v>
+      </c>
     </row>
     <row r="26" spans="1:78">
       <c r="A26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="32">
         <v>4.8600000000000003</v>
       </c>
       <c r="C26" s="32" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="32" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="32">
         <v>8.4</v>
       </c>
       <c r="F26" s="28">
         <v>6.29</v>
       </c>
       <c r="G26" s="28">
         <v>5.09</v>
       </c>
       <c r="H26" s="28">
         <v>6.52</v>
@@ -9781,50 +9841,53 @@
       </c>
       <c r="M26" s="28">
         <v>7.52</v>
       </c>
       <c r="N26" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O26" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P26" s="28" t="s">
         <v>48</v>
       </c>
       <c r="Q26" s="28" t="s">
         <v>48</v>
       </c>
       <c r="R26" s="28" t="s">
         <v>48</v>
       </c>
       <c r="S26" s="30" t="s">
         <v>48</v>
       </c>
       <c r="T26" s="30" t="s">
         <v>48</v>
       </c>
+      <c r="U26" s="29">
+        <v>2.0699999999999998</v>
+      </c>
     </row>
     <row r="27" spans="1:78">
       <c r="A27" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="32">
         <v>4.6399999999999997</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="32" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="32">
         <v>4.12</v>
       </c>
       <c r="F27" s="28">
         <v>6.67</v>
       </c>
       <c r="G27" s="28">
         <v>8.1999999999999993</v>
       </c>
       <c r="H27" s="28">
         <v>6.9</v>
@@ -9843,50 +9906,53 @@
       </c>
       <c r="M27" s="28">
         <v>5.76</v>
       </c>
       <c r="N27" s="32">
         <v>19.61</v>
       </c>
       <c r="O27" s="32">
         <v>12.2</v>
       </c>
       <c r="P27" s="28">
         <v>16.13</v>
       </c>
       <c r="Q27" s="32">
         <v>11.7</v>
       </c>
       <c r="R27" s="32">
         <v>9.17</v>
       </c>
       <c r="S27" s="30">
         <v>14.65</v>
       </c>
       <c r="T27" s="30">
         <v>15.15</v>
       </c>
+      <c r="U27" s="29">
+        <v>15.96</v>
+      </c>
     </row>
     <row r="28" spans="1:78">
       <c r="A28" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="32">
         <v>4.1900000000000004</v>
       </c>
       <c r="C28" s="32" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="28">
         <v>2.44</v>
       </c>
       <c r="E28" s="28">
         <v>3.6</v>
       </c>
       <c r="F28" s="28">
         <v>2.94</v>
       </c>
       <c r="G28" s="28">
         <v>4.95</v>
       </c>
       <c r="H28" s="28">
         <v>4.1500000000000004</v>
@@ -9905,50 +9971,53 @@
       </c>
       <c r="M28" s="28">
         <v>8.9499999999999993</v>
       </c>
       <c r="N28" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O28" s="32" t="s">
         <v>48</v>
       </c>
       <c r="P28" s="28" t="s">
         <v>48</v>
       </c>
       <c r="Q28" s="32">
         <v>4.1500000000000004</v>
       </c>
       <c r="R28" s="32">
         <v>5.0199999999999996</v>
       </c>
       <c r="S28" s="30">
         <v>5.47</v>
       </c>
       <c r="T28" s="30">
         <v>6.98</v>
       </c>
+      <c r="U28" s="29">
+        <v>6.94</v>
+      </c>
     </row>
     <row r="29" spans="1:78">
       <c r="A29" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="32">
         <v>5.28</v>
       </c>
       <c r="C29" s="28">
         <v>8.3699999999999992</v>
       </c>
       <c r="D29" s="28">
         <v>5.67</v>
       </c>
       <c r="E29" s="28">
         <v>5.99</v>
       </c>
       <c r="F29" s="28">
         <v>6.67</v>
       </c>
       <c r="G29" s="28">
         <v>6.94</v>
       </c>
       <c r="H29" s="28">
         <v>8.1199999999999992</v>
@@ -9967,50 +10036,53 @@
       </c>
       <c r="M29" s="28">
         <v>8.19</v>
       </c>
       <c r="N29" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O29" s="32">
         <v>15.08</v>
       </c>
       <c r="P29" s="28">
         <v>13.03</v>
       </c>
       <c r="Q29" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="R29" s="32">
         <v>7.69</v>
       </c>
       <c r="S29" s="30">
         <v>9.65</v>
       </c>
       <c r="T29" s="30">
         <v>8.2799999999999994</v>
       </c>
+      <c r="U29" s="29">
+        <v>9.9</v>
+      </c>
     </row>
     <row r="30" spans="1:78">
       <c r="A30" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="32">
         <v>7.12</v>
       </c>
       <c r="C30" s="32" t="s">
         <v>48</v>
       </c>
       <c r="D30" s="28">
         <v>4.2</v>
       </c>
       <c r="E30" s="28">
         <v>9.49</v>
       </c>
       <c r="F30" s="28">
         <v>7.52</v>
       </c>
       <c r="G30" s="28">
         <v>6.29</v>
       </c>
       <c r="H30" s="28">
         <v>7.13</v>
@@ -10029,50 +10101,53 @@
       </c>
       <c r="M30" s="28">
         <v>6.36</v>
       </c>
       <c r="N30" s="32">
         <v>29.41</v>
       </c>
       <c r="O30" s="32">
         <v>23.81</v>
       </c>
       <c r="P30" s="28">
         <v>14.71</v>
       </c>
       <c r="Q30" s="32">
         <v>14.29</v>
       </c>
       <c r="R30" s="32">
         <v>14.58</v>
       </c>
       <c r="S30" s="30">
         <v>16.59</v>
       </c>
       <c r="T30" s="30">
         <v>20.329999999999998</v>
       </c>
+      <c r="U30" s="29">
+        <v>22.57</v>
+      </c>
     </row>
     <row r="31" spans="1:78">
       <c r="A31" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="32">
         <v>4.37</v>
       </c>
       <c r="C31" s="28">
         <v>12.2</v>
       </c>
       <c r="D31" s="28">
         <v>7.63</v>
       </c>
       <c r="E31" s="28">
         <v>5.49</v>
       </c>
       <c r="F31" s="28">
         <v>17.170000000000002</v>
       </c>
       <c r="G31" s="28">
         <v>17.239999999999998</v>
       </c>
       <c r="H31" s="28">
         <v>17.09</v>
@@ -10091,50 +10166,53 @@
       </c>
       <c r="M31" s="28">
         <v>11.33</v>
       </c>
       <c r="N31" s="32" t="s">
         <v>48</v>
       </c>
       <c r="O31" s="32">
         <v>9.7100000000000009</v>
       </c>
       <c r="P31" s="28">
         <v>6.9</v>
       </c>
       <c r="Q31" s="32">
         <v>5.05</v>
       </c>
       <c r="R31" s="32">
         <v>4.17</v>
       </c>
       <c r="S31" s="30">
         <v>3.45</v>
       </c>
       <c r="T31" s="30">
         <v>2.99</v>
       </c>
+      <c r="U31" s="29">
+        <v>5.18</v>
+      </c>
     </row>
     <row r="32" spans="1:78">
       <c r="A32" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="35">
         <v>4.93</v>
       </c>
       <c r="C32" s="35">
         <v>18.18</v>
       </c>
       <c r="D32" s="35">
         <v>20.05</v>
       </c>
       <c r="E32" s="35">
         <v>16.89</v>
       </c>
       <c r="F32" s="35">
         <v>13.85</v>
       </c>
       <c r="G32" s="35">
         <v>11.63</v>
       </c>
       <c r="H32" s="35">
         <v>9.56</v>
@@ -10152,134 +10230,138 @@
         <v>7.29</v>
       </c>
       <c r="M32" s="35">
         <v>6.7</v>
       </c>
       <c r="N32" s="35" t="s">
         <v>48</v>
       </c>
       <c r="O32" s="35">
         <v>3.95</v>
       </c>
       <c r="P32" s="35">
         <v>2.7</v>
       </c>
       <c r="Q32" s="35">
         <v>2.0699999999999998</v>
       </c>
       <c r="R32" s="35">
         <v>3.43</v>
       </c>
       <c r="S32" s="36">
         <v>2.77</v>
       </c>
       <c r="T32" s="36">
         <v>2.34</v>
+      </c>
+      <c r="U32" s="36">
+        <v>2.09</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="31"/>
       <c r="B33" s="32"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="32"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
       <c r="O33" s="32"/>
       <c r="P33" s="32"/>
       <c r="Q33" s="32"/>
       <c r="R33" s="32"/>
       <c r="S33" s="30"/>
       <c r="T33" s="30"/>
     </row>
     <row r="34" spans="1:20" s="37" customFormat="1">
-      <c r="A34" s="46" t="s">
+      <c r="A34" s="45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:20" ht="15" customHeight="1">
       <c r="F35" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:20" ht="15" customHeight="1">
       <c r="G36" s="22" t="s">
         <v>65</v>
       </c>
       <c r="J36" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:20" ht="15" customHeight="1"/>
     <row r="38" spans="1:20" ht="15" customHeight="1"/>
     <row r="39" spans="1:20" ht="15" customHeight="1">
       <c r="P39" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="C42" s="22" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...3 lines deleted...]
-    <mergeCell ref="A23:S23"/>
+  <mergeCells count="8">
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A6:U6"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A23:U23"/>
+    <mergeCell ref="T3:U3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="N4:U4"/>
   </mergeCells>
   <phoneticPr fontId="30" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Метаданные (коэф. млад. смерт.)</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>Коэфф.младенческой смертность</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>