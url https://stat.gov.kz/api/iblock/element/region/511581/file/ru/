--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12216"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
-    <sheet name="ОКР" sheetId="8" r:id="rId3"/>
+    <sheet name="Показатель" sheetId="8" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="72">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
@@ -236,55 +236,55 @@
   <si>
     <t>Число родившихся на 1000 чел по Кызылординской области</t>
   </si>
   <si>
     <t>Токанова Ж.Т.</t>
   </si>
   <si>
     <t>8-7242-27-62-23</t>
   </si>
   <si>
     <t>zhu.tokanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Общий коэффициент рождаемости</t>
   </si>
   <si>
     <t>©Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
   <si>
     <t>61210101 Общий коэффициент рождаемости*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -577,100 +577,104 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2_Xl0000027" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_родившиеся по мес - копия" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -862,456 +866,458 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zhu.tokanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kyzylorda/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="41.6640625" style="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.44140625" style="41"/>
+    <col min="1" max="1" width="41.6640625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="81.44140625" style="40" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="40"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>61210101</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="31.5" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" ht="66.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="B12" s="41" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="42" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="41" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="42" t="s">
+      <c r="B15" s="41" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="8">
-        <v>46275</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="8">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" ht="15" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="43" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="6" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B6:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="4.21875" customWidth="1"/>
     <col min="2" max="2" width="108.33203125" customWidth="1"/>
     <col min="3" max="3" width="6.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:8" ht="15" customHeight="1">
       <c r="B6" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:8" ht="15" customHeight="1">
       <c r="B7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
-    <row r="8" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:8" ht="15" customHeight="1">
       <c r="B8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
-    <row r="9" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:8" ht="15" customHeight="1">
       <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
-    <row r="10" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:8" ht="15" customHeight="1">
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
-    <row r="11" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:8" ht="15" customHeight="1">
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
-    <row r="12" spans="2:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:8" ht="31.5" customHeight="1">
       <c r="B12" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
-    <row r="13" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:8" ht="15" customHeight="1">
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
-    <row r="14" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:8" ht="15" customHeight="1">
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
-    <row r="15" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:8" ht="15" customHeight="1">
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
     </row>
-    <row r="18" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="40" t="s">
+    <row r="18" spans="2:2" ht="15" customHeight="1">
+      <c r="B18" s="39" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:U39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E36" sqref="E36"/>
+      <selection activeCell="M33" sqref="M33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="26.6640625" style="2" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="2"/>
     <col min="10" max="10" width="10.77734375" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:21" ht="15.75" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="13"/>
-      <c r="C1" s="13"/>
-[...18 lines deleted...]
-    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="C1" s="46"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" s="14"/>
     </row>
-    <row r="3" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:21" s="15" customFormat="1">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="N3" s="17"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
-      <c r="T3" s="17" t="s">
+      <c r="U3" s="17" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="49">
+    <row r="4" spans="1:21">
+      <c r="A4" s="48"/>
+      <c r="B4" s="50">
         <v>2025</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="49">
+      <c r="C4" s="51"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50">
         <v>2026</v>
       </c>
-      <c r="O4" s="50"/>
-[...7 lines deleted...]
-      <c r="A5" s="48"/>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+    </row>
+    <row r="5" spans="1:21" ht="26.4">
+      <c r="A5" s="49"/>
       <c r="B5" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="29" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>50</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>38</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="32" t="s">
@@ -1325,138 +1331,145 @@
       </c>
       <c r="M5" s="33" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="29" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="29" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="29" t="s">
         <v>50</v>
       </c>
       <c r="Q5" s="29" t="s">
         <v>38</v>
       </c>
       <c r="R5" s="29" t="s">
         <v>39</v>
       </c>
       <c r="S5" s="31" t="s">
         <v>40</v>
       </c>
       <c r="T5" s="31" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="52" t="s">
+      <c r="U5" s="32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="52"/>
-[...13 lines deleted...]
-      <c r="P6" s="52"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
-      <c r="T6" s="34"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B7" s="34">
         <v>17.989999999999998</v>
       </c>
-      <c r="C7" s="35">
+      <c r="C7" s="34">
         <v>19.66</v>
       </c>
-      <c r="D7" s="35">
+      <c r="D7" s="34">
         <v>19.14</v>
       </c>
-      <c r="E7" s="35">
+      <c r="E7" s="34">
         <v>19.37</v>
       </c>
-      <c r="F7" s="35">
+      <c r="F7" s="34">
         <v>19.23</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G7" s="34">
         <v>19.38</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H7" s="34">
         <v>19.829999999999998</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I7" s="34">
         <v>19.8</v>
       </c>
-      <c r="J7" s="35">
+      <c r="J7" s="34">
         <v>19.91</v>
       </c>
-      <c r="K7" s="35">
+      <c r="K7" s="34">
         <v>19.899999999999999</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L7" s="34">
         <v>19.940000000000001</v>
       </c>
-      <c r="M7" s="35">
+      <c r="M7" s="34">
         <v>19.670000000000002</v>
       </c>
-      <c r="N7" s="35">
+      <c r="N7" s="34">
         <v>17.11</v>
       </c>
-      <c r="O7" s="35">
+      <c r="O7" s="34">
         <v>17.14</v>
       </c>
-      <c r="P7" s="35">
+      <c r="P7" s="34">
         <v>17.02</v>
       </c>
-      <c r="Q7" s="35">
+      <c r="Q7" s="34">
         <v>17.059999999999999</v>
       </c>
-      <c r="R7" s="35">
+      <c r="R7" s="34">
         <v>16.84</v>
       </c>
-      <c r="S7" s="36">
+      <c r="S7" s="35">
         <v>17.13</v>
       </c>
-      <c r="T7" s="36">
+      <c r="T7" s="35">
         <v>17.18</v>
       </c>
-    </row>
-    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U7" s="44">
+        <v>17.07</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="19">
         <v>19.12</v>
       </c>
       <c r="C8" s="19">
         <v>19.82</v>
       </c>
       <c r="D8" s="19">
         <v>19.27</v>
       </c>
       <c r="E8" s="19">
         <v>19.54</v>
       </c>
       <c r="F8" s="19">
         <v>19.739999999999998</v>
       </c>
       <c r="G8" s="19">
         <v>19.940000000000001</v>
       </c>
       <c r="H8" s="19">
         <v>20.5</v>
       </c>
       <c r="I8" s="19">
@@ -1473,52 +1486,55 @@
       </c>
       <c r="M8" s="19">
         <v>20.37</v>
       </c>
       <c r="N8" s="19">
         <v>17.760000000000002</v>
       </c>
       <c r="O8" s="19">
         <v>17.399999999999999</v>
       </c>
       <c r="P8" s="19">
         <v>17.489999999999998</v>
       </c>
       <c r="Q8" s="19">
         <v>17.38</v>
       </c>
       <c r="R8" s="19">
         <v>17.13</v>
       </c>
       <c r="S8" s="20">
         <v>17.34</v>
       </c>
       <c r="T8" s="20">
         <v>17.399999999999999</v>
       </c>
-    </row>
-    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U8" s="37">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="19">
         <v>10.39</v>
       </c>
       <c r="C9" s="19">
         <v>14.96</v>
       </c>
       <c r="D9" s="19">
         <v>14.19</v>
       </c>
       <c r="E9" s="19">
         <v>13.19</v>
       </c>
       <c r="F9" s="19">
         <v>12.57</v>
       </c>
       <c r="G9" s="19">
         <v>12.69</v>
       </c>
       <c r="H9" s="19">
         <v>12.83</v>
       </c>
       <c r="I9" s="19">
@@ -1535,52 +1551,55 @@
       </c>
       <c r="M9" s="19">
         <v>12.11</v>
       </c>
       <c r="N9" s="19">
         <v>12.08</v>
       </c>
       <c r="O9" s="19">
         <v>11.03</v>
       </c>
       <c r="P9" s="19">
         <v>12.29</v>
       </c>
       <c r="Q9" s="19">
         <v>11.91</v>
       </c>
       <c r="R9" s="19">
         <v>11.91</v>
       </c>
       <c r="S9" s="20">
         <v>12.25</v>
       </c>
       <c r="T9" s="20">
         <v>12.16</v>
       </c>
-    </row>
-    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U9" s="37">
+        <v>11.99</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="19">
         <v>17</v>
       </c>
       <c r="C10" s="19">
         <v>19.41</v>
       </c>
       <c r="D10" s="19">
         <v>19.98</v>
       </c>
       <c r="E10" s="19">
         <v>20.309999999999999</v>
       </c>
       <c r="F10" s="19">
         <v>20.34</v>
       </c>
       <c r="G10" s="19">
         <v>20.94</v>
       </c>
       <c r="H10" s="19">
         <v>21.28</v>
       </c>
       <c r="I10" s="19">
@@ -1597,52 +1616,55 @@
       </c>
       <c r="M10" s="19">
         <v>20.76</v>
       </c>
       <c r="N10" s="19">
         <v>16.16</v>
       </c>
       <c r="O10" s="19">
         <v>17.32</v>
       </c>
       <c r="P10" s="19">
         <v>17.260000000000002</v>
       </c>
       <c r="Q10" s="19">
         <v>17.71</v>
       </c>
       <c r="R10" s="19">
         <v>17.95</v>
       </c>
       <c r="S10" s="20">
         <v>18.399999999999999</v>
       </c>
       <c r="T10" s="20">
         <v>18.309999999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U10" s="37">
+        <v>18.14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="19">
         <v>19.55</v>
       </c>
       <c r="C11" s="19">
         <v>22.13</v>
       </c>
       <c r="D11" s="19">
         <v>20.97</v>
       </c>
       <c r="E11" s="19">
         <v>20.66</v>
       </c>
       <c r="F11" s="19">
         <v>20.25</v>
       </c>
       <c r="G11" s="19">
         <v>20.6</v>
       </c>
       <c r="H11" s="19">
         <v>20.92</v>
       </c>
       <c r="I11" s="19">
@@ -1659,52 +1681,55 @@
       </c>
       <c r="M11" s="19">
         <v>19.46</v>
       </c>
       <c r="N11" s="19">
         <v>17.03</v>
       </c>
       <c r="O11" s="19">
         <v>14.44</v>
       </c>
       <c r="P11" s="19">
         <v>14.34</v>
       </c>
       <c r="Q11" s="19">
         <v>14.79</v>
       </c>
       <c r="R11" s="19">
         <v>14.95</v>
       </c>
       <c r="S11" s="20">
         <v>15.59</v>
       </c>
       <c r="T11" s="20">
         <v>16.100000000000001</v>
       </c>
-    </row>
-    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U11" s="37">
+        <v>16.02</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="21" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="19">
         <v>19.940000000000001</v>
       </c>
       <c r="C12" s="19">
         <v>21.43</v>
       </c>
       <c r="D12" s="19">
         <v>20.41</v>
       </c>
       <c r="E12" s="19">
         <v>20.72</v>
       </c>
       <c r="F12" s="19">
         <v>20.190000000000001</v>
       </c>
       <c r="G12" s="19">
         <v>19.989999999999998</v>
       </c>
       <c r="H12" s="19">
         <v>20.399999999999999</v>
       </c>
       <c r="I12" s="19">
@@ -1721,52 +1746,55 @@
       </c>
       <c r="M12" s="19">
         <v>20.57</v>
       </c>
       <c r="N12" s="19">
         <v>17.649999999999999</v>
       </c>
       <c r="O12" s="19">
         <v>18.79</v>
       </c>
       <c r="P12" s="19">
         <v>17.75</v>
       </c>
       <c r="Q12" s="19">
         <v>18.02</v>
       </c>
       <c r="R12" s="19">
         <v>17.760000000000002</v>
       </c>
       <c r="S12" s="20">
         <v>18.12</v>
       </c>
       <c r="T12" s="20">
         <v>18.23</v>
       </c>
-    </row>
-    <row r="13" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U12" s="37">
+        <v>18.649999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="19">
         <v>16.57</v>
       </c>
       <c r="C13" s="19">
         <v>20.84</v>
       </c>
       <c r="D13" s="19">
         <v>20.45</v>
       </c>
       <c r="E13" s="19">
         <v>21.37</v>
       </c>
       <c r="F13" s="19">
         <v>20.32</v>
       </c>
       <c r="G13" s="19">
         <v>20.25</v>
       </c>
       <c r="H13" s="19">
         <v>20.6</v>
       </c>
       <c r="I13" s="19">
@@ -1783,52 +1811,55 @@
       </c>
       <c r="M13" s="19">
         <v>20.46</v>
       </c>
       <c r="N13" s="19">
         <v>16.21</v>
       </c>
       <c r="O13" s="19">
         <v>17.37</v>
       </c>
       <c r="P13" s="19">
         <v>17.25</v>
       </c>
       <c r="Q13" s="19">
         <v>17.21</v>
       </c>
       <c r="R13" s="19">
         <v>17.350000000000001</v>
       </c>
       <c r="S13" s="20">
         <v>17.38</v>
       </c>
       <c r="T13" s="20">
         <v>17.39</v>
       </c>
-    </row>
-    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U13" s="37">
+        <v>16.91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="19">
         <v>19.29</v>
       </c>
       <c r="C14" s="19">
         <v>19.86</v>
       </c>
       <c r="D14" s="19">
         <v>18.87</v>
       </c>
       <c r="E14" s="19">
         <v>18.78</v>
       </c>
       <c r="F14" s="19">
         <v>18.829999999999998</v>
       </c>
       <c r="G14" s="19">
         <v>18.78</v>
       </c>
       <c r="H14" s="19">
         <v>18.87</v>
       </c>
       <c r="I14" s="19">
@@ -1845,52 +1876,55 @@
       </c>
       <c r="M14" s="19">
         <v>18.46</v>
       </c>
       <c r="N14" s="19">
         <v>15.81</v>
       </c>
       <c r="O14" s="19">
         <v>15.44</v>
       </c>
       <c r="P14" s="19">
         <v>16.399999999999999</v>
       </c>
       <c r="Q14" s="19">
         <v>16.88</v>
       </c>
       <c r="R14" s="19">
         <v>16.41</v>
       </c>
       <c r="S14" s="20">
         <v>16.850000000000001</v>
       </c>
       <c r="T14" s="20">
         <v>16.77</v>
       </c>
-    </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U14" s="37">
+        <v>17.16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="19">
         <v>10.61</v>
       </c>
       <c r="C15" s="19">
         <v>13.43</v>
       </c>
       <c r="D15" s="19">
         <v>14.1</v>
       </c>
       <c r="E15" s="19">
         <v>14.68</v>
       </c>
       <c r="F15" s="19">
         <v>14.93</v>
       </c>
       <c r="G15" s="19">
         <v>15.51</v>
       </c>
       <c r="H15" s="19">
         <v>16.02</v>
       </c>
       <c r="I15" s="19">
@@ -1907,52 +1941,55 @@
       </c>
       <c r="M15" s="19">
         <v>16.41</v>
       </c>
       <c r="N15" s="19">
         <v>16.079999999999998</v>
       </c>
       <c r="O15" s="19">
         <v>17.149999999999999</v>
       </c>
       <c r="P15" s="19">
         <v>15.83</v>
       </c>
       <c r="Q15" s="19">
         <v>16.2</v>
       </c>
       <c r="R15" s="19">
         <v>15.57</v>
       </c>
       <c r="S15" s="20">
         <v>15.71</v>
       </c>
       <c r="T15" s="20">
         <v>15.44</v>
       </c>
-    </row>
-    <row r="16" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U15" s="37">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="19">
         <v>18.2</v>
       </c>
       <c r="C16" s="19">
         <v>19.79</v>
       </c>
       <c r="D16" s="19">
         <v>18.850000000000001</v>
       </c>
       <c r="E16" s="19">
         <v>18.88</v>
       </c>
       <c r="F16" s="19">
         <v>18.309999999999999</v>
       </c>
       <c r="G16" s="19">
         <v>18.18</v>
       </c>
       <c r="H16" s="19">
         <v>18.86</v>
       </c>
       <c r="I16" s="19">
@@ -1969,137 +2006,145 @@
       </c>
       <c r="M16" s="19">
         <v>19.14</v>
       </c>
       <c r="N16" s="19">
         <v>18.57</v>
       </c>
       <c r="O16" s="19">
         <v>18.3</v>
       </c>
       <c r="P16" s="19">
         <v>17.559999999999999</v>
       </c>
       <c r="Q16" s="19">
         <v>17.21</v>
       </c>
       <c r="R16" s="19">
         <v>16.510000000000002</v>
       </c>
       <c r="S16" s="20">
         <v>17.079999999999998</v>
       </c>
       <c r="T16" s="20">
         <v>17.239999999999998</v>
       </c>
-    </row>
-    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U16" s="37">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
       <c r="N17" s="54"/>
       <c r="O17" s="54"/>
       <c r="P17" s="54"/>
-      <c r="Q17" s="46"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="Q17" s="54"/>
+      <c r="R17" s="54"/>
+      <c r="S17" s="54"/>
+      <c r="T17" s="54"/>
+      <c r="U17" s="54"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="35">
+      <c r="B18" s="34">
         <v>18.73</v>
       </c>
-      <c r="C18" s="35">
+      <c r="C18" s="34">
         <v>19.940000000000001</v>
       </c>
-      <c r="D18" s="35">
+      <c r="D18" s="34">
         <v>19.48</v>
       </c>
-      <c r="E18" s="35">
+      <c r="E18" s="34">
         <v>19.39</v>
       </c>
-      <c r="F18" s="35">
+      <c r="F18" s="34">
         <v>19.399999999999999</v>
       </c>
-      <c r="G18" s="35">
+      <c r="G18" s="34">
         <v>19.63</v>
       </c>
-      <c r="H18" s="35">
+      <c r="H18" s="34">
         <v>20.14</v>
       </c>
-      <c r="I18" s="35">
+      <c r="I18" s="34">
         <v>20.16</v>
       </c>
-      <c r="J18" s="35">
+      <c r="J18" s="34">
         <v>20.23</v>
       </c>
-      <c r="K18" s="35">
+      <c r="K18" s="34">
         <v>20.03</v>
       </c>
-      <c r="L18" s="35">
+      <c r="L18" s="34">
         <v>19.88</v>
       </c>
-      <c r="M18" s="35">
+      <c r="M18" s="34">
         <v>19.8</v>
       </c>
-      <c r="N18" s="35">
+      <c r="N18" s="34">
         <v>17.12</v>
       </c>
-      <c r="O18" s="35">
+      <c r="O18" s="34">
         <v>17.13</v>
       </c>
-      <c r="P18" s="35">
+      <c r="P18" s="34">
         <v>17.11</v>
       </c>
-      <c r="Q18" s="35">
+      <c r="Q18" s="34">
         <v>16.940000000000001</v>
       </c>
-      <c r="R18" s="35">
+      <c r="R18" s="34">
         <v>16.73</v>
       </c>
-      <c r="S18" s="36">
+      <c r="S18" s="35">
         <v>16.98</v>
       </c>
-      <c r="T18" s="36">
+      <c r="T18" s="35">
         <v>17.02</v>
       </c>
-    </row>
-    <row r="19" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U18" s="44">
+        <v>16.86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="19">
         <v>19.3</v>
       </c>
       <c r="C19" s="19">
         <v>19.91</v>
       </c>
       <c r="D19" s="19">
         <v>19.38</v>
       </c>
       <c r="E19" s="19">
         <v>19.46</v>
       </c>
       <c r="F19" s="19">
         <v>19.66</v>
       </c>
       <c r="G19" s="19">
         <v>19.91</v>
       </c>
       <c r="H19" s="19">
         <v>20.47</v>
       </c>
       <c r="I19" s="19">
@@ -2116,52 +2161,55 @@
       </c>
       <c r="M19" s="19">
         <v>20.25</v>
       </c>
       <c r="N19" s="19">
         <v>17.5</v>
       </c>
       <c r="O19" s="19">
         <v>17.41</v>
       </c>
       <c r="P19" s="19">
         <v>17.46</v>
       </c>
       <c r="Q19" s="19">
         <v>17.260000000000002</v>
       </c>
       <c r="R19" s="19">
         <v>17</v>
       </c>
       <c r="S19" s="20">
         <v>17.25</v>
       </c>
       <c r="T19" s="20">
         <v>17.32</v>
       </c>
-    </row>
-    <row r="20" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U19" s="37">
+        <v>17.149999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="19">
         <v>10.39</v>
       </c>
       <c r="C20" s="19">
         <v>14.96</v>
       </c>
       <c r="D20" s="19">
         <v>14.19</v>
       </c>
       <c r="E20" s="19">
         <v>13.19</v>
       </c>
       <c r="F20" s="19">
         <v>12.57</v>
       </c>
       <c r="G20" s="19">
         <v>12.69</v>
       </c>
       <c r="H20" s="19">
         <v>12.83</v>
       </c>
       <c r="I20" s="19">
@@ -2178,52 +2226,55 @@
       </c>
       <c r="M20" s="19">
         <v>12.11</v>
       </c>
       <c r="N20" s="19">
         <v>12.08</v>
       </c>
       <c r="O20" s="19">
         <v>11.03</v>
       </c>
       <c r="P20" s="19">
         <v>12.29</v>
       </c>
       <c r="Q20" s="19">
         <v>11.91</v>
       </c>
       <c r="R20" s="19">
         <v>11.91</v>
       </c>
       <c r="S20" s="20">
         <v>12.25</v>
       </c>
       <c r="T20" s="20">
         <v>12.16</v>
       </c>
-    </row>
-    <row r="21" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U20" s="37">
+        <v>11.99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="19">
         <v>21.22</v>
       </c>
       <c r="C21" s="19">
         <v>23.98</v>
       </c>
       <c r="D21" s="19">
         <v>23.84</v>
       </c>
       <c r="E21" s="19">
         <v>23.52</v>
       </c>
       <c r="F21" s="19">
         <v>22.4</v>
       </c>
       <c r="G21" s="19">
         <v>23.02</v>
       </c>
       <c r="H21" s="19">
         <v>23.71</v>
       </c>
       <c r="I21" s="19">
@@ -2240,52 +2291,55 @@
       </c>
       <c r="M21" s="19">
         <v>22.42</v>
       </c>
       <c r="N21" s="19">
         <v>16.71</v>
       </c>
       <c r="O21" s="19">
         <v>19.53</v>
       </c>
       <c r="P21" s="19">
         <v>18.47</v>
       </c>
       <c r="Q21" s="19">
         <v>18.739999999999998</v>
       </c>
       <c r="R21" s="19">
         <v>18.82</v>
       </c>
       <c r="S21" s="20">
         <v>18.989999999999998</v>
       </c>
       <c r="T21" s="20">
         <v>18.66</v>
       </c>
-    </row>
-    <row r="22" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U21" s="37">
+        <v>18.63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="19">
         <v>17.21</v>
       </c>
       <c r="C22" s="19">
         <v>22.3</v>
       </c>
       <c r="D22" s="19">
         <v>24.53</v>
       </c>
       <c r="E22" s="19">
         <v>22.08</v>
       </c>
       <c r="F22" s="19">
         <v>20.78</v>
       </c>
       <c r="G22" s="19">
         <v>19.88</v>
       </c>
       <c r="H22" s="19">
         <v>19.34</v>
       </c>
       <c r="I22" s="19">
@@ -2302,137 +2356,145 @@
       </c>
       <c r="M22" s="19">
         <v>20.32</v>
       </c>
       <c r="N22" s="19">
         <v>22.96</v>
       </c>
       <c r="O22" s="19">
         <v>17.91</v>
       </c>
       <c r="P22" s="19">
         <v>14.63</v>
       </c>
       <c r="Q22" s="19">
         <v>14.33</v>
       </c>
       <c r="R22" s="19">
         <v>14.04</v>
       </c>
       <c r="S22" s="20">
         <v>14.76</v>
       </c>
       <c r="T22" s="20">
         <v>15.66</v>
       </c>
-    </row>
-    <row r="23" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U22" s="37">
+        <v>15.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="45"/>
       <c r="C23" s="45"/>
       <c r="D23" s="45"/>
       <c r="E23" s="45"/>
       <c r="F23" s="45"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
       <c r="J23" s="45"/>
       <c r="K23" s="45"/>
       <c r="L23" s="45"/>
       <c r="M23" s="45"/>
       <c r="N23" s="45"/>
       <c r="O23" s="45"/>
       <c r="P23" s="45"/>
-      <c r="Q23" s="46"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="Q23" s="45"/>
+      <c r="R23" s="45"/>
+      <c r="S23" s="45"/>
+      <c r="T23" s="45"/>
+      <c r="U23" s="45"/>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="B24" s="35">
+      <c r="B24" s="34">
         <v>17.329999999999998</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="36">
         <v>19.41</v>
       </c>
-      <c r="D24" s="37">
+      <c r="D24" s="36">
         <v>18.829999999999998</v>
       </c>
-      <c r="E24" s="37">
+      <c r="E24" s="36">
         <v>19.36</v>
       </c>
-      <c r="F24" s="37">
+      <c r="F24" s="36">
         <v>19.079999999999998</v>
       </c>
-      <c r="G24" s="35">
+      <c r="G24" s="34">
         <v>19.16</v>
       </c>
-      <c r="H24" s="35">
+      <c r="H24" s="34">
         <v>19.559999999999999</v>
       </c>
-      <c r="I24" s="35">
+      <c r="I24" s="34">
         <v>19.48</v>
       </c>
-      <c r="J24" s="35">
+      <c r="J24" s="34">
         <v>19.63</v>
       </c>
-      <c r="K24" s="35">
+      <c r="K24" s="34">
         <v>19.78</v>
       </c>
-      <c r="L24" s="35">
+      <c r="L24" s="34">
         <v>19.61</v>
       </c>
-      <c r="M24" s="35">
+      <c r="M24" s="34">
         <v>19.55</v>
       </c>
-      <c r="N24" s="35">
+      <c r="N24" s="34">
         <v>17.11</v>
       </c>
-      <c r="O24" s="35">
+      <c r="O24" s="34">
         <v>17.14</v>
       </c>
-      <c r="P24" s="37">
+      <c r="P24" s="36">
         <v>16.940000000000001</v>
       </c>
-      <c r="Q24" s="37">
+      <c r="Q24" s="36">
         <v>17.16</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="36">
         <v>16.93</v>
       </c>
-      <c r="S24" s="36">
+      <c r="S24" s="35">
         <v>17.27</v>
       </c>
-      <c r="T24" s="36">
+      <c r="T24" s="35">
         <v>17.32</v>
       </c>
-    </row>
-    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U24" s="44">
+        <v>17.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="19">
         <v>17.739999999999998</v>
       </c>
       <c r="C25" s="25">
         <v>19.170000000000002</v>
       </c>
       <c r="D25" s="25">
         <v>18.38</v>
       </c>
       <c r="E25" s="25">
         <v>20.14</v>
       </c>
       <c r="F25" s="25">
         <v>20.36</v>
       </c>
       <c r="G25" s="19">
         <v>20.170000000000002</v>
       </c>
       <c r="H25" s="19">
         <v>20.67</v>
       </c>
       <c r="I25" s="19">
@@ -2449,52 +2511,55 @@
       </c>
       <c r="M25" s="19">
         <v>21.28</v>
       </c>
       <c r="N25" s="19">
         <v>19.62</v>
       </c>
       <c r="O25" s="19">
         <v>17.36</v>
       </c>
       <c r="P25" s="25">
         <v>17.71</v>
       </c>
       <c r="Q25" s="25">
         <v>18.309999999999999</v>
       </c>
       <c r="R25" s="25">
         <v>18.11</v>
       </c>
       <c r="S25" s="20">
         <v>18.059999999999999</v>
       </c>
       <c r="T25" s="20">
         <v>17.95</v>
       </c>
-    </row>
-    <row r="26" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U25" s="37">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="19">
         <v>13.14</v>
       </c>
       <c r="C26" s="25">
         <v>15.24</v>
       </c>
       <c r="D26" s="25">
         <v>16.489999999999998</v>
       </c>
       <c r="E26" s="25">
         <v>17.41</v>
       </c>
       <c r="F26" s="25">
         <v>18.48</v>
       </c>
       <c r="G26" s="19">
         <v>19.07</v>
       </c>
       <c r="H26" s="19">
         <v>19.09</v>
       </c>
       <c r="I26" s="19">
@@ -2511,52 +2576,55 @@
       </c>
       <c r="M26" s="19">
         <v>19.260000000000002</v>
       </c>
       <c r="N26" s="19">
         <v>15.67</v>
       </c>
       <c r="O26" s="19">
         <v>15.32</v>
       </c>
       <c r="P26" s="25">
         <v>16.149999999999999</v>
       </c>
       <c r="Q26" s="25">
         <v>16.78</v>
       </c>
       <c r="R26" s="25">
         <v>17.149999999999999</v>
       </c>
       <c r="S26" s="20">
         <v>17.86</v>
       </c>
       <c r="T26" s="20">
         <v>18</v>
       </c>
-    </row>
-    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U26" s="37">
+        <v>17.690000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="19">
         <v>19.55</v>
       </c>
       <c r="C27" s="25">
         <v>22.13</v>
       </c>
       <c r="D27" s="25">
         <v>20.97</v>
       </c>
       <c r="E27" s="25">
         <v>20.66</v>
       </c>
       <c r="F27" s="25">
         <v>20.25</v>
       </c>
       <c r="G27" s="19">
         <v>20.6</v>
       </c>
       <c r="H27" s="19">
         <v>20.92</v>
       </c>
       <c r="I27" s="19">
@@ -2573,52 +2641,55 @@
       </c>
       <c r="M27" s="19">
         <v>19.46</v>
       </c>
       <c r="N27" s="19">
         <v>17.03</v>
       </c>
       <c r="O27" s="19">
         <v>14.44</v>
       </c>
       <c r="P27" s="25">
         <v>14.34</v>
       </c>
       <c r="Q27" s="25">
         <v>14.79</v>
       </c>
       <c r="R27" s="25">
         <v>14.95</v>
       </c>
       <c r="S27" s="20">
         <v>15.59</v>
       </c>
       <c r="T27" s="20">
         <v>16.100000000000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U27" s="37">
+        <v>16.02</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="19">
         <v>19.940000000000001</v>
       </c>
       <c r="C28" s="25">
         <v>21.43</v>
       </c>
       <c r="D28" s="25">
         <v>20.41</v>
       </c>
       <c r="E28" s="25">
         <v>20.72</v>
       </c>
       <c r="F28" s="25">
         <v>20.190000000000001</v>
       </c>
       <c r="G28" s="19">
         <v>19.989999999999998</v>
       </c>
       <c r="H28" s="19">
         <v>20.399999999999999</v>
       </c>
       <c r="I28" s="19">
@@ -2635,52 +2706,55 @@
       </c>
       <c r="M28" s="19">
         <v>20.57</v>
       </c>
       <c r="N28" s="19">
         <v>17.649999999999999</v>
       </c>
       <c r="O28" s="19">
         <v>18.79</v>
       </c>
       <c r="P28" s="25">
         <v>17.75</v>
       </c>
       <c r="Q28" s="25">
         <v>18.02</v>
       </c>
       <c r="R28" s="25">
         <v>17.760000000000002</v>
       </c>
       <c r="S28" s="20">
         <v>18.12</v>
       </c>
       <c r="T28" s="20">
         <v>18.23</v>
       </c>
-    </row>
-    <row r="29" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U28" s="37">
+        <v>18.649999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="19">
         <v>16.5</v>
       </c>
       <c r="C29" s="25">
         <v>20.68</v>
       </c>
       <c r="D29" s="25">
         <v>20.02</v>
       </c>
       <c r="E29" s="25">
         <v>21.3</v>
       </c>
       <c r="F29" s="25">
         <v>20.27</v>
       </c>
       <c r="G29" s="19">
         <v>20.28</v>
       </c>
       <c r="H29" s="19">
         <v>20.73</v>
       </c>
       <c r="I29" s="19">
@@ -2697,52 +2771,55 @@
       </c>
       <c r="M29" s="19">
         <v>20.48</v>
       </c>
       <c r="N29" s="19">
         <v>15.53</v>
       </c>
       <c r="O29" s="19">
         <v>17.309999999999999</v>
       </c>
       <c r="P29" s="25">
         <v>17.52</v>
       </c>
       <c r="Q29" s="25">
         <v>17.5</v>
       </c>
       <c r="R29" s="25">
         <v>17.690000000000001</v>
       </c>
       <c r="S29" s="20">
         <v>17.649999999999999</v>
       </c>
       <c r="T29" s="20">
         <v>17.559999999999999</v>
       </c>
-    </row>
-    <row r="30" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U29" s="37">
+        <v>17.09</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="19">
         <v>19.29</v>
       </c>
       <c r="C30" s="25">
         <v>19.86</v>
       </c>
       <c r="D30" s="25">
         <v>18.87</v>
       </c>
       <c r="E30" s="25">
         <v>18.78</v>
       </c>
       <c r="F30" s="25">
         <v>18.829999999999998</v>
       </c>
       <c r="G30" s="19">
         <v>18.78</v>
       </c>
       <c r="H30" s="19">
         <v>18.87</v>
       </c>
       <c r="I30" s="19">
@@ -2759,52 +2836,55 @@
       </c>
       <c r="M30" s="19">
         <v>18.46</v>
       </c>
       <c r="N30" s="19">
         <v>15.81</v>
       </c>
       <c r="O30" s="19">
         <v>15.44</v>
       </c>
       <c r="P30" s="25">
         <v>16.399999999999999</v>
       </c>
       <c r="Q30" s="25">
         <v>16.88</v>
       </c>
       <c r="R30" s="25">
         <v>16.41</v>
       </c>
       <c r="S30" s="20">
         <v>16.850000000000001</v>
       </c>
       <c r="T30" s="20">
         <v>16.77</v>
       </c>
-    </row>
-    <row r="31" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U30" s="37">
+        <v>17.16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B31" s="19">
         <v>10.61</v>
       </c>
       <c r="C31" s="25">
         <v>13.43</v>
       </c>
       <c r="D31" s="25">
         <v>14.1</v>
       </c>
       <c r="E31" s="25">
         <v>14.68</v>
       </c>
       <c r="F31" s="25">
         <v>14.93</v>
       </c>
       <c r="G31" s="19">
         <v>15.51</v>
       </c>
       <c r="H31" s="19">
         <v>16.02</v>
       </c>
       <c r="I31" s="19">
@@ -2821,52 +2901,55 @@
       </c>
       <c r="M31" s="19">
         <v>16.41</v>
       </c>
       <c r="N31" s="19">
         <v>16.079999999999998</v>
       </c>
       <c r="O31" s="19">
         <v>17.149999999999999</v>
       </c>
       <c r="P31" s="25">
         <v>15.83</v>
       </c>
       <c r="Q31" s="25">
         <v>16.2</v>
       </c>
       <c r="R31" s="25">
         <v>15.57</v>
       </c>
       <c r="S31" s="20">
         <v>15.71</v>
       </c>
       <c r="T31" s="20">
         <v>15.44</v>
       </c>
-    </row>
-    <row r="32" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U31" s="37">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21">
       <c r="A32" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="27">
         <v>18.2</v>
       </c>
       <c r="C32" s="27">
         <v>19.79</v>
       </c>
       <c r="D32" s="27">
         <v>18.850000000000001</v>
       </c>
       <c r="E32" s="27">
         <v>18.88</v>
       </c>
       <c r="F32" s="27">
         <v>18.309999999999999</v>
       </c>
       <c r="G32" s="27">
         <v>18.18</v>
       </c>
       <c r="H32" s="27">
         <v>18.86</v>
       </c>
       <c r="I32" s="27">
@@ -2883,116 +2966,120 @@
       </c>
       <c r="M32" s="27">
         <v>19.14</v>
       </c>
       <c r="N32" s="27">
         <v>18.57</v>
       </c>
       <c r="O32" s="27">
         <v>18.3</v>
       </c>
       <c r="P32" s="27">
         <v>17.559999999999999</v>
       </c>
       <c r="Q32" s="27">
         <v>17.21</v>
       </c>
       <c r="R32" s="27">
         <v>16.510000000000002</v>
       </c>
       <c r="S32" s="28">
         <v>17.079999999999998</v>
       </c>
       <c r="T32" s="28">
         <v>17.239999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="U32" s="28">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" s="23"/>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="25"/>
       <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25"/>
-      <c r="S33" s="38"/>
-[...3 lines deleted...]
-      <c r="A34" s="39" t="s">
+      <c r="S33" s="37"/>
+      <c r="T33" s="37"/>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" s="38" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="35" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:20" ht="15" customHeight="1">
       <c r="E35" s="2" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="36" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:20" ht="15" customHeight="1"/>
+    <row r="37" spans="1:20" ht="15" customHeight="1"/>
+    <row r="38" spans="1:20" ht="15" customHeight="1"/>
+    <row r="39" spans="1:20" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="A23:S23"/>
+  <mergeCells count="7">
+    <mergeCell ref="A23:U23"/>
+    <mergeCell ref="C1:U1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A6:S6"/>
-[...1 lines deleted...]
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A6:U6"/>
+    <mergeCell ref="A17:U17"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>ОКР</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>