--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="216" yWindow="516" windowWidth="21684" windowHeight="11220" tabRatio="816"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="76">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -108,53 +108,50 @@
     <t xml:space="preserve">Қармақшы </t>
   </si>
   <si>
     <t>Сырдария</t>
   </si>
   <si>
     <t xml:space="preserve">Шиелі </t>
   </si>
   <si>
     <t>Қызылорда облысы</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Арал ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Сырдария </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">   </t>
   </si>
   <si>
     <t xml:space="preserve">     </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіш атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Некелер</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш атауы</t>
   </si>
@@ -251,52 +248,52 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Неке қию мен ажырасу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін статистикалық жұмыс жоспарынан тыс жүргізілетін әкімшілік дереккөздер, атап айтқанда, азаматтық хал актілерін тіркеу органдары мен "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" АҚ ұсынған әкімшілік деректер сияқты деректер көздері пайдаланылады.</t>
   </si>
   <si>
     <t>Қазақстан Республикасындағы тіркелген некелердің статистикасы азаматтық жағдай актілерін тіркеу органдарындағы неке актілерін тіркеуге негізделеді</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/</t>
   </si>
   <si>
     <t>612401 Тіркелген некелер саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="22" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -573,51 +570,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -681,79 +678,82 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 5" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -809,86 +809,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1028,255 +1026,255 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.snasapova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="38.88671875" style="6" customWidth="1"/>
     <col min="2" max="2" width="71.88671875" style="6" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B2" s="3">
         <v>612401</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="8" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="7" t="s">
         <v>37</v>
-      </c>
-[...3 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2">
       <c r="A6" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B7" s="3" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="7" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="B8" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.8" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="66">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="13.8" customHeight="1">
+      <c r="A13" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="12">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="12">
+        <v>46336</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="19" spans="1:2">
+      <c r="A19" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>74</v>
+    <row r="20" spans="1:2">
+      <c r="A20" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="66" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>73</v>
+    <row r="21" spans="1:2">
+      <c r="A21" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-[...87 lines deleted...]
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:2">
       <c r="A29" s="6" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B1:IV18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="3.88671875" customWidth="1"/>
     <col min="2" max="2" width="102.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:256">
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="14"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
       <c r="M1" s="15"/>
       <c r="N1" s="15"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
       <c r="S1" s="15"/>
       <c r="T1" s="15"/>
       <c r="U1" s="15"/>
       <c r="V1" s="15"/>
       <c r="W1" s="15"/>
       <c r="X1" s="15"/>
       <c r="Y1" s="15"/>
       <c r="Z1" s="15"/>
@@ -1489,51 +1487,51 @@
       <c r="HY1" s="15"/>
       <c r="HZ1" s="15"/>
       <c r="IA1" s="15"/>
       <c r="IB1" s="15"/>
       <c r="IC1" s="15"/>
       <c r="ID1" s="15"/>
       <c r="IE1" s="15"/>
       <c r="IF1" s="15"/>
       <c r="IG1" s="15"/>
       <c r="IH1" s="15"/>
       <c r="II1" s="15"/>
       <c r="IJ1" s="15"/>
       <c r="IK1" s="15"/>
       <c r="IL1" s="15"/>
       <c r="IM1" s="15"/>
       <c r="IN1" s="15"/>
       <c r="IO1" s="15"/>
       <c r="IP1" s="15"/>
       <c r="IQ1" s="15"/>
       <c r="IR1" s="15"/>
       <c r="IS1" s="15"/>
       <c r="IT1" s="15"/>
       <c r="IU1" s="15"/>
       <c r="IV1" s="15"/>
     </row>
-    <row r="2" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:256">
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15"/>
       <c r="N2" s="15"/>
       <c r="O2" s="15"/>
       <c r="P2" s="15"/>
       <c r="Q2" s="15"/>
       <c r="R2" s="15"/>
       <c r="S2" s="15"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
       <c r="V2" s="15"/>
       <c r="W2" s="15"/>
       <c r="X2" s="15"/>
       <c r="Y2" s="15"/>
       <c r="Z2" s="15"/>
@@ -1746,51 +1744,51 @@
       <c r="HY2" s="15"/>
       <c r="HZ2" s="15"/>
       <c r="IA2" s="15"/>
       <c r="IB2" s="15"/>
       <c r="IC2" s="15"/>
       <c r="ID2" s="15"/>
       <c r="IE2" s="15"/>
       <c r="IF2" s="15"/>
       <c r="IG2" s="15"/>
       <c r="IH2" s="15"/>
       <c r="II2" s="15"/>
       <c r="IJ2" s="15"/>
       <c r="IK2" s="15"/>
       <c r="IL2" s="15"/>
       <c r="IM2" s="15"/>
       <c r="IN2" s="15"/>
       <c r="IO2" s="15"/>
       <c r="IP2" s="15"/>
       <c r="IQ2" s="15"/>
       <c r="IR2" s="15"/>
       <c r="IS2" s="15"/>
       <c r="IT2" s="15"/>
       <c r="IU2" s="15"/>
       <c r="IV2" s="15"/>
     </row>
-    <row r="3" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:256">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="17"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
@@ -2003,51 +2001,51 @@
       <c r="HY3" s="15"/>
       <c r="HZ3" s="15"/>
       <c r="IA3" s="15"/>
       <c r="IB3" s="15"/>
       <c r="IC3" s="15"/>
       <c r="ID3" s="15"/>
       <c r="IE3" s="15"/>
       <c r="IF3" s="15"/>
       <c r="IG3" s="15"/>
       <c r="IH3" s="15"/>
       <c r="II3" s="15"/>
       <c r="IJ3" s="15"/>
       <c r="IK3" s="15"/>
       <c r="IL3" s="15"/>
       <c r="IM3" s="15"/>
       <c r="IN3" s="15"/>
       <c r="IO3" s="15"/>
       <c r="IP3" s="15"/>
       <c r="IQ3" s="15"/>
       <c r="IR3" s="15"/>
       <c r="IS3" s="15"/>
       <c r="IT3" s="15"/>
       <c r="IU3" s="15"/>
       <c r="IV3" s="15"/>
     </row>
-    <row r="4" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:256">
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="17"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15"/>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
       <c r="T4" s="15"/>
       <c r="U4" s="15"/>
       <c r="V4" s="15"/>
       <c r="W4" s="15"/>
       <c r="X4" s="15"/>
       <c r="Y4" s="15"/>
       <c r="Z4" s="15"/>
@@ -2260,51 +2258,51 @@
       <c r="HY4" s="15"/>
       <c r="HZ4" s="15"/>
       <c r="IA4" s="15"/>
       <c r="IB4" s="15"/>
       <c r="IC4" s="15"/>
       <c r="ID4" s="15"/>
       <c r="IE4" s="15"/>
       <c r="IF4" s="15"/>
       <c r="IG4" s="15"/>
       <c r="IH4" s="15"/>
       <c r="II4" s="15"/>
       <c r="IJ4" s="15"/>
       <c r="IK4" s="15"/>
       <c r="IL4" s="15"/>
       <c r="IM4" s="15"/>
       <c r="IN4" s="15"/>
       <c r="IO4" s="15"/>
       <c r="IP4" s="15"/>
       <c r="IQ4" s="15"/>
       <c r="IR4" s="15"/>
       <c r="IS4" s="15"/>
       <c r="IT4" s="15"/>
       <c r="IU4" s="15"/>
       <c r="IV4" s="15"/>
     </row>
-    <row r="5" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:256">
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="17"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="15"/>
       <c r="N5" s="15"/>
       <c r="O5" s="15"/>
       <c r="P5" s="15"/>
       <c r="Q5" s="15"/>
       <c r="R5" s="15"/>
       <c r="S5" s="15"/>
       <c r="T5" s="15"/>
       <c r="U5" s="15"/>
       <c r="V5" s="15"/>
       <c r="W5" s="15"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="15"/>
       <c r="Z5" s="15"/>
@@ -2517,53 +2515,53 @@
       <c r="HY5" s="15"/>
       <c r="HZ5" s="15"/>
       <c r="IA5" s="15"/>
       <c r="IB5" s="15"/>
       <c r="IC5" s="15"/>
       <c r="ID5" s="15"/>
       <c r="IE5" s="15"/>
       <c r="IF5" s="15"/>
       <c r="IG5" s="15"/>
       <c r="IH5" s="15"/>
       <c r="II5" s="15"/>
       <c r="IJ5" s="15"/>
       <c r="IK5" s="15"/>
       <c r="IL5" s="15"/>
       <c r="IM5" s="15"/>
       <c r="IN5" s="15"/>
       <c r="IO5" s="15"/>
       <c r="IP5" s="15"/>
       <c r="IQ5" s="15"/>
       <c r="IR5" s="15"/>
       <c r="IS5" s="15"/>
       <c r="IT5" s="15"/>
       <c r="IU5" s="15"/>
       <c r="IV5" s="15"/>
     </row>
-    <row r="6" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:256">
       <c r="B6" s="19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C6" s="16"/>
       <c r="D6" s="18"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="15"/>
       <c r="Z6" s="15"/>
@@ -2776,53 +2774,53 @@
       <c r="HY6" s="15"/>
       <c r="HZ6" s="15"/>
       <c r="IA6" s="15"/>
       <c r="IB6" s="15"/>
       <c r="IC6" s="15"/>
       <c r="ID6" s="15"/>
       <c r="IE6" s="15"/>
       <c r="IF6" s="15"/>
       <c r="IG6" s="15"/>
       <c r="IH6" s="15"/>
       <c r="II6" s="15"/>
       <c r="IJ6" s="15"/>
       <c r="IK6" s="15"/>
       <c r="IL6" s="15"/>
       <c r="IM6" s="15"/>
       <c r="IN6" s="15"/>
       <c r="IO6" s="15"/>
       <c r="IP6" s="15"/>
       <c r="IQ6" s="15"/>
       <c r="IR6" s="15"/>
       <c r="IS6" s="15"/>
       <c r="IT6" s="15"/>
       <c r="IU6" s="15"/>
       <c r="IV6" s="15"/>
     </row>
-    <row r="7" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:256">
       <c r="B7" s="19" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C7" s="16"/>
       <c r="D7" s="17"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="15"/>
       <c r="S7" s="15"/>
       <c r="T7" s="15"/>
       <c r="U7" s="15"/>
       <c r="V7" s="15"/>
       <c r="W7" s="15"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="15"/>
       <c r="Z7" s="15"/>
@@ -3035,53 +3033,53 @@
       <c r="HY7" s="15"/>
       <c r="HZ7" s="15"/>
       <c r="IA7" s="15"/>
       <c r="IB7" s="15"/>
       <c r="IC7" s="15"/>
       <c r="ID7" s="15"/>
       <c r="IE7" s="15"/>
       <c r="IF7" s="15"/>
       <c r="IG7" s="15"/>
       <c r="IH7" s="15"/>
       <c r="II7" s="15"/>
       <c r="IJ7" s="15"/>
       <c r="IK7" s="15"/>
       <c r="IL7" s="15"/>
       <c r="IM7" s="15"/>
       <c r="IN7" s="15"/>
       <c r="IO7" s="15"/>
       <c r="IP7" s="15"/>
       <c r="IQ7" s="15"/>
       <c r="IR7" s="15"/>
       <c r="IS7" s="15"/>
       <c r="IT7" s="15"/>
       <c r="IU7" s="15"/>
       <c r="IV7" s="15"/>
     </row>
-    <row r="8" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:256">
       <c r="B8" s="19" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="17"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="15"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
       <c r="R8" s="15"/>
       <c r="S8" s="15"/>
       <c r="T8" s="15"/>
       <c r="U8" s="15"/>
       <c r="V8" s="15"/>
       <c r="W8" s="15"/>
       <c r="X8" s="15"/>
       <c r="Y8" s="15"/>
       <c r="Z8" s="15"/>
@@ -3294,53 +3292,53 @@
       <c r="HY8" s="15"/>
       <c r="HZ8" s="15"/>
       <c r="IA8" s="15"/>
       <c r="IB8" s="15"/>
       <c r="IC8" s="15"/>
       <c r="ID8" s="15"/>
       <c r="IE8" s="15"/>
       <c r="IF8" s="15"/>
       <c r="IG8" s="15"/>
       <c r="IH8" s="15"/>
       <c r="II8" s="15"/>
       <c r="IJ8" s="15"/>
       <c r="IK8" s="15"/>
       <c r="IL8" s="15"/>
       <c r="IM8" s="15"/>
       <c r="IN8" s="15"/>
       <c r="IO8" s="15"/>
       <c r="IP8" s="15"/>
       <c r="IQ8" s="15"/>
       <c r="IR8" s="15"/>
       <c r="IS8" s="15"/>
       <c r="IT8" s="15"/>
       <c r="IU8" s="15"/>
       <c r="IV8" s="15"/>
     </row>
-    <row r="9" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:256">
       <c r="B9" s="19" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C9" s="16"/>
       <c r="D9" s="17"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="15"/>
       <c r="S9" s="15"/>
       <c r="T9" s="15"/>
       <c r="U9" s="15"/>
       <c r="V9" s="15"/>
       <c r="W9" s="15"/>
       <c r="X9" s="15"/>
       <c r="Y9" s="15"/>
       <c r="Z9" s="15"/>
@@ -3553,53 +3551,53 @@
       <c r="HY9" s="15"/>
       <c r="HZ9" s="15"/>
       <c r="IA9" s="15"/>
       <c r="IB9" s="15"/>
       <c r="IC9" s="15"/>
       <c r="ID9" s="15"/>
       <c r="IE9" s="15"/>
       <c r="IF9" s="15"/>
       <c r="IG9" s="15"/>
       <c r="IH9" s="15"/>
       <c r="II9" s="15"/>
       <c r="IJ9" s="15"/>
       <c r="IK9" s="15"/>
       <c r="IL9" s="15"/>
       <c r="IM9" s="15"/>
       <c r="IN9" s="15"/>
       <c r="IO9" s="15"/>
       <c r="IP9" s="15"/>
       <c r="IQ9" s="15"/>
       <c r="IR9" s="15"/>
       <c r="IS9" s="15"/>
       <c r="IT9" s="15"/>
       <c r="IU9" s="15"/>
       <c r="IV9" s="15"/>
     </row>
-    <row r="10" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:256">
       <c r="B10" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
       <c r="X10" s="15"/>
       <c r="Y10" s="15"/>
       <c r="Z10" s="15"/>
@@ -3812,51 +3810,51 @@
       <c r="HY10" s="15"/>
       <c r="HZ10" s="15"/>
       <c r="IA10" s="15"/>
       <c r="IB10" s="15"/>
       <c r="IC10" s="15"/>
       <c r="ID10" s="15"/>
       <c r="IE10" s="15"/>
       <c r="IF10" s="15"/>
       <c r="IG10" s="15"/>
       <c r="IH10" s="15"/>
       <c r="II10" s="15"/>
       <c r="IJ10" s="15"/>
       <c r="IK10" s="15"/>
       <c r="IL10" s="15"/>
       <c r="IM10" s="15"/>
       <c r="IN10" s="15"/>
       <c r="IO10" s="15"/>
       <c r="IP10" s="15"/>
       <c r="IQ10" s="15"/>
       <c r="IR10" s="15"/>
       <c r="IS10" s="15"/>
       <c r="IT10" s="15"/>
       <c r="IU10" s="15"/>
       <c r="IV10" s="15"/>
     </row>
-    <row r="11" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:256">
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>
       <c r="T11" s="15"/>
       <c r="U11" s="15"/>
       <c r="V11" s="15"/>
       <c r="W11" s="15"/>
       <c r="X11" s="15"/>
       <c r="Y11" s="15"/>
       <c r="Z11" s="15"/>
       <c r="AA11" s="15"/>
@@ -4068,53 +4066,53 @@
       <c r="HY11" s="15"/>
       <c r="HZ11" s="15"/>
       <c r="IA11" s="15"/>
       <c r="IB11" s="15"/>
       <c r="IC11" s="15"/>
       <c r="ID11" s="15"/>
       <c r="IE11" s="15"/>
       <c r="IF11" s="15"/>
       <c r="IG11" s="15"/>
       <c r="IH11" s="15"/>
       <c r="II11" s="15"/>
       <c r="IJ11" s="15"/>
       <c r="IK11" s="15"/>
       <c r="IL11" s="15"/>
       <c r="IM11" s="15"/>
       <c r="IN11" s="15"/>
       <c r="IO11" s="15"/>
       <c r="IP11" s="15"/>
       <c r="IQ11" s="15"/>
       <c r="IR11" s="15"/>
       <c r="IS11" s="15"/>
       <c r="IT11" s="15"/>
       <c r="IU11" s="15"/>
       <c r="IV11" s="15"/>
     </row>
-    <row r="12" spans="2:256" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:256" ht="28.2" customHeight="1">
       <c r="B12" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="15"/>
@@ -4327,51 +4325,51 @@
       <c r="HY12" s="15"/>
       <c r="HZ12" s="15"/>
       <c r="IA12" s="15"/>
       <c r="IB12" s="15"/>
       <c r="IC12" s="15"/>
       <c r="ID12" s="15"/>
       <c r="IE12" s="15"/>
       <c r="IF12" s="15"/>
       <c r="IG12" s="15"/>
       <c r="IH12" s="15"/>
       <c r="II12" s="15"/>
       <c r="IJ12" s="15"/>
       <c r="IK12" s="15"/>
       <c r="IL12" s="15"/>
       <c r="IM12" s="15"/>
       <c r="IN12" s="15"/>
       <c r="IO12" s="15"/>
       <c r="IP12" s="15"/>
       <c r="IQ12" s="15"/>
       <c r="IR12" s="15"/>
       <c r="IS12" s="15"/>
       <c r="IT12" s="15"/>
       <c r="IU12" s="15"/>
       <c r="IV12" s="15"/>
     </row>
-    <row r="13" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:256">
       <c r="B13" s="20"/>
       <c r="C13" s="16"/>
       <c r="D13" s="21"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
       <c r="U13" s="15"/>
       <c r="V13" s="15"/>
       <c r="W13" s="15"/>
       <c r="X13" s="15"/>
       <c r="Y13" s="15"/>
       <c r="Z13" s="15"/>
@@ -4584,51 +4582,51 @@
       <c r="HY13" s="15"/>
       <c r="HZ13" s="15"/>
       <c r="IA13" s="15"/>
       <c r="IB13" s="15"/>
       <c r="IC13" s="15"/>
       <c r="ID13" s="15"/>
       <c r="IE13" s="15"/>
       <c r="IF13" s="15"/>
       <c r="IG13" s="15"/>
       <c r="IH13" s="15"/>
       <c r="II13" s="15"/>
       <c r="IJ13" s="15"/>
       <c r="IK13" s="15"/>
       <c r="IL13" s="15"/>
       <c r="IM13" s="15"/>
       <c r="IN13" s="15"/>
       <c r="IO13" s="15"/>
       <c r="IP13" s="15"/>
       <c r="IQ13" s="15"/>
       <c r="IR13" s="15"/>
       <c r="IS13" s="15"/>
       <c r="IT13" s="15"/>
       <c r="IU13" s="15"/>
       <c r="IV13" s="15"/>
     </row>
-    <row r="14" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:256">
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="15"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" s="15"/>
       <c r="S14" s="15"/>
       <c r="T14" s="15"/>
       <c r="U14" s="15"/>
       <c r="V14" s="15"/>
       <c r="W14" s="15"/>
       <c r="X14" s="15"/>
       <c r="Y14" s="15"/>
       <c r="Z14" s="15"/>
@@ -4841,51 +4839,51 @@
       <c r="HY14" s="15"/>
       <c r="HZ14" s="15"/>
       <c r="IA14" s="15"/>
       <c r="IB14" s="15"/>
       <c r="IC14" s="15"/>
       <c r="ID14" s="15"/>
       <c r="IE14" s="15"/>
       <c r="IF14" s="15"/>
       <c r="IG14" s="15"/>
       <c r="IH14" s="15"/>
       <c r="II14" s="15"/>
       <c r="IJ14" s="15"/>
       <c r="IK14" s="15"/>
       <c r="IL14" s="15"/>
       <c r="IM14" s="15"/>
       <c r="IN14" s="15"/>
       <c r="IO14" s="15"/>
       <c r="IP14" s="15"/>
       <c r="IQ14" s="15"/>
       <c r="IR14" s="15"/>
       <c r="IS14" s="15"/>
       <c r="IT14" s="15"/>
       <c r="IU14" s="15"/>
       <c r="IV14" s="15"/>
     </row>
-    <row r="15" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:256">
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22"/>
       <c r="S15" s="22"/>
       <c r="T15" s="22"/>
       <c r="U15" s="22"/>
       <c r="V15" s="22"/>
       <c r="W15" s="22"/>
       <c r="X15" s="22"/>
       <c r="Y15" s="22"/>
       <c r="Z15" s="22"/>
       <c r="AA15" s="22"/>
       <c r="AB15" s="22"/>
       <c r="AC15" s="22"/>
       <c r="AD15" s="22"/>
       <c r="AE15" s="22"/>
       <c r="AF15" s="22"/>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="22"/>
       <c r="AK15" s="22"/>
@@ -5087,51 +5085,51 @@
       <c r="HY15" s="22"/>
       <c r="HZ15" s="22"/>
       <c r="IA15" s="22"/>
       <c r="IB15" s="22"/>
       <c r="IC15" s="22"/>
       <c r="ID15" s="22"/>
       <c r="IE15" s="22"/>
       <c r="IF15" s="22"/>
       <c r="IG15" s="22"/>
       <c r="IH15" s="22"/>
       <c r="II15" s="22"/>
       <c r="IJ15" s="22"/>
       <c r="IK15" s="22"/>
       <c r="IL15" s="22"/>
       <c r="IM15" s="22"/>
       <c r="IN15" s="22"/>
       <c r="IO15" s="22"/>
       <c r="IP15" s="22"/>
       <c r="IQ15" s="22"/>
       <c r="IR15" s="22"/>
       <c r="IS15" s="22"/>
       <c r="IT15" s="22"/>
       <c r="IU15" s="22"/>
       <c r="IV15" s="22"/>
     </row>
-    <row r="16" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:256">
       <c r="B16" s="18"/>
       <c r="C16" s="17"/>
       <c r="D16" s="18"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16" s="15"/>
       <c r="S16" s="15"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="15"/>
       <c r="W16" s="15"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
@@ -5344,51 +5342,51 @@
       <c r="HY16" s="15"/>
       <c r="HZ16" s="15"/>
       <c r="IA16" s="15"/>
       <c r="IB16" s="15"/>
       <c r="IC16" s="15"/>
       <c r="ID16" s="15"/>
       <c r="IE16" s="15"/>
       <c r="IF16" s="15"/>
       <c r="IG16" s="15"/>
       <c r="IH16" s="15"/>
       <c r="II16" s="15"/>
       <c r="IJ16" s="15"/>
       <c r="IK16" s="15"/>
       <c r="IL16" s="15"/>
       <c r="IM16" s="15"/>
       <c r="IN16" s="15"/>
       <c r="IO16" s="15"/>
       <c r="IP16" s="15"/>
       <c r="IQ16" s="15"/>
       <c r="IR16" s="15"/>
       <c r="IS16" s="15"/>
       <c r="IT16" s="15"/>
       <c r="IU16" s="15"/>
       <c r="IV16" s="15"/>
     </row>
-    <row r="17" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:256">
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" s="15"/>
       <c r="S17" s="15"/>
       <c r="T17" s="15"/>
       <c r="U17" s="15"/>
       <c r="V17" s="15"/>
       <c r="W17" s="15"/>
       <c r="X17" s="15"/>
       <c r="Y17" s="15"/>
       <c r="Z17" s="15"/>
@@ -5601,167 +5599,169 @@
       <c r="HY17" s="15"/>
       <c r="HZ17" s="15"/>
       <c r="IA17" s="15"/>
       <c r="IB17" s="15"/>
       <c r="IC17" s="15"/>
       <c r="ID17" s="15"/>
       <c r="IE17" s="15"/>
       <c r="IF17" s="15"/>
       <c r="IG17" s="15"/>
       <c r="IH17" s="15"/>
       <c r="II17" s="15"/>
       <c r="IJ17" s="15"/>
       <c r="IK17" s="15"/>
       <c r="IL17" s="15"/>
       <c r="IM17" s="15"/>
       <c r="IN17" s="15"/>
       <c r="IO17" s="15"/>
       <c r="IP17" s="15"/>
       <c r="IQ17" s="15"/>
       <c r="IR17" s="15"/>
       <c r="IS17" s="15"/>
       <c r="IT17" s="15"/>
       <c r="IU17" s="15"/>
       <c r="IV17" s="15"/>
     </row>
-    <row r="18" spans="2:256" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:256">
       <c r="B18" s="28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C34" sqref="C34"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="23.109375" style="30" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="29"/>
     <col min="10" max="10" width="10.109375" style="29" customWidth="1"/>
     <col min="11" max="41" width="9.109375" style="29"/>
     <col min="42" max="16384" width="9.109375" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="T1" s="49"/>
+    <row r="1" spans="1:21" ht="15.6" customHeight="1">
+      <c r="A1" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="52"/>
     </row>
-    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:21">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:21">
       <c r="A3" s="40"/>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="41"/>
       <c r="N3" s="42"/>
       <c r="O3" s="32"/>
       <c r="P3" s="42"/>
       <c r="Q3" s="42"/>
       <c r="R3" s="42"/>
       <c r="S3" s="32"/>
-      <c r="T3" s="31" t="s">
+      <c r="U3" s="31" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:21" ht="13.05" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="56">
         <v>2025</v>
       </c>
       <c r="C4" s="57"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="58"/>
       <c r="N4" s="56">
         <v>2026</v>
       </c>
       <c r="O4" s="57"/>
       <c r="P4" s="57"/>
       <c r="Q4" s="57"/>
       <c r="R4" s="57"/>
       <c r="S4" s="57"/>
       <c r="T4" s="57"/>
+      <c r="U4" s="60"/>
     </row>
-    <row r="5" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:21" ht="13.05" customHeight="1">
       <c r="A5" s="55"/>
       <c r="B5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="43" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>3</v>
       </c>
@@ -5776,76 +5776,80 @@
       </c>
       <c r="M5" s="45" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="43" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="43" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="43" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="43" t="s">
         <v>2</v>
       </c>
+      <c r="U5" s="43" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="59" t="s">
+    <row r="6" spans="1:21" ht="13.05" customHeight="1">
+      <c r="A6" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="60"/>
-[...17 lines deleted...]
-      <c r="T6" s="32"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="63"/>
+      <c r="L6" s="63"/>
+      <c r="M6" s="63"/>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
     </row>
-    <row r="7" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:21" ht="13.05" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="46">
         <v>250</v>
       </c>
       <c r="C7" s="47">
         <v>277</v>
       </c>
       <c r="D7" s="47">
         <v>308</v>
       </c>
       <c r="E7" s="46">
         <v>380</v>
       </c>
       <c r="F7" s="46">
         <v>339</v>
       </c>
       <c r="G7" s="46">
         <v>354</v>
       </c>
       <c r="H7" s="46">
         <v>456</v>
       </c>
       <c r="I7" s="46">
@@ -5862,52 +5866,55 @@
       </c>
       <c r="M7" s="46">
         <v>327</v>
       </c>
       <c r="N7" s="46">
         <v>232</v>
       </c>
       <c r="O7" s="46">
         <v>224</v>
       </c>
       <c r="P7" s="46">
         <v>287</v>
       </c>
       <c r="Q7" s="46">
         <v>295</v>
       </c>
       <c r="R7" s="46">
         <v>257</v>
       </c>
       <c r="S7" s="46">
         <v>431</v>
       </c>
       <c r="T7" s="46">
         <v>365</v>
       </c>
+      <c r="U7" s="46">
+        <v>379</v>
+      </c>
     </row>
-    <row r="8" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:21" ht="13.05" customHeight="1">
       <c r="A8" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="33">
         <v>127</v>
       </c>
       <c r="C8" s="34">
         <v>119</v>
       </c>
       <c r="D8" s="34">
         <v>146</v>
       </c>
       <c r="E8" s="33">
         <v>203</v>
       </c>
       <c r="F8" s="33">
         <v>175</v>
       </c>
       <c r="G8" s="33">
         <v>166</v>
       </c>
       <c r="H8" s="33">
         <v>236</v>
       </c>
       <c r="I8" s="33">
@@ -5924,52 +5931,55 @@
       </c>
       <c r="M8" s="33">
         <v>146</v>
       </c>
       <c r="N8" s="33">
         <v>111</v>
       </c>
       <c r="O8" s="33">
         <v>115</v>
       </c>
       <c r="P8" s="33">
         <v>138</v>
       </c>
       <c r="Q8" s="33">
         <v>150</v>
       </c>
       <c r="R8" s="33">
         <v>134</v>
       </c>
       <c r="S8" s="33">
         <v>225</v>
       </c>
       <c r="T8" s="33">
         <v>193</v>
       </c>
+      <c r="U8" s="33">
+        <v>190</v>
+      </c>
     </row>
-    <row r="9" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:21" ht="13.05" customHeight="1">
       <c r="A9" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="33">
         <v>8</v>
       </c>
       <c r="C9" s="34">
         <v>11</v>
       </c>
       <c r="D9" s="34">
         <v>10</v>
       </c>
       <c r="E9" s="33">
         <v>13</v>
       </c>
       <c r="F9" s="33">
         <v>14</v>
       </c>
       <c r="G9" s="33">
         <v>17</v>
       </c>
       <c r="H9" s="33">
         <v>19</v>
       </c>
       <c r="I9" s="33">
@@ -5986,52 +5996,55 @@
       </c>
       <c r="M9" s="33">
         <v>21</v>
       </c>
       <c r="N9" s="33">
         <v>6</v>
       </c>
       <c r="O9" s="33">
         <v>9</v>
       </c>
       <c r="P9" s="33">
         <v>18</v>
       </c>
       <c r="Q9" s="33">
         <v>11</v>
       </c>
       <c r="R9" s="33">
         <v>15</v>
       </c>
       <c r="S9" s="33">
         <v>21</v>
       </c>
       <c r="T9" s="33">
         <v>13</v>
       </c>
+      <c r="U9" s="33">
+        <v>17</v>
+      </c>
     </row>
-    <row r="10" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:21" ht="13.05" customHeight="1">
       <c r="A10" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="33">
         <v>20</v>
       </c>
       <c r="C10" s="34">
         <v>24</v>
       </c>
       <c r="D10" s="34">
         <v>34</v>
       </c>
       <c r="E10" s="33">
         <v>25</v>
       </c>
       <c r="F10" s="33">
         <v>27</v>
       </c>
       <c r="G10" s="33">
         <v>32</v>
       </c>
       <c r="H10" s="33">
         <v>47</v>
       </c>
       <c r="I10" s="33">
@@ -6048,52 +6061,55 @@
       </c>
       <c r="M10" s="33">
         <v>15</v>
       </c>
       <c r="N10" s="33">
         <v>13</v>
       </c>
       <c r="O10" s="33">
         <v>18</v>
       </c>
       <c r="P10" s="33">
         <v>20</v>
       </c>
       <c r="Q10" s="33">
         <v>29</v>
       </c>
       <c r="R10" s="33">
         <v>20</v>
       </c>
       <c r="S10" s="33">
         <v>31</v>
       </c>
       <c r="T10" s="33">
         <v>26</v>
       </c>
+      <c r="U10" s="33">
+        <v>34</v>
+      </c>
     </row>
-    <row r="11" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:21" ht="13.05" customHeight="1">
       <c r="A11" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="33">
         <v>11</v>
       </c>
       <c r="C11" s="34">
         <v>12</v>
       </c>
       <c r="D11" s="34">
         <v>12</v>
       </c>
       <c r="E11" s="33">
         <v>16</v>
       </c>
       <c r="F11" s="33">
         <v>7</v>
       </c>
       <c r="G11" s="33">
         <v>11</v>
       </c>
       <c r="H11" s="33">
         <v>14</v>
       </c>
       <c r="I11" s="33">
@@ -6110,52 +6126,55 @@
       </c>
       <c r="M11" s="33">
         <v>13</v>
       </c>
       <c r="N11" s="33">
         <v>11</v>
       </c>
       <c r="O11" s="33">
         <v>7</v>
       </c>
       <c r="P11" s="33">
         <v>7</v>
       </c>
       <c r="Q11" s="33">
         <v>12</v>
       </c>
       <c r="R11" s="33">
         <v>9</v>
       </c>
       <c r="S11" s="33">
         <v>14</v>
       </c>
       <c r="T11" s="33">
         <v>5</v>
       </c>
+      <c r="U11" s="33">
+        <v>11</v>
+      </c>
     </row>
-    <row r="12" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:21" ht="13.05" customHeight="1">
       <c r="A12" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="33">
         <v>31</v>
       </c>
       <c r="C12" s="34">
         <v>17</v>
       </c>
       <c r="D12" s="34">
         <v>25</v>
       </c>
       <c r="E12" s="33">
         <v>36</v>
       </c>
       <c r="F12" s="33">
         <v>34</v>
       </c>
       <c r="G12" s="33">
         <v>33</v>
       </c>
       <c r="H12" s="33">
         <v>40</v>
       </c>
       <c r="I12" s="33">
@@ -6172,52 +6191,55 @@
       </c>
       <c r="M12" s="33">
         <v>38</v>
       </c>
       <c r="N12" s="33">
         <v>32</v>
       </c>
       <c r="O12" s="33">
         <v>23</v>
       </c>
       <c r="P12" s="33">
         <v>22</v>
       </c>
       <c r="Q12" s="33">
         <v>23</v>
       </c>
       <c r="R12" s="33">
         <v>25</v>
       </c>
       <c r="S12" s="33">
         <v>33</v>
       </c>
       <c r="T12" s="33">
         <v>33</v>
       </c>
+      <c r="U12" s="33">
+        <v>18</v>
+      </c>
     </row>
-    <row r="13" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:21" ht="13.05" customHeight="1">
       <c r="A13" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="33">
         <v>17</v>
       </c>
       <c r="C13" s="34">
         <v>32</v>
       </c>
       <c r="D13" s="34">
         <v>25</v>
       </c>
       <c r="E13" s="33">
         <v>29</v>
       </c>
       <c r="F13" s="33">
         <v>25</v>
       </c>
       <c r="G13" s="33">
         <v>38</v>
       </c>
       <c r="H13" s="33">
         <v>44</v>
       </c>
       <c r="I13" s="33">
@@ -6234,52 +6256,55 @@
       </c>
       <c r="M13" s="33">
         <v>28</v>
       </c>
       <c r="N13" s="33">
         <v>16</v>
       </c>
       <c r="O13" s="33">
         <v>15</v>
       </c>
       <c r="P13" s="33">
         <v>26</v>
       </c>
       <c r="Q13" s="33">
         <v>22</v>
       </c>
       <c r="R13" s="33">
         <v>18</v>
       </c>
       <c r="S13" s="33">
         <v>37</v>
       </c>
       <c r="T13" s="33">
         <v>35</v>
       </c>
+      <c r="U13" s="33">
+        <v>39</v>
+      </c>
     </row>
-    <row r="14" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:21" ht="13.05" customHeight="1">
       <c r="A14" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="33">
         <v>8</v>
       </c>
       <c r="C14" s="34">
         <v>12</v>
       </c>
       <c r="D14" s="34">
         <v>16</v>
       </c>
       <c r="E14" s="33">
         <v>14</v>
       </c>
       <c r="F14" s="33">
         <v>13</v>
       </c>
       <c r="G14" s="33">
         <v>23</v>
       </c>
       <c r="H14" s="33">
         <v>11</v>
       </c>
       <c r="I14" s="33">
@@ -6296,52 +6321,55 @@
       </c>
       <c r="M14" s="33">
         <v>15</v>
       </c>
       <c r="N14" s="33">
         <v>7</v>
       </c>
       <c r="O14" s="33">
         <v>8</v>
       </c>
       <c r="P14" s="33">
         <v>17</v>
       </c>
       <c r="Q14" s="33">
         <v>11</v>
       </c>
       <c r="R14" s="33">
         <v>15</v>
       </c>
       <c r="S14" s="33">
         <v>19</v>
       </c>
       <c r="T14" s="33">
         <v>20</v>
       </c>
+      <c r="U14" s="33">
+        <v>20</v>
+      </c>
     </row>
-    <row r="15" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:21" ht="13.05" customHeight="1">
       <c r="A15" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="33">
         <v>8</v>
       </c>
       <c r="C15" s="34">
         <v>13</v>
       </c>
       <c r="D15" s="34">
         <v>11</v>
       </c>
       <c r="E15" s="33">
         <v>9</v>
       </c>
       <c r="F15" s="33">
         <v>15</v>
       </c>
       <c r="G15" s="33">
         <v>4</v>
       </c>
       <c r="H15" s="33">
         <v>11</v>
       </c>
       <c r="I15" s="33">
@@ -6358,52 +6386,55 @@
       </c>
       <c r="M15" s="33">
         <v>11</v>
       </c>
       <c r="N15" s="33">
         <v>12</v>
       </c>
       <c r="O15" s="33">
         <v>6</v>
       </c>
       <c r="P15" s="33">
         <v>9</v>
       </c>
       <c r="Q15" s="33">
         <v>10</v>
       </c>
       <c r="R15" s="33">
         <v>5</v>
       </c>
       <c r="S15" s="33">
         <v>10</v>
       </c>
       <c r="T15" s="33">
         <v>10</v>
       </c>
+      <c r="U15" s="33">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:21" ht="13.05" customHeight="1">
       <c r="A16" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="33">
         <v>20</v>
       </c>
       <c r="C16" s="34">
         <v>37</v>
       </c>
       <c r="D16" s="34">
         <v>29</v>
       </c>
       <c r="E16" s="33">
         <v>35</v>
       </c>
       <c r="F16" s="33">
         <v>29</v>
       </c>
       <c r="G16" s="33">
         <v>30</v>
       </c>
       <c r="H16" s="33">
         <v>34</v>
       </c>
       <c r="I16" s="33">
@@ -6420,78 +6451,80 @@
       </c>
       <c r="M16" s="33">
         <v>40</v>
       </c>
       <c r="N16" s="33">
         <v>24</v>
       </c>
       <c r="O16" s="33">
         <v>23</v>
       </c>
       <c r="P16" s="33">
         <v>30</v>
       </c>
       <c r="Q16" s="33">
         <v>27</v>
       </c>
       <c r="R16" s="33">
         <v>16</v>
       </c>
       <c r="S16" s="33">
         <v>41</v>
       </c>
       <c r="T16" s="33">
         <v>30</v>
       </c>
+      <c r="U16" s="33">
+        <v>38</v>
+      </c>
     </row>
-    <row r="17" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="50" t="s">
+    <row r="17" spans="1:21" ht="13.05" customHeight="1">
+      <c r="A17" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="51"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B17" s="50"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="51"/>
+      <c r="L17" s="51"/>
+      <c r="M17" s="51"/>
+      <c r="N17" s="51"/>
+      <c r="O17" s="51"/>
+      <c r="P17" s="51"/>
+      <c r="Q17" s="51"/>
+      <c r="R17" s="51"/>
+      <c r="S17" s="51"/>
+      <c r="T17" s="52"/>
+      <c r="U17" s="52"/>
     </row>
-    <row r="18" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:21" ht="13.05" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="46">
         <v>130</v>
       </c>
       <c r="C18" s="47">
         <v>128</v>
       </c>
       <c r="D18" s="47">
         <v>154</v>
       </c>
       <c r="E18" s="46">
         <v>213</v>
       </c>
       <c r="F18" s="46">
         <v>183</v>
       </c>
       <c r="G18" s="46">
         <v>184</v>
       </c>
       <c r="H18" s="46">
         <v>263</v>
       </c>
       <c r="I18" s="46">
@@ -6508,52 +6541,55 @@
       </c>
       <c r="M18" s="46">
         <v>155</v>
       </c>
       <c r="N18" s="46">
         <v>114</v>
       </c>
       <c r="O18" s="46">
         <v>132</v>
       </c>
       <c r="P18" s="46">
         <v>162</v>
       </c>
       <c r="Q18" s="46">
         <v>156</v>
       </c>
       <c r="R18" s="46">
         <v>149</v>
       </c>
       <c r="S18" s="46">
         <v>245</v>
       </c>
       <c r="T18" s="46">
         <v>200</v>
       </c>
+      <c r="U18" s="46">
+        <v>214</v>
+      </c>
     </row>
-    <row r="19" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:21" ht="13.05" customHeight="1">
       <c r="A19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="33">
         <v>109</v>
       </c>
       <c r="C19" s="34">
         <v>108</v>
       </c>
       <c r="D19" s="34">
         <v>129</v>
       </c>
       <c r="E19" s="33">
         <v>187</v>
       </c>
       <c r="F19" s="33">
         <v>158</v>
       </c>
       <c r="G19" s="33">
         <v>151</v>
       </c>
       <c r="H19" s="33">
         <v>213</v>
       </c>
       <c r="I19" s="33">
@@ -6570,52 +6606,55 @@
       </c>
       <c r="M19" s="33">
         <v>128</v>
       </c>
       <c r="N19" s="33">
         <v>99</v>
       </c>
       <c r="O19" s="33">
         <v>111</v>
       </c>
       <c r="P19" s="33">
         <v>130</v>
       </c>
       <c r="Q19" s="33">
         <v>131</v>
       </c>
       <c r="R19" s="33">
         <v>125</v>
       </c>
       <c r="S19" s="33">
         <v>201</v>
       </c>
       <c r="T19" s="33">
         <v>174</v>
       </c>
+      <c r="U19" s="33">
+        <v>169</v>
+      </c>
     </row>
-    <row r="20" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:21" ht="13.05" customHeight="1">
       <c r="A20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="33">
         <v>8</v>
       </c>
       <c r="C20" s="34">
         <v>11</v>
       </c>
       <c r="D20" s="34">
         <v>10</v>
       </c>
       <c r="E20" s="33">
         <v>13</v>
       </c>
       <c r="F20" s="33">
         <v>14</v>
       </c>
       <c r="G20" s="33">
         <v>17</v>
       </c>
       <c r="H20" s="33">
         <v>19</v>
       </c>
       <c r="I20" s="33">
@@ -6632,52 +6671,55 @@
       </c>
       <c r="M20" s="33">
         <v>21</v>
       </c>
       <c r="N20" s="33">
         <v>6</v>
       </c>
       <c r="O20" s="33">
         <v>9</v>
       </c>
       <c r="P20" s="33">
         <v>18</v>
       </c>
       <c r="Q20" s="33">
         <v>11</v>
       </c>
       <c r="R20" s="33">
         <v>15</v>
       </c>
       <c r="S20" s="33">
         <v>21</v>
       </c>
       <c r="T20" s="33">
         <v>13</v>
       </c>
+      <c r="U20" s="33">
+        <v>17</v>
+      </c>
     </row>
-    <row r="21" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:21" ht="13.05" customHeight="1">
       <c r="A21" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="33">
         <v>12</v>
       </c>
       <c r="C21" s="34">
         <v>6</v>
       </c>
       <c r="D21" s="34">
         <v>13</v>
       </c>
       <c r="E21" s="33">
         <v>9</v>
       </c>
       <c r="F21" s="33">
         <v>11</v>
       </c>
       <c r="G21" s="33">
         <v>15</v>
       </c>
       <c r="H21" s="33">
         <v>29</v>
       </c>
       <c r="I21" s="33">
@@ -6694,52 +6736,55 @@
       </c>
       <c r="M21" s="33">
         <v>4</v>
       </c>
       <c r="N21" s="33">
         <v>8</v>
       </c>
       <c r="O21" s="33">
         <v>8</v>
       </c>
       <c r="P21" s="33">
         <v>8</v>
       </c>
       <c r="Q21" s="33">
         <v>10</v>
       </c>
       <c r="R21" s="33">
         <v>7</v>
       </c>
       <c r="S21" s="33">
         <v>18</v>
       </c>
       <c r="T21" s="33">
         <v>12</v>
       </c>
+      <c r="U21" s="33">
+        <v>25</v>
+      </c>
     </row>
-    <row r="22" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:21" ht="13.05" customHeight="1">
       <c r="A22" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="33">
         <v>1</v>
       </c>
       <c r="C22" s="34">
         <v>3</v>
       </c>
       <c r="D22" s="34">
         <v>2</v>
       </c>
       <c r="E22" s="33">
         <v>4</v>
       </c>
       <c r="F22" s="35" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="33">
         <v>1</v>
       </c>
       <c r="H22" s="33">
         <v>2</v>
       </c>
       <c r="I22" s="33">
@@ -6756,75 +6801,80 @@
       </c>
       <c r="M22" s="33">
         <v>2</v>
       </c>
       <c r="N22" s="33">
         <v>1</v>
       </c>
       <c r="O22" s="33">
         <v>4</v>
       </c>
       <c r="P22" s="33">
         <v>6</v>
       </c>
       <c r="Q22" s="33">
         <v>4</v>
       </c>
       <c r="R22" s="33">
         <v>2</v>
       </c>
       <c r="S22" s="33">
         <v>5</v>
       </c>
       <c r="T22" s="33">
         <v>1</v>
       </c>
+      <c r="U22" s="33">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:21" ht="13.05" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="51"/>
-[...16 lines deleted...]
-      <c r="S23" s="52"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="51"/>
+      <c r="H23" s="51"/>
+      <c r="I23" s="51"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="51"/>
+      <c r="N23" s="51"/>
+      <c r="O23" s="51"/>
+      <c r="P23" s="51"/>
+      <c r="Q23" s="51"/>
+      <c r="R23" s="51"/>
+      <c r="S23" s="51"/>
+      <c r="T23" s="52"/>
+      <c r="U23" s="52"/>
     </row>
-    <row r="24" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:21" ht="13.05" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="48">
         <v>120</v>
       </c>
       <c r="C24" s="47">
         <v>149</v>
       </c>
       <c r="D24" s="47">
         <v>154</v>
       </c>
       <c r="E24" s="46">
         <v>167</v>
       </c>
       <c r="F24" s="46">
         <v>156</v>
       </c>
       <c r="G24" s="46">
         <v>170</v>
       </c>
       <c r="H24" s="46">
         <v>193</v>
       </c>
       <c r="I24" s="46">
@@ -6841,52 +6891,55 @@
       </c>
       <c r="M24" s="46">
         <v>172</v>
       </c>
       <c r="N24" s="48">
         <v>118</v>
       </c>
       <c r="O24" s="48">
         <v>92</v>
       </c>
       <c r="P24" s="48">
         <v>125</v>
       </c>
       <c r="Q24" s="48">
         <v>139</v>
       </c>
       <c r="R24" s="48">
         <v>108</v>
       </c>
       <c r="S24" s="46">
         <v>186</v>
       </c>
       <c r="T24" s="48">
         <v>165</v>
       </c>
+      <c r="U24" s="46">
+        <v>165</v>
+      </c>
     </row>
-    <row r="25" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:21" ht="13.05" customHeight="1">
       <c r="A25" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="36">
         <v>18</v>
       </c>
       <c r="C25" s="34">
         <v>11</v>
       </c>
       <c r="D25" s="34">
         <v>17</v>
       </c>
       <c r="E25" s="33">
         <v>16</v>
       </c>
       <c r="F25" s="33">
         <v>17</v>
       </c>
       <c r="G25" s="33">
         <v>15</v>
       </c>
       <c r="H25" s="33">
         <v>23</v>
       </c>
       <c r="I25" s="33">
@@ -6903,52 +6956,55 @@
       </c>
       <c r="M25" s="33">
         <v>18</v>
       </c>
       <c r="N25" s="36">
         <v>12</v>
       </c>
       <c r="O25" s="36">
         <v>4</v>
       </c>
       <c r="P25" s="36">
         <v>8</v>
       </c>
       <c r="Q25" s="36">
         <v>19</v>
       </c>
       <c r="R25" s="36">
         <v>9</v>
       </c>
       <c r="S25" s="33">
         <v>24</v>
       </c>
       <c r="T25" s="36">
         <v>19</v>
       </c>
+      <c r="U25" s="33">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:21" ht="13.05" customHeight="1">
       <c r="A26" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="36">
         <v>8</v>
       </c>
       <c r="C26" s="34">
         <v>18</v>
       </c>
       <c r="D26" s="34">
         <v>21</v>
       </c>
       <c r="E26" s="33">
         <v>16</v>
       </c>
       <c r="F26" s="33">
         <v>16</v>
       </c>
       <c r="G26" s="33">
         <v>17</v>
       </c>
       <c r="H26" s="33">
         <v>18</v>
       </c>
       <c r="I26" s="33">
@@ -6965,52 +7021,55 @@
       </c>
       <c r="M26" s="33">
         <v>11</v>
       </c>
       <c r="N26" s="36">
         <v>5</v>
       </c>
       <c r="O26" s="36">
         <v>10</v>
       </c>
       <c r="P26" s="36">
         <v>12</v>
       </c>
       <c r="Q26" s="36">
         <v>19</v>
       </c>
       <c r="R26" s="36">
         <v>13</v>
       </c>
       <c r="S26" s="33">
         <v>13</v>
       </c>
       <c r="T26" s="36">
         <v>14</v>
       </c>
+      <c r="U26" s="33">
+        <v>9</v>
+      </c>
     </row>
-    <row r="27" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:21" ht="13.05" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="36">
         <v>11</v>
       </c>
       <c r="C27" s="34">
         <v>12</v>
       </c>
       <c r="D27" s="34">
         <v>12</v>
       </c>
       <c r="E27" s="33">
         <v>16</v>
       </c>
       <c r="F27" s="33">
         <v>7</v>
       </c>
       <c r="G27" s="33">
         <v>11</v>
       </c>
       <c r="H27" s="33">
         <v>14</v>
       </c>
       <c r="I27" s="33">
@@ -7027,52 +7086,55 @@
       </c>
       <c r="M27" s="33">
         <v>13</v>
       </c>
       <c r="N27" s="36">
         <v>11</v>
       </c>
       <c r="O27" s="36">
         <v>7</v>
       </c>
       <c r="P27" s="36">
         <v>7</v>
       </c>
       <c r="Q27" s="36">
         <v>12</v>
       </c>
       <c r="R27" s="36">
         <v>9</v>
       </c>
       <c r="S27" s="33">
         <v>14</v>
       </c>
       <c r="T27" s="36">
         <v>5</v>
       </c>
+      <c r="U27" s="33">
+        <v>11</v>
+      </c>
     </row>
-    <row r="28" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:21" ht="13.05" customHeight="1">
       <c r="A28" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="36">
         <v>31</v>
       </c>
       <c r="C28" s="34">
         <v>17</v>
       </c>
       <c r="D28" s="34">
         <v>25</v>
       </c>
       <c r="E28" s="33">
         <v>36</v>
       </c>
       <c r="F28" s="33">
         <v>34</v>
       </c>
       <c r="G28" s="33">
         <v>33</v>
       </c>
       <c r="H28" s="33">
         <v>40</v>
       </c>
       <c r="I28" s="33">
@@ -7089,52 +7151,55 @@
       </c>
       <c r="M28" s="33">
         <v>38</v>
       </c>
       <c r="N28" s="36">
         <v>32</v>
       </c>
       <c r="O28" s="36">
         <v>23</v>
       </c>
       <c r="P28" s="36">
         <v>22</v>
       </c>
       <c r="Q28" s="36">
         <v>23</v>
       </c>
       <c r="R28" s="36">
         <v>25</v>
       </c>
       <c r="S28" s="33">
         <v>33</v>
       </c>
       <c r="T28" s="36">
         <v>33</v>
       </c>
+      <c r="U28" s="33">
+        <v>18</v>
+      </c>
     </row>
-    <row r="29" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:21" ht="13.05" customHeight="1">
       <c r="A29" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="36">
         <v>16</v>
       </c>
       <c r="C29" s="34">
         <v>29</v>
       </c>
       <c r="D29" s="34">
         <v>23</v>
       </c>
       <c r="E29" s="33">
         <v>25</v>
       </c>
       <c r="F29" s="33">
         <v>25</v>
       </c>
       <c r="G29" s="33">
         <v>37</v>
       </c>
       <c r="H29" s="33">
         <v>42</v>
       </c>
       <c r="I29" s="33">
@@ -7151,52 +7216,55 @@
       </c>
       <c r="M29" s="33">
         <v>26</v>
       </c>
       <c r="N29" s="36">
         <v>15</v>
       </c>
       <c r="O29" s="36">
         <v>11</v>
       </c>
       <c r="P29" s="36">
         <v>20</v>
       </c>
       <c r="Q29" s="36">
         <v>18</v>
       </c>
       <c r="R29" s="36">
         <v>16</v>
       </c>
       <c r="S29" s="33">
         <v>32</v>
       </c>
       <c r="T29" s="36">
         <v>34</v>
       </c>
+      <c r="U29" s="33">
+        <v>36</v>
+      </c>
     </row>
-    <row r="30" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:21" ht="13.05" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="36">
         <v>8</v>
       </c>
       <c r="C30" s="34">
         <v>12</v>
       </c>
       <c r="D30" s="34">
         <v>16</v>
       </c>
       <c r="E30" s="33">
         <v>14</v>
       </c>
       <c r="F30" s="33">
         <v>13</v>
       </c>
       <c r="G30" s="33">
         <v>23</v>
       </c>
       <c r="H30" s="33">
         <v>11</v>
       </c>
       <c r="I30" s="33">
@@ -7213,52 +7281,55 @@
       </c>
       <c r="M30" s="33">
         <v>15</v>
       </c>
       <c r="N30" s="36">
         <v>7</v>
       </c>
       <c r="O30" s="36">
         <v>8</v>
       </c>
       <c r="P30" s="36">
         <v>17</v>
       </c>
       <c r="Q30" s="36">
         <v>11</v>
       </c>
       <c r="R30" s="36">
         <v>15</v>
       </c>
       <c r="S30" s="33">
         <v>19</v>
       </c>
       <c r="T30" s="36">
         <v>20</v>
       </c>
+      <c r="U30" s="33">
+        <v>20</v>
+      </c>
     </row>
-    <row r="31" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:21" ht="13.05" customHeight="1">
       <c r="A31" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="36">
         <v>8</v>
       </c>
       <c r="C31" s="34">
         <v>13</v>
       </c>
       <c r="D31" s="34">
         <v>11</v>
       </c>
       <c r="E31" s="33">
         <v>9</v>
       </c>
       <c r="F31" s="33">
         <v>15</v>
       </c>
       <c r="G31" s="33">
         <v>4</v>
       </c>
       <c r="H31" s="33">
         <v>11</v>
       </c>
       <c r="I31" s="33">
@@ -7275,52 +7346,55 @@
       </c>
       <c r="M31" s="33">
         <v>11</v>
       </c>
       <c r="N31" s="36">
         <v>12</v>
       </c>
       <c r="O31" s="36">
         <v>6</v>
       </c>
       <c r="P31" s="36">
         <v>9</v>
       </c>
       <c r="Q31" s="36">
         <v>10</v>
       </c>
       <c r="R31" s="36">
         <v>5</v>
       </c>
       <c r="S31" s="33">
         <v>10</v>
       </c>
       <c r="T31" s="36">
         <v>10</v>
       </c>
+      <c r="U31" s="33">
+        <v>12</v>
+      </c>
     </row>
-    <row r="32" spans="1:20" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:21" ht="13.05" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="38">
         <v>20</v>
       </c>
       <c r="C32" s="39">
         <v>37</v>
       </c>
       <c r="D32" s="39">
         <v>29</v>
       </c>
       <c r="E32" s="38">
         <v>35</v>
       </c>
       <c r="F32" s="38">
         <v>29</v>
       </c>
       <c r="G32" s="38">
         <v>30</v>
       </c>
       <c r="H32" s="38">
         <v>34</v>
       </c>
       <c r="I32" s="38">
@@ -7337,70 +7411,78 @@
       </c>
       <c r="M32" s="38">
         <v>40</v>
       </c>
       <c r="N32" s="38">
         <v>24</v>
       </c>
       <c r="O32" s="38">
         <v>23</v>
       </c>
       <c r="P32" s="38">
         <v>30</v>
       </c>
       <c r="Q32" s="38">
         <v>27</v>
       </c>
       <c r="R32" s="38">
         <v>16</v>
       </c>
       <c r="S32" s="38">
         <v>41</v>
       </c>
       <c r="T32" s="38">
         <v>30</v>
       </c>
+      <c r="U32" s="38">
+        <v>38</v>
+      </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:2">
+      <c r="A34" s="30" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
       <c r="B35" s="29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="30" t="s">
         <v>32</v>
-      </c>
-[...3 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:T1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A17:U17"/>
+    <mergeCell ref="A23:U23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A6:S6"/>
-    <mergeCell ref="N4:T4"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="N4:U4"/>
+    <mergeCell ref="A6:U6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>