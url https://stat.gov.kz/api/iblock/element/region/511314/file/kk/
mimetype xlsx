--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1632" yWindow="2808" windowWidth="21312" windowHeight="6696" tabRatio="795"/>
+    <workbookView xWindow="4116" yWindow="936" windowWidth="17856" windowHeight="6696" tabRatio="795"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="75">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <t>Қызылорда қ.ә.</t>
   </si>
   <si>
     <t>Байқоңыр қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Арал </t>
   </si>
   <si>
     <t xml:space="preserve">Жалағаш </t>
   </si>
   <si>
     <t xml:space="preserve">Жаңақорған </t>
   </si>
   <si>
@@ -234,50 +234,56 @@
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Әлеуметтік және демографиялық статистика бөлімі</t>
   </si>
   <si>
     <t>Снасапова Кулайхан</t>
   </si>
   <si>
     <t>+7 724 227-23-62</t>
   </si>
   <si>
     <t>k.snasapova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4482/</t>
   </si>
   <si>
     <t>61230101 Қызылорда облысы халқының табиғи өсімінің (кему) коэффициенті</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -508,51 +514,51 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
@@ -599,101 +605,103 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 5" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -969,51 +977,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.snasapova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:B22"/>
+  <dimension ref="A2:B31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="38.44140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="109.77734375" style="28" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="2">
         <v>61230101</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A3" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1099,94 +1107,104 @@
       <c r="B13" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="19">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="19">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:2" s="23" customFormat="1" ht="13.2">
       <c r="A21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:2" s="24" customFormat="1" ht="13.2"/>
+    <row r="28" spans="1:2">
+      <c r="A28" s="28" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="28" t="s">
+        <v>73</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B1:IV18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="3.77734375" customWidth="1"/>
     <col min="2" max="2" width="106.33203125" customWidth="1"/>
   </cols>
@@ -5807,307 +5825,315 @@
       <c r="II18" s="8"/>
       <c r="IJ18" s="8"/>
       <c r="IK18" s="8"/>
       <c r="IL18" s="8"/>
       <c r="IM18" s="8"/>
       <c r="IN18" s="8"/>
       <c r="IO18" s="8"/>
       <c r="IP18" s="8"/>
       <c r="IQ18" s="8"/>
       <c r="IR18" s="8"/>
       <c r="IS18" s="8"/>
       <c r="IT18" s="8"/>
       <c r="IU18" s="8"/>
       <c r="IV18" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AF37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M12" sqref="M12"/>
+      <selection activeCell="Q33" sqref="Q33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" style="31" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="30"/>
     <col min="10" max="10" width="11.21875" style="30" customWidth="1"/>
     <col min="11" max="12" width="9.109375" style="30"/>
     <col min="13" max="13" width="11.44140625" style="30" customWidth="1"/>
     <col min="14" max="14" width="9.109375" style="30"/>
     <col min="15" max="15" width="9.88671875" style="30" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="30" hidden="1" customWidth="1"/>
     <col min="17" max="19" width="9.109375" style="30"/>
     <col min="20" max="20" width="9.21875" style="30" customWidth="1"/>
     <col min="21" max="21" width="9" style="30" customWidth="1"/>
     <col min="22" max="32" width="9.109375" style="30"/>
     <col min="33" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:32" ht="14.4">
+      <c r="A1" s="60" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="52"/>
-[...18 lines deleted...]
-      <c r="U1" s="52"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="53"/>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="32"/>
     </row>
     <row r="3" spans="1:32" ht="14.4" customHeight="1">
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="31"/>
       <c r="O3" s="31"/>
-      <c r="T3" s="63" t="s">
+      <c r="T3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="U3" s="63"/>
-      <c r="V3" s="44"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="33"/>
     </row>
-    <row r="4" spans="1:32">
-[...1 lines deleted...]
-      <c r="B4" s="58">
+    <row r="4" spans="1:32" ht="14.4">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56">
         <v>2025</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="58">
+      <c r="C4" s="57"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="56">
         <v>2026</v>
       </c>
-      <c r="O4" s="59"/>
-[...5 lines deleted...]
-      <c r="U4" s="59"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="61"/>
     </row>
     <row r="5" spans="1:32" ht="26.4">
-      <c r="A5" s="57"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="55"/>
+      <c r="B5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="45" t="s">
+      <c r="D5" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="45" t="s">
+      <c r="E5" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="45" t="s">
+      <c r="F5" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="45" t="s">
+      <c r="G5" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="45" t="s">
+      <c r="H5" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="I5" s="45" t="s">
+      <c r="I5" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="46" t="s">
+      <c r="J5" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="46" t="s">
+      <c r="K5" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="46" t="s">
+      <c r="L5" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="46" t="s">
+      <c r="M5" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="45" t="s">
+      <c r="N5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="45" t="s">
+      <c r="O5" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="P5" s="45" t="s">
+      <c r="P5" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="45" t="s">
+      <c r="Q5" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="R5" s="45" t="s">
+      <c r="R5" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="S5" s="45" t="s">
+      <c r="S5" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="T5" s="45" t="s">
+      <c r="T5" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="U5" s="45" t="s">
+      <c r="U5" s="44" t="s">
         <v>26</v>
       </c>
+      <c r="V5" s="44" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:32" s="33" customFormat="1">
-      <c r="A6" s="61" t="s">
+    <row r="6" spans="1:32" s="33" customFormat="1" ht="14.4">
+      <c r="A6" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="61"/>
-[...19 lines deleted...]
-      <c r="V6" s="30"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
       <c r="W6" s="30"/>
       <c r="X6" s="30"/>
       <c r="Y6" s="30"/>
       <c r="Z6" s="30"/>
       <c r="AA6" s="30"/>
       <c r="AB6" s="30"/>
       <c r="AC6" s="30"/>
       <c r="AD6" s="30"/>
       <c r="AE6" s="30"/>
       <c r="AF6" s="30"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="47">
+      <c r="B7" s="46">
         <v>12.75</v>
       </c>
-      <c r="C7" s="48">
+      <c r="C7" s="47">
         <v>14.27</v>
       </c>
-      <c r="D7" s="48">
+      <c r="D7" s="47">
         <v>13.97</v>
       </c>
-      <c r="E7" s="48">
+      <c r="E7" s="47">
         <v>14.06</v>
       </c>
-      <c r="F7" s="48">
+      <c r="F7" s="47">
         <v>13.8</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G7" s="46">
         <v>13.88</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="46">
         <v>14.27</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="46">
         <v>14.31</v>
       </c>
-      <c r="J7" s="47">
+      <c r="J7" s="46">
         <v>14.47</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="46">
         <v>14.45</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="46">
         <v>14.23</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="46">
         <v>14.08</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="46">
         <v>12.33</v>
       </c>
-      <c r="O7" s="47">
+      <c r="O7" s="46">
         <v>11.96</v>
       </c>
-      <c r="P7" s="47">
+      <c r="P7" s="46">
         <v>11.71</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q7" s="46">
         <v>11.71</v>
       </c>
-      <c r="R7" s="47">
+      <c r="R7" s="46">
         <v>11.78</v>
       </c>
-      <c r="S7" s="47">
+      <c r="S7" s="46">
         <v>11.64</v>
       </c>
-      <c r="T7" s="47">
+      <c r="T7" s="46">
         <v>11.74</v>
       </c>
-      <c r="U7" s="47">
+      <c r="U7" s="46">
         <v>11.55</v>
+      </c>
+      <c r="V7" s="46">
+        <v>11.4</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="35">
         <v>13.87</v>
       </c>
       <c r="C8" s="36">
         <v>14.15</v>
       </c>
       <c r="D8" s="36">
         <v>13.86</v>
       </c>
       <c r="E8" s="36">
         <v>14.03</v>
       </c>
       <c r="F8" s="36">
         <v>14.33</v>
       </c>
       <c r="G8" s="35">
         <v>14.47</v>
       </c>
       <c r="H8" s="35">
@@ -6130,50 +6156,53 @@
       </c>
       <c r="N8" s="35">
         <v>13.27</v>
       </c>
       <c r="O8" s="35">
         <v>12.55</v>
       </c>
       <c r="P8" s="35">
         <v>12.35</v>
       </c>
       <c r="Q8" s="35">
         <v>12.35</v>
       </c>
       <c r="R8" s="35">
         <v>12.38</v>
       </c>
       <c r="S8" s="35">
         <v>12.16</v>
       </c>
       <c r="T8" s="35">
         <v>12.2</v>
       </c>
       <c r="U8" s="35">
         <v>12.02</v>
       </c>
+      <c r="V8" s="35">
+        <v>11.86</v>
+      </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="35">
         <v>4.82</v>
       </c>
       <c r="C9" s="36">
         <v>9.91</v>
       </c>
       <c r="D9" s="36">
         <v>9.76</v>
       </c>
       <c r="E9" s="36">
         <v>9.11</v>
       </c>
       <c r="F9" s="36">
         <v>8.33</v>
       </c>
       <c r="G9" s="35">
         <v>7.83</v>
       </c>
       <c r="H9" s="35">
         <v>7.87</v>
@@ -6195,50 +6224,53 @@
       </c>
       <c r="N9" s="35">
         <v>7.01</v>
       </c>
       <c r="O9" s="35">
         <v>5.52</v>
       </c>
       <c r="P9" s="35">
         <v>7.48</v>
       </c>
       <c r="Q9" s="35">
         <v>7.48</v>
       </c>
       <c r="R9" s="35">
         <v>6.8</v>
       </c>
       <c r="S9" s="35">
         <v>7.31</v>
       </c>
       <c r="T9" s="35">
         <v>6.95</v>
       </c>
       <c r="U9" s="35">
         <v>6.68</v>
       </c>
+      <c r="V9" s="35">
+        <v>6.56</v>
+      </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="35">
         <v>11.03</v>
       </c>
       <c r="C10" s="36">
         <v>13.62</v>
       </c>
       <c r="D10" s="36">
         <v>14.81</v>
       </c>
       <c r="E10" s="36">
         <v>15.36</v>
       </c>
       <c r="F10" s="36">
         <v>14.87</v>
       </c>
       <c r="G10" s="35">
         <v>15.26</v>
       </c>
       <c r="H10" s="35">
         <v>15.48</v>
@@ -6260,50 +6292,53 @@
       </c>
       <c r="N10" s="35">
         <v>11.82</v>
       </c>
       <c r="O10" s="35">
         <v>12.91</v>
       </c>
       <c r="P10" s="35">
         <v>12.56</v>
       </c>
       <c r="Q10" s="35">
         <v>12.56</v>
       </c>
       <c r="R10" s="35">
         <v>12.28</v>
       </c>
       <c r="S10" s="35">
         <v>12.47</v>
       </c>
       <c r="T10" s="35">
         <v>12.75</v>
       </c>
       <c r="U10" s="35">
         <v>12.43</v>
       </c>
+      <c r="V10" s="35">
+        <v>12.2</v>
+      </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="35">
         <v>14.91</v>
       </c>
       <c r="C11" s="36">
         <v>16.600000000000001</v>
       </c>
       <c r="D11" s="36">
         <v>15.87</v>
       </c>
       <c r="E11" s="36">
         <v>14.79</v>
       </c>
       <c r="F11" s="36">
         <v>14.58</v>
       </c>
       <c r="G11" s="35">
         <v>15.03</v>
       </c>
       <c r="H11" s="35">
         <v>15.39</v>
@@ -6325,50 +6360,53 @@
       </c>
       <c r="N11" s="35">
         <v>11.02</v>
       </c>
       <c r="O11" s="35">
         <v>8.4499999999999993</v>
       </c>
       <c r="P11" s="35">
         <v>8.2100000000000009</v>
       </c>
       <c r="Q11" s="35">
         <v>8.2100000000000009</v>
       </c>
       <c r="R11" s="35">
         <v>8.65</v>
       </c>
       <c r="S11" s="35">
         <v>8.98</v>
       </c>
       <c r="T11" s="35">
         <v>9.7100000000000009</v>
       </c>
       <c r="U11" s="35">
         <v>10.34</v>
       </c>
+      <c r="V11" s="35">
+        <v>9.93</v>
+      </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="35">
         <v>15.75</v>
       </c>
       <c r="C12" s="36">
         <v>17.48</v>
       </c>
       <c r="D12" s="36">
         <v>16.28</v>
       </c>
       <c r="E12" s="36">
         <v>16.2</v>
       </c>
       <c r="F12" s="36">
         <v>15.65</v>
       </c>
       <c r="G12" s="35">
         <v>15.31</v>
       </c>
       <c r="H12" s="35">
         <v>15.56</v>
@@ -6390,50 +6428,53 @@
       </c>
       <c r="N12" s="35">
         <v>13.6</v>
       </c>
       <c r="O12" s="35">
         <v>14.3</v>
       </c>
       <c r="P12" s="35">
         <v>13.11</v>
       </c>
       <c r="Q12" s="35">
         <v>13.11</v>
       </c>
       <c r="R12" s="35">
         <v>13.57</v>
       </c>
       <c r="S12" s="35">
         <v>13.42</v>
       </c>
       <c r="T12" s="35">
         <v>13.66</v>
       </c>
       <c r="U12" s="35">
         <v>13.33</v>
       </c>
+      <c r="V12" s="35">
+        <v>13.88</v>
+      </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="35">
         <v>11.35</v>
       </c>
       <c r="C13" s="36">
         <v>15.51</v>
       </c>
       <c r="D13" s="36">
         <v>14.64</v>
       </c>
       <c r="E13" s="36">
         <v>15.44</v>
       </c>
       <c r="F13" s="36">
         <v>14.29</v>
       </c>
       <c r="G13" s="35">
         <v>14.25</v>
       </c>
       <c r="H13" s="35">
         <v>14.54</v>
@@ -6455,50 +6496,53 @@
       </c>
       <c r="N13" s="35">
         <v>10.51</v>
       </c>
       <c r="O13" s="35">
         <v>11.45</v>
       </c>
       <c r="P13" s="35">
         <v>11.4</v>
       </c>
       <c r="Q13" s="35">
         <v>11.4</v>
       </c>
       <c r="R13" s="35">
         <v>11.46</v>
       </c>
       <c r="S13" s="35">
         <v>11.67</v>
       </c>
       <c r="T13" s="35">
         <v>11.56</v>
       </c>
       <c r="U13" s="35">
         <v>11.37</v>
       </c>
+      <c r="V13" s="35">
+        <v>10.85</v>
+      </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="35">
         <v>12.17</v>
       </c>
       <c r="C14" s="36">
         <v>14.05</v>
       </c>
       <c r="D14" s="36">
         <v>13.24</v>
       </c>
       <c r="E14" s="36">
         <v>12.42</v>
       </c>
       <c r="F14" s="36">
         <v>12.22</v>
       </c>
       <c r="G14" s="35">
         <v>12.4</v>
       </c>
       <c r="H14" s="35">
         <v>12.41</v>
@@ -6520,50 +6564,53 @@
       </c>
       <c r="N14" s="35">
         <v>9.3000000000000007</v>
       </c>
       <c r="O14" s="35">
         <v>8.9499999999999993</v>
       </c>
       <c r="P14" s="35">
         <v>10.45</v>
       </c>
       <c r="Q14" s="35">
         <v>10.45</v>
       </c>
       <c r="R14" s="35">
         <v>10.91</v>
       </c>
       <c r="S14" s="35">
         <v>10.57</v>
       </c>
       <c r="T14" s="35">
         <v>10.9</v>
       </c>
       <c r="U14" s="35">
         <v>10.53</v>
       </c>
+      <c r="V14" s="35">
+        <v>10.48</v>
+      </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="35">
         <v>6.24</v>
       </c>
       <c r="C15" s="36">
         <v>8.52</v>
       </c>
       <c r="D15" s="36">
         <v>9.25</v>
       </c>
       <c r="E15" s="36">
         <v>9.52</v>
       </c>
       <c r="F15" s="36">
         <v>8.7799999999999994</v>
       </c>
       <c r="G15" s="35">
         <v>9.25</v>
       </c>
       <c r="H15" s="35">
         <v>9.68</v>
@@ -6585,50 +6632,53 @@
       </c>
       <c r="N15" s="35">
         <v>7.88</v>
       </c>
       <c r="O15" s="35">
         <v>8.99</v>
       </c>
       <c r="P15" s="35">
         <v>7.54</v>
       </c>
       <c r="Q15" s="35">
         <v>7.54</v>
       </c>
       <c r="R15" s="35">
         <v>8.84</v>
       </c>
       <c r="S15" s="35">
         <v>9.02</v>
       </c>
       <c r="T15" s="35">
         <v>8.7799999999999994</v>
       </c>
       <c r="U15" s="35">
         <v>8.4600000000000009</v>
       </c>
+      <c r="V15" s="35">
+        <v>8.2799999999999994</v>
+      </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="35">
         <v>13.27</v>
       </c>
       <c r="C16" s="36">
         <v>14.54</v>
       </c>
       <c r="D16" s="36">
         <v>14.13</v>
       </c>
       <c r="E16" s="36">
         <v>14.24</v>
       </c>
       <c r="F16" s="36">
         <v>13.21</v>
       </c>
       <c r="G16" s="35">
         <v>13.01</v>
       </c>
       <c r="H16" s="35">
         <v>13.71</v>
@@ -6650,141 +6700,149 @@
       </c>
       <c r="N16" s="35">
         <v>15.41</v>
       </c>
       <c r="O16" s="35">
         <v>13.53</v>
       </c>
       <c r="P16" s="35">
         <v>12.67</v>
       </c>
       <c r="Q16" s="35">
         <v>12.67</v>
       </c>
       <c r="R16" s="35">
         <v>12.08</v>
       </c>
       <c r="S16" s="35">
         <v>11.24</v>
       </c>
       <c r="T16" s="35">
         <v>11.55</v>
       </c>
       <c r="U16" s="35">
         <v>11.41</v>
       </c>
+      <c r="V16" s="35">
+        <v>11.09</v>
+      </c>
     </row>
-    <row r="17" spans="1:21">
-      <c r="A17" s="53" t="s">
+    <row r="17" spans="1:22" ht="14.4">
+      <c r="A17" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="53"/>
-[...17 lines deleted...]
-      <c r="T17" s="54"/>
+      <c r="B17" s="65"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="65"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="65"/>
+      <c r="N17" s="65"/>
+      <c r="O17" s="65"/>
+      <c r="P17" s="65"/>
+      <c r="Q17" s="65"/>
+      <c r="R17" s="52"/>
+      <c r="S17" s="52"/>
+      <c r="T17" s="52"/>
+      <c r="U17" s="53"/>
+      <c r="V17" s="53"/>
     </row>
-    <row r="18" spans="1:21" ht="13.2" customHeight="1">
+    <row r="18" spans="1:22" ht="13.2" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="47">
+      <c r="B18" s="46">
         <v>13.25</v>
       </c>
-      <c r="C18" s="49">
+      <c r="C18" s="48">
         <v>13.92</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="48">
         <v>13.85</v>
       </c>
-      <c r="E18" s="49">
+      <c r="E18" s="48">
         <v>13.76</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F18" s="48">
         <v>13.81</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="46">
         <v>13.93</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="46">
         <v>14.4</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="46">
         <v>14.54</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="46">
         <v>14.68</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="46">
         <v>14.45</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="46">
         <v>14.26</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="46">
         <v>14.09</v>
       </c>
-      <c r="N18" s="47">
+      <c r="N18" s="46">
         <v>12.62</v>
       </c>
-      <c r="O18" s="47">
+      <c r="O18" s="46">
         <v>12.19</v>
       </c>
-      <c r="P18" s="47">
+      <c r="P18" s="46">
         <v>11.95</v>
       </c>
-      <c r="Q18" s="47">
+      <c r="Q18" s="46">
         <v>11.95</v>
       </c>
-      <c r="R18" s="47">
+      <c r="R18" s="46">
         <v>11.71</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="46">
         <v>11.59</v>
       </c>
-      <c r="T18" s="47">
+      <c r="T18" s="46">
         <v>11.65</v>
       </c>
-      <c r="U18" s="47">
+      <c r="U18" s="46">
         <v>11.45</v>
       </c>
+      <c r="V18" s="46">
+        <v>11.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:21" ht="13.2" customHeight="1">
+    <row r="19" spans="1:22" ht="13.2" customHeight="1">
       <c r="A19" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="35">
         <v>14.01</v>
       </c>
       <c r="C19" s="39">
         <v>14</v>
       </c>
       <c r="D19" s="39">
         <v>13.71</v>
       </c>
       <c r="E19" s="39">
         <v>13.7</v>
       </c>
       <c r="F19" s="39">
         <v>14.03</v>
       </c>
       <c r="G19" s="35">
         <v>14.25</v>
       </c>
       <c r="H19" s="35">
         <v>14.8</v>
       </c>
       <c r="I19" s="35">
@@ -6804,52 +6862,55 @@
       </c>
       <c r="N19" s="35">
         <v>13.02</v>
       </c>
       <c r="O19" s="35">
         <v>12.54</v>
       </c>
       <c r="P19" s="35">
         <v>12.36</v>
       </c>
       <c r="Q19" s="35">
         <v>12.36</v>
       </c>
       <c r="R19" s="35">
         <v>12.23</v>
       </c>
       <c r="S19" s="35">
         <v>11.95</v>
       </c>
       <c r="T19" s="35">
         <v>12.02</v>
       </c>
       <c r="U19" s="35">
         <v>11.85</v>
       </c>
+      <c r="V19" s="35">
+        <v>11.69</v>
+      </c>
     </row>
-    <row r="20" spans="1:21" ht="13.2" customHeight="1">
+    <row r="20" spans="1:22" ht="13.2" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="35">
         <v>4.82</v>
       </c>
       <c r="C20" s="39">
         <v>9.91</v>
       </c>
       <c r="D20" s="39">
         <v>9.76</v>
       </c>
       <c r="E20" s="39">
         <v>9.11</v>
       </c>
       <c r="F20" s="39">
         <v>8.33</v>
       </c>
       <c r="G20" s="35">
         <v>7.83</v>
       </c>
       <c r="H20" s="35">
         <v>7.87</v>
       </c>
       <c r="I20" s="35">
@@ -6869,52 +6930,55 @@
       </c>
       <c r="N20" s="35">
         <v>7.01</v>
       </c>
       <c r="O20" s="35">
         <v>5.52</v>
       </c>
       <c r="P20" s="35">
         <v>7.48</v>
       </c>
       <c r="Q20" s="35">
         <v>7.48</v>
       </c>
       <c r="R20" s="35">
         <v>6.8</v>
       </c>
       <c r="S20" s="35">
         <v>7.31</v>
       </c>
       <c r="T20" s="35">
         <v>6.95</v>
       </c>
       <c r="U20" s="35">
         <v>6.68</v>
       </c>
+      <c r="V20" s="35">
+        <v>6.56</v>
+      </c>
     </row>
-    <row r="21" spans="1:21" ht="13.2" customHeight="1">
+    <row r="21" spans="1:22" ht="13.2" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="35">
         <v>14.04</v>
       </c>
       <c r="C21" s="39">
         <v>16.75</v>
       </c>
       <c r="D21" s="39">
         <v>18.12</v>
       </c>
       <c r="E21" s="39">
         <v>18.27</v>
       </c>
       <c r="F21" s="39">
         <v>16.48</v>
       </c>
       <c r="G21" s="35">
         <v>16.850000000000001</v>
       </c>
       <c r="H21" s="35">
         <v>17.32</v>
       </c>
       <c r="I21" s="35">
@@ -6934,52 +6998,55 @@
       </c>
       <c r="N21" s="35">
         <v>11.98</v>
       </c>
       <c r="O21" s="35">
         <v>14.4</v>
       </c>
       <c r="P21" s="35">
         <v>12.38</v>
       </c>
       <c r="Q21" s="35">
         <v>12.38</v>
       </c>
       <c r="R21" s="35">
         <v>11.73</v>
       </c>
       <c r="S21" s="35">
         <v>12.29</v>
       </c>
       <c r="T21" s="35">
         <v>12.41</v>
       </c>
       <c r="U21" s="35">
         <v>11.89</v>
       </c>
+      <c r="V21" s="35">
+        <v>11.99</v>
+      </c>
     </row>
-    <row r="22" spans="1:21" ht="13.2" customHeight="1">
+    <row r="22" spans="1:22" ht="13.2" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="35">
         <v>12.52</v>
       </c>
       <c r="C22" s="39">
         <v>13.22</v>
       </c>
       <c r="D22" s="39">
         <v>15.81</v>
       </c>
       <c r="E22" s="39">
         <v>13.9</v>
       </c>
       <c r="F22" s="39">
         <v>12.99</v>
       </c>
       <c r="G22" s="35">
         <v>11.17</v>
       </c>
       <c r="H22" s="35">
         <v>10.72</v>
       </c>
       <c r="I22" s="35">
@@ -6999,141 +7066,149 @@
       </c>
       <c r="N22" s="35">
         <v>21.32</v>
       </c>
       <c r="O22" s="35">
         <v>12.79</v>
       </c>
       <c r="P22" s="35">
         <v>10.130000000000001</v>
       </c>
       <c r="Q22" s="35">
         <v>10.130000000000001</v>
       </c>
       <c r="R22" s="35">
         <v>8.85</v>
       </c>
       <c r="S22" s="35">
         <v>9.6999999999999993</v>
       </c>
       <c r="T22" s="35">
         <v>10.86</v>
       </c>
       <c r="U22" s="35">
         <v>11.39</v>
       </c>
+      <c r="V22" s="35">
+        <v>9.74</v>
+      </c>
     </row>
-    <row r="23" spans="1:21" ht="13.2" customHeight="1">
-      <c r="A23" s="55" t="s">
+    <row r="23" spans="1:22" ht="13.2" customHeight="1">
+      <c r="A23" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="55"/>
-[...17 lines deleted...]
-      <c r="T23" s="54"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="51"/>
+      <c r="H23" s="51"/>
+      <c r="I23" s="51"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="51"/>
+      <c r="N23" s="51"/>
+      <c r="O23" s="51"/>
+      <c r="P23" s="51"/>
+      <c r="Q23" s="51"/>
+      <c r="R23" s="52"/>
+      <c r="S23" s="52"/>
+      <c r="T23" s="52"/>
+      <c r="U23" s="53"/>
+      <c r="V23" s="53"/>
     </row>
-    <row r="24" spans="1:21" ht="13.2" customHeight="1">
+    <row r="24" spans="1:22" ht="13.2" customHeight="1">
       <c r="A24" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="50">
+      <c r="B24" s="49">
         <v>12.3</v>
       </c>
-      <c r="C24" s="51">
+      <c r="C24" s="50">
         <v>14.59</v>
       </c>
-      <c r="D24" s="51">
+      <c r="D24" s="50">
         <v>14.07</v>
       </c>
-      <c r="E24" s="51">
+      <c r="E24" s="50">
         <v>14.33</v>
       </c>
-      <c r="F24" s="51">
+      <c r="F24" s="50">
         <v>13.8</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="46">
         <v>13.84</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="46">
         <v>14.16</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="46">
         <v>14.11</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="46">
         <v>14.29</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="46">
         <v>14.44</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="46">
         <v>14.2</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="46">
         <v>14.06</v>
       </c>
-      <c r="N24" s="50">
+      <c r="N24" s="49">
         <v>12.08</v>
       </c>
-      <c r="O24" s="50">
+      <c r="O24" s="49">
         <v>11.75</v>
       </c>
-      <c r="P24" s="50">
+      <c r="P24" s="49">
         <v>11.49</v>
       </c>
-      <c r="Q24" s="50">
+      <c r="Q24" s="49">
         <v>11.49</v>
       </c>
-      <c r="R24" s="50">
+      <c r="R24" s="49">
         <v>11.83</v>
       </c>
-      <c r="S24" s="50">
+      <c r="S24" s="49">
         <v>11.67</v>
       </c>
-      <c r="T24" s="50">
+      <c r="T24" s="49">
         <v>11.84</v>
       </c>
-      <c r="U24" s="47">
+      <c r="U24" s="46">
         <v>11.64</v>
       </c>
+      <c r="V24" s="46">
+        <v>11.49</v>
+      </c>
     </row>
-    <row r="25" spans="1:21" ht="13.2" customHeight="1">
+    <row r="25" spans="1:22" ht="13.2" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="40">
         <v>12.75</v>
       </c>
       <c r="C25" s="41">
         <v>15.25</v>
       </c>
       <c r="D25" s="41">
         <v>14.95</v>
       </c>
       <c r="E25" s="41">
         <v>16.57</v>
       </c>
       <c r="F25" s="41">
         <v>16.670000000000002</v>
       </c>
       <c r="G25" s="35">
         <v>16.18</v>
       </c>
       <c r="H25" s="35">
         <v>16.420000000000002</v>
       </c>
       <c r="I25" s="35">
@@ -7153,52 +7228,55 @@
       </c>
       <c r="N25" s="40">
         <v>15.11</v>
       </c>
       <c r="O25" s="40">
         <v>12.64</v>
       </c>
       <c r="P25" s="40">
         <v>12.23</v>
       </c>
       <c r="Q25" s="40">
         <v>12.23</v>
       </c>
       <c r="R25" s="40">
         <v>13.51</v>
       </c>
       <c r="S25" s="40">
         <v>13.68</v>
       </c>
       <c r="T25" s="40">
         <v>13.58</v>
       </c>
       <c r="U25" s="35">
         <v>13.23</v>
       </c>
+      <c r="V25" s="35">
+        <v>13.06</v>
+      </c>
     </row>
-    <row r="26" spans="1:21" ht="13.2" customHeight="1">
+    <row r="26" spans="1:22" ht="13.2" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="40">
         <v>8.2799999999999994</v>
       </c>
       <c r="C26" s="41">
         <v>10.76</v>
       </c>
       <c r="D26" s="41">
         <v>11.81</v>
       </c>
       <c r="E26" s="41">
         <v>12.73</v>
       </c>
       <c r="F26" s="41">
         <v>13.42</v>
       </c>
       <c r="G26" s="35">
         <v>13.83</v>
       </c>
       <c r="H26" s="35">
         <v>13.82</v>
       </c>
       <c r="I26" s="35">
@@ -7218,52 +7296,55 @@
       </c>
       <c r="N26" s="40">
         <v>11.68</v>
       </c>
       <c r="O26" s="40">
         <v>11.56</v>
       </c>
       <c r="P26" s="40">
         <v>12.7</v>
       </c>
       <c r="Q26" s="40">
         <v>12.7</v>
       </c>
       <c r="R26" s="40">
         <v>12.79</v>
       </c>
       <c r="S26" s="40">
         <v>12.63</v>
       </c>
       <c r="T26" s="40">
         <v>13.05</v>
       </c>
       <c r="U26" s="35">
         <v>12.92</v>
       </c>
+      <c r="V26" s="35">
+        <v>12.38</v>
+      </c>
     </row>
-    <row r="27" spans="1:21" ht="13.2" customHeight="1">
+    <row r="27" spans="1:22" ht="13.2" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="40">
         <v>14.91</v>
       </c>
       <c r="C27" s="41">
         <v>16.600000000000001</v>
       </c>
       <c r="D27" s="41">
         <v>15.87</v>
       </c>
       <c r="E27" s="41">
         <v>14.79</v>
       </c>
       <c r="F27" s="41">
         <v>14.58</v>
       </c>
       <c r="G27" s="35">
         <v>15.03</v>
       </c>
       <c r="H27" s="35">
         <v>15.39</v>
       </c>
       <c r="I27" s="35">
@@ -7283,52 +7364,55 @@
       </c>
       <c r="N27" s="40">
         <v>11.02</v>
       </c>
       <c r="O27" s="40">
         <v>8.4499999999999993</v>
       </c>
       <c r="P27" s="40">
         <v>8.2100000000000009</v>
       </c>
       <c r="Q27" s="40">
         <v>8.2100000000000009</v>
       </c>
       <c r="R27" s="40">
         <v>8.65</v>
       </c>
       <c r="S27" s="40">
         <v>8.98</v>
       </c>
       <c r="T27" s="40">
         <v>9.7100000000000009</v>
       </c>
       <c r="U27" s="35">
         <v>10.34</v>
       </c>
+      <c r="V27" s="35">
+        <v>9.93</v>
+      </c>
     </row>
-    <row r="28" spans="1:21" ht="13.2" customHeight="1">
+    <row r="28" spans="1:22" ht="13.2" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="40">
         <v>15.75</v>
       </c>
       <c r="C28" s="41">
         <v>17.48</v>
       </c>
       <c r="D28" s="41">
         <v>16.28</v>
       </c>
       <c r="E28" s="41">
         <v>16.2</v>
       </c>
       <c r="F28" s="41">
         <v>16.649999999999999</v>
       </c>
       <c r="G28" s="35">
         <v>15.31</v>
       </c>
       <c r="H28" s="35">
         <v>15.56</v>
       </c>
       <c r="I28" s="35">
@@ -7348,52 +7432,55 @@
       </c>
       <c r="N28" s="40">
         <v>13.6</v>
       </c>
       <c r="O28" s="40">
         <v>14.3</v>
       </c>
       <c r="P28" s="40">
         <v>13.11</v>
       </c>
       <c r="Q28" s="40">
         <v>13.11</v>
       </c>
       <c r="R28" s="40">
         <v>13.57</v>
       </c>
       <c r="S28" s="40">
         <v>13.42</v>
       </c>
       <c r="T28" s="40">
         <v>13.66</v>
       </c>
       <c r="U28" s="35">
         <v>13.33</v>
       </c>
+      <c r="V28" s="35">
+        <v>13.88</v>
+      </c>
     </row>
-    <row r="29" spans="1:21" ht="13.2" customHeight="1">
+    <row r="29" spans="1:22" ht="13.2" customHeight="1">
       <c r="A29" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="40">
         <v>11.22</v>
       </c>
       <c r="C29" s="41">
         <v>15.75</v>
       </c>
       <c r="D29" s="41">
         <v>14.52</v>
       </c>
       <c r="E29" s="41">
         <v>15.6</v>
       </c>
       <c r="F29" s="41">
         <v>14.43</v>
       </c>
       <c r="G29" s="35">
         <v>14.56</v>
       </c>
       <c r="H29" s="35">
         <v>14.94</v>
       </c>
       <c r="I29" s="35">
@@ -7413,52 +7500,55 @@
       </c>
       <c r="N29" s="40">
         <v>9.42</v>
       </c>
       <c r="O29" s="40">
         <v>11.31</v>
       </c>
       <c r="P29" s="40">
         <v>11.53</v>
       </c>
       <c r="Q29" s="40">
         <v>11.53</v>
       </c>
       <c r="R29" s="40">
         <v>11.72</v>
       </c>
       <c r="S29" s="40">
         <v>11.87</v>
       </c>
       <c r="T29" s="40">
         <v>11.63</v>
       </c>
       <c r="U29" s="35">
         <v>11.36</v>
       </c>
+      <c r="V29" s="35">
+        <v>10.96</v>
+      </c>
     </row>
-    <row r="30" spans="1:21" ht="13.2" customHeight="1">
+    <row r="30" spans="1:22" ht="13.2" customHeight="1">
       <c r="A30" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="40">
         <v>12.17</v>
       </c>
       <c r="C30" s="41">
         <v>14.05</v>
       </c>
       <c r="D30" s="41">
         <v>13.24</v>
       </c>
       <c r="E30" s="41">
         <v>12.42</v>
       </c>
       <c r="F30" s="41">
         <v>12.22</v>
       </c>
       <c r="G30" s="35">
         <v>12.4</v>
       </c>
       <c r="H30" s="35">
         <v>12.41</v>
       </c>
       <c r="I30" s="35">
@@ -7478,52 +7568,55 @@
       </c>
       <c r="N30" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="O30" s="40">
         <v>8.9499999999999993</v>
       </c>
       <c r="P30" s="40">
         <v>10.45</v>
       </c>
       <c r="Q30" s="40">
         <v>10.45</v>
       </c>
       <c r="R30" s="40">
         <v>10.91</v>
       </c>
       <c r="S30" s="40">
         <v>10.57</v>
       </c>
       <c r="T30" s="40">
         <v>10.9</v>
       </c>
       <c r="U30" s="35">
         <v>10.53</v>
       </c>
+      <c r="V30" s="35">
+        <v>10.48</v>
+      </c>
     </row>
-    <row r="31" spans="1:21" ht="13.2" customHeight="1">
+    <row r="31" spans="1:22" ht="13.2" customHeight="1">
       <c r="A31" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="40">
         <v>6.24</v>
       </c>
       <c r="C31" s="41">
         <v>8.52</v>
       </c>
       <c r="D31" s="41">
         <v>9.25</v>
       </c>
       <c r="E31" s="41">
         <v>9.52</v>
       </c>
       <c r="F31" s="41">
         <v>8.7799999999999994</v>
       </c>
       <c r="G31" s="35">
         <v>9.25</v>
       </c>
       <c r="H31" s="35">
         <v>9.68</v>
       </c>
       <c r="I31" s="35">
@@ -7543,52 +7636,55 @@
       </c>
       <c r="N31" s="40">
         <v>7.88</v>
       </c>
       <c r="O31" s="40">
         <v>8.99</v>
       </c>
       <c r="P31" s="40">
         <v>7.54</v>
       </c>
       <c r="Q31" s="40">
         <v>7.54</v>
       </c>
       <c r="R31" s="40">
         <v>8.84</v>
       </c>
       <c r="S31" s="40">
         <v>9.02</v>
       </c>
       <c r="T31" s="40">
         <v>8.7799999999999994</v>
       </c>
       <c r="U31" s="35">
         <v>8.4600000000000009</v>
       </c>
+      <c r="V31" s="35">
+        <v>8.2799999999999994</v>
+      </c>
     </row>
-    <row r="32" spans="1:21" ht="13.2" customHeight="1">
+    <row r="32" spans="1:22" ht="13.2" customHeight="1">
       <c r="A32" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="42">
         <v>13.27</v>
       </c>
       <c r="C32" s="43">
         <v>14.54</v>
       </c>
       <c r="D32" s="43">
         <v>14.13</v>
       </c>
       <c r="E32" s="43">
         <v>14.24</v>
       </c>
       <c r="F32" s="43">
         <v>13.21</v>
       </c>
       <c r="G32" s="42">
         <v>13.01</v>
       </c>
       <c r="H32" s="42">
         <v>13.71</v>
       </c>
       <c r="I32" s="42">
@@ -7607,73 +7703,76 @@
         <v>13.9</v>
       </c>
       <c r="N32" s="42">
         <v>15.41</v>
       </c>
       <c r="O32" s="42">
         <v>13.53</v>
       </c>
       <c r="P32" s="42">
         <v>12.67</v>
       </c>
       <c r="Q32" s="42">
         <v>12.67</v>
       </c>
       <c r="R32" s="42">
         <v>12.08</v>
       </c>
       <c r="S32" s="42">
         <v>11.24</v>
       </c>
       <c r="T32" s="42">
         <v>11.55</v>
       </c>
       <c r="U32" s="42">
         <v>11.41</v>
+      </c>
+      <c r="V32" s="42">
+        <v>11.09</v>
       </c>
     </row>
     <row r="37" spans="2:15">
       <c r="B37" s="30" t="s">
         <v>28</v>
       </c>
       <c r="N37" s="30" t="s">
         <v>28</v>
       </c>
       <c r="O37" s="30" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:U1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:T23"/>
+    <mergeCell ref="A23:V23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A6:T6"/>
-    <mergeCell ref="N4:U4"/>
     <mergeCell ref="T3:U3"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="N4:V4"/>
+    <mergeCell ref="A6:V6"/>
+    <mergeCell ref="A17:V17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>