--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="76">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -249,51 +249,54 @@
     <t xml:space="preserve">Соңғы жаңартылу күні  </t>
   </si>
   <si>
     <t>Келесі жаңартылу күні</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>1 қаңтар 2021 жылдан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483977/file/kk/</t>
   </si>
   <si>
     <t>СКК коды - 613102</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="24">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -409,50 +412,56 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -531,51 +540,51 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -606,59 +615,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
@@ -693,90 +693,102 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1057,335 +1069,335 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="44" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="49"/>
+    <col min="1" max="1" width="6.7109375" style="41" customWidth="1"/>
+    <col min="2" max="2" width="40.85546875" style="46" customWidth="1"/>
+    <col min="3" max="3" width="72" style="46" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3">
-      <c r="B2" s="58" t="s">
+      <c r="B2" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="59">
+      <c r="C2" s="56">
         <v>613102</v>
       </c>
     </row>
     <row r="3" spans="2:3">
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="60" t="s">
+      <c r="C3" s="57" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="2:3">
-      <c r="B4" s="58" t="s">
+      <c r="B4" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="60" t="s">
+      <c r="C4" s="57" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="2:3">
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="60" t="s">
+      <c r="C5" s="57" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="2:3">
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="C6" s="60" t="s">
+      <c r="C6" s="57" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="2:3">
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="C7" s="61" t="s">
+      <c r="C7" s="58" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="2:3">
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="55" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="62" t="s">
+      <c r="C8" s="59" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="2:3" ht="25.5">
-      <c r="B9" s="58" t="s">
+      <c r="B9" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="61" t="s">
+      <c r="C9" s="58" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="51">
-      <c r="B10" s="58" t="s">
+      <c r="B10" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="54" t="s">
+      <c r="C10" s="51" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="2:3">
-      <c r="B11" s="58" t="s">
+      <c r="B11" s="55" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="60" t="s">
+      <c r="C11" s="57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="2:3">
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="55" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="55" t="s">
+      <c r="C12" s="52" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="13" spans="2:3">
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="55" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="56" t="s">
+      <c r="C13" s="53" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="2:3">
-      <c r="B14" s="58" t="s">
+      <c r="B14" s="55" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="56" t="s">
+      <c r="C14" s="53" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="2:3">
-      <c r="B15" s="58" t="s">
+      <c r="B15" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="C15" s="56" t="s">
+      <c r="C15" s="53" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16" spans="2:3">
-      <c r="B16" s="58" t="s">
+      <c r="B16" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="C16" s="57">
-        <v>46241</v>
+      <c r="C16" s="54">
+        <v>46269</v>
       </c>
     </row>
     <row r="17" spans="2:3">
-      <c r="B17" s="58" t="s">
+      <c r="B17" s="55" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="57">
-        <v>46272</v>
+      <c r="C17" s="54">
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="2:3">
-      <c r="B18" s="58" t="s">
+      <c r="B18" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="C18" s="45" t="s">
+      <c r="C18" s="42" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="2:3">
-      <c r="B19" s="58" t="s">
+      <c r="B19" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="46" t="s">
+      <c r="C19" s="43" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="2:3">
-      <c r="B20" s="58" t="s">
+      <c r="B20" s="55" t="s">
         <v>71</v>
       </c>
-      <c r="C20" s="47" t="s">
+      <c r="C20" s="44" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="2:3">
-      <c r="B21" s="58" t="s">
+      <c r="B21" s="55" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="48" t="s">
+      <c r="C21" s="45" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1"/>
     <hyperlink ref="C12" r:id="rId2"/>
     <hyperlink ref="C21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="121.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="36" customFormat="1"/>
-[...6 lines deleted...]
-      <c r="A7" s="37" t="s">
+    <row r="1" spans="1:10" s="33" customFormat="1"/>
+    <row r="2" spans="1:10" s="33" customFormat="1"/>
+    <row r="3" spans="1:10" s="33" customFormat="1"/>
+    <row r="4" spans="1:10" s="33" customFormat="1"/>
+    <row r="5" spans="1:10" s="33" customFormat="1"/>
+    <row r="6" spans="1:10" s="33" customFormat="1"/>
+    <row r="7" spans="1:10" s="33" customFormat="1">
+      <c r="A7" s="34" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="36" customFormat="1">
-      <c r="A8" s="37" t="s">
+    <row r="8" spans="1:10" s="33" customFormat="1">
+      <c r="A8" s="34" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="36" customFormat="1">
-      <c r="A9" s="37" t="s">
+    <row r="9" spans="1:10" s="33" customFormat="1">
+      <c r="A9" s="34" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="36" customFormat="1">
-      <c r="A10" s="37" t="s">
+    <row r="10" spans="1:10" s="33" customFormat="1">
+      <c r="A10" s="34" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="36" customFormat="1">
-      <c r="A11" s="37" t="s">
+    <row r="11" spans="1:10" s="33" customFormat="1">
+      <c r="A11" s="34" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="36" customFormat="1" ht="25.5">
-      <c r="A12" s="38" t="s">
+    <row r="12" spans="1:10" s="33" customFormat="1" ht="25.5">
+      <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="39"/>
-[...3 lines deleted...]
-      <c r="F12" s="39"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
     </row>
-    <row r="13" spans="1:10" s="36" customFormat="1">
-      <c r="A13" s="40"/>
+    <row r="13" spans="1:10" s="33" customFormat="1">
+      <c r="A13" s="37"/>
     </row>
-    <row r="14" spans="1:10" s="36" customFormat="1">
-      <c r="A14" s="40"/>
+    <row r="14" spans="1:10" s="33" customFormat="1">
+      <c r="A14" s="37"/>
     </row>
-    <row r="15" spans="1:10" s="36" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+    <row r="15" spans="1:10" s="33" customFormat="1"/>
+    <row r="16" spans="1:10" s="33" customFormat="1">
+      <c r="A16" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="42"/>
-[...7 lines deleted...]
-      <c r="J16" s="43"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BP44"/>
+  <dimension ref="A2:BQ44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A131" sqref="A131"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft" activeCell="B30" sqref="B30:BQ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.5703125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="10" customWidth="1"/>
     <col min="3" max="50" width="0" style="10" hidden="1" customWidth="1"/>
     <col min="51" max="52" width="7.5703125" style="10"/>
     <col min="53" max="53" width="7.5703125" style="19"/>
     <col min="54" max="61" width="7.5703125" style="1"/>
     <col min="62" max="62" width="9.5703125" style="1" customWidth="1"/>
     <col min="63" max="16384" width="7.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="B2" s="63" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
       <c r="G2" s="63"/>
       <c r="H2" s="63"/>
       <c r="I2" s="63"/>
       <c r="J2" s="63"/>
       <c r="K2" s="63"/>
       <c r="L2" s="63"/>
       <c r="M2" s="63"/>
       <c r="N2" s="63"/>
       <c r="O2" s="63"/>
       <c r="P2" s="63"/>
       <c r="Q2" s="63"/>
       <c r="R2" s="63"/>
       <c r="S2" s="63"/>
       <c r="T2" s="63"/>
       <c r="U2" s="63"/>
       <c r="V2" s="63"/>
       <c r="W2" s="63"/>
       <c r="X2" s="63"/>
@@ -1411,98 +1423,99 @@
       <c r="AR2" s="63"/>
       <c r="AS2" s="63"/>
       <c r="AT2" s="63"/>
       <c r="AU2" s="63"/>
       <c r="AV2" s="63"/>
       <c r="AW2" s="63"/>
       <c r="AX2" s="63"/>
       <c r="AY2" s="63"/>
       <c r="AZ2" s="63"/>
       <c r="BA2" s="63"/>
       <c r="BB2" s="63"/>
       <c r="BC2" s="63"/>
       <c r="BD2" s="63"/>
       <c r="BE2" s="63"/>
       <c r="BF2" s="63"/>
       <c r="BG2" s="63"/>
       <c r="BH2" s="63"/>
       <c r="BI2" s="63"/>
       <c r="BJ2" s="63"/>
       <c r="BK2" s="63"/>
       <c r="BL2" s="63"/>
       <c r="BM2" s="63"/>
       <c r="BN2" s="63"/>
       <c r="BO2" s="63"/>
       <c r="BP2" s="63"/>
+      <c r="BQ2" s="63"/>
     </row>
-    <row r="3" spans="1:68" ht="22.5">
-      <c r="A3" s="52" t="s">
+    <row r="3" spans="1:69" ht="22.5">
+      <c r="A3" s="49" t="s">
         <v>75</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
       <c r="V3" s="20"/>
       <c r="W3" s="20"/>
       <c r="X3" s="20"/>
       <c r="Y3" s="20"/>
       <c r="Z3" s="20"/>
       <c r="AA3" s="20"/>
       <c r="AB3" s="20"/>
       <c r="AC3" s="20"/>
       <c r="AD3" s="20"/>
       <c r="AE3" s="20"/>
       <c r="AF3" s="20"/>
       <c r="AG3" s="20"/>
       <c r="AH3" s="20"/>
       <c r="AI3" s="20"/>
       <c r="AJ3" s="20"/>
       <c r="AK3" s="20"/>
       <c r="AL3" s="20"/>
       <c r="AM3" s="20"/>
       <c r="AN3" s="20"/>
       <c r="AO3" s="20"/>
     </row>
-    <row r="4" spans="1:68" s="3" customFormat="1">
-      <c r="A4" s="53"/>
+    <row r="4" spans="1:69" s="3" customFormat="1">
+      <c r="A4" s="50"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
@@ -1518,141 +1531,143 @@
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
       <c r="AO4" s="2"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AT4" s="2"/>
       <c r="AU4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AW4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="AY4" s="2"/>
       <c r="AZ4" s="2"/>
       <c r="BA4" s="13"/>
       <c r="BB4" s="13"/>
       <c r="BF4" s="13"/>
       <c r="BG4" s="13"/>
       <c r="BH4" s="13"/>
       <c r="BJ4" s="29"/>
       <c r="BM4" s="13"/>
       <c r="BN4" s="13"/>
-      <c r="BP4" s="50" t="s">
+      <c r="BP4" s="47"/>
+      <c r="BQ4" s="47" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="74"/>
-      <c r="C5" s="75">
+      <c r="B5" s="73"/>
+      <c r="C5" s="74">
         <v>2021</v>
       </c>
-      <c r="D5" s="76"/>
-[...10 lines deleted...]
-      <c r="O5" s="75">
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="74">
         <v>2022</v>
       </c>
-      <c r="P5" s="76"/>
-[...10 lines deleted...]
-      <c r="AA5" s="75">
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="74">
         <v>2023</v>
       </c>
-      <c r="AB5" s="76"/>
-[...10 lines deleted...]
-      <c r="AM5" s="75">
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+      <c r="AD5" s="75"/>
+      <c r="AE5" s="75"/>
+      <c r="AF5" s="75"/>
+      <c r="AG5" s="75"/>
+      <c r="AH5" s="75"/>
+      <c r="AI5" s="75"/>
+      <c r="AJ5" s="75"/>
+      <c r="AK5" s="75"/>
+      <c r="AL5" s="75"/>
+      <c r="AM5" s="74">
         <v>2024</v>
       </c>
-      <c r="AN5" s="76"/>
-[...10 lines deleted...]
-      <c r="AY5" s="72">
+      <c r="AN5" s="75"/>
+      <c r="AO5" s="75"/>
+      <c r="AP5" s="75"/>
+      <c r="AQ5" s="75"/>
+      <c r="AR5" s="75"/>
+      <c r="AS5" s="75"/>
+      <c r="AT5" s="75"/>
+      <c r="AU5" s="75"/>
+      <c r="AV5" s="75"/>
+      <c r="AW5" s="75"/>
+      <c r="AX5" s="75"/>
+      <c r="AY5" s="71">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="73"/>
-[...9 lines deleted...]
-      <c r="BJ5" s="73"/>
+      <c r="AZ5" s="72"/>
+      <c r="BA5" s="72"/>
+      <c r="BB5" s="72"/>
+      <c r="BC5" s="72"/>
+      <c r="BD5" s="72"/>
+      <c r="BE5" s="72"/>
+      <c r="BF5" s="72"/>
+      <c r="BG5" s="72"/>
+      <c r="BH5" s="72"/>
+      <c r="BI5" s="72"/>
+      <c r="BJ5" s="72"/>
       <c r="BK5" s="69">
         <v>2026</v>
       </c>
       <c r="BL5" s="70"/>
       <c r="BM5" s="70"/>
       <c r="BN5" s="70"/>
       <c r="BO5" s="70"/>
-      <c r="BP5" s="71"/>
+      <c r="BP5" s="70"/>
+      <c r="BQ5" s="70"/>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" s="68"/>
-      <c r="B6" s="74"/>
+      <c r="B6" s="73"/>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -1789,70 +1804,73 @@
       </c>
       <c r="BC6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BD6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BE6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BF6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="BG6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BH6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="BI6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="BJ6" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="BK6" s="31" t="s">
+      <c r="BK6" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="BL6" s="31" t="s">
+      <c r="BL6" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="BM6" s="32" t="s">
+      <c r="BM6" s="76" t="s">
         <v>4</v>
       </c>
-      <c r="BN6" s="33" t="s">
+      <c r="BN6" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="BO6" s="31" t="s">
+      <c r="BO6" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="BP6" s="33" t="s">
+      <c r="BP6" s="77" t="s">
         <v>7</v>
       </c>
+      <c r="BQ6" s="5" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="7" spans="1:68" s="11" customFormat="1" ht="20.25" customHeight="1">
+    <row r="7" spans="1:69" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="B7" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="66"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
       <c r="J7" s="66"/>
       <c r="K7" s="66"/>
       <c r="L7" s="66"/>
       <c r="M7" s="66"/>
       <c r="N7" s="66"/>
       <c r="O7" s="66"/>
       <c r="P7" s="66"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="66"/>
       <c r="S7" s="66"/>
       <c r="T7" s="66"/>
       <c r="U7" s="66"/>
       <c r="V7" s="66"/>
       <c r="W7" s="66"/>
       <c r="X7" s="66"/>
@@ -1878,53 +1896,54 @@
       <c r="AR7" s="66"/>
       <c r="AS7" s="66"/>
       <c r="AT7" s="66"/>
       <c r="AU7" s="66"/>
       <c r="AV7" s="66"/>
       <c r="AW7" s="66"/>
       <c r="AX7" s="66"/>
       <c r="AY7" s="66"/>
       <c r="AZ7" s="66"/>
       <c r="BA7" s="66"/>
       <c r="BB7" s="66"/>
       <c r="BC7" s="66"/>
       <c r="BD7" s="66"/>
       <c r="BE7" s="66"/>
       <c r="BF7" s="66"/>
       <c r="BG7" s="66"/>
       <c r="BH7" s="66"/>
       <c r="BI7" s="66"/>
       <c r="BJ7" s="66"/>
       <c r="BK7" s="66"/>
       <c r="BL7" s="66"/>
       <c r="BM7" s="66"/>
       <c r="BN7" s="66"/>
       <c r="BO7" s="66"/>
       <c r="BP7" s="66"/>
+      <c r="BQ7" s="66"/>
     </row>
-    <row r="8" spans="1:68">
-      <c r="A8" s="34">
+    <row r="8" spans="1:69">
+      <c r="A8" s="31">
         <v>150000000</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="6">
         <v>3045</v>
       </c>
       <c r="D8" s="6">
         <v>2458</v>
       </c>
       <c r="E8" s="6">
         <v>2251</v>
       </c>
       <c r="F8" s="6">
         <v>1854</v>
       </c>
       <c r="G8" s="6">
         <v>2263</v>
       </c>
       <c r="H8" s="6">
         <v>2537</v>
       </c>
       <c r="I8" s="6">
         <v>2837</v>
@@ -2081,56 +2100,59 @@
       </c>
       <c r="BH8" s="6">
         <v>5937</v>
       </c>
       <c r="BI8" s="6">
         <v>5259</v>
       </c>
       <c r="BJ8" s="6">
         <v>4811</v>
       </c>
       <c r="BK8" s="7">
         <v>6188</v>
       </c>
       <c r="BL8" s="7">
         <v>4811</v>
       </c>
       <c r="BM8" s="6">
         <v>6045</v>
       </c>
       <c r="BN8" s="6">
         <v>4991</v>
       </c>
       <c r="BO8" s="30">
         <v>4075</v>
       </c>
-      <c r="BP8" s="51">
+      <c r="BP8" s="48">
         <v>6664</v>
       </c>
+      <c r="BQ8" s="60">
+        <v>6105</v>
+      </c>
     </row>
-    <row r="9" spans="1:68">
-      <c r="A9" s="34">
+    <row r="9" spans="1:69">
+      <c r="A9" s="31">
         <v>151000000</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6">
         <v>1675</v>
       </c>
       <c r="D9" s="6">
         <v>1359</v>
       </c>
       <c r="E9" s="6">
         <v>1341</v>
       </c>
       <c r="F9" s="6">
         <v>1023</v>
       </c>
       <c r="G9" s="6">
         <v>1294</v>
       </c>
       <c r="H9" s="6">
         <v>1403</v>
       </c>
       <c r="I9" s="6">
         <v>1572</v>
@@ -2287,56 +2309,59 @@
       </c>
       <c r="BH9" s="6">
         <v>3699</v>
       </c>
       <c r="BI9" s="6">
         <v>3207</v>
       </c>
       <c r="BJ9" s="6">
         <v>3018</v>
       </c>
       <c r="BK9" s="7">
         <v>3908</v>
       </c>
       <c r="BL9" s="7">
         <v>3018</v>
       </c>
       <c r="BM9" s="6">
         <v>3675</v>
       </c>
       <c r="BN9" s="6">
         <v>3076</v>
       </c>
       <c r="BO9" s="30">
         <v>2550</v>
       </c>
-      <c r="BP9" s="51">
+      <c r="BP9" s="48">
         <v>4116</v>
       </c>
+      <c r="BQ9" s="60">
+        <v>3605</v>
+      </c>
     </row>
-    <row r="10" spans="1:68">
-      <c r="A10" s="34">
+    <row r="10" spans="1:69">
+      <c r="A10" s="31">
         <v>153200000</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="6">
         <v>114</v>
       </c>
       <c r="D10" s="6">
         <v>122</v>
       </c>
       <c r="E10" s="6">
         <v>116</v>
       </c>
       <c r="F10" s="6">
         <v>99</v>
       </c>
       <c r="G10" s="6">
         <v>99</v>
       </c>
       <c r="H10" s="6">
         <v>162</v>
       </c>
       <c r="I10" s="6">
         <v>132</v>
@@ -2493,56 +2518,59 @@
       </c>
       <c r="BH10" s="6">
         <v>260</v>
       </c>
       <c r="BI10" s="6">
         <v>291</v>
       </c>
       <c r="BJ10" s="6">
         <v>216</v>
       </c>
       <c r="BK10" s="7">
         <v>243</v>
       </c>
       <c r="BL10" s="7">
         <v>216</v>
       </c>
       <c r="BM10" s="6">
         <v>291</v>
       </c>
       <c r="BN10" s="6">
         <v>210</v>
       </c>
       <c r="BO10" s="30">
         <v>123</v>
       </c>
-      <c r="BP10" s="51">
+      <c r="BP10" s="48">
         <v>320</v>
       </c>
+      <c r="BQ10" s="60">
+        <v>302</v>
+      </c>
     </row>
-    <row r="11" spans="1:68">
-      <c r="A11" s="34">
+    <row r="11" spans="1:69">
+      <c r="A11" s="31">
         <v>153400000</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="6">
         <v>97</v>
       </c>
       <c r="D11" s="6">
         <v>61</v>
       </c>
       <c r="E11" s="6">
         <v>44</v>
       </c>
       <c r="F11" s="6">
         <v>39</v>
       </c>
       <c r="G11" s="6">
         <v>68</v>
       </c>
       <c r="H11" s="6">
         <v>70</v>
       </c>
       <c r="I11" s="6">
         <v>91</v>
@@ -2699,56 +2727,59 @@
       </c>
       <c r="BH11" s="6">
         <v>127</v>
       </c>
       <c r="BI11" s="6">
         <v>160</v>
       </c>
       <c r="BJ11" s="6">
         <v>96</v>
       </c>
       <c r="BK11" s="7">
         <v>131</v>
       </c>
       <c r="BL11" s="7">
         <v>96</v>
       </c>
       <c r="BM11" s="6">
         <v>137</v>
       </c>
       <c r="BN11" s="6">
         <v>107</v>
       </c>
       <c r="BO11" s="30">
         <v>91</v>
       </c>
-      <c r="BP11" s="51">
+      <c r="BP11" s="48">
         <v>125</v>
       </c>
+      <c r="BQ11" s="60">
+        <v>151</v>
+      </c>
     </row>
-    <row r="12" spans="1:68">
-      <c r="A12" s="34">
+    <row r="12" spans="1:69">
+      <c r="A12" s="31">
         <v>153600000</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="6">
         <v>70</v>
       </c>
       <c r="D12" s="6">
         <v>67</v>
       </c>
       <c r="E12" s="6">
         <v>47</v>
       </c>
       <c r="F12" s="6">
         <v>45</v>
       </c>
       <c r="G12" s="6">
         <v>47</v>
       </c>
       <c r="H12" s="6">
         <v>60</v>
       </c>
       <c r="I12" s="6">
         <v>60</v>
@@ -2905,56 +2936,59 @@
       </c>
       <c r="BH12" s="6">
         <v>140</v>
       </c>
       <c r="BI12" s="6">
         <v>106</v>
       </c>
       <c r="BJ12" s="6">
         <v>137</v>
       </c>
       <c r="BK12" s="7">
         <v>100</v>
       </c>
       <c r="BL12" s="7">
         <v>137</v>
       </c>
       <c r="BM12" s="6">
         <v>126</v>
       </c>
       <c r="BN12" s="6">
         <v>107</v>
       </c>
       <c r="BO12" s="30">
         <v>64</v>
       </c>
-      <c r="BP12" s="51">
+      <c r="BP12" s="48">
         <v>161</v>
       </c>
+      <c r="BQ12" s="60">
+        <v>124</v>
+      </c>
     </row>
-    <row r="13" spans="1:68">
-      <c r="A13" s="34">
+    <row r="13" spans="1:69">
+      <c r="A13" s="31">
         <v>154000000</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="6">
         <v>67</v>
       </c>
       <c r="D13" s="6">
         <v>46</v>
       </c>
       <c r="E13" s="6">
         <v>47</v>
       </c>
       <c r="F13" s="6">
         <v>30</v>
       </c>
       <c r="G13" s="6">
         <v>39</v>
       </c>
       <c r="H13" s="6">
         <v>52</v>
       </c>
       <c r="I13" s="6">
         <v>48</v>
@@ -3111,56 +3145,59 @@
       </c>
       <c r="BH13" s="6">
         <v>79</v>
       </c>
       <c r="BI13" s="6">
         <v>67</v>
       </c>
       <c r="BJ13" s="6">
         <v>81</v>
       </c>
       <c r="BK13" s="7">
         <v>96</v>
       </c>
       <c r="BL13" s="7">
         <v>81</v>
       </c>
       <c r="BM13" s="6">
         <v>95</v>
       </c>
       <c r="BN13" s="6">
         <v>74</v>
       </c>
       <c r="BO13" s="30">
         <v>69</v>
       </c>
-      <c r="BP13" s="51">
+      <c r="BP13" s="48">
         <v>118</v>
       </c>
+      <c r="BQ13" s="60">
+        <v>119</v>
+      </c>
     </row>
-    <row r="14" spans="1:68">
-      <c r="A14" s="34">
+    <row r="14" spans="1:69">
+      <c r="A14" s="31">
         <v>154200000</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6">
         <v>77</v>
       </c>
       <c r="D14" s="6">
         <v>76</v>
       </c>
       <c r="E14" s="6">
         <v>55</v>
       </c>
       <c r="F14" s="6">
         <v>51</v>
       </c>
       <c r="G14" s="6">
         <v>47</v>
       </c>
       <c r="H14" s="6">
         <v>43</v>
       </c>
       <c r="I14" s="6">
         <v>60</v>
@@ -3317,56 +3354,59 @@
       </c>
       <c r="BH14" s="6">
         <v>142</v>
       </c>
       <c r="BI14" s="6">
         <v>110</v>
       </c>
       <c r="BJ14" s="6">
         <v>88</v>
       </c>
       <c r="BK14" s="7">
         <v>118</v>
       </c>
       <c r="BL14" s="7">
         <v>88</v>
       </c>
       <c r="BM14" s="6">
         <v>117</v>
       </c>
       <c r="BN14" s="6">
         <v>124</v>
       </c>
       <c r="BO14" s="30">
         <v>99</v>
       </c>
-      <c r="BP14" s="51">
+      <c r="BP14" s="48">
         <v>129</v>
       </c>
+      <c r="BQ14" s="60">
+        <v>123</v>
+      </c>
     </row>
-    <row r="15" spans="1:68">
-      <c r="A15" s="34">
+    <row r="15" spans="1:69">
+      <c r="A15" s="31">
         <v>154600000</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6">
         <v>159</v>
       </c>
       <c r="D15" s="6">
         <v>94</v>
       </c>
       <c r="E15" s="6">
         <v>64</v>
       </c>
       <c r="F15" s="6">
         <v>68</v>
       </c>
       <c r="G15" s="6">
         <v>82</v>
       </c>
       <c r="H15" s="6">
         <v>77</v>
       </c>
       <c r="I15" s="6">
         <v>95</v>
@@ -3523,56 +3563,59 @@
       </c>
       <c r="BH15" s="6">
         <v>187</v>
       </c>
       <c r="BI15" s="6">
         <v>200</v>
       </c>
       <c r="BJ15" s="6">
         <v>137</v>
       </c>
       <c r="BK15" s="7">
         <v>204</v>
       </c>
       <c r="BL15" s="7">
         <v>137</v>
       </c>
       <c r="BM15" s="6">
         <v>161</v>
       </c>
       <c r="BN15" s="6">
         <v>137</v>
       </c>
       <c r="BO15" s="30">
         <v>128</v>
       </c>
-      <c r="BP15" s="51">
+      <c r="BP15" s="48">
         <v>200</v>
       </c>
+      <c r="BQ15" s="60">
+        <v>190</v>
+      </c>
     </row>
-    <row r="16" spans="1:68">
-      <c r="A16" s="34">
+    <row r="16" spans="1:69">
+      <c r="A16" s="31">
         <v>154800000</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="6">
         <v>235</v>
       </c>
       <c r="D16" s="6">
         <v>204</v>
       </c>
       <c r="E16" s="6">
         <v>165</v>
       </c>
       <c r="F16" s="6">
         <v>167</v>
       </c>
       <c r="G16" s="6">
         <v>193</v>
       </c>
       <c r="H16" s="6">
         <v>240</v>
       </c>
       <c r="I16" s="6">
         <v>230</v>
@@ -3729,56 +3772,59 @@
       </c>
       <c r="BH16" s="6">
         <v>420</v>
       </c>
       <c r="BI16" s="6">
         <v>359</v>
       </c>
       <c r="BJ16" s="6">
         <v>313</v>
       </c>
       <c r="BK16" s="7">
         <v>398</v>
       </c>
       <c r="BL16" s="7">
         <v>313</v>
       </c>
       <c r="BM16" s="6">
         <v>415</v>
       </c>
       <c r="BN16" s="6">
         <v>329</v>
       </c>
       <c r="BO16" s="30">
         <v>331</v>
       </c>
-      <c r="BP16" s="51">
+      <c r="BP16" s="48">
         <v>499</v>
       </c>
+      <c r="BQ16" s="60">
+        <v>400</v>
+      </c>
     </row>
-    <row r="17" spans="1:68">
-      <c r="A17" s="34">
+    <row r="17" spans="1:69">
+      <c r="A17" s="31">
         <v>155200000</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="6">
         <v>44</v>
       </c>
       <c r="D17" s="6">
         <v>35</v>
       </c>
       <c r="E17" s="6">
         <v>40</v>
       </c>
       <c r="F17" s="6">
         <v>34</v>
       </c>
       <c r="G17" s="6">
         <v>31</v>
       </c>
       <c r="H17" s="6">
         <v>33</v>
       </c>
       <c r="I17" s="6">
         <v>51</v>
@@ -3935,56 +3981,59 @@
       </c>
       <c r="BH17" s="6">
         <v>128</v>
       </c>
       <c r="BI17" s="6">
         <v>95</v>
       </c>
       <c r="BJ17" s="6">
         <v>88</v>
       </c>
       <c r="BK17" s="7">
         <v>131</v>
       </c>
       <c r="BL17" s="7">
         <v>88</v>
       </c>
       <c r="BM17" s="6">
         <v>140</v>
       </c>
       <c r="BN17" s="6">
         <v>109</v>
       </c>
       <c r="BO17" s="30">
         <v>69</v>
       </c>
-      <c r="BP17" s="51">
+      <c r="BP17" s="48">
         <v>108</v>
       </c>
+      <c r="BQ17" s="60">
+        <v>108</v>
+      </c>
     </row>
-    <row r="18" spans="1:68">
-      <c r="A18" s="34">
+    <row r="18" spans="1:69">
+      <c r="A18" s="31">
         <v>155600000</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="6">
         <v>160</v>
       </c>
       <c r="D18" s="6">
         <v>113</v>
       </c>
       <c r="E18" s="6">
         <v>80</v>
       </c>
       <c r="F18" s="6">
         <v>94</v>
       </c>
       <c r="G18" s="6">
         <v>102</v>
       </c>
       <c r="H18" s="6">
         <v>116</v>
       </c>
       <c r="I18" s="6">
         <v>138</v>
@@ -4141,56 +4190,59 @@
       </c>
       <c r="BH18" s="6">
         <v>214</v>
       </c>
       <c r="BI18" s="6">
         <v>194</v>
       </c>
       <c r="BJ18" s="6">
         <v>183</v>
       </c>
       <c r="BK18" s="7">
         <v>234</v>
       </c>
       <c r="BL18" s="7">
         <v>183</v>
       </c>
       <c r="BM18" s="6">
         <v>205</v>
       </c>
       <c r="BN18" s="6">
         <v>201</v>
       </c>
       <c r="BO18" s="30">
         <v>125</v>
       </c>
-      <c r="BP18" s="51">
+      <c r="BP18" s="48">
         <v>287</v>
       </c>
+      <c r="BQ18" s="60">
+        <v>319</v>
+      </c>
     </row>
-    <row r="19" spans="1:68">
-      <c r="A19" s="34">
+    <row r="19" spans="1:69">
+      <c r="A19" s="31">
         <v>156000000</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="6">
         <v>140</v>
       </c>
       <c r="D19" s="6">
         <v>103</v>
       </c>
       <c r="E19" s="6">
         <v>113</v>
       </c>
       <c r="F19" s="6">
         <v>106</v>
       </c>
       <c r="G19" s="6">
         <v>139</v>
       </c>
       <c r="H19" s="6">
         <v>132</v>
       </c>
       <c r="I19" s="6">
         <v>154</v>
@@ -4347,56 +4399,59 @@
       </c>
       <c r="BH19" s="6">
         <v>215</v>
       </c>
       <c r="BI19" s="6">
         <v>213</v>
       </c>
       <c r="BJ19" s="6">
         <v>197</v>
       </c>
       <c r="BK19" s="7">
         <v>325</v>
       </c>
       <c r="BL19" s="7">
         <v>197</v>
       </c>
       <c r="BM19" s="6">
         <v>301</v>
       </c>
       <c r="BN19" s="6">
         <v>257</v>
       </c>
       <c r="BO19" s="30">
         <v>211</v>
       </c>
-      <c r="BP19" s="51">
+      <c r="BP19" s="48">
         <v>303</v>
       </c>
+      <c r="BQ19" s="60">
+        <v>328</v>
+      </c>
     </row>
-    <row r="20" spans="1:68">
-      <c r="A20" s="34">
+    <row r="20" spans="1:69">
+      <c r="A20" s="31">
         <v>156400000</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="6">
         <v>169</v>
       </c>
       <c r="D20" s="6">
         <v>147</v>
       </c>
       <c r="E20" s="6">
         <v>104</v>
       </c>
       <c r="F20" s="6">
         <v>87</v>
       </c>
       <c r="G20" s="6">
         <v>98</v>
       </c>
       <c r="H20" s="6">
         <v>120</v>
       </c>
       <c r="I20" s="6">
         <v>156</v>
@@ -4553,56 +4608,59 @@
       </c>
       <c r="BH20" s="6">
         <v>268</v>
       </c>
       <c r="BI20" s="6">
         <v>168</v>
       </c>
       <c r="BJ20" s="6">
         <v>185</v>
       </c>
       <c r="BK20" s="7">
         <v>230</v>
       </c>
       <c r="BL20" s="7">
         <v>185</v>
       </c>
       <c r="BM20" s="6">
         <v>293</v>
       </c>
       <c r="BN20" s="6">
         <v>193</v>
       </c>
       <c r="BO20" s="30">
         <v>164</v>
       </c>
-      <c r="BP20" s="51">
+      <c r="BP20" s="48">
         <v>238</v>
       </c>
+      <c r="BQ20" s="60">
+        <v>242</v>
+      </c>
     </row>
-    <row r="21" spans="1:68">
-      <c r="A21" s="34">
+    <row r="21" spans="1:69">
+      <c r="A21" s="31">
         <v>156800000</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="6">
         <v>38</v>
       </c>
       <c r="D21" s="6">
         <v>31</v>
       </c>
       <c r="E21" s="6">
         <v>35</v>
       </c>
       <c r="F21" s="6">
         <v>11</v>
       </c>
       <c r="G21" s="6">
         <v>24</v>
       </c>
       <c r="H21" s="6">
         <v>29</v>
       </c>
       <c r="I21" s="6">
         <v>50</v>
@@ -4759,55 +4817,58 @@
       </c>
       <c r="BH21" s="6">
         <v>58</v>
       </c>
       <c r="BI21" s="6">
         <v>89</v>
       </c>
       <c r="BJ21" s="6">
         <v>72</v>
       </c>
       <c r="BK21" s="7">
         <v>70</v>
       </c>
       <c r="BL21" s="7">
         <v>72</v>
       </c>
       <c r="BM21" s="6">
         <v>89</v>
       </c>
       <c r="BN21" s="6">
         <v>67</v>
       </c>
       <c r="BO21" s="30">
         <v>51</v>
       </c>
-      <c r="BP21" s="51">
+      <c r="BP21" s="48">
         <v>60</v>
       </c>
+      <c r="BQ21" s="61">
+        <v>94</v>
+      </c>
     </row>
-    <row r="22" spans="1:68" s="11" customFormat="1" ht="20.25" customHeight="1">
+    <row r="22" spans="1:69" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="B22" s="65" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="65"/>
       <c r="D22" s="65"/>
       <c r="E22" s="65"/>
       <c r="F22" s="65"/>
       <c r="G22" s="65"/>
       <c r="H22" s="65"/>
       <c r="I22" s="65"/>
       <c r="J22" s="65"/>
       <c r="K22" s="65"/>
       <c r="L22" s="65"/>
       <c r="M22" s="65"/>
       <c r="N22" s="65"/>
       <c r="O22" s="65"/>
       <c r="P22" s="65"/>
       <c r="Q22" s="65"/>
       <c r="R22" s="65"/>
       <c r="S22" s="65"/>
       <c r="T22" s="65"/>
       <c r="U22" s="65"/>
       <c r="V22" s="65"/>
       <c r="W22" s="65"/>
       <c r="X22" s="65"/>
@@ -4833,53 +4894,54 @@
       <c r="AR22" s="65"/>
       <c r="AS22" s="65"/>
       <c r="AT22" s="65"/>
       <c r="AU22" s="65"/>
       <c r="AV22" s="65"/>
       <c r="AW22" s="65"/>
       <c r="AX22" s="65"/>
       <c r="AY22" s="65"/>
       <c r="AZ22" s="65"/>
       <c r="BA22" s="65"/>
       <c r="BB22" s="65"/>
       <c r="BC22" s="65"/>
       <c r="BD22" s="65"/>
       <c r="BE22" s="65"/>
       <c r="BF22" s="65"/>
       <c r="BG22" s="65"/>
       <c r="BH22" s="65"/>
       <c r="BI22" s="65"/>
       <c r="BJ22" s="65"/>
       <c r="BK22" s="65"/>
       <c r="BL22" s="65"/>
       <c r="BM22" s="65"/>
       <c r="BN22" s="65"/>
       <c r="BO22" s="65"/>
       <c r="BP22" s="65"/>
+      <c r="BQ22" s="65"/>
     </row>
-    <row r="23" spans="1:68">
-      <c r="A23" s="34">
+    <row r="23" spans="1:69">
+      <c r="A23" s="31">
         <v>150000000</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="6">
         <v>2077</v>
       </c>
       <c r="D23" s="6">
         <v>1716</v>
       </c>
       <c r="E23" s="6">
         <v>1650</v>
       </c>
       <c r="F23" s="6">
         <v>1307</v>
       </c>
       <c r="G23" s="6">
         <v>1638</v>
       </c>
       <c r="H23" s="6">
         <v>1820</v>
       </c>
       <c r="I23" s="6">
         <v>1986</v>
@@ -5036,56 +5098,59 @@
       </c>
       <c r="BH23" s="6">
         <v>4465</v>
       </c>
       <c r="BI23" s="6">
         <v>3797</v>
       </c>
       <c r="BJ23" s="6">
         <v>3565</v>
       </c>
       <c r="BK23" s="7">
         <v>4670</v>
       </c>
       <c r="BL23" s="7">
         <v>3565</v>
       </c>
       <c r="BM23" s="6">
         <v>4475</v>
       </c>
       <c r="BN23" s="6">
         <v>3703</v>
       </c>
       <c r="BO23" s="30">
         <v>3068</v>
       </c>
-      <c r="BP23" s="51">
+      <c r="BP23" s="48">
         <v>4898</v>
       </c>
+      <c r="BQ23" s="60">
+        <v>4375</v>
+      </c>
     </row>
-    <row r="24" spans="1:68">
-      <c r="A24" s="34">
+    <row r="24" spans="1:69">
+      <c r="A24" s="31">
         <v>151000000</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="6">
         <v>1675</v>
       </c>
       <c r="D24" s="6">
         <v>1359</v>
       </c>
       <c r="E24" s="6">
         <v>1341</v>
       </c>
       <c r="F24" s="6">
         <v>1023</v>
       </c>
       <c r="G24" s="6">
         <v>1294</v>
       </c>
       <c r="H24" s="6">
         <v>1403</v>
       </c>
       <c r="I24" s="6">
         <v>1572</v>
@@ -5242,56 +5307,59 @@
       </c>
       <c r="BH24" s="6">
         <v>3699</v>
       </c>
       <c r="BI24" s="6">
         <v>3207</v>
       </c>
       <c r="BJ24" s="6">
         <v>3018</v>
       </c>
       <c r="BK24" s="7">
         <v>3908</v>
       </c>
       <c r="BL24" s="7">
         <v>3018</v>
       </c>
       <c r="BM24" s="6">
         <v>3675</v>
       </c>
       <c r="BN24" s="6">
         <v>3076</v>
       </c>
       <c r="BO24" s="30">
         <v>2550</v>
       </c>
-      <c r="BP24" s="51">
+      <c r="BP24" s="48">
         <v>4116</v>
       </c>
+      <c r="BQ24" s="60">
+        <v>3605</v>
+      </c>
     </row>
-    <row r="25" spans="1:68">
-      <c r="A25" s="34">
+    <row r="25" spans="1:69">
+      <c r="A25" s="31">
         <v>153200000</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="6">
         <v>51</v>
       </c>
       <c r="D25" s="6">
         <v>54</v>
       </c>
       <c r="E25" s="6">
         <v>54</v>
       </c>
       <c r="F25" s="6">
         <v>39</v>
       </c>
       <c r="G25" s="6">
         <v>48</v>
       </c>
       <c r="H25" s="6">
         <v>73</v>
       </c>
       <c r="I25" s="6">
         <v>57</v>
@@ -5448,56 +5516,59 @@
       </c>
       <c r="BH25" s="6">
         <v>114</v>
       </c>
       <c r="BI25" s="6">
         <v>119</v>
       </c>
       <c r="BJ25" s="6">
         <v>98</v>
       </c>
       <c r="BK25" s="7">
         <v>108</v>
       </c>
       <c r="BL25" s="7">
         <v>98</v>
       </c>
       <c r="BM25" s="6">
         <v>140</v>
       </c>
       <c r="BN25" s="6">
         <v>102</v>
       </c>
       <c r="BO25" s="30">
         <v>58</v>
       </c>
-      <c r="BP25" s="51">
+      <c r="BP25" s="48">
         <v>149</v>
       </c>
+      <c r="BQ25" s="60">
+        <v>130</v>
+      </c>
     </row>
-    <row r="26" spans="1:68">
-      <c r="A26" s="34">
+    <row r="26" spans="1:69">
+      <c r="A26" s="31">
         <v>154800000</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="6">
         <v>158</v>
       </c>
       <c r="D26" s="6">
         <v>145</v>
       </c>
       <c r="E26" s="6">
         <v>124</v>
       </c>
       <c r="F26" s="6">
         <v>121</v>
       </c>
       <c r="G26" s="6">
         <v>152</v>
       </c>
       <c r="H26" s="6">
         <v>169</v>
       </c>
       <c r="I26" s="6">
         <v>161</v>
@@ -5654,56 +5725,59 @@
       </c>
       <c r="BH26" s="6">
         <v>326</v>
       </c>
       <c r="BI26" s="6">
         <v>250</v>
       </c>
       <c r="BJ26" s="6">
         <v>203</v>
       </c>
       <c r="BK26" s="7">
         <v>314</v>
       </c>
       <c r="BL26" s="7">
         <v>203</v>
       </c>
       <c r="BM26" s="6">
         <v>285</v>
       </c>
       <c r="BN26" s="6">
         <v>239</v>
       </c>
       <c r="BO26" s="30">
         <v>246</v>
       </c>
-      <c r="BP26" s="51">
+      <c r="BP26" s="48">
         <v>342</v>
       </c>
+      <c r="BQ26" s="10">
+        <v>278</v>
+      </c>
     </row>
-    <row r="27" spans="1:68">
-      <c r="A27" s="34">
+    <row r="27" spans="1:69">
+      <c r="A27" s="31">
         <v>155600000</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="6">
         <v>14</v>
       </c>
       <c r="D27" s="6">
         <v>6</v>
       </c>
       <c r="E27" s="6">
         <v>4</v>
       </c>
       <c r="F27" s="6">
         <v>8</v>
       </c>
       <c r="G27" s="6">
         <v>6</v>
       </c>
       <c r="H27" s="6">
         <v>9</v>
       </c>
       <c r="I27" s="6">
         <v>9</v>
@@ -5860,56 +5934,59 @@
       </c>
       <c r="BH27" s="6">
         <v>8</v>
       </c>
       <c r="BI27" s="6">
         <v>9</v>
       </c>
       <c r="BJ27" s="6">
         <v>9</v>
       </c>
       <c r="BK27" s="7">
         <v>12</v>
       </c>
       <c r="BL27" s="7">
         <v>9</v>
       </c>
       <c r="BM27" s="6">
         <v>11</v>
       </c>
       <c r="BN27" s="6">
         <v>12</v>
       </c>
       <c r="BO27" s="30">
         <v>8</v>
       </c>
-      <c r="BP27" s="51">
+      <c r="BP27" s="48">
         <v>19</v>
       </c>
+      <c r="BQ27" s="60">
+        <v>29</v>
+      </c>
     </row>
-    <row r="28" spans="1:68">
-      <c r="A28" s="34">
+    <row r="28" spans="1:69">
+      <c r="A28" s="31">
         <v>156000000</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="6">
         <v>76</v>
       </c>
       <c r="D28" s="6">
         <v>60</v>
       </c>
       <c r="E28" s="6">
         <v>66</v>
       </c>
       <c r="F28" s="6">
         <v>62</v>
       </c>
       <c r="G28" s="6">
         <v>79</v>
       </c>
       <c r="H28" s="6">
         <v>94</v>
       </c>
       <c r="I28" s="6">
         <v>102</v>
@@ -6066,56 +6143,59 @@
       </c>
       <c r="BH28" s="6">
         <v>139</v>
       </c>
       <c r="BI28" s="6">
         <v>106</v>
       </c>
       <c r="BJ28" s="6">
         <v>114</v>
       </c>
       <c r="BK28" s="7">
         <v>167</v>
       </c>
       <c r="BL28" s="7">
         <v>114</v>
       </c>
       <c r="BM28" s="6">
         <v>183</v>
       </c>
       <c r="BN28" s="6">
         <v>145</v>
       </c>
       <c r="BO28" s="30">
         <v>111</v>
       </c>
-      <c r="BP28" s="51">
+      <c r="BP28" s="48">
         <v>138</v>
       </c>
+      <c r="BQ28" s="60">
+        <v>177</v>
+      </c>
     </row>
-    <row r="29" spans="1:68">
-      <c r="A29" s="34">
+    <row r="29" spans="1:69">
+      <c r="A29" s="31">
         <v>156400000</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="6">
         <v>103</v>
       </c>
       <c r="D29" s="6">
         <v>92</v>
       </c>
       <c r="E29" s="6">
         <v>61</v>
       </c>
       <c r="F29" s="6">
         <v>54</v>
       </c>
       <c r="G29" s="6">
         <v>59</v>
       </c>
       <c r="H29" s="6">
         <v>72</v>
       </c>
       <c r="I29" s="6">
         <v>85</v>
@@ -6272,55 +6352,58 @@
       </c>
       <c r="BH29" s="6">
         <v>179</v>
       </c>
       <c r="BI29" s="6">
         <v>106</v>
       </c>
       <c r="BJ29" s="6">
         <v>123</v>
       </c>
       <c r="BK29" s="7">
         <v>161</v>
       </c>
       <c r="BL29" s="7">
         <v>123</v>
       </c>
       <c r="BM29" s="6">
         <v>181</v>
       </c>
       <c r="BN29" s="6">
         <v>129</v>
       </c>
       <c r="BO29" s="30">
         <v>95</v>
       </c>
-      <c r="BP29" s="51">
+      <c r="BP29" s="48">
         <v>134</v>
       </c>
+      <c r="BQ29" s="60">
+        <v>156</v>
+      </c>
     </row>
-    <row r="30" spans="1:68" s="11" customFormat="1" ht="20.25" customHeight="1">
+    <row r="30" spans="1:69" s="11" customFormat="1" ht="20.25" customHeight="1">
       <c r="B30" s="64" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="64"/>
       <c r="F30" s="64"/>
       <c r="G30" s="64"/>
       <c r="H30" s="64"/>
       <c r="I30" s="64"/>
       <c r="J30" s="64"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
       <c r="M30" s="64"/>
       <c r="N30" s="64"/>
       <c r="O30" s="64"/>
       <c r="P30" s="64"/>
       <c r="Q30" s="64"/>
       <c r="R30" s="64"/>
       <c r="S30" s="64"/>
       <c r="T30" s="64"/>
       <c r="U30" s="64"/>
       <c r="V30" s="64"/>
       <c r="W30" s="64"/>
       <c r="X30" s="64"/>
@@ -6346,53 +6429,54 @@
       <c r="AR30" s="64"/>
       <c r="AS30" s="64"/>
       <c r="AT30" s="64"/>
       <c r="AU30" s="64"/>
       <c r="AV30" s="64"/>
       <c r="AW30" s="64"/>
       <c r="AX30" s="64"/>
       <c r="AY30" s="64"/>
       <c r="AZ30" s="64"/>
       <c r="BA30" s="64"/>
       <c r="BB30" s="64"/>
       <c r="BC30" s="64"/>
       <c r="BD30" s="64"/>
       <c r="BE30" s="64"/>
       <c r="BF30" s="64"/>
       <c r="BG30" s="64"/>
       <c r="BH30" s="64"/>
       <c r="BI30" s="64"/>
       <c r="BJ30" s="64"/>
       <c r="BK30" s="64"/>
       <c r="BL30" s="64"/>
       <c r="BM30" s="64"/>
       <c r="BN30" s="64"/>
       <c r="BO30" s="64"/>
       <c r="BP30" s="64"/>
+      <c r="BQ30" s="64"/>
     </row>
-    <row r="31" spans="1:68">
-      <c r="A31" s="34">
+    <row r="31" spans="1:69">
+      <c r="A31" s="31">
         <v>150000000</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6">
         <v>968</v>
       </c>
       <c r="D31" s="6">
         <v>742</v>
       </c>
       <c r="E31" s="6">
         <v>601</v>
       </c>
       <c r="F31" s="6">
         <v>547</v>
       </c>
       <c r="G31" s="6">
         <v>625</v>
       </c>
       <c r="H31" s="6">
         <v>717</v>
       </c>
       <c r="I31" s="6">
         <v>851</v>
@@ -6552,53 +6636,56 @@
       </c>
       <c r="BI31" s="6">
         <v>1462</v>
       </c>
       <c r="BJ31" s="7">
         <v>1246</v>
       </c>
       <c r="BK31" s="7">
         <v>1518</v>
       </c>
       <c r="BL31" s="7">
         <v>1246</v>
       </c>
       <c r="BM31" s="6">
         <v>1570</v>
       </c>
       <c r="BN31" s="7">
         <v>1288</v>
       </c>
       <c r="BO31" s="30">
         <v>1007</v>
       </c>
       <c r="BP31" s="30">
         <v>1766</v>
       </c>
+      <c r="BQ31" s="19">
+        <v>1730</v>
+      </c>
     </row>
-    <row r="32" spans="1:68">
-      <c r="A32" s="34">
+    <row r="32" spans="1:69">
+      <c r="A32" s="31">
         <v>153200000</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="6">
         <v>63</v>
       </c>
       <c r="D32" s="6">
         <v>68</v>
       </c>
       <c r="E32" s="6">
         <v>62</v>
       </c>
       <c r="F32" s="6">
         <v>60</v>
       </c>
       <c r="G32" s="6">
         <v>51</v>
       </c>
       <c r="H32" s="6">
         <v>89</v>
       </c>
       <c r="I32" s="6">
         <v>75</v>
@@ -6758,53 +6845,56 @@
       </c>
       <c r="BI32" s="6">
         <v>172</v>
       </c>
       <c r="BJ32" s="7">
         <v>118</v>
       </c>
       <c r="BK32" s="7">
         <v>135</v>
       </c>
       <c r="BL32" s="7">
         <v>118</v>
       </c>
       <c r="BM32" s="6">
         <v>151</v>
       </c>
       <c r="BN32" s="7">
         <v>108</v>
       </c>
       <c r="BO32" s="30">
         <v>65</v>
       </c>
       <c r="BP32" s="30">
         <v>171</v>
       </c>
+      <c r="BQ32" s="60">
+        <v>172</v>
+      </c>
     </row>
-    <row r="33" spans="1:68">
-      <c r="A33" s="34">
+    <row r="33" spans="1:69">
+      <c r="A33" s="31">
         <v>153400000</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="6">
         <v>97</v>
       </c>
       <c r="D33" s="6">
         <v>61</v>
       </c>
       <c r="E33" s="6">
         <v>44</v>
       </c>
       <c r="F33" s="6">
         <v>39</v>
       </c>
       <c r="G33" s="6">
         <v>68</v>
       </c>
       <c r="H33" s="6">
         <v>70</v>
       </c>
       <c r="I33" s="6">
         <v>91</v>
@@ -6964,53 +7054,56 @@
       </c>
       <c r="BI33" s="6">
         <v>160</v>
       </c>
       <c r="BJ33" s="7">
         <v>96</v>
       </c>
       <c r="BK33" s="7">
         <v>131</v>
       </c>
       <c r="BL33" s="7">
         <v>96</v>
       </c>
       <c r="BM33" s="6">
         <v>137</v>
       </c>
       <c r="BN33" s="7">
         <v>107</v>
       </c>
       <c r="BO33" s="30">
         <v>91</v>
       </c>
       <c r="BP33" s="30">
         <v>125</v>
       </c>
+      <c r="BQ33" s="60">
+        <v>151</v>
+      </c>
     </row>
-    <row r="34" spans="1:68">
-      <c r="A34" s="34">
+    <row r="34" spans="1:69">
+      <c r="A34" s="31">
         <v>153600000</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="6">
         <v>70</v>
       </c>
       <c r="D34" s="6">
         <v>67</v>
       </c>
       <c r="E34" s="6">
         <v>47</v>
       </c>
       <c r="F34" s="6">
         <v>45</v>
       </c>
       <c r="G34" s="6">
         <v>47</v>
       </c>
       <c r="H34" s="6">
         <v>60</v>
       </c>
       <c r="I34" s="6">
         <v>60</v>
@@ -7170,53 +7263,56 @@
       </c>
       <c r="BI34" s="6">
         <v>106</v>
       </c>
       <c r="BJ34" s="7">
         <v>137</v>
       </c>
       <c r="BK34" s="7">
         <v>100</v>
       </c>
       <c r="BL34" s="7">
         <v>137</v>
       </c>
       <c r="BM34" s="6">
         <v>126</v>
       </c>
       <c r="BN34" s="7">
         <v>107</v>
       </c>
       <c r="BO34" s="30">
         <v>64</v>
       </c>
       <c r="BP34" s="30">
         <v>161</v>
       </c>
+      <c r="BQ34" s="60">
+        <v>124</v>
+      </c>
     </row>
-    <row r="35" spans="1:68">
-      <c r="A35" s="34">
+    <row r="35" spans="1:69">
+      <c r="A35" s="31">
         <v>154000000</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="6">
         <v>67</v>
       </c>
       <c r="D35" s="6">
         <v>46</v>
       </c>
       <c r="E35" s="6">
         <v>47</v>
       </c>
       <c r="F35" s="6">
         <v>30</v>
       </c>
       <c r="G35" s="6">
         <v>39</v>
       </c>
       <c r="H35" s="6">
         <v>52</v>
       </c>
       <c r="I35" s="6">
         <v>48</v>
@@ -7376,53 +7472,56 @@
       </c>
       <c r="BI35" s="6">
         <v>67</v>
       </c>
       <c r="BJ35" s="7">
         <v>81</v>
       </c>
       <c r="BK35" s="7">
         <v>96</v>
       </c>
       <c r="BL35" s="7">
         <v>81</v>
       </c>
       <c r="BM35" s="6">
         <v>95</v>
       </c>
       <c r="BN35" s="7">
         <v>74</v>
       </c>
       <c r="BO35" s="30">
         <v>69</v>
       </c>
       <c r="BP35" s="30">
         <v>118</v>
       </c>
+      <c r="BQ35" s="60">
+        <v>119</v>
+      </c>
     </row>
-    <row r="36" spans="1:68">
-      <c r="A36" s="34">
+    <row r="36" spans="1:69">
+      <c r="A36" s="31">
         <v>154200000</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C36" s="6">
         <v>77</v>
       </c>
       <c r="D36" s="6">
         <v>76</v>
       </c>
       <c r="E36" s="6">
         <v>55</v>
       </c>
       <c r="F36" s="6">
         <v>51</v>
       </c>
       <c r="G36" s="6">
         <v>47</v>
       </c>
       <c r="H36" s="6">
         <v>43</v>
       </c>
       <c r="I36" s="6">
         <v>60</v>
@@ -7582,53 +7681,56 @@
       </c>
       <c r="BI36" s="6">
         <v>110</v>
       </c>
       <c r="BJ36" s="7">
         <v>88</v>
       </c>
       <c r="BK36" s="7">
         <v>118</v>
       </c>
       <c r="BL36" s="7">
         <v>88</v>
       </c>
       <c r="BM36" s="6">
         <v>117</v>
       </c>
       <c r="BN36" s="7">
         <v>124</v>
       </c>
       <c r="BO36" s="30">
         <v>99</v>
       </c>
       <c r="BP36" s="30">
         <v>129</v>
       </c>
+      <c r="BQ36" s="60">
+        <v>123</v>
+      </c>
     </row>
-    <row r="37" spans="1:68">
-      <c r="A37" s="34">
+    <row r="37" spans="1:69">
+      <c r="A37" s="31">
         <v>154600000</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="6">
         <v>159</v>
       </c>
       <c r="D37" s="6">
         <v>94</v>
       </c>
       <c r="E37" s="6">
         <v>64</v>
       </c>
       <c r="F37" s="6">
         <v>68</v>
       </c>
       <c r="G37" s="6">
         <v>82</v>
       </c>
       <c r="H37" s="6">
         <v>77</v>
       </c>
       <c r="I37" s="6">
         <v>95</v>
@@ -7788,53 +7890,56 @@
       </c>
       <c r="BI37" s="6">
         <v>200</v>
       </c>
       <c r="BJ37" s="7">
         <v>137</v>
       </c>
       <c r="BK37" s="7">
         <v>204</v>
       </c>
       <c r="BL37" s="7">
         <v>137</v>
       </c>
       <c r="BM37" s="6">
         <v>161</v>
       </c>
       <c r="BN37" s="7">
         <v>137</v>
       </c>
       <c r="BO37" s="30">
         <v>128</v>
       </c>
       <c r="BP37" s="30">
         <v>200</v>
       </c>
+      <c r="BQ37" s="60">
+        <v>190</v>
+      </c>
     </row>
-    <row r="38" spans="1:68">
-      <c r="A38" s="34">
+    <row r="38" spans="1:69">
+      <c r="A38" s="31">
         <v>154800000</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C38" s="6">
         <v>77</v>
       </c>
       <c r="D38" s="6">
         <v>59</v>
       </c>
       <c r="E38" s="6">
         <v>41</v>
       </c>
       <c r="F38" s="6">
         <v>46</v>
       </c>
       <c r="G38" s="6">
         <v>41</v>
       </c>
       <c r="H38" s="6">
         <v>71</v>
       </c>
       <c r="I38" s="6">
         <v>69</v>
@@ -7994,53 +8099,56 @@
       </c>
       <c r="BI38" s="6">
         <v>109</v>
       </c>
       <c r="BJ38" s="7">
         <v>110</v>
       </c>
       <c r="BK38" s="7">
         <v>84</v>
       </c>
       <c r="BL38" s="7">
         <v>110</v>
       </c>
       <c r="BM38" s="6">
         <v>130</v>
       </c>
       <c r="BN38" s="7">
         <v>90</v>
       </c>
       <c r="BO38" s="30">
         <v>85</v>
       </c>
       <c r="BP38" s="30">
         <v>157</v>
       </c>
+      <c r="BQ38" s="60">
+        <v>122</v>
+      </c>
     </row>
-    <row r="39" spans="1:68">
-      <c r="A39" s="34">
+    <row r="39" spans="1:69">
+      <c r="A39" s="31">
         <v>155200000</v>
       </c>
       <c r="B39" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="6">
         <v>44</v>
       </c>
       <c r="D39" s="6">
         <v>35</v>
       </c>
       <c r="E39" s="6">
         <v>40</v>
       </c>
       <c r="F39" s="6">
         <v>34</v>
       </c>
       <c r="G39" s="6">
         <v>31</v>
       </c>
       <c r="H39" s="6">
         <v>33</v>
       </c>
       <c r="I39" s="6">
         <v>51</v>
@@ -8200,53 +8308,56 @@
       </c>
       <c r="BI39" s="6">
         <v>95</v>
       </c>
       <c r="BJ39" s="7">
         <v>88</v>
       </c>
       <c r="BK39" s="7">
         <v>131</v>
       </c>
       <c r="BL39" s="7">
         <v>88</v>
       </c>
       <c r="BM39" s="6">
         <v>140</v>
       </c>
       <c r="BN39" s="7">
         <v>109</v>
       </c>
       <c r="BO39" s="30">
         <v>69</v>
       </c>
       <c r="BP39" s="30">
         <v>108</v>
       </c>
+      <c r="BQ39" s="60">
+        <v>108</v>
+      </c>
     </row>
-    <row r="40" spans="1:68">
-      <c r="A40" s="34">
+    <row r="40" spans="1:69">
+      <c r="A40" s="31">
         <v>155600000</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="6">
         <v>146</v>
       </c>
       <c r="D40" s="6">
         <v>107</v>
       </c>
       <c r="E40" s="6">
         <v>76</v>
       </c>
       <c r="F40" s="6">
         <v>86</v>
       </c>
       <c r="G40" s="6">
         <v>96</v>
       </c>
       <c r="H40" s="6">
         <v>107</v>
       </c>
       <c r="I40" s="6">
         <v>129</v>
@@ -8406,53 +8517,56 @@
       </c>
       <c r="BI40" s="6">
         <v>185</v>
       </c>
       <c r="BJ40" s="7">
         <v>174</v>
       </c>
       <c r="BK40" s="7">
         <v>222</v>
       </c>
       <c r="BL40" s="7">
         <v>174</v>
       </c>
       <c r="BM40" s="6">
         <v>194</v>
       </c>
       <c r="BN40" s="7">
         <v>189</v>
       </c>
       <c r="BO40" s="30">
         <v>117</v>
       </c>
       <c r="BP40" s="30">
         <v>268</v>
       </c>
+      <c r="BQ40" s="60">
+        <v>290</v>
+      </c>
     </row>
-    <row r="41" spans="1:68">
-      <c r="A41" s="34">
+    <row r="41" spans="1:69">
+      <c r="A41" s="31">
         <v>156000000</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="6">
         <v>64</v>
       </c>
       <c r="D41" s="6">
         <v>43</v>
       </c>
       <c r="E41" s="6">
         <v>47</v>
       </c>
       <c r="F41" s="6">
         <v>44</v>
       </c>
       <c r="G41" s="6">
         <v>60</v>
       </c>
       <c r="H41" s="6">
         <v>38</v>
       </c>
       <c r="I41" s="6">
         <v>52</v>
@@ -8612,53 +8726,56 @@
       </c>
       <c r="BI41" s="6">
         <v>107</v>
       </c>
       <c r="BJ41" s="7">
         <v>83</v>
       </c>
       <c r="BK41" s="7">
         <v>158</v>
       </c>
       <c r="BL41" s="7">
         <v>83</v>
       </c>
       <c r="BM41" s="6">
         <v>118</v>
       </c>
       <c r="BN41" s="7">
         <v>112</v>
       </c>
       <c r="BO41" s="30">
         <v>100</v>
       </c>
       <c r="BP41" s="30">
         <v>165</v>
       </c>
+      <c r="BQ41" s="60">
+        <v>151</v>
+      </c>
     </row>
-    <row r="42" spans="1:68">
-      <c r="A42" s="34">
+    <row r="42" spans="1:69">
+      <c r="A42" s="31">
         <v>156400000</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="7">
         <v>66</v>
       </c>
       <c r="D42" s="7">
         <v>55</v>
       </c>
       <c r="E42" s="7">
         <v>43</v>
       </c>
       <c r="F42" s="7">
         <v>33</v>
       </c>
       <c r="G42" s="7">
         <v>39</v>
       </c>
       <c r="H42" s="7">
         <v>48</v>
       </c>
       <c r="I42" s="7">
         <v>71</v>
@@ -8818,53 +8935,56 @@
       </c>
       <c r="BI42" s="6">
         <v>62</v>
       </c>
       <c r="BJ42" s="7">
         <v>62</v>
       </c>
       <c r="BK42" s="7">
         <v>69</v>
       </c>
       <c r="BL42" s="7">
         <v>62</v>
       </c>
       <c r="BM42" s="6">
         <v>112</v>
       </c>
       <c r="BN42" s="7">
         <v>64</v>
       </c>
       <c r="BO42" s="30">
         <v>69</v>
       </c>
       <c r="BP42" s="30">
         <v>104</v>
       </c>
+      <c r="BQ42" s="60">
+        <v>86</v>
+      </c>
     </row>
-    <row r="43" spans="1:68">
-      <c r="A43" s="35">
+    <row r="43" spans="1:69">
+      <c r="A43" s="32">
         <v>156800000</v>
       </c>
       <c r="B43" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C43" s="8">
         <v>38</v>
       </c>
       <c r="D43" s="8">
         <v>31</v>
       </c>
       <c r="E43" s="8">
         <v>35</v>
       </c>
       <c r="F43" s="8">
         <v>11</v>
       </c>
       <c r="G43" s="8">
         <v>24</v>
       </c>
       <c r="H43" s="8">
         <v>29</v>
       </c>
       <c r="I43" s="8">
         <v>50</v>
@@ -9024,104 +9144,107 @@
       </c>
       <c r="BI43" s="8">
         <v>89</v>
       </c>
       <c r="BJ43" s="8">
         <v>72</v>
       </c>
       <c r="BK43" s="8">
         <v>70</v>
       </c>
       <c r="BL43" s="8">
         <v>72</v>
       </c>
       <c r="BM43" s="8">
         <v>89</v>
       </c>
       <c r="BN43" s="27">
         <v>67</v>
       </c>
       <c r="BO43" s="27">
         <v>51</v>
       </c>
       <c r="BP43" s="27">
         <v>60</v>
       </c>
+      <c r="BQ43" s="62">
+        <v>94</v>
+      </c>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="B44" s="9"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="9"/>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
       <c r="O44" s="9"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
       <c r="S44" s="9"/>
       <c r="T44" s="9"/>
       <c r="U44" s="9"/>
       <c r="V44" s="9"/>
       <c r="W44" s="9"/>
       <c r="X44" s="9"/>
       <c r="Y44" s="9"/>
       <c r="Z44" s="9"/>
       <c r="AA44" s="9"/>
       <c r="AB44" s="9"/>
       <c r="AC44" s="9"/>
       <c r="AD44" s="9"/>
       <c r="AE44" s="9"/>
       <c r="AF44" s="9"/>
       <c r="AG44" s="9"/>
       <c r="AH44" s="9"/>
       <c r="AI44" s="9"/>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
       <c r="AL44" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B2:BP2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B7:BP7"/>
+    <mergeCell ref="B30:BQ30"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="BK5:BP5"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="C5:N5"/>
+    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="BK5:BQ5"/>
+    <mergeCell ref="B7:BQ7"/>
+    <mergeCell ref="B22:BQ22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>