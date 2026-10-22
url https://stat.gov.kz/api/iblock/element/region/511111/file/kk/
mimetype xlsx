--- v1 (2026-09-14)
+++ v2 (2026-10-22)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\Динамика ЧН,ЕДН,МИГР авг 2026г\Мигр\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="76">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -248,52 +253,55 @@
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>1 қаңтар 2021 жылдан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483977/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="27">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -549,51 +557,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -695,90 +703,106 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -807,116 +831,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1056,502 +1082,505 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="32" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="37" customWidth="1"/>
     <col min="3" max="3" width="72" style="37" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:3">
+    <row r="2" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B2" s="43" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="44">
         <v>613103</v>
       </c>
     </row>
-    <row r="3" spans="2:3">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B3" s="43" t="s">
         <v>52</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="2:3">
+    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B4" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:3">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B5" s="47" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="2:3">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B6" s="47" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="2:3" ht="25.5">
+    <row r="7" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B7" s="47" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="45" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="2:3">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B8" s="43" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="49" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="2:3" ht="25.5">
+    <row r="9" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B9" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="50" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="10" spans="2:3" ht="51">
+    <row r="10" spans="2:3" ht="51" x14ac:dyDescent="0.2">
       <c r="B10" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="50" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="11" spans="2:3">
+    <row r="11" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B11" s="43" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="12" spans="2:3">
+    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B12" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="51" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="2:3">
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B13" s="52" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="53" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="14" spans="2:3">
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B14" s="52" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="53" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="15" spans="2:3">
+    <row r="15" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B15" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="53" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="16" spans="2:3">
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B16" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="54">
-        <v>46269</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:3">
+        <v>46304</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B17" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="54">
-        <v>46300</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:3">
+        <v>46335</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B18" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="33" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="19" spans="2:3">
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B19" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="34" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="20" spans="2:3">
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B20" s="43" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="35" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="21" spans="2:3">
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B21" s="43" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1"/>
     <hyperlink ref="C12" r:id="rId2"/>
     <hyperlink ref="C21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="121.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="24" customFormat="1"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:10" s="24" customFormat="1">
+    <row r="1" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="25" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="24" customFormat="1">
+    <row r="8" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="24" customFormat="1">
+    <row r="9" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="24" customFormat="1">
+    <row r="10" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="24" customFormat="1">
+    <row r="11" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="24" customFormat="1" ht="25.5">
+    <row r="12" spans="1:10" s="24" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
     </row>
-    <row r="13" spans="1:10" s="24" customFormat="1">
+    <row r="13" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28"/>
     </row>
-    <row r="14" spans="1:10" s="24" customFormat="1">
+    <row r="14" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28"/>
     </row>
-    <row r="15" spans="1:10" s="24" customFormat="1"/>
-    <row r="16" spans="1:10" s="24" customFormat="1">
+    <row r="15" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:U45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A3:W45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B31" sqref="B31:U31"/>
+      <selection activeCell="Z29" sqref="Z29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="7" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="7" style="1"/>
     <col min="5" max="5" width="7" style="13"/>
     <col min="6" max="10" width="7" style="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="7" style="1"/>
     <col min="14" max="14" width="9.42578125" style="1" customWidth="1"/>
     <col min="15" max="16" width="7" style="1"/>
     <col min="17" max="17" width="8.85546875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="7" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:21">
-      <c r="B3" s="58" t="s">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B3" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="58"/>
-[...19 lines deleted...]
-    <row r="4" spans="1:21" ht="22.5">
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+    </row>
+    <row r="4" spans="1:23" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A4" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="10"/>
     </row>
-    <row r="5" spans="1:21" s="3" customFormat="1">
+    <row r="5" spans="1:23" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="42"/>
       <c r="B5" s="2"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="N5" s="20"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
       <c r="T5" s="14"/>
-      <c r="U5" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="61" t="s">
+      <c r="V5" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A6" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="65"/>
-      <c r="C6" s="66">
+      <c r="B6" s="68"/>
+      <c r="C6" s="69">
         <v>2025</v>
       </c>
-      <c r="D6" s="67"/>
-[...10 lines deleted...]
-      <c r="O6" s="63">
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="70"/>
+      <c r="L6" s="70"/>
+      <c r="M6" s="70"/>
+      <c r="N6" s="70"/>
+      <c r="O6" s="72">
         <v>2026</v>
       </c>
-      <c r="P6" s="64"/>
-[...8 lines deleted...]
-      <c r="B7" s="65"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="60"/>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A7" s="67"/>
+      <c r="B7" s="68"/>
       <c r="C7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="N7" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="68" t="s">
+      <c r="O7" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="68" t="s">
+      <c r="P7" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="69" t="s">
+      <c r="Q7" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="R7" s="70" t="s">
+      <c r="R7" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="S7" s="70" t="s">
+      <c r="S7" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="T7" s="70" t="s">
+      <c r="T7" s="59" t="s">
         <v>8</v>
       </c>
       <c r="U7" s="11" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="59" t="s">
+      <c r="V7" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="59"/>
-[...19 lines deleted...]
-    <row r="9" spans="1:21">
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
+      <c r="N8" s="74"/>
+      <c r="O8" s="74"/>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="74"/>
+      <c r="S8" s="74"/>
+      <c r="T8" s="74"/>
+      <c r="U8" s="74"/>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A9" s="22">
         <v>150000000</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="5">
         <v>10</v>
       </c>
       <c r="D9" s="5">
         <v>34</v>
       </c>
       <c r="E9" s="5">
         <v>31</v>
       </c>
       <c r="F9" s="5">
         <v>43</v>
       </c>
       <c r="G9" s="5">
         <v>43</v>
       </c>
       <c r="H9" s="5">
         <v>16</v>
       </c>
       <c r="I9" s="5">
@@ -1571,52 +1600,55 @@
       </c>
       <c r="N9" s="5">
         <v>53</v>
       </c>
       <c r="O9" s="5">
         <v>78</v>
       </c>
       <c r="P9" s="6">
         <v>11</v>
       </c>
       <c r="Q9" s="5">
         <v>32</v>
       </c>
       <c r="R9" s="5">
         <v>-4</v>
       </c>
       <c r="S9" s="6">
         <v>-11</v>
       </c>
       <c r="T9" s="38">
         <v>-13</v>
       </c>
       <c r="U9" s="55">
         <v>-15</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9" s="61">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>151000000</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="5">
         <v>8</v>
       </c>
       <c r="D10" s="5">
         <v>31</v>
       </c>
       <c r="E10" s="5">
         <v>20</v>
       </c>
       <c r="F10" s="5">
         <v>41</v>
       </c>
       <c r="G10" s="5">
         <v>34</v>
       </c>
       <c r="H10" s="5">
         <v>15</v>
       </c>
       <c r="I10" s="5">
@@ -1636,52 +1668,55 @@
       </c>
       <c r="N10" s="5">
         <v>47</v>
       </c>
       <c r="O10" s="5">
         <v>64</v>
       </c>
       <c r="P10" s="6">
         <v>5</v>
       </c>
       <c r="Q10" s="5">
         <v>29</v>
       </c>
       <c r="R10" s="5">
         <v>-7</v>
       </c>
       <c r="S10" s="6">
         <v>-11</v>
       </c>
       <c r="T10" s="38">
         <v>-6</v>
       </c>
       <c r="U10" s="55">
         <v>-12</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10" s="61">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A11" s="22">
         <v>153200000</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>-1</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="5">
         <v>1</v>
       </c>
       <c r="G11" s="5">
         <v>1</v>
       </c>
       <c r="H11" s="5">
         <v>1</v>
       </c>
       <c r="I11" s="5">
@@ -1701,52 +1736,55 @@
       </c>
       <c r="N11" s="5">
         <v>0</v>
       </c>
       <c r="O11" s="5">
         <v>3</v>
       </c>
       <c r="P11" s="6">
         <v>1</v>
       </c>
       <c r="Q11" s="5">
         <v>2</v>
       </c>
       <c r="R11" s="5">
         <v>3</v>
       </c>
       <c r="S11" s="6">
         <v>0</v>
       </c>
       <c r="T11" s="38">
         <v>0</v>
       </c>
       <c r="U11" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11" s="61">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A12" s="22">
         <v>153400000</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>-1</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5">
@@ -1766,52 +1804,55 @@
       </c>
       <c r="N12" s="5">
         <v>0</v>
       </c>
       <c r="O12" s="5">
         <v>2</v>
       </c>
       <c r="P12" s="6">
         <v>2</v>
       </c>
       <c r="Q12" s="5">
         <v>0</v>
       </c>
       <c r="R12" s="5">
         <v>0</v>
       </c>
       <c r="S12" s="6">
         <v>0</v>
       </c>
       <c r="T12" s="38">
         <v>0</v>
       </c>
       <c r="U12" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A13" s="22">
         <v>153600000</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="5">
         <v>0</v>
       </c>
       <c r="D13" s="5">
         <v>-1</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
       <c r="G13" s="5">
         <v>0</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
       <c r="I13" s="5">
@@ -1831,52 +1872,55 @@
       </c>
       <c r="N13" s="5">
         <v>0</v>
       </c>
       <c r="O13" s="5">
         <v>0</v>
       </c>
       <c r="P13" s="6">
         <v>0</v>
       </c>
       <c r="Q13" s="5">
         <v>0</v>
       </c>
       <c r="R13" s="5">
         <v>0</v>
       </c>
       <c r="S13" s="6">
         <v>0</v>
       </c>
       <c r="T13" s="38">
         <v>0</v>
       </c>
       <c r="U13" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A14" s="22">
         <v>154000000</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>4</v>
       </c>
       <c r="F14" s="5">
         <v>2</v>
       </c>
       <c r="G14" s="5">
         <v>-1</v>
       </c>
       <c r="H14" s="5">
         <v>1</v>
       </c>
       <c r="I14" s="5">
@@ -1896,52 +1940,55 @@
       </c>
       <c r="N14" s="5">
         <v>1</v>
       </c>
       <c r="O14" s="5">
         <v>4</v>
       </c>
       <c r="P14" s="6">
         <v>0</v>
       </c>
       <c r="Q14" s="5">
         <v>0</v>
       </c>
       <c r="R14" s="5">
         <v>-2</v>
       </c>
       <c r="S14" s="6">
         <v>0</v>
       </c>
       <c r="T14" s="38">
         <v>-4</v>
       </c>
       <c r="U14" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A15" s="22">
         <v>154200000</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
@@ -1961,52 +2008,55 @@
       </c>
       <c r="N15" s="5">
         <v>0</v>
       </c>
       <c r="O15" s="5">
         <v>2</v>
       </c>
       <c r="P15" s="6">
         <v>0</v>
       </c>
       <c r="Q15" s="5">
         <v>0</v>
       </c>
       <c r="R15" s="5">
         <v>1</v>
       </c>
       <c r="S15" s="6">
         <v>0</v>
       </c>
       <c r="T15" s="38">
         <v>0</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A16" s="22">
         <v>154600000</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>2</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>4</v>
       </c>
       <c r="H16" s="5">
         <v>2</v>
       </c>
       <c r="I16" s="5">
@@ -2026,52 +2076,55 @@
       </c>
       <c r="N16" s="5">
         <v>2</v>
       </c>
       <c r="O16" s="5">
         <v>0</v>
       </c>
       <c r="P16" s="6">
         <v>1</v>
       </c>
       <c r="Q16" s="5">
         <v>0</v>
       </c>
       <c r="R16" s="5">
         <v>0</v>
       </c>
       <c r="S16" s="6">
         <v>0</v>
       </c>
       <c r="T16" s="38">
         <v>0</v>
       </c>
       <c r="U16" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16" s="61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" s="22">
         <v>154800000</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>3</v>
       </c>
       <c r="F17" s="5">
         <v>-1</v>
       </c>
       <c r="G17" s="5">
         <v>3</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
@@ -2091,52 +2144,55 @@
       </c>
       <c r="N17" s="5">
         <v>3</v>
       </c>
       <c r="O17" s="5">
         <v>2</v>
       </c>
       <c r="P17" s="6">
         <v>2</v>
       </c>
       <c r="Q17" s="5">
         <v>1</v>
       </c>
       <c r="R17" s="5">
         <v>1</v>
       </c>
       <c r="S17" s="6">
         <v>0</v>
       </c>
       <c r="T17" s="38">
         <v>-1</v>
       </c>
       <c r="U17" s="55">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17" s="61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" s="22">
         <v>155200000</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="5">
         <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
       <c r="I18" s="5">
@@ -2156,52 +2212,55 @@
       </c>
       <c r="N18" s="5">
         <v>0</v>
       </c>
       <c r="O18" s="5">
         <v>0</v>
       </c>
       <c r="P18" s="6">
         <v>0</v>
       </c>
       <c r="Q18" s="5">
         <v>0</v>
       </c>
       <c r="R18" s="5">
         <v>0</v>
       </c>
       <c r="S18" s="6">
         <v>0</v>
       </c>
       <c r="T18" s="38">
         <v>0</v>
       </c>
       <c r="U18" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" s="22">
         <v>155600000</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="5">
         <v>0</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
       <c r="I19" s="5">
@@ -2221,52 +2280,55 @@
       </c>
       <c r="N19" s="5">
         <v>0</v>
       </c>
       <c r="O19" s="5">
         <v>1</v>
       </c>
       <c r="P19" s="6">
         <v>0</v>
       </c>
       <c r="Q19" s="5">
         <v>0</v>
       </c>
       <c r="R19" s="5">
         <v>0</v>
       </c>
       <c r="S19" s="6">
         <v>0</v>
       </c>
       <c r="T19" s="38">
         <v>0</v>
       </c>
       <c r="U19" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20" s="22">
         <v>156000000</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="5">
         <v>0</v>
       </c>
       <c r="D20" s="5">
         <v>4</v>
       </c>
       <c r="E20" s="5">
         <v>2</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20" s="5">
         <v>2</v>
       </c>
       <c r="H20" s="5">
         <v>-3</v>
       </c>
       <c r="I20" s="5">
@@ -2286,52 +2348,55 @@
       </c>
       <c r="N20" s="5">
         <v>0</v>
       </c>
       <c r="O20" s="5">
         <v>0</v>
       </c>
       <c r="P20" s="6">
         <v>0</v>
       </c>
       <c r="Q20" s="5">
         <v>0</v>
       </c>
       <c r="R20" s="5">
         <v>0</v>
       </c>
       <c r="S20" s="6">
         <v>0</v>
       </c>
       <c r="T20" s="38">
         <v>-2</v>
       </c>
       <c r="U20" s="55">
         <v>-4</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20" s="61">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" s="22">
         <v>156400000</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
         <v>0</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="5">
         <v>0</v>
       </c>
       <c r="G21" s="5">
         <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
       <c r="I21" s="5">
@@ -2351,52 +2416,55 @@
       </c>
       <c r="N21" s="5">
         <v>0</v>
       </c>
       <c r="O21" s="5">
         <v>0</v>
       </c>
       <c r="P21" s="6">
         <v>0</v>
       </c>
       <c r="Q21" s="5">
         <v>0</v>
       </c>
       <c r="R21" s="5">
         <v>0</v>
       </c>
       <c r="S21" s="6">
         <v>0</v>
       </c>
       <c r="T21" s="38">
         <v>0</v>
       </c>
       <c r="U21" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="22">
         <v>156800000</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="5">
         <v>0</v>
       </c>
       <c r="D22" s="5">
         <v>0</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>0</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
       <c r="I22" s="5">
@@ -2416,76 +2484,79 @@
       </c>
       <c r="N22" s="5">
         <v>0</v>
       </c>
       <c r="O22" s="5">
         <v>0</v>
       </c>
       <c r="P22" s="6">
         <v>0</v>
       </c>
       <c r="Q22" s="5">
         <v>0</v>
       </c>
       <c r="R22" s="5">
         <v>0</v>
       </c>
       <c r="S22" s="6">
         <v>0</v>
       </c>
       <c r="T22" s="38">
         <v>0</v>
       </c>
       <c r="U22" s="6">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" s="60" t="s">
+      <c r="V22" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="60"/>
-[...19 lines deleted...]
-    <row r="24" spans="1:21">
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="75"/>
+      <c r="P23" s="75"/>
+      <c r="Q23" s="75"/>
+      <c r="R23" s="75"/>
+      <c r="S23" s="75"/>
+      <c r="T23" s="75"/>
+      <c r="U23" s="75"/>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="22">
         <v>150000000</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="5">
         <v>10</v>
       </c>
       <c r="D24" s="5">
         <v>34</v>
       </c>
       <c r="E24" s="5">
         <v>25</v>
       </c>
       <c r="F24" s="5">
         <v>42</v>
       </c>
       <c r="G24" s="5">
         <v>38</v>
       </c>
       <c r="H24" s="5">
         <v>13</v>
       </c>
       <c r="I24" s="5">
@@ -2505,52 +2576,55 @@
       </c>
       <c r="N24" s="5">
         <v>51</v>
       </c>
       <c r="O24" s="5">
         <v>67</v>
       </c>
       <c r="P24" s="6">
         <v>7</v>
       </c>
       <c r="Q24" s="5">
         <v>32</v>
       </c>
       <c r="R24" s="5">
         <v>-4</v>
       </c>
       <c r="S24" s="6">
         <v>-11</v>
       </c>
       <c r="T24" s="38">
         <v>-9</v>
       </c>
       <c r="U24" s="55">
         <v>-16</v>
       </c>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24" s="61">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="22">
         <v>151000000</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="5">
         <v>8</v>
       </c>
       <c r="D25" s="5">
         <v>31</v>
       </c>
       <c r="E25" s="5">
         <v>20</v>
       </c>
       <c r="F25" s="5">
         <v>41</v>
       </c>
       <c r="G25" s="5">
         <v>34</v>
       </c>
       <c r="H25" s="5">
         <v>15</v>
       </c>
       <c r="I25" s="5">
@@ -2570,52 +2644,55 @@
       </c>
       <c r="N25" s="5">
         <v>47</v>
       </c>
       <c r="O25" s="5">
         <v>64</v>
       </c>
       <c r="P25" s="6">
         <v>5</v>
       </c>
       <c r="Q25" s="5">
         <v>29</v>
       </c>
       <c r="R25" s="5">
         <v>-7</v>
       </c>
       <c r="S25" s="6">
         <v>-11</v>
       </c>
       <c r="T25" s="38">
         <v>-6</v>
       </c>
       <c r="U25" s="55">
         <v>-12</v>
       </c>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25" s="61">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="22">
         <v>153200000</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="5">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>-1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>1</v>
       </c>
       <c r="G26" s="5">
         <v>1</v>
       </c>
       <c r="H26" s="5">
         <v>1</v>
       </c>
       <c r="I26" s="5">
@@ -2635,52 +2712,55 @@
       </c>
       <c r="N26" s="5">
         <v>0</v>
       </c>
       <c r="O26" s="5">
         <v>2</v>
       </c>
       <c r="P26" s="6">
         <v>1</v>
       </c>
       <c r="Q26" s="5">
         <v>2</v>
       </c>
       <c r="R26" s="5">
         <v>2</v>
       </c>
       <c r="S26" s="6">
         <v>0</v>
       </c>
       <c r="T26" s="38">
         <v>0</v>
       </c>
       <c r="U26" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26" s="61">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27" s="22">
         <v>154800000</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="5">
         <v>2</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
       <c r="E27" s="5">
         <v>3</v>
       </c>
       <c r="F27" s="5">
         <v>0</v>
       </c>
       <c r="G27" s="5">
         <v>2</v>
       </c>
       <c r="H27" s="5">
         <v>0</v>
       </c>
       <c r="I27" s="5">
@@ -2700,52 +2780,55 @@
       </c>
       <c r="N27" s="5">
         <v>4</v>
       </c>
       <c r="O27" s="5">
         <v>1</v>
       </c>
       <c r="P27" s="6">
         <v>1</v>
       </c>
       <c r="Q27" s="5">
         <v>1</v>
       </c>
       <c r="R27" s="5">
         <v>1</v>
       </c>
       <c r="S27" s="6">
         <v>0</v>
       </c>
       <c r="T27" s="38">
         <v>-1</v>
       </c>
       <c r="U27" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27" s="61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="22">
         <v>155600000</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="5">
         <v>0</v>
       </c>
       <c r="D28" s="5">
         <v>0</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="5">
         <v>0</v>
       </c>
       <c r="G28" s="5">
         <v>0</v>
       </c>
       <c r="H28" s="5">
         <v>0</v>
       </c>
       <c r="I28" s="5">
@@ -2765,52 +2848,55 @@
       </c>
       <c r="N28" s="5">
         <v>0</v>
       </c>
       <c r="O28" s="5">
         <v>0</v>
       </c>
       <c r="P28" s="6">
         <v>0</v>
       </c>
       <c r="Q28" s="5">
         <v>0</v>
       </c>
       <c r="R28" s="5">
         <v>0</v>
       </c>
       <c r="S28" s="6">
         <v>0</v>
       </c>
       <c r="T28" s="38">
         <v>0</v>
       </c>
       <c r="U28" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29" s="22">
         <v>156000000</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="5">
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <v>4</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>0</v>
       </c>
       <c r="G29" s="5">
         <v>1</v>
       </c>
       <c r="H29" s="5">
         <v>-3</v>
       </c>
       <c r="I29" s="5">
@@ -2830,52 +2916,55 @@
       </c>
       <c r="N29" s="5">
         <v>0</v>
       </c>
       <c r="O29" s="5">
         <v>0</v>
       </c>
       <c r="P29" s="6">
         <v>0</v>
       </c>
       <c r="Q29" s="5">
         <v>0</v>
       </c>
       <c r="R29" s="5">
         <v>0</v>
       </c>
       <c r="S29" s="6">
         <v>0</v>
       </c>
       <c r="T29" s="38">
         <v>-2</v>
       </c>
       <c r="U29" s="55">
         <v>-4</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29" s="61">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="22">
         <v>156400000</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="5">
         <v>0</v>
       </c>
       <c r="D30" s="5">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="5">
         <v>0</v>
       </c>
       <c r="G30" s="5">
         <v>0</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="5">
@@ -2895,76 +2984,79 @@
       </c>
       <c r="N30" s="5">
         <v>0</v>
       </c>
       <c r="O30" s="5">
         <v>0</v>
       </c>
       <c r="P30" s="6">
         <v>0</v>
       </c>
       <c r="Q30" s="5">
         <v>0</v>
       </c>
       <c r="R30" s="5">
         <v>0</v>
       </c>
       <c r="S30" s="6">
         <v>0</v>
       </c>
       <c r="T30" s="38">
         <v>0</v>
       </c>
       <c r="U30" s="6">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="57" t="s">
+      <c r="V30" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="C31" s="57"/>
-[...19 lines deleted...]
-    <row r="32" spans="1:21">
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="76"/>
+      <c r="J31" s="76"/>
+      <c r="K31" s="76"/>
+      <c r="L31" s="76"/>
+      <c r="M31" s="76"/>
+      <c r="N31" s="76"/>
+      <c r="O31" s="76"/>
+      <c r="P31" s="76"/>
+      <c r="Q31" s="76"/>
+      <c r="R31" s="76"/>
+      <c r="S31" s="76"/>
+      <c r="T31" s="76"/>
+      <c r="U31" s="76"/>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>150000000</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="5">
         <v>0</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
       <c r="E32" s="5">
         <v>6</v>
       </c>
       <c r="F32" s="5">
         <v>1</v>
       </c>
       <c r="G32" s="6">
         <v>5</v>
       </c>
       <c r="H32" s="5">
         <v>3</v>
       </c>
       <c r="I32" s="5">
@@ -2984,52 +3076,55 @@
       </c>
       <c r="N32" s="6">
         <v>2</v>
       </c>
       <c r="O32" s="6">
         <v>11</v>
       </c>
       <c r="P32" s="6">
         <v>4</v>
       </c>
       <c r="Q32" s="6">
         <v>0</v>
       </c>
       <c r="R32" s="5">
         <v>0</v>
       </c>
       <c r="S32" s="21">
         <v>0</v>
       </c>
       <c r="T32" s="39">
         <v>-4</v>
       </c>
       <c r="U32" s="56">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32" s="63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A33" s="22">
         <v>153200000</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="5">
         <v>0</v>
       </c>
       <c r="D33" s="5">
         <v>0</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="5">
         <v>0</v>
       </c>
       <c r="G33" s="6">
         <v>0</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
       <c r="I33" s="5">
@@ -3049,52 +3144,55 @@
       </c>
       <c r="N33" s="6">
         <v>0</v>
       </c>
       <c r="O33" s="6">
         <v>1</v>
       </c>
       <c r="P33" s="6">
         <v>0</v>
       </c>
       <c r="Q33" s="6">
         <v>0</v>
       </c>
       <c r="R33" s="5">
         <v>1</v>
       </c>
       <c r="S33" s="21">
         <v>0</v>
       </c>
       <c r="T33" s="39">
         <v>0</v>
       </c>
       <c r="U33" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:21">
+      <c r="V33" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" s="22">
         <v>153400000</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="5">
         <v>0</v>
       </c>
       <c r="D34" s="5">
         <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>-1</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34" s="6">
         <v>0</v>
       </c>
       <c r="H34" s="5">
         <v>0</v>
       </c>
       <c r="I34" s="5">
@@ -3114,52 +3212,55 @@
       </c>
       <c r="N34" s="6">
         <v>0</v>
       </c>
       <c r="O34" s="6">
         <v>2</v>
       </c>
       <c r="P34" s="6">
         <v>2</v>
       </c>
       <c r="Q34" s="6">
         <v>0</v>
       </c>
       <c r="R34" s="5">
         <v>0</v>
       </c>
       <c r="S34" s="21">
         <v>0</v>
       </c>
       <c r="T34" s="39">
         <v>0</v>
       </c>
       <c r="U34" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" s="22">
         <v>153600000</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="5">
         <v>0</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="5">
         <v>0</v>
       </c>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
       <c r="I35" s="5">
@@ -3179,52 +3280,55 @@
       </c>
       <c r="N35" s="6">
         <v>0</v>
       </c>
       <c r="O35" s="6">
         <v>0</v>
       </c>
       <c r="P35" s="6">
         <v>0</v>
       </c>
       <c r="Q35" s="6">
         <v>0</v>
       </c>
       <c r="R35" s="5">
         <v>0</v>
       </c>
       <c r="S35" s="21">
         <v>0</v>
       </c>
       <c r="T35" s="39">
         <v>0</v>
       </c>
       <c r="U35" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:21">
+      <c r="V35" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" s="22">
         <v>154000000</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="5">
         <v>0</v>
       </c>
       <c r="D36" s="5">
         <v>0</v>
       </c>
       <c r="E36" s="5">
         <v>4</v>
       </c>
       <c r="F36" s="5">
         <v>2</v>
       </c>
       <c r="G36" s="6">
         <v>-1</v>
       </c>
       <c r="H36" s="5">
         <v>1</v>
       </c>
       <c r="I36" s="5">
@@ -3244,52 +3348,55 @@
       </c>
       <c r="N36" s="6">
         <v>1</v>
       </c>
       <c r="O36" s="6">
         <v>4</v>
       </c>
       <c r="P36" s="6">
         <v>0</v>
       </c>
       <c r="Q36" s="6">
         <v>0</v>
       </c>
       <c r="R36" s="5">
         <v>-2</v>
       </c>
       <c r="S36" s="21">
         <v>0</v>
       </c>
       <c r="T36" s="39">
         <v>-4</v>
       </c>
       <c r="U36" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:21">
+      <c r="V36" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37" s="22">
         <v>154200000</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="5">
         <v>0</v>
       </c>
       <c r="D37" s="5">
         <v>0</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="5">
         <v>0</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="5">
         <v>0</v>
       </c>
       <c r="I37" s="5">
@@ -3309,52 +3416,55 @@
       </c>
       <c r="N37" s="6">
         <v>0</v>
       </c>
       <c r="O37" s="6">
         <v>2</v>
       </c>
       <c r="P37" s="6">
         <v>0</v>
       </c>
       <c r="Q37" s="6">
         <v>0</v>
       </c>
       <c r="R37" s="5">
         <v>1</v>
       </c>
       <c r="S37" s="21">
         <v>0</v>
       </c>
       <c r="T37" s="39">
         <v>0</v>
       </c>
       <c r="U37" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="22">
         <v>154600000</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="5">
         <v>0</v>
       </c>
       <c r="D38" s="5">
         <v>0</v>
       </c>
       <c r="E38" s="5">
         <v>2</v>
       </c>
       <c r="F38" s="5">
         <v>0</v>
       </c>
       <c r="G38" s="6">
         <v>4</v>
       </c>
       <c r="H38" s="5">
         <v>3</v>
       </c>
       <c r="I38" s="5">
@@ -3374,52 +3484,55 @@
       </c>
       <c r="N38" s="6">
         <v>2</v>
       </c>
       <c r="O38" s="6">
         <v>0</v>
       </c>
       <c r="P38" s="6">
         <v>1</v>
       </c>
       <c r="Q38" s="6">
         <v>0</v>
       </c>
       <c r="R38" s="5">
         <v>0</v>
       </c>
       <c r="S38" s="21">
         <v>0</v>
       </c>
       <c r="T38" s="39">
         <v>0</v>
       </c>
       <c r="U38" s="56">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:21">
+      <c r="V38" s="64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" s="22">
         <v>154800000</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="5">
         <v>0</v>
       </c>
       <c r="D39" s="5">
         <v>0</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>-1</v>
       </c>
       <c r="G39" s="6">
         <v>1</v>
       </c>
       <c r="H39" s="5">
         <v>0</v>
       </c>
       <c r="I39" s="5">
@@ -3439,52 +3552,55 @@
       </c>
       <c r="N39" s="6">
         <v>-1</v>
       </c>
       <c r="O39" s="6">
         <v>1</v>
       </c>
       <c r="P39" s="6">
         <v>1</v>
       </c>
       <c r="Q39" s="6">
         <v>0</v>
       </c>
       <c r="R39" s="5">
         <v>0</v>
       </c>
       <c r="S39" s="21">
         <v>0</v>
       </c>
       <c r="T39" s="39">
         <v>0</v>
       </c>
       <c r="U39" s="56">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:21">
+      <c r="V39" s="63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" s="22">
         <v>155200000</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="5">
         <v>0</v>
       </c>
       <c r="D40" s="5">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="5">
         <v>0</v>
       </c>
       <c r="I40" s="5">
@@ -3504,52 +3620,55 @@
       </c>
       <c r="N40" s="6">
         <v>0</v>
       </c>
       <c r="O40" s="6">
         <v>0</v>
       </c>
       <c r="P40" s="6">
         <v>0</v>
       </c>
       <c r="Q40" s="6">
         <v>0</v>
       </c>
       <c r="R40" s="5">
         <v>0</v>
       </c>
       <c r="S40" s="21">
         <v>0</v>
       </c>
       <c r="T40" s="39">
         <v>0</v>
       </c>
       <c r="U40" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:21">
+      <c r="V40" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="22">
         <v>155600000</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="5">
         <v>0</v>
       </c>
       <c r="D41" s="5">
         <v>0</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="5">
         <v>0</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="5">
         <v>0</v>
       </c>
       <c r="I41" s="5">
@@ -3569,52 +3688,55 @@
       </c>
       <c r="N41" s="6">
         <v>0</v>
       </c>
       <c r="O41" s="6">
         <v>1</v>
       </c>
       <c r="P41" s="6">
         <v>0</v>
       </c>
       <c r="Q41" s="6">
         <v>0</v>
       </c>
       <c r="R41" s="5">
         <v>0</v>
       </c>
       <c r="S41" s="21">
         <v>0</v>
       </c>
       <c r="T41" s="39">
         <v>0</v>
       </c>
       <c r="U41" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42" s="22">
         <v>156000000</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="5">
         <v>0</v>
       </c>
       <c r="D42" s="5">
         <v>0</v>
       </c>
       <c r="E42" s="5">
         <v>1</v>
       </c>
       <c r="F42" s="5">
         <v>0</v>
       </c>
       <c r="G42" s="6">
         <v>1</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
       <c r="I42" s="5">
@@ -3634,52 +3756,55 @@
       </c>
       <c r="N42" s="6">
         <v>0</v>
       </c>
       <c r="O42" s="6">
         <v>0</v>
       </c>
       <c r="P42" s="6">
         <v>0</v>
       </c>
       <c r="Q42" s="6">
         <v>0</v>
       </c>
       <c r="R42" s="5">
         <v>0</v>
       </c>
       <c r="S42" s="21">
         <v>0</v>
       </c>
       <c r="T42" s="39">
         <v>0</v>
       </c>
       <c r="U42" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:21">
+      <c r="V42" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43" s="22">
         <v>156400000</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="5">
         <v>0</v>
       </c>
       <c r="D43" s="5">
         <v>0</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" s="5">
         <v>0</v>
       </c>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="5">
         <v>0</v>
       </c>
       <c r="I43" s="5">
@@ -3699,52 +3824,55 @@
       </c>
       <c r="N43" s="6">
         <v>0</v>
       </c>
       <c r="O43" s="6">
         <v>0</v>
       </c>
       <c r="P43" s="6">
         <v>0</v>
       </c>
       <c r="Q43" s="6">
         <v>0</v>
       </c>
       <c r="R43" s="5">
         <v>0</v>
       </c>
       <c r="S43" s="21">
         <v>0</v>
       </c>
       <c r="T43" s="39">
         <v>0</v>
       </c>
       <c r="U43" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43" s="64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A44" s="23">
         <v>156800000</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C44" s="7">
         <v>0</v>
       </c>
       <c r="D44" s="7">
         <v>0</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="7">
         <v>0</v>
       </c>
       <c r="G44" s="7">
         <v>0</v>
       </c>
       <c r="H44" s="7">
         <v>0</v>
       </c>
       <c r="I44" s="7">
@@ -3764,64 +3892,67 @@
       </c>
       <c r="N44" s="7">
         <v>0</v>
       </c>
       <c r="O44" s="7">
         <v>0</v>
       </c>
       <c r="P44" s="7">
         <v>0</v>
       </c>
       <c r="Q44" s="7">
         <v>0</v>
       </c>
       <c r="R44" s="7">
         <v>0</v>
       </c>
       <c r="S44" s="18">
         <v>0</v>
       </c>
       <c r="T44" s="40">
         <v>0</v>
       </c>
       <c r="U44" s="7">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B45" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B8:U8"/>
+    <mergeCell ref="B23:U23"/>
+    <mergeCell ref="B31:U31"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B3:U3"/>
-    <mergeCell ref="O6:U6"/>
-[...2 lines deleted...]
-    <mergeCell ref="B31:U31"/>
+    <mergeCell ref="O6:V6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>