--- v0 (2026-08-24)
+++ v1 (2026-09-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="76">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -249,51 +249,51 @@
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>1 қаңтар 2021 жылдан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483977/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="26">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -420,60 +420,66 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -520,61 +526,74 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -583,56 +602,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -678,84 +691,94 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="6"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1037,492 +1060,499 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="34" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="39"/>
+    <col min="1" max="1" width="6.7109375" style="32" customWidth="1"/>
+    <col min="2" max="2" width="40.85546875" style="37" customWidth="1"/>
+    <col min="3" max="3" width="72" style="37" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3">
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="46">
+      <c r="C2" s="44">
         <v>613103</v>
       </c>
     </row>
     <row r="3" spans="2:3">
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="45" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4" spans="2:3">
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:3">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="50" t="s">
+      <c r="C5" s="48" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:3">
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="C6" s="50" t="s">
+      <c r="C6" s="48" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="7" spans="2:3" ht="25.5">
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="C7" s="47" t="s">
+      <c r="C7" s="45" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="2:3">
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="51" t="s">
+      <c r="C8" s="49" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="2:3" ht="25.5">
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="52" t="s">
+      <c r="C9" s="50" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="51">
-      <c r="B10" s="45" t="s">
+      <c r="B10" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="52" t="s">
+      <c r="C10" s="50" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="2:3">
-      <c r="B11" s="45" t="s">
+      <c r="B11" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="50" t="s">
+      <c r="C11" s="48" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="2:3">
-      <c r="B12" s="45" t="s">
+      <c r="B12" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="53" t="s">
+      <c r="C12" s="51" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="2:3">
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="55" t="s">
+      <c r="C13" s="53" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="2:3">
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="C14" s="55" t="s">
+      <c r="C14" s="53" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="2:3">
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="55" t="s">
+      <c r="C15" s="53" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="2:3">
-      <c r="B16" s="45" t="s">
+      <c r="B16" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="C16" s="56">
-        <v>46241</v>
+      <c r="C16" s="54">
+        <v>46269</v>
       </c>
     </row>
     <row r="17" spans="2:3">
-      <c r="B17" s="45" t="s">
+      <c r="B17" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="C17" s="56">
-        <v>46272</v>
+      <c r="C17" s="54">
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="2:3">
-      <c r="B18" s="45" t="s">
+      <c r="B18" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="35" t="s">
+      <c r="C18" s="33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="2:3">
-      <c r="B19" s="45" t="s">
+      <c r="B19" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="36" t="s">
+      <c r="C19" s="34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="2:3">
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="37" t="s">
+      <c r="C20" s="35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="2:3">
-      <c r="B21" s="45" t="s">
+      <c r="B21" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="38" t="s">
+      <c r="C21" s="36" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1"/>
     <hyperlink ref="C12" r:id="rId2"/>
     <hyperlink ref="C21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="121.85546875" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="26" customFormat="1"/>
-[...6 lines deleted...]
-      <c r="A7" s="27" t="s">
+    <row r="1" spans="1:10" s="24" customFormat="1"/>
+    <row r="2" spans="1:10" s="24" customFormat="1"/>
+    <row r="3" spans="1:10" s="24" customFormat="1"/>
+    <row r="4" spans="1:10" s="24" customFormat="1"/>
+    <row r="5" spans="1:10" s="24" customFormat="1"/>
+    <row r="6" spans="1:10" s="24" customFormat="1"/>
+    <row r="7" spans="1:10" s="24" customFormat="1">
+      <c r="A7" s="25" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="26" customFormat="1">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:10" s="24" customFormat="1">
+      <c r="A8" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="26" customFormat="1">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:10" s="24" customFormat="1">
+      <c r="A9" s="25" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="26" customFormat="1">
-      <c r="A10" s="27" t="s">
+    <row r="10" spans="1:10" s="24" customFormat="1">
+      <c r="A10" s="25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="26" customFormat="1">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:10" s="24" customFormat="1">
+      <c r="A11" s="25" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="26" customFormat="1" ht="25.5">
-      <c r="A12" s="28" t="s">
+    <row r="12" spans="1:10" s="24" customFormat="1" ht="25.5">
+      <c r="A12" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="29"/>
-[...13 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+    </row>
+    <row r="13" spans="1:10" s="24" customFormat="1">
+      <c r="A13" s="28"/>
+    </row>
+    <row r="14" spans="1:10" s="24" customFormat="1">
+      <c r="A14" s="28"/>
+    </row>
+    <row r="15" spans="1:10" s="24" customFormat="1"/>
+    <row r="16" spans="1:10" s="24" customFormat="1">
+      <c r="A16" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="32"/>
-[...7 lines deleted...]
-      <c r="J16" s="33"/>
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:T45"/>
+  <dimension ref="A3:U45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A112" sqref="A112"/>
-      <selection pane="bottomLeft" activeCell="B23" sqref="B23:T23"/>
+      <selection pane="bottomLeft" activeCell="B31" sqref="B31:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="7" style="1"/>
     <col min="5" max="5" width="7" style="13"/>
     <col min="6" max="10" width="7" style="1"/>
     <col min="11" max="11" width="8.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="7" style="1"/>
     <col min="14" max="14" width="9.42578125" style="1" customWidth="1"/>
     <col min="15" max="16" width="7" style="1"/>
     <col min="17" max="17" width="8.85546875" style="1" customWidth="1"/>
     <col min="18" max="16384" width="7" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:20">
-      <c r="B3" s="57" t="s">
+    <row r="3" spans="1:21">
+      <c r="B3" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="57"/>
-[...19 lines deleted...]
-      <c r="A4" s="43" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+    </row>
+    <row r="4" spans="1:21" ht="22.5">
+      <c r="A4" s="41" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="10"/>
     </row>
-    <row r="5" spans="1:20" s="3" customFormat="1">
-      <c r="A5" s="44"/>
+    <row r="5" spans="1:21" s="3" customFormat="1">
+      <c r="A5" s="42"/>
       <c r="B5" s="2"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="N5" s="20"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
-      <c r="T5" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="60" t="s">
+      <c r="T5" s="14"/>
+      <c r="U5" s="14" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="61" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="65"/>
       <c r="C6" s="66">
         <v>2025</v>
       </c>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
       <c r="F6" s="67"/>
       <c r="G6" s="67"/>
       <c r="H6" s="67"/>
       <c r="I6" s="67"/>
       <c r="J6" s="67"/>
       <c r="K6" s="67"/>
       <c r="L6" s="67"/>
       <c r="M6" s="67"/>
       <c r="N6" s="67"/>
-      <c r="O6" s="62">
+      <c r="O6" s="63">
         <v>2026</v>
       </c>
-      <c r="P6" s="63"/>
-[...2 lines deleted...]
-      <c r="S6" s="63"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
       <c r="T6" s="64"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="61"/>
+      <c r="U6" s="64"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="62"/>
       <c r="B7" s="65"/>
       <c r="C7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="L7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="N7" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="O7" s="22" t="s">
+      <c r="O7" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="22" t="s">
+      <c r="P7" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="R7" s="12" t="s">
+      <c r="R7" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="S7" s="12" t="s">
+      <c r="S7" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="T7" s="12" t="s">
+      <c r="T7" s="70" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="58" t="s">
+      <c r="U7" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="9" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B8" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="58"/>
-[...19 lines deleted...]
-      <c r="A9" s="24">
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="59"/>
+      <c r="U8" s="59"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" s="22">
         <v>150000000</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="5">
         <v>10</v>
       </c>
       <c r="D9" s="5">
         <v>34</v>
       </c>
       <c r="E9" s="5">
         <v>31</v>
       </c>
       <c r="F9" s="5">
         <v>43</v>
       </c>
       <c r="G9" s="5">
         <v>43</v>
       </c>
       <c r="H9" s="5">
         <v>16</v>
       </c>
       <c r="I9" s="5">
         <v>32</v>
@@ -1535,56 +1565,59 @@
       </c>
       <c r="L9" s="5">
         <v>78</v>
       </c>
       <c r="M9" s="5">
         <v>13</v>
       </c>
       <c r="N9" s="5">
         <v>53</v>
       </c>
       <c r="O9" s="5">
         <v>78</v>
       </c>
       <c r="P9" s="6">
         <v>11</v>
       </c>
       <c r="Q9" s="5">
         <v>32</v>
       </c>
       <c r="R9" s="5">
         <v>-4</v>
       </c>
       <c r="S9" s="6">
         <v>-11</v>
       </c>
-      <c r="T9" s="40">
+      <c r="T9" s="38">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="24">
+      <c r="U9" s="55">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" s="22">
         <v>151000000</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="5">
         <v>8</v>
       </c>
       <c r="D10" s="5">
         <v>31</v>
       </c>
       <c r="E10" s="5">
         <v>20</v>
       </c>
       <c r="F10" s="5">
         <v>41</v>
       </c>
       <c r="G10" s="5">
         <v>34</v>
       </c>
       <c r="H10" s="5">
         <v>15</v>
       </c>
       <c r="I10" s="5">
         <v>28</v>
@@ -1597,56 +1630,59 @@
       </c>
       <c r="L10" s="5">
         <v>64</v>
       </c>
       <c r="M10" s="5">
         <v>10</v>
       </c>
       <c r="N10" s="5">
         <v>47</v>
       </c>
       <c r="O10" s="5">
         <v>64</v>
       </c>
       <c r="P10" s="6">
         <v>5</v>
       </c>
       <c r="Q10" s="5">
         <v>29</v>
       </c>
       <c r="R10" s="5">
         <v>-7</v>
       </c>
       <c r="S10" s="6">
         <v>-11</v>
       </c>
-      <c r="T10" s="40">
+      <c r="T10" s="38">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="24">
+      <c r="U10" s="55">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" s="22">
         <v>153200000</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>-1</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="5">
         <v>1</v>
       </c>
       <c r="G11" s="5">
         <v>1</v>
       </c>
       <c r="H11" s="5">
         <v>1</v>
       </c>
       <c r="I11" s="5">
         <v>0</v>
@@ -1659,56 +1695,59 @@
       </c>
       <c r="L11" s="5">
         <v>1</v>
       </c>
       <c r="M11" s="5">
         <v>0</v>
       </c>
       <c r="N11" s="5">
         <v>0</v>
       </c>
       <c r="O11" s="5">
         <v>3</v>
       </c>
       <c r="P11" s="6">
         <v>1</v>
       </c>
       <c r="Q11" s="5">
         <v>2</v>
       </c>
       <c r="R11" s="5">
         <v>3</v>
       </c>
       <c r="S11" s="6">
         <v>0</v>
       </c>
-      <c r="T11" s="40">
-[...4 lines deleted...]
-      <c r="A12" s="24">
+      <c r="T11" s="38">
+        <v>0</v>
+      </c>
+      <c r="U11" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" s="22">
         <v>153400000</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>-1</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5">
         <v>0</v>
@@ -1721,56 +1760,59 @@
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
         <v>0</v>
       </c>
       <c r="N12" s="5">
         <v>0</v>
       </c>
       <c r="O12" s="5">
         <v>2</v>
       </c>
       <c r="P12" s="6">
         <v>2</v>
       </c>
       <c r="Q12" s="5">
         <v>0</v>
       </c>
       <c r="R12" s="5">
         <v>0</v>
       </c>
       <c r="S12" s="6">
         <v>0</v>
       </c>
-      <c r="T12" s="40">
-[...4 lines deleted...]
-      <c r="A13" s="24">
+      <c r="T12" s="38">
+        <v>0</v>
+      </c>
+      <c r="U12" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" s="22">
         <v>153600000</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="5">
         <v>0</v>
       </c>
       <c r="D13" s="5">
         <v>-1</v>
       </c>
       <c r="E13" s="5">
         <v>0</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
       <c r="G13" s="5">
         <v>0</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
       <c r="I13" s="5">
         <v>0</v>
@@ -1783,56 +1825,59 @@
       </c>
       <c r="L13" s="5">
         <v>0</v>
       </c>
       <c r="M13" s="5">
         <v>0</v>
       </c>
       <c r="N13" s="5">
         <v>0</v>
       </c>
       <c r="O13" s="5">
         <v>0</v>
       </c>
       <c r="P13" s="6">
         <v>0</v>
       </c>
       <c r="Q13" s="5">
         <v>0</v>
       </c>
       <c r="R13" s="5">
         <v>0</v>
       </c>
       <c r="S13" s="6">
         <v>0</v>
       </c>
-      <c r="T13" s="40">
-[...4 lines deleted...]
-      <c r="A14" s="24">
+      <c r="T13" s="38">
+        <v>0</v>
+      </c>
+      <c r="U13" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" s="22">
         <v>154000000</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>4</v>
       </c>
       <c r="F14" s="5">
         <v>2</v>
       </c>
       <c r="G14" s="5">
         <v>-1</v>
       </c>
       <c r="H14" s="5">
         <v>1</v>
       </c>
       <c r="I14" s="5">
         <v>3</v>
@@ -1845,56 +1890,59 @@
       </c>
       <c r="L14" s="5">
         <v>3</v>
       </c>
       <c r="M14" s="5">
         <v>2</v>
       </c>
       <c r="N14" s="5">
         <v>1</v>
       </c>
       <c r="O14" s="5">
         <v>4</v>
       </c>
       <c r="P14" s="6">
         <v>0</v>
       </c>
       <c r="Q14" s="5">
         <v>0</v>
       </c>
       <c r="R14" s="5">
         <v>-2</v>
       </c>
       <c r="S14" s="6">
         <v>0</v>
       </c>
-      <c r="T14" s="40">
+      <c r="T14" s="38">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="24">
+      <c r="U14" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" s="22">
         <v>154200000</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
         <v>0</v>
@@ -1907,56 +1955,59 @@
       </c>
       <c r="L15" s="5">
         <v>0</v>
       </c>
       <c r="M15" s="5">
         <v>0</v>
       </c>
       <c r="N15" s="5">
         <v>0</v>
       </c>
       <c r="O15" s="5">
         <v>2</v>
       </c>
       <c r="P15" s="6">
         <v>0</v>
       </c>
       <c r="Q15" s="5">
         <v>0</v>
       </c>
       <c r="R15" s="5">
         <v>1</v>
       </c>
       <c r="S15" s="6">
         <v>0</v>
       </c>
-      <c r="T15" s="40">
-[...4 lines deleted...]
-      <c r="A16" s="24">
+      <c r="T15" s="38">
+        <v>0</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" s="22">
         <v>154600000</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>2</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>4</v>
       </c>
       <c r="H16" s="5">
         <v>2</v>
       </c>
       <c r="I16" s="5">
         <v>0</v>
@@ -1969,56 +2020,59 @@
       </c>
       <c r="L16" s="5">
         <v>4</v>
       </c>
       <c r="M16" s="5">
         <v>2</v>
       </c>
       <c r="N16" s="5">
         <v>2</v>
       </c>
       <c r="O16" s="5">
         <v>0</v>
       </c>
       <c r="P16" s="6">
         <v>1</v>
       </c>
       <c r="Q16" s="5">
         <v>0</v>
       </c>
       <c r="R16" s="5">
         <v>0</v>
       </c>
       <c r="S16" s="6">
         <v>0</v>
       </c>
-      <c r="T16" s="40">
-[...4 lines deleted...]
-      <c r="A17" s="24">
+      <c r="T16" s="38">
+        <v>0</v>
+      </c>
+      <c r="U16" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" s="22">
         <v>154800000</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>3</v>
       </c>
       <c r="F17" s="5">
         <v>-1</v>
       </c>
       <c r="G17" s="5">
         <v>3</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>1</v>
@@ -2031,56 +2085,59 @@
       </c>
       <c r="L17" s="5">
         <v>0</v>
       </c>
       <c r="M17" s="5">
         <v>0</v>
       </c>
       <c r="N17" s="5">
         <v>3</v>
       </c>
       <c r="O17" s="5">
         <v>2</v>
       </c>
       <c r="P17" s="6">
         <v>2</v>
       </c>
       <c r="Q17" s="5">
         <v>1</v>
       </c>
       <c r="R17" s="5">
         <v>1</v>
       </c>
       <c r="S17" s="6">
         <v>0</v>
       </c>
-      <c r="T17" s="40">
+      <c r="T17" s="38">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="24">
+      <c r="U17" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" s="22">
         <v>155200000</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="5">
         <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
       <c r="I18" s="5">
         <v>0</v>
@@ -2093,56 +2150,59 @@
       </c>
       <c r="L18" s="5">
         <v>0</v>
       </c>
       <c r="M18" s="5">
         <v>0</v>
       </c>
       <c r="N18" s="5">
         <v>0</v>
       </c>
       <c r="O18" s="5">
         <v>0</v>
       </c>
       <c r="P18" s="6">
         <v>0</v>
       </c>
       <c r="Q18" s="5">
         <v>0</v>
       </c>
       <c r="R18" s="5">
         <v>0</v>
       </c>
       <c r="S18" s="6">
         <v>0</v>
       </c>
-      <c r="T18" s="40">
-[...4 lines deleted...]
-      <c r="A19" s="24">
+      <c r="T18" s="38">
+        <v>0</v>
+      </c>
+      <c r="U18" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" s="22">
         <v>155600000</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="5">
         <v>0</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
       <c r="I19" s="5">
         <v>0</v>
@@ -2155,56 +2215,59 @@
       </c>
       <c r="L19" s="5">
         <v>-1</v>
       </c>
       <c r="M19" s="5">
         <v>1</v>
       </c>
       <c r="N19" s="5">
         <v>0</v>
       </c>
       <c r="O19" s="5">
         <v>1</v>
       </c>
       <c r="P19" s="6">
         <v>0</v>
       </c>
       <c r="Q19" s="5">
         <v>0</v>
       </c>
       <c r="R19" s="5">
         <v>0</v>
       </c>
       <c r="S19" s="6">
         <v>0</v>
       </c>
-      <c r="T19" s="40">
-[...4 lines deleted...]
-      <c r="A20" s="24">
+      <c r="T19" s="38">
+        <v>0</v>
+      </c>
+      <c r="U19" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" s="22">
         <v>156000000</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="5">
         <v>0</v>
       </c>
       <c r="D20" s="5">
         <v>4</v>
       </c>
       <c r="E20" s="5">
         <v>2</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20" s="5">
         <v>2</v>
       </c>
       <c r="H20" s="5">
         <v>-3</v>
       </c>
       <c r="I20" s="5">
         <v>0</v>
@@ -2217,56 +2280,59 @@
       </c>
       <c r="L20" s="5">
         <v>7</v>
       </c>
       <c r="M20" s="5">
         <v>-2</v>
       </c>
       <c r="N20" s="5">
         <v>0</v>
       </c>
       <c r="O20" s="5">
         <v>0</v>
       </c>
       <c r="P20" s="6">
         <v>0</v>
       </c>
       <c r="Q20" s="5">
         <v>0</v>
       </c>
       <c r="R20" s="5">
         <v>0</v>
       </c>
       <c r="S20" s="6">
         <v>0</v>
       </c>
-      <c r="T20" s="40">
+      <c r="T20" s="38">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="24">
+      <c r="U20" s="55">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" s="22">
         <v>156400000</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
         <v>0</v>
       </c>
       <c r="E21" s="5">
         <v>0</v>
       </c>
       <c r="F21" s="5">
         <v>0</v>
       </c>
       <c r="G21" s="5">
         <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
       <c r="I21" s="5">
         <v>0</v>
@@ -2279,56 +2345,59 @@
       </c>
       <c r="L21" s="5">
         <v>0</v>
       </c>
       <c r="M21" s="5">
         <v>0</v>
       </c>
       <c r="N21" s="5">
         <v>0</v>
       </c>
       <c r="O21" s="5">
         <v>0</v>
       </c>
       <c r="P21" s="6">
         <v>0</v>
       </c>
       <c r="Q21" s="5">
         <v>0</v>
       </c>
       <c r="R21" s="5">
         <v>0</v>
       </c>
       <c r="S21" s="6">
         <v>0</v>
       </c>
-      <c r="T21" s="40">
-[...4 lines deleted...]
-      <c r="A22" s="24">
+      <c r="T21" s="38">
+        <v>0</v>
+      </c>
+      <c r="U21" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" s="22">
         <v>156800000</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="5">
         <v>0</v>
       </c>
       <c r="D22" s="5">
         <v>0</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>0</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
       <c r="I22" s="5">
         <v>0</v>
@@ -2341,79 +2410,83 @@
       </c>
       <c r="L22" s="5">
         <v>0</v>
       </c>
       <c r="M22" s="5">
         <v>0</v>
       </c>
       <c r="N22" s="5">
         <v>0</v>
       </c>
       <c r="O22" s="5">
         <v>0</v>
       </c>
       <c r="P22" s="6">
         <v>0</v>
       </c>
       <c r="Q22" s="5">
         <v>0</v>
       </c>
       <c r="R22" s="5">
         <v>0</v>
       </c>
       <c r="S22" s="6">
         <v>0</v>
       </c>
-      <c r="T22" s="40">
-[...4 lines deleted...]
-      <c r="B23" s="59" t="s">
+      <c r="T22" s="38">
+        <v>0</v>
+      </c>
+      <c r="U22" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="9" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B23" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="59"/>
-[...19 lines deleted...]
-      <c r="A24" s="24">
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="60"/>
+      <c r="N23" s="60"/>
+      <c r="O23" s="60"/>
+      <c r="P23" s="60"/>
+      <c r="Q23" s="60"/>
+      <c r="R23" s="60"/>
+      <c r="S23" s="60"/>
+      <c r="T23" s="60"/>
+      <c r="U23" s="60"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" s="22">
         <v>150000000</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="5">
         <v>10</v>
       </c>
       <c r="D24" s="5">
         <v>34</v>
       </c>
       <c r="E24" s="5">
         <v>25</v>
       </c>
       <c r="F24" s="5">
         <v>42</v>
       </c>
       <c r="G24" s="5">
         <v>38</v>
       </c>
       <c r="H24" s="5">
         <v>13</v>
       </c>
       <c r="I24" s="5">
         <v>29</v>
@@ -2426,56 +2499,59 @@
       </c>
       <c r="L24" s="5">
         <v>68</v>
       </c>
       <c r="M24" s="5">
         <v>11</v>
       </c>
       <c r="N24" s="5">
         <v>51</v>
       </c>
       <c r="O24" s="5">
         <v>67</v>
       </c>
       <c r="P24" s="6">
         <v>7</v>
       </c>
       <c r="Q24" s="5">
         <v>32</v>
       </c>
       <c r="R24" s="5">
         <v>-4</v>
       </c>
       <c r="S24" s="6">
         <v>-11</v>
       </c>
-      <c r="T24" s="40">
+      <c r="T24" s="38">
         <v>-9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="24">
+      <c r="U24" s="55">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" s="22">
         <v>151000000</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="5">
         <v>8</v>
       </c>
       <c r="D25" s="5">
         <v>31</v>
       </c>
       <c r="E25" s="5">
         <v>20</v>
       </c>
       <c r="F25" s="5">
         <v>41</v>
       </c>
       <c r="G25" s="5">
         <v>34</v>
       </c>
       <c r="H25" s="5">
         <v>15</v>
       </c>
       <c r="I25" s="5">
         <v>28</v>
@@ -2488,56 +2564,59 @@
       </c>
       <c r="L25" s="5">
         <v>64</v>
       </c>
       <c r="M25" s="5">
         <v>10</v>
       </c>
       <c r="N25" s="5">
         <v>47</v>
       </c>
       <c r="O25" s="5">
         <v>64</v>
       </c>
       <c r="P25" s="6">
         <v>5</v>
       </c>
       <c r="Q25" s="5">
         <v>29</v>
       </c>
       <c r="R25" s="5">
         <v>-7</v>
       </c>
       <c r="S25" s="6">
         <v>-11</v>
       </c>
-      <c r="T25" s="40">
+      <c r="T25" s="38">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="24">
+      <c r="U25" s="55">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" s="22">
         <v>153200000</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="5">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>-1</v>
       </c>
       <c r="E26" s="5">
         <v>1</v>
       </c>
       <c r="F26" s="5">
         <v>1</v>
       </c>
       <c r="G26" s="5">
         <v>1</v>
       </c>
       <c r="H26" s="5">
         <v>1</v>
       </c>
       <c r="I26" s="5">
         <v>0</v>
@@ -2550,56 +2629,59 @@
       </c>
       <c r="L26" s="5">
         <v>0</v>
       </c>
       <c r="M26" s="5">
         <v>0</v>
       </c>
       <c r="N26" s="5">
         <v>0</v>
       </c>
       <c r="O26" s="5">
         <v>2</v>
       </c>
       <c r="P26" s="6">
         <v>1</v>
       </c>
       <c r="Q26" s="5">
         <v>2</v>
       </c>
       <c r="R26" s="5">
         <v>2</v>
       </c>
       <c r="S26" s="6">
         <v>0</v>
       </c>
-      <c r="T26" s="40">
-[...4 lines deleted...]
-      <c r="A27" s="24">
+      <c r="T26" s="38">
+        <v>0</v>
+      </c>
+      <c r="U26" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" s="22">
         <v>154800000</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="5">
         <v>2</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
       <c r="E27" s="5">
         <v>3</v>
       </c>
       <c r="F27" s="5">
         <v>0</v>
       </c>
       <c r="G27" s="5">
         <v>2</v>
       </c>
       <c r="H27" s="5">
         <v>0</v>
       </c>
       <c r="I27" s="5">
         <v>1</v>
@@ -2612,56 +2694,59 @@
       </c>
       <c r="L27" s="5">
         <v>0</v>
       </c>
       <c r="M27" s="5">
         <v>0</v>
       </c>
       <c r="N27" s="5">
         <v>4</v>
       </c>
       <c r="O27" s="5">
         <v>1</v>
       </c>
       <c r="P27" s="6">
         <v>1</v>
       </c>
       <c r="Q27" s="5">
         <v>1</v>
       </c>
       <c r="R27" s="5">
         <v>1</v>
       </c>
       <c r="S27" s="6">
         <v>0</v>
       </c>
-      <c r="T27" s="40">
+      <c r="T27" s="38">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="24">
+      <c r="U27" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" s="22">
         <v>155600000</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="5">
         <v>0</v>
       </c>
       <c r="D28" s="5">
         <v>0</v>
       </c>
       <c r="E28" s="5">
         <v>0</v>
       </c>
       <c r="F28" s="5">
         <v>0</v>
       </c>
       <c r="G28" s="5">
         <v>0</v>
       </c>
       <c r="H28" s="5">
         <v>0</v>
       </c>
       <c r="I28" s="5">
         <v>0</v>
@@ -2674,56 +2759,59 @@
       </c>
       <c r="L28" s="5">
         <v>0</v>
       </c>
       <c r="M28" s="5">
         <v>1</v>
       </c>
       <c r="N28" s="5">
         <v>0</v>
       </c>
       <c r="O28" s="5">
         <v>0</v>
       </c>
       <c r="P28" s="6">
         <v>0</v>
       </c>
       <c r="Q28" s="5">
         <v>0</v>
       </c>
       <c r="R28" s="5">
         <v>0</v>
       </c>
       <c r="S28" s="6">
         <v>0</v>
       </c>
-      <c r="T28" s="40">
-[...4 lines deleted...]
-      <c r="A29" s="24">
+      <c r="T28" s="38">
+        <v>0</v>
+      </c>
+      <c r="U28" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" s="22">
         <v>156000000</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="5">
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <v>4</v>
       </c>
       <c r="E29" s="5">
         <v>1</v>
       </c>
       <c r="F29" s="5">
         <v>0</v>
       </c>
       <c r="G29" s="5">
         <v>1</v>
       </c>
       <c r="H29" s="5">
         <v>-3</v>
       </c>
       <c r="I29" s="5">
         <v>0</v>
@@ -2736,56 +2824,59 @@
       </c>
       <c r="L29" s="5">
         <v>4</v>
       </c>
       <c r="M29" s="5">
         <v>0</v>
       </c>
       <c r="N29" s="5">
         <v>0</v>
       </c>
       <c r="O29" s="5">
         <v>0</v>
       </c>
       <c r="P29" s="6">
         <v>0</v>
       </c>
       <c r="Q29" s="5">
         <v>0</v>
       </c>
       <c r="R29" s="5">
         <v>0</v>
       </c>
       <c r="S29" s="6">
         <v>0</v>
       </c>
-      <c r="T29" s="40">
+      <c r="T29" s="38">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="24">
+      <c r="U29" s="55">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" s="22">
         <v>156400000</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="5">
         <v>0</v>
       </c>
       <c r="D30" s="5">
         <v>0</v>
       </c>
       <c r="E30" s="5">
         <v>0</v>
       </c>
       <c r="F30" s="5">
         <v>0</v>
       </c>
       <c r="G30" s="5">
         <v>0</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="5">
         <v>0</v>
@@ -2798,79 +2889,83 @@
       </c>
       <c r="L30" s="5">
         <v>0</v>
       </c>
       <c r="M30" s="5">
         <v>0</v>
       </c>
       <c r="N30" s="5">
         <v>0</v>
       </c>
       <c r="O30" s="5">
         <v>0</v>
       </c>
       <c r="P30" s="6">
         <v>0</v>
       </c>
       <c r="Q30" s="5">
         <v>0</v>
       </c>
       <c r="R30" s="5">
         <v>0</v>
       </c>
       <c r="S30" s="6">
         <v>0</v>
       </c>
-      <c r="T30" s="40">
-[...4 lines deleted...]
-      <c r="B31" s="68" t="s">
+      <c r="T30" s="38">
+        <v>0</v>
+      </c>
+      <c r="U30" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" s="9" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B31" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="C31" s="68"/>
-[...19 lines deleted...]
-      <c r="A32" s="24">
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="57"/>
+      <c r="S31" s="57"/>
+      <c r="T31" s="57"/>
+      <c r="U31" s="57"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" s="22">
         <v>150000000</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="5">
         <v>0</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
       <c r="E32" s="5">
         <v>6</v>
       </c>
       <c r="F32" s="5">
         <v>1</v>
       </c>
       <c r="G32" s="6">
         <v>5</v>
       </c>
       <c r="H32" s="5">
         <v>3</v>
       </c>
       <c r="I32" s="5">
         <v>3</v>
@@ -2883,56 +2978,59 @@
       </c>
       <c r="L32" s="5">
         <v>10</v>
       </c>
       <c r="M32" s="5">
         <v>2</v>
       </c>
       <c r="N32" s="6">
         <v>2</v>
       </c>
       <c r="O32" s="6">
         <v>11</v>
       </c>
       <c r="P32" s="6">
         <v>4</v>
       </c>
       <c r="Q32" s="6">
         <v>0</v>
       </c>
       <c r="R32" s="5">
         <v>0</v>
       </c>
       <c r="S32" s="21">
         <v>0</v>
       </c>
-      <c r="T32" s="41">
+      <c r="T32" s="39">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="24">
+      <c r="U32" s="56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21">
+      <c r="A33" s="22">
         <v>153200000</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="5">
         <v>0</v>
       </c>
       <c r="D33" s="5">
         <v>0</v>
       </c>
       <c r="E33" s="5">
         <v>0</v>
       </c>
       <c r="F33" s="5">
         <v>0</v>
       </c>
       <c r="G33" s="6">
         <v>0</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
       <c r="I33" s="5">
         <v>0</v>
@@ -2945,56 +3043,59 @@
       </c>
       <c r="L33" s="5">
         <v>1</v>
       </c>
       <c r="M33" s="5">
         <v>0</v>
       </c>
       <c r="N33" s="6">
         <v>0</v>
       </c>
       <c r="O33" s="6">
         <v>1</v>
       </c>
       <c r="P33" s="6">
         <v>0</v>
       </c>
       <c r="Q33" s="6">
         <v>0</v>
       </c>
       <c r="R33" s="5">
         <v>1</v>
       </c>
       <c r="S33" s="21">
         <v>0</v>
       </c>
-      <c r="T33" s="41">
-[...4 lines deleted...]
-      <c r="A34" s="24">
+      <c r="T33" s="39">
+        <v>0</v>
+      </c>
+      <c r="U33" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21">
+      <c r="A34" s="22">
         <v>153400000</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="5">
         <v>0</v>
       </c>
       <c r="D34" s="5">
         <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>-1</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34" s="6">
         <v>0</v>
       </c>
       <c r="H34" s="5">
         <v>0</v>
       </c>
       <c r="I34" s="5">
         <v>0</v>
@@ -3007,56 +3108,59 @@
       </c>
       <c r="L34" s="5">
         <v>0</v>
       </c>
       <c r="M34" s="5">
         <v>0</v>
       </c>
       <c r="N34" s="6">
         <v>0</v>
       </c>
       <c r="O34" s="6">
         <v>2</v>
       </c>
       <c r="P34" s="6">
         <v>2</v>
       </c>
       <c r="Q34" s="6">
         <v>0</v>
       </c>
       <c r="R34" s="5">
         <v>0</v>
       </c>
       <c r="S34" s="21">
         <v>0</v>
       </c>
-      <c r="T34" s="41">
-[...4 lines deleted...]
-      <c r="A35" s="24">
+      <c r="T34" s="39">
+        <v>0</v>
+      </c>
+      <c r="U34" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21">
+      <c r="A35" s="22">
         <v>153600000</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="5">
         <v>0</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
       <c r="E35" s="5">
         <v>0</v>
       </c>
       <c r="F35" s="5">
         <v>0</v>
       </c>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
       <c r="I35" s="5">
         <v>0</v>
@@ -3069,56 +3173,59 @@
       </c>
       <c r="L35" s="5">
         <v>0</v>
       </c>
       <c r="M35" s="5">
         <v>0</v>
       </c>
       <c r="N35" s="6">
         <v>0</v>
       </c>
       <c r="O35" s="6">
         <v>0</v>
       </c>
       <c r="P35" s="6">
         <v>0</v>
       </c>
       <c r="Q35" s="6">
         <v>0</v>
       </c>
       <c r="R35" s="5">
         <v>0</v>
       </c>
       <c r="S35" s="21">
         <v>0</v>
       </c>
-      <c r="T35" s="41">
-[...4 lines deleted...]
-      <c r="A36" s="24">
+      <c r="T35" s="39">
+        <v>0</v>
+      </c>
+      <c r="U35" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21">
+      <c r="A36" s="22">
         <v>154000000</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="5">
         <v>0</v>
       </c>
       <c r="D36" s="5">
         <v>0</v>
       </c>
       <c r="E36" s="5">
         <v>4</v>
       </c>
       <c r="F36" s="5">
         <v>2</v>
       </c>
       <c r="G36" s="6">
         <v>-1</v>
       </c>
       <c r="H36" s="5">
         <v>1</v>
       </c>
       <c r="I36" s="5">
         <v>3</v>
@@ -3131,56 +3238,59 @@
       </c>
       <c r="L36" s="5">
         <v>3</v>
       </c>
       <c r="M36" s="5">
         <v>2</v>
       </c>
       <c r="N36" s="6">
         <v>1</v>
       </c>
       <c r="O36" s="6">
         <v>4</v>
       </c>
       <c r="P36" s="6">
         <v>0</v>
       </c>
       <c r="Q36" s="6">
         <v>0</v>
       </c>
       <c r="R36" s="5">
         <v>-2</v>
       </c>
       <c r="S36" s="21">
         <v>0</v>
       </c>
-      <c r="T36" s="41">
+      <c r="T36" s="39">
         <v>-4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="24">
+      <c r="U36" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21">
+      <c r="A37" s="22">
         <v>154200000</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="5">
         <v>0</v>
       </c>
       <c r="D37" s="5">
         <v>0</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="5">
         <v>0</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="5">
         <v>0</v>
       </c>
       <c r="I37" s="5">
         <v>0</v>
@@ -3193,56 +3303,59 @@
       </c>
       <c r="L37" s="5">
         <v>0</v>
       </c>
       <c r="M37" s="5">
         <v>0</v>
       </c>
       <c r="N37" s="6">
         <v>0</v>
       </c>
       <c r="O37" s="6">
         <v>2</v>
       </c>
       <c r="P37" s="6">
         <v>0</v>
       </c>
       <c r="Q37" s="6">
         <v>0</v>
       </c>
       <c r="R37" s="5">
         <v>1</v>
       </c>
       <c r="S37" s="21">
         <v>0</v>
       </c>
-      <c r="T37" s="41">
-[...4 lines deleted...]
-      <c r="A38" s="24">
+      <c r="T37" s="39">
+        <v>0</v>
+      </c>
+      <c r="U37" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21">
+      <c r="A38" s="22">
         <v>154600000</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C38" s="5">
         <v>0</v>
       </c>
       <c r="D38" s="5">
         <v>0</v>
       </c>
       <c r="E38" s="5">
         <v>2</v>
       </c>
       <c r="F38" s="5">
         <v>0</v>
       </c>
       <c r="G38" s="6">
         <v>4</v>
       </c>
       <c r="H38" s="5">
         <v>3</v>
       </c>
       <c r="I38" s="5">
         <v>0</v>
@@ -3255,56 +3368,59 @@
       </c>
       <c r="L38" s="5">
         <v>4</v>
       </c>
       <c r="M38" s="5">
         <v>2</v>
       </c>
       <c r="N38" s="6">
         <v>2</v>
       </c>
       <c r="O38" s="6">
         <v>0</v>
       </c>
       <c r="P38" s="6">
         <v>1</v>
       </c>
       <c r="Q38" s="6">
         <v>0</v>
       </c>
       <c r="R38" s="5">
         <v>0</v>
       </c>
       <c r="S38" s="21">
         <v>0</v>
       </c>
-      <c r="T38" s="41">
-[...4 lines deleted...]
-      <c r="A39" s="24">
+      <c r="T38" s="39">
+        <v>0</v>
+      </c>
+      <c r="U38" s="56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21">
+      <c r="A39" s="22">
         <v>154800000</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="5">
         <v>0</v>
       </c>
       <c r="D39" s="5">
         <v>0</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>-1</v>
       </c>
       <c r="G39" s="6">
         <v>1</v>
       </c>
       <c r="H39" s="5">
         <v>0</v>
       </c>
       <c r="I39" s="5">
         <v>0</v>
@@ -3317,56 +3433,59 @@
       </c>
       <c r="L39" s="5">
         <v>0</v>
       </c>
       <c r="M39" s="5">
         <v>0</v>
       </c>
       <c r="N39" s="6">
         <v>-1</v>
       </c>
       <c r="O39" s="6">
         <v>1</v>
       </c>
       <c r="P39" s="6">
         <v>1</v>
       </c>
       <c r="Q39" s="6">
         <v>0</v>
       </c>
       <c r="R39" s="5">
         <v>0</v>
       </c>
       <c r="S39" s="21">
         <v>0</v>
       </c>
-      <c r="T39" s="41">
-[...4 lines deleted...]
-      <c r="A40" s="24">
+      <c r="T39" s="39">
+        <v>0</v>
+      </c>
+      <c r="U39" s="56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21">
+      <c r="A40" s="22">
         <v>155200000</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="5">
         <v>0</v>
       </c>
       <c r="D40" s="5">
         <v>0</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="5">
         <v>0</v>
       </c>
       <c r="I40" s="5">
         <v>0</v>
@@ -3379,56 +3498,59 @@
       </c>
       <c r="L40" s="5">
         <v>0</v>
       </c>
       <c r="M40" s="5">
         <v>0</v>
       </c>
       <c r="N40" s="6">
         <v>0</v>
       </c>
       <c r="O40" s="6">
         <v>0</v>
       </c>
       <c r="P40" s="6">
         <v>0</v>
       </c>
       <c r="Q40" s="6">
         <v>0</v>
       </c>
       <c r="R40" s="5">
         <v>0</v>
       </c>
       <c r="S40" s="21">
         <v>0</v>
       </c>
-      <c r="T40" s="41">
-[...4 lines deleted...]
-      <c r="A41" s="24">
+      <c r="T40" s="39">
+        <v>0</v>
+      </c>
+      <c r="U40" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21">
+      <c r="A41" s="22">
         <v>155600000</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="5">
         <v>0</v>
       </c>
       <c r="D41" s="5">
         <v>0</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="5">
         <v>0</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="5">
         <v>0</v>
       </c>
       <c r="I41" s="5">
         <v>0</v>
@@ -3441,56 +3563,59 @@
       </c>
       <c r="L41" s="5">
         <v>-1</v>
       </c>
       <c r="M41" s="5">
         <v>0</v>
       </c>
       <c r="N41" s="6">
         <v>0</v>
       </c>
       <c r="O41" s="6">
         <v>1</v>
       </c>
       <c r="P41" s="6">
         <v>0</v>
       </c>
       <c r="Q41" s="6">
         <v>0</v>
       </c>
       <c r="R41" s="5">
         <v>0</v>
       </c>
       <c r="S41" s="21">
         <v>0</v>
       </c>
-      <c r="T41" s="41">
-[...4 lines deleted...]
-      <c r="A42" s="24">
+      <c r="T41" s="39">
+        <v>0</v>
+      </c>
+      <c r="U41" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21">
+      <c r="A42" s="22">
         <v>156000000</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="5">
         <v>0</v>
       </c>
       <c r="D42" s="5">
         <v>0</v>
       </c>
       <c r="E42" s="5">
         <v>1</v>
       </c>
       <c r="F42" s="5">
         <v>0</v>
       </c>
       <c r="G42" s="6">
         <v>1</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
       <c r="I42" s="5">
         <v>0</v>
@@ -3503,56 +3628,59 @@
       </c>
       <c r="L42" s="5">
         <v>3</v>
       </c>
       <c r="M42" s="5">
         <v>-2</v>
       </c>
       <c r="N42" s="6">
         <v>0</v>
       </c>
       <c r="O42" s="6">
         <v>0</v>
       </c>
       <c r="P42" s="6">
         <v>0</v>
       </c>
       <c r="Q42" s="6">
         <v>0</v>
       </c>
       <c r="R42" s="5">
         <v>0</v>
       </c>
       <c r="S42" s="21">
         <v>0</v>
       </c>
-      <c r="T42" s="41">
-[...4 lines deleted...]
-      <c r="A43" s="24">
+      <c r="T42" s="39">
+        <v>0</v>
+      </c>
+      <c r="U42" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21">
+      <c r="A43" s="22">
         <v>156400000</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="5">
         <v>0</v>
       </c>
       <c r="D43" s="5">
         <v>0</v>
       </c>
       <c r="E43" s="5">
         <v>0</v>
       </c>
       <c r="F43" s="5">
         <v>0</v>
       </c>
       <c r="G43" s="6">
         <v>0</v>
       </c>
       <c r="H43" s="5">
         <v>0</v>
       </c>
       <c r="I43" s="5">
         <v>0</v>
@@ -3565,56 +3693,59 @@
       </c>
       <c r="L43" s="5">
         <v>0</v>
       </c>
       <c r="M43" s="5">
         <v>0</v>
       </c>
       <c r="N43" s="6">
         <v>0</v>
       </c>
       <c r="O43" s="6">
         <v>0</v>
       </c>
       <c r="P43" s="6">
         <v>0</v>
       </c>
       <c r="Q43" s="6">
         <v>0</v>
       </c>
       <c r="R43" s="5">
         <v>0</v>
       </c>
       <c r="S43" s="21">
         <v>0</v>
       </c>
-      <c r="T43" s="41">
-[...4 lines deleted...]
-      <c r="A44" s="25">
+      <c r="T43" s="39">
+        <v>0</v>
+      </c>
+      <c r="U43" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21">
+      <c r="A44" s="23">
         <v>156800000</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C44" s="7">
         <v>0</v>
       </c>
       <c r="D44" s="7">
         <v>0</v>
       </c>
       <c r="E44" s="7">
         <v>0</v>
       </c>
       <c r="F44" s="7">
         <v>0</v>
       </c>
       <c r="G44" s="7">
         <v>0</v>
       </c>
       <c r="H44" s="7">
         <v>0</v>
       </c>
       <c r="I44" s="7">
         <v>0</v>
@@ -3627,67 +3758,70 @@
       </c>
       <c r="L44" s="7">
         <v>0</v>
       </c>
       <c r="M44" s="7">
         <v>0</v>
       </c>
       <c r="N44" s="7">
         <v>0</v>
       </c>
       <c r="O44" s="7">
         <v>0</v>
       </c>
       <c r="P44" s="7">
         <v>0</v>
       </c>
       <c r="Q44" s="7">
         <v>0</v>
       </c>
       <c r="R44" s="7">
         <v>0</v>
       </c>
       <c r="S44" s="18">
         <v>0</v>
       </c>
-      <c r="T44" s="42">
-[...3 lines deleted...]
-    <row r="45" spans="1:20">
+      <c r="T44" s="40">
+        <v>0</v>
+      </c>
+      <c r="U44" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21">
       <c r="B45" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B31:T31"/>
-[...2 lines deleted...]
-    <mergeCell ref="B23:T23"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="O6:T6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
+    <mergeCell ref="B3:U3"/>
+    <mergeCell ref="O6:U6"/>
+    <mergeCell ref="B8:U8"/>
+    <mergeCell ref="B23:U23"/>
+    <mergeCell ref="B31:U31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>