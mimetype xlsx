--- v1 (2026-09-14)
+++ v2 (2026-10-22)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\Динамика ЧН,ЕДН,МИГР авг 2026г\ЕДН\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="76">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
@@ -248,55 +253,55 @@
   <si>
     <t xml:space="preserve">Облыс бойынша 1000 адамға шаққанда қайтыс болғандар саны  </t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483863/file/kk/</t>
   </si>
   <si>
     <t>1 қаңтар 2021 жылдан бастап</t>
   </si>
   <si>
     <t>Әлеуметтік және лдемографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Жаналина Лена Мараловна</t>
   </si>
   <si>
     <t>L. Zhanalina@aspire.gov.kz</t>
   </si>
   <si>
     <t>1001 адамға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -406,60 +411,340 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -541,61 +826,1899 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="1738">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="22" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="23" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -673,104 +2796,1847 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1737" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1737" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1737" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="1737" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="1738">
+    <cellStyle name="20% - Акцент1 2" xfId="12"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="13"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="14"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="26"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="27"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="28"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="29"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="36"/>
+    <cellStyle name="20% - Акцент1 3" xfId="37"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="38"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="39"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="40"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="41"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="42"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="43"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="44"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="45"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="46"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="47"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="48"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="49"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="50"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="51"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="52"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="53"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="61"/>
+    <cellStyle name="20% - Акцент1 4" xfId="62"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="63"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="64"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="65"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="66"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="67"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="68"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="69"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="70"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="71"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="72"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="73"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="74"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="75"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="76"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="77"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="78"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="86"/>
+    <cellStyle name="20% - Акцент1 5" xfId="87"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="88"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="89"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="90"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="91"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="92"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="93"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="94"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="95"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="96"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="97"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="98"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="99"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="100"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="101"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="102"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="103"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="111"/>
+    <cellStyle name="20% - Акцент1 6" xfId="112"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="113"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="114"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="115"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="116"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="117"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="118"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="119"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="120"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="121"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="122"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="123"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="124"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="125"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="126"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="127"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="128"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="136"/>
+    <cellStyle name="20% - Акцент1 7" xfId="137"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="138"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="139"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="140"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="141"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="142"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="143"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="144"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="145"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="146"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="147"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="148"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="149"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="150"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="151"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="152"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="153"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="161"/>
+    <cellStyle name="20% - Акцент1 8" xfId="162"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="163"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="164"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="165"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="166"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="167"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="168"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="169"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="170"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="171"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="172"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="173"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="174"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="175"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="176"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="177"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="178"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="186"/>
+    <cellStyle name="20% - Акцент1 9" xfId="187"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="188"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="189"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="190"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="191"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="192"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="193"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="194"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="195"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="196"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="197"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="198"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="199"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="200"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="201"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="202"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="203"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="211"/>
+    <cellStyle name="20% - Акцент2 2" xfId="212"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="213"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="214"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="215"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="216"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="217"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="218"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="219"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="220"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="221"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="222"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="223"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="224"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="225"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="226"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="227"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="228"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="236"/>
+    <cellStyle name="20% - Акцент2 3" xfId="237"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="238"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="239"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="240"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="241"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="242"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="243"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="244"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="245"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="246"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="247"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="248"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="249"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="250"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="251"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="252"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="253"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="261"/>
+    <cellStyle name="20% - Акцент2 4" xfId="262"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="263"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="264"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="265"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="266"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="267"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="268"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="269"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="270"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="271"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="272"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="273"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="274"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="275"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="276"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="277"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="278"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="286"/>
+    <cellStyle name="20% - Акцент2 5" xfId="287"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="288"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="289"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="290"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="291"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="292"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="293"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="294"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="295"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="296"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="297"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="298"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="299"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="300"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="301"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="302"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="303"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="311"/>
+    <cellStyle name="20% - Акцент2 6" xfId="312"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="313"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="314"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="315"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="316"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="317"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="318"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="319"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="320"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="321"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="322"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="323"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="324"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="325"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="326"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="327"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="328"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="336"/>
+    <cellStyle name="20% - Акцент2 7" xfId="337"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="338"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="339"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="340"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="341"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="342"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="343"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="344"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="345"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="346"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="347"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="348"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="349"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="350"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="351"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="352"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="353"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="361"/>
+    <cellStyle name="20% - Акцент2 8" xfId="362"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="363"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="364"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="365"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="366"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="367"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="368"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="369"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="370"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="371"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="372"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="373"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="374"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="375"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="376"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="377"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="378"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="386"/>
+    <cellStyle name="20% - Акцент2 9" xfId="387"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="388"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="389"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="390"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="391"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="392"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="393"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="394"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="395"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="396"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="397"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="398"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="399"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="400"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="401"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="402"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="403"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="411"/>
+    <cellStyle name="20% - Акцент3 2" xfId="412"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="413"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="414"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="415"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="416"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="417"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="418"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="419"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="420"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="421"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="422"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="423"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="424"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="425"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="426"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="427"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="428"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="436"/>
+    <cellStyle name="20% - Акцент3 3" xfId="437"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="438"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="439"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="440"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="441"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="442"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="443"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="444"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="445"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="446"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="447"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="448"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="449"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="450"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="451"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="452"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="453"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="461"/>
+    <cellStyle name="20% - Акцент3 4" xfId="462"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="463"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="464"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="465"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="466"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="467"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="468"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="469"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="470"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="471"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="472"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="473"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="474"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="475"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="476"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="477"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="478"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="486"/>
+    <cellStyle name="20% - Акцент3 5" xfId="487"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="488"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="489"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="490"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="491"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="492"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="493"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="494"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="495"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="496"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="497"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="498"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="499"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="500"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="501"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="502"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="503"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="511"/>
+    <cellStyle name="20% - Акцент3 6" xfId="512"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="513"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="514"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="515"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="516"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="517"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="518"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="519"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="520"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="521"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="522"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="523"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="524"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="525"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="526"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="527"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="528"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="536"/>
+    <cellStyle name="20% - Акцент3 7" xfId="537"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="538"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="539"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="540"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="541"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="542"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="543"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="544"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="545"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="546"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="547"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="548"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="549"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="550"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="551"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="552"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="553"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="561"/>
+    <cellStyle name="20% - Акцент3 8" xfId="562"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="563"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="564"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="565"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="566"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="567"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="568"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="569"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="570"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="571"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="572"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="573"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="574"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="575"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="576"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="577"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="578"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="586"/>
+    <cellStyle name="20% - Акцент3 9" xfId="587"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="588"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="589"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="590"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="591"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="592"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="593"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="594"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="595"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="596"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="597"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="598"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="599"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="600"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="601"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="602"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="603"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="611"/>
+    <cellStyle name="20% - Акцент4 2" xfId="612"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="613"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="614"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="615"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="616"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="617"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="618"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="619"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="620"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="621"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="622"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="623"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="624"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="625"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="626"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="627"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="628"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="636"/>
+    <cellStyle name="20% - Акцент4 3" xfId="637"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="638"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="639"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="640"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="641"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="642"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="643"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="644"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="645"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="646"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="647"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="648"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="649"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="650"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="651"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="652"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="653"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="661"/>
+    <cellStyle name="20% - Акцент4 4" xfId="662"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="663"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="664"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="665"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="666"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="667"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="668"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="669"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="670"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="671"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="672"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="673"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="674"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="675"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="676"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="677"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="678"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="686"/>
+    <cellStyle name="20% - Акцент4 5" xfId="687"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="688"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="689"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="690"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="691"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="692"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="693"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="694"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="695"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="696"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="697"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="698"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="699"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="700"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="701"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="702"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="703"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="711"/>
+    <cellStyle name="20% - Акцент4 6" xfId="712"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="713"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="714"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="715"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="716"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="717"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="718"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="719"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="720"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="721"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="722"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="723"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="724"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="725"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="726"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="727"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="728"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="736"/>
+    <cellStyle name="20% - Акцент4 7" xfId="737"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="738"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="739"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="740"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="741"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="742"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="743"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="744"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="745"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="746"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="747"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="748"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="749"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="750"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="751"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="752"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="753"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="761"/>
+    <cellStyle name="20% - Акцент4 8" xfId="762"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="763"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="764"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="765"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="766"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="767"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="768"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="769"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="770"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="771"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="772"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="773"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="774"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="775"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="776"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="777"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="778"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="786"/>
+    <cellStyle name="20% - Акцент4 9" xfId="787"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="788"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="789"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="790"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="791"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="792"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="793"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="794"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="795"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="796"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="797"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="798"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="799"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="800"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="801"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="802"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="803"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="811"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1705"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1706"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1707"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1708"/>
+    <cellStyle name="40% - Акцент3 2" xfId="812"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="813"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="814"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="815"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="816"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="817"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="818"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="819"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="820"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="821"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="822"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="823"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="824"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="825"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="826"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="827"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="828"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="829"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="836"/>
+    <cellStyle name="40% - Акцент3 3" xfId="837"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="838"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="839"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="840"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="841"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="842"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="843"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="844"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="845"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="846"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="847"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="848"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="849"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="850"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="851"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="852"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="853"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="861"/>
+    <cellStyle name="40% - Акцент3 4" xfId="862"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="863"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="864"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="865"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="866"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="867"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="868"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="869"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="870"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="871"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="872"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="873"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="874"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="875"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="876"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="877"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="878"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="886"/>
+    <cellStyle name="40% - Акцент3 5" xfId="887"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="888"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="889"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="890"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="891"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="892"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="893"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="894"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="895"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="896"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="897"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="898"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="899"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="900"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="901"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="902"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="903"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="911"/>
+    <cellStyle name="40% - Акцент3 6" xfId="912"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="913"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="914"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="915"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="916"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="917"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="918"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="919"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="920"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="921"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="922"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="923"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="924"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="925"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="926"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="927"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="928"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="936"/>
+    <cellStyle name="40% - Акцент3 7" xfId="937"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="938"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="939"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="940"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="941"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="942"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="943"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="944"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="945"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="946"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="947"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="948"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="949"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="950"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="951"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="952"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="953"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="961"/>
+    <cellStyle name="40% - Акцент3 8" xfId="962"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="963"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="964"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="965"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="966"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="967"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="968"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="969"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="970"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="971"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="972"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="973"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="974"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="975"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="976"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="977"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="978"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="986"/>
+    <cellStyle name="40% - Акцент3 9" xfId="987"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="988"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="989"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="990"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="991"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="992"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="993"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="994"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="995"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="996"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="997"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="998"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="999"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1011"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1709"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1710"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1711"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1712"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1713"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1012"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1013"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1014"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1015"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1016"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1017"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1018"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1019"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1020"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1021"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1022"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1023"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1024"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1025"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1026"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1027"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1028"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1211"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1212"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1213"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1214"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1215"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1216"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1217"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1218"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1219"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1220"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1221"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1222"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1223"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1224"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1225"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1226"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1227"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1228"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1411"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1714"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1412"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1413"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1414"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1415"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1416"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1417"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1418"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1419"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1420"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1421"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1422"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1423"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1424"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1425"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1426"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1427"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1428"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1611"/>
+    <cellStyle name="Акцент1 2" xfId="1715"/>
+    <cellStyle name="Акцент2 2" xfId="1716"/>
+    <cellStyle name="Акцент3 2" xfId="1717"/>
+    <cellStyle name="Акцент4 2" xfId="1718"/>
+    <cellStyle name="Акцент5 2" xfId="1719"/>
+    <cellStyle name="Акцент6 2" xfId="1720"/>
+    <cellStyle name="Ввод  2" xfId="1721"/>
+    <cellStyle name="Вывод 2" xfId="1722"/>
+    <cellStyle name="Вычисление 2" xfId="1723"/>
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="9"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1736"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="1612"/>
+    <cellStyle name="Гиперссылка 3" xfId="7"/>
+    <cellStyle name="Заголовок 1 2" xfId="1724"/>
+    <cellStyle name="Заголовок 2 2" xfId="1725"/>
+    <cellStyle name="Заголовок 3 2" xfId="1726"/>
+    <cellStyle name="Заголовок 4 2" xfId="1727"/>
+    <cellStyle name="Итог 2" xfId="1728"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1729"/>
+    <cellStyle name="Название 2" xfId="1613"/>
+    <cellStyle name="Название 2 2" xfId="1614"/>
+    <cellStyle name="Нейтральный 2" xfId="1615"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1616"/>
+    <cellStyle name="Обычный 2 3" xfId="1618"/>
+    <cellStyle name="Обычный 2 4" xfId="1703"/>
+    <cellStyle name="Обычный 2 4 2" xfId="8"/>
+    <cellStyle name="Обычный 2 5" xfId="11"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="1619"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1704"/>
+    <cellStyle name="Обычный 3 3" xfId="1730"/>
+    <cellStyle name="Обычный 4" xfId="1620"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="6"/>
+    <cellStyle name="Обычный 6" xfId="10"/>
+    <cellStyle name="Обычный_Общий коэффициент смертности" xfId="1737"/>
+    <cellStyle name="Плохой 2" xfId="1731"/>
+    <cellStyle name="Пояснение 2" xfId="1732"/>
+    <cellStyle name="Примечание 2" xfId="1621"/>
+    <cellStyle name="Примечание 2 10" xfId="1622"/>
+    <cellStyle name="Примечание 2 2" xfId="1623"/>
+    <cellStyle name="Примечание 2 3" xfId="1624"/>
+    <cellStyle name="Примечание 2 4" xfId="1625"/>
+    <cellStyle name="Примечание 2 5" xfId="1626"/>
+    <cellStyle name="Примечание 2 6" xfId="1627"/>
+    <cellStyle name="Примечание 2 7" xfId="1628"/>
+    <cellStyle name="Примечание 2 8" xfId="1629"/>
+    <cellStyle name="Примечание 2 9" xfId="1630"/>
+    <cellStyle name="Примечание 3" xfId="1631"/>
+    <cellStyle name="Примечание 3 10" xfId="1632"/>
+    <cellStyle name="Примечание 3 11" xfId="1633"/>
+    <cellStyle name="Примечание 3 12" xfId="1634"/>
+    <cellStyle name="Примечание 3 13" xfId="1635"/>
+    <cellStyle name="Примечание 3 14" xfId="1636"/>
+    <cellStyle name="Примечание 3 15" xfId="1637"/>
+    <cellStyle name="Примечание 3 16" xfId="1638"/>
+    <cellStyle name="Примечание 3 17" xfId="1639"/>
+    <cellStyle name="Примечание 3 18" xfId="1640"/>
+    <cellStyle name="Примечание 3 19" xfId="1641"/>
+    <cellStyle name="Примечание 3 2" xfId="1642"/>
+    <cellStyle name="Примечание 3 20" xfId="1643"/>
+    <cellStyle name="Примечание 3 21" xfId="1644"/>
+    <cellStyle name="Примечание 3 22" xfId="1645"/>
+    <cellStyle name="Примечание 3 23" xfId="1646"/>
+    <cellStyle name="Примечание 3 24" xfId="1647"/>
+    <cellStyle name="Примечание 3 25" xfId="1648"/>
+    <cellStyle name="Примечание 3 26" xfId="1649"/>
+    <cellStyle name="Примечание 3 27" xfId="1650"/>
+    <cellStyle name="Примечание 3 28" xfId="1651"/>
+    <cellStyle name="Примечание 3 29" xfId="1652"/>
+    <cellStyle name="Примечание 3 3" xfId="1653"/>
+    <cellStyle name="Примечание 3 30" xfId="1654"/>
+    <cellStyle name="Примечание 3 31" xfId="1655"/>
+    <cellStyle name="Примечание 3 32" xfId="1656"/>
+    <cellStyle name="Примечание 3 33" xfId="1657"/>
+    <cellStyle name="Примечание 3 34" xfId="1658"/>
+    <cellStyle name="Примечание 3 35" xfId="1659"/>
+    <cellStyle name="Примечание 3 36" xfId="1660"/>
+    <cellStyle name="Примечание 3 4" xfId="1661"/>
+    <cellStyle name="Примечание 3 5" xfId="1662"/>
+    <cellStyle name="Примечание 3 6" xfId="1663"/>
+    <cellStyle name="Примечание 3 7" xfId="1664"/>
+    <cellStyle name="Примечание 3 8" xfId="1665"/>
+    <cellStyle name="Примечание 3 9" xfId="1666"/>
+    <cellStyle name="Примечание 4" xfId="1667"/>
+    <cellStyle name="Примечание 4 10" xfId="1668"/>
+    <cellStyle name="Примечание 4 11" xfId="1669"/>
+    <cellStyle name="Примечание 4 12" xfId="1670"/>
+    <cellStyle name="Примечание 4 13" xfId="1671"/>
+    <cellStyle name="Примечание 4 14" xfId="1672"/>
+    <cellStyle name="Примечание 4 15" xfId="1673"/>
+    <cellStyle name="Примечание 4 16" xfId="1674"/>
+    <cellStyle name="Примечание 4 17" xfId="1675"/>
+    <cellStyle name="Примечание 4 18" xfId="1676"/>
+    <cellStyle name="Примечание 4 19" xfId="1677"/>
+    <cellStyle name="Примечание 4 2" xfId="1678"/>
+    <cellStyle name="Примечание 4 20" xfId="1679"/>
+    <cellStyle name="Примечание 4 21" xfId="1680"/>
+    <cellStyle name="Примечание 4 22" xfId="1681"/>
+    <cellStyle name="Примечание 4 23" xfId="1682"/>
+    <cellStyle name="Примечание 4 24" xfId="1683"/>
+    <cellStyle name="Примечание 4 25" xfId="1684"/>
+    <cellStyle name="Примечание 4 26" xfId="1685"/>
+    <cellStyle name="Примечание 4 27" xfId="1686"/>
+    <cellStyle name="Примечание 4 28" xfId="1687"/>
+    <cellStyle name="Примечание 4 29" xfId="1688"/>
+    <cellStyle name="Примечание 4 3" xfId="1689"/>
+    <cellStyle name="Примечание 4 30" xfId="1690"/>
+    <cellStyle name="Примечание 4 31" xfId="1691"/>
+    <cellStyle name="Примечание 4 32" xfId="1692"/>
+    <cellStyle name="Примечание 4 33" xfId="1693"/>
+    <cellStyle name="Примечание 4 34" xfId="1694"/>
+    <cellStyle name="Примечание 4 35" xfId="1695"/>
+    <cellStyle name="Примечание 4 36" xfId="1696"/>
+    <cellStyle name="Примечание 4 4" xfId="1697"/>
+    <cellStyle name="Примечание 4 5" xfId="1698"/>
+    <cellStyle name="Примечание 4 6" xfId="1699"/>
+    <cellStyle name="Примечание 4 7" xfId="1700"/>
+    <cellStyle name="Примечание 4 8" xfId="1701"/>
+    <cellStyle name="Примечание 4 9" xfId="1702"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1733"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1734"/>
+    <cellStyle name="Хороший 2" xfId="1735"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -788,116 +4654,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1037,55 +4905,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:be.tishtenova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="36" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="37" customWidth="1"/>
     <col min="3" max="3" width="72" style="37" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" ht="15">
       <c r="B2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="42">
         <v>61220101</v>
       </c>
     </row>
     <row r="3" spans="2:3" ht="15">
       <c r="B3" s="41" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>45</v>
       </c>
@@ -1169,106 +5037,106 @@
       <c r="C13" s="46" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="15">
       <c r="B14" s="41" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="47" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="2:3" ht="15">
       <c r="B15" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="48" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="2:3" ht="15">
       <c r="B16" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="49">
-        <v>46269</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="17" spans="2:3" ht="15">
       <c r="B17" s="41" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="49">
-        <v>46300</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="18" spans="2:3" ht="15">
       <c r="B18" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="50" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="2:3" ht="15">
       <c r="B19" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="50" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="2:3" ht="15">
       <c r="B20" s="41" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="51">
         <v>7132540773</v>
       </c>
     </row>
     <row r="21" spans="2:3" ht="15">
       <c r="B21" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C13" r:id="rId1"/>
     <hyperlink ref="C12" r:id="rId2"/>
     <hyperlink ref="C15" r:id="rId3"/>
     <hyperlink ref="C21" r:id="rId4" display="be.tishtenova@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="121.85546875" style="35" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="27" customFormat="1"/>
     <row r="2" spans="1:10" s="27" customFormat="1"/>
     <row r="3" spans="1:10" s="27" customFormat="1"/>
     <row r="4" spans="1:10" s="27" customFormat="1"/>
     <row r="5" spans="1:10" s="27" customFormat="1"/>
     <row r="6" spans="1:10" s="27" customFormat="1"/>
     <row r="7" spans="1:10" s="27" customFormat="1">
       <c r="A7" s="28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="27" customFormat="1">
       <c r="A8" s="28" t="s">
@@ -1305,340 +5173,342 @@
     </row>
     <row r="14" spans="1:10" s="27" customFormat="1">
       <c r="A14" s="31"/>
     </row>
     <row r="15" spans="1:10" s="27" customFormat="1"/>
     <row r="16" spans="1:10" s="27" customFormat="1">
       <c r="A16" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="33"/>
       <c r="E16" s="33"/>
       <c r="F16" s="33"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BQ44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BS44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B30" sqref="B30:BQ30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="BT11" sqref="BT11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="16" style="6" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="5" max="7" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="6" hidden="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="5.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="6" hidden="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6" style="6" hidden="1" customWidth="1"/>
     <col min="28" max="38" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.140625" style="6" hidden="1" customWidth="1"/>
     <col min="40" max="43" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="44" max="44" width="7" style="6" hidden="1" customWidth="1"/>
     <col min="45" max="46" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="8.28515625" style="6" hidden="1" customWidth="1"/>
     <col min="48" max="49" width="6.5703125" style="6" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.85546875" style="6" hidden="1" customWidth="1"/>
     <col min="51" max="51" width="6.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="52" max="53" width="6.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="7.140625" style="6" customWidth="1"/>
     <col min="55" max="55" width="6.85546875" style="6" customWidth="1"/>
     <col min="56" max="56" width="7.7109375" style="6" customWidth="1"/>
     <col min="57" max="58" width="7.42578125" style="6" customWidth="1"/>
     <col min="59" max="59" width="8.7109375" style="6" customWidth="1"/>
     <col min="60" max="60" width="7" style="6" customWidth="1"/>
     <col min="61" max="61" width="9.42578125" style="6" customWidth="1"/>
     <col min="62" max="62" width="10" style="6" customWidth="1"/>
     <col min="63" max="63" width="8" style="6" customWidth="1"/>
     <col min="64" max="65" width="9.85546875" style="6" customWidth="1"/>
     <col min="66" max="67" width="9.140625" style="6"/>
     <col min="68" max="68" width="10.5703125" style="6" customWidth="1"/>
-    <col min="69" max="16384" width="9.140625" style="6"/>
+    <col min="69" max="69" width="9.140625" style="6"/>
+    <col min="70" max="70" width="10.7109375" style="6" customWidth="1"/>
+    <col min="71" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69" ht="20.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="B2" s="53" t="s">
+    <row r="1" spans="1:71" ht="20.25" customHeight="1"/>
+    <row r="2" spans="1:71" ht="16.5" customHeight="1">
+      <c r="B2" s="66" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="53"/>
-[...65 lines deleted...]
-      <c r="BQ2" s="53"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="66"/>
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="66"/>
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
+      <c r="BN2" s="66"/>
+      <c r="BO2" s="66"/>
+      <c r="BP2" s="66"/>
+      <c r="BQ2" s="66"/>
     </row>
-    <row r="3" spans="1:69" ht="27" customHeight="1">
+    <row r="3" spans="1:71" ht="27" customHeight="1">
       <c r="A3" s="40" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
       <c r="O3" s="12"/>
       <c r="P3" s="12"/>
       <c r="Q3" s="12"/>
       <c r="R3" s="12"/>
       <c r="S3" s="12"/>
       <c r="T3" s="12"/>
       <c r="U3" s="12"/>
       <c r="V3" s="12"/>
       <c r="W3" s="12"/>
       <c r="X3" s="12"/>
       <c r="Y3" s="12"/>
       <c r="Z3" s="12"/>
       <c r="AA3" s="12"/>
       <c r="AB3" s="12"/>
       <c r="AC3" s="12"/>
       <c r="AD3" s="12"/>
       <c r="AE3" s="12"/>
       <c r="AF3" s="12"/>
       <c r="AG3" s="12"/>
       <c r="AH3" s="12"/>
       <c r="AI3" s="12"/>
       <c r="AJ3" s="12"/>
       <c r="AK3" s="12"/>
       <c r="AL3" s="12"/>
       <c r="AM3" s="12"/>
       <c r="AN3" s="12"/>
       <c r="AO3" s="12"/>
     </row>
-    <row r="4" spans="1:69" ht="14.25" customHeight="1">
+    <row r="4" spans="1:71" ht="14.25" customHeight="1">
       <c r="A4" s="12"/>
       <c r="AM4" s="17"/>
       <c r="AN4" s="17"/>
       <c r="AO4" s="17"/>
       <c r="AP4" s="17"/>
       <c r="AQ4" s="17"/>
       <c r="AR4" s="17"/>
       <c r="AS4" s="17"/>
       <c r="AT4" s="17"/>
       <c r="AU4" s="17"/>
       <c r="AV4" s="17"/>
       <c r="AW4" s="17"/>
-      <c r="AY4" s="63"/>
-[...8 lines deleted...]
-      <c r="BH4" s="63"/>
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61"/>
+      <c r="BA4" s="61"/>
+      <c r="BB4" s="61"/>
+      <c r="BC4" s="61"/>
+      <c r="BD4" s="61"/>
+      <c r="BE4" s="61"/>
+      <c r="BF4" s="61"/>
+      <c r="BG4" s="61"/>
+      <c r="BH4" s="61"/>
       <c r="BL4" s="13"/>
       <c r="BM4" s="13"/>
       <c r="BN4" s="13"/>
-      <c r="BQ4" s="6" t="s">
+      <c r="BR4" s="6" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="5" spans="1:69" ht="12.75" customHeight="1">
+    <row r="5" spans="1:71" ht="12.75" customHeight="1">
       <c r="A5" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="66"/>
-      <c r="C5" s="64">
+      <c r="B5" s="64"/>
+      <c r="C5" s="62">
         <v>2021</v>
       </c>
-      <c r="D5" s="65"/>
-[...10 lines deleted...]
-      <c r="O5" s="64">
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="63"/>
+      <c r="L5" s="63"/>
+      <c r="M5" s="63"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="62">
         <v>2022</v>
       </c>
-      <c r="P5" s="65"/>
-[...10 lines deleted...]
-      <c r="AA5" s="64">
+      <c r="P5" s="63"/>
+      <c r="Q5" s="63"/>
+      <c r="R5" s="63"/>
+      <c r="S5" s="63"/>
+      <c r="T5" s="63"/>
+      <c r="U5" s="63"/>
+      <c r="V5" s="63"/>
+      <c r="W5" s="63"/>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="63"/>
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="62">
         <v>2023</v>
       </c>
-      <c r="AB5" s="65"/>
-[...10 lines deleted...]
-      <c r="AM5" s="64">
+      <c r="AB5" s="63"/>
+      <c r="AC5" s="63"/>
+      <c r="AD5" s="63"/>
+      <c r="AE5" s="63"/>
+      <c r="AF5" s="63"/>
+      <c r="AG5" s="63"/>
+      <c r="AH5" s="63"/>
+      <c r="AI5" s="63"/>
+      <c r="AJ5" s="63"/>
+      <c r="AK5" s="63"/>
+      <c r="AL5" s="63"/>
+      <c r="AM5" s="62">
         <v>2024</v>
       </c>
-      <c r="AN5" s="65"/>
-[...10 lines deleted...]
-      <c r="AY5" s="61">
+      <c r="AN5" s="63"/>
+      <c r="AO5" s="63"/>
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="63"/>
+      <c r="AR5" s="63"/>
+      <c r="AS5" s="63"/>
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="63"/>
+      <c r="AV5" s="63"/>
+      <c r="AW5" s="63"/>
+      <c r="AX5" s="63"/>
+      <c r="AY5" s="59">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="62"/>
-[...10 lines deleted...]
-      <c r="BK5" s="59">
+      <c r="AZ5" s="60"/>
+      <c r="BA5" s="60"/>
+      <c r="BB5" s="60"/>
+      <c r="BC5" s="60"/>
+      <c r="BD5" s="60"/>
+      <c r="BE5" s="60"/>
+      <c r="BF5" s="60"/>
+      <c r="BG5" s="60"/>
+      <c r="BH5" s="60"/>
+      <c r="BI5" s="60"/>
+      <c r="BJ5" s="60"/>
+      <c r="BK5" s="70">
         <v>2026</v>
       </c>
-      <c r="BL5" s="60"/>
-[...4 lines deleted...]
-      <c r="BQ5" s="60"/>
+      <c r="BL5" s="70"/>
+      <c r="BM5" s="70"/>
+      <c r="BN5" s="70"/>
+      <c r="BO5" s="70"/>
+      <c r="BP5" s="70"/>
+      <c r="BQ5" s="70"/>
+      <c r="BR5" s="71"/>
+      <c r="BS5" s="13"/>
     </row>
-    <row r="6" spans="1:69" ht="25.5" customHeight="1">
+    <row r="6" spans="1:71" ht="25.5" customHeight="1">
       <c r="A6" s="58"/>
-      <c r="B6" s="67"/>
+      <c r="B6" s="65"/>
       <c r="C6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K6" s="3" t="s">
@@ -1796,124 +5666,127 @@
       </c>
       <c r="BJ6" s="8" t="s">
         <v>14</v>
       </c>
       <c r="BK6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="BL6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="BM6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="BN6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="BO6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="BP6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="BQ6" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="BR6" s="8" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="7" spans="1:69" s="18" customFormat="1" ht="14.25" customHeight="1">
-      <c r="B7" s="54" t="s">
+    <row r="7" spans="1:71" s="18" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B7" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="54"/>
-[...65 lines deleted...]
-      <c r="BQ7" s="54"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="67"/>
+      <c r="L7" s="67"/>
+      <c r="M7" s="67"/>
+      <c r="N7" s="67"/>
+      <c r="O7" s="67"/>
+      <c r="P7" s="67"/>
+      <c r="Q7" s="67"/>
+      <c r="R7" s="67"/>
+      <c r="S7" s="67"/>
+      <c r="T7" s="67"/>
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
+      <c r="AR7" s="67"/>
+      <c r="AS7" s="67"/>
+      <c r="AT7" s="67"/>
+      <c r="AU7" s="67"/>
+      <c r="AV7" s="67"/>
+      <c r="AW7" s="67"/>
+      <c r="AX7" s="67"/>
+      <c r="AY7" s="67"/>
+      <c r="AZ7" s="67"/>
+      <c r="BA7" s="67"/>
+      <c r="BB7" s="67"/>
+      <c r="BC7" s="67"/>
+      <c r="BD7" s="67"/>
+      <c r="BE7" s="67"/>
+      <c r="BF7" s="67"/>
+      <c r="BG7" s="67"/>
+      <c r="BH7" s="67"/>
+      <c r="BI7" s="67"/>
+      <c r="BJ7" s="67"/>
+      <c r="BK7" s="67"/>
+      <c r="BL7" s="67"/>
+      <c r="BM7" s="67"/>
+      <c r="BN7" s="67"/>
+      <c r="BO7" s="67"/>
+      <c r="BP7" s="67"/>
+      <c r="BQ7" s="67"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:71">
       <c r="A8" s="38">
         <v>150000000</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="14">
         <v>5.86</v>
       </c>
       <c r="D8" s="4">
         <v>5.93</v>
       </c>
       <c r="E8" s="4">
         <v>6.4</v>
       </c>
       <c r="F8" s="4">
         <v>6.74</v>
       </c>
       <c r="G8" s="4">
         <v>7.09</v>
       </c>
       <c r="H8" s="4">
         <v>7.16</v>
       </c>
       <c r="I8" s="4">
@@ -2077,52 +5950,55 @@
       </c>
       <c r="BJ8" s="4">
         <v>5.98</v>
       </c>
       <c r="BK8" s="4">
         <v>4.93</v>
       </c>
       <c r="BL8" s="4">
         <v>5.4</v>
       </c>
       <c r="BM8" s="24">
         <v>5.68</v>
       </c>
       <c r="BN8" s="4">
         <v>5.7</v>
       </c>
       <c r="BO8" s="16">
         <v>5.59</v>
       </c>
       <c r="BP8" s="4">
         <v>5.68</v>
       </c>
       <c r="BQ8" s="16">
         <v>5.83</v>
       </c>
+      <c r="BR8" s="53">
+        <v>5.82</v>
+      </c>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:71">
       <c r="A9" s="38">
         <v>151000000</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="4">
         <v>5.66</v>
       </c>
       <c r="D9" s="4">
         <v>5.86</v>
       </c>
       <c r="E9" s="4">
         <v>6.3</v>
       </c>
       <c r="F9" s="4">
         <v>6.64</v>
       </c>
       <c r="G9" s="4">
         <v>6.99</v>
       </c>
       <c r="H9" s="4">
         <v>7.04</v>
       </c>
       <c r="I9" s="4">
@@ -2286,52 +6162,55 @@
       </c>
       <c r="BJ9" s="4">
         <v>5.68</v>
       </c>
       <c r="BK9" s="4">
         <v>4.54</v>
       </c>
       <c r="BL9" s="4">
         <v>5.12</v>
       </c>
       <c r="BM9" s="24">
         <v>5.25</v>
       </c>
       <c r="BN9" s="4">
         <v>5.26</v>
       </c>
       <c r="BO9" s="16">
         <v>5.14</v>
       </c>
       <c r="BP9" s="4">
         <v>5.19</v>
       </c>
       <c r="BQ9" s="16">
         <v>5.37</v>
       </c>
+      <c r="BR9" s="53">
+        <v>5.35</v>
+      </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:71">
       <c r="A10" s="38">
         <v>153200000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="4">
         <v>8.82</v>
       </c>
       <c r="D10" s="4">
         <v>7.78</v>
       </c>
       <c r="E10" s="4">
         <v>8.14</v>
       </c>
       <c r="F10" s="4">
         <v>8.09</v>
       </c>
       <c r="G10" s="4">
         <v>8.4700000000000006</v>
       </c>
       <c r="H10" s="4">
         <v>8.14</v>
       </c>
       <c r="I10" s="4">
@@ -2495,52 +6374,55 @@
       </c>
       <c r="BJ10" s="4">
         <v>6.48</v>
       </c>
       <c r="BK10" s="4">
         <v>6.26</v>
       </c>
       <c r="BL10" s="4">
         <v>6.45</v>
       </c>
       <c r="BM10" s="24">
         <v>6.31</v>
       </c>
       <c r="BN10" s="4">
         <v>6.5</v>
       </c>
       <c r="BO10" s="16">
         <v>6.5</v>
       </c>
       <c r="BP10" s="4">
         <v>6.55</v>
       </c>
       <c r="BQ10" s="16">
         <v>6.68</v>
       </c>
+      <c r="BR10" s="53">
+        <v>6.61</v>
+      </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:71">
       <c r="A11" s="38">
         <v>153400000</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4">
         <v>3.92</v>
       </c>
       <c r="D11" s="4">
         <v>4.88</v>
       </c>
       <c r="E11" s="4">
         <v>6.56</v>
       </c>
       <c r="F11" s="4">
         <v>6.17</v>
       </c>
       <c r="G11" s="4">
         <v>6.2</v>
       </c>
       <c r="H11" s="4">
         <v>7.01</v>
       </c>
       <c r="I11" s="4">
@@ -2704,52 +6586,55 @@
       </c>
       <c r="BJ11" s="4">
         <v>6.45</v>
       </c>
       <c r="BK11" s="4">
         <v>9.76</v>
       </c>
       <c r="BL11" s="4">
         <v>6.7</v>
       </c>
       <c r="BM11" s="24">
         <v>6.07</v>
       </c>
       <c r="BN11" s="4">
         <v>6.11</v>
       </c>
       <c r="BO11" s="16">
         <v>6.6</v>
       </c>
       <c r="BP11" s="4">
         <v>6.55</v>
       </c>
       <c r="BQ11" s="16">
         <v>6.76</v>
       </c>
+      <c r="BR11" s="53">
+        <v>6.61</v>
+      </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:71">
       <c r="A12" s="38">
         <v>153600000</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="4">
         <v>2.5299999999999998</v>
       </c>
       <c r="D12" s="4">
         <v>4.28</v>
       </c>
       <c r="E12" s="4">
         <v>5.26</v>
       </c>
       <c r="F12" s="4">
         <v>5.52</v>
       </c>
       <c r="G12" s="4">
         <v>6.06</v>
       </c>
       <c r="H12" s="4">
         <v>5.75</v>
       </c>
       <c r="I12" s="4">
@@ -2913,52 +6798,55 @@
       </c>
       <c r="BJ12" s="4">
         <v>6.31</v>
       </c>
       <c r="BK12" s="4">
         <v>5.81</v>
       </c>
       <c r="BL12" s="4">
         <v>5.31</v>
       </c>
       <c r="BM12" s="24">
         <v>5.86</v>
       </c>
       <c r="BN12" s="4">
         <v>6.6</v>
       </c>
       <c r="BO12" s="16">
         <v>6.65</v>
       </c>
       <c r="BP12" s="4">
         <v>6.66</v>
       </c>
       <c r="BQ12" s="16">
         <v>6.93</v>
       </c>
+      <c r="BR12" s="53">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:71">
       <c r="A13" s="38">
         <v>154000000</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="4">
         <v>9.82</v>
       </c>
       <c r="D13" s="4">
         <v>10.32</v>
       </c>
       <c r="E13" s="4">
         <v>8.68</v>
       </c>
       <c r="F13" s="4">
         <v>10.66</v>
       </c>
       <c r="G13" s="4">
         <v>11.77</v>
       </c>
       <c r="H13" s="4">
         <v>11.98</v>
       </c>
       <c r="I13" s="4">
@@ -3122,52 +7010,55 @@
       </c>
       <c r="BJ13" s="4">
         <v>8.52</v>
       </c>
       <c r="BK13" s="4">
         <v>7.96</v>
       </c>
       <c r="BL13" s="4">
         <v>10.029999999999999</v>
       </c>
       <c r="BM13" s="24">
         <v>12.04</v>
       </c>
       <c r="BN13" s="4">
         <v>10.67</v>
       </c>
       <c r="BO13" s="16">
         <v>10.11</v>
       </c>
       <c r="BP13" s="4">
         <v>9.83</v>
       </c>
       <c r="BQ13" s="16">
         <v>9.69</v>
       </c>
+      <c r="BR13" s="53">
+        <v>9.0500000000000007</v>
+      </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:71">
       <c r="A14" s="38">
         <v>154200000</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="4">
         <v>9.73</v>
       </c>
       <c r="D14" s="4">
         <v>8.5</v>
       </c>
       <c r="E14" s="4">
         <v>8.4499999999999993</v>
       </c>
       <c r="F14" s="4">
         <v>8.32</v>
       </c>
       <c r="G14" s="4">
         <v>8.06</v>
       </c>
       <c r="H14" s="4">
         <v>8.0299999999999994</v>
       </c>
       <c r="I14" s="4">
@@ -3331,52 +7222,55 @@
       </c>
       <c r="BJ14" s="4">
         <v>6.95</v>
       </c>
       <c r="BK14" s="4">
         <v>5.34</v>
       </c>
       <c r="BL14" s="4">
         <v>6.06</v>
       </c>
       <c r="BM14" s="24">
         <v>6.91</v>
       </c>
       <c r="BN14" s="4">
         <v>7.56</v>
       </c>
       <c r="BO14" s="16">
         <v>7.91</v>
       </c>
       <c r="BP14" s="4">
         <v>8.43</v>
       </c>
       <c r="BQ14" s="16">
         <v>7.87</v>
       </c>
+      <c r="BR14" s="53">
+        <v>7.96</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:71">
       <c r="A15" s="38">
         <v>154600000</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="4">
         <v>9.51</v>
       </c>
       <c r="D15" s="4">
         <v>9.14</v>
       </c>
       <c r="E15" s="4">
         <v>8.43</v>
       </c>
       <c r="F15" s="4">
         <v>9.18</v>
       </c>
       <c r="G15" s="4">
         <v>10.220000000000001</v>
       </c>
       <c r="H15" s="4">
         <v>10.41</v>
       </c>
       <c r="I15" s="4">
@@ -3540,52 +7434,55 @@
       </c>
       <c r="BJ15" s="4">
         <v>8.19</v>
       </c>
       <c r="BK15" s="4">
         <v>8.51</v>
       </c>
       <c r="BL15" s="4">
         <v>7.88</v>
       </c>
       <c r="BM15" s="24">
         <v>7.82</v>
       </c>
       <c r="BN15" s="4">
         <v>8.0500000000000007</v>
       </c>
       <c r="BO15" s="16">
         <v>7.39</v>
       </c>
       <c r="BP15" s="4">
         <v>7.49</v>
       </c>
       <c r="BQ15" s="16">
         <v>7.58</v>
       </c>
+      <c r="BR15" s="53">
+        <v>7.07</v>
+      </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:71">
       <c r="A16" s="38">
         <v>154800000</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="4">
         <v>4.71</v>
       </c>
       <c r="D16" s="4">
         <v>5.79</v>
       </c>
       <c r="E16" s="4">
         <v>6.07</v>
       </c>
       <c r="F16" s="4">
         <v>6.45</v>
       </c>
       <c r="G16" s="4">
         <v>6.38</v>
       </c>
       <c r="H16" s="4">
         <v>6.37</v>
       </c>
       <c r="I16" s="4">
@@ -3749,52 +7646,55 @@
       </c>
       <c r="BJ16" s="4">
         <v>5.72</v>
       </c>
       <c r="BK16" s="4">
         <v>3.93</v>
       </c>
       <c r="BL16" s="4">
         <v>4.33</v>
       </c>
       <c r="BM16" s="24">
         <v>5.09</v>
       </c>
       <c r="BN16" s="4">
         <v>5.46</v>
       </c>
       <c r="BO16" s="16">
         <v>5.57</v>
       </c>
       <c r="BP16" s="4">
         <v>5.87</v>
       </c>
       <c r="BQ16" s="16">
         <v>6.11</v>
       </c>
+      <c r="BR16" s="53">
+        <v>6.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" s="38">
         <v>155200000</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="4">
         <v>4.42</v>
       </c>
       <c r="D17" s="4">
         <v>2.99</v>
       </c>
       <c r="E17" s="4">
         <v>3.7</v>
       </c>
       <c r="F17" s="4">
         <v>5.23</v>
       </c>
       <c r="G17" s="4">
         <v>5.0599999999999996</v>
       </c>
       <c r="H17" s="4">
         <v>5.09</v>
       </c>
       <c r="I17" s="4">
@@ -3958,52 +7858,55 @@
       </c>
       <c r="BJ17" s="4">
         <v>5.62</v>
       </c>
       <c r="BK17" s="4">
         <v>3.21</v>
       </c>
       <c r="BL17" s="4">
         <v>5.51</v>
       </c>
       <c r="BM17" s="24">
         <v>6.37</v>
       </c>
       <c r="BN17" s="4">
         <v>6</v>
       </c>
       <c r="BO17" s="16">
         <v>5.9</v>
       </c>
       <c r="BP17" s="4">
         <v>6.55</v>
       </c>
       <c r="BQ17" s="16">
         <v>6.52</v>
       </c>
+      <c r="BR17" s="53">
+        <v>6.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" s="38">
         <v>155600000</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="4">
         <v>5.26</v>
       </c>
       <c r="D18" s="4">
         <v>4.5599999999999996</v>
       </c>
       <c r="E18" s="4">
         <v>5.43</v>
       </c>
       <c r="F18" s="4">
         <v>5.35</v>
       </c>
       <c r="G18" s="4">
         <v>5.65</v>
       </c>
       <c r="H18" s="4">
         <v>6.15</v>
       </c>
       <c r="I18" s="4">
@@ -4167,52 +8070,55 @@
       </c>
       <c r="BJ18" s="4">
         <v>6.33</v>
       </c>
       <c r="BK18" s="4">
         <v>5.23</v>
       </c>
       <c r="BL18" s="4">
         <v>5.29</v>
       </c>
       <c r="BM18" s="24">
         <v>7.04</v>
       </c>
       <c r="BN18" s="4">
         <v>6.54</v>
       </c>
       <c r="BO18" s="16">
         <v>5.97</v>
       </c>
       <c r="BP18" s="4">
         <v>6.3</v>
       </c>
       <c r="BQ18" s="16">
         <v>6.36</v>
       </c>
+      <c r="BR18" s="53">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" s="38">
         <v>156000000</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="4">
         <v>7.01</v>
       </c>
       <c r="D19" s="4">
         <v>6.51</v>
       </c>
       <c r="E19" s="4">
         <v>7.61</v>
       </c>
       <c r="F19" s="4">
         <v>8.08</v>
       </c>
       <c r="G19" s="4">
         <v>8.4700000000000006</v>
       </c>
       <c r="H19" s="4">
         <v>8.69</v>
       </c>
       <c r="I19" s="4">
@@ -4376,52 +8282,55 @@
       </c>
       <c r="BJ19" s="4">
         <v>6.6</v>
       </c>
       <c r="BK19" s="4">
         <v>4.37</v>
       </c>
       <c r="BL19" s="4">
         <v>4.8600000000000003</v>
       </c>
       <c r="BM19" s="24">
         <v>5.05</v>
       </c>
       <c r="BN19" s="4">
         <v>5.18</v>
       </c>
       <c r="BO19" s="16">
         <v>5.12</v>
       </c>
       <c r="BP19" s="4">
         <v>5.19</v>
       </c>
       <c r="BQ19" s="16">
         <v>5.34</v>
       </c>
+      <c r="BR19" s="53">
+        <v>5.58</v>
+      </c>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" s="38">
         <v>156400000</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="4">
         <v>5.14</v>
       </c>
       <c r="D20" s="4">
         <v>4.0599999999999996</v>
       </c>
       <c r="E20" s="4">
         <v>4.87</v>
       </c>
       <c r="F20" s="4">
         <v>5.24</v>
       </c>
       <c r="G20" s="4">
         <v>6.01</v>
       </c>
       <c r="H20" s="4">
         <v>6.03</v>
       </c>
       <c r="I20" s="4">
@@ -4585,52 +8494,55 @@
       </c>
       <c r="BJ20" s="4">
         <v>6.31</v>
       </c>
       <c r="BK20" s="4">
         <v>5.18</v>
       </c>
       <c r="BL20" s="4">
         <v>6.21</v>
       </c>
       <c r="BM20" s="24">
         <v>6.87</v>
       </c>
       <c r="BN20" s="4">
         <v>6.64</v>
       </c>
       <c r="BO20" s="16">
         <v>6.45</v>
       </c>
       <c r="BP20" s="4">
         <v>6.72</v>
       </c>
       <c r="BQ20" s="16">
         <v>6.87</v>
       </c>
+      <c r="BR20" s="53">
+        <v>7.14</v>
+      </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" s="38">
         <v>156800000</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="4">
         <v>3.97</v>
       </c>
       <c r="D21" s="4">
         <v>4.55</v>
       </c>
       <c r="E21" s="4">
         <v>5.69</v>
       </c>
       <c r="F21" s="4">
         <v>5.28</v>
       </c>
       <c r="G21" s="4">
         <v>5.65</v>
       </c>
       <c r="H21" s="4">
         <v>5.66</v>
       </c>
       <c r="I21" s="4">
@@ -4794,124 +8706,127 @@
       </c>
       <c r="BJ21" s="4">
         <v>5.47</v>
       </c>
       <c r="BK21" s="4">
         <v>5.38</v>
       </c>
       <c r="BL21" s="4">
         <v>6.09</v>
       </c>
       <c r="BM21" s="24">
         <v>6.15</v>
       </c>
       <c r="BN21" s="4">
         <v>5.3</v>
       </c>
       <c r="BO21" s="16">
         <v>5.86</v>
       </c>
       <c r="BP21" s="4">
         <v>5.49</v>
       </c>
       <c r="BQ21" s="16">
         <v>5.2</v>
       </c>
+      <c r="BR21" s="53">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:69" s="18" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B22" s="55" t="s">
+    <row r="22" spans="1:70" s="18" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B22" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="55"/>
-[...65 lines deleted...]
-      <c r="BQ22" s="55"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+      <c r="Z22" s="68"/>
+      <c r="AA22" s="68"/>
+      <c r="AB22" s="68"/>
+      <c r="AC22" s="68"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="68"/>
+      <c r="AF22" s="68"/>
+      <c r="AG22" s="68"/>
+      <c r="AH22" s="68"/>
+      <c r="AI22" s="68"/>
+      <c r="AJ22" s="68"/>
+      <c r="AK22" s="68"/>
+      <c r="AL22" s="68"/>
+      <c r="AM22" s="68"/>
+      <c r="AN22" s="68"/>
+      <c r="AO22" s="68"/>
+      <c r="AP22" s="68"/>
+      <c r="AQ22" s="68"/>
+      <c r="AR22" s="68"/>
+      <c r="AS22" s="68"/>
+      <c r="AT22" s="68"/>
+      <c r="AU22" s="68"/>
+      <c r="AV22" s="68"/>
+      <c r="AW22" s="68"/>
+      <c r="AX22" s="68"/>
+      <c r="AY22" s="68"/>
+      <c r="AZ22" s="68"/>
+      <c r="BA22" s="68"/>
+      <c r="BB22" s="68"/>
+      <c r="BC22" s="68"/>
+      <c r="BD22" s="68"/>
+      <c r="BE22" s="68"/>
+      <c r="BF22" s="68"/>
+      <c r="BG22" s="68"/>
+      <c r="BH22" s="68"/>
+      <c r="BI22" s="68"/>
+      <c r="BJ22" s="68"/>
+      <c r="BK22" s="68"/>
+      <c r="BL22" s="68"/>
+      <c r="BM22" s="68"/>
+      <c r="BN22" s="68"/>
+      <c r="BO22" s="68"/>
+      <c r="BP22" s="68"/>
+      <c r="BQ22" s="68"/>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" s="38">
         <v>150000000</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="14">
         <v>5.87</v>
       </c>
       <c r="D23" s="4">
         <v>5.92</v>
       </c>
       <c r="E23" s="4">
         <v>6.38</v>
       </c>
       <c r="F23" s="4">
         <v>6.74</v>
       </c>
       <c r="G23" s="4">
         <v>7.09</v>
       </c>
       <c r="H23" s="4">
         <v>7.13</v>
       </c>
       <c r="I23" s="4">
@@ -5075,52 +8990,55 @@
       </c>
       <c r="BJ23" s="4">
         <v>5.78</v>
       </c>
       <c r="BK23" s="4">
         <v>4.59</v>
       </c>
       <c r="BL23" s="4">
         <v>5.18</v>
       </c>
       <c r="BM23" s="24">
         <v>5.31</v>
       </c>
       <c r="BN23" s="4">
         <v>5.33</v>
       </c>
       <c r="BO23" s="16">
         <v>5.23</v>
       </c>
       <c r="BP23" s="4">
         <v>5.31</v>
       </c>
       <c r="BQ23" s="16">
         <v>5.51</v>
       </c>
+      <c r="BR23" s="54">
+        <v>5.51</v>
+      </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" s="38">
         <v>151000000</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="4">
         <v>5.66</v>
       </c>
       <c r="D24" s="4">
         <v>5.86</v>
       </c>
       <c r="E24" s="4">
         <v>6.3</v>
       </c>
       <c r="F24" s="4">
         <v>6.64</v>
       </c>
       <c r="G24" s="4">
         <v>6.99</v>
       </c>
       <c r="H24" s="4">
         <v>7.04</v>
       </c>
       <c r="I24" s="4">
@@ -5284,52 +9202,55 @@
       </c>
       <c r="BJ24" s="4">
         <v>5.68</v>
       </c>
       <c r="BK24" s="4">
         <v>4.54</v>
       </c>
       <c r="BL24" s="4">
         <v>5.12</v>
       </c>
       <c r="BM24" s="24">
         <v>5.25</v>
       </c>
       <c r="BN24" s="4">
         <v>5.26</v>
       </c>
       <c r="BO24" s="16">
         <v>5.14</v>
       </c>
       <c r="BP24" s="4">
         <v>5.19</v>
       </c>
       <c r="BQ24" s="16">
         <v>5.37</v>
       </c>
+      <c r="BR24" s="54">
+        <v>5.35</v>
+      </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" s="38">
         <v>153200000</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="4">
         <v>12.49</v>
       </c>
       <c r="D25" s="4">
         <v>9.5399999999999991</v>
       </c>
       <c r="E25" s="4">
         <v>9.3699999999999992</v>
       </c>
       <c r="F25" s="4">
         <v>8.93</v>
       </c>
       <c r="G25" s="4">
         <v>9.66</v>
       </c>
       <c r="H25" s="4">
         <v>9.43</v>
       </c>
       <c r="I25" s="4">
@@ -5493,52 +9414,55 @@
       </c>
       <c r="BJ25" s="4">
         <v>6.83</v>
       </c>
       <c r="BK25" s="4">
         <v>6.26</v>
       </c>
       <c r="BL25" s="4">
         <v>6.59</v>
       </c>
       <c r="BM25" s="24">
         <v>5.79</v>
       </c>
       <c r="BN25" s="4">
         <v>5.84</v>
       </c>
       <c r="BO25" s="16">
         <v>6.25</v>
       </c>
       <c r="BP25" s="4">
         <v>5.94</v>
       </c>
       <c r="BQ25" s="16">
         <v>6.31</v>
       </c>
+      <c r="BR25" s="54">
+        <v>6.31</v>
+      </c>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" s="38">
         <v>154800000</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="4">
         <v>4.4800000000000004</v>
       </c>
       <c r="D26" s="4">
         <v>5.09</v>
       </c>
       <c r="E26" s="4">
         <v>5.6</v>
       </c>
       <c r="F26" s="4">
         <v>6.15</v>
       </c>
       <c r="G26" s="4">
         <v>6.29</v>
       </c>
       <c r="H26" s="4">
         <v>6.02</v>
       </c>
       <c r="I26" s="4">
@@ -5702,52 +9626,55 @@
       </c>
       <c r="BJ26" s="4">
         <v>5.34</v>
       </c>
       <c r="BK26" s="4">
         <v>3.42</v>
       </c>
       <c r="BL26" s="4">
         <v>4.2300000000000004</v>
       </c>
       <c r="BM26" s="24">
         <v>4.54</v>
       </c>
       <c r="BN26" s="4">
         <v>4.92</v>
       </c>
       <c r="BO26" s="16">
         <v>5.0199999999999996</v>
       </c>
       <c r="BP26" s="4">
         <v>5.49</v>
       </c>
       <c r="BQ26" s="16">
         <v>5.9</v>
       </c>
+      <c r="BR26" s="54">
+        <v>6.01</v>
+      </c>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" s="38">
         <v>155600000</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="4">
         <v>5.57</v>
       </c>
       <c r="D27" s="4">
         <v>2.92</v>
       </c>
       <c r="E27" s="4">
         <v>1.89</v>
       </c>
       <c r="F27" s="4">
         <v>1.42</v>
       </c>
       <c r="G27" s="4">
         <v>3.38</v>
       </c>
       <c r="H27" s="4">
         <v>6.6</v>
       </c>
       <c r="I27" s="4">
@@ -5909,52 +9836,55 @@
       </c>
       <c r="BJ27" s="4">
         <v>11.7</v>
       </c>
       <c r="BK27" s="4">
         <v>5.67</v>
       </c>
       <c r="BL27" s="4">
         <v>3.01</v>
       </c>
       <c r="BM27" s="24">
         <v>9.84</v>
       </c>
       <c r="BN27" s="4">
         <v>11.71</v>
       </c>
       <c r="BO27" s="16">
         <v>11.62</v>
       </c>
       <c r="BP27" s="4">
         <v>12.65</v>
       </c>
       <c r="BQ27" s="16">
         <v>11.69</v>
       </c>
+      <c r="BR27" s="54">
+        <v>13.06</v>
+      </c>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" s="38">
         <v>156000000</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="4">
         <v>6.42</v>
       </c>
       <c r="D28" s="4">
         <v>6.07</v>
       </c>
       <c r="E28" s="4">
         <v>7.51</v>
       </c>
       <c r="F28" s="4">
         <v>8.6199999999999992</v>
       </c>
       <c r="G28" s="4">
         <v>8.7899999999999991</v>
       </c>
       <c r="H28" s="4">
         <v>9.11</v>
       </c>
       <c r="I28" s="4">
@@ -6118,52 +10048,55 @@
       </c>
       <c r="BJ28" s="4">
         <v>6.53</v>
       </c>
       <c r="BK28" s="4">
         <v>4.66</v>
       </c>
       <c r="BL28" s="4">
         <v>5.09</v>
       </c>
       <c r="BM28" s="24">
         <v>4.95</v>
       </c>
       <c r="BN28" s="4">
         <v>4.62</v>
       </c>
       <c r="BO28" s="16">
         <v>4.54</v>
       </c>
       <c r="BP28" s="4">
         <v>4.84</v>
       </c>
       <c r="BQ28" s="16">
         <v>5.2</v>
       </c>
+      <c r="BR28" s="54">
+        <v>5.14</v>
+      </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" s="38">
         <v>156400000</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="4">
         <v>6.73</v>
       </c>
       <c r="D29" s="4">
         <v>5.75</v>
       </c>
       <c r="E29" s="4">
         <v>6.22</v>
       </c>
       <c r="F29" s="4">
         <v>6.4</v>
       </c>
       <c r="G29" s="4">
         <v>7.07</v>
       </c>
       <c r="H29" s="4">
         <v>7.19</v>
       </c>
       <c r="I29" s="4">
@@ -6327,124 +10260,127 @@
       </c>
       <c r="BJ29" s="4">
         <v>6.56</v>
       </c>
       <c r="BK29" s="4">
         <v>6.09</v>
       </c>
       <c r="BL29" s="4">
         <v>7.31</v>
       </c>
       <c r="BM29" s="24">
         <v>7.66</v>
       </c>
       <c r="BN29" s="4">
         <v>7.53</v>
       </c>
       <c r="BO29" s="16">
         <v>7.04</v>
       </c>
       <c r="BP29" s="4">
         <v>7.13</v>
       </c>
       <c r="BQ29" s="16">
         <v>7.17</v>
       </c>
+      <c r="BR29" s="54">
+        <v>7.35</v>
+      </c>
     </row>
-    <row r="30" spans="1:69" s="18" customFormat="1" ht="20.25" customHeight="1">
-      <c r="B30" s="56" t="s">
+    <row r="30" spans="1:70" s="18" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B30" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="C30" s="56"/>
-[...65 lines deleted...]
-      <c r="BQ30" s="56"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="69"/>
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="69"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="69"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="69"/>
+      <c r="Z30" s="69"/>
+      <c r="AA30" s="69"/>
+      <c r="AB30" s="69"/>
+      <c r="AC30" s="69"/>
+      <c r="AD30" s="69"/>
+      <c r="AE30" s="69"/>
+      <c r="AF30" s="69"/>
+      <c r="AG30" s="69"/>
+      <c r="AH30" s="69"/>
+      <c r="AI30" s="69"/>
+      <c r="AJ30" s="69"/>
+      <c r="AK30" s="69"/>
+      <c r="AL30" s="69"/>
+      <c r="AM30" s="69"/>
+      <c r="AN30" s="69"/>
+      <c r="AO30" s="69"/>
+      <c r="AP30" s="69"/>
+      <c r="AQ30" s="69"/>
+      <c r="AR30" s="69"/>
+      <c r="AS30" s="69"/>
+      <c r="AT30" s="69"/>
+      <c r="AU30" s="69"/>
+      <c r="AV30" s="69"/>
+      <c r="AW30" s="69"/>
+      <c r="AX30" s="69"/>
+      <c r="AY30" s="69"/>
+      <c r="AZ30" s="69"/>
+      <c r="BA30" s="69"/>
+      <c r="BB30" s="69"/>
+      <c r="BC30" s="69"/>
+      <c r="BD30" s="69"/>
+      <c r="BE30" s="69"/>
+      <c r="BF30" s="69"/>
+      <c r="BG30" s="69"/>
+      <c r="BH30" s="69"/>
+      <c r="BI30" s="69"/>
+      <c r="BJ30" s="69"/>
+      <c r="BK30" s="69"/>
+      <c r="BL30" s="69"/>
+      <c r="BM30" s="69"/>
+      <c r="BN30" s="69"/>
+      <c r="BO30" s="69"/>
+      <c r="BP30" s="69"/>
+      <c r="BQ30" s="69"/>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" s="38">
         <v>150000000</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="14">
         <v>5.85</v>
       </c>
       <c r="D31" s="4">
         <v>5.95</v>
       </c>
       <c r="E31" s="4">
         <v>6.44</v>
       </c>
       <c r="F31" s="4">
         <v>6.75</v>
       </c>
       <c r="G31" s="4">
         <v>7.08</v>
       </c>
       <c r="H31" s="4">
         <v>7.23</v>
       </c>
       <c r="I31" s="4">
@@ -6608,52 +10544,55 @@
       </c>
       <c r="BJ31" s="4">
         <v>6.63</v>
       </c>
       <c r="BK31" s="16">
         <v>6.07</v>
       </c>
       <c r="BL31" s="4">
         <v>6.11</v>
       </c>
       <c r="BM31" s="24">
         <v>6.89</v>
       </c>
       <c r="BN31" s="16">
         <v>6.88</v>
       </c>
       <c r="BO31" s="16">
         <v>6.76</v>
       </c>
       <c r="BP31" s="16">
         <v>6.88</v>
       </c>
       <c r="BQ31" s="16">
         <v>6.86</v>
       </c>
+      <c r="BR31" s="55">
+        <v>6.83</v>
+      </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" s="38">
         <v>153200000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="4">
         <v>5.14</v>
       </c>
       <c r="D32" s="4">
         <v>6.01</v>
       </c>
       <c r="E32" s="4">
         <v>6.9</v>
       </c>
       <c r="F32" s="4">
         <v>7.24</v>
       </c>
       <c r="G32" s="4">
         <v>7.27</v>
       </c>
       <c r="H32" s="4">
         <v>6.85</v>
       </c>
       <c r="I32" s="4">
@@ -6817,52 +10756,55 @@
       </c>
       <c r="BJ32" s="4">
         <v>6.1</v>
       </c>
       <c r="BK32" s="16">
         <v>6.25</v>
       </c>
       <c r="BL32" s="4">
         <v>6.29</v>
       </c>
       <c r="BM32" s="26">
         <v>6.88</v>
       </c>
       <c r="BN32" s="16">
         <v>7.22</v>
       </c>
       <c r="BO32" s="16">
         <v>6.77</v>
       </c>
       <c r="BP32" s="16">
         <v>7.21</v>
       </c>
       <c r="BQ32" s="16">
         <v>7.07</v>
       </c>
+      <c r="BR32" s="55">
+        <v>6.92</v>
+      </c>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:70">
       <c r="A33" s="38">
         <v>153400000</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="4">
         <v>3.92</v>
       </c>
       <c r="D33" s="4">
         <v>4.88</v>
       </c>
       <c r="E33" s="4">
         <v>6.56</v>
       </c>
       <c r="F33" s="4">
         <v>6.17</v>
       </c>
       <c r="G33" s="4">
         <v>6.2</v>
       </c>
       <c r="H33" s="4">
         <v>7.01</v>
       </c>
       <c r="I33" s="4">
@@ -7026,52 +10968,55 @@
       </c>
       <c r="BJ33" s="4">
         <v>6.45</v>
       </c>
       <c r="BK33" s="16">
         <v>9.76</v>
       </c>
       <c r="BL33" s="4">
         <v>6.7</v>
       </c>
       <c r="BM33" s="26">
         <v>6.07</v>
       </c>
       <c r="BN33" s="16">
         <v>6.11</v>
       </c>
       <c r="BO33" s="16">
         <v>6.6</v>
       </c>
       <c r="BP33" s="16">
         <v>6.55</v>
       </c>
       <c r="BQ33" s="16">
         <v>6.76</v>
       </c>
+      <c r="BR33" s="55">
+        <v>6.61</v>
+      </c>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:70">
       <c r="A34" s="38">
         <v>153600000</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C34" s="4">
         <v>2.5299999999999998</v>
       </c>
       <c r="D34" s="4">
         <v>4.28</v>
       </c>
       <c r="E34" s="4">
         <v>5.26</v>
       </c>
       <c r="F34" s="4">
         <v>5.52</v>
       </c>
       <c r="G34" s="4">
         <v>6.06</v>
       </c>
       <c r="H34" s="4">
         <v>5.75</v>
       </c>
       <c r="I34" s="4">
@@ -7235,52 +11180,55 @@
       </c>
       <c r="BJ34" s="4">
         <v>6.31</v>
       </c>
       <c r="BK34" s="16">
         <v>5.81</v>
       </c>
       <c r="BL34" s="4">
         <v>5.31</v>
       </c>
       <c r="BM34" s="26">
         <v>5.86</v>
       </c>
       <c r="BN34" s="16">
         <v>6.6</v>
       </c>
       <c r="BO34" s="16">
         <v>6.65</v>
       </c>
       <c r="BP34" s="16">
         <v>6.66</v>
       </c>
       <c r="BQ34" s="16">
         <v>6.93</v>
       </c>
+      <c r="BR34" s="55">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:70">
       <c r="A35" s="38">
         <v>154000000</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="4">
         <v>9.82</v>
       </c>
       <c r="D35" s="4">
         <v>10.32</v>
       </c>
       <c r="E35" s="4">
         <v>8.68</v>
       </c>
       <c r="F35" s="4">
         <v>10.66</v>
       </c>
       <c r="G35" s="4">
         <v>11.77</v>
       </c>
       <c r="H35" s="4">
         <v>11.98</v>
       </c>
       <c r="I35" s="4">
@@ -7444,52 +11392,55 @@
       </c>
       <c r="BJ35" s="4">
         <v>8.52</v>
       </c>
       <c r="BK35" s="16">
         <v>7.96</v>
       </c>
       <c r="BL35" s="4">
         <v>10.029999999999999</v>
       </c>
       <c r="BM35" s="26">
         <v>12.04</v>
       </c>
       <c r="BN35" s="16">
         <v>10.67</v>
       </c>
       <c r="BO35" s="16">
         <v>10.11</v>
       </c>
       <c r="BP35" s="16">
         <v>9.83</v>
       </c>
       <c r="BQ35" s="16">
         <v>9.69</v>
       </c>
+      <c r="BR35" s="55">
+        <v>9.0500000000000007</v>
+      </c>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:70">
       <c r="A36" s="38">
         <v>154200000</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C36" s="4">
         <v>9.73</v>
       </c>
       <c r="D36" s="4">
         <v>8.5</v>
       </c>
       <c r="E36" s="4">
         <v>8.4499999999999993</v>
       </c>
       <c r="F36" s="4">
         <v>8.32</v>
       </c>
       <c r="G36" s="4">
         <v>8.06</v>
       </c>
       <c r="H36" s="4">
         <v>8.0299999999999994</v>
       </c>
       <c r="I36" s="4">
@@ -7653,52 +11604,55 @@
       </c>
       <c r="BJ36" s="4">
         <v>6.95</v>
       </c>
       <c r="BK36" s="16">
         <v>5.34</v>
       </c>
       <c r="BL36" s="4">
         <v>6.06</v>
       </c>
       <c r="BM36" s="26">
         <v>6.91</v>
       </c>
       <c r="BN36" s="16">
         <v>7.56</v>
       </c>
       <c r="BO36" s="16">
         <v>7.91</v>
       </c>
       <c r="BP36" s="16">
         <v>8.43</v>
       </c>
       <c r="BQ36" s="16">
         <v>7.87</v>
       </c>
+      <c r="BR36" s="55">
+        <v>7.96</v>
+      </c>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:70">
       <c r="A37" s="38">
         <v>154600000</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="4">
         <v>9.51</v>
       </c>
       <c r="D37" s="4">
         <v>9.14</v>
       </c>
       <c r="E37" s="4">
         <v>8.43</v>
       </c>
       <c r="F37" s="4">
         <v>9.18</v>
       </c>
       <c r="G37" s="4">
         <v>10.220000000000001</v>
       </c>
       <c r="H37" s="4">
         <v>10.41</v>
       </c>
       <c r="I37" s="4">
@@ -7862,52 +11816,55 @@
       </c>
       <c r="BJ37" s="4">
         <v>8.19</v>
       </c>
       <c r="BK37" s="16">
         <v>8.51</v>
       </c>
       <c r="BL37" s="4">
         <v>7.88</v>
       </c>
       <c r="BM37" s="26">
         <v>7.82</v>
       </c>
       <c r="BN37" s="16">
         <v>8.0500000000000007</v>
       </c>
       <c r="BO37" s="16">
         <v>7.39</v>
       </c>
       <c r="BP37" s="16">
         <v>7.49</v>
       </c>
       <c r="BQ37" s="16">
         <v>7.58</v>
       </c>
+      <c r="BR37" s="55">
+        <v>7.07</v>
+      </c>
     </row>
-    <row r="38" spans="1:69">
+    <row r="38" spans="1:70">
       <c r="A38" s="38">
         <v>154800000</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="4">
         <v>5.36</v>
       </c>
       <c r="D38" s="4">
         <v>7.78</v>
       </c>
       <c r="E38" s="4">
         <v>7.41</v>
       </c>
       <c r="F38" s="4">
         <v>7.29</v>
       </c>
       <c r="G38" s="4">
         <v>6.62</v>
       </c>
       <c r="H38" s="4">
         <v>7.37</v>
       </c>
       <c r="I38" s="4">
@@ -8071,52 +12028,55 @@
       </c>
       <c r="BJ38" s="4">
         <v>6.96</v>
       </c>
       <c r="BK38" s="16">
         <v>5.59</v>
       </c>
       <c r="BL38" s="4">
         <v>4.6500000000000004</v>
       </c>
       <c r="BM38" s="26">
         <v>6.93</v>
       </c>
       <c r="BN38" s="16">
         <v>7.24</v>
       </c>
       <c r="BO38" s="16">
         <v>7.4</v>
       </c>
       <c r="BP38" s="16">
         <v>7.14</v>
       </c>
       <c r="BQ38" s="16">
         <v>6.79</v>
       </c>
+      <c r="BR38" s="55">
+        <v>7.07</v>
+      </c>
     </row>
-    <row r="39" spans="1:69">
+    <row r="39" spans="1:70">
       <c r="A39" s="38">
         <v>155200000</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="4">
         <v>4.42</v>
       </c>
       <c r="D39" s="4">
         <v>2.99</v>
       </c>
       <c r="E39" s="4">
         <v>3.7</v>
       </c>
       <c r="F39" s="4">
         <v>5.23</v>
       </c>
       <c r="G39" s="4">
         <v>5.0599999999999996</v>
       </c>
       <c r="H39" s="4">
         <v>5.09</v>
       </c>
       <c r="I39" s="4">
@@ -8280,52 +12240,55 @@
       </c>
       <c r="BJ39" s="4">
         <v>5.62</v>
       </c>
       <c r="BK39" s="16">
         <v>3.21</v>
       </c>
       <c r="BL39" s="4">
         <v>5.51</v>
       </c>
       <c r="BM39" s="26">
         <v>6.37</v>
       </c>
       <c r="BN39" s="16">
         <v>6</v>
       </c>
       <c r="BO39" s="16">
         <v>5.9</v>
       </c>
       <c r="BP39" s="16">
         <v>6.55</v>
       </c>
       <c r="BQ39" s="16">
         <v>6.52</v>
       </c>
+      <c r="BR39" s="55">
+        <v>6.5</v>
+      </c>
     </row>
-    <row r="40" spans="1:69">
+    <row r="40" spans="1:70">
       <c r="A40" s="38">
         <v>155600000</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="4">
         <v>5.24</v>
       </c>
       <c r="D40" s="4">
         <v>4.6500000000000004</v>
       </c>
       <c r="E40" s="4">
         <v>5.64</v>
       </c>
       <c r="F40" s="4">
         <v>5.59</v>
       </c>
       <c r="G40" s="4">
         <v>5.79</v>
       </c>
       <c r="H40" s="4">
         <v>6.12</v>
       </c>
       <c r="I40" s="4">
@@ -8489,52 +12452,55 @@
       </c>
       <c r="BJ40" s="4">
         <v>5.98</v>
       </c>
       <c r="BK40" s="16">
         <v>5.2</v>
       </c>
       <c r="BL40" s="4">
         <v>5.43</v>
       </c>
       <c r="BM40" s="26">
         <v>6.86</v>
       </c>
       <c r="BN40" s="16">
         <v>6.2</v>
       </c>
       <c r="BO40" s="16">
         <v>5.6</v>
       </c>
       <c r="BP40" s="16">
         <v>5.89</v>
       </c>
       <c r="BQ40" s="16">
         <v>6.01</v>
       </c>
+      <c r="BR40" s="55">
+        <v>5.97</v>
+      </c>
     </row>
-    <row r="41" spans="1:69">
+    <row r="41" spans="1:70">
       <c r="A41" s="38">
         <v>156000000</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="4">
         <v>8.01</v>
       </c>
       <c r="D41" s="4">
         <v>7.26</v>
       </c>
       <c r="E41" s="4">
         <v>7.77</v>
       </c>
       <c r="F41" s="4">
         <v>7.15</v>
       </c>
       <c r="G41" s="4">
         <v>7.94</v>
       </c>
       <c r="H41" s="4">
         <v>7.99</v>
       </c>
       <c r="I41" s="4">
@@ -8698,52 +12664,55 @@
       </c>
       <c r="BJ41" s="4">
         <v>6.75</v>
       </c>
       <c r="BK41" s="16">
         <v>3.8</v>
       </c>
       <c r="BL41" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="BM41" s="26">
         <v>5.25</v>
       </c>
       <c r="BN41" s="16">
         <v>6.3</v>
       </c>
       <c r="BO41" s="16">
         <v>6.26</v>
       </c>
       <c r="BP41" s="16">
         <v>5.89</v>
       </c>
       <c r="BQ41" s="16">
         <v>5.6</v>
       </c>
+      <c r="BR41" s="55">
+        <v>6.45</v>
+      </c>
     </row>
-    <row r="42" spans="1:69">
+    <row r="42" spans="1:70">
       <c r="A42" s="38">
         <v>156400000</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C42" s="16">
         <v>2.64</v>
       </c>
       <c r="D42" s="16">
         <v>1.39</v>
       </c>
       <c r="E42" s="16">
         <v>2.74</v>
       </c>
       <c r="F42" s="16">
         <v>3.42</v>
       </c>
       <c r="G42" s="16">
         <v>4.34</v>
       </c>
       <c r="H42" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="I42" s="16">
@@ -8907,52 +12876,55 @@
       </c>
       <c r="BJ42" s="4">
         <v>5.8</v>
       </c>
       <c r="BK42" s="16">
         <v>3.4</v>
       </c>
       <c r="BL42" s="4">
         <v>4.05</v>
       </c>
       <c r="BM42" s="26">
         <v>5.32</v>
       </c>
       <c r="BN42" s="16">
         <v>4.87</v>
       </c>
       <c r="BO42" s="16">
         <v>5.29</v>
       </c>
       <c r="BP42" s="16">
         <v>5.9</v>
       </c>
       <c r="BQ42" s="16">
         <v>6.29</v>
       </c>
+      <c r="BR42" s="55">
+        <v>6.72</v>
+      </c>
     </row>
-    <row r="43" spans="1:69">
+    <row r="43" spans="1:70">
       <c r="A43" s="39">
         <v>156800000</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="5">
         <v>3.97</v>
       </c>
       <c r="D43" s="5">
         <v>4.55</v>
       </c>
       <c r="E43" s="5">
         <v>5.69</v>
       </c>
       <c r="F43" s="5">
         <v>5.28</v>
       </c>
       <c r="G43" s="5">
         <v>5.65</v>
       </c>
       <c r="H43" s="5">
         <v>5.66</v>
       </c>
       <c r="I43" s="5">
@@ -9116,107 +13088,110 @@
       </c>
       <c r="BJ43" s="5">
         <v>5.47</v>
       </c>
       <c r="BK43" s="5">
         <v>5.38</v>
       </c>
       <c r="BL43" s="5">
         <v>6.09</v>
       </c>
       <c r="BM43" s="25">
         <v>6.15</v>
       </c>
       <c r="BN43" s="5">
         <v>5.3</v>
       </c>
       <c r="BO43" s="5">
         <v>5.86</v>
       </c>
       <c r="BP43" s="5">
         <v>5.49</v>
       </c>
       <c r="BQ43" s="5">
         <v>5.2</v>
       </c>
+      <c r="BR43" s="56">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="44" spans="1:69" ht="18" customHeight="1">
+    <row r="44" spans="1:70" ht="18" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="2"/>
       <c r="U44" s="2"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
       <c r="AA44" s="2"/>
       <c r="AB44" s="2"/>
       <c r="AC44" s="2"/>
       <c r="AD44" s="2"/>
       <c r="AE44" s="2"/>
       <c r="AF44" s="2"/>
       <c r="AG44" s="2"/>
       <c r="AH44" s="2"/>
       <c r="AI44" s="2"/>
       <c r="AJ44" s="2"/>
       <c r="AK44" s="2"/>
       <c r="AL44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="B7:BQ7"/>
     <mergeCell ref="B22:BQ22"/>
     <mergeCell ref="B30:BQ30"/>
+    <mergeCell ref="BK5:BR5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="AY4:BH4"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="C5:N5"/>
-    <mergeCell ref="B2:BQ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B7:BQ7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>