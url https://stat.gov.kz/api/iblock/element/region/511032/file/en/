--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="75">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" явление отсутствует</t>
   </si>
   <si>
     <t>"0,0" - незначительная величина</t>
   </si>
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
     <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>From January 1, 2021</t>
   </si>
   <si>
     <t>+7 7132540773</t>
   </si>
   <si>
     <t>Department of  social and Demographic Statistics</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483978/file/en/</t>
   </si>
   <si>
     <t xml:space="preserve">Zhanalina Lena </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -541,51 +544,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -664,50 +667,59 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1023,51 +1035,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="76.42578125" style="14" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:2" ht="15">
       <c r="A3" s="38" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="39">
         <v>613101</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15">
       <c r="A4" s="38" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="37" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1150,59 +1162,59 @@
       <c r="B14" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="38" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="41">
-        <v>46241</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="41">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15">
       <c r="A20" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>71</v>
       </c>
@@ -1343,313 +1355,316 @@
     <row r="13" spans="2:21">
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="2:21">
       <c r="B14" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BP46"/>
+  <dimension ref="A2:BQ46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:BP30"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30:BQ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="5.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="4.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="32" max="33" width="5.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="34" max="34" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="35" max="35" width="9" style="1" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="7.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="7.140625" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="9.140625" style="2" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="41" max="42" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="43" max="50" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:68" ht="22.5">
+    <row r="2" spans="1:69" ht="22.5">
       <c r="A2" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="49"/>
-[...64 lines deleted...]
-      <c r="BP2" s="49"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="52"/>
+      <c r="X2" s="52"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="52"/>
+      <c r="AA2" s="52"/>
+      <c r="AB2" s="52"/>
+      <c r="AC2" s="52"/>
+      <c r="AD2" s="52"/>
+      <c r="AE2" s="52"/>
+      <c r="AF2" s="52"/>
+      <c r="AG2" s="52"/>
+      <c r="AH2" s="52"/>
+      <c r="AI2" s="52"/>
+      <c r="AJ2" s="52"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="52"/>
+      <c r="AM2" s="52"/>
+      <c r="AN2" s="52"/>
+      <c r="AO2" s="52"/>
+      <c r="AP2" s="52"/>
+      <c r="AQ2" s="52"/>
+      <c r="AR2" s="52"/>
+      <c r="AS2" s="52"/>
+      <c r="AT2" s="52"/>
+      <c r="AU2" s="52"/>
+      <c r="AV2" s="52"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="52"/>
+      <c r="AY2" s="52"/>
+      <c r="AZ2" s="52"/>
+      <c r="BA2" s="52"/>
+      <c r="BB2" s="52"/>
+      <c r="BC2" s="52"/>
+      <c r="BD2" s="52"/>
+      <c r="BE2" s="52"/>
+      <c r="BF2" s="52"/>
+      <c r="BG2" s="52"/>
+      <c r="BH2" s="52"/>
+      <c r="BI2" s="52"/>
+      <c r="BJ2" s="52"/>
+      <c r="BK2" s="52"/>
+      <c r="BL2" s="52"/>
+      <c r="BM2" s="52"/>
+      <c r="BN2" s="52"/>
+      <c r="BO2" s="52"/>
+      <c r="BP2" s="52"/>
+      <c r="BQ2" s="52"/>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="A3" s="46"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
       <c r="AI3" s="8"/>
       <c r="AJ3" s="8"/>
       <c r="AK3" s="8"/>
       <c r="AL3" s="8"/>
       <c r="AM3" s="8"/>
       <c r="AN3" s="8"/>
       <c r="AO3" s="8"/>
     </row>
-    <row r="4" spans="1:68" s="18" customFormat="1" ht="12.75">
+    <row r="4" spans="1:69" s="18" customFormat="1" ht="12.75">
       <c r="A4" s="46"/>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="BO4" s="20"/>
-      <c r="BP4" s="32" t="s">
+      <c r="BP4" s="32"/>
+      <c r="BQ4" s="32" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:68" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="53" t="s">
+    <row r="5" spans="1:69" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="55"/>
-      <c r="C5" s="58">
+      <c r="B5" s="58"/>
+      <c r="C5" s="61">
         <v>2021</v>
       </c>
-      <c r="D5" s="59"/>
-[...10 lines deleted...]
-      <c r="O5" s="58">
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="64"/>
+      <c r="O5" s="61">
         <v>2022</v>
       </c>
-      <c r="P5" s="59"/>
-[...10 lines deleted...]
-      <c r="AA5" s="58">
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="61">
         <v>2023</v>
       </c>
-      <c r="AB5" s="59"/>
-[...10 lines deleted...]
-      <c r="AM5" s="57">
+      <c r="AB5" s="62"/>
+      <c r="AC5" s="62"/>
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="62"/>
+      <c r="AF5" s="62"/>
+      <c r="AG5" s="62"/>
+      <c r="AH5" s="62"/>
+      <c r="AI5" s="62"/>
+      <c r="AJ5" s="62"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="60">
         <v>2024</v>
       </c>
-      <c r="AN5" s="57"/>
-[...10 lines deleted...]
-      <c r="AY5" s="58">
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60"/>
+      <c r="AP5" s="60"/>
+      <c r="AQ5" s="60"/>
+      <c r="AR5" s="60"/>
+      <c r="AS5" s="60"/>
+      <c r="AT5" s="60"/>
+      <c r="AU5" s="60"/>
+      <c r="AV5" s="60"/>
+      <c r="AW5" s="60"/>
+      <c r="AX5" s="60"/>
+      <c r="AY5" s="61">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="59"/>
-[...10 lines deleted...]
-      <c r="BK5" s="58">
+      <c r="AZ5" s="62"/>
+      <c r="BA5" s="62"/>
+      <c r="BB5" s="62"/>
+      <c r="BC5" s="62"/>
+      <c r="BD5" s="62"/>
+      <c r="BE5" s="62"/>
+      <c r="BF5" s="62"/>
+      <c r="BG5" s="62"/>
+      <c r="BH5" s="62"/>
+      <c r="BI5" s="62"/>
+      <c r="BJ5" s="63"/>
+      <c r="BK5" s="61">
         <v>2026</v>
       </c>
-      <c r="BL5" s="59"/>
-[...3 lines deleted...]
-      <c r="BP5" s="59"/>
+      <c r="BL5" s="62"/>
+      <c r="BM5" s="62"/>
+      <c r="BN5" s="62"/>
+      <c r="BO5" s="62"/>
+      <c r="BP5" s="62"/>
+      <c r="BQ5" s="62"/>
     </row>
-    <row r="6" spans="1:68" s="14" customFormat="1" ht="22.5">
-[...1 lines deleted...]
-      <c r="B6" s="56"/>
+    <row r="6" spans="1:69" s="14" customFormat="1" ht="22.5">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59"/>
       <c r="C6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="48" t="s">
         <v>20</v>
       </c>
       <c r="J6" s="48" t="s">
         <v>21</v>
       </c>
       <c r="K6" s="48" t="s">
@@ -1804,124 +1819,128 @@
       </c>
       <c r="BI6" s="48" t="s">
         <v>24</v>
       </c>
       <c r="BJ6" s="48" t="s">
         <v>25</v>
       </c>
       <c r="BK6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="BL6" s="48" t="s">
         <v>15</v>
       </c>
       <c r="BM6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="BN6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="BO6" s="48" t="s">
         <v>18</v>
       </c>
       <c r="BP6" s="48" t="s">
         <v>19</v>
       </c>
+      <c r="BQ6" s="48" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="7" spans="1:68" s="13" customFormat="1" ht="19.5" customHeight="1">
+    <row r="7" spans="1:69" s="13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A7" s="12"/>
-      <c r="B7" s="50" t="s">
+      <c r="B7" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="50"/>
-[...64 lines deleted...]
-      <c r="BP7" s="50"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+      <c r="T7" s="53"/>
+      <c r="U7" s="53"/>
+      <c r="V7" s="53"/>
+      <c r="W7" s="53"/>
+      <c r="X7" s="53"/>
+      <c r="Y7" s="53"/>
+      <c r="Z7" s="53"/>
+      <c r="AA7" s="53"/>
+      <c r="AB7" s="53"/>
+      <c r="AC7" s="53"/>
+      <c r="AD7" s="53"/>
+      <c r="AE7" s="53"/>
+      <c r="AF7" s="53"/>
+      <c r="AG7" s="53"/>
+      <c r="AH7" s="53"/>
+      <c r="AI7" s="53"/>
+      <c r="AJ7" s="53"/>
+      <c r="AK7" s="53"/>
+      <c r="AL7" s="53"/>
+      <c r="AM7" s="53"/>
+      <c r="AN7" s="53"/>
+      <c r="AO7" s="53"/>
+      <c r="AP7" s="53"/>
+      <c r="AQ7" s="53"/>
+      <c r="AR7" s="53"/>
+      <c r="AS7" s="53"/>
+      <c r="AT7" s="53"/>
+      <c r="AU7" s="53"/>
+      <c r="AV7" s="53"/>
+      <c r="AW7" s="53"/>
+      <c r="AX7" s="53"/>
+      <c r="AY7" s="53"/>
+      <c r="AZ7" s="53"/>
+      <c r="BA7" s="53"/>
+      <c r="BB7" s="53"/>
+      <c r="BC7" s="53"/>
+      <c r="BD7" s="53"/>
+      <c r="BE7" s="53"/>
+      <c r="BF7" s="53"/>
+      <c r="BG7" s="53"/>
+      <c r="BH7" s="53"/>
+      <c r="BI7" s="53"/>
+      <c r="BJ7" s="53"/>
+      <c r="BK7" s="53"/>
+      <c r="BL7" s="53"/>
+      <c r="BM7" s="53"/>
+      <c r="BN7" s="53"/>
+      <c r="BO7" s="53"/>
+      <c r="BP7" s="53"/>
+      <c r="BQ7" s="53"/>
     </row>
-    <row r="8" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="8" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A8" s="29">
         <v>150000000</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="22">
         <v>2951</v>
       </c>
       <c r="D8" s="22">
         <v>2357</v>
       </c>
       <c r="E8" s="22">
         <v>2217</v>
       </c>
       <c r="F8" s="22">
         <v>1790</v>
       </c>
       <c r="G8" s="22">
         <v>2170</v>
       </c>
       <c r="H8" s="22">
         <v>2537</v>
       </c>
       <c r="I8" s="22">
@@ -2082,52 +2101,55 @@
       </c>
       <c r="BI8" s="22">
         <v>4910</v>
       </c>
       <c r="BJ8" s="22">
         <v>4367</v>
       </c>
       <c r="BK8" s="22">
         <v>5791</v>
       </c>
       <c r="BL8" s="22">
         <v>4367</v>
       </c>
       <c r="BM8" s="22">
         <v>5528</v>
       </c>
       <c r="BN8" s="22">
         <v>4673</v>
       </c>
       <c r="BO8" s="22">
         <v>3698</v>
       </c>
       <c r="BP8" s="33">
         <v>6335</v>
       </c>
+      <c r="BQ8" s="49">
+        <v>5766</v>
+      </c>
     </row>
-    <row r="9" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="9" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="29">
         <v>151000000</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="22">
         <v>1976</v>
       </c>
       <c r="D9" s="22">
         <v>1613</v>
       </c>
       <c r="E9" s="22">
         <v>1548</v>
       </c>
       <c r="F9" s="22">
         <v>1219</v>
       </c>
       <c r="G9" s="22">
         <v>1527</v>
       </c>
       <c r="H9" s="22">
         <v>1838</v>
       </c>
       <c r="I9" s="22">
@@ -2288,52 +2310,55 @@
       </c>
       <c r="BI9" s="22">
         <v>3490</v>
       </c>
       <c r="BJ9" s="22">
         <v>3231</v>
       </c>
       <c r="BK9" s="22">
         <v>4168</v>
       </c>
       <c r="BL9" s="22">
         <v>3231</v>
       </c>
       <c r="BM9" s="22">
         <v>3902</v>
       </c>
       <c r="BN9" s="22">
         <v>3239</v>
       </c>
       <c r="BO9" s="22">
         <v>2609</v>
       </c>
       <c r="BP9" s="33">
         <v>4578</v>
       </c>
+      <c r="BQ9" s="49">
+        <v>4112</v>
+      </c>
     </row>
-    <row r="10" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="10" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="29">
         <v>153200000</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="22">
         <v>123</v>
       </c>
       <c r="D10" s="22">
         <v>107</v>
       </c>
       <c r="E10" s="22">
         <v>88</v>
       </c>
       <c r="F10" s="22">
         <v>89</v>
       </c>
       <c r="G10" s="22">
         <v>96</v>
       </c>
       <c r="H10" s="22">
         <v>118</v>
       </c>
       <c r="I10" s="22">
@@ -2494,52 +2519,55 @@
       </c>
       <c r="BI10" s="22">
         <v>213</v>
       </c>
       <c r="BJ10" s="22">
         <v>176</v>
       </c>
       <c r="BK10" s="22">
         <v>247</v>
       </c>
       <c r="BL10" s="22">
         <v>176</v>
       </c>
       <c r="BM10" s="22">
         <v>221</v>
       </c>
       <c r="BN10" s="22">
         <v>182</v>
       </c>
       <c r="BO10" s="22">
         <v>159</v>
       </c>
       <c r="BP10" s="33">
         <v>227</v>
       </c>
+      <c r="BQ10" s="49">
+        <v>233</v>
+      </c>
     </row>
-    <row r="11" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="11" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A11" s="29">
         <v>153400000</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="22">
         <v>39</v>
       </c>
       <c r="D11" s="22">
         <v>37</v>
       </c>
       <c r="E11" s="22">
         <v>24</v>
       </c>
       <c r="F11" s="22">
         <v>32</v>
       </c>
       <c r="G11" s="22">
         <v>41</v>
       </c>
       <c r="H11" s="22">
         <v>46</v>
       </c>
       <c r="I11" s="22">
@@ -2700,52 +2728,55 @@
       </c>
       <c r="BI11" s="22">
         <v>50</v>
       </c>
       <c r="BJ11" s="22">
         <v>42</v>
       </c>
       <c r="BK11" s="22">
         <v>84</v>
       </c>
       <c r="BL11" s="22">
         <v>42</v>
       </c>
       <c r="BM11" s="22">
         <v>92</v>
       </c>
       <c r="BN11" s="22">
         <v>101</v>
       </c>
       <c r="BO11" s="22">
         <v>68</v>
       </c>
       <c r="BP11" s="33">
         <v>76</v>
       </c>
+      <c r="BQ11" s="49">
+        <v>67</v>
+      </c>
     </row>
-    <row r="12" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="12" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="29">
         <v>153600000</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="22">
         <v>62</v>
       </c>
       <c r="D12" s="22">
         <v>35</v>
       </c>
       <c r="E12" s="22">
         <v>25</v>
       </c>
       <c r="F12" s="22">
         <v>20</v>
       </c>
       <c r="G12" s="22">
         <v>27</v>
       </c>
       <c r="H12" s="22">
         <v>36</v>
       </c>
       <c r="I12" s="22">
@@ -2906,52 +2937,55 @@
       </c>
       <c r="BI12" s="22">
         <v>90</v>
       </c>
       <c r="BJ12" s="22">
         <v>74</v>
       </c>
       <c r="BK12" s="22">
         <v>70</v>
       </c>
       <c r="BL12" s="22">
         <v>74</v>
       </c>
       <c r="BM12" s="22">
         <v>81</v>
       </c>
       <c r="BN12" s="22">
         <v>60</v>
       </c>
       <c r="BO12" s="22">
         <v>49</v>
       </c>
       <c r="BP12" s="33">
         <v>68</v>
       </c>
+      <c r="BQ12" s="49">
+        <v>68</v>
+      </c>
     </row>
-    <row r="13" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="13" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A13" s="29">
         <v>154000000</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="22">
         <v>40</v>
       </c>
       <c r="D13" s="22">
         <v>29</v>
       </c>
       <c r="E13" s="22">
         <v>37</v>
       </c>
       <c r="F13" s="22">
         <v>29</v>
       </c>
       <c r="G13" s="22">
         <v>30</v>
       </c>
       <c r="H13" s="22">
         <v>33</v>
       </c>
       <c r="I13" s="22">
@@ -3112,52 +3146,55 @@
       </c>
       <c r="BI13" s="22">
         <v>49</v>
       </c>
       <c r="BJ13" s="22">
         <v>38</v>
       </c>
       <c r="BK13" s="22">
         <v>76</v>
       </c>
       <c r="BL13" s="22">
         <v>38</v>
       </c>
       <c r="BM13" s="22">
         <v>94</v>
       </c>
       <c r="BN13" s="22">
         <v>71</v>
       </c>
       <c r="BO13" s="22">
         <v>55</v>
       </c>
       <c r="BP13" s="33">
         <v>62</v>
       </c>
+      <c r="BQ13" s="49">
+        <v>76</v>
+      </c>
     </row>
-    <row r="14" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="14" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A14" s="29">
         <v>154200000</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="22">
         <v>52</v>
       </c>
       <c r="D14" s="22">
         <v>56</v>
       </c>
       <c r="E14" s="22">
         <v>42</v>
       </c>
       <c r="F14" s="22">
         <v>45</v>
       </c>
       <c r="G14" s="22">
         <v>53</v>
       </c>
       <c r="H14" s="22">
         <v>54</v>
       </c>
       <c r="I14" s="22">
@@ -3318,52 +3355,55 @@
       </c>
       <c r="BI14" s="22">
         <v>115</v>
       </c>
       <c r="BJ14" s="22">
         <v>88</v>
       </c>
       <c r="BK14" s="22">
         <v>110</v>
       </c>
       <c r="BL14" s="22">
         <v>88</v>
       </c>
       <c r="BM14" s="22">
         <v>78</v>
       </c>
       <c r="BN14" s="22">
         <v>97</v>
       </c>
       <c r="BO14" s="22">
         <v>72</v>
       </c>
       <c r="BP14" s="33">
         <v>134</v>
       </c>
+      <c r="BQ14" s="49">
+        <v>110</v>
+      </c>
     </row>
-    <row r="15" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="15" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A15" s="29">
         <v>154600000</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="22">
         <v>134</v>
       </c>
       <c r="D15" s="22">
         <v>75</v>
       </c>
       <c r="E15" s="22">
         <v>62</v>
       </c>
       <c r="F15" s="22">
         <v>54</v>
       </c>
       <c r="G15" s="22">
         <v>62</v>
       </c>
       <c r="H15" s="22">
         <v>67</v>
       </c>
       <c r="I15" s="22">
@@ -3524,52 +3564,55 @@
       </c>
       <c r="BI15" s="22">
         <v>159</v>
       </c>
       <c r="BJ15" s="22">
         <v>117</v>
       </c>
       <c r="BK15" s="22">
         <v>177</v>
       </c>
       <c r="BL15" s="22">
         <v>117</v>
       </c>
       <c r="BM15" s="22">
         <v>128</v>
       </c>
       <c r="BN15" s="22">
         <v>132</v>
       </c>
       <c r="BO15" s="22">
         <v>116</v>
       </c>
       <c r="BP15" s="33">
         <v>153</v>
       </c>
+      <c r="BQ15" s="49">
+        <v>153</v>
+      </c>
     </row>
-    <row r="16" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="16" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A16" s="29">
         <v>154800000</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="22">
         <v>152</v>
       </c>
       <c r="D16" s="22">
         <v>111</v>
       </c>
       <c r="E16" s="22">
         <v>133</v>
       </c>
       <c r="F16" s="22">
         <v>98</v>
       </c>
       <c r="G16" s="22">
         <v>103</v>
       </c>
       <c r="H16" s="22">
         <v>133</v>
       </c>
       <c r="I16" s="22">
@@ -3730,52 +3773,55 @@
       </c>
       <c r="BI16" s="22">
         <v>239</v>
       </c>
       <c r="BJ16" s="22">
         <v>194</v>
       </c>
       <c r="BK16" s="22">
         <v>265</v>
       </c>
       <c r="BL16" s="22">
         <v>194</v>
       </c>
       <c r="BM16" s="22">
         <v>302</v>
       </c>
       <c r="BN16" s="22">
         <v>248</v>
       </c>
       <c r="BO16" s="22">
         <v>174</v>
       </c>
       <c r="BP16" s="33">
         <v>335</v>
       </c>
+      <c r="BQ16" s="49">
+        <v>285</v>
+      </c>
     </row>
-    <row r="17" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="17" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A17" s="29">
         <v>155200000</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="22">
         <v>35</v>
       </c>
       <c r="D17" s="22">
         <v>22</v>
       </c>
       <c r="E17" s="22">
         <v>31</v>
       </c>
       <c r="F17" s="22">
         <v>28</v>
       </c>
       <c r="G17" s="22">
         <v>25</v>
       </c>
       <c r="H17" s="22">
         <v>21</v>
       </c>
       <c r="I17" s="22">
@@ -3936,52 +3982,55 @@
       </c>
       <c r="BI17" s="22">
         <v>77</v>
       </c>
       <c r="BJ17" s="22">
         <v>48</v>
       </c>
       <c r="BK17" s="22">
         <v>46</v>
       </c>
       <c r="BL17" s="22">
         <v>48</v>
       </c>
       <c r="BM17" s="22">
         <v>70</v>
       </c>
       <c r="BN17" s="22">
         <v>64</v>
       </c>
       <c r="BO17" s="22">
         <v>38</v>
       </c>
       <c r="BP17" s="33">
         <v>70</v>
       </c>
+      <c r="BQ17" s="49">
+        <v>41</v>
+      </c>
     </row>
-    <row r="18" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="18" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A18" s="29">
         <v>155600000</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="22">
         <v>127</v>
       </c>
       <c r="D18" s="22">
         <v>75</v>
       </c>
       <c r="E18" s="22">
         <v>84</v>
       </c>
       <c r="F18" s="22">
         <v>56</v>
       </c>
       <c r="G18" s="22">
         <v>58</v>
       </c>
       <c r="H18" s="22">
         <v>73</v>
       </c>
       <c r="I18" s="22">
@@ -4142,52 +4191,55 @@
       </c>
       <c r="BI18" s="22">
         <v>121</v>
       </c>
       <c r="BJ18" s="22">
         <v>80</v>
       </c>
       <c r="BK18" s="22">
         <v>137</v>
       </c>
       <c r="BL18" s="22">
         <v>80</v>
       </c>
       <c r="BM18" s="22">
         <v>170</v>
       </c>
       <c r="BN18" s="22">
         <v>137</v>
       </c>
       <c r="BO18" s="22">
         <v>106</v>
       </c>
       <c r="BP18" s="33">
         <v>161</v>
       </c>
+      <c r="BQ18" s="49">
+        <v>154</v>
+      </c>
     </row>
-    <row r="19" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="19" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A19" s="29">
         <v>156000000</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="22">
         <v>89</v>
       </c>
       <c r="D19" s="22">
         <v>93</v>
       </c>
       <c r="E19" s="22">
         <v>73</v>
       </c>
       <c r="F19" s="22">
         <v>58</v>
       </c>
       <c r="G19" s="22">
         <v>74</v>
       </c>
       <c r="H19" s="22">
         <v>59</v>
       </c>
       <c r="I19" s="22">
@@ -4348,52 +4400,55 @@
       </c>
       <c r="BI19" s="22">
         <v>159</v>
       </c>
       <c r="BJ19" s="22">
         <v>151</v>
       </c>
       <c r="BK19" s="22">
         <v>247</v>
       </c>
       <c r="BL19" s="22">
         <v>151</v>
       </c>
       <c r="BM19" s="22">
         <v>192</v>
       </c>
       <c r="BN19" s="22">
         <v>182</v>
       </c>
       <c r="BO19" s="22">
         <v>112</v>
       </c>
       <c r="BP19" s="33">
         <v>289</v>
       </c>
+      <c r="BQ19" s="49">
+        <v>229</v>
+      </c>
     </row>
-    <row r="20" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="20" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A20" s="29">
         <v>156400000</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="22">
         <v>105</v>
       </c>
       <c r="D20" s="22">
         <v>75</v>
       </c>
       <c r="E20" s="22">
         <v>52</v>
       </c>
       <c r="F20" s="22">
         <v>54</v>
       </c>
       <c r="G20" s="22">
         <v>56</v>
       </c>
       <c r="H20" s="22">
         <v>40</v>
       </c>
       <c r="I20" s="22">
@@ -4554,52 +4609,55 @@
       </c>
       <c r="BI20" s="22">
         <v>117</v>
       </c>
       <c r="BJ20" s="22">
         <v>98</v>
       </c>
       <c r="BK20" s="22">
         <v>141</v>
       </c>
       <c r="BL20" s="22">
         <v>98</v>
       </c>
       <c r="BM20" s="22">
         <v>147</v>
       </c>
       <c r="BN20" s="22">
         <v>132</v>
       </c>
       <c r="BO20" s="22">
         <v>114</v>
       </c>
       <c r="BP20" s="33">
         <v>137</v>
       </c>
+      <c r="BQ20" s="49">
+        <v>155</v>
+      </c>
     </row>
-    <row r="21" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="21" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A21" s="29">
         <v>156800000</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="22">
         <v>17</v>
       </c>
       <c r="D21" s="22">
         <v>29</v>
       </c>
       <c r="E21" s="22">
         <v>18</v>
       </c>
       <c r="F21" s="22">
         <v>8</v>
       </c>
       <c r="G21" s="22">
         <v>18</v>
       </c>
       <c r="H21" s="22">
         <v>19</v>
       </c>
       <c r="I21" s="22">
@@ -4760,124 +4818,128 @@
       </c>
       <c r="BI21" s="22">
         <v>31</v>
       </c>
       <c r="BJ21" s="22">
         <v>30</v>
       </c>
       <c r="BK21" s="22">
         <v>23</v>
       </c>
       <c r="BL21" s="22">
         <v>30</v>
       </c>
       <c r="BM21" s="22">
         <v>51</v>
       </c>
       <c r="BN21" s="22">
         <v>28</v>
       </c>
       <c r="BO21" s="22">
         <v>26</v>
       </c>
       <c r="BP21" s="33">
         <v>45</v>
       </c>
+      <c r="BQ21" s="50">
+        <v>83</v>
+      </c>
     </row>
-    <row r="22" spans="1:68" s="13" customFormat="1" ht="19.5" customHeight="1">
+    <row r="22" spans="1:69" s="13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A22" s="14"/>
-      <c r="B22" s="51" t="s">
+      <c r="B22" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="51"/>
-[...64 lines deleted...]
-      <c r="BP22" s="51"/>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="54"/>
+      <c r="M22" s="54"/>
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+      <c r="P22" s="54"/>
+      <c r="Q22" s="54"/>
+      <c r="R22" s="54"/>
+      <c r="S22" s="54"/>
+      <c r="T22" s="54"/>
+      <c r="U22" s="54"/>
+      <c r="V22" s="54"/>
+      <c r="W22" s="54"/>
+      <c r="X22" s="54"/>
+      <c r="Y22" s="54"/>
+      <c r="Z22" s="54"/>
+      <c r="AA22" s="54"/>
+      <c r="AB22" s="54"/>
+      <c r="AC22" s="54"/>
+      <c r="AD22" s="54"/>
+      <c r="AE22" s="54"/>
+      <c r="AF22" s="54"/>
+      <c r="AG22" s="54"/>
+      <c r="AH22" s="54"/>
+      <c r="AI22" s="54"/>
+      <c r="AJ22" s="54"/>
+      <c r="AK22" s="54"/>
+      <c r="AL22" s="54"/>
+      <c r="AM22" s="54"/>
+      <c r="AN22" s="54"/>
+      <c r="AO22" s="54"/>
+      <c r="AP22" s="54"/>
+      <c r="AQ22" s="54"/>
+      <c r="AR22" s="54"/>
+      <c r="AS22" s="54"/>
+      <c r="AT22" s="54"/>
+      <c r="AU22" s="54"/>
+      <c r="AV22" s="54"/>
+      <c r="AW22" s="54"/>
+      <c r="AX22" s="54"/>
+      <c r="AY22" s="54"/>
+      <c r="AZ22" s="54"/>
+      <c r="BA22" s="54"/>
+      <c r="BB22" s="54"/>
+      <c r="BC22" s="54"/>
+      <c r="BD22" s="54"/>
+      <c r="BE22" s="54"/>
+      <c r="BF22" s="54"/>
+      <c r="BG22" s="54"/>
+      <c r="BH22" s="54"/>
+      <c r="BI22" s="54"/>
+      <c r="BJ22" s="54"/>
+      <c r="BK22" s="54"/>
+      <c r="BL22" s="54"/>
+      <c r="BM22" s="54"/>
+      <c r="BN22" s="54"/>
+      <c r="BO22" s="54"/>
+      <c r="BP22" s="54"/>
+      <c r="BQ22" s="54"/>
     </row>
-    <row r="23" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="23" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="29">
         <v>150000000</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="22">
         <v>2247</v>
       </c>
       <c r="D23" s="22">
         <v>1840</v>
       </c>
       <c r="E23" s="22">
         <v>1790</v>
       </c>
       <c r="F23" s="22">
         <v>1401</v>
       </c>
       <c r="G23" s="22">
         <v>1734</v>
       </c>
       <c r="H23" s="22">
         <v>2053</v>
       </c>
       <c r="I23" s="22">
@@ -5038,52 +5100,55 @@
       </c>
       <c r="BI23" s="22">
         <v>3934</v>
       </c>
       <c r="BJ23" s="22">
         <v>3601</v>
       </c>
       <c r="BK23" s="22">
         <v>4709</v>
       </c>
       <c r="BL23" s="22">
         <v>3601</v>
       </c>
       <c r="BM23" s="22">
         <v>4411</v>
       </c>
       <c r="BN23" s="22">
         <v>3696</v>
       </c>
       <c r="BO23" s="22">
         <v>2958</v>
       </c>
       <c r="BP23" s="33">
         <v>5191</v>
       </c>
+      <c r="BQ23" s="49">
+        <v>4658</v>
+      </c>
     </row>
-    <row r="24" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="24" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A24" s="29">
         <v>151000000</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="22">
         <v>1976</v>
       </c>
       <c r="D24" s="22">
         <v>1613</v>
       </c>
       <c r="E24" s="22">
         <v>1548</v>
       </c>
       <c r="F24" s="22">
         <v>1219</v>
       </c>
       <c r="G24" s="22">
         <v>1527</v>
       </c>
       <c r="H24" s="22">
         <v>1838</v>
       </c>
       <c r="I24" s="22">
@@ -5244,52 +5309,55 @@
       </c>
       <c r="BI24" s="22">
         <v>3490</v>
       </c>
       <c r="BJ24" s="22">
         <v>3231</v>
       </c>
       <c r="BK24" s="22">
         <v>4168</v>
       </c>
       <c r="BL24" s="22">
         <v>3231</v>
       </c>
       <c r="BM24" s="22">
         <v>3902</v>
       </c>
       <c r="BN24" s="22">
         <v>3239</v>
       </c>
       <c r="BO24" s="22">
         <v>2609</v>
       </c>
       <c r="BP24" s="33">
         <v>4578</v>
       </c>
+      <c r="BQ24" s="49">
+        <v>4112</v>
+      </c>
     </row>
-    <row r="25" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="25" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="29">
         <v>153200000</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="22">
         <v>56</v>
       </c>
       <c r="D25" s="22">
         <v>53</v>
       </c>
       <c r="E25" s="22">
         <v>45</v>
       </c>
       <c r="F25" s="22">
         <v>37</v>
       </c>
       <c r="G25" s="22">
         <v>43</v>
       </c>
       <c r="H25" s="22">
         <v>46</v>
       </c>
       <c r="I25" s="22">
@@ -5450,52 +5518,55 @@
       </c>
       <c r="BI25" s="22">
         <v>105</v>
       </c>
       <c r="BJ25" s="22">
         <v>77</v>
       </c>
       <c r="BK25" s="22">
         <v>124</v>
       </c>
       <c r="BL25" s="22">
         <v>77</v>
       </c>
       <c r="BM25" s="22">
         <v>93</v>
       </c>
       <c r="BN25" s="22">
         <v>85</v>
       </c>
       <c r="BO25" s="22">
         <v>81</v>
       </c>
       <c r="BP25" s="33">
         <v>84</v>
       </c>
+      <c r="BQ25" s="49">
+        <v>112</v>
+      </c>
     </row>
-    <row r="26" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="26" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="29">
         <v>154800000</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="22">
         <v>101</v>
       </c>
       <c r="D26" s="22">
         <v>76</v>
       </c>
       <c r="E26" s="22">
         <v>108</v>
       </c>
       <c r="F26" s="22">
         <v>69</v>
       </c>
       <c r="G26" s="22">
         <v>80</v>
       </c>
       <c r="H26" s="22">
         <v>106</v>
       </c>
       <c r="I26" s="22">
@@ -5656,52 +5727,55 @@
       </c>
       <c r="BI26" s="22">
         <v>151</v>
       </c>
       <c r="BJ26" s="22">
         <v>138</v>
       </c>
       <c r="BK26" s="22">
         <v>201</v>
       </c>
       <c r="BL26" s="22">
         <v>138</v>
       </c>
       <c r="BM26" s="22">
         <v>210</v>
       </c>
       <c r="BN26" s="22">
         <v>159</v>
       </c>
       <c r="BO26" s="22">
         <v>109</v>
       </c>
       <c r="BP26" s="33">
         <v>220</v>
       </c>
+      <c r="BQ26" s="49">
+        <v>176</v>
+      </c>
     </row>
-    <row r="27" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="27" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="29">
         <v>155600000</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="22">
         <v>6</v>
       </c>
       <c r="D27" s="22">
         <v>2</v>
       </c>
       <c r="E27" s="22">
         <v>9</v>
       </c>
       <c r="F27" s="22">
         <v>4</v>
       </c>
       <c r="G27" s="22">
         <v>4</v>
       </c>
       <c r="H27" s="22">
         <v>4</v>
       </c>
       <c r="I27" s="22">
@@ -5862,52 +5936,55 @@
       </c>
       <c r="BI27" s="22">
         <v>11</v>
       </c>
       <c r="BJ27" s="22">
         <v>0</v>
       </c>
       <c r="BK27" s="22">
         <v>5</v>
       </c>
       <c r="BL27" s="22">
         <v>0</v>
       </c>
       <c r="BM27" s="22">
         <v>7</v>
       </c>
       <c r="BN27" s="22">
         <v>12</v>
       </c>
       <c r="BO27" s="22">
         <v>3</v>
       </c>
       <c r="BP27" s="33">
         <v>6</v>
       </c>
+      <c r="BQ27" s="49">
+        <v>9</v>
+      </c>
     </row>
-    <row r="28" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="28" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A28" s="29">
         <v>156000000</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="22">
         <v>47</v>
       </c>
       <c r="D28" s="22">
         <v>50</v>
       </c>
       <c r="E28" s="22">
         <v>48</v>
       </c>
       <c r="F28" s="22">
         <v>38</v>
       </c>
       <c r="G28" s="22">
         <v>51</v>
       </c>
       <c r="H28" s="22">
         <v>33</v>
       </c>
       <c r="I28" s="22">
@@ -6068,52 +6145,55 @@
       </c>
       <c r="BI28" s="22">
         <v>109</v>
       </c>
       <c r="BJ28" s="22">
         <v>102</v>
       </c>
       <c r="BK28" s="22">
         <v>134</v>
       </c>
       <c r="BL28" s="22">
         <v>102</v>
       </c>
       <c r="BM28" s="22">
         <v>126</v>
       </c>
       <c r="BN28" s="22">
         <v>104</v>
       </c>
       <c r="BO28" s="22">
         <v>70</v>
       </c>
       <c r="BP28" s="33">
         <v>210</v>
       </c>
+      <c r="BQ28" s="49">
+        <v>162</v>
+      </c>
     </row>
-    <row r="29" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="29" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A29" s="29">
         <v>156400000</v>
       </c>
       <c r="B29" s="35" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="22">
         <v>61</v>
       </c>
       <c r="D29" s="22">
         <v>46</v>
       </c>
       <c r="E29" s="22">
         <v>32</v>
       </c>
       <c r="F29" s="22">
         <v>34</v>
       </c>
       <c r="G29" s="22">
         <v>29</v>
       </c>
       <c r="H29" s="22">
         <v>26</v>
       </c>
       <c r="I29" s="22">
@@ -6274,124 +6354,128 @@
       </c>
       <c r="BI29" s="22">
         <v>68</v>
       </c>
       <c r="BJ29" s="22">
         <v>53</v>
       </c>
       <c r="BK29" s="22">
         <v>77</v>
       </c>
       <c r="BL29" s="22">
         <v>53</v>
       </c>
       <c r="BM29" s="22">
         <v>73</v>
       </c>
       <c r="BN29" s="22">
         <v>97</v>
       </c>
       <c r="BO29" s="22">
         <v>86</v>
       </c>
       <c r="BP29" s="33">
         <v>93</v>
       </c>
+      <c r="BQ29" s="49">
+        <v>87</v>
+      </c>
     </row>
-    <row r="30" spans="1:68" s="13" customFormat="1" ht="19.5" customHeight="1">
+    <row r="30" spans="1:69" s="13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="14"/>
-      <c r="B30" s="52" t="s">
+      <c r="B30" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="52"/>
-[...64 lines deleted...]
-      <c r="BP30" s="52"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="55"/>
+      <c r="J30" s="55"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="55"/>
+      <c r="M30" s="55"/>
+      <c r="N30" s="55"/>
+      <c r="O30" s="55"/>
+      <c r="P30" s="55"/>
+      <c r="Q30" s="55"/>
+      <c r="R30" s="55"/>
+      <c r="S30" s="55"/>
+      <c r="T30" s="55"/>
+      <c r="U30" s="55"/>
+      <c r="V30" s="55"/>
+      <c r="W30" s="55"/>
+      <c r="X30" s="55"/>
+      <c r="Y30" s="55"/>
+      <c r="Z30" s="55"/>
+      <c r="AA30" s="55"/>
+      <c r="AB30" s="55"/>
+      <c r="AC30" s="55"/>
+      <c r="AD30" s="55"/>
+      <c r="AE30" s="55"/>
+      <c r="AF30" s="55"/>
+      <c r="AG30" s="55"/>
+      <c r="AH30" s="55"/>
+      <c r="AI30" s="55"/>
+      <c r="AJ30" s="55"/>
+      <c r="AK30" s="55"/>
+      <c r="AL30" s="55"/>
+      <c r="AM30" s="55"/>
+      <c r="AN30" s="55"/>
+      <c r="AO30" s="55"/>
+      <c r="AP30" s="55"/>
+      <c r="AQ30" s="55"/>
+      <c r="AR30" s="55"/>
+      <c r="AS30" s="55"/>
+      <c r="AT30" s="55"/>
+      <c r="AU30" s="55"/>
+      <c r="AV30" s="55"/>
+      <c r="AW30" s="55"/>
+      <c r="AX30" s="55"/>
+      <c r="AY30" s="55"/>
+      <c r="AZ30" s="55"/>
+      <c r="BA30" s="55"/>
+      <c r="BB30" s="55"/>
+      <c r="BC30" s="55"/>
+      <c r="BD30" s="55"/>
+      <c r="BE30" s="55"/>
+      <c r="BF30" s="55"/>
+      <c r="BG30" s="55"/>
+      <c r="BH30" s="55"/>
+      <c r="BI30" s="55"/>
+      <c r="BJ30" s="55"/>
+      <c r="BK30" s="55"/>
+      <c r="BL30" s="55"/>
+      <c r="BM30" s="55"/>
+      <c r="BN30" s="55"/>
+      <c r="BO30" s="55"/>
+      <c r="BP30" s="55"/>
+      <c r="BQ30" s="55"/>
     </row>
-    <row r="31" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="31" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A31" s="29">
         <v>150000000</v>
       </c>
       <c r="B31" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="22">
         <v>704</v>
       </c>
       <c r="D31" s="22">
         <v>517</v>
       </c>
       <c r="E31" s="22">
         <v>427</v>
       </c>
       <c r="F31" s="22">
         <v>389</v>
       </c>
       <c r="G31" s="22">
         <v>436</v>
       </c>
       <c r="H31" s="22">
         <v>484</v>
       </c>
       <c r="I31" s="22">
@@ -6552,52 +6636,55 @@
       </c>
       <c r="BI31" s="22">
         <v>976</v>
       </c>
       <c r="BJ31" s="22">
         <v>766</v>
       </c>
       <c r="BK31" s="22">
         <v>1082</v>
       </c>
       <c r="BL31" s="22">
         <v>766</v>
       </c>
       <c r="BM31" s="22">
         <v>1117</v>
       </c>
       <c r="BN31" s="22">
         <v>977</v>
       </c>
       <c r="BO31" s="22">
         <v>740</v>
       </c>
       <c r="BP31" s="22">
         <v>1144</v>
       </c>
+      <c r="BQ31" s="3">
+        <v>1108</v>
+      </c>
     </row>
-    <row r="32" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="32" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A32" s="29">
         <v>153200000</v>
       </c>
       <c r="B32" s="35" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="22">
         <v>67</v>
       </c>
       <c r="D32" s="22">
         <v>54</v>
       </c>
       <c r="E32" s="22">
         <v>43</v>
       </c>
       <c r="F32" s="22">
         <v>52</v>
       </c>
       <c r="G32" s="22">
         <v>53</v>
       </c>
       <c r="H32" s="22">
         <v>72</v>
       </c>
       <c r="I32" s="22">
@@ -6758,52 +6845,55 @@
       </c>
       <c r="BI32" s="22">
         <v>108</v>
       </c>
       <c r="BJ32" s="22">
         <v>99</v>
       </c>
       <c r="BK32" s="22">
         <v>123</v>
       </c>
       <c r="BL32" s="22">
         <v>99</v>
       </c>
       <c r="BM32" s="22">
         <v>128</v>
       </c>
       <c r="BN32" s="22">
         <v>97</v>
       </c>
       <c r="BO32" s="22">
         <v>78</v>
       </c>
       <c r="BP32" s="22">
         <v>143</v>
       </c>
+      <c r="BQ32" s="49">
+        <v>121</v>
+      </c>
     </row>
-    <row r="33" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="33" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A33" s="29">
         <v>153400000</v>
       </c>
       <c r="B33" s="35" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="22">
         <v>39</v>
       </c>
       <c r="D33" s="22">
         <v>37</v>
       </c>
       <c r="E33" s="22">
         <v>24</v>
       </c>
       <c r="F33" s="22">
         <v>32</v>
       </c>
       <c r="G33" s="22">
         <v>41</v>
       </c>
       <c r="H33" s="22">
         <v>46</v>
       </c>
       <c r="I33" s="22">
@@ -6964,52 +7054,55 @@
       </c>
       <c r="BI33" s="22">
         <v>50</v>
       </c>
       <c r="BJ33" s="22">
         <v>42</v>
       </c>
       <c r="BK33" s="22">
         <v>84</v>
       </c>
       <c r="BL33" s="22">
         <v>42</v>
       </c>
       <c r="BM33" s="22">
         <v>92</v>
       </c>
       <c r="BN33" s="22">
         <v>101</v>
       </c>
       <c r="BO33" s="22">
         <v>68</v>
       </c>
       <c r="BP33" s="22">
         <v>76</v>
       </c>
+      <c r="BQ33" s="49">
+        <v>67</v>
+      </c>
     </row>
-    <row r="34" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="34" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="29">
         <v>153600000</v>
       </c>
       <c r="B34" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="22">
         <v>62</v>
       </c>
       <c r="D34" s="22">
         <v>35</v>
       </c>
       <c r="E34" s="22">
         <v>25</v>
       </c>
       <c r="F34" s="22">
         <v>20</v>
       </c>
       <c r="G34" s="22">
         <v>27</v>
       </c>
       <c r="H34" s="22">
         <v>36</v>
       </c>
       <c r="I34" s="22">
@@ -7170,52 +7263,55 @@
       </c>
       <c r="BI34" s="22">
         <v>90</v>
       </c>
       <c r="BJ34" s="22">
         <v>74</v>
       </c>
       <c r="BK34" s="22">
         <v>70</v>
       </c>
       <c r="BL34" s="22">
         <v>74</v>
       </c>
       <c r="BM34" s="22">
         <v>81</v>
       </c>
       <c r="BN34" s="22">
         <v>60</v>
       </c>
       <c r="BO34" s="22">
         <v>49</v>
       </c>
       <c r="BP34" s="22">
         <v>68</v>
       </c>
+      <c r="BQ34" s="49">
+        <v>68</v>
+      </c>
     </row>
-    <row r="35" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="35" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="29">
         <v>154000000</v>
       </c>
       <c r="B35" s="35" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="22">
         <v>40</v>
       </c>
       <c r="D35" s="22">
         <v>29</v>
       </c>
       <c r="E35" s="22">
         <v>37</v>
       </c>
       <c r="F35" s="22">
         <v>29</v>
       </c>
       <c r="G35" s="22">
         <v>30</v>
       </c>
       <c r="H35" s="22">
         <v>33</v>
       </c>
       <c r="I35" s="22">
@@ -7376,52 +7472,55 @@
       </c>
       <c r="BI35" s="22">
         <v>49</v>
       </c>
       <c r="BJ35" s="22">
         <v>38</v>
       </c>
       <c r="BK35" s="22">
         <v>76</v>
       </c>
       <c r="BL35" s="22">
         <v>38</v>
       </c>
       <c r="BM35" s="22">
         <v>94</v>
       </c>
       <c r="BN35" s="22">
         <v>71</v>
       </c>
       <c r="BO35" s="22">
         <v>55</v>
       </c>
       <c r="BP35" s="22">
         <v>62</v>
       </c>
+      <c r="BQ35" s="49">
+        <v>76</v>
+      </c>
     </row>
-    <row r="36" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="36" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A36" s="29">
         <v>154200000</v>
       </c>
       <c r="B36" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="22">
         <v>52</v>
       </c>
       <c r="D36" s="22">
         <v>56</v>
       </c>
       <c r="E36" s="22">
         <v>42</v>
       </c>
       <c r="F36" s="22">
         <v>45</v>
       </c>
       <c r="G36" s="22">
         <v>53</v>
       </c>
       <c r="H36" s="22">
         <v>54</v>
       </c>
       <c r="I36" s="22">
@@ -7582,52 +7681,55 @@
       </c>
       <c r="BI36" s="22">
         <v>115</v>
       </c>
       <c r="BJ36" s="22">
         <v>88</v>
       </c>
       <c r="BK36" s="22">
         <v>110</v>
       </c>
       <c r="BL36" s="22">
         <v>88</v>
       </c>
       <c r="BM36" s="22">
         <v>78</v>
       </c>
       <c r="BN36" s="22">
         <v>97</v>
       </c>
       <c r="BO36" s="22">
         <v>72</v>
       </c>
       <c r="BP36" s="22">
         <v>134</v>
       </c>
+      <c r="BQ36" s="49">
+        <v>110</v>
+      </c>
     </row>
-    <row r="37" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="37" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="29">
         <v>154600000</v>
       </c>
       <c r="B37" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="22">
         <v>134</v>
       </c>
       <c r="D37" s="22">
         <v>75</v>
       </c>
       <c r="E37" s="22">
         <v>62</v>
       </c>
       <c r="F37" s="22">
         <v>54</v>
       </c>
       <c r="G37" s="22">
         <v>62</v>
       </c>
       <c r="H37" s="22">
         <v>67</v>
       </c>
       <c r="I37" s="22">
@@ -7788,52 +7890,55 @@
       </c>
       <c r="BI37" s="22">
         <v>159</v>
       </c>
       <c r="BJ37" s="22">
         <v>117</v>
       </c>
       <c r="BK37" s="22">
         <v>177</v>
       </c>
       <c r="BL37" s="22">
         <v>117</v>
       </c>
       <c r="BM37" s="22">
         <v>128</v>
       </c>
       <c r="BN37" s="22">
         <v>132</v>
       </c>
       <c r="BO37" s="22">
         <v>116</v>
       </c>
       <c r="BP37" s="22">
         <v>153</v>
       </c>
+      <c r="BQ37" s="49">
+        <v>153</v>
+      </c>
     </row>
-    <row r="38" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="38" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="29">
         <v>154800000</v>
       </c>
       <c r="B38" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="22">
         <v>51</v>
       </c>
       <c r="D38" s="22">
         <v>35</v>
       </c>
       <c r="E38" s="22">
         <v>25</v>
       </c>
       <c r="F38" s="22">
         <v>29</v>
       </c>
       <c r="G38" s="22">
         <v>23</v>
       </c>
       <c r="H38" s="22">
         <v>27</v>
       </c>
       <c r="I38" s="22">
@@ -7994,52 +8099,55 @@
       </c>
       <c r="BI38" s="22">
         <v>88</v>
       </c>
       <c r="BJ38" s="22">
         <v>56</v>
       </c>
       <c r="BK38" s="22">
         <v>64</v>
       </c>
       <c r="BL38" s="22">
         <v>56</v>
       </c>
       <c r="BM38" s="22">
         <v>92</v>
       </c>
       <c r="BN38" s="22">
         <v>89</v>
       </c>
       <c r="BO38" s="22">
         <v>65</v>
       </c>
       <c r="BP38" s="22">
         <v>115</v>
       </c>
+      <c r="BQ38" s="49">
+        <v>109</v>
+      </c>
     </row>
-    <row r="39" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="39" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="29">
         <v>155200000</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="22">
         <v>35</v>
       </c>
       <c r="D39" s="22">
         <v>22</v>
       </c>
       <c r="E39" s="22">
         <v>31</v>
       </c>
       <c r="F39" s="22">
         <v>28</v>
       </c>
       <c r="G39" s="22">
         <v>25</v>
       </c>
       <c r="H39" s="22">
         <v>21</v>
       </c>
       <c r="I39" s="22">
@@ -8200,52 +8308,55 @@
       </c>
       <c r="BI39" s="22">
         <v>77</v>
       </c>
       <c r="BJ39" s="22">
         <v>48</v>
       </c>
       <c r="BK39" s="22">
         <v>46</v>
       </c>
       <c r="BL39" s="22">
         <v>48</v>
       </c>
       <c r="BM39" s="22">
         <v>70</v>
       </c>
       <c r="BN39" s="22">
         <v>64</v>
       </c>
       <c r="BO39" s="22">
         <v>38</v>
       </c>
       <c r="BP39" s="22">
         <v>70</v>
       </c>
+      <c r="BQ39" s="49">
+        <v>41</v>
+      </c>
     </row>
-    <row r="40" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="40" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A40" s="29">
         <v>155600000</v>
       </c>
       <c r="B40" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="22">
         <v>121</v>
       </c>
       <c r="D40" s="22">
         <v>73</v>
       </c>
       <c r="E40" s="22">
         <v>75</v>
       </c>
       <c r="F40" s="22">
         <v>52</v>
       </c>
       <c r="G40" s="22">
         <v>54</v>
       </c>
       <c r="H40" s="22">
         <v>69</v>
       </c>
       <c r="I40" s="22">
@@ -8406,52 +8517,55 @@
       </c>
       <c r="BI40" s="22">
         <v>110</v>
       </c>
       <c r="BJ40" s="22">
         <v>80</v>
       </c>
       <c r="BK40" s="22">
         <v>132</v>
       </c>
       <c r="BL40" s="22">
         <v>80</v>
       </c>
       <c r="BM40" s="22">
         <v>163</v>
       </c>
       <c r="BN40" s="22">
         <v>125</v>
       </c>
       <c r="BO40" s="22">
         <v>103</v>
       </c>
       <c r="BP40" s="22">
         <v>155</v>
       </c>
+      <c r="BQ40" s="49">
+        <v>145</v>
+      </c>
     </row>
-    <row r="41" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="41" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A41" s="29">
         <v>156000000</v>
       </c>
       <c r="B41" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="22">
         <v>42</v>
       </c>
       <c r="D41" s="22">
         <v>43</v>
       </c>
       <c r="E41" s="22">
         <v>25</v>
       </c>
       <c r="F41" s="22">
         <v>20</v>
       </c>
       <c r="G41" s="22">
         <v>23</v>
       </c>
       <c r="H41" s="22">
         <v>26</v>
       </c>
       <c r="I41" s="22">
@@ -8612,52 +8726,55 @@
       </c>
       <c r="BI41" s="22">
         <v>50</v>
       </c>
       <c r="BJ41" s="22">
         <v>49</v>
       </c>
       <c r="BK41" s="22">
         <v>113</v>
       </c>
       <c r="BL41" s="22">
         <v>49</v>
       </c>
       <c r="BM41" s="22">
         <v>66</v>
       </c>
       <c r="BN41" s="22">
         <v>78</v>
       </c>
       <c r="BO41" s="22">
         <v>42</v>
       </c>
       <c r="BP41" s="22">
         <v>79</v>
       </c>
+      <c r="BQ41" s="49">
+        <v>67</v>
+      </c>
     </row>
-    <row r="42" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="42" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A42" s="29">
         <v>156400000</v>
       </c>
       <c r="B42" s="35" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="22">
         <v>44</v>
       </c>
       <c r="D42" s="22">
         <v>29</v>
       </c>
       <c r="E42" s="22">
         <v>20</v>
       </c>
       <c r="F42" s="22">
         <v>20</v>
       </c>
       <c r="G42" s="22">
         <v>27</v>
       </c>
       <c r="H42" s="22">
         <v>14</v>
       </c>
       <c r="I42" s="22">
@@ -8818,52 +8935,55 @@
       </c>
       <c r="BI42" s="22">
         <v>49</v>
       </c>
       <c r="BJ42" s="22">
         <v>45</v>
       </c>
       <c r="BK42" s="22">
         <v>64</v>
       </c>
       <c r="BL42" s="22">
         <v>45</v>
       </c>
       <c r="BM42" s="22">
         <v>74</v>
       </c>
       <c r="BN42" s="22">
         <v>35</v>
       </c>
       <c r="BO42" s="22">
         <v>28</v>
       </c>
       <c r="BP42" s="22">
         <v>44</v>
       </c>
+      <c r="BQ42" s="49">
+        <v>68</v>
+      </c>
     </row>
-    <row r="43" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="43" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A43" s="31">
         <v>156800000</v>
       </c>
       <c r="B43" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="25">
         <v>17</v>
       </c>
       <c r="D43" s="25">
         <v>29</v>
       </c>
       <c r="E43" s="25">
         <v>18</v>
       </c>
       <c r="F43" s="25">
         <v>8</v>
       </c>
       <c r="G43" s="25">
         <v>18</v>
       </c>
       <c r="H43" s="25">
         <v>19</v>
       </c>
       <c r="I43" s="25">
@@ -9024,114 +9144,117 @@
       </c>
       <c r="BI43" s="25">
         <v>31</v>
       </c>
       <c r="BJ43" s="25">
         <v>30</v>
       </c>
       <c r="BK43" s="25">
         <v>23</v>
       </c>
       <c r="BL43" s="25">
         <v>30</v>
       </c>
       <c r="BM43" s="25">
         <v>51</v>
       </c>
       <c r="BN43" s="25">
         <v>28</v>
       </c>
       <c r="BO43" s="25">
         <v>26</v>
       </c>
       <c r="BP43" s="25">
         <v>45</v>
       </c>
+      <c r="BQ43" s="51">
+        <v>83</v>
+      </c>
     </row>
-    <row r="44" spans="1:68" s="14" customFormat="1" ht="12.75">
+    <row r="44" spans="1:69" s="14" customFormat="1" ht="12.75">
       <c r="A44" s="5"/>
       <c r="B44" s="21"/>
       <c r="C44" s="21"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="21"/>
       <c r="O44" s="21"/>
       <c r="P44" s="21"/>
       <c r="Q44" s="21"/>
       <c r="R44" s="21"/>
       <c r="S44" s="21"/>
       <c r="T44" s="21"/>
       <c r="U44" s="21"/>
       <c r="V44" s="21"/>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
       <c r="Y44" s="21"/>
       <c r="Z44" s="21"/>
       <c r="AA44" s="21"/>
       <c r="AB44" s="21"/>
       <c r="AC44" s="21"/>
       <c r="AD44" s="21"/>
       <c r="AE44" s="21"/>
       <c r="AF44" s="21"/>
       <c r="AG44" s="21"/>
       <c r="AH44" s="21"/>
       <c r="AI44" s="21"/>
       <c r="AJ44" s="21"/>
       <c r="AK44" s="21"/>
       <c r="AL44" s="21"/>
       <c r="AM44" s="16"/>
       <c r="BE44" s="15"/>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="A45" s="5"/>
       <c r="BE45" s="4"/>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:69">
       <c r="BE46" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B2:BP2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B30:BP30"/>
+    <mergeCell ref="B30:BQ30"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
-    <mergeCell ref="BK5:BP5"/>
+    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="BK5:BQ5"/>
+    <mergeCell ref="B7:BQ7"/>
+    <mergeCell ref="B22:BQ22"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>