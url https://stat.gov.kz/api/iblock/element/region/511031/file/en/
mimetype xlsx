--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="74">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
@@ -529,51 +529,51 @@
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -666,100 +666,95 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1039,51 +1034,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="34" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.7109375" style="34" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:2">
       <c r="A3" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="25">
         <v>613103</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1166,59 +1161,59 @@
       <c r="B14" s="37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="55">
-        <v>46241</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="55">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>66</v>
       </c>
@@ -1276,56 +1271,56 @@
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="34" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BP45"/>
+  <dimension ref="A2:BQ45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="S148" sqref="S148"/>
-      <selection pane="bottomLeft" activeCell="B31" sqref="B31:BP31"/>
+      <selection pane="bottomLeft" activeCell="B31" sqref="B31:BQ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="4" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="4" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="4" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="4" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="4" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="4" hidden="1" customWidth="1"/>
@@ -1344,226 +1339,228 @@
     <col min="37" max="37" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="7.140625" style="4" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="40" max="40" width="7.28515625" style="4" hidden="1" customWidth="1"/>
     <col min="41" max="41" width="4.5703125" style="13" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="43" max="43" width="3.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="44" max="45" width="4.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="46" max="46" width="5.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="47" max="47" width="7.7109375" style="4" hidden="1" customWidth="1"/>
     <col min="48" max="48" width="6.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="49" max="49" width="6.140625" style="4" hidden="1" customWidth="1"/>
     <col min="50" max="50" width="7.140625" style="4" hidden="1" customWidth="1"/>
     <col min="51" max="51" width="8.85546875" style="4" customWidth="1"/>
     <col min="52" max="52" width="8.42578125" style="4" customWidth="1"/>
     <col min="53" max="53" width="7" style="11" customWidth="1"/>
     <col min="54" max="54" width="7.7109375" style="4" customWidth="1"/>
     <col min="55" max="55" width="7.140625" style="4" customWidth="1"/>
     <col min="56" max="56" width="8.140625" style="4" customWidth="1"/>
     <col min="57" max="57" width="8.28515625" style="4" customWidth="1"/>
     <col min="58" max="58" width="7.85546875" style="4" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="4" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:68" ht="15">
-      <c r="B2" s="56" t="s">
+    <row r="2" spans="1:69" ht="15">
+      <c r="B2" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="56"/>
-[...64 lines deleted...]
-      <c r="BP2" s="56"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="58"/>
+      <c r="AB2" s="58"/>
+      <c r="AC2" s="58"/>
+      <c r="AD2" s="58"/>
+      <c r="AE2" s="58"/>
+      <c r="AF2" s="58"/>
+      <c r="AG2" s="58"/>
+      <c r="AH2" s="58"/>
+      <c r="AI2" s="58"/>
+      <c r="AJ2" s="58"/>
+      <c r="AK2" s="58"/>
+      <c r="AL2" s="58"/>
+      <c r="AM2" s="58"/>
+      <c r="AN2" s="58"/>
+      <c r="AO2" s="58"/>
+      <c r="AP2" s="58"/>
+      <c r="AQ2" s="58"/>
+      <c r="AR2" s="58"/>
+      <c r="AS2" s="58"/>
+      <c r="AT2" s="58"/>
+      <c r="AU2" s="58"/>
+      <c r="AV2" s="58"/>
+      <c r="AW2" s="58"/>
+      <c r="AX2" s="58"/>
+      <c r="AY2" s="58"/>
+      <c r="AZ2" s="58"/>
+      <c r="BA2" s="58"/>
+      <c r="BB2" s="58"/>
+      <c r="BC2" s="58"/>
+      <c r="BD2" s="58"/>
+      <c r="BE2" s="58"/>
+      <c r="BF2" s="58"/>
+      <c r="BG2" s="58"/>
+      <c r="BH2" s="58"/>
+      <c r="BI2" s="58"/>
+      <c r="BJ2" s="58"/>
+      <c r="BK2" s="58"/>
+      <c r="BL2" s="58"/>
+      <c r="BM2" s="58"/>
+      <c r="BN2" s="58"/>
+      <c r="BO2" s="58"/>
+      <c r="BP2" s="58"/>
+      <c r="BQ2" s="58"/>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
       <c r="S3" s="14"/>
       <c r="T3" s="14"/>
       <c r="U3" s="14"/>
       <c r="V3" s="14"/>
       <c r="W3" s="14"/>
       <c r="X3" s="14"/>
       <c r="Y3" s="14"/>
       <c r="Z3" s="14"/>
       <c r="AA3" s="14"/>
       <c r="AB3" s="14"/>
       <c r="AC3" s="14"/>
       <c r="AD3" s="14"/>
       <c r="AE3" s="14"/>
       <c r="AF3" s="14"/>
       <c r="AG3" s="14"/>
       <c r="AH3" s="14"/>
       <c r="AI3" s="14"/>
       <c r="AJ3" s="14"/>
       <c r="AK3" s="14"/>
       <c r="AL3" s="14"/>
       <c r="AM3" s="14"/>
       <c r="AN3" s="14"/>
       <c r="AO3" s="14"/>
     </row>
-    <row r="4" spans="1:68" ht="22.5">
+    <row r="4" spans="1:69" ht="22.5">
       <c r="A4" s="52" t="s">
         <v>68</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14"/>
       <c r="P4" s="14"/>
       <c r="Q4" s="14"/>
       <c r="R4" s="14"/>
       <c r="S4" s="14"/>
       <c r="T4" s="14"/>
       <c r="U4" s="14"/>
       <c r="V4" s="14"/>
       <c r="W4" s="14"/>
       <c r="X4" s="14"/>
       <c r="Y4" s="14"/>
       <c r="Z4" s="14"/>
       <c r="AA4" s="14"/>
       <c r="AB4" s="14"/>
       <c r="AC4" s="14"/>
       <c r="AD4" s="14"/>
       <c r="AE4" s="14"/>
       <c r="AF4" s="14"/>
       <c r="AG4" s="14"/>
       <c r="AH4" s="14"/>
       <c r="AI4" s="14"/>
       <c r="AJ4" s="14"/>
       <c r="AK4" s="14"/>
       <c r="AL4" s="14"/>
       <c r="AM4" s="14"/>
       <c r="AN4" s="14"/>
       <c r="AO4" s="14"/>
     </row>
-    <row r="5" spans="1:68" s="1" customFormat="1">
+    <row r="5" spans="1:69" s="1" customFormat="1">
       <c r="A5" s="53"/>
       <c r="AM5" s="10"/>
       <c r="AN5" s="10"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
       <c r="BG5" s="5"/>
       <c r="BH5" s="5"/>
       <c r="BJ5" s="5"/>
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
-      <c r="BP5" s="22" t="s">
+      <c r="BP5" s="22"/>
+      <c r="BQ5" s="22" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:68" s="12" customFormat="1" ht="15">
-      <c r="A6" s="57" t="s">
+    <row r="6" spans="1:69" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="59" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="66"/>
       <c r="C6" s="67">
         <v>2021</v>
       </c>
       <c r="D6" s="68"/>
       <c r="E6" s="68"/>
       <c r="F6" s="68"/>
       <c r="G6" s="68"/>
       <c r="H6" s="68"/>
       <c r="I6" s="68"/>
       <c r="J6" s="68"/>
       <c r="K6" s="68"/>
       <c r="L6" s="68"/>
       <c r="M6" s="68"/>
       <c r="N6" s="69"/>
       <c r="O6" s="67">
         <v>2022</v>
       </c>
       <c r="P6" s="68"/>
       <c r="Q6" s="68"/>
       <c r="R6" s="68"/>
       <c r="S6" s="68"/>
       <c r="T6" s="68"/>
@@ -1600,54 +1597,55 @@
       <c r="AU6" s="65"/>
       <c r="AV6" s="65"/>
       <c r="AW6" s="65"/>
       <c r="AX6" s="65"/>
       <c r="AY6" s="64">
         <v>2025</v>
       </c>
       <c r="AZ6" s="65"/>
       <c r="BA6" s="65"/>
       <c r="BB6" s="65"/>
       <c r="BC6" s="65"/>
       <c r="BD6" s="65"/>
       <c r="BE6" s="65"/>
       <c r="BF6" s="65"/>
       <c r="BG6" s="65"/>
       <c r="BH6" s="65"/>
       <c r="BI6" s="65"/>
       <c r="BJ6" s="65"/>
       <c r="BK6" s="70">
         <v>2026</v>
       </c>
       <c r="BL6" s="71"/>
       <c r="BM6" s="71"/>
       <c r="BN6" s="71"/>
       <c r="BO6" s="71"/>
-      <c r="BP6" s="72"/>
+      <c r="BP6" s="71"/>
+      <c r="BQ6" s="71"/>
     </row>
-    <row r="7" spans="1:68" ht="22.5">
-      <c r="A7" s="58"/>
+    <row r="7" spans="1:69" ht="22.5">
+      <c r="A7" s="60"/>
       <c r="B7" s="66"/>
       <c r="C7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="54" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="54" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="54" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="54" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="54" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>37</v>
       </c>
@@ -1803,123 +1801,127 @@
       </c>
       <c r="BI7" s="48" t="s">
         <v>40</v>
       </c>
       <c r="BJ7" s="47" t="s">
         <v>41</v>
       </c>
       <c r="BK7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="BL7" s="54" t="s">
         <v>31</v>
       </c>
       <c r="BM7" s="54" t="s">
         <v>32</v>
       </c>
       <c r="BN7" s="54" t="s">
         <v>33</v>
       </c>
       <c r="BO7" s="48" t="s">
         <v>34</v>
       </c>
       <c r="BP7" s="54" t="s">
         <v>35</v>
       </c>
+      <c r="BQ7" s="54" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="8" spans="1:68" s="12" customFormat="1" ht="20.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BO8" s="61"/>
+    <row r="8" spans="1:69" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B8" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
+      <c r="T8" s="62"/>
+      <c r="U8" s="62"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="62"/>
+      <c r="X8" s="62"/>
+      <c r="Y8" s="62"/>
+      <c r="Z8" s="62"/>
+      <c r="AA8" s="62"/>
+      <c r="AB8" s="62"/>
+      <c r="AC8" s="62"/>
+      <c r="AD8" s="62"/>
+      <c r="AE8" s="62"/>
+      <c r="AF8" s="62"/>
+      <c r="AG8" s="62"/>
+      <c r="AH8" s="62"/>
+      <c r="AI8" s="62"/>
+      <c r="AJ8" s="62"/>
+      <c r="AK8" s="62"/>
+      <c r="AL8" s="62"/>
+      <c r="AM8" s="62"/>
+      <c r="AN8" s="62"/>
+      <c r="AO8" s="62"/>
+      <c r="AP8" s="62"/>
+      <c r="AQ8" s="62"/>
+      <c r="AR8" s="62"/>
+      <c r="AS8" s="62"/>
+      <c r="AT8" s="62"/>
+      <c r="AU8" s="62"/>
+      <c r="AV8" s="62"/>
+      <c r="AW8" s="62"/>
+      <c r="AX8" s="62"/>
+      <c r="AY8" s="62"/>
+      <c r="AZ8" s="62"/>
+      <c r="BA8" s="62"/>
+      <c r="BB8" s="62"/>
+      <c r="BC8" s="62"/>
+      <c r="BD8" s="62"/>
+      <c r="BE8" s="62"/>
+      <c r="BF8" s="62"/>
+      <c r="BG8" s="62"/>
+      <c r="BH8" s="62"/>
+      <c r="BI8" s="62"/>
+      <c r="BJ8" s="62"/>
+      <c r="BK8" s="62"/>
+      <c r="BL8" s="62"/>
+      <c r="BM8" s="62"/>
+      <c r="BN8" s="62"/>
+      <c r="BO8" s="62"/>
       <c r="BP8" s="62"/>
+      <c r="BQ8" s="62"/>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" s="40">
         <v>150000000</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="2">
         <v>-82</v>
       </c>
       <c r="D9" s="2">
         <v>-138</v>
       </c>
       <c r="E9" s="2">
         <v>-134</v>
       </c>
       <c r="F9" s="2">
         <v>-68</v>
       </c>
       <c r="G9" s="2">
         <v>-121</v>
       </c>
       <c r="H9" s="2">
         <v>-235</v>
       </c>
       <c r="I9" s="2">
@@ -2080,52 +2082,55 @@
       </c>
       <c r="BI9" s="2">
         <v>13</v>
       </c>
       <c r="BJ9" s="2">
         <v>53</v>
       </c>
       <c r="BK9" s="2">
         <v>78</v>
       </c>
       <c r="BL9" s="2">
         <v>11</v>
       </c>
       <c r="BM9" s="2">
         <v>32</v>
       </c>
       <c r="BN9" s="2">
         <v>-4</v>
       </c>
       <c r="BO9" s="2">
         <v>-11</v>
       </c>
       <c r="BP9" s="49">
         <v>-13</v>
       </c>
+      <c r="BQ9" s="56">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" s="40">
         <v>151000000</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="2">
         <v>-64</v>
       </c>
       <c r="D10" s="2">
         <v>-129</v>
       </c>
       <c r="E10" s="2">
         <v>-121</v>
       </c>
       <c r="F10" s="2">
         <v>-60</v>
       </c>
       <c r="G10" s="2">
         <v>-108</v>
       </c>
       <c r="H10" s="2">
         <v>-220</v>
       </c>
       <c r="I10" s="2">
@@ -2286,52 +2291,55 @@
       </c>
       <c r="BI10" s="2">
         <v>10</v>
       </c>
       <c r="BJ10" s="2">
         <v>47</v>
       </c>
       <c r="BK10" s="2">
         <v>64</v>
       </c>
       <c r="BL10" s="2">
         <v>5</v>
       </c>
       <c r="BM10" s="2">
         <v>29</v>
       </c>
       <c r="BN10" s="2">
         <v>-7</v>
       </c>
       <c r="BO10" s="2">
         <v>-11</v>
       </c>
       <c r="BP10" s="49">
         <v>-6</v>
       </c>
+      <c r="BQ10" s="56">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" s="40">
         <v>153200000</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="2">
         <v>-15</v>
       </c>
       <c r="D11" s="2">
         <v>-1</v>
       </c>
       <c r="E11" s="2">
         <v>0</v>
       </c>
       <c r="F11" s="2">
         <v>-2</v>
       </c>
       <c r="G11" s="2">
         <v>-6</v>
       </c>
       <c r="H11" s="2">
         <v>-1</v>
       </c>
       <c r="I11" s="2">
@@ -2492,52 +2500,55 @@
       </c>
       <c r="BI11" s="2">
         <v>0</v>
       </c>
       <c r="BJ11" s="2">
         <v>0</v>
       </c>
       <c r="BK11" s="2">
         <v>3</v>
       </c>
       <c r="BL11" s="2">
         <v>1</v>
       </c>
       <c r="BM11" s="2">
         <v>2</v>
       </c>
       <c r="BN11" s="2">
         <v>3</v>
       </c>
       <c r="BO11" s="2">
         <v>0</v>
       </c>
       <c r="BP11" s="49">
         <v>0</v>
       </c>
+      <c r="BQ11" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" s="40">
         <v>153400000</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="2">
         <v>0</v>
       </c>
       <c r="D12" s="2">
         <v>0</v>
       </c>
       <c r="E12" s="2">
         <v>0</v>
       </c>
       <c r="F12" s="2">
         <v>-1</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="2">
@@ -2698,52 +2709,55 @@
       </c>
       <c r="BI12" s="2">
         <v>0</v>
       </c>
       <c r="BJ12" s="2">
         <v>0</v>
       </c>
       <c r="BK12" s="2">
         <v>2</v>
       </c>
       <c r="BL12" s="2">
         <v>2</v>
       </c>
       <c r="BM12" s="2">
         <v>0</v>
       </c>
       <c r="BN12" s="2">
         <v>0</v>
       </c>
       <c r="BO12" s="2">
         <v>0</v>
       </c>
       <c r="BP12" s="49">
         <v>0</v>
       </c>
+      <c r="BQ12" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" s="40">
         <v>153600000</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="2">
         <v>0</v>
       </c>
       <c r="D13" s="2">
         <v>0</v>
       </c>
       <c r="E13" s="2">
         <v>0</v>
       </c>
       <c r="F13" s="2">
         <v>0</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="2">
@@ -2904,52 +2918,55 @@
       </c>
       <c r="BI13" s="2">
         <v>0</v>
       </c>
       <c r="BJ13" s="2">
         <v>0</v>
       </c>
       <c r="BK13" s="2">
         <v>0</v>
       </c>
       <c r="BL13" s="2">
         <v>0</v>
       </c>
       <c r="BM13" s="2">
         <v>0</v>
       </c>
       <c r="BN13" s="2">
         <v>0</v>
       </c>
       <c r="BO13" s="2">
         <v>0</v>
       </c>
       <c r="BP13" s="49">
         <v>0</v>
       </c>
+      <c r="BQ13" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" s="40">
         <v>154000000</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="2">
         <v>0</v>
       </c>
       <c r="D14" s="2">
         <v>-2</v>
       </c>
       <c r="E14" s="2">
         <v>-2</v>
       </c>
       <c r="F14" s="2">
         <v>-1</v>
       </c>
       <c r="G14" s="2">
         <v>-1</v>
       </c>
       <c r="H14" s="2">
         <v>-3</v>
       </c>
       <c r="I14" s="2">
@@ -3110,52 +3127,55 @@
       </c>
       <c r="BI14" s="2">
         <v>2</v>
       </c>
       <c r="BJ14" s="2">
         <v>1</v>
       </c>
       <c r="BK14" s="2">
         <v>4</v>
       </c>
       <c r="BL14" s="2">
         <v>0</v>
       </c>
       <c r="BM14" s="2">
         <v>0</v>
       </c>
       <c r="BN14" s="2">
         <v>-2</v>
       </c>
       <c r="BO14" s="2">
         <v>0</v>
       </c>
       <c r="BP14" s="49">
         <v>-4</v>
       </c>
+      <c r="BQ14" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" s="40">
         <v>154200000</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="2">
         <v>0</v>
       </c>
       <c r="D15" s="2">
         <v>0</v>
       </c>
       <c r="E15" s="2">
         <v>0</v>
       </c>
       <c r="F15" s="2">
         <v>0</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="2">
@@ -3316,52 +3336,55 @@
       </c>
       <c r="BI15" s="2">
         <v>0</v>
       </c>
       <c r="BJ15" s="2">
         <v>0</v>
       </c>
       <c r="BK15" s="2">
         <v>2</v>
       </c>
       <c r="BL15" s="2">
         <v>0</v>
       </c>
       <c r="BM15" s="2">
         <v>0</v>
       </c>
       <c r="BN15" s="2">
         <v>1</v>
       </c>
       <c r="BO15" s="2">
         <v>0</v>
       </c>
       <c r="BP15" s="49">
         <v>0</v>
       </c>
+      <c r="BQ15" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" s="40">
         <v>154600000</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="2">
         <v>-3</v>
       </c>
       <c r="D16" s="2">
         <v>-3</v>
       </c>
       <c r="E16" s="2">
         <v>-10</v>
       </c>
       <c r="F16" s="2">
         <v>-4</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>-8</v>
       </c>
       <c r="I16" s="2">
@@ -3522,52 +3545,55 @@
       </c>
       <c r="BI16" s="2">
         <v>2</v>
       </c>
       <c r="BJ16" s="2">
         <v>2</v>
       </c>
       <c r="BK16" s="2">
         <v>0</v>
       </c>
       <c r="BL16" s="2">
         <v>1</v>
       </c>
       <c r="BM16" s="2">
         <v>0</v>
       </c>
       <c r="BN16" s="2">
         <v>0</v>
       </c>
       <c r="BO16" s="2">
         <v>0</v>
       </c>
       <c r="BP16" s="49">
         <v>0</v>
       </c>
+      <c r="BQ16" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" s="40">
         <v>154800000</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="2">
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <v>-1</v>
       </c>
       <c r="E17" s="2">
         <v>0</v>
       </c>
       <c r="F17" s="2">
         <v>0</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="2">
@@ -3728,52 +3754,55 @@
       </c>
       <c r="BI17" s="2">
         <v>0</v>
       </c>
       <c r="BJ17" s="2">
         <v>3</v>
       </c>
       <c r="BK17" s="2">
         <v>2</v>
       </c>
       <c r="BL17" s="2">
         <v>2</v>
       </c>
       <c r="BM17" s="2">
         <v>1</v>
       </c>
       <c r="BN17" s="2">
         <v>1</v>
       </c>
       <c r="BO17" s="2">
         <v>0</v>
       </c>
       <c r="BP17" s="49">
         <v>-1</v>
       </c>
+      <c r="BQ17" s="56">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" s="40">
         <v>155200000</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="2">
         <v>0</v>
       </c>
       <c r="D18" s="2">
         <v>-1</v>
       </c>
       <c r="E18" s="2">
         <v>0</v>
       </c>
       <c r="F18" s="2">
         <v>0</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="2">
@@ -3934,52 +3963,55 @@
       </c>
       <c r="BI18" s="2">
         <v>0</v>
       </c>
       <c r="BJ18" s="2">
         <v>0</v>
       </c>
       <c r="BK18" s="2">
         <v>0</v>
       </c>
       <c r="BL18" s="2">
         <v>0</v>
       </c>
       <c r="BM18" s="2">
         <v>0</v>
       </c>
       <c r="BN18" s="2">
         <v>0</v>
       </c>
       <c r="BO18" s="2">
         <v>0</v>
       </c>
       <c r="BP18" s="49">
         <v>0</v>
       </c>
+      <c r="BQ18" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" s="40">
         <v>155600000</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="2">
         <v>0</v>
       </c>
       <c r="D19" s="2">
         <v>0</v>
       </c>
       <c r="E19" s="2">
         <v>0</v>
       </c>
       <c r="F19" s="2">
         <v>0</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="2">
@@ -4140,52 +4172,55 @@
       </c>
       <c r="BI19" s="2">
         <v>1</v>
       </c>
       <c r="BJ19" s="2">
         <v>0</v>
       </c>
       <c r="BK19" s="2">
         <v>1</v>
       </c>
       <c r="BL19" s="2">
         <v>0</v>
       </c>
       <c r="BM19" s="2">
         <v>0</v>
       </c>
       <c r="BN19" s="2">
         <v>0</v>
       </c>
       <c r="BO19" s="2">
         <v>0</v>
       </c>
       <c r="BP19" s="49">
         <v>0</v>
       </c>
+      <c r="BQ19" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" s="40">
         <v>156000000</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="2">
         <v>0</v>
       </c>
       <c r="D20" s="2">
         <v>-1</v>
       </c>
       <c r="E20" s="2">
         <v>-1</v>
       </c>
       <c r="F20" s="2">
         <v>0</v>
       </c>
       <c r="G20" s="2">
         <v>-6</v>
       </c>
       <c r="H20" s="2">
         <v>-3</v>
       </c>
       <c r="I20" s="2">
@@ -4346,52 +4381,55 @@
       </c>
       <c r="BI20" s="2">
         <v>-2</v>
       </c>
       <c r="BJ20" s="2">
         <v>0</v>
       </c>
       <c r="BK20" s="2">
         <v>0</v>
       </c>
       <c r="BL20" s="2">
         <v>0</v>
       </c>
       <c r="BM20" s="2">
         <v>0</v>
       </c>
       <c r="BN20" s="2">
         <v>0</v>
       </c>
       <c r="BO20" s="2">
         <v>0</v>
       </c>
       <c r="BP20" s="49">
         <v>-2</v>
       </c>
+      <c r="BQ20" s="56">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" s="40">
         <v>156400000</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="2">
         <v>0</v>
       </c>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>0</v>
       </c>
       <c r="F21" s="2">
         <v>0</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
@@ -4552,52 +4590,55 @@
       </c>
       <c r="BI21" s="2">
         <v>0</v>
       </c>
       <c r="BJ21" s="2">
         <v>0</v>
       </c>
       <c r="BK21" s="2">
         <v>0</v>
       </c>
       <c r="BL21" s="2">
         <v>0</v>
       </c>
       <c r="BM21" s="2">
         <v>0</v>
       </c>
       <c r="BN21" s="2">
         <v>0</v>
       </c>
       <c r="BO21" s="2">
         <v>0</v>
       </c>
       <c r="BP21" s="49">
         <v>0</v>
       </c>
+      <c r="BQ21" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" s="40">
         <v>156800000</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="2">
         <v>0</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="2">
         <v>0</v>
       </c>
       <c r="F22" s="2">
         <v>0</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="2">
@@ -4758,123 +4799,127 @@
       </c>
       <c r="BI22" s="2">
         <v>0</v>
       </c>
       <c r="BJ22" s="2">
         <v>0</v>
       </c>
       <c r="BK22" s="2">
         <v>0</v>
       </c>
       <c r="BL22" s="2">
         <v>0</v>
       </c>
       <c r="BM22" s="2">
         <v>0</v>
       </c>
       <c r="BN22" s="2">
         <v>0</v>
       </c>
       <c r="BO22" s="2">
         <v>0</v>
       </c>
       <c r="BP22" s="49">
         <v>0</v>
       </c>
+      <c r="BQ22" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:68" s="12" customFormat="1" ht="20.25" customHeight="1">
-[...68 lines deleted...]
-      <c r="BP23" s="60"/>
+    <row r="23" spans="1:69" s="12" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B23" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="61"/>
+      <c r="L23" s="61"/>
+      <c r="M23" s="61"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="61"/>
+      <c r="P23" s="61"/>
+      <c r="Q23" s="61"/>
+      <c r="R23" s="61"/>
+      <c r="S23" s="61"/>
+      <c r="T23" s="61"/>
+      <c r="U23" s="61"/>
+      <c r="V23" s="61"/>
+      <c r="W23" s="61"/>
+      <c r="X23" s="61"/>
+      <c r="Y23" s="61"/>
+      <c r="Z23" s="61"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="61"/>
+      <c r="AD23" s="61"/>
+      <c r="AE23" s="61"/>
+      <c r="AF23" s="61"/>
+      <c r="AG23" s="61"/>
+      <c r="AH23" s="61"/>
+      <c r="AI23" s="61"/>
+      <c r="AJ23" s="61"/>
+      <c r="AK23" s="61"/>
+      <c r="AL23" s="61"/>
+      <c r="AM23" s="61"/>
+      <c r="AN23" s="61"/>
+      <c r="AO23" s="61"/>
+      <c r="AP23" s="61"/>
+      <c r="AQ23" s="61"/>
+      <c r="AR23" s="61"/>
+      <c r="AS23" s="61"/>
+      <c r="AT23" s="61"/>
+      <c r="AU23" s="61"/>
+      <c r="AV23" s="61"/>
+      <c r="AW23" s="61"/>
+      <c r="AX23" s="61"/>
+      <c r="AY23" s="61"/>
+      <c r="AZ23" s="61"/>
+      <c r="BA23" s="61"/>
+      <c r="BB23" s="61"/>
+      <c r="BC23" s="61"/>
+      <c r="BD23" s="61"/>
+      <c r="BE23" s="61"/>
+      <c r="BF23" s="61"/>
+      <c r="BG23" s="61"/>
+      <c r="BH23" s="61"/>
+      <c r="BI23" s="61"/>
+      <c r="BJ23" s="61"/>
+      <c r="BK23" s="61"/>
+      <c r="BL23" s="61"/>
+      <c r="BM23" s="61"/>
+      <c r="BN23" s="61"/>
+      <c r="BO23" s="61"/>
+      <c r="BP23" s="61"/>
+      <c r="BQ23" s="61"/>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" s="40">
         <v>150000000</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="2">
         <v>-74</v>
       </c>
       <c r="D24" s="2">
         <v>-130</v>
       </c>
       <c r="E24" s="2">
         <v>-122</v>
       </c>
       <c r="F24" s="2">
         <v>-62</v>
       </c>
       <c r="G24" s="2">
         <v>-115</v>
       </c>
       <c r="H24" s="2">
         <v>-224</v>
       </c>
       <c r="I24" s="2">
@@ -5035,52 +5080,55 @@
       </c>
       <c r="BI24" s="2">
         <v>11</v>
       </c>
       <c r="BJ24" s="2">
         <v>51</v>
       </c>
       <c r="BK24" s="2">
         <v>67</v>
       </c>
       <c r="BL24" s="2">
         <v>7</v>
       </c>
       <c r="BM24" s="2">
         <v>32</v>
       </c>
       <c r="BN24" s="2">
         <v>-4</v>
       </c>
       <c r="BO24" s="2">
         <v>-11</v>
       </c>
       <c r="BP24" s="49">
         <v>-9</v>
       </c>
+      <c r="BQ24" s="56">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" s="40">
         <v>151000000</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="2">
         <v>-64</v>
       </c>
       <c r="D25" s="2">
         <v>-129</v>
       </c>
       <c r="E25" s="2">
         <v>-121</v>
       </c>
       <c r="F25" s="2">
         <v>-60</v>
       </c>
       <c r="G25" s="2">
         <v>-108</v>
       </c>
       <c r="H25" s="2">
         <v>-220</v>
       </c>
       <c r="I25" s="2">
@@ -5241,52 +5289,55 @@
       </c>
       <c r="BI25" s="2">
         <v>10</v>
       </c>
       <c r="BJ25" s="2">
         <v>47</v>
       </c>
       <c r="BK25" s="2">
         <v>64</v>
       </c>
       <c r="BL25" s="2">
         <v>5</v>
       </c>
       <c r="BM25" s="2">
         <v>29</v>
       </c>
       <c r="BN25" s="2">
         <v>-7</v>
       </c>
       <c r="BO25" s="2">
         <v>-11</v>
       </c>
       <c r="BP25" s="49">
         <v>-6</v>
       </c>
+      <c r="BQ25" s="56">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" s="40">
         <v>153200000</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="2">
         <v>-10</v>
       </c>
       <c r="D26" s="2">
         <v>0</v>
       </c>
       <c r="E26" s="2">
         <v>0</v>
       </c>
       <c r="F26" s="2">
         <v>-2</v>
       </c>
       <c r="G26" s="2">
         <v>-5</v>
       </c>
       <c r="H26" s="2">
         <v>-1</v>
       </c>
       <c r="I26" s="2">
@@ -5447,52 +5498,55 @@
       </c>
       <c r="BI26" s="2">
         <v>0</v>
       </c>
       <c r="BJ26" s="2">
         <v>0</v>
       </c>
       <c r="BK26" s="2">
         <v>2</v>
       </c>
       <c r="BL26" s="2">
         <v>1</v>
       </c>
       <c r="BM26" s="2">
         <v>2</v>
       </c>
       <c r="BN26" s="2">
         <v>2</v>
       </c>
       <c r="BO26" s="2">
         <v>0</v>
       </c>
       <c r="BP26" s="49">
         <v>0</v>
       </c>
+      <c r="BQ26" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" s="40">
         <v>154800000</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="2">
         <v>0</v>
       </c>
       <c r="D27" s="2">
         <v>-1</v>
       </c>
       <c r="E27" s="2">
         <v>0</v>
       </c>
       <c r="F27" s="2">
         <v>0</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="2">
@@ -5653,52 +5707,55 @@
       </c>
       <c r="BI27" s="2">
         <v>0</v>
       </c>
       <c r="BJ27" s="2">
         <v>4</v>
       </c>
       <c r="BK27" s="2">
         <v>1</v>
       </c>
       <c r="BL27" s="2">
         <v>1</v>
       </c>
       <c r="BM27" s="2">
         <v>1</v>
       </c>
       <c r="BN27" s="2">
         <v>1</v>
       </c>
       <c r="BO27" s="2">
         <v>0</v>
       </c>
       <c r="BP27" s="49">
         <v>-1</v>
       </c>
+      <c r="BQ27" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" s="40">
         <v>155600000</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <v>0</v>
       </c>
       <c r="F28" s="2">
         <v>0</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="2">
@@ -5859,52 +5916,55 @@
       </c>
       <c r="BI28" s="2">
         <v>1</v>
       </c>
       <c r="BJ28" s="2">
         <v>0</v>
       </c>
       <c r="BK28" s="2">
         <v>0</v>
       </c>
       <c r="BL28" s="2">
         <v>0</v>
       </c>
       <c r="BM28" s="2">
         <v>0</v>
       </c>
       <c r="BN28" s="2">
         <v>0</v>
       </c>
       <c r="BO28" s="2">
         <v>0</v>
       </c>
       <c r="BP28" s="49">
         <v>0</v>
       </c>
+      <c r="BQ28" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" s="40">
         <v>156000000</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="2">
         <v>0</v>
       </c>
       <c r="D29" s="2">
         <v>0</v>
       </c>
       <c r="E29" s="2">
         <v>-1</v>
       </c>
       <c r="F29" s="2">
         <v>0</v>
       </c>
       <c r="G29" s="2">
         <v>-2</v>
       </c>
       <c r="H29" s="2">
         <v>-3</v>
       </c>
       <c r="I29" s="2">
@@ -6065,52 +6125,55 @@
       </c>
       <c r="BI29" s="2">
         <v>0</v>
       </c>
       <c r="BJ29" s="2">
         <v>0</v>
       </c>
       <c r="BK29" s="2">
         <v>0</v>
       </c>
       <c r="BL29" s="2">
         <v>0</v>
       </c>
       <c r="BM29" s="2">
         <v>0</v>
       </c>
       <c r="BN29" s="2">
         <v>0</v>
       </c>
       <c r="BO29" s="2">
         <v>0</v>
       </c>
       <c r="BP29" s="49">
         <v>-2</v>
       </c>
+      <c r="BQ29" s="56">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" s="40">
         <v>156400000</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="2">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>0</v>
       </c>
       <c r="F30" s="2">
         <v>0</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="2">
@@ -6271,52 +6334,55 @@
       </c>
       <c r="BI30" s="2">
         <v>0</v>
       </c>
       <c r="BJ30" s="2">
         <v>0</v>
       </c>
       <c r="BK30" s="2">
         <v>0</v>
       </c>
       <c r="BL30" s="2">
         <v>0</v>
       </c>
       <c r="BM30" s="2">
         <v>0</v>
       </c>
       <c r="BN30" s="2">
         <v>0</v>
       </c>
       <c r="BO30" s="2">
         <v>0</v>
       </c>
       <c r="BP30" s="49">
         <v>0</v>
       </c>
+      <c r="BQ30" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:68" s="12" customFormat="1" ht="20.25" customHeight="1">
+    <row r="31" spans="1:69" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="B31" s="63" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="63"/>
       <c r="D31" s="63"/>
       <c r="E31" s="63"/>
       <c r="F31" s="63"/>
       <c r="G31" s="63"/>
       <c r="H31" s="63"/>
       <c r="I31" s="63"/>
       <c r="J31" s="63"/>
       <c r="K31" s="63"/>
       <c r="L31" s="63"/>
       <c r="M31" s="63"/>
       <c r="N31" s="63"/>
       <c r="O31" s="63"/>
       <c r="P31" s="63"/>
       <c r="Q31" s="63"/>
       <c r="R31" s="63"/>
       <c r="S31" s="63"/>
       <c r="T31" s="63"/>
       <c r="U31" s="63"/>
       <c r="V31" s="63"/>
       <c r="W31" s="63"/>
       <c r="X31" s="63"/>
@@ -6341,53 +6407,54 @@
       <c r="AQ31" s="63"/>
       <c r="AR31" s="63"/>
       <c r="AS31" s="63"/>
       <c r="AT31" s="63"/>
       <c r="AU31" s="63"/>
       <c r="AV31" s="63"/>
       <c r="AW31" s="63"/>
       <c r="AX31" s="63"/>
       <c r="AY31" s="63"/>
       <c r="AZ31" s="63"/>
       <c r="BA31" s="63"/>
       <c r="BB31" s="63"/>
       <c r="BC31" s="63"/>
       <c r="BD31" s="63"/>
       <c r="BE31" s="63"/>
       <c r="BF31" s="63"/>
       <c r="BG31" s="63"/>
       <c r="BH31" s="63"/>
       <c r="BI31" s="63"/>
       <c r="BJ31" s="63"/>
       <c r="BK31" s="63"/>
       <c r="BL31" s="63"/>
       <c r="BM31" s="63"/>
       <c r="BN31" s="63"/>
       <c r="BO31" s="63"/>
-      <c r="BP31" s="60"/>
+      <c r="BP31" s="63"/>
+      <c r="BQ31" s="63"/>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69" ht="12.75">
       <c r="A32" s="40">
         <v>150000000</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="2">
         <v>-8</v>
       </c>
       <c r="D32" s="2">
         <v>-8</v>
       </c>
       <c r="E32" s="2">
         <v>-12</v>
       </c>
       <c r="F32" s="2">
         <v>-62</v>
       </c>
       <c r="G32" s="2">
         <v>-6</v>
       </c>
       <c r="H32" s="2">
         <v>-11</v>
       </c>
       <c r="I32" s="2">
@@ -6548,52 +6615,55 @@
       </c>
       <c r="BI32" s="2">
         <v>2</v>
       </c>
       <c r="BJ32" s="2">
         <v>2</v>
       </c>
       <c r="BK32" s="2">
         <v>11</v>
       </c>
       <c r="BL32" s="2">
         <v>4</v>
       </c>
       <c r="BM32" s="2">
         <v>0</v>
       </c>
       <c r="BN32" s="2">
         <v>0</v>
       </c>
       <c r="BO32" s="13">
         <v>0</v>
       </c>
       <c r="BP32" s="50">
         <v>-4</v>
       </c>
+      <c r="BQ32" s="57">
+        <v>1</v>
+      </c>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" s="40">
         <v>153200000</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="2">
         <v>-5</v>
       </c>
       <c r="D33" s="2">
         <v>-1</v>
       </c>
       <c r="E33" s="2">
         <v>0</v>
       </c>
       <c r="F33" s="2">
         <v>-60</v>
       </c>
       <c r="G33" s="2">
         <v>-1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="2">
@@ -6754,52 +6824,55 @@
       </c>
       <c r="BI33" s="2">
         <v>0</v>
       </c>
       <c r="BJ33" s="2">
         <v>0</v>
       </c>
       <c r="BK33" s="2">
         <v>1</v>
       </c>
       <c r="BL33" s="2">
         <v>0</v>
       </c>
       <c r="BM33" s="2">
         <v>0</v>
       </c>
       <c r="BN33" s="2">
         <v>1</v>
       </c>
       <c r="BO33" s="13">
         <v>0</v>
       </c>
       <c r="BP33" s="50">
         <v>0</v>
       </c>
+      <c r="BQ33" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" s="40">
         <v>153400000</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="2">
         <v>0</v>
       </c>
       <c r="D34" s="2">
         <v>0</v>
       </c>
       <c r="E34" s="2">
         <v>0</v>
       </c>
       <c r="F34" s="2">
         <v>-2</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
@@ -6960,52 +7033,55 @@
       </c>
       <c r="BI34" s="2">
         <v>0</v>
       </c>
       <c r="BJ34" s="2">
         <v>0</v>
       </c>
       <c r="BK34" s="2">
         <v>2</v>
       </c>
       <c r="BL34" s="2">
         <v>2</v>
       </c>
       <c r="BM34" s="2">
         <v>0</v>
       </c>
       <c r="BN34" s="2">
         <v>0</v>
       </c>
       <c r="BO34" s="13">
         <v>0</v>
       </c>
       <c r="BP34" s="50">
         <v>0</v>
       </c>
+      <c r="BQ34" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" s="40">
         <v>153600000</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="2">
         <v>0</v>
       </c>
       <c r="D35" s="2">
         <v>0</v>
       </c>
       <c r="E35" s="2">
         <v>0</v>
       </c>
       <c r="F35" s="2">
         <v>0</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="2">
@@ -7166,52 +7242,55 @@
       </c>
       <c r="BI35" s="2">
         <v>0</v>
       </c>
       <c r="BJ35" s="2">
         <v>0</v>
       </c>
       <c r="BK35" s="2">
         <v>0</v>
       </c>
       <c r="BL35" s="2">
         <v>0</v>
       </c>
       <c r="BM35" s="2">
         <v>0</v>
       </c>
       <c r="BN35" s="2">
         <v>0</v>
       </c>
       <c r="BO35" s="13">
         <v>0</v>
       </c>
       <c r="BP35" s="50">
         <v>0</v>
       </c>
+      <c r="BQ35" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" s="40">
         <v>154000000</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="2">
         <v>0</v>
       </c>
       <c r="D36" s="2">
         <v>-2</v>
       </c>
       <c r="E36" s="2">
         <v>-2</v>
       </c>
       <c r="F36" s="2">
         <v>0</v>
       </c>
       <c r="G36" s="2">
         <v>-1</v>
       </c>
       <c r="H36" s="2">
         <v>-3</v>
       </c>
       <c r="I36" s="2">
@@ -7372,52 +7451,55 @@
       </c>
       <c r="BI36" s="2">
         <v>2</v>
       </c>
       <c r="BJ36" s="2">
         <v>1</v>
       </c>
       <c r="BK36" s="2">
         <v>4</v>
       </c>
       <c r="BL36" s="2">
         <v>0</v>
       </c>
       <c r="BM36" s="2">
         <v>0</v>
       </c>
       <c r="BN36" s="2">
         <v>-2</v>
       </c>
       <c r="BO36" s="13">
         <v>0</v>
       </c>
       <c r="BP36" s="50">
         <v>-4</v>
       </c>
+      <c r="BQ36" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" s="40">
         <v>154200000</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="2">
         <v>0</v>
       </c>
       <c r="D37" s="2">
         <v>0</v>
       </c>
       <c r="E37" s="2">
         <v>0</v>
       </c>
       <c r="F37" s="2">
         <v>0</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="2">
@@ -7578,52 +7660,55 @@
       </c>
       <c r="BI37" s="2">
         <v>0</v>
       </c>
       <c r="BJ37" s="2">
         <v>0</v>
       </c>
       <c r="BK37" s="2">
         <v>2</v>
       </c>
       <c r="BL37" s="2">
         <v>0</v>
       </c>
       <c r="BM37" s="2">
         <v>0</v>
       </c>
       <c r="BN37" s="2">
         <v>1</v>
       </c>
       <c r="BO37" s="13">
         <v>0</v>
       </c>
       <c r="BP37" s="50">
         <v>0</v>
       </c>
+      <c r="BQ37" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69" ht="12.75">
       <c r="A38" s="40">
         <v>154600000</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="2">
         <v>-3</v>
       </c>
       <c r="D38" s="2">
         <v>-3</v>
       </c>
       <c r="E38" s="2">
         <v>-10</v>
       </c>
       <c r="F38" s="2">
         <v>0</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>-8</v>
       </c>
       <c r="I38" s="2">
@@ -7784,52 +7869,55 @@
       </c>
       <c r="BI38" s="2">
         <v>2</v>
       </c>
       <c r="BJ38" s="2">
         <v>2</v>
       </c>
       <c r="BK38" s="2">
         <v>0</v>
       </c>
       <c r="BL38" s="2">
         <v>1</v>
       </c>
       <c r="BM38" s="2">
         <v>0</v>
       </c>
       <c r="BN38" s="2">
         <v>0</v>
       </c>
       <c r="BO38" s="13">
         <v>0</v>
       </c>
       <c r="BP38" s="50">
         <v>0</v>
       </c>
+      <c r="BQ38" s="57">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69" ht="12.75">
       <c r="A39" s="40">
         <v>154800000</v>
       </c>
       <c r="B39" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="2">
         <v>0</v>
       </c>
       <c r="D39" s="2">
         <v>0</v>
       </c>
       <c r="E39" s="2">
         <v>0</v>
       </c>
       <c r="F39" s="2">
         <v>0</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="2">
@@ -7990,52 +8078,55 @@
       </c>
       <c r="BI39" s="2">
         <v>0</v>
       </c>
       <c r="BJ39" s="2">
         <v>-1</v>
       </c>
       <c r="BK39" s="2">
         <v>1</v>
       </c>
       <c r="BL39" s="2">
         <v>1</v>
       </c>
       <c r="BM39" s="2">
         <v>0</v>
       </c>
       <c r="BN39" s="2">
         <v>0</v>
       </c>
       <c r="BO39" s="13">
         <v>0</v>
       </c>
       <c r="BP39" s="50">
         <v>0</v>
       </c>
+      <c r="BQ39" s="57">
+        <v>1</v>
+      </c>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" s="40">
         <v>155200000</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="2">
         <v>0</v>
       </c>
       <c r="D40" s="2">
         <v>-1</v>
       </c>
       <c r="E40" s="2">
         <v>0</v>
       </c>
       <c r="F40" s="2">
         <v>0</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="2">
@@ -8196,52 +8287,55 @@
       </c>
       <c r="BI40" s="2">
         <v>0</v>
       </c>
       <c r="BJ40" s="2">
         <v>0</v>
       </c>
       <c r="BK40" s="2">
         <v>0</v>
       </c>
       <c r="BL40" s="2">
         <v>0</v>
       </c>
       <c r="BM40" s="2">
         <v>0</v>
       </c>
       <c r="BN40" s="2">
         <v>0</v>
       </c>
       <c r="BO40" s="13">
         <v>0</v>
       </c>
       <c r="BP40" s="50">
         <v>0</v>
       </c>
+      <c r="BQ40" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" s="40">
         <v>155600000</v>
       </c>
       <c r="B41" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="2">
         <v>0</v>
       </c>
       <c r="D41" s="2">
         <v>0</v>
       </c>
       <c r="E41" s="2">
         <v>0</v>
       </c>
       <c r="F41" s="2">
         <v>0</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="2">
@@ -8402,52 +8496,55 @@
       </c>
       <c r="BI41" s="2">
         <v>0</v>
       </c>
       <c r="BJ41" s="2">
         <v>0</v>
       </c>
       <c r="BK41" s="2">
         <v>1</v>
       </c>
       <c r="BL41" s="2">
         <v>0</v>
       </c>
       <c r="BM41" s="2">
         <v>0</v>
       </c>
       <c r="BN41" s="2">
         <v>0</v>
       </c>
       <c r="BO41" s="13">
         <v>0</v>
       </c>
       <c r="BP41" s="50">
         <v>0</v>
       </c>
+      <c r="BQ41" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" s="40">
         <v>156000000</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="2">
         <v>0</v>
       </c>
       <c r="D42" s="2">
         <v>-1</v>
       </c>
       <c r="E42" s="2">
         <v>0</v>
       </c>
       <c r="F42" s="2">
         <v>0</v>
       </c>
       <c r="G42" s="2">
         <v>-4</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="2">
@@ -8608,52 +8705,55 @@
       </c>
       <c r="BI42" s="2">
         <v>-2</v>
       </c>
       <c r="BJ42" s="2">
         <v>0</v>
       </c>
       <c r="BK42" s="2">
         <v>0</v>
       </c>
       <c r="BL42" s="2">
         <v>0</v>
       </c>
       <c r="BM42" s="2">
         <v>0</v>
       </c>
       <c r="BN42" s="2">
         <v>0</v>
       </c>
       <c r="BO42" s="13">
         <v>0</v>
       </c>
       <c r="BP42" s="50">
         <v>0</v>
       </c>
+      <c r="BQ42" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" s="40">
         <v>156400000</v>
       </c>
       <c r="B43" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="2">
         <v>0</v>
       </c>
       <c r="D43" s="2">
         <v>0</v>
       </c>
       <c r="E43" s="2">
         <v>0</v>
       </c>
       <c r="F43" s="2">
         <v>0</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="2">
@@ -8814,52 +8914,55 @@
       </c>
       <c r="BI43" s="2">
         <v>0</v>
       </c>
       <c r="BJ43" s="2">
         <v>0</v>
       </c>
       <c r="BK43" s="2">
         <v>0</v>
       </c>
       <c r="BL43" s="2">
         <v>0</v>
       </c>
       <c r="BM43" s="2">
         <v>0</v>
       </c>
       <c r="BN43" s="2">
         <v>0</v>
       </c>
       <c r="BO43" s="13">
         <v>0</v>
       </c>
       <c r="BP43" s="50">
         <v>0</v>
       </c>
+      <c r="BQ43" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="A44" s="41">
         <v>156800000</v>
       </c>
       <c r="B44" s="39" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="9">
         <v>0</v>
       </c>
       <c r="D44" s="9">
         <v>0</v>
       </c>
       <c r="E44" s="9">
         <v>0</v>
       </c>
       <c r="F44" s="9">
         <v>0</v>
       </c>
       <c r="G44" s="9">
         <v>0</v>
       </c>
       <c r="H44" s="9">
         <v>0</v>
       </c>
       <c r="I44" s="9">
@@ -9020,104 +9123,107 @@
       </c>
       <c r="BI44" s="9">
         <v>0</v>
       </c>
       <c r="BJ44" s="9">
         <v>0</v>
       </c>
       <c r="BK44" s="9">
         <v>0</v>
       </c>
       <c r="BL44" s="9">
         <v>0</v>
       </c>
       <c r="BM44" s="9">
         <v>0</v>
       </c>
       <c r="BN44" s="9">
         <v>0</v>
       </c>
       <c r="BO44" s="18">
         <v>0</v>
       </c>
       <c r="BP44" s="51">
         <v>0</v>
       </c>
+      <c r="BQ44" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
       <c r="AD45" s="3"/>
       <c r="AE45" s="3"/>
       <c r="AF45" s="3"/>
       <c r="AG45" s="3"/>
       <c r="AH45" s="3"/>
       <c r="AI45" s="3"/>
       <c r="AJ45" s="3"/>
       <c r="AK45" s="3"/>
       <c r="AL45" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B2:BP2"/>
+    <mergeCell ref="B31:BQ31"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="B23:BP23"/>
-[...1 lines deleted...]
-    <mergeCell ref="B31:BP31"/>
     <mergeCell ref="AY6:BJ6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="AM6:AX6"/>
     <mergeCell ref="AA6:AL6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="BK6:BP6"/>
+    <mergeCell ref="B2:BQ2"/>
+    <mergeCell ref="BK6:BQ6"/>
+    <mergeCell ref="B8:BQ8"/>
+    <mergeCell ref="B23:BQ23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>