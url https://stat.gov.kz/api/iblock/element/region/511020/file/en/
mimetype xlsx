--- v1 (2026-09-13)
+++ v2 (2026-10-24)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\Динамика ЧН,ЕДН,МИГР авг 2026г\ЕДН\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="944"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="944" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="8" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="88">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -284,52 +289,52 @@
   <si>
     <t>+7 7132540773</t>
   </si>
   <si>
     <t>SIC code- 612202</t>
   </si>
   <si>
     <t xml:space="preserve">CATO </t>
   </si>
   <si>
     <t>From January 1, 2021</t>
   </si>
   <si>
     <t>Department of social and Demographic Statistics</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483876/file/en/</t>
   </si>
   <si>
     <t>Number of children who died before the age of 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="26">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="61">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -454,60 +459,498 @@
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -615,67 +1058,3040 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="13">
+  <cellStyleXfs count="2781">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="6" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="23" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="33" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="33" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="34" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
@@ -821,71 +4237,2852 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="13">
+  <cellStyles count="2781">
+    <cellStyle name="20% - Акцент1 2" xfId="54"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="55"/>
+    <cellStyle name="20% - Акцент1 2 10 2" xfId="1781"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="56"/>
+    <cellStyle name="20% - Акцент1 2 11 2" xfId="1782"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="57"/>
+    <cellStyle name="20% - Акцент1 2 12 2" xfId="1783"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="58"/>
+    <cellStyle name="20% - Акцент1 2 13 2" xfId="1784"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="59"/>
+    <cellStyle name="20% - Акцент1 2 14 2" xfId="1785"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="60"/>
+    <cellStyle name="20% - Акцент1 2 15 2" xfId="1786"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="61"/>
+    <cellStyle name="20% - Акцент1 2 16 2" xfId="1787"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="62"/>
+    <cellStyle name="20% - Акцент1 2 17 2" xfId="1788"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="63"/>
+    <cellStyle name="20% - Акцент1 2 18 2" xfId="1789"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="64"/>
+    <cellStyle name="20% - Акцент1 2 19 2" xfId="1790"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="65"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="1791"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="66"/>
+    <cellStyle name="20% - Акцент1 2 20 2" xfId="1792"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="67"/>
+    <cellStyle name="20% - Акцент1 2 21 2" xfId="1793"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="68"/>
+    <cellStyle name="20% - Акцент1 2 22 2" xfId="1794"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="69"/>
+    <cellStyle name="20% - Акцент1 2 23 2" xfId="1795"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="70"/>
+    <cellStyle name="20% - Акцент1 2 24 2" xfId="1796"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="71"/>
+    <cellStyle name="20% - Акцент1 2 25 2" xfId="1797"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="1780"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="72"/>
+    <cellStyle name="20% - Акцент1 2 3 2" xfId="1798"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="73"/>
+    <cellStyle name="20% - Акцент1 2 4 2" xfId="1799"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="74"/>
+    <cellStyle name="20% - Акцент1 2 5 2" xfId="1800"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="75"/>
+    <cellStyle name="20% - Акцент1 2 6 2" xfId="1801"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="76"/>
+    <cellStyle name="20% - Акцент1 2 7 2" xfId="1802"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="77"/>
+    <cellStyle name="20% - Акцент1 2 8 2" xfId="1803"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="78"/>
+    <cellStyle name="20% - Акцент1 2 9 2" xfId="1804"/>
+    <cellStyle name="20% - Акцент1 3" xfId="79"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="80"/>
+    <cellStyle name="20% - Акцент1 3 10 2" xfId="1806"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="81"/>
+    <cellStyle name="20% - Акцент1 3 11 2" xfId="1807"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="82"/>
+    <cellStyle name="20% - Акцент1 3 12 2" xfId="1808"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="83"/>
+    <cellStyle name="20% - Акцент1 3 13 2" xfId="1809"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="84"/>
+    <cellStyle name="20% - Акцент1 3 14 2" xfId="1810"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="85"/>
+    <cellStyle name="20% - Акцент1 3 15 2" xfId="1811"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="86"/>
+    <cellStyle name="20% - Акцент1 3 16 2" xfId="1812"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="87"/>
+    <cellStyle name="20% - Акцент1 3 17 2" xfId="1813"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="88"/>
+    <cellStyle name="20% - Акцент1 3 18 2" xfId="1814"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="89"/>
+    <cellStyle name="20% - Акцент1 3 19 2" xfId="1815"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="90"/>
+    <cellStyle name="20% - Акцент1 3 2 2" xfId="1816"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="91"/>
+    <cellStyle name="20% - Акцент1 3 20 2" xfId="1817"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="92"/>
+    <cellStyle name="20% - Акцент1 3 21 2" xfId="1818"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="93"/>
+    <cellStyle name="20% - Акцент1 3 22 2" xfId="1819"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="94"/>
+    <cellStyle name="20% - Акцент1 3 23 2" xfId="1820"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="95"/>
+    <cellStyle name="20% - Акцент1 3 24 2" xfId="1821"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="96"/>
+    <cellStyle name="20% - Акцент1 3 25 2" xfId="1822"/>
+    <cellStyle name="20% - Акцент1 3 26" xfId="1805"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="97"/>
+    <cellStyle name="20% - Акцент1 3 3 2" xfId="1823"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="98"/>
+    <cellStyle name="20% - Акцент1 3 4 2" xfId="1824"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="99"/>
+    <cellStyle name="20% - Акцент1 3 5 2" xfId="1825"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="100"/>
+    <cellStyle name="20% - Акцент1 3 6 2" xfId="1826"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="101"/>
+    <cellStyle name="20% - Акцент1 3 7 2" xfId="1827"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="102"/>
+    <cellStyle name="20% - Акцент1 3 8 2" xfId="1828"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="103"/>
+    <cellStyle name="20% - Акцент1 3 9 2" xfId="1829"/>
+    <cellStyle name="20% - Акцент1 4" xfId="104"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="105"/>
+    <cellStyle name="20% - Акцент1 4 10 2" xfId="1831"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="106"/>
+    <cellStyle name="20% - Акцент1 4 11 2" xfId="1832"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="107"/>
+    <cellStyle name="20% - Акцент1 4 12 2" xfId="1833"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="108"/>
+    <cellStyle name="20% - Акцент1 4 13 2" xfId="1834"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="109"/>
+    <cellStyle name="20% - Акцент1 4 14 2" xfId="1835"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="110"/>
+    <cellStyle name="20% - Акцент1 4 15 2" xfId="1836"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="111"/>
+    <cellStyle name="20% - Акцент1 4 16 2" xfId="1837"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="112"/>
+    <cellStyle name="20% - Акцент1 4 17 2" xfId="1838"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="113"/>
+    <cellStyle name="20% - Акцент1 4 18 2" xfId="1839"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="114"/>
+    <cellStyle name="20% - Акцент1 4 19 2" xfId="1840"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="115"/>
+    <cellStyle name="20% - Акцент1 4 2 2" xfId="1841"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="116"/>
+    <cellStyle name="20% - Акцент1 4 20 2" xfId="1842"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="117"/>
+    <cellStyle name="20% - Акцент1 4 21 2" xfId="1843"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="118"/>
+    <cellStyle name="20% - Акцент1 4 22 2" xfId="1844"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="119"/>
+    <cellStyle name="20% - Акцент1 4 23 2" xfId="1845"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="120"/>
+    <cellStyle name="20% - Акцент1 4 24 2" xfId="1846"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="121"/>
+    <cellStyle name="20% - Акцент1 4 25 2" xfId="1847"/>
+    <cellStyle name="20% - Акцент1 4 26" xfId="1830"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="122"/>
+    <cellStyle name="20% - Акцент1 4 3 2" xfId="1848"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="123"/>
+    <cellStyle name="20% - Акцент1 4 4 2" xfId="1849"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="124"/>
+    <cellStyle name="20% - Акцент1 4 5 2" xfId="1850"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="125"/>
+    <cellStyle name="20% - Акцент1 4 6 2" xfId="1851"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="126"/>
+    <cellStyle name="20% - Акцент1 4 7 2" xfId="1852"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="127"/>
+    <cellStyle name="20% - Акцент1 4 8 2" xfId="1853"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="128"/>
+    <cellStyle name="20% - Акцент1 4 9 2" xfId="1854"/>
+    <cellStyle name="20% - Акцент1 5" xfId="129"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="130"/>
+    <cellStyle name="20% - Акцент1 5 10 2" xfId="1856"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="131"/>
+    <cellStyle name="20% - Акцент1 5 11 2" xfId="1857"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="132"/>
+    <cellStyle name="20% - Акцент1 5 12 2" xfId="1858"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="133"/>
+    <cellStyle name="20% - Акцент1 5 13 2" xfId="1859"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="134"/>
+    <cellStyle name="20% - Акцент1 5 14 2" xfId="1860"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="135"/>
+    <cellStyle name="20% - Акцент1 5 15 2" xfId="1861"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="136"/>
+    <cellStyle name="20% - Акцент1 5 16 2" xfId="1862"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="137"/>
+    <cellStyle name="20% - Акцент1 5 17 2" xfId="1863"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="138"/>
+    <cellStyle name="20% - Акцент1 5 18 2" xfId="1864"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="139"/>
+    <cellStyle name="20% - Акцент1 5 19 2" xfId="1865"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="140"/>
+    <cellStyle name="20% - Акцент1 5 2 2" xfId="1866"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="141"/>
+    <cellStyle name="20% - Акцент1 5 20 2" xfId="1867"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="142"/>
+    <cellStyle name="20% - Акцент1 5 21 2" xfId="1868"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="143"/>
+    <cellStyle name="20% - Акцент1 5 22 2" xfId="1869"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="144"/>
+    <cellStyle name="20% - Акцент1 5 23 2" xfId="1870"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="145"/>
+    <cellStyle name="20% - Акцент1 5 24 2" xfId="1871"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="146"/>
+    <cellStyle name="20% - Акцент1 5 25 2" xfId="1872"/>
+    <cellStyle name="20% - Акцент1 5 26" xfId="1855"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="147"/>
+    <cellStyle name="20% - Акцент1 5 3 2" xfId="1873"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="148"/>
+    <cellStyle name="20% - Акцент1 5 4 2" xfId="1874"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="149"/>
+    <cellStyle name="20% - Акцент1 5 5 2" xfId="1875"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="150"/>
+    <cellStyle name="20% - Акцент1 5 6 2" xfId="1876"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="151"/>
+    <cellStyle name="20% - Акцент1 5 7 2" xfId="1877"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="152"/>
+    <cellStyle name="20% - Акцент1 5 8 2" xfId="1878"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="153"/>
+    <cellStyle name="20% - Акцент1 5 9 2" xfId="1879"/>
+    <cellStyle name="20% - Акцент1 6" xfId="154"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="155"/>
+    <cellStyle name="20% - Акцент1 6 10 2" xfId="1881"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="156"/>
+    <cellStyle name="20% - Акцент1 6 11 2" xfId="1882"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="157"/>
+    <cellStyle name="20% - Акцент1 6 12 2" xfId="1883"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="158"/>
+    <cellStyle name="20% - Акцент1 6 13 2" xfId="1884"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="159"/>
+    <cellStyle name="20% - Акцент1 6 14 2" xfId="1885"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="160"/>
+    <cellStyle name="20% - Акцент1 6 15 2" xfId="1886"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="161"/>
+    <cellStyle name="20% - Акцент1 6 16 2" xfId="1887"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="162"/>
+    <cellStyle name="20% - Акцент1 6 17 2" xfId="1888"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="163"/>
+    <cellStyle name="20% - Акцент1 6 18 2" xfId="1889"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="164"/>
+    <cellStyle name="20% - Акцент1 6 19 2" xfId="1890"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="165"/>
+    <cellStyle name="20% - Акцент1 6 2 2" xfId="1891"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="166"/>
+    <cellStyle name="20% - Акцент1 6 20 2" xfId="1892"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="167"/>
+    <cellStyle name="20% - Акцент1 6 21 2" xfId="1893"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="168"/>
+    <cellStyle name="20% - Акцент1 6 22 2" xfId="1894"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="169"/>
+    <cellStyle name="20% - Акцент1 6 23 2" xfId="1895"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="170"/>
+    <cellStyle name="20% - Акцент1 6 24 2" xfId="1896"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="171"/>
+    <cellStyle name="20% - Акцент1 6 25 2" xfId="1897"/>
+    <cellStyle name="20% - Акцент1 6 26" xfId="1880"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="172"/>
+    <cellStyle name="20% - Акцент1 6 3 2" xfId="1898"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="173"/>
+    <cellStyle name="20% - Акцент1 6 4 2" xfId="1899"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="174"/>
+    <cellStyle name="20% - Акцент1 6 5 2" xfId="1900"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="175"/>
+    <cellStyle name="20% - Акцент1 6 6 2" xfId="1901"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="176"/>
+    <cellStyle name="20% - Акцент1 6 7 2" xfId="1902"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="177"/>
+    <cellStyle name="20% - Акцент1 6 8 2" xfId="1903"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="178"/>
+    <cellStyle name="20% - Акцент1 6 9 2" xfId="1904"/>
+    <cellStyle name="20% - Акцент1 7" xfId="179"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="180"/>
+    <cellStyle name="20% - Акцент1 7 10 2" xfId="1906"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="181"/>
+    <cellStyle name="20% - Акцент1 7 11 2" xfId="1907"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="182"/>
+    <cellStyle name="20% - Акцент1 7 12 2" xfId="1908"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="183"/>
+    <cellStyle name="20% - Акцент1 7 13 2" xfId="1909"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="184"/>
+    <cellStyle name="20% - Акцент1 7 14 2" xfId="1910"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="185"/>
+    <cellStyle name="20% - Акцент1 7 15 2" xfId="1911"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="186"/>
+    <cellStyle name="20% - Акцент1 7 16 2" xfId="1912"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="187"/>
+    <cellStyle name="20% - Акцент1 7 17 2" xfId="1913"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="188"/>
+    <cellStyle name="20% - Акцент1 7 18 2" xfId="1914"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="189"/>
+    <cellStyle name="20% - Акцент1 7 19 2" xfId="1915"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="190"/>
+    <cellStyle name="20% - Акцент1 7 2 2" xfId="1916"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="191"/>
+    <cellStyle name="20% - Акцент1 7 20 2" xfId="1917"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="192"/>
+    <cellStyle name="20% - Акцент1 7 21 2" xfId="1918"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="193"/>
+    <cellStyle name="20% - Акцент1 7 22 2" xfId="1919"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="194"/>
+    <cellStyle name="20% - Акцент1 7 23 2" xfId="1920"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="195"/>
+    <cellStyle name="20% - Акцент1 7 24 2" xfId="1921"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="196"/>
+    <cellStyle name="20% - Акцент1 7 25 2" xfId="1922"/>
+    <cellStyle name="20% - Акцент1 7 26" xfId="1905"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="197"/>
+    <cellStyle name="20% - Акцент1 7 3 2" xfId="1923"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="198"/>
+    <cellStyle name="20% - Акцент1 7 4 2" xfId="1924"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="199"/>
+    <cellStyle name="20% - Акцент1 7 5 2" xfId="1925"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="200"/>
+    <cellStyle name="20% - Акцент1 7 6 2" xfId="1926"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="201"/>
+    <cellStyle name="20% - Акцент1 7 7 2" xfId="1927"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="202"/>
+    <cellStyle name="20% - Акцент1 7 8 2" xfId="1928"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="203"/>
+    <cellStyle name="20% - Акцент1 7 9 2" xfId="1929"/>
+    <cellStyle name="20% - Акцент1 8" xfId="204"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="205"/>
+    <cellStyle name="20% - Акцент1 8 10 2" xfId="1931"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="206"/>
+    <cellStyle name="20% - Акцент1 8 11 2" xfId="1932"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="207"/>
+    <cellStyle name="20% - Акцент1 8 12 2" xfId="1933"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="208"/>
+    <cellStyle name="20% - Акцент1 8 13 2" xfId="1934"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="209"/>
+    <cellStyle name="20% - Акцент1 8 14 2" xfId="1935"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="210"/>
+    <cellStyle name="20% - Акцент1 8 15 2" xfId="1936"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="211"/>
+    <cellStyle name="20% - Акцент1 8 16 2" xfId="1937"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="212"/>
+    <cellStyle name="20% - Акцент1 8 17 2" xfId="1938"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="213"/>
+    <cellStyle name="20% - Акцент1 8 18 2" xfId="1939"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="214"/>
+    <cellStyle name="20% - Акцент1 8 19 2" xfId="1940"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="215"/>
+    <cellStyle name="20% - Акцент1 8 2 2" xfId="1941"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="216"/>
+    <cellStyle name="20% - Акцент1 8 20 2" xfId="1942"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="217"/>
+    <cellStyle name="20% - Акцент1 8 21 2" xfId="1943"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="218"/>
+    <cellStyle name="20% - Акцент1 8 22 2" xfId="1944"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="219"/>
+    <cellStyle name="20% - Акцент1 8 23 2" xfId="1945"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="220"/>
+    <cellStyle name="20% - Акцент1 8 24 2" xfId="1946"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="221"/>
+    <cellStyle name="20% - Акцент1 8 25 2" xfId="1947"/>
+    <cellStyle name="20% - Акцент1 8 26" xfId="1930"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="222"/>
+    <cellStyle name="20% - Акцент1 8 3 2" xfId="1948"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="223"/>
+    <cellStyle name="20% - Акцент1 8 4 2" xfId="1949"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="224"/>
+    <cellStyle name="20% - Акцент1 8 5 2" xfId="1950"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="225"/>
+    <cellStyle name="20% - Акцент1 8 6 2" xfId="1951"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="226"/>
+    <cellStyle name="20% - Акцент1 8 7 2" xfId="1952"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="227"/>
+    <cellStyle name="20% - Акцент1 8 8 2" xfId="1953"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="228"/>
+    <cellStyle name="20% - Акцент1 8 9 2" xfId="1954"/>
+    <cellStyle name="20% - Акцент1 9" xfId="229"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="230"/>
+    <cellStyle name="20% - Акцент1 9 10 2" xfId="1956"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="231"/>
+    <cellStyle name="20% - Акцент1 9 11 2" xfId="1957"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="232"/>
+    <cellStyle name="20% - Акцент1 9 12 2" xfId="1958"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="233"/>
+    <cellStyle name="20% - Акцент1 9 13 2" xfId="1959"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="234"/>
+    <cellStyle name="20% - Акцент1 9 14 2" xfId="1960"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="235"/>
+    <cellStyle name="20% - Акцент1 9 15 2" xfId="1961"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="236"/>
+    <cellStyle name="20% - Акцент1 9 16 2" xfId="1962"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="237"/>
+    <cellStyle name="20% - Акцент1 9 17 2" xfId="1963"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="238"/>
+    <cellStyle name="20% - Акцент1 9 18 2" xfId="1964"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="239"/>
+    <cellStyle name="20% - Акцент1 9 19 2" xfId="1965"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="240"/>
+    <cellStyle name="20% - Акцент1 9 2 2" xfId="1966"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="241"/>
+    <cellStyle name="20% - Акцент1 9 20 2" xfId="1967"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="242"/>
+    <cellStyle name="20% - Акцент1 9 21 2" xfId="1968"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="243"/>
+    <cellStyle name="20% - Акцент1 9 22 2" xfId="1969"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="244"/>
+    <cellStyle name="20% - Акцент1 9 23 2" xfId="1970"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="245"/>
+    <cellStyle name="20% - Акцент1 9 24 2" xfId="1971"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="246"/>
+    <cellStyle name="20% - Акцент1 9 25 2" xfId="1972"/>
+    <cellStyle name="20% - Акцент1 9 26" xfId="1955"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="247"/>
+    <cellStyle name="20% - Акцент1 9 3 2" xfId="1973"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="248"/>
+    <cellStyle name="20% - Акцент1 9 4 2" xfId="1974"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="249"/>
+    <cellStyle name="20% - Акцент1 9 5 2" xfId="1975"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="250"/>
+    <cellStyle name="20% - Акцент1 9 6 2" xfId="1976"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="251"/>
+    <cellStyle name="20% - Акцент1 9 7 2" xfId="1977"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="252"/>
+    <cellStyle name="20% - Акцент1 9 8 2" xfId="1978"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="253"/>
+    <cellStyle name="20% - Акцент1 9 9 2" xfId="1979"/>
+    <cellStyle name="20% - Акцент2 2" xfId="254"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="255"/>
+    <cellStyle name="20% - Акцент2 2 10 2" xfId="1981"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="256"/>
+    <cellStyle name="20% - Акцент2 2 11 2" xfId="1982"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="257"/>
+    <cellStyle name="20% - Акцент2 2 12 2" xfId="1983"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="258"/>
+    <cellStyle name="20% - Акцент2 2 13 2" xfId="1984"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="259"/>
+    <cellStyle name="20% - Акцент2 2 14 2" xfId="1985"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="260"/>
+    <cellStyle name="20% - Акцент2 2 15 2" xfId="1986"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="261"/>
+    <cellStyle name="20% - Акцент2 2 16 2" xfId="1987"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="262"/>
+    <cellStyle name="20% - Акцент2 2 17 2" xfId="1988"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="263"/>
+    <cellStyle name="20% - Акцент2 2 18 2" xfId="1989"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="264"/>
+    <cellStyle name="20% - Акцент2 2 19 2" xfId="1990"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="265"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="1991"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="266"/>
+    <cellStyle name="20% - Акцент2 2 20 2" xfId="1992"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="267"/>
+    <cellStyle name="20% - Акцент2 2 21 2" xfId="1993"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="268"/>
+    <cellStyle name="20% - Акцент2 2 22 2" xfId="1994"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="269"/>
+    <cellStyle name="20% - Акцент2 2 23 2" xfId="1995"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="270"/>
+    <cellStyle name="20% - Акцент2 2 24 2" xfId="1996"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="271"/>
+    <cellStyle name="20% - Акцент2 2 25 2" xfId="1997"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="1980"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="272"/>
+    <cellStyle name="20% - Акцент2 2 3 2" xfId="1998"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="273"/>
+    <cellStyle name="20% - Акцент2 2 4 2" xfId="1999"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="274"/>
+    <cellStyle name="20% - Акцент2 2 5 2" xfId="2000"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="275"/>
+    <cellStyle name="20% - Акцент2 2 6 2" xfId="2001"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="276"/>
+    <cellStyle name="20% - Акцент2 2 7 2" xfId="2002"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="277"/>
+    <cellStyle name="20% - Акцент2 2 8 2" xfId="2003"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="278"/>
+    <cellStyle name="20% - Акцент2 2 9 2" xfId="2004"/>
+    <cellStyle name="20% - Акцент2 3" xfId="279"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="280"/>
+    <cellStyle name="20% - Акцент2 3 10 2" xfId="2006"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="281"/>
+    <cellStyle name="20% - Акцент2 3 11 2" xfId="2007"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="282"/>
+    <cellStyle name="20% - Акцент2 3 12 2" xfId="2008"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="283"/>
+    <cellStyle name="20% - Акцент2 3 13 2" xfId="2009"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="284"/>
+    <cellStyle name="20% - Акцент2 3 14 2" xfId="2010"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="285"/>
+    <cellStyle name="20% - Акцент2 3 15 2" xfId="2011"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="286"/>
+    <cellStyle name="20% - Акцент2 3 16 2" xfId="2012"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="287"/>
+    <cellStyle name="20% - Акцент2 3 17 2" xfId="2013"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="288"/>
+    <cellStyle name="20% - Акцент2 3 18 2" xfId="2014"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="289"/>
+    <cellStyle name="20% - Акцент2 3 19 2" xfId="2015"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="290"/>
+    <cellStyle name="20% - Акцент2 3 2 2" xfId="2016"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="291"/>
+    <cellStyle name="20% - Акцент2 3 20 2" xfId="2017"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="292"/>
+    <cellStyle name="20% - Акцент2 3 21 2" xfId="2018"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="293"/>
+    <cellStyle name="20% - Акцент2 3 22 2" xfId="2019"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="294"/>
+    <cellStyle name="20% - Акцент2 3 23 2" xfId="2020"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="295"/>
+    <cellStyle name="20% - Акцент2 3 24 2" xfId="2021"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="296"/>
+    <cellStyle name="20% - Акцент2 3 25 2" xfId="2022"/>
+    <cellStyle name="20% - Акцент2 3 26" xfId="2005"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="297"/>
+    <cellStyle name="20% - Акцент2 3 3 2" xfId="2023"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="298"/>
+    <cellStyle name="20% - Акцент2 3 4 2" xfId="2024"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="299"/>
+    <cellStyle name="20% - Акцент2 3 5 2" xfId="2025"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="300"/>
+    <cellStyle name="20% - Акцент2 3 6 2" xfId="2026"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="301"/>
+    <cellStyle name="20% - Акцент2 3 7 2" xfId="2027"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="302"/>
+    <cellStyle name="20% - Акцент2 3 8 2" xfId="2028"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="303"/>
+    <cellStyle name="20% - Акцент2 3 9 2" xfId="2029"/>
+    <cellStyle name="20% - Акцент2 4" xfId="304"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="305"/>
+    <cellStyle name="20% - Акцент2 4 10 2" xfId="2031"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="306"/>
+    <cellStyle name="20% - Акцент2 4 11 2" xfId="2032"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="307"/>
+    <cellStyle name="20% - Акцент2 4 12 2" xfId="2033"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="308"/>
+    <cellStyle name="20% - Акцент2 4 13 2" xfId="2034"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="309"/>
+    <cellStyle name="20% - Акцент2 4 14 2" xfId="2035"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="310"/>
+    <cellStyle name="20% - Акцент2 4 15 2" xfId="2036"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="311"/>
+    <cellStyle name="20% - Акцент2 4 16 2" xfId="2037"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="312"/>
+    <cellStyle name="20% - Акцент2 4 17 2" xfId="2038"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="313"/>
+    <cellStyle name="20% - Акцент2 4 18 2" xfId="2039"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="314"/>
+    <cellStyle name="20% - Акцент2 4 19 2" xfId="2040"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="315"/>
+    <cellStyle name="20% - Акцент2 4 2 2" xfId="2041"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="316"/>
+    <cellStyle name="20% - Акцент2 4 20 2" xfId="2042"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="317"/>
+    <cellStyle name="20% - Акцент2 4 21 2" xfId="2043"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="318"/>
+    <cellStyle name="20% - Акцент2 4 22 2" xfId="2044"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="319"/>
+    <cellStyle name="20% - Акцент2 4 23 2" xfId="2045"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="320"/>
+    <cellStyle name="20% - Акцент2 4 24 2" xfId="2046"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="321"/>
+    <cellStyle name="20% - Акцент2 4 25 2" xfId="2047"/>
+    <cellStyle name="20% - Акцент2 4 26" xfId="2030"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="322"/>
+    <cellStyle name="20% - Акцент2 4 3 2" xfId="2048"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="323"/>
+    <cellStyle name="20% - Акцент2 4 4 2" xfId="2049"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="324"/>
+    <cellStyle name="20% - Акцент2 4 5 2" xfId="2050"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="325"/>
+    <cellStyle name="20% - Акцент2 4 6 2" xfId="2051"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="326"/>
+    <cellStyle name="20% - Акцент2 4 7 2" xfId="2052"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="327"/>
+    <cellStyle name="20% - Акцент2 4 8 2" xfId="2053"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="328"/>
+    <cellStyle name="20% - Акцент2 4 9 2" xfId="2054"/>
+    <cellStyle name="20% - Акцент2 5" xfId="329"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="330"/>
+    <cellStyle name="20% - Акцент2 5 10 2" xfId="2056"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="331"/>
+    <cellStyle name="20% - Акцент2 5 11 2" xfId="2057"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="332"/>
+    <cellStyle name="20% - Акцент2 5 12 2" xfId="2058"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="333"/>
+    <cellStyle name="20% - Акцент2 5 13 2" xfId="2059"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="334"/>
+    <cellStyle name="20% - Акцент2 5 14 2" xfId="2060"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="335"/>
+    <cellStyle name="20% - Акцент2 5 15 2" xfId="2061"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="336"/>
+    <cellStyle name="20% - Акцент2 5 16 2" xfId="2062"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="337"/>
+    <cellStyle name="20% - Акцент2 5 17 2" xfId="2063"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="338"/>
+    <cellStyle name="20% - Акцент2 5 18 2" xfId="2064"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="339"/>
+    <cellStyle name="20% - Акцент2 5 19 2" xfId="2065"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="340"/>
+    <cellStyle name="20% - Акцент2 5 2 2" xfId="2066"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="341"/>
+    <cellStyle name="20% - Акцент2 5 20 2" xfId="2067"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="342"/>
+    <cellStyle name="20% - Акцент2 5 21 2" xfId="2068"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="343"/>
+    <cellStyle name="20% - Акцент2 5 22 2" xfId="2069"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="344"/>
+    <cellStyle name="20% - Акцент2 5 23 2" xfId="2070"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="345"/>
+    <cellStyle name="20% - Акцент2 5 24 2" xfId="2071"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="346"/>
+    <cellStyle name="20% - Акцент2 5 25 2" xfId="2072"/>
+    <cellStyle name="20% - Акцент2 5 26" xfId="2055"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="347"/>
+    <cellStyle name="20% - Акцент2 5 3 2" xfId="2073"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="348"/>
+    <cellStyle name="20% - Акцент2 5 4 2" xfId="2074"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="349"/>
+    <cellStyle name="20% - Акцент2 5 5 2" xfId="2075"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="350"/>
+    <cellStyle name="20% - Акцент2 5 6 2" xfId="2076"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="351"/>
+    <cellStyle name="20% - Акцент2 5 7 2" xfId="2077"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="352"/>
+    <cellStyle name="20% - Акцент2 5 8 2" xfId="2078"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="353"/>
+    <cellStyle name="20% - Акцент2 5 9 2" xfId="2079"/>
+    <cellStyle name="20% - Акцент2 6" xfId="354"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="355"/>
+    <cellStyle name="20% - Акцент2 6 10 2" xfId="2081"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="356"/>
+    <cellStyle name="20% - Акцент2 6 11 2" xfId="2082"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="357"/>
+    <cellStyle name="20% - Акцент2 6 12 2" xfId="2083"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="358"/>
+    <cellStyle name="20% - Акцент2 6 13 2" xfId="2084"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="359"/>
+    <cellStyle name="20% - Акцент2 6 14 2" xfId="2085"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="360"/>
+    <cellStyle name="20% - Акцент2 6 15 2" xfId="2086"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="361"/>
+    <cellStyle name="20% - Акцент2 6 16 2" xfId="2087"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="362"/>
+    <cellStyle name="20% - Акцент2 6 17 2" xfId="2088"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="363"/>
+    <cellStyle name="20% - Акцент2 6 18 2" xfId="2089"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="364"/>
+    <cellStyle name="20% - Акцент2 6 19 2" xfId="2090"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="365"/>
+    <cellStyle name="20% - Акцент2 6 2 2" xfId="2091"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="366"/>
+    <cellStyle name="20% - Акцент2 6 20 2" xfId="2092"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="367"/>
+    <cellStyle name="20% - Акцент2 6 21 2" xfId="2093"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="368"/>
+    <cellStyle name="20% - Акцент2 6 22 2" xfId="2094"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="369"/>
+    <cellStyle name="20% - Акцент2 6 23 2" xfId="2095"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="370"/>
+    <cellStyle name="20% - Акцент2 6 24 2" xfId="2096"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="371"/>
+    <cellStyle name="20% - Акцент2 6 25 2" xfId="2097"/>
+    <cellStyle name="20% - Акцент2 6 26" xfId="2080"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="372"/>
+    <cellStyle name="20% - Акцент2 6 3 2" xfId="2098"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="373"/>
+    <cellStyle name="20% - Акцент2 6 4 2" xfId="2099"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="374"/>
+    <cellStyle name="20% - Акцент2 6 5 2" xfId="2100"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="375"/>
+    <cellStyle name="20% - Акцент2 6 6 2" xfId="2101"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="376"/>
+    <cellStyle name="20% - Акцент2 6 7 2" xfId="2102"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="377"/>
+    <cellStyle name="20% - Акцент2 6 8 2" xfId="2103"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="378"/>
+    <cellStyle name="20% - Акцент2 6 9 2" xfId="2104"/>
+    <cellStyle name="20% - Акцент2 7" xfId="379"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="380"/>
+    <cellStyle name="20% - Акцент2 7 10 2" xfId="2106"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="381"/>
+    <cellStyle name="20% - Акцент2 7 11 2" xfId="2107"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="382"/>
+    <cellStyle name="20% - Акцент2 7 12 2" xfId="2108"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="383"/>
+    <cellStyle name="20% - Акцент2 7 13 2" xfId="2109"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="384"/>
+    <cellStyle name="20% - Акцент2 7 14 2" xfId="2110"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="385"/>
+    <cellStyle name="20% - Акцент2 7 15 2" xfId="2111"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="386"/>
+    <cellStyle name="20% - Акцент2 7 16 2" xfId="2112"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="387"/>
+    <cellStyle name="20% - Акцент2 7 17 2" xfId="2113"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="388"/>
+    <cellStyle name="20% - Акцент2 7 18 2" xfId="2114"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="389"/>
+    <cellStyle name="20% - Акцент2 7 19 2" xfId="2115"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="390"/>
+    <cellStyle name="20% - Акцент2 7 2 2" xfId="2116"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="391"/>
+    <cellStyle name="20% - Акцент2 7 20 2" xfId="2117"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="392"/>
+    <cellStyle name="20% - Акцент2 7 21 2" xfId="2118"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="393"/>
+    <cellStyle name="20% - Акцент2 7 22 2" xfId="2119"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="394"/>
+    <cellStyle name="20% - Акцент2 7 23 2" xfId="2120"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="395"/>
+    <cellStyle name="20% - Акцент2 7 24 2" xfId="2121"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="396"/>
+    <cellStyle name="20% - Акцент2 7 25 2" xfId="2122"/>
+    <cellStyle name="20% - Акцент2 7 26" xfId="2105"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="397"/>
+    <cellStyle name="20% - Акцент2 7 3 2" xfId="2123"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="398"/>
+    <cellStyle name="20% - Акцент2 7 4 2" xfId="2124"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="399"/>
+    <cellStyle name="20% - Акцент2 7 5 2" xfId="2125"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="400"/>
+    <cellStyle name="20% - Акцент2 7 6 2" xfId="2126"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="401"/>
+    <cellStyle name="20% - Акцент2 7 7 2" xfId="2127"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="402"/>
+    <cellStyle name="20% - Акцент2 7 8 2" xfId="2128"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="403"/>
+    <cellStyle name="20% - Акцент2 7 9 2" xfId="2129"/>
+    <cellStyle name="20% - Акцент2 8" xfId="404"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="405"/>
+    <cellStyle name="20% - Акцент2 8 10 2" xfId="2131"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="406"/>
+    <cellStyle name="20% - Акцент2 8 11 2" xfId="2132"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="407"/>
+    <cellStyle name="20% - Акцент2 8 12 2" xfId="2133"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="408"/>
+    <cellStyle name="20% - Акцент2 8 13 2" xfId="2134"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="409"/>
+    <cellStyle name="20% - Акцент2 8 14 2" xfId="2135"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="410"/>
+    <cellStyle name="20% - Акцент2 8 15 2" xfId="2136"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="411"/>
+    <cellStyle name="20% - Акцент2 8 16 2" xfId="2137"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="412"/>
+    <cellStyle name="20% - Акцент2 8 17 2" xfId="2138"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="413"/>
+    <cellStyle name="20% - Акцент2 8 18 2" xfId="2139"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="414"/>
+    <cellStyle name="20% - Акцент2 8 19 2" xfId="2140"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="415"/>
+    <cellStyle name="20% - Акцент2 8 2 2" xfId="2141"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="416"/>
+    <cellStyle name="20% - Акцент2 8 20 2" xfId="2142"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="417"/>
+    <cellStyle name="20% - Акцент2 8 21 2" xfId="2143"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="418"/>
+    <cellStyle name="20% - Акцент2 8 22 2" xfId="2144"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="419"/>
+    <cellStyle name="20% - Акцент2 8 23 2" xfId="2145"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="420"/>
+    <cellStyle name="20% - Акцент2 8 24 2" xfId="2146"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="421"/>
+    <cellStyle name="20% - Акцент2 8 25 2" xfId="2147"/>
+    <cellStyle name="20% - Акцент2 8 26" xfId="2130"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="422"/>
+    <cellStyle name="20% - Акцент2 8 3 2" xfId="2148"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="423"/>
+    <cellStyle name="20% - Акцент2 8 4 2" xfId="2149"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="424"/>
+    <cellStyle name="20% - Акцент2 8 5 2" xfId="2150"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="425"/>
+    <cellStyle name="20% - Акцент2 8 6 2" xfId="2151"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="426"/>
+    <cellStyle name="20% - Акцент2 8 7 2" xfId="2152"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="427"/>
+    <cellStyle name="20% - Акцент2 8 8 2" xfId="2153"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="428"/>
+    <cellStyle name="20% - Акцент2 8 9 2" xfId="2154"/>
+    <cellStyle name="20% - Акцент2 9" xfId="429"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="430"/>
+    <cellStyle name="20% - Акцент2 9 10 2" xfId="2156"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="431"/>
+    <cellStyle name="20% - Акцент2 9 11 2" xfId="2157"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="432"/>
+    <cellStyle name="20% - Акцент2 9 12 2" xfId="2158"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="433"/>
+    <cellStyle name="20% - Акцент2 9 13 2" xfId="2159"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="434"/>
+    <cellStyle name="20% - Акцент2 9 14 2" xfId="2160"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="435"/>
+    <cellStyle name="20% - Акцент2 9 15 2" xfId="2161"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="436"/>
+    <cellStyle name="20% - Акцент2 9 16 2" xfId="2162"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="437"/>
+    <cellStyle name="20% - Акцент2 9 17 2" xfId="2163"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="438"/>
+    <cellStyle name="20% - Акцент2 9 18 2" xfId="2164"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="439"/>
+    <cellStyle name="20% - Акцент2 9 19 2" xfId="2165"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="440"/>
+    <cellStyle name="20% - Акцент2 9 2 2" xfId="2166"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="441"/>
+    <cellStyle name="20% - Акцент2 9 20 2" xfId="2167"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="442"/>
+    <cellStyle name="20% - Акцент2 9 21 2" xfId="2168"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="443"/>
+    <cellStyle name="20% - Акцент2 9 22 2" xfId="2169"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="444"/>
+    <cellStyle name="20% - Акцент2 9 23 2" xfId="2170"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="445"/>
+    <cellStyle name="20% - Акцент2 9 24 2" xfId="2171"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="446"/>
+    <cellStyle name="20% - Акцент2 9 25 2" xfId="2172"/>
+    <cellStyle name="20% - Акцент2 9 26" xfId="2155"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="447"/>
+    <cellStyle name="20% - Акцент2 9 3 2" xfId="2173"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="448"/>
+    <cellStyle name="20% - Акцент2 9 4 2" xfId="2174"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="449"/>
+    <cellStyle name="20% - Акцент2 9 5 2" xfId="2175"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="450"/>
+    <cellStyle name="20% - Акцент2 9 6 2" xfId="2176"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="451"/>
+    <cellStyle name="20% - Акцент2 9 7 2" xfId="2177"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="452"/>
+    <cellStyle name="20% - Акцент2 9 8 2" xfId="2178"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="453"/>
+    <cellStyle name="20% - Акцент2 9 9 2" xfId="2179"/>
+    <cellStyle name="20% - Акцент3 2" xfId="454"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="455"/>
+    <cellStyle name="20% - Акцент3 2 10 2" xfId="2181"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="456"/>
+    <cellStyle name="20% - Акцент3 2 11 2" xfId="2182"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="457"/>
+    <cellStyle name="20% - Акцент3 2 12 2" xfId="2183"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="458"/>
+    <cellStyle name="20% - Акцент3 2 13 2" xfId="2184"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="459"/>
+    <cellStyle name="20% - Акцент3 2 14 2" xfId="2185"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="460"/>
+    <cellStyle name="20% - Акцент3 2 15 2" xfId="2186"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="461"/>
+    <cellStyle name="20% - Акцент3 2 16 2" xfId="2187"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="462"/>
+    <cellStyle name="20% - Акцент3 2 17 2" xfId="2188"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="463"/>
+    <cellStyle name="20% - Акцент3 2 18 2" xfId="2189"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="464"/>
+    <cellStyle name="20% - Акцент3 2 19 2" xfId="2190"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="465"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="2191"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="466"/>
+    <cellStyle name="20% - Акцент3 2 20 2" xfId="2192"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="467"/>
+    <cellStyle name="20% - Акцент3 2 21 2" xfId="2193"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="468"/>
+    <cellStyle name="20% - Акцент3 2 22 2" xfId="2194"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="469"/>
+    <cellStyle name="20% - Акцент3 2 23 2" xfId="2195"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="470"/>
+    <cellStyle name="20% - Акцент3 2 24 2" xfId="2196"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="471"/>
+    <cellStyle name="20% - Акцент3 2 25 2" xfId="2197"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="2180"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="472"/>
+    <cellStyle name="20% - Акцент3 2 3 2" xfId="2198"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="473"/>
+    <cellStyle name="20% - Акцент3 2 4 2" xfId="2199"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="474"/>
+    <cellStyle name="20% - Акцент3 2 5 2" xfId="2200"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="475"/>
+    <cellStyle name="20% - Акцент3 2 6 2" xfId="2201"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="476"/>
+    <cellStyle name="20% - Акцент3 2 7 2" xfId="2202"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="477"/>
+    <cellStyle name="20% - Акцент3 2 8 2" xfId="2203"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="478"/>
+    <cellStyle name="20% - Акцент3 2 9 2" xfId="2204"/>
+    <cellStyle name="20% - Акцент3 3" xfId="479"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="480"/>
+    <cellStyle name="20% - Акцент3 3 10 2" xfId="2206"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="481"/>
+    <cellStyle name="20% - Акцент3 3 11 2" xfId="2207"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="482"/>
+    <cellStyle name="20% - Акцент3 3 12 2" xfId="2208"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="483"/>
+    <cellStyle name="20% - Акцент3 3 13 2" xfId="2209"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="484"/>
+    <cellStyle name="20% - Акцент3 3 14 2" xfId="2210"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="485"/>
+    <cellStyle name="20% - Акцент3 3 15 2" xfId="2211"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="486"/>
+    <cellStyle name="20% - Акцент3 3 16 2" xfId="2212"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="487"/>
+    <cellStyle name="20% - Акцент3 3 17 2" xfId="2213"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="488"/>
+    <cellStyle name="20% - Акцент3 3 18 2" xfId="2214"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="489"/>
+    <cellStyle name="20% - Акцент3 3 19 2" xfId="2215"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="490"/>
+    <cellStyle name="20% - Акцент3 3 2 2" xfId="2216"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="491"/>
+    <cellStyle name="20% - Акцент3 3 20 2" xfId="2217"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="492"/>
+    <cellStyle name="20% - Акцент3 3 21 2" xfId="2218"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="493"/>
+    <cellStyle name="20% - Акцент3 3 22 2" xfId="2219"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="494"/>
+    <cellStyle name="20% - Акцент3 3 23 2" xfId="2220"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="495"/>
+    <cellStyle name="20% - Акцент3 3 24 2" xfId="2221"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="496"/>
+    <cellStyle name="20% - Акцент3 3 25 2" xfId="2222"/>
+    <cellStyle name="20% - Акцент3 3 26" xfId="2205"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="497"/>
+    <cellStyle name="20% - Акцент3 3 3 2" xfId="2223"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="498"/>
+    <cellStyle name="20% - Акцент3 3 4 2" xfId="2224"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="499"/>
+    <cellStyle name="20% - Акцент3 3 5 2" xfId="2225"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="500"/>
+    <cellStyle name="20% - Акцент3 3 6 2" xfId="2226"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="501"/>
+    <cellStyle name="20% - Акцент3 3 7 2" xfId="2227"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="502"/>
+    <cellStyle name="20% - Акцент3 3 8 2" xfId="2228"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="503"/>
+    <cellStyle name="20% - Акцент3 3 9 2" xfId="2229"/>
+    <cellStyle name="20% - Акцент3 4" xfId="504"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="505"/>
+    <cellStyle name="20% - Акцент3 4 10 2" xfId="2231"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="506"/>
+    <cellStyle name="20% - Акцент3 4 11 2" xfId="2232"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="507"/>
+    <cellStyle name="20% - Акцент3 4 12 2" xfId="2233"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="508"/>
+    <cellStyle name="20% - Акцент3 4 13 2" xfId="2234"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="509"/>
+    <cellStyle name="20% - Акцент3 4 14 2" xfId="2235"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="510"/>
+    <cellStyle name="20% - Акцент3 4 15 2" xfId="2236"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="511"/>
+    <cellStyle name="20% - Акцент3 4 16 2" xfId="2237"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="512"/>
+    <cellStyle name="20% - Акцент3 4 17 2" xfId="2238"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="513"/>
+    <cellStyle name="20% - Акцент3 4 18 2" xfId="2239"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="514"/>
+    <cellStyle name="20% - Акцент3 4 19 2" xfId="2240"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="515"/>
+    <cellStyle name="20% - Акцент3 4 2 2" xfId="2241"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="516"/>
+    <cellStyle name="20% - Акцент3 4 20 2" xfId="2242"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="517"/>
+    <cellStyle name="20% - Акцент3 4 21 2" xfId="2243"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="518"/>
+    <cellStyle name="20% - Акцент3 4 22 2" xfId="2244"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="519"/>
+    <cellStyle name="20% - Акцент3 4 23 2" xfId="2245"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="520"/>
+    <cellStyle name="20% - Акцент3 4 24 2" xfId="2246"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="521"/>
+    <cellStyle name="20% - Акцент3 4 25 2" xfId="2247"/>
+    <cellStyle name="20% - Акцент3 4 26" xfId="2230"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="522"/>
+    <cellStyle name="20% - Акцент3 4 3 2" xfId="2248"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="523"/>
+    <cellStyle name="20% - Акцент3 4 4 2" xfId="2249"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="524"/>
+    <cellStyle name="20% - Акцент3 4 5 2" xfId="2250"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="525"/>
+    <cellStyle name="20% - Акцент3 4 6 2" xfId="2251"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="526"/>
+    <cellStyle name="20% - Акцент3 4 7 2" xfId="2252"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="527"/>
+    <cellStyle name="20% - Акцент3 4 8 2" xfId="2253"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="528"/>
+    <cellStyle name="20% - Акцент3 4 9 2" xfId="2254"/>
+    <cellStyle name="20% - Акцент3 5" xfId="529"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="530"/>
+    <cellStyle name="20% - Акцент3 5 10 2" xfId="2256"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="531"/>
+    <cellStyle name="20% - Акцент3 5 11 2" xfId="2257"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="532"/>
+    <cellStyle name="20% - Акцент3 5 12 2" xfId="2258"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="533"/>
+    <cellStyle name="20% - Акцент3 5 13 2" xfId="2259"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="534"/>
+    <cellStyle name="20% - Акцент3 5 14 2" xfId="2260"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="535"/>
+    <cellStyle name="20% - Акцент3 5 15 2" xfId="2261"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="536"/>
+    <cellStyle name="20% - Акцент3 5 16 2" xfId="2262"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="537"/>
+    <cellStyle name="20% - Акцент3 5 17 2" xfId="2263"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="538"/>
+    <cellStyle name="20% - Акцент3 5 18 2" xfId="2264"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="539"/>
+    <cellStyle name="20% - Акцент3 5 19 2" xfId="2265"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="540"/>
+    <cellStyle name="20% - Акцент3 5 2 2" xfId="2266"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="541"/>
+    <cellStyle name="20% - Акцент3 5 20 2" xfId="2267"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="542"/>
+    <cellStyle name="20% - Акцент3 5 21 2" xfId="2268"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="543"/>
+    <cellStyle name="20% - Акцент3 5 22 2" xfId="2269"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="544"/>
+    <cellStyle name="20% - Акцент3 5 23 2" xfId="2270"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="545"/>
+    <cellStyle name="20% - Акцент3 5 24 2" xfId="2271"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="546"/>
+    <cellStyle name="20% - Акцент3 5 25 2" xfId="2272"/>
+    <cellStyle name="20% - Акцент3 5 26" xfId="2255"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="547"/>
+    <cellStyle name="20% - Акцент3 5 3 2" xfId="2273"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="548"/>
+    <cellStyle name="20% - Акцент3 5 4 2" xfId="2274"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="549"/>
+    <cellStyle name="20% - Акцент3 5 5 2" xfId="2275"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="550"/>
+    <cellStyle name="20% - Акцент3 5 6 2" xfId="2276"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="551"/>
+    <cellStyle name="20% - Акцент3 5 7 2" xfId="2277"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="552"/>
+    <cellStyle name="20% - Акцент3 5 8 2" xfId="2278"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="553"/>
+    <cellStyle name="20% - Акцент3 5 9 2" xfId="2279"/>
+    <cellStyle name="20% - Акцент3 6" xfId="554"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="555"/>
+    <cellStyle name="20% - Акцент3 6 10 2" xfId="2281"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="556"/>
+    <cellStyle name="20% - Акцент3 6 11 2" xfId="2282"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="557"/>
+    <cellStyle name="20% - Акцент3 6 12 2" xfId="2283"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="558"/>
+    <cellStyle name="20% - Акцент3 6 13 2" xfId="2284"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="559"/>
+    <cellStyle name="20% - Акцент3 6 14 2" xfId="2285"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="560"/>
+    <cellStyle name="20% - Акцент3 6 15 2" xfId="2286"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="561"/>
+    <cellStyle name="20% - Акцент3 6 16 2" xfId="2287"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="562"/>
+    <cellStyle name="20% - Акцент3 6 17 2" xfId="2288"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="563"/>
+    <cellStyle name="20% - Акцент3 6 18 2" xfId="2289"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="564"/>
+    <cellStyle name="20% - Акцент3 6 19 2" xfId="2290"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="565"/>
+    <cellStyle name="20% - Акцент3 6 2 2" xfId="2291"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="566"/>
+    <cellStyle name="20% - Акцент3 6 20 2" xfId="2292"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="567"/>
+    <cellStyle name="20% - Акцент3 6 21 2" xfId="2293"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="568"/>
+    <cellStyle name="20% - Акцент3 6 22 2" xfId="2294"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="569"/>
+    <cellStyle name="20% - Акцент3 6 23 2" xfId="2295"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="570"/>
+    <cellStyle name="20% - Акцент3 6 24 2" xfId="2296"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="571"/>
+    <cellStyle name="20% - Акцент3 6 25 2" xfId="2297"/>
+    <cellStyle name="20% - Акцент3 6 26" xfId="2280"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="572"/>
+    <cellStyle name="20% - Акцент3 6 3 2" xfId="2298"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="573"/>
+    <cellStyle name="20% - Акцент3 6 4 2" xfId="2299"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="574"/>
+    <cellStyle name="20% - Акцент3 6 5 2" xfId="2300"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="575"/>
+    <cellStyle name="20% - Акцент3 6 6 2" xfId="2301"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="576"/>
+    <cellStyle name="20% - Акцент3 6 7 2" xfId="2302"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="577"/>
+    <cellStyle name="20% - Акцент3 6 8 2" xfId="2303"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="578"/>
+    <cellStyle name="20% - Акцент3 6 9 2" xfId="2304"/>
+    <cellStyle name="20% - Акцент3 7" xfId="579"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="580"/>
+    <cellStyle name="20% - Акцент3 7 10 2" xfId="2306"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="581"/>
+    <cellStyle name="20% - Акцент3 7 11 2" xfId="2307"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="582"/>
+    <cellStyle name="20% - Акцент3 7 12 2" xfId="2308"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="583"/>
+    <cellStyle name="20% - Акцент3 7 13 2" xfId="2309"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="584"/>
+    <cellStyle name="20% - Акцент3 7 14 2" xfId="2310"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="585"/>
+    <cellStyle name="20% - Акцент3 7 15 2" xfId="2311"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="586"/>
+    <cellStyle name="20% - Акцент3 7 16 2" xfId="2312"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="587"/>
+    <cellStyle name="20% - Акцент3 7 17 2" xfId="2313"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="588"/>
+    <cellStyle name="20% - Акцент3 7 18 2" xfId="2314"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="589"/>
+    <cellStyle name="20% - Акцент3 7 19 2" xfId="2315"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="590"/>
+    <cellStyle name="20% - Акцент3 7 2 2" xfId="2316"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="591"/>
+    <cellStyle name="20% - Акцент3 7 20 2" xfId="2317"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="592"/>
+    <cellStyle name="20% - Акцент3 7 21 2" xfId="2318"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="593"/>
+    <cellStyle name="20% - Акцент3 7 22 2" xfId="2319"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="594"/>
+    <cellStyle name="20% - Акцент3 7 23 2" xfId="2320"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="595"/>
+    <cellStyle name="20% - Акцент3 7 24 2" xfId="2321"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="596"/>
+    <cellStyle name="20% - Акцент3 7 25 2" xfId="2322"/>
+    <cellStyle name="20% - Акцент3 7 26" xfId="2305"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="597"/>
+    <cellStyle name="20% - Акцент3 7 3 2" xfId="2323"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="598"/>
+    <cellStyle name="20% - Акцент3 7 4 2" xfId="2324"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="599"/>
+    <cellStyle name="20% - Акцент3 7 5 2" xfId="2325"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="600"/>
+    <cellStyle name="20% - Акцент3 7 6 2" xfId="2326"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="601"/>
+    <cellStyle name="20% - Акцент3 7 7 2" xfId="2327"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="602"/>
+    <cellStyle name="20% - Акцент3 7 8 2" xfId="2328"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="603"/>
+    <cellStyle name="20% - Акцент3 7 9 2" xfId="2329"/>
+    <cellStyle name="20% - Акцент3 8" xfId="604"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="605"/>
+    <cellStyle name="20% - Акцент3 8 10 2" xfId="2331"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="606"/>
+    <cellStyle name="20% - Акцент3 8 11 2" xfId="2332"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="607"/>
+    <cellStyle name="20% - Акцент3 8 12 2" xfId="2333"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="608"/>
+    <cellStyle name="20% - Акцент3 8 13 2" xfId="2334"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="609"/>
+    <cellStyle name="20% - Акцент3 8 14 2" xfId="2335"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="610"/>
+    <cellStyle name="20% - Акцент3 8 15 2" xfId="2336"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="611"/>
+    <cellStyle name="20% - Акцент3 8 16 2" xfId="2337"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="612"/>
+    <cellStyle name="20% - Акцент3 8 17 2" xfId="2338"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="613"/>
+    <cellStyle name="20% - Акцент3 8 18 2" xfId="2339"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="614"/>
+    <cellStyle name="20% - Акцент3 8 19 2" xfId="2340"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="615"/>
+    <cellStyle name="20% - Акцент3 8 2 2" xfId="2341"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="616"/>
+    <cellStyle name="20% - Акцент3 8 20 2" xfId="2342"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="617"/>
+    <cellStyle name="20% - Акцент3 8 21 2" xfId="2343"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="618"/>
+    <cellStyle name="20% - Акцент3 8 22 2" xfId="2344"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="619"/>
+    <cellStyle name="20% - Акцент3 8 23 2" xfId="2345"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="620"/>
+    <cellStyle name="20% - Акцент3 8 24 2" xfId="2346"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="621"/>
+    <cellStyle name="20% - Акцент3 8 25 2" xfId="2347"/>
+    <cellStyle name="20% - Акцент3 8 26" xfId="2330"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="622"/>
+    <cellStyle name="20% - Акцент3 8 3 2" xfId="2348"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="623"/>
+    <cellStyle name="20% - Акцент3 8 4 2" xfId="2349"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="624"/>
+    <cellStyle name="20% - Акцент3 8 5 2" xfId="2350"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="625"/>
+    <cellStyle name="20% - Акцент3 8 6 2" xfId="2351"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="626"/>
+    <cellStyle name="20% - Акцент3 8 7 2" xfId="2352"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="627"/>
+    <cellStyle name="20% - Акцент3 8 8 2" xfId="2353"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="628"/>
+    <cellStyle name="20% - Акцент3 8 9 2" xfId="2354"/>
+    <cellStyle name="20% - Акцент3 9" xfId="629"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="630"/>
+    <cellStyle name="20% - Акцент3 9 10 2" xfId="2356"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="631"/>
+    <cellStyle name="20% - Акцент3 9 11 2" xfId="2357"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="632"/>
+    <cellStyle name="20% - Акцент3 9 12 2" xfId="2358"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="633"/>
+    <cellStyle name="20% - Акцент3 9 13 2" xfId="2359"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="634"/>
+    <cellStyle name="20% - Акцент3 9 14 2" xfId="2360"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="635"/>
+    <cellStyle name="20% - Акцент3 9 15 2" xfId="2361"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="636"/>
+    <cellStyle name="20% - Акцент3 9 16 2" xfId="2362"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="637"/>
+    <cellStyle name="20% - Акцент3 9 17 2" xfId="2363"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="638"/>
+    <cellStyle name="20% - Акцент3 9 18 2" xfId="2364"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="639"/>
+    <cellStyle name="20% - Акцент3 9 19 2" xfId="2365"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="640"/>
+    <cellStyle name="20% - Акцент3 9 2 2" xfId="2366"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="641"/>
+    <cellStyle name="20% - Акцент3 9 20 2" xfId="2367"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="642"/>
+    <cellStyle name="20% - Акцент3 9 21 2" xfId="2368"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="643"/>
+    <cellStyle name="20% - Акцент3 9 22 2" xfId="2369"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="644"/>
+    <cellStyle name="20% - Акцент3 9 23 2" xfId="2370"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="645"/>
+    <cellStyle name="20% - Акцент3 9 24 2" xfId="2371"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="646"/>
+    <cellStyle name="20% - Акцент3 9 25 2" xfId="2372"/>
+    <cellStyle name="20% - Акцент3 9 26" xfId="2355"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="647"/>
+    <cellStyle name="20% - Акцент3 9 3 2" xfId="2373"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="648"/>
+    <cellStyle name="20% - Акцент3 9 4 2" xfId="2374"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="649"/>
+    <cellStyle name="20% - Акцент3 9 5 2" xfId="2375"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="650"/>
+    <cellStyle name="20% - Акцент3 9 6 2" xfId="2376"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="651"/>
+    <cellStyle name="20% - Акцент3 9 7 2" xfId="2377"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="652"/>
+    <cellStyle name="20% - Акцент3 9 8 2" xfId="2378"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="653"/>
+    <cellStyle name="20% - Акцент3 9 9 2" xfId="2379"/>
+    <cellStyle name="20% - Акцент4 2" xfId="654"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="655"/>
+    <cellStyle name="20% - Акцент4 2 10 2" xfId="2381"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="656"/>
+    <cellStyle name="20% - Акцент4 2 11 2" xfId="2382"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="657"/>
+    <cellStyle name="20% - Акцент4 2 12 2" xfId="2383"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="658"/>
+    <cellStyle name="20% - Акцент4 2 13 2" xfId="2384"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="659"/>
+    <cellStyle name="20% - Акцент4 2 14 2" xfId="2385"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="660"/>
+    <cellStyle name="20% - Акцент4 2 15 2" xfId="2386"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="661"/>
+    <cellStyle name="20% - Акцент4 2 16 2" xfId="2387"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="662"/>
+    <cellStyle name="20% - Акцент4 2 17 2" xfId="2388"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="663"/>
+    <cellStyle name="20% - Акцент4 2 18 2" xfId="2389"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="664"/>
+    <cellStyle name="20% - Акцент4 2 19 2" xfId="2390"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="665"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="2391"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="666"/>
+    <cellStyle name="20% - Акцент4 2 20 2" xfId="2392"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="667"/>
+    <cellStyle name="20% - Акцент4 2 21 2" xfId="2393"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="668"/>
+    <cellStyle name="20% - Акцент4 2 22 2" xfId="2394"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="669"/>
+    <cellStyle name="20% - Акцент4 2 23 2" xfId="2395"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="670"/>
+    <cellStyle name="20% - Акцент4 2 24 2" xfId="2396"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="671"/>
+    <cellStyle name="20% - Акцент4 2 25 2" xfId="2397"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="2380"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="672"/>
+    <cellStyle name="20% - Акцент4 2 3 2" xfId="2398"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="673"/>
+    <cellStyle name="20% - Акцент4 2 4 2" xfId="2399"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="674"/>
+    <cellStyle name="20% - Акцент4 2 5 2" xfId="2400"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="675"/>
+    <cellStyle name="20% - Акцент4 2 6 2" xfId="2401"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="676"/>
+    <cellStyle name="20% - Акцент4 2 7 2" xfId="2402"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="677"/>
+    <cellStyle name="20% - Акцент4 2 8 2" xfId="2403"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="678"/>
+    <cellStyle name="20% - Акцент4 2 9 2" xfId="2404"/>
+    <cellStyle name="20% - Акцент4 3" xfId="679"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="680"/>
+    <cellStyle name="20% - Акцент4 3 10 2" xfId="2406"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="681"/>
+    <cellStyle name="20% - Акцент4 3 11 2" xfId="2407"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="682"/>
+    <cellStyle name="20% - Акцент4 3 12 2" xfId="2408"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="683"/>
+    <cellStyle name="20% - Акцент4 3 13 2" xfId="2409"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="684"/>
+    <cellStyle name="20% - Акцент4 3 14 2" xfId="2410"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="685"/>
+    <cellStyle name="20% - Акцент4 3 15 2" xfId="2411"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="686"/>
+    <cellStyle name="20% - Акцент4 3 16 2" xfId="2412"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="687"/>
+    <cellStyle name="20% - Акцент4 3 17 2" xfId="2413"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="688"/>
+    <cellStyle name="20% - Акцент4 3 18 2" xfId="2414"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="689"/>
+    <cellStyle name="20% - Акцент4 3 19 2" xfId="2415"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="690"/>
+    <cellStyle name="20% - Акцент4 3 2 2" xfId="2416"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="691"/>
+    <cellStyle name="20% - Акцент4 3 20 2" xfId="2417"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="692"/>
+    <cellStyle name="20% - Акцент4 3 21 2" xfId="2418"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="693"/>
+    <cellStyle name="20% - Акцент4 3 22 2" xfId="2419"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="694"/>
+    <cellStyle name="20% - Акцент4 3 23 2" xfId="2420"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="695"/>
+    <cellStyle name="20% - Акцент4 3 24 2" xfId="2421"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="696"/>
+    <cellStyle name="20% - Акцент4 3 25 2" xfId="2422"/>
+    <cellStyle name="20% - Акцент4 3 26" xfId="2405"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="697"/>
+    <cellStyle name="20% - Акцент4 3 3 2" xfId="2423"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="698"/>
+    <cellStyle name="20% - Акцент4 3 4 2" xfId="2424"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="699"/>
+    <cellStyle name="20% - Акцент4 3 5 2" xfId="2425"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="700"/>
+    <cellStyle name="20% - Акцент4 3 6 2" xfId="2426"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="701"/>
+    <cellStyle name="20% - Акцент4 3 7 2" xfId="2427"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="702"/>
+    <cellStyle name="20% - Акцент4 3 8 2" xfId="2428"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="703"/>
+    <cellStyle name="20% - Акцент4 3 9 2" xfId="2429"/>
+    <cellStyle name="20% - Акцент4 4" xfId="704"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="705"/>
+    <cellStyle name="20% - Акцент4 4 10 2" xfId="2431"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="706"/>
+    <cellStyle name="20% - Акцент4 4 11 2" xfId="2432"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="707"/>
+    <cellStyle name="20% - Акцент4 4 12 2" xfId="2433"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="708"/>
+    <cellStyle name="20% - Акцент4 4 13 2" xfId="2434"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="709"/>
+    <cellStyle name="20% - Акцент4 4 14 2" xfId="2435"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="710"/>
+    <cellStyle name="20% - Акцент4 4 15 2" xfId="2436"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="711"/>
+    <cellStyle name="20% - Акцент4 4 16 2" xfId="2437"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="712"/>
+    <cellStyle name="20% - Акцент4 4 17 2" xfId="2438"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="713"/>
+    <cellStyle name="20% - Акцент4 4 18 2" xfId="2439"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="714"/>
+    <cellStyle name="20% - Акцент4 4 19 2" xfId="2440"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="715"/>
+    <cellStyle name="20% - Акцент4 4 2 2" xfId="2441"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="716"/>
+    <cellStyle name="20% - Акцент4 4 20 2" xfId="2442"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="717"/>
+    <cellStyle name="20% - Акцент4 4 21 2" xfId="2443"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="718"/>
+    <cellStyle name="20% - Акцент4 4 22 2" xfId="2444"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="719"/>
+    <cellStyle name="20% - Акцент4 4 23 2" xfId="2445"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="720"/>
+    <cellStyle name="20% - Акцент4 4 24 2" xfId="2446"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="721"/>
+    <cellStyle name="20% - Акцент4 4 25 2" xfId="2447"/>
+    <cellStyle name="20% - Акцент4 4 26" xfId="2430"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="722"/>
+    <cellStyle name="20% - Акцент4 4 3 2" xfId="2448"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="723"/>
+    <cellStyle name="20% - Акцент4 4 4 2" xfId="2449"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="724"/>
+    <cellStyle name="20% - Акцент4 4 5 2" xfId="2450"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="725"/>
+    <cellStyle name="20% - Акцент4 4 6 2" xfId="2451"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="726"/>
+    <cellStyle name="20% - Акцент4 4 7 2" xfId="2452"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="727"/>
+    <cellStyle name="20% - Акцент4 4 8 2" xfId="2453"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="728"/>
+    <cellStyle name="20% - Акцент4 4 9 2" xfId="2454"/>
+    <cellStyle name="20% - Акцент4 5" xfId="729"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="730"/>
+    <cellStyle name="20% - Акцент4 5 10 2" xfId="2456"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="731"/>
+    <cellStyle name="20% - Акцент4 5 11 2" xfId="2457"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="732"/>
+    <cellStyle name="20% - Акцент4 5 12 2" xfId="2458"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="733"/>
+    <cellStyle name="20% - Акцент4 5 13 2" xfId="2459"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="734"/>
+    <cellStyle name="20% - Акцент4 5 14 2" xfId="2460"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="735"/>
+    <cellStyle name="20% - Акцент4 5 15 2" xfId="2461"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="736"/>
+    <cellStyle name="20% - Акцент4 5 16 2" xfId="2462"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="737"/>
+    <cellStyle name="20% - Акцент4 5 17 2" xfId="2463"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="738"/>
+    <cellStyle name="20% - Акцент4 5 18 2" xfId="2464"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="739"/>
+    <cellStyle name="20% - Акцент4 5 19 2" xfId="2465"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="740"/>
+    <cellStyle name="20% - Акцент4 5 2 2" xfId="2466"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="741"/>
+    <cellStyle name="20% - Акцент4 5 20 2" xfId="2467"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="742"/>
+    <cellStyle name="20% - Акцент4 5 21 2" xfId="2468"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="743"/>
+    <cellStyle name="20% - Акцент4 5 22 2" xfId="2469"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="744"/>
+    <cellStyle name="20% - Акцент4 5 23 2" xfId="2470"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="745"/>
+    <cellStyle name="20% - Акцент4 5 24 2" xfId="2471"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="746"/>
+    <cellStyle name="20% - Акцент4 5 25 2" xfId="2472"/>
+    <cellStyle name="20% - Акцент4 5 26" xfId="2455"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="747"/>
+    <cellStyle name="20% - Акцент4 5 3 2" xfId="2473"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="748"/>
+    <cellStyle name="20% - Акцент4 5 4 2" xfId="2474"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="749"/>
+    <cellStyle name="20% - Акцент4 5 5 2" xfId="2475"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="750"/>
+    <cellStyle name="20% - Акцент4 5 6 2" xfId="2476"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="751"/>
+    <cellStyle name="20% - Акцент4 5 7 2" xfId="2477"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="752"/>
+    <cellStyle name="20% - Акцент4 5 8 2" xfId="2478"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="753"/>
+    <cellStyle name="20% - Акцент4 5 9 2" xfId="2479"/>
+    <cellStyle name="20% - Акцент4 6" xfId="754"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="755"/>
+    <cellStyle name="20% - Акцент4 6 10 2" xfId="2481"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="756"/>
+    <cellStyle name="20% - Акцент4 6 11 2" xfId="2482"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="757"/>
+    <cellStyle name="20% - Акцент4 6 12 2" xfId="2483"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="758"/>
+    <cellStyle name="20% - Акцент4 6 13 2" xfId="2484"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="759"/>
+    <cellStyle name="20% - Акцент4 6 14 2" xfId="2485"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="760"/>
+    <cellStyle name="20% - Акцент4 6 15 2" xfId="2486"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="761"/>
+    <cellStyle name="20% - Акцент4 6 16 2" xfId="2487"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="762"/>
+    <cellStyle name="20% - Акцент4 6 17 2" xfId="2488"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="763"/>
+    <cellStyle name="20% - Акцент4 6 18 2" xfId="2489"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="764"/>
+    <cellStyle name="20% - Акцент4 6 19 2" xfId="2490"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="765"/>
+    <cellStyle name="20% - Акцент4 6 2 2" xfId="2491"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="766"/>
+    <cellStyle name="20% - Акцент4 6 20 2" xfId="2492"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="767"/>
+    <cellStyle name="20% - Акцент4 6 21 2" xfId="2493"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="768"/>
+    <cellStyle name="20% - Акцент4 6 22 2" xfId="2494"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="769"/>
+    <cellStyle name="20% - Акцент4 6 23 2" xfId="2495"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="770"/>
+    <cellStyle name="20% - Акцент4 6 24 2" xfId="2496"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="771"/>
+    <cellStyle name="20% - Акцент4 6 25 2" xfId="2497"/>
+    <cellStyle name="20% - Акцент4 6 26" xfId="2480"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="772"/>
+    <cellStyle name="20% - Акцент4 6 3 2" xfId="2498"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="773"/>
+    <cellStyle name="20% - Акцент4 6 4 2" xfId="2499"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="774"/>
+    <cellStyle name="20% - Акцент4 6 5 2" xfId="2500"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="775"/>
+    <cellStyle name="20% - Акцент4 6 6 2" xfId="2501"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="776"/>
+    <cellStyle name="20% - Акцент4 6 7 2" xfId="2502"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="777"/>
+    <cellStyle name="20% - Акцент4 6 8 2" xfId="2503"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="778"/>
+    <cellStyle name="20% - Акцент4 6 9 2" xfId="2504"/>
+    <cellStyle name="20% - Акцент4 7" xfId="779"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="780"/>
+    <cellStyle name="20% - Акцент4 7 10 2" xfId="2506"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="781"/>
+    <cellStyle name="20% - Акцент4 7 11 2" xfId="2507"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="782"/>
+    <cellStyle name="20% - Акцент4 7 12 2" xfId="2508"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="783"/>
+    <cellStyle name="20% - Акцент4 7 13 2" xfId="2509"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="784"/>
+    <cellStyle name="20% - Акцент4 7 14 2" xfId="2510"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="785"/>
+    <cellStyle name="20% - Акцент4 7 15 2" xfId="2511"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="786"/>
+    <cellStyle name="20% - Акцент4 7 16 2" xfId="2512"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="787"/>
+    <cellStyle name="20% - Акцент4 7 17 2" xfId="2513"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="788"/>
+    <cellStyle name="20% - Акцент4 7 18 2" xfId="2514"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="789"/>
+    <cellStyle name="20% - Акцент4 7 19 2" xfId="2515"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="790"/>
+    <cellStyle name="20% - Акцент4 7 2 2" xfId="2516"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="791"/>
+    <cellStyle name="20% - Акцент4 7 20 2" xfId="2517"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="792"/>
+    <cellStyle name="20% - Акцент4 7 21 2" xfId="2518"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="793"/>
+    <cellStyle name="20% - Акцент4 7 22 2" xfId="2519"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="794"/>
+    <cellStyle name="20% - Акцент4 7 23 2" xfId="2520"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="795"/>
+    <cellStyle name="20% - Акцент4 7 24 2" xfId="2521"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="796"/>
+    <cellStyle name="20% - Акцент4 7 25 2" xfId="2522"/>
+    <cellStyle name="20% - Акцент4 7 26" xfId="2505"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="797"/>
+    <cellStyle name="20% - Акцент4 7 3 2" xfId="2523"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="798"/>
+    <cellStyle name="20% - Акцент4 7 4 2" xfId="2524"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="799"/>
+    <cellStyle name="20% - Акцент4 7 5 2" xfId="2525"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="800"/>
+    <cellStyle name="20% - Акцент4 7 6 2" xfId="2526"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="801"/>
+    <cellStyle name="20% - Акцент4 7 7 2" xfId="2527"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="802"/>
+    <cellStyle name="20% - Акцент4 7 8 2" xfId="2528"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="803"/>
+    <cellStyle name="20% - Акцент4 7 9 2" xfId="2529"/>
+    <cellStyle name="20% - Акцент4 8" xfId="804"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="805"/>
+    <cellStyle name="20% - Акцент4 8 10 2" xfId="2531"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="806"/>
+    <cellStyle name="20% - Акцент4 8 11 2" xfId="2532"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="807"/>
+    <cellStyle name="20% - Акцент4 8 12 2" xfId="2533"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="808"/>
+    <cellStyle name="20% - Акцент4 8 13 2" xfId="2534"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="809"/>
+    <cellStyle name="20% - Акцент4 8 14 2" xfId="2535"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="810"/>
+    <cellStyle name="20% - Акцент4 8 15 2" xfId="2536"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="811"/>
+    <cellStyle name="20% - Акцент4 8 16 2" xfId="2537"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="812"/>
+    <cellStyle name="20% - Акцент4 8 17 2" xfId="2538"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="813"/>
+    <cellStyle name="20% - Акцент4 8 18 2" xfId="2539"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="814"/>
+    <cellStyle name="20% - Акцент4 8 19 2" xfId="2540"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="815"/>
+    <cellStyle name="20% - Акцент4 8 2 2" xfId="2541"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="816"/>
+    <cellStyle name="20% - Акцент4 8 20 2" xfId="2542"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="817"/>
+    <cellStyle name="20% - Акцент4 8 21 2" xfId="2543"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="818"/>
+    <cellStyle name="20% - Акцент4 8 22 2" xfId="2544"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="819"/>
+    <cellStyle name="20% - Акцент4 8 23 2" xfId="2545"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="820"/>
+    <cellStyle name="20% - Акцент4 8 24 2" xfId="2546"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="821"/>
+    <cellStyle name="20% - Акцент4 8 25 2" xfId="2547"/>
+    <cellStyle name="20% - Акцент4 8 26" xfId="2530"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="822"/>
+    <cellStyle name="20% - Акцент4 8 3 2" xfId="2548"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="823"/>
+    <cellStyle name="20% - Акцент4 8 4 2" xfId="2549"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="824"/>
+    <cellStyle name="20% - Акцент4 8 5 2" xfId="2550"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="825"/>
+    <cellStyle name="20% - Акцент4 8 6 2" xfId="2551"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="826"/>
+    <cellStyle name="20% - Акцент4 8 7 2" xfId="2552"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="827"/>
+    <cellStyle name="20% - Акцент4 8 8 2" xfId="2553"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="828"/>
+    <cellStyle name="20% - Акцент4 8 9 2" xfId="2554"/>
+    <cellStyle name="20% - Акцент4 9" xfId="829"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="830"/>
+    <cellStyle name="20% - Акцент4 9 10 2" xfId="2556"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="831"/>
+    <cellStyle name="20% - Акцент4 9 11 2" xfId="2557"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="832"/>
+    <cellStyle name="20% - Акцент4 9 12 2" xfId="2558"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="833"/>
+    <cellStyle name="20% - Акцент4 9 13 2" xfId="2559"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="834"/>
+    <cellStyle name="20% - Акцент4 9 14 2" xfId="2560"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="835"/>
+    <cellStyle name="20% - Акцент4 9 15 2" xfId="2561"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="836"/>
+    <cellStyle name="20% - Акцент4 9 16 2" xfId="2562"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="837"/>
+    <cellStyle name="20% - Акцент4 9 17 2" xfId="2563"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="838"/>
+    <cellStyle name="20% - Акцент4 9 18 2" xfId="2564"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="839"/>
+    <cellStyle name="20% - Акцент4 9 19 2" xfId="2565"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="840"/>
+    <cellStyle name="20% - Акцент4 9 2 2" xfId="2566"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="841"/>
+    <cellStyle name="20% - Акцент4 9 20 2" xfId="2567"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="842"/>
+    <cellStyle name="20% - Акцент4 9 21 2" xfId="2568"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="843"/>
+    <cellStyle name="20% - Акцент4 9 22 2" xfId="2569"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="844"/>
+    <cellStyle name="20% - Акцент4 9 23 2" xfId="2570"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="845"/>
+    <cellStyle name="20% - Акцент4 9 24 2" xfId="2571"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="846"/>
+    <cellStyle name="20% - Акцент4 9 25 2" xfId="2572"/>
+    <cellStyle name="20% - Акцент4 9 26" xfId="2555"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="847"/>
+    <cellStyle name="20% - Акцент4 9 3 2" xfId="2573"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="848"/>
+    <cellStyle name="20% - Акцент4 9 4 2" xfId="2574"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="849"/>
+    <cellStyle name="20% - Акцент4 9 5 2" xfId="2575"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="850"/>
+    <cellStyle name="20% - Акцент4 9 6 2" xfId="2576"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="851"/>
+    <cellStyle name="20% - Акцент4 9 7 2" xfId="2577"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="852"/>
+    <cellStyle name="20% - Акцент4 9 8 2" xfId="2578"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="853"/>
+    <cellStyle name="20% - Акцент4 9 9 2" xfId="2579"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1738"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1739"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1740"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1741"/>
+    <cellStyle name="40% - Акцент3 2" xfId="854"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="855"/>
+    <cellStyle name="40% - Акцент3 2 10 2" xfId="2581"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="856"/>
+    <cellStyle name="40% - Акцент3 2 11 2" xfId="2582"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="857"/>
+    <cellStyle name="40% - Акцент3 2 12 2" xfId="2583"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="858"/>
+    <cellStyle name="40% - Акцент3 2 13 2" xfId="2584"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="859"/>
+    <cellStyle name="40% - Акцент3 2 14 2" xfId="2585"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="860"/>
+    <cellStyle name="40% - Акцент3 2 15 2" xfId="2586"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="861"/>
+    <cellStyle name="40% - Акцент3 2 16 2" xfId="2587"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="862"/>
+    <cellStyle name="40% - Акцент3 2 17 2" xfId="2588"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="863"/>
+    <cellStyle name="40% - Акцент3 2 18 2" xfId="2589"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="864"/>
+    <cellStyle name="40% - Акцент3 2 19 2" xfId="2590"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="865"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="2591"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="866"/>
+    <cellStyle name="40% - Акцент3 2 20 2" xfId="2592"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="867"/>
+    <cellStyle name="40% - Акцент3 2 21 2" xfId="2593"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="868"/>
+    <cellStyle name="40% - Акцент3 2 22 2" xfId="2594"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="869"/>
+    <cellStyle name="40% - Акцент3 2 23 2" xfId="2595"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="870"/>
+    <cellStyle name="40% - Акцент3 2 24 2" xfId="2596"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="871"/>
+    <cellStyle name="40% - Акцент3 2 25 2" xfId="2597"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="2580"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="872"/>
+    <cellStyle name="40% - Акцент3 2 3 2" xfId="2598"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="873"/>
+    <cellStyle name="40% - Акцент3 2 4 2" xfId="2599"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="874"/>
+    <cellStyle name="40% - Акцент3 2 5 2" xfId="2600"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="875"/>
+    <cellStyle name="40% - Акцент3 2 6 2" xfId="2601"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="876"/>
+    <cellStyle name="40% - Акцент3 2 7 2" xfId="2602"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="877"/>
+    <cellStyle name="40% - Акцент3 2 8 2" xfId="2603"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="878"/>
+    <cellStyle name="40% - Акцент3 2 9 2" xfId="2604"/>
+    <cellStyle name="40% - Акцент3 3" xfId="879"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="880"/>
+    <cellStyle name="40% - Акцент3 3 10 2" xfId="2606"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="881"/>
+    <cellStyle name="40% - Акцент3 3 11 2" xfId="2607"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="882"/>
+    <cellStyle name="40% - Акцент3 3 12 2" xfId="2608"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="883"/>
+    <cellStyle name="40% - Акцент3 3 13 2" xfId="2609"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="884"/>
+    <cellStyle name="40% - Акцент3 3 14 2" xfId="2610"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="885"/>
+    <cellStyle name="40% - Акцент3 3 15 2" xfId="2611"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="886"/>
+    <cellStyle name="40% - Акцент3 3 16 2" xfId="2612"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="887"/>
+    <cellStyle name="40% - Акцент3 3 17 2" xfId="2613"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="888"/>
+    <cellStyle name="40% - Акцент3 3 18 2" xfId="2614"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="889"/>
+    <cellStyle name="40% - Акцент3 3 19 2" xfId="2615"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="890"/>
+    <cellStyle name="40% - Акцент3 3 2 2" xfId="2616"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="891"/>
+    <cellStyle name="40% - Акцент3 3 20 2" xfId="2617"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="892"/>
+    <cellStyle name="40% - Акцент3 3 21 2" xfId="2618"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="893"/>
+    <cellStyle name="40% - Акцент3 3 22 2" xfId="2619"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="894"/>
+    <cellStyle name="40% - Акцент3 3 23 2" xfId="2620"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="895"/>
+    <cellStyle name="40% - Акцент3 3 24 2" xfId="2621"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="896"/>
+    <cellStyle name="40% - Акцент3 3 25 2" xfId="2622"/>
+    <cellStyle name="40% - Акцент3 3 26" xfId="2605"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="897"/>
+    <cellStyle name="40% - Акцент3 3 3 2" xfId="2623"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="898"/>
+    <cellStyle name="40% - Акцент3 3 4 2" xfId="2624"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="899"/>
+    <cellStyle name="40% - Акцент3 3 5 2" xfId="2625"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="900"/>
+    <cellStyle name="40% - Акцент3 3 6 2" xfId="2626"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="901"/>
+    <cellStyle name="40% - Акцент3 3 7 2" xfId="2627"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="902"/>
+    <cellStyle name="40% - Акцент3 3 8 2" xfId="2628"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="903"/>
+    <cellStyle name="40% - Акцент3 3 9 2" xfId="2629"/>
+    <cellStyle name="40% - Акцент3 4" xfId="904"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="905"/>
+    <cellStyle name="40% - Акцент3 4 10 2" xfId="2631"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="906"/>
+    <cellStyle name="40% - Акцент3 4 11 2" xfId="2632"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="907"/>
+    <cellStyle name="40% - Акцент3 4 12 2" xfId="2633"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="908"/>
+    <cellStyle name="40% - Акцент3 4 13 2" xfId="2634"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="909"/>
+    <cellStyle name="40% - Акцент3 4 14 2" xfId="2635"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="910"/>
+    <cellStyle name="40% - Акцент3 4 15 2" xfId="2636"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="911"/>
+    <cellStyle name="40% - Акцент3 4 16 2" xfId="2637"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="912"/>
+    <cellStyle name="40% - Акцент3 4 17 2" xfId="2638"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="913"/>
+    <cellStyle name="40% - Акцент3 4 18 2" xfId="2639"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="914"/>
+    <cellStyle name="40% - Акцент3 4 19 2" xfId="2640"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="915"/>
+    <cellStyle name="40% - Акцент3 4 2 2" xfId="2641"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="916"/>
+    <cellStyle name="40% - Акцент3 4 20 2" xfId="2642"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="917"/>
+    <cellStyle name="40% - Акцент3 4 21 2" xfId="2643"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="918"/>
+    <cellStyle name="40% - Акцент3 4 22 2" xfId="2644"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="919"/>
+    <cellStyle name="40% - Акцент3 4 23 2" xfId="2645"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="920"/>
+    <cellStyle name="40% - Акцент3 4 24 2" xfId="2646"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="921"/>
+    <cellStyle name="40% - Акцент3 4 25 2" xfId="2647"/>
+    <cellStyle name="40% - Акцент3 4 26" xfId="2630"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="922"/>
+    <cellStyle name="40% - Акцент3 4 3 2" xfId="2648"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="923"/>
+    <cellStyle name="40% - Акцент3 4 4 2" xfId="2649"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="924"/>
+    <cellStyle name="40% - Акцент3 4 5 2" xfId="2650"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="925"/>
+    <cellStyle name="40% - Акцент3 4 6 2" xfId="2651"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="926"/>
+    <cellStyle name="40% - Акцент3 4 7 2" xfId="2652"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="927"/>
+    <cellStyle name="40% - Акцент3 4 8 2" xfId="2653"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="928"/>
+    <cellStyle name="40% - Акцент3 4 9 2" xfId="2654"/>
+    <cellStyle name="40% - Акцент3 5" xfId="929"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="930"/>
+    <cellStyle name="40% - Акцент3 5 10 2" xfId="2656"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="931"/>
+    <cellStyle name="40% - Акцент3 5 11 2" xfId="2657"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="932"/>
+    <cellStyle name="40% - Акцент3 5 12 2" xfId="2658"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="933"/>
+    <cellStyle name="40% - Акцент3 5 13 2" xfId="2659"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="934"/>
+    <cellStyle name="40% - Акцент3 5 14 2" xfId="2660"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="935"/>
+    <cellStyle name="40% - Акцент3 5 15 2" xfId="2661"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="936"/>
+    <cellStyle name="40% - Акцент3 5 16 2" xfId="2662"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="937"/>
+    <cellStyle name="40% - Акцент3 5 17 2" xfId="2663"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="938"/>
+    <cellStyle name="40% - Акцент3 5 18 2" xfId="2664"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="939"/>
+    <cellStyle name="40% - Акцент3 5 19 2" xfId="2665"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="940"/>
+    <cellStyle name="40% - Акцент3 5 2 2" xfId="2666"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="941"/>
+    <cellStyle name="40% - Акцент3 5 20 2" xfId="2667"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="942"/>
+    <cellStyle name="40% - Акцент3 5 21 2" xfId="2668"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="943"/>
+    <cellStyle name="40% - Акцент3 5 22 2" xfId="2669"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="944"/>
+    <cellStyle name="40% - Акцент3 5 23 2" xfId="2670"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="945"/>
+    <cellStyle name="40% - Акцент3 5 24 2" xfId="2671"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="946"/>
+    <cellStyle name="40% - Акцент3 5 25 2" xfId="2672"/>
+    <cellStyle name="40% - Акцент3 5 26" xfId="2655"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="947"/>
+    <cellStyle name="40% - Акцент3 5 3 2" xfId="2673"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="948"/>
+    <cellStyle name="40% - Акцент3 5 4 2" xfId="2674"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="949"/>
+    <cellStyle name="40% - Акцент3 5 5 2" xfId="2675"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="950"/>
+    <cellStyle name="40% - Акцент3 5 6 2" xfId="2676"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="951"/>
+    <cellStyle name="40% - Акцент3 5 7 2" xfId="2677"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="952"/>
+    <cellStyle name="40% - Акцент3 5 8 2" xfId="2678"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="953"/>
+    <cellStyle name="40% - Акцент3 5 9 2" xfId="2679"/>
+    <cellStyle name="40% - Акцент3 6" xfId="954"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="955"/>
+    <cellStyle name="40% - Акцент3 6 10 2" xfId="2681"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="956"/>
+    <cellStyle name="40% - Акцент3 6 11 2" xfId="2682"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="957"/>
+    <cellStyle name="40% - Акцент3 6 12 2" xfId="2683"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="958"/>
+    <cellStyle name="40% - Акцент3 6 13 2" xfId="2684"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="959"/>
+    <cellStyle name="40% - Акцент3 6 14 2" xfId="2685"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="960"/>
+    <cellStyle name="40% - Акцент3 6 15 2" xfId="2686"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="961"/>
+    <cellStyle name="40% - Акцент3 6 16 2" xfId="2687"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="962"/>
+    <cellStyle name="40% - Акцент3 6 17 2" xfId="2688"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="963"/>
+    <cellStyle name="40% - Акцент3 6 18 2" xfId="2689"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="964"/>
+    <cellStyle name="40% - Акцент3 6 19 2" xfId="2690"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="965"/>
+    <cellStyle name="40% - Акцент3 6 2 2" xfId="2691"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="966"/>
+    <cellStyle name="40% - Акцент3 6 20 2" xfId="2692"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="967"/>
+    <cellStyle name="40% - Акцент3 6 21 2" xfId="2693"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="968"/>
+    <cellStyle name="40% - Акцент3 6 22 2" xfId="2694"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="969"/>
+    <cellStyle name="40% - Акцент3 6 23 2" xfId="2695"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="970"/>
+    <cellStyle name="40% - Акцент3 6 24 2" xfId="2696"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="971"/>
+    <cellStyle name="40% - Акцент3 6 25 2" xfId="2697"/>
+    <cellStyle name="40% - Акцент3 6 26" xfId="2680"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="972"/>
+    <cellStyle name="40% - Акцент3 6 3 2" xfId="2698"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="973"/>
+    <cellStyle name="40% - Акцент3 6 4 2" xfId="2699"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="974"/>
+    <cellStyle name="40% - Акцент3 6 5 2" xfId="2700"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="975"/>
+    <cellStyle name="40% - Акцент3 6 6 2" xfId="2701"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="976"/>
+    <cellStyle name="40% - Акцент3 6 7 2" xfId="2702"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="977"/>
+    <cellStyle name="40% - Акцент3 6 8 2" xfId="2703"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="978"/>
+    <cellStyle name="40% - Акцент3 6 9 2" xfId="2704"/>
+    <cellStyle name="40% - Акцент3 7" xfId="979"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="980"/>
+    <cellStyle name="40% - Акцент3 7 10 2" xfId="2706"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="981"/>
+    <cellStyle name="40% - Акцент3 7 11 2" xfId="2707"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="982"/>
+    <cellStyle name="40% - Акцент3 7 12 2" xfId="2708"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="983"/>
+    <cellStyle name="40% - Акцент3 7 13 2" xfId="2709"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="984"/>
+    <cellStyle name="40% - Акцент3 7 14 2" xfId="2710"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="985"/>
+    <cellStyle name="40% - Акцент3 7 15 2" xfId="2711"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="986"/>
+    <cellStyle name="40% - Акцент3 7 16 2" xfId="2712"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="987"/>
+    <cellStyle name="40% - Акцент3 7 17 2" xfId="2713"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="988"/>
+    <cellStyle name="40% - Акцент3 7 18 2" xfId="2714"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="989"/>
+    <cellStyle name="40% - Акцент3 7 19 2" xfId="2715"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="990"/>
+    <cellStyle name="40% - Акцент3 7 2 2" xfId="2716"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="991"/>
+    <cellStyle name="40% - Акцент3 7 20 2" xfId="2717"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="992"/>
+    <cellStyle name="40% - Акцент3 7 21 2" xfId="2718"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="993"/>
+    <cellStyle name="40% - Акцент3 7 22 2" xfId="2719"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="994"/>
+    <cellStyle name="40% - Акцент3 7 23 2" xfId="2720"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="995"/>
+    <cellStyle name="40% - Акцент3 7 24 2" xfId="2721"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="996"/>
+    <cellStyle name="40% - Акцент3 7 25 2" xfId="2722"/>
+    <cellStyle name="40% - Акцент3 7 26" xfId="2705"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="997"/>
+    <cellStyle name="40% - Акцент3 7 3 2" xfId="2723"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="998"/>
+    <cellStyle name="40% - Акцент3 7 4 2" xfId="2724"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="999"/>
+    <cellStyle name="40% - Акцент3 7 5 2" xfId="2725"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 7 6 2" xfId="2726"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 7 7 2" xfId="2727"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 7 8 2" xfId="2728"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 7 9 2" xfId="2729"/>
+    <cellStyle name="40% - Акцент3 8" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 8 10 2" xfId="2731"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 8 11 2" xfId="2732"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 8 12 2" xfId="2733"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 8 13 2" xfId="2734"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 8 14 2" xfId="2735"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 8 15 2" xfId="2736"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 8 16 2" xfId="2737"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 8 17 2" xfId="2738"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 8 18 2" xfId="2739"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 8 19 2" xfId="2740"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 8 2 2" xfId="2741"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 8 20 2" xfId="2742"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 8 21 2" xfId="2743"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 8 22 2" xfId="2744"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 8 23 2" xfId="2745"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 8 24 2" xfId="2746"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 8 25 2" xfId="2747"/>
+    <cellStyle name="40% - Акцент3 8 26" xfId="2730"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 8 3 2" xfId="2748"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 8 4 2" xfId="2749"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 8 5 2" xfId="2750"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 8 6 2" xfId="2751"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 8 7 2" xfId="2752"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 8 8 2" xfId="2753"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 8 9 2" xfId="2754"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1029"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1030"/>
+    <cellStyle name="40% - Акцент3 9 10 2" xfId="2756"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1031"/>
+    <cellStyle name="40% - Акцент3 9 11 2" xfId="2757"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1032"/>
+    <cellStyle name="40% - Акцент3 9 12 2" xfId="2758"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1033"/>
+    <cellStyle name="40% - Акцент3 9 13 2" xfId="2759"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1034"/>
+    <cellStyle name="40% - Акцент3 9 14 2" xfId="2760"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1035"/>
+    <cellStyle name="40% - Акцент3 9 15 2" xfId="2761"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1036"/>
+    <cellStyle name="40% - Акцент3 9 16 2" xfId="2762"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1037"/>
+    <cellStyle name="40% - Акцент3 9 17 2" xfId="2763"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1038"/>
+    <cellStyle name="40% - Акцент3 9 18 2" xfId="2764"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1039"/>
+    <cellStyle name="40% - Акцент3 9 19 2" xfId="2765"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1040"/>
+    <cellStyle name="40% - Акцент3 9 2 2" xfId="2766"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1041"/>
+    <cellStyle name="40% - Акцент3 9 20 2" xfId="2767"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1042"/>
+    <cellStyle name="40% - Акцент3 9 21 2" xfId="2768"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1043"/>
+    <cellStyle name="40% - Акцент3 9 22 2" xfId="2769"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1044"/>
+    <cellStyle name="40% - Акцент3 9 23 2" xfId="2770"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1045"/>
+    <cellStyle name="40% - Акцент3 9 24 2" xfId="2771"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1046"/>
+    <cellStyle name="40% - Акцент3 9 25 2" xfId="2772"/>
+    <cellStyle name="40% - Акцент3 9 26" xfId="2755"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1047"/>
+    <cellStyle name="40% - Акцент3 9 3 2" xfId="2773"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1048"/>
+    <cellStyle name="40% - Акцент3 9 4 2" xfId="2774"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1049"/>
+    <cellStyle name="40% - Акцент3 9 5 2" xfId="2775"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1050"/>
+    <cellStyle name="40% - Акцент3 9 6 2" xfId="2776"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1051"/>
+    <cellStyle name="40% - Акцент3 9 7 2" xfId="2777"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1052"/>
+    <cellStyle name="40% - Акцент3 9 8 2" xfId="2778"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1053"/>
+    <cellStyle name="40% - Акцент3 9 9 2" xfId="2779"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1742"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1743"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1744"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1745"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1746"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1229"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1230"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1231"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1232"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1233"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1234"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1235"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1236"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1237"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1238"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1239"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1240"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1241"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1242"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1243"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1244"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1245"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1246"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1247"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1248"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1249"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1250"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1251"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1252"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1429"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1430"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1431"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1432"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1433"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1434"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1435"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1436"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1437"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1438"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1439"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1440"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1441"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1442"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1443"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1444"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1445"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1446"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1447"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1448"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1449"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1450"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1451"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1452"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1453"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1747"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1629"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1630"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1631"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1632"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1633"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1634"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1635"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1636"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1637"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1638"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1639"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1640"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1641"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1642"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1643"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1644"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1645"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1646"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1647"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1648"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1649"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1650"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1651"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1652"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1653"/>
+    <cellStyle name="Акцент1" xfId="27" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент1 2" xfId="1748"/>
+    <cellStyle name="Акцент2" xfId="28" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент2 2" xfId="1749"/>
+    <cellStyle name="Акцент3" xfId="29" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент3 2" xfId="1750"/>
+    <cellStyle name="Акцент4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент4 2" xfId="1751"/>
+    <cellStyle name="Акцент5" xfId="31" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент5 2" xfId="1752"/>
+    <cellStyle name="Акцент6" xfId="32" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Акцент6 2" xfId="1753"/>
+    <cellStyle name="Ввод " xfId="19" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Ввод  2" xfId="1754"/>
+    <cellStyle name="Вывод" xfId="20" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вывод 2" xfId="1755"/>
+    <cellStyle name="Вычисление" xfId="21" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Вычисление 2" xfId="1756"/>
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="33"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1769"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="1654"/>
+    <cellStyle name="Гиперссылка 2 4" xfId="49"/>
+    <cellStyle name="Гиперссылка 3" xfId="38"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="1768"/>
+    <cellStyle name="Заголовок 1" xfId="13" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 1 2" xfId="1757"/>
+    <cellStyle name="Заголовок 2" xfId="14" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2 2" xfId="1758"/>
+    <cellStyle name="Заголовок 3" xfId="15" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3 2" xfId="1759"/>
+    <cellStyle name="Заголовок 4" xfId="16" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4 2" xfId="1760"/>
+    <cellStyle name="Итог" xfId="26" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Итог 2" xfId="1761"/>
+    <cellStyle name="Контрольная ячейка" xfId="23" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1762"/>
+    <cellStyle name="Название 2" xfId="43"/>
+    <cellStyle name="Название 2 2" xfId="1736"/>
+    <cellStyle name="Название 2 3" xfId="37"/>
+    <cellStyle name="Нейтральный 2" xfId="44"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1655"/>
     <cellStyle name="Обычный 2 2 3" xfId="12"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1775"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 3 2" xfId="46"/>
     <cellStyle name="Обычный 2 4" xfId="9"/>
     <cellStyle name="Обычный 2 4 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4 3" xfId="1770"/>
     <cellStyle name="Обычный 2 4 4" xfId="11"/>
+    <cellStyle name="Обычный 2 4 5" xfId="42"/>
+    <cellStyle name="Обычный 2 5" xfId="50"/>
+    <cellStyle name="Обычный 2 6" xfId="41"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1737"/>
+    <cellStyle name="Обычный 3 2 3" xfId="48"/>
     <cellStyle name="Обычный 3 3" xfId="10"/>
+    <cellStyle name="Обычный 3 3 2" xfId="1735"/>
+    <cellStyle name="Обычный 4" xfId="47"/>
+    <cellStyle name="Обычный 4 2" xfId="51"/>
+    <cellStyle name="Обычный 5" xfId="40"/>
+    <cellStyle name="Обычный 5 2" xfId="1771"/>
+    <cellStyle name="Обычный 5 2 2" xfId="2780"/>
+    <cellStyle name="Обычный 5 3" xfId="1772"/>
+    <cellStyle name="Обычный 5 4" xfId="1777"/>
     <cellStyle name="Обычный 6" xfId="6"/>
+    <cellStyle name="Обычный 6 2" xfId="1774"/>
+    <cellStyle name="Обычный 6 3" xfId="36"/>
+    <cellStyle name="Обычный 7" xfId="35"/>
+    <cellStyle name="Обычный 8" xfId="34"/>
+    <cellStyle name="Обычный 9" xfId="1773"/>
+    <cellStyle name="Плохой" xfId="18" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Плохой 2" xfId="1763"/>
+    <cellStyle name="Пояснение" xfId="25" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Пояснение 2" xfId="1764"/>
+    <cellStyle name="Примечание 2" xfId="45"/>
+    <cellStyle name="Примечание 2 10" xfId="1656"/>
+    <cellStyle name="Примечание 2 11" xfId="39"/>
+    <cellStyle name="Примечание 2 11 2" xfId="1776"/>
+    <cellStyle name="Примечание 2 2" xfId="1657"/>
+    <cellStyle name="Примечание 2 3" xfId="1658"/>
+    <cellStyle name="Примечание 2 4" xfId="1659"/>
+    <cellStyle name="Примечание 2 5" xfId="1660"/>
+    <cellStyle name="Примечание 2 6" xfId="1661"/>
+    <cellStyle name="Примечание 2 7" xfId="1662"/>
+    <cellStyle name="Примечание 2 8" xfId="1663"/>
+    <cellStyle name="Примечание 2 9" xfId="1664"/>
+    <cellStyle name="Примечание 3" xfId="52"/>
+    <cellStyle name="Примечание 3 10" xfId="1666"/>
+    <cellStyle name="Примечание 3 11" xfId="1667"/>
+    <cellStyle name="Примечание 3 12" xfId="1668"/>
+    <cellStyle name="Примечание 3 13" xfId="1669"/>
+    <cellStyle name="Примечание 3 14" xfId="1670"/>
+    <cellStyle name="Примечание 3 15" xfId="1671"/>
+    <cellStyle name="Примечание 3 16" xfId="1672"/>
+    <cellStyle name="Примечание 3 17" xfId="1673"/>
+    <cellStyle name="Примечание 3 18" xfId="1674"/>
+    <cellStyle name="Примечание 3 19" xfId="1675"/>
+    <cellStyle name="Примечание 3 2" xfId="1676"/>
+    <cellStyle name="Примечание 3 20" xfId="1677"/>
+    <cellStyle name="Примечание 3 21" xfId="1678"/>
+    <cellStyle name="Примечание 3 22" xfId="1679"/>
+    <cellStyle name="Примечание 3 23" xfId="1680"/>
+    <cellStyle name="Примечание 3 24" xfId="1681"/>
+    <cellStyle name="Примечание 3 25" xfId="1682"/>
+    <cellStyle name="Примечание 3 26" xfId="1683"/>
+    <cellStyle name="Примечание 3 27" xfId="1684"/>
+    <cellStyle name="Примечание 3 28" xfId="1685"/>
+    <cellStyle name="Примечание 3 29" xfId="1686"/>
+    <cellStyle name="Примечание 3 3" xfId="1687"/>
+    <cellStyle name="Примечание 3 30" xfId="1688"/>
+    <cellStyle name="Примечание 3 31" xfId="1689"/>
+    <cellStyle name="Примечание 3 32" xfId="1690"/>
+    <cellStyle name="Примечание 3 33" xfId="1691"/>
+    <cellStyle name="Примечание 3 34" xfId="1692"/>
+    <cellStyle name="Примечание 3 35" xfId="1693"/>
+    <cellStyle name="Примечание 3 36" xfId="1665"/>
+    <cellStyle name="Примечание 3 37" xfId="1778"/>
+    <cellStyle name="Примечание 3 4" xfId="1694"/>
+    <cellStyle name="Примечание 3 5" xfId="1695"/>
+    <cellStyle name="Примечание 3 6" xfId="1696"/>
+    <cellStyle name="Примечание 3 7" xfId="1697"/>
+    <cellStyle name="Примечание 3 8" xfId="1698"/>
+    <cellStyle name="Примечание 3 9" xfId="1699"/>
+    <cellStyle name="Примечание 4" xfId="53"/>
+    <cellStyle name="Примечание 4 10" xfId="1701"/>
+    <cellStyle name="Примечание 4 11" xfId="1702"/>
+    <cellStyle name="Примечание 4 12" xfId="1703"/>
+    <cellStyle name="Примечание 4 13" xfId="1704"/>
+    <cellStyle name="Примечание 4 14" xfId="1705"/>
+    <cellStyle name="Примечание 4 15" xfId="1706"/>
+    <cellStyle name="Примечание 4 16" xfId="1707"/>
+    <cellStyle name="Примечание 4 17" xfId="1708"/>
+    <cellStyle name="Примечание 4 18" xfId="1709"/>
+    <cellStyle name="Примечание 4 19" xfId="1710"/>
+    <cellStyle name="Примечание 4 2" xfId="1711"/>
+    <cellStyle name="Примечание 4 20" xfId="1712"/>
+    <cellStyle name="Примечание 4 21" xfId="1713"/>
+    <cellStyle name="Примечание 4 22" xfId="1714"/>
+    <cellStyle name="Примечание 4 23" xfId="1715"/>
+    <cellStyle name="Примечание 4 24" xfId="1716"/>
+    <cellStyle name="Примечание 4 25" xfId="1717"/>
+    <cellStyle name="Примечание 4 26" xfId="1718"/>
+    <cellStyle name="Примечание 4 27" xfId="1719"/>
+    <cellStyle name="Примечание 4 28" xfId="1720"/>
+    <cellStyle name="Примечание 4 29" xfId="1721"/>
+    <cellStyle name="Примечание 4 3" xfId="1722"/>
+    <cellStyle name="Примечание 4 30" xfId="1723"/>
+    <cellStyle name="Примечание 4 31" xfId="1724"/>
+    <cellStyle name="Примечание 4 32" xfId="1725"/>
+    <cellStyle name="Примечание 4 33" xfId="1726"/>
+    <cellStyle name="Примечание 4 34" xfId="1727"/>
+    <cellStyle name="Примечание 4 35" xfId="1728"/>
+    <cellStyle name="Примечание 4 36" xfId="1700"/>
+    <cellStyle name="Примечание 4 37" xfId="1779"/>
+    <cellStyle name="Примечание 4 4" xfId="1729"/>
+    <cellStyle name="Примечание 4 5" xfId="1730"/>
+    <cellStyle name="Примечание 4 6" xfId="1731"/>
+    <cellStyle name="Примечание 4 7" xfId="1732"/>
+    <cellStyle name="Примечание 4 8" xfId="1733"/>
+    <cellStyle name="Примечание 4 9" xfId="1734"/>
+    <cellStyle name="Связанная ячейка" xfId="22" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1765"/>
+    <cellStyle name="Текст предупреждения" xfId="24" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1766"/>
+    <cellStyle name="Хороший" xfId="17" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Хороший 2" xfId="1767"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -903,116 +7100,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1152,55 +7351,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="49.7109375" defaultRowHeight="15"/>
   <sheetData>
     <row r="3" spans="1:2">
       <c r="A3" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="11">
         <v>612202</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="7" t="s">
@@ -1278,109 +7477,109 @@
       <c r="B14" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="28.5" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="30">
       <c r="A16" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="12">
-        <v>46269</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="12">
-        <v>46300</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="20" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="20" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="10"/>
       <c r="B23" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
     <hyperlink ref="B22" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B7:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:2">
       <c r="B7" s="15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="15" t="s">
         <v>51</v>
@@ -1399,100 +7598,98 @@
     <row r="12" spans="2:2">
       <c r="B12" s="13"/>
     </row>
     <row r="13" spans="2:2" ht="38.25">
       <c r="B13" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="13"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="13"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="17" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BQ47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:BS47"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B31" sqref="B31:BQ31"/>
+    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="BN41" sqref="BN41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="28" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="28" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="28" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="28" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="28" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="6.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="28" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="28" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="28" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="28" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="28" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="5.28515625" style="28" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" style="28" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="6.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="6.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" style="28" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="4.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="5.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="6.42578125" style="28" hidden="1" customWidth="1"/>
     <col min="33" max="33" width="4.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="34" max="38" width="7.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="39" max="50" width="0" style="28" hidden="1" customWidth="1"/>
     <col min="51" max="53" width="9.140625" style="28"/>
     <col min="54" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:71">
       <c r="B2" s="70" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
       <c r="G2" s="70"/>
       <c r="H2" s="70"/>
       <c r="I2" s="70"/>
       <c r="J2" s="70"/>
       <c r="K2" s="70"/>
       <c r="L2" s="70"/>
       <c r="M2" s="70"/>
       <c r="N2" s="70"/>
       <c r="O2" s="70"/>
       <c r="P2" s="70"/>
       <c r="Q2" s="70"/>
       <c r="R2" s="70"/>
       <c r="S2" s="70"/>
       <c r="T2" s="70"/>
       <c r="U2" s="70"/>
       <c r="V2" s="70"/>
       <c r="W2" s="70"/>
       <c r="X2" s="70"/>
@@ -1520,162 +7717,162 @@
       <c r="AT2" s="70"/>
       <c r="AU2" s="70"/>
       <c r="AV2" s="70"/>
       <c r="AW2" s="70"/>
       <c r="AX2" s="70"/>
       <c r="AY2" s="70"/>
       <c r="AZ2" s="70"/>
       <c r="BA2" s="70"/>
       <c r="BB2" s="70"/>
       <c r="BC2" s="70"/>
       <c r="BD2" s="70"/>
       <c r="BE2" s="70"/>
       <c r="BF2" s="70"/>
       <c r="BG2" s="70"/>
       <c r="BH2" s="70"/>
       <c r="BI2" s="70"/>
       <c r="BJ2" s="70"/>
       <c r="BK2" s="70"/>
       <c r="BL2" s="70"/>
       <c r="BM2" s="70"/>
       <c r="BN2" s="70"/>
       <c r="BO2" s="70"/>
       <c r="BP2" s="70"/>
       <c r="BQ2" s="70"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:71">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="27"/>
       <c r="AF3" s="27"/>
       <c r="AG3" s="27"/>
       <c r="AH3" s="27"/>
       <c r="AI3" s="27"/>
       <c r="AJ3" s="27"/>
       <c r="AK3" s="27"/>
       <c r="AL3" s="27"/>
       <c r="AM3" s="27"/>
       <c r="AN3" s="27"/>
       <c r="AO3" s="27"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:71">
       <c r="A4" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B4" s="26"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
       <c r="AB4" s="27"/>
       <c r="AC4" s="27"/>
       <c r="AD4" s="27"/>
       <c r="AE4" s="27"/>
       <c r="AF4" s="27"/>
       <c r="AG4" s="27"/>
       <c r="AH4" s="27"/>
       <c r="AI4" s="27"/>
       <c r="AJ4" s="27"/>
       <c r="AK4" s="27"/>
       <c r="AL4" s="27"/>
       <c r="AM4" s="27"/>
       <c r="AN4" s="27"/>
       <c r="AO4" s="27"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:71">
       <c r="A5" s="55"/>
       <c r="AR5" s="29"/>
       <c r="AS5" s="29"/>
       <c r="AT5" s="29"/>
       <c r="AU5" s="29"/>
       <c r="AV5" s="29"/>
       <c r="AW5" s="29"/>
       <c r="AX5" s="29"/>
       <c r="AY5" s="29"/>
       <c r="AZ5" s="2"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BG5" s="6"/>
       <c r="BH5" s="6"/>
       <c r="BL5" s="6"/>
       <c r="BM5" s="6"/>
       <c r="BN5" s="6"/>
       <c r="BO5" s="6"/>
       <c r="BP5" s="30"/>
-      <c r="BQ5" s="30" t="s">
+      <c r="BR5" s="30" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:71">
       <c r="A6" s="61" t="s">
         <v>83</v>
       </c>
       <c r="B6" s="31"/>
       <c r="C6" s="63">
         <v>2021</v>
       </c>
       <c r="D6" s="64"/>
       <c r="E6" s="64"/>
       <c r="F6" s="64"/>
       <c r="G6" s="64"/>
       <c r="H6" s="64"/>
       <c r="I6" s="64"/>
       <c r="J6" s="64"/>
       <c r="K6" s="64"/>
       <c r="L6" s="64"/>
       <c r="M6" s="64"/>
       <c r="N6" s="67"/>
       <c r="O6" s="68">
         <v>2022</v>
       </c>
       <c r="P6" s="69"/>
       <c r="Q6" s="69"/>
       <c r="R6" s="69"/>
       <c r="S6" s="69"/>
@@ -1709,58 +7906,60 @@
       <c r="AQ6" s="66"/>
       <c r="AR6" s="66"/>
       <c r="AS6" s="66"/>
       <c r="AT6" s="66"/>
       <c r="AU6" s="66"/>
       <c r="AV6" s="66"/>
       <c r="AW6" s="66"/>
       <c r="AX6" s="66"/>
       <c r="AY6" s="63">
         <v>2025</v>
       </c>
       <c r="AZ6" s="64"/>
       <c r="BA6" s="64"/>
       <c r="BB6" s="64"/>
       <c r="BC6" s="64"/>
       <c r="BD6" s="64"/>
       <c r="BE6" s="64"/>
       <c r="BF6" s="64"/>
       <c r="BG6" s="64"/>
       <c r="BH6" s="64"/>
       <c r="BI6" s="64"/>
       <c r="BJ6" s="64"/>
       <c r="BK6" s="73">
         <v>2026</v>
       </c>
-      <c r="BL6" s="74"/>
-[...4 lines deleted...]
-      <c r="BQ6" s="74"/>
+      <c r="BL6" s="73"/>
+      <c r="BM6" s="73"/>
+      <c r="BN6" s="73"/>
+      <c r="BO6" s="73"/>
+      <c r="BP6" s="73"/>
+      <c r="BQ6" s="73"/>
+      <c r="BR6" s="74"/>
+      <c r="BS6" s="75"/>
     </row>
-    <row r="7" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="7" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A7" s="62"/>
       <c r="B7" s="32"/>
       <c r="C7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="32" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="32" t="s">
         <v>3</v>
@@ -1920,52 +8119,56 @@
       </c>
       <c r="BJ7" s="36" t="s">
         <v>33</v>
       </c>
       <c r="BK7" s="35" t="s">
         <v>22</v>
       </c>
       <c r="BL7" s="35" t="s">
         <v>23</v>
       </c>
       <c r="BM7" s="35" t="s">
         <v>24</v>
       </c>
       <c r="BN7" s="35" t="s">
         <v>25</v>
       </c>
       <c r="BO7" s="35" t="s">
         <v>26</v>
       </c>
       <c r="BP7" s="57" t="s">
         <v>27</v>
       </c>
       <c r="BQ7" s="35" t="s">
         <v>28</v>
       </c>
+      <c r="BR7" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="BS7" s="42"/>
     </row>
-    <row r="8" spans="1:69" s="37" customFormat="1" ht="20.25" customHeight="1">
+    <row r="8" spans="1:71" s="37" customFormat="1" ht="20.25" customHeight="1">
       <c r="B8" s="71" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
       <c r="I8" s="71"/>
       <c r="J8" s="71"/>
       <c r="K8" s="71"/>
       <c r="L8" s="71"/>
       <c r="M8" s="71"/>
       <c r="N8" s="71"/>
       <c r="O8" s="71"/>
       <c r="P8" s="71"/>
       <c r="Q8" s="71"/>
       <c r="R8" s="71"/>
       <c r="S8" s="71"/>
       <c r="T8" s="71"/>
       <c r="U8" s="71"/>
       <c r="V8" s="71"/>
       <c r="W8" s="71"/>
       <c r="X8" s="71"/>
@@ -1993,51 +8196,51 @@
       <c r="AT8" s="71"/>
       <c r="AU8" s="71"/>
       <c r="AV8" s="71"/>
       <c r="AW8" s="71"/>
       <c r="AX8" s="71"/>
       <c r="AY8" s="71"/>
       <c r="AZ8" s="71"/>
       <c r="BA8" s="71"/>
       <c r="BB8" s="71"/>
       <c r="BC8" s="71"/>
       <c r="BD8" s="71"/>
       <c r="BE8" s="71"/>
       <c r="BF8" s="71"/>
       <c r="BG8" s="71"/>
       <c r="BH8" s="71"/>
       <c r="BI8" s="71"/>
       <c r="BJ8" s="71"/>
       <c r="BK8" s="71"/>
       <c r="BL8" s="71"/>
       <c r="BM8" s="71"/>
       <c r="BN8" s="71"/>
       <c r="BO8" s="71"/>
       <c r="BP8" s="71"/>
       <c r="BQ8" s="71"/>
     </row>
-    <row r="9" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="9" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A9" s="38">
         <v>150000000</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="40">
         <v>15</v>
       </c>
       <c r="D9" s="40">
         <v>21</v>
       </c>
       <c r="E9" s="3">
         <v>24</v>
       </c>
       <c r="F9" s="3">
         <v>18</v>
       </c>
       <c r="G9" s="40">
         <v>31</v>
       </c>
       <c r="H9" s="40">
         <v>14</v>
       </c>
       <c r="I9" s="40">
@@ -2201,52 +8404,55 @@
       </c>
       <c r="BJ9" s="4">
         <v>7</v>
       </c>
       <c r="BK9" s="4">
         <v>6</v>
       </c>
       <c r="BL9" s="4">
         <v>5</v>
       </c>
       <c r="BM9" s="3">
         <v>7</v>
       </c>
       <c r="BN9" s="3">
         <v>13</v>
       </c>
       <c r="BO9" s="4">
         <v>9</v>
       </c>
       <c r="BP9" s="53">
         <v>8</v>
       </c>
       <c r="BQ9" s="58">
         <v>11</v>
       </c>
+      <c r="BR9" s="76">
+        <v>5</v>
+      </c>
     </row>
-    <row r="10" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="10" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A10" s="38">
         <v>151000000</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="40">
         <v>12</v>
       </c>
       <c r="D10" s="40">
         <v>9</v>
       </c>
       <c r="E10" s="3">
         <v>11</v>
       </c>
       <c r="F10" s="3">
         <v>13</v>
       </c>
       <c r="G10" s="40">
         <v>21</v>
       </c>
       <c r="H10" s="40">
         <v>9</v>
       </c>
       <c r="I10" s="40">
@@ -2410,52 +8616,55 @@
       </c>
       <c r="BJ10" s="4">
         <v>3</v>
       </c>
       <c r="BK10" s="4">
         <v>4</v>
       </c>
       <c r="BL10" s="4">
         <v>2</v>
       </c>
       <c r="BM10" s="3">
         <v>3</v>
       </c>
       <c r="BN10" s="3">
         <v>8</v>
       </c>
       <c r="BO10" s="4">
         <v>4</v>
       </c>
       <c r="BP10" s="53">
         <v>5</v>
       </c>
       <c r="BQ10" s="58">
         <v>6</v>
       </c>
+      <c r="BR10" s="76">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="11" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A11" s="38">
         <v>153200000</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="40">
         <v>1</v>
       </c>
       <c r="D11" s="40">
         <v>0</v>
       </c>
       <c r="E11" s="3">
         <v>3</v>
       </c>
       <c r="F11" s="40">
         <v>0</v>
       </c>
       <c r="G11" s="40">
         <v>1</v>
       </c>
       <c r="H11" s="40">
         <v>2</v>
       </c>
       <c r="I11" s="40">
@@ -2619,52 +8828,55 @@
       </c>
       <c r="BJ11" s="4">
         <v>0</v>
       </c>
       <c r="BK11" s="42">
         <v>0</v>
       </c>
       <c r="BL11" s="4">
         <v>0</v>
       </c>
       <c r="BM11" s="3">
         <v>0</v>
       </c>
       <c r="BN11" s="3">
         <v>1</v>
       </c>
       <c r="BO11" s="4">
         <v>0</v>
       </c>
       <c r="BP11" s="54">
         <v>0</v>
       </c>
       <c r="BQ11" s="58">
         <v>1</v>
       </c>
+      <c r="BR11" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="12" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A12" s="38">
         <v>153400000</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="40">
         <v>0</v>
       </c>
       <c r="D12" s="40">
         <v>0</v>
       </c>
       <c r="E12" s="40">
         <v>0</v>
       </c>
       <c r="F12" s="3">
         <v>1</v>
       </c>
       <c r="G12" s="40">
         <v>0</v>
       </c>
       <c r="H12" s="40">
         <v>1</v>
       </c>
       <c r="I12" s="40">
@@ -2828,52 +9040,55 @@
       </c>
       <c r="BJ12" s="4">
         <v>0</v>
       </c>
       <c r="BK12" s="4">
         <v>1</v>
       </c>
       <c r="BL12" s="4">
         <v>1</v>
       </c>
       <c r="BM12" s="3">
         <v>0</v>
       </c>
       <c r="BN12" s="3">
         <v>0</v>
       </c>
       <c r="BO12" s="4">
         <v>1</v>
       </c>
       <c r="BP12" s="54">
         <v>0</v>
       </c>
       <c r="BQ12" s="58">
         <v>0</v>
       </c>
+      <c r="BR12" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="13" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A13" s="38">
         <v>153600000</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="40">
         <v>0</v>
       </c>
       <c r="D13" s="40">
         <v>4</v>
       </c>
       <c r="E13" s="3">
         <v>1</v>
       </c>
       <c r="F13" s="3">
         <v>1</v>
       </c>
       <c r="G13" s="40">
         <v>0</v>
       </c>
       <c r="H13" s="40">
         <v>0</v>
       </c>
       <c r="I13" s="40">
@@ -3037,52 +9252,55 @@
       </c>
       <c r="BJ13" s="4">
         <v>0</v>
       </c>
       <c r="BK13" s="42">
         <v>0</v>
       </c>
       <c r="BL13" s="4">
         <v>0</v>
       </c>
       <c r="BM13" s="3">
         <v>0</v>
       </c>
       <c r="BN13" s="3">
         <v>0</v>
       </c>
       <c r="BO13" s="4">
         <v>0</v>
       </c>
       <c r="BP13" s="54">
         <v>0</v>
       </c>
       <c r="BQ13" s="58">
         <v>0</v>
       </c>
+      <c r="BR13" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="14" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A14" s="38">
         <v>154000000</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="40">
         <v>0</v>
       </c>
       <c r="D14" s="40">
         <v>1</v>
       </c>
       <c r="E14" s="40">
         <v>0</v>
       </c>
       <c r="F14" s="3">
         <v>1</v>
       </c>
       <c r="G14" s="40">
         <v>2</v>
       </c>
       <c r="H14" s="40">
         <v>0</v>
       </c>
       <c r="I14" s="40">
@@ -3246,52 +9464,55 @@
       </c>
       <c r="BJ14" s="4">
         <v>0</v>
       </c>
       <c r="BK14" s="42">
         <v>0</v>
       </c>
       <c r="BL14" s="4">
         <v>0</v>
       </c>
       <c r="BM14" s="3">
         <v>0</v>
       </c>
       <c r="BN14" s="3">
         <v>0</v>
       </c>
       <c r="BO14" s="4">
         <v>0</v>
       </c>
       <c r="BP14" s="54">
         <v>0</v>
       </c>
       <c r="BQ14" s="58">
         <v>0</v>
       </c>
+      <c r="BR14" s="76">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="15" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A15" s="38">
         <v>154200000</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="40">
         <v>0</v>
       </c>
       <c r="D15" s="40">
         <v>0</v>
       </c>
       <c r="E15" s="3">
         <v>1</v>
       </c>
       <c r="F15" s="40">
         <v>0</v>
       </c>
       <c r="G15" s="40">
         <v>1</v>
       </c>
       <c r="H15" s="40">
         <v>0</v>
       </c>
       <c r="I15" s="40">
@@ -3455,52 +9676,55 @@
       </c>
       <c r="BJ15" s="4">
         <v>2</v>
       </c>
       <c r="BK15" s="42">
         <v>0</v>
       </c>
       <c r="BL15" s="4">
         <v>0</v>
       </c>
       <c r="BM15" s="3">
         <v>1</v>
       </c>
       <c r="BN15" s="3">
         <v>0</v>
       </c>
       <c r="BO15" s="4">
         <v>1</v>
       </c>
       <c r="BP15" s="54">
         <v>0</v>
       </c>
       <c r="BQ15" s="58">
         <v>1</v>
       </c>
+      <c r="BR15" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="16" spans="1:71" s="28" customFormat="1" ht="11.25">
       <c r="A16" s="38">
         <v>154600000</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="40">
         <v>0</v>
       </c>
       <c r="D16" s="40">
         <v>1</v>
       </c>
       <c r="E16" s="40">
         <v>0</v>
       </c>
       <c r="F16" s="40">
         <v>0</v>
       </c>
       <c r="G16" s="40">
         <v>0</v>
       </c>
       <c r="H16" s="40">
         <v>0</v>
       </c>
       <c r="I16" s="40">
@@ -3664,52 +9888,55 @@
       </c>
       <c r="BJ16" s="4">
         <v>0</v>
       </c>
       <c r="BK16" s="42">
         <v>0</v>
       </c>
       <c r="BL16" s="4">
         <v>0</v>
       </c>
       <c r="BM16" s="3">
         <v>0</v>
       </c>
       <c r="BN16" s="3">
         <v>0</v>
       </c>
       <c r="BO16" s="4">
         <v>0</v>
       </c>
       <c r="BP16" s="53">
         <v>1</v>
       </c>
       <c r="BQ16" s="58">
         <v>0</v>
       </c>
+      <c r="BR16" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="17" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A17" s="38">
         <v>154800000</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="40">
         <v>0</v>
       </c>
       <c r="D17" s="40">
         <v>3</v>
       </c>
       <c r="E17" s="40">
         <v>0</v>
       </c>
       <c r="F17" s="40">
         <v>0</v>
       </c>
       <c r="G17" s="40">
         <v>2</v>
       </c>
       <c r="H17" s="40">
         <v>0</v>
       </c>
       <c r="I17" s="40">
@@ -3873,52 +10100,55 @@
       </c>
       <c r="BJ17" s="4">
         <v>0</v>
       </c>
       <c r="BK17" s="4">
         <v>1</v>
       </c>
       <c r="BL17" s="4">
         <v>0</v>
       </c>
       <c r="BM17" s="3">
         <v>0</v>
       </c>
       <c r="BN17" s="3">
         <v>0</v>
       </c>
       <c r="BO17" s="4">
         <v>2</v>
       </c>
       <c r="BP17" s="53">
         <v>1</v>
       </c>
       <c r="BQ17" s="58">
         <v>0</v>
       </c>
+      <c r="BR17" s="76">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="18" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A18" s="38">
         <v>155200000</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="40">
         <v>0</v>
       </c>
       <c r="D18" s="40">
         <v>0</v>
       </c>
       <c r="E18" s="3">
         <v>1</v>
       </c>
       <c r="F18" s="40">
         <v>0</v>
       </c>
       <c r="G18" s="40">
         <v>0</v>
       </c>
       <c r="H18" s="40">
         <v>0</v>
       </c>
       <c r="I18" s="40">
@@ -4082,52 +10312,55 @@
       </c>
       <c r="BJ18" s="4">
         <v>0</v>
       </c>
       <c r="BK18" s="42">
         <v>0</v>
       </c>
       <c r="BL18" s="4">
         <v>0</v>
       </c>
       <c r="BM18" s="3">
         <v>0</v>
       </c>
       <c r="BN18" s="3">
         <v>0</v>
       </c>
       <c r="BO18" s="4">
         <v>1</v>
       </c>
       <c r="BP18" s="54">
         <v>0</v>
       </c>
       <c r="BQ18" s="58">
         <v>0</v>
       </c>
+      <c r="BR18" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="19" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A19" s="38">
         <v>155600000</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="40">
         <v>1</v>
       </c>
       <c r="D19" s="40">
         <v>2</v>
       </c>
       <c r="E19" s="40">
         <v>0</v>
       </c>
       <c r="F19" s="3">
         <v>1</v>
       </c>
       <c r="G19" s="40">
         <v>0</v>
       </c>
       <c r="H19" s="40">
         <v>0</v>
       </c>
       <c r="I19" s="40">
@@ -4291,52 +10524,55 @@
       </c>
       <c r="BJ19" s="4">
         <v>0</v>
       </c>
       <c r="BK19" s="42">
         <v>0</v>
       </c>
       <c r="BL19" s="4">
         <v>1</v>
       </c>
       <c r="BM19" s="3">
         <v>0</v>
       </c>
       <c r="BN19" s="3">
         <v>1</v>
       </c>
       <c r="BO19" s="42">
         <v>0</v>
       </c>
       <c r="BP19" s="53">
         <v>1</v>
       </c>
       <c r="BQ19" s="58">
         <v>0</v>
       </c>
+      <c r="BR19" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="20" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A20" s="38">
         <v>156000000</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="40">
         <v>0</v>
       </c>
       <c r="D20" s="40">
         <v>0</v>
       </c>
       <c r="E20" s="3">
         <v>2</v>
       </c>
       <c r="F20" s="40">
         <v>0</v>
       </c>
       <c r="G20" s="40">
         <v>0</v>
       </c>
       <c r="H20" s="40">
         <v>0</v>
       </c>
       <c r="I20" s="40">
@@ -4500,52 +10736,55 @@
       </c>
       <c r="BJ20" s="4">
         <v>0</v>
       </c>
       <c r="BK20" s="42">
         <v>0</v>
       </c>
       <c r="BL20" s="4">
         <v>0</v>
       </c>
       <c r="BM20" s="3">
         <v>1</v>
       </c>
       <c r="BN20" s="3">
         <v>3</v>
       </c>
       <c r="BO20" s="42">
         <v>0</v>
       </c>
       <c r="BP20" s="54">
         <v>0</v>
       </c>
       <c r="BQ20" s="58">
         <v>2</v>
       </c>
+      <c r="BR20" s="76">
+        <v>1</v>
+      </c>
     </row>
-    <row r="21" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="21" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A21" s="38">
         <v>156400000</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="40">
         <v>1</v>
       </c>
       <c r="D21" s="40">
         <v>1</v>
       </c>
       <c r="E21" s="3">
         <v>4</v>
       </c>
       <c r="F21" s="3">
         <v>1</v>
       </c>
       <c r="G21" s="40">
         <v>3</v>
       </c>
       <c r="H21" s="40">
         <v>1</v>
       </c>
       <c r="I21" s="40">
@@ -4709,52 +10948,55 @@
       </c>
       <c r="BJ21" s="4">
         <v>2</v>
       </c>
       <c r="BK21" s="42">
         <v>0</v>
       </c>
       <c r="BL21" s="4">
         <v>1</v>
       </c>
       <c r="BM21" s="3">
         <v>2</v>
       </c>
       <c r="BN21" s="3">
         <v>0</v>
       </c>
       <c r="BO21" s="42">
         <v>0</v>
       </c>
       <c r="BP21" s="54">
         <v>0</v>
       </c>
       <c r="BQ21" s="58">
         <v>0</v>
       </c>
+      <c r="BR21" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="22" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A22" s="38">
         <v>156800000</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="40">
         <v>0</v>
       </c>
       <c r="D22" s="40">
         <v>0</v>
       </c>
       <c r="E22" s="3">
         <v>1</v>
       </c>
       <c r="F22" s="40">
         <v>0</v>
       </c>
       <c r="G22" s="40">
         <v>1</v>
       </c>
       <c r="H22" s="40">
         <v>1</v>
       </c>
       <c r="I22" s="40">
@@ -4918,52 +11160,55 @@
       </c>
       <c r="BJ22" s="4">
         <v>0</v>
       </c>
       <c r="BK22" s="42">
         <v>0</v>
       </c>
       <c r="BL22" s="42">
         <v>0</v>
       </c>
       <c r="BM22" s="42">
         <v>0</v>
       </c>
       <c r="BN22" s="3">
         <v>0</v>
       </c>
       <c r="BO22" s="42">
         <v>0</v>
       </c>
       <c r="BP22" s="54">
         <v>0</v>
       </c>
       <c r="BQ22" s="58">
         <v>1</v>
       </c>
+      <c r="BR22" s="76">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:69" s="37" customFormat="1" ht="20.25" customHeight="1">
+    <row r="23" spans="1:70" s="37" customFormat="1" ht="20.25" customHeight="1">
       <c r="B23" s="72" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="72"/>
       <c r="D23" s="72"/>
       <c r="E23" s="72"/>
       <c r="F23" s="72"/>
       <c r="G23" s="72"/>
       <c r="H23" s="72"/>
       <c r="I23" s="72"/>
       <c r="J23" s="72"/>
       <c r="K23" s="72"/>
       <c r="L23" s="72"/>
       <c r="M23" s="72"/>
       <c r="N23" s="72"/>
       <c r="O23" s="72"/>
       <c r="P23" s="72"/>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
       <c r="S23" s="72"/>
       <c r="T23" s="72"/>
       <c r="U23" s="72"/>
       <c r="V23" s="72"/>
       <c r="W23" s="72"/>
       <c r="X23" s="72"/>
@@ -4991,51 +11236,51 @@
       <c r="AT23" s="72"/>
       <c r="AU23" s="72"/>
       <c r="AV23" s="72"/>
       <c r="AW23" s="72"/>
       <c r="AX23" s="72"/>
       <c r="AY23" s="72"/>
       <c r="AZ23" s="72"/>
       <c r="BA23" s="72"/>
       <c r="BB23" s="72"/>
       <c r="BC23" s="72"/>
       <c r="BD23" s="72"/>
       <c r="BE23" s="72"/>
       <c r="BF23" s="72"/>
       <c r="BG23" s="72"/>
       <c r="BH23" s="72"/>
       <c r="BI23" s="72"/>
       <c r="BJ23" s="72"/>
       <c r="BK23" s="72"/>
       <c r="BL23" s="72"/>
       <c r="BM23" s="72"/>
       <c r="BN23" s="72"/>
       <c r="BO23" s="72"/>
       <c r="BP23" s="72"/>
       <c r="BQ23" s="72"/>
     </row>
-    <row r="24" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="24" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A24" s="38">
         <v>150000000</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="40">
         <v>14</v>
       </c>
       <c r="D24" s="40">
         <v>13</v>
       </c>
       <c r="E24" s="3">
         <v>17</v>
       </c>
       <c r="F24" s="3">
         <v>14</v>
       </c>
       <c r="G24" s="40">
         <v>26</v>
       </c>
       <c r="H24" s="40">
         <v>11</v>
       </c>
       <c r="I24" s="40">
@@ -5199,52 +11444,55 @@
       </c>
       <c r="BJ24" s="4">
         <v>5</v>
       </c>
       <c r="BK24" s="4">
         <v>5</v>
       </c>
       <c r="BL24" s="42">
         <v>2</v>
       </c>
       <c r="BM24" s="3">
         <v>5</v>
       </c>
       <c r="BN24" s="3">
         <v>10</v>
       </c>
       <c r="BO24" s="4">
         <v>6</v>
       </c>
       <c r="BP24" s="53">
         <v>6</v>
       </c>
       <c r="BQ24" s="58">
         <v>9</v>
       </c>
+      <c r="BR24" s="77">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="25" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A25" s="38">
         <v>151000000</v>
       </c>
       <c r="B25" s="39" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="40">
         <v>12</v>
       </c>
       <c r="D25" s="40">
         <v>9</v>
       </c>
       <c r="E25" s="3">
         <v>11</v>
       </c>
       <c r="F25" s="3">
         <v>13</v>
       </c>
       <c r="G25" s="40">
         <v>21</v>
       </c>
       <c r="H25" s="40">
         <v>9</v>
       </c>
       <c r="I25" s="40">
@@ -5408,52 +11656,55 @@
       </c>
       <c r="BJ25" s="4">
         <v>3</v>
       </c>
       <c r="BK25" s="4">
         <v>4</v>
       </c>
       <c r="BL25" s="42">
         <v>2</v>
       </c>
       <c r="BM25" s="3">
         <v>3</v>
       </c>
       <c r="BN25" s="3">
         <v>8</v>
       </c>
       <c r="BO25" s="4">
         <v>4</v>
       </c>
       <c r="BP25" s="53">
         <v>5</v>
       </c>
       <c r="BQ25" s="58">
         <v>6</v>
       </c>
+      <c r="BR25" s="77">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="26" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A26" s="38">
         <v>153200000</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="40">
         <v>1</v>
       </c>
       <c r="D26" s="40">
         <v>0</v>
       </c>
       <c r="E26" s="3">
         <v>3</v>
       </c>
       <c r="F26" s="40">
         <v>0</v>
       </c>
       <c r="G26" s="40">
         <v>1</v>
       </c>
       <c r="H26" s="40">
         <v>1</v>
       </c>
       <c r="I26" s="40">
@@ -5617,52 +11868,55 @@
       </c>
       <c r="BJ26" s="4">
         <v>0</v>
       </c>
       <c r="BK26" s="42">
         <v>0</v>
       </c>
       <c r="BL26" s="42">
         <v>0</v>
       </c>
       <c r="BM26" s="3">
         <v>0</v>
       </c>
       <c r="BN26" s="3">
         <v>1</v>
       </c>
       <c r="BO26" s="4">
         <v>0</v>
       </c>
       <c r="BP26" s="54">
         <v>0</v>
       </c>
       <c r="BQ26" s="58">
         <v>1</v>
       </c>
+      <c r="BR26" s="77">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="27" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A27" s="38">
         <v>154800000</v>
       </c>
       <c r="B27" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="40">
         <v>0</v>
       </c>
       <c r="D27" s="40">
         <v>3</v>
       </c>
       <c r="E27" s="40">
         <v>0</v>
       </c>
       <c r="F27" s="40">
         <v>0</v>
       </c>
       <c r="G27" s="40">
         <v>2</v>
       </c>
       <c r="H27" s="40">
         <v>0</v>
       </c>
       <c r="I27" s="40">
@@ -5826,52 +12080,55 @@
       </c>
       <c r="BJ27" s="4">
         <v>0</v>
       </c>
       <c r="BK27" s="4">
         <v>1</v>
       </c>
       <c r="BL27" s="42">
         <v>0</v>
       </c>
       <c r="BM27" s="3">
         <v>0</v>
       </c>
       <c r="BN27" s="3">
         <v>0</v>
       </c>
       <c r="BO27" s="4">
         <v>2</v>
       </c>
       <c r="BP27" s="53">
         <v>1</v>
       </c>
       <c r="BQ27" s="58">
         <v>0</v>
       </c>
+      <c r="BR27" s="77">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="28" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A28" s="38">
         <v>155600000</v>
       </c>
       <c r="B28" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="40">
         <v>0</v>
       </c>
       <c r="D28" s="40">
         <v>0</v>
       </c>
       <c r="E28" s="40">
         <v>0</v>
       </c>
       <c r="F28" s="40">
         <v>0</v>
       </c>
       <c r="G28" s="40">
         <v>0</v>
       </c>
       <c r="H28" s="40">
         <v>0</v>
       </c>
       <c r="I28" s="40">
@@ -6035,52 +12292,55 @@
       </c>
       <c r="BJ28" s="4">
         <v>0</v>
       </c>
       <c r="BK28" s="42">
         <v>0</v>
       </c>
       <c r="BL28" s="42">
         <v>0</v>
       </c>
       <c r="BM28" s="3">
         <v>0</v>
       </c>
       <c r="BN28" s="3">
         <v>0</v>
       </c>
       <c r="BO28" s="42">
         <v>0</v>
       </c>
       <c r="BP28" s="54">
         <v>0</v>
       </c>
       <c r="BQ28" s="58">
         <v>0</v>
       </c>
+      <c r="BR28" s="77">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="29" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A29" s="38">
         <v>156000000</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="40">
         <v>0</v>
       </c>
       <c r="D29" s="40">
         <v>0</v>
       </c>
       <c r="E29" s="3">
         <v>1</v>
       </c>
       <c r="F29" s="40">
         <v>0</v>
       </c>
       <c r="G29" s="40">
         <v>0</v>
       </c>
       <c r="H29" s="40">
         <v>0</v>
       </c>
       <c r="I29" s="40">
@@ -6242,52 +12502,55 @@
       </c>
       <c r="BJ29" s="4">
         <v>0</v>
       </c>
       <c r="BK29" s="42">
         <v>0</v>
       </c>
       <c r="BL29" s="42">
         <v>0</v>
       </c>
       <c r="BM29" s="3">
         <v>1</v>
       </c>
       <c r="BN29" s="3">
         <v>1</v>
       </c>
       <c r="BO29" s="42">
         <v>0</v>
       </c>
       <c r="BP29" s="54">
         <v>0</v>
       </c>
       <c r="BQ29" s="58">
         <v>2</v>
       </c>
+      <c r="BR29" s="77">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="30" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A30" s="38">
         <v>156400000</v>
       </c>
       <c r="B30" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="40">
         <v>1</v>
       </c>
       <c r="D30" s="40">
         <v>1</v>
       </c>
       <c r="E30" s="3">
         <v>2</v>
       </c>
       <c r="F30" s="3">
         <v>1</v>
       </c>
       <c r="G30" s="40">
         <v>2</v>
       </c>
       <c r="H30" s="40">
         <v>1</v>
       </c>
       <c r="I30" s="40">
@@ -6451,52 +12714,55 @@
       </c>
       <c r="BJ30" s="4">
         <v>2</v>
       </c>
       <c r="BK30" s="42">
         <v>0</v>
       </c>
       <c r="BL30" s="42">
         <v>0</v>
       </c>
       <c r="BM30" s="3">
         <v>1</v>
       </c>
       <c r="BN30" s="42">
         <v>0</v>
       </c>
       <c r="BO30" s="42">
         <v>0</v>
       </c>
       <c r="BP30" s="54">
         <v>0</v>
       </c>
       <c r="BQ30" s="59">
         <v>0</v>
       </c>
+      <c r="BR30" s="77">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:69" s="37" customFormat="1" ht="20.25" customHeight="1">
+    <row r="31" spans="1:70" s="37" customFormat="1" ht="20.25" customHeight="1">
       <c r="B31" s="71" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="71"/>
       <c r="D31" s="71"/>
       <c r="E31" s="71"/>
       <c r="F31" s="71"/>
       <c r="G31" s="71"/>
       <c r="H31" s="71"/>
       <c r="I31" s="71"/>
       <c r="J31" s="71"/>
       <c r="K31" s="71"/>
       <c r="L31" s="71"/>
       <c r="M31" s="71"/>
       <c r="N31" s="71"/>
       <c r="O31" s="71"/>
       <c r="P31" s="71"/>
       <c r="Q31" s="71"/>
       <c r="R31" s="71"/>
       <c r="S31" s="71"/>
       <c r="T31" s="71"/>
       <c r="U31" s="71"/>
       <c r="V31" s="71"/>
       <c r="W31" s="71"/>
       <c r="X31" s="71"/>
@@ -6524,51 +12790,51 @@
       <c r="AT31" s="71"/>
       <c r="AU31" s="71"/>
       <c r="AV31" s="71"/>
       <c r="AW31" s="71"/>
       <c r="AX31" s="71"/>
       <c r="AY31" s="71"/>
       <c r="AZ31" s="71"/>
       <c r="BA31" s="71"/>
       <c r="BB31" s="71"/>
       <c r="BC31" s="71"/>
       <c r="BD31" s="71"/>
       <c r="BE31" s="71"/>
       <c r="BF31" s="71"/>
       <c r="BG31" s="71"/>
       <c r="BH31" s="71"/>
       <c r="BI31" s="71"/>
       <c r="BJ31" s="71"/>
       <c r="BK31" s="71"/>
       <c r="BL31" s="71"/>
       <c r="BM31" s="71"/>
       <c r="BN31" s="71"/>
       <c r="BO31" s="71"/>
       <c r="BP31" s="71"/>
       <c r="BQ31" s="71"/>
     </row>
-    <row r="32" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="32" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A32" s="38">
         <v>150000000</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="40">
         <v>1</v>
       </c>
       <c r="D32" s="40">
         <v>8</v>
       </c>
       <c r="E32" s="3">
         <v>7</v>
       </c>
       <c r="F32" s="3">
         <v>4</v>
       </c>
       <c r="G32" s="40">
         <v>5</v>
       </c>
       <c r="H32" s="40">
         <v>3</v>
       </c>
       <c r="I32" s="40">
@@ -6732,52 +12998,55 @@
       </c>
       <c r="BJ32" s="4">
         <v>2</v>
       </c>
       <c r="BK32" s="4">
         <v>1</v>
       </c>
       <c r="BL32" s="4">
         <v>3</v>
       </c>
       <c r="BM32" s="3">
         <v>2</v>
       </c>
       <c r="BN32" s="3">
         <v>3</v>
       </c>
       <c r="BO32" s="4">
         <v>3</v>
       </c>
       <c r="BP32" s="53">
         <v>2</v>
       </c>
       <c r="BQ32" s="58">
         <v>2</v>
       </c>
+      <c r="BR32" s="78">
+        <v>3</v>
+      </c>
     </row>
-    <row r="33" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="33" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A33" s="38">
         <v>153200000</v>
       </c>
       <c r="B33" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="40">
         <v>0</v>
       </c>
       <c r="D33" s="40">
         <v>0</v>
       </c>
       <c r="E33" s="40">
         <v>0</v>
       </c>
       <c r="F33" s="40">
         <v>0</v>
       </c>
       <c r="G33" s="40">
         <v>0</v>
       </c>
       <c r="H33" s="40">
         <v>1</v>
       </c>
       <c r="I33" s="40">
@@ -6939,52 +13208,55 @@
       </c>
       <c r="BJ33" s="4">
         <v>0</v>
       </c>
       <c r="BK33" s="42">
         <v>0</v>
       </c>
       <c r="BL33" s="4">
         <v>0</v>
       </c>
       <c r="BM33" s="3">
         <v>0</v>
       </c>
       <c r="BN33" s="3">
         <v>0</v>
       </c>
       <c r="BO33" s="4">
         <v>0</v>
       </c>
       <c r="BP33" s="54">
         <v>0</v>
       </c>
       <c r="BQ33" s="58">
         <v>0</v>
       </c>
+      <c r="BR33" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="34" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A34" s="38">
         <v>153400000</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="40">
         <v>0</v>
       </c>
       <c r="D34" s="40">
         <v>0</v>
       </c>
       <c r="E34" s="40">
         <v>0</v>
       </c>
       <c r="F34" s="3">
         <v>1</v>
       </c>
       <c r="G34" s="40">
         <v>0</v>
       </c>
       <c r="H34" s="40">
         <v>1</v>
       </c>
       <c r="I34" s="40">
@@ -7148,52 +13420,55 @@
       </c>
       <c r="BJ34" s="4">
         <v>0</v>
       </c>
       <c r="BK34" s="4">
         <v>1</v>
       </c>
       <c r="BL34" s="4">
         <v>1</v>
       </c>
       <c r="BM34" s="3">
         <v>0</v>
       </c>
       <c r="BN34" s="3">
         <v>0</v>
       </c>
       <c r="BO34" s="4">
         <v>1</v>
       </c>
       <c r="BP34" s="54">
         <v>0</v>
       </c>
       <c r="BQ34" s="58">
         <v>0</v>
       </c>
+      <c r="BR34" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="35" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A35" s="38">
         <v>153600000</v>
       </c>
       <c r="B35" s="43" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="40">
         <v>0</v>
       </c>
       <c r="D35" s="40">
         <v>4</v>
       </c>
       <c r="E35" s="3">
         <v>1</v>
       </c>
       <c r="F35" s="3">
         <v>1</v>
       </c>
       <c r="G35" s="40">
         <v>0</v>
       </c>
       <c r="H35" s="40">
         <v>0</v>
       </c>
       <c r="I35" s="40">
@@ -7357,52 +13632,55 @@
       </c>
       <c r="BJ35" s="4">
         <v>0</v>
       </c>
       <c r="BK35" s="42">
         <v>0</v>
       </c>
       <c r="BL35" s="4">
         <v>0</v>
       </c>
       <c r="BM35" s="3">
         <v>0</v>
       </c>
       <c r="BN35" s="3">
         <v>0</v>
       </c>
       <c r="BO35" s="4">
         <v>0</v>
       </c>
       <c r="BP35" s="54">
         <v>0</v>
       </c>
       <c r="BQ35" s="58">
         <v>0</v>
       </c>
+      <c r="BR35" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="36" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A36" s="38">
         <v>154000000</v>
       </c>
       <c r="B36" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="40">
         <v>0</v>
       </c>
       <c r="D36" s="40">
         <v>1</v>
       </c>
       <c r="E36" s="40">
         <v>0</v>
       </c>
       <c r="F36" s="3">
         <v>1</v>
       </c>
       <c r="G36" s="40">
         <v>2</v>
       </c>
       <c r="H36" s="40">
         <v>0</v>
       </c>
       <c r="I36" s="40">
@@ -7566,52 +13844,55 @@
       </c>
       <c r="BJ36" s="4">
         <v>0</v>
       </c>
       <c r="BK36" s="42">
         <v>0</v>
       </c>
       <c r="BL36" s="4">
         <v>0</v>
       </c>
       <c r="BM36" s="3">
         <v>0</v>
       </c>
       <c r="BN36" s="3">
         <v>0</v>
       </c>
       <c r="BO36" s="4">
         <v>0</v>
       </c>
       <c r="BP36" s="54">
         <v>0</v>
       </c>
       <c r="BQ36" s="58">
         <v>0</v>
       </c>
+      <c r="BR36" s="78">
+        <v>1</v>
+      </c>
     </row>
-    <row r="37" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="37" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A37" s="38">
         <v>154200000</v>
       </c>
       <c r="B37" s="43" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="40">
         <v>0</v>
       </c>
       <c r="D37" s="40">
         <v>0</v>
       </c>
       <c r="E37" s="3">
         <v>1</v>
       </c>
       <c r="F37" s="40">
         <v>0</v>
       </c>
       <c r="G37" s="40">
         <v>1</v>
       </c>
       <c r="H37" s="40">
         <v>0</v>
       </c>
       <c r="I37" s="40">
@@ -7775,52 +14056,55 @@
       </c>
       <c r="BJ37" s="4">
         <v>2</v>
       </c>
       <c r="BK37" s="42">
         <v>0</v>
       </c>
       <c r="BL37" s="4">
         <v>0</v>
       </c>
       <c r="BM37" s="3">
         <v>1</v>
       </c>
       <c r="BN37" s="3">
         <v>0</v>
       </c>
       <c r="BO37" s="4">
         <v>1</v>
       </c>
       <c r="BP37" s="54">
         <v>0</v>
       </c>
       <c r="BQ37" s="58">
         <v>1</v>
       </c>
+      <c r="BR37" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="38" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A38" s="38">
         <v>154600000</v>
       </c>
       <c r="B38" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="40">
         <v>0</v>
       </c>
       <c r="D38" s="40">
         <v>1</v>
       </c>
       <c r="E38" s="40">
         <v>0</v>
       </c>
       <c r="F38" s="40">
         <v>0</v>
       </c>
       <c r="G38" s="40">
         <v>0</v>
       </c>
       <c r="H38" s="40">
         <v>0</v>
       </c>
       <c r="I38" s="40">
@@ -7984,52 +14268,55 @@
       </c>
       <c r="BJ38" s="42">
         <v>0</v>
       </c>
       <c r="BK38" s="42">
         <v>0</v>
       </c>
       <c r="BL38" s="4">
         <v>0</v>
       </c>
       <c r="BM38" s="3">
         <v>0</v>
       </c>
       <c r="BN38" s="3">
         <v>0</v>
       </c>
       <c r="BO38" s="4">
         <v>0</v>
       </c>
       <c r="BP38" s="53">
         <v>1</v>
       </c>
       <c r="BQ38" s="58">
         <v>0</v>
       </c>
+      <c r="BR38" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="39" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A39" s="38">
         <v>154800000</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="40">
         <v>0</v>
       </c>
       <c r="D39" s="40">
         <v>0</v>
       </c>
       <c r="E39" s="40">
         <v>0</v>
       </c>
       <c r="F39" s="40">
         <v>0</v>
       </c>
       <c r="G39" s="40">
         <v>0</v>
       </c>
       <c r="H39" s="40">
         <v>0</v>
       </c>
       <c r="I39" s="40">
@@ -8193,52 +14480,55 @@
       </c>
       <c r="BJ39" s="42">
         <v>0</v>
       </c>
       <c r="BK39" s="42">
         <v>0</v>
       </c>
       <c r="BL39" s="4">
         <v>0</v>
       </c>
       <c r="BM39" s="3">
         <v>0</v>
       </c>
       <c r="BN39" s="3">
         <v>0</v>
       </c>
       <c r="BO39" s="4">
         <v>0</v>
       </c>
       <c r="BP39" s="54">
         <v>0</v>
       </c>
       <c r="BQ39" s="58">
         <v>0</v>
       </c>
+      <c r="BR39" s="78">
+        <v>1</v>
+      </c>
     </row>
-    <row r="40" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="40" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A40" s="38">
         <v>155200000</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C40" s="40">
         <v>0</v>
       </c>
       <c r="D40" s="40">
         <v>0</v>
       </c>
       <c r="E40" s="3">
         <v>1</v>
       </c>
       <c r="F40" s="40">
         <v>0</v>
       </c>
       <c r="G40" s="40">
         <v>0</v>
       </c>
       <c r="H40" s="40">
         <v>0</v>
       </c>
       <c r="I40" s="40">
@@ -8402,52 +14692,55 @@
       </c>
       <c r="BJ40" s="42">
         <v>0</v>
       </c>
       <c r="BK40" s="42">
         <v>0</v>
       </c>
       <c r="BL40" s="4">
         <v>0</v>
       </c>
       <c r="BM40" s="3">
         <v>0</v>
       </c>
       <c r="BN40" s="3">
         <v>0</v>
       </c>
       <c r="BO40" s="4">
         <v>1</v>
       </c>
       <c r="BP40" s="54">
         <v>0</v>
       </c>
       <c r="BQ40" s="58">
         <v>0</v>
       </c>
+      <c r="BR40" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="41" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A41" s="38">
         <v>155600000</v>
       </c>
       <c r="B41" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="40">
         <v>1</v>
       </c>
       <c r="D41" s="40">
         <v>2</v>
       </c>
       <c r="E41" s="40">
         <v>0</v>
       </c>
       <c r="F41" s="3">
         <v>1</v>
       </c>
       <c r="G41" s="40">
         <v>0</v>
       </c>
       <c r="H41" s="40">
         <v>0</v>
       </c>
       <c r="I41" s="40">
@@ -8611,52 +14904,55 @@
       </c>
       <c r="BJ41" s="42">
         <v>0</v>
       </c>
       <c r="BK41" s="42">
         <v>0</v>
       </c>
       <c r="BL41" s="4">
         <v>1</v>
       </c>
       <c r="BM41" s="3">
         <v>0</v>
       </c>
       <c r="BN41" s="3">
         <v>1</v>
       </c>
       <c r="BO41" s="42">
         <v>0</v>
       </c>
       <c r="BP41" s="53">
         <v>1</v>
       </c>
       <c r="BQ41" s="58">
         <v>0</v>
       </c>
+      <c r="BR41" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="42" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A42" s="38">
         <v>156000000</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="40">
         <v>0</v>
       </c>
       <c r="D42" s="40">
         <v>0</v>
       </c>
       <c r="E42" s="3">
         <v>1</v>
       </c>
       <c r="F42" s="40">
         <v>0</v>
       </c>
       <c r="G42" s="40">
         <v>0</v>
       </c>
       <c r="H42" s="40">
         <v>0</v>
       </c>
       <c r="I42" s="40">
@@ -8820,52 +15116,55 @@
       </c>
       <c r="BJ42" s="42">
         <v>0</v>
       </c>
       <c r="BK42" s="42">
         <v>0</v>
       </c>
       <c r="BL42" s="4">
         <v>0</v>
       </c>
       <c r="BM42" s="3">
         <v>0</v>
       </c>
       <c r="BN42" s="3">
         <v>2</v>
       </c>
       <c r="BO42" s="42">
         <v>0</v>
       </c>
       <c r="BP42" s="54">
         <v>0</v>
       </c>
       <c r="BQ42" s="58">
         <v>0</v>
       </c>
+      <c r="BR42" s="78">
+        <v>1</v>
+      </c>
     </row>
-    <row r="43" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="43" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A43" s="38">
         <v>156400000</v>
       </c>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="40">
         <v>0</v>
       </c>
       <c r="D43" s="40">
         <v>0</v>
       </c>
       <c r="E43" s="3">
         <v>2</v>
       </c>
       <c r="F43" s="40">
         <v>0</v>
       </c>
       <c r="G43" s="40">
         <v>1</v>
       </c>
       <c r="H43" s="40">
         <v>0</v>
       </c>
       <c r="I43" s="40">
@@ -9029,52 +15328,55 @@
       </c>
       <c r="BJ43" s="42">
         <v>0</v>
       </c>
       <c r="BK43" s="42">
         <v>0</v>
       </c>
       <c r="BL43" s="4">
         <v>1</v>
       </c>
       <c r="BM43" s="3">
         <v>1</v>
       </c>
       <c r="BN43" s="3">
         <v>0</v>
       </c>
       <c r="BO43" s="42">
         <v>0</v>
       </c>
       <c r="BP43" s="54">
         <v>0</v>
       </c>
       <c r="BQ43" s="58">
         <v>0</v>
       </c>
+      <c r="BR43" s="78">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="44" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A44" s="45">
         <v>156800000</v>
       </c>
       <c r="B44" s="46" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="47">
         <v>0</v>
       </c>
       <c r="D44" s="47">
         <v>0</v>
       </c>
       <c r="E44" s="48">
         <v>1</v>
       </c>
       <c r="F44" s="47">
         <v>0</v>
       </c>
       <c r="G44" s="47">
         <v>1</v>
       </c>
       <c r="H44" s="47">
         <v>1</v>
       </c>
       <c r="I44" s="47">
@@ -9238,101 +15540,104 @@
       </c>
       <c r="BJ44" s="51">
         <v>0</v>
       </c>
       <c r="BK44" s="51">
         <v>0</v>
       </c>
       <c r="BL44" s="51">
         <v>0</v>
       </c>
       <c r="BM44" s="51">
         <v>0</v>
       </c>
       <c r="BN44" s="48">
         <v>0</v>
       </c>
       <c r="BO44" s="51">
         <v>0</v>
       </c>
       <c r="BP44" s="51">
         <v>0</v>
       </c>
       <c r="BQ44" s="60">
         <v>1</v>
       </c>
+      <c r="BR44" s="79">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:69" s="28" customFormat="1" ht="11.25">
+    <row r="45" spans="1:70" s="28" customFormat="1" ht="11.25">
       <c r="A45" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
       <c r="AB45" s="1"/>
       <c r="AC45" s="1"/>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
       <c r="AK45" s="1"/>
       <c r="AL45" s="1"/>
     </row>
-    <row r="46" spans="1:69" s="28" customFormat="1" ht="11.25"/>
-    <row r="47" spans="1:69" s="28" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:70" s="28" customFormat="1" ht="11.25"/>
+    <row r="47" spans="1:70" s="28" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B2:BQ2"/>
-    <mergeCell ref="BK6:BQ6"/>
     <mergeCell ref="B8:BQ8"/>
     <mergeCell ref="B23:BQ23"/>
     <mergeCell ref="B31:BQ31"/>
+    <mergeCell ref="BK6:BR6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AY6:BJ6"/>
     <mergeCell ref="AM6:AX6"/>
     <mergeCell ref="AA6:AL6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="C6:N6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>