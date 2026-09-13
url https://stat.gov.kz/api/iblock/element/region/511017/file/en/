--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="89">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-    май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -791,92 +791,92 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -905,51 +905,53 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1148,365 +1150,365 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/483857/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A3:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="46.5703125" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="53" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="4">
         <v>61210101</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="54" t="s">
+      <c r="A7" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="92" t="s">
+      <c r="B7" s="67" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15" customHeight="1">
-      <c r="A8" s="54" t="s">
+      <c r="A8" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="15" customHeight="1">
-      <c r="A9" s="54" t="s">
+      <c r="A9" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="56" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="46.5" customHeight="1">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="58" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="71.25" customHeight="1">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B11" s="59" t="s">
+      <c r="B11" s="58" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="53" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="53" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="64" t="s">
+      <c r="B15" s="63" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="54" t="s">
+      <c r="A16" s="53" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="54" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="7">
-        <v>46241</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
-      <c r="A18" s="55" t="s">
+      <c r="A18" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="7">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B19" s="61" t="s">
+      <c r="B19" s="60" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="54" t="s">
+      <c r="A20" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="61" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="15" customHeight="1">
-      <c r="A21" s="54" t="s">
+      <c r="A21" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="63" t="s">
+      <c r="B21" s="62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="15" customHeight="1">
-      <c r="A22" s="54" t="s">
+      <c r="A22" s="53" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B22" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:7" ht="15" customHeight="1">
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="57" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="2:7" ht="15" customHeight="1">
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="57" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="15" customHeight="1">
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="57" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="15" customHeight="1">
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="57" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="15" customHeight="1">
-      <c r="B9" s="58" t="s">
+      <c r="B9" s="57" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="15" customHeight="1">
       <c r="B11" s="68" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="69"/>
       <c r="D11" s="69"/>
       <c r="E11" s="69"/>
       <c r="F11" s="69"/>
       <c r="G11" s="69"/>
     </row>
     <row r="14" spans="2:7" ht="15" customHeight="1">
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="59" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B11:G11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CB44"/>
+  <dimension ref="A1:CC44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="BO12" sqref="BO12"/>
+      <pane ySplit="1" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B30" sqref="B30:CC30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="13.28515625" style="14" customWidth="1"/>
-    <col min="2" max="2" width="18.42578125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="16.140625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="6.28515625" style="28" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="28" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="28" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="28" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="28" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="28" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="28" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="28" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="34" hidden="1" customWidth="1"/>
     <col min="16" max="34" width="9.140625" style="34" hidden="1" customWidth="1"/>
     <col min="35" max="38" width="8.7109375" style="34" hidden="1" customWidth="1"/>
     <col min="39" max="40" width="8.7109375" style="13" hidden="1" customWidth="1"/>
     <col min="41" max="50" width="0" style="13" hidden="1" customWidth="1"/>
     <col min="51" max="62" width="0" style="34" hidden="1" customWidth="1"/>
     <col min="63" max="63" width="9.140625" style="34"/>
     <col min="64" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80" ht="14.25" customHeight="1">
+    <row r="1" spans="1:81" ht="14.25" customHeight="1">
       <c r="O1" s="29"/>
       <c r="P1" s="29"/>
       <c r="Q1" s="29"/>
       <c r="R1" s="29"/>
       <c r="S1" s="30"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
       <c r="V1" s="28"/>
       <c r="W1" s="28"/>
       <c r="X1" s="28"/>
       <c r="Y1" s="28"/>
       <c r="Z1" s="28"/>
       <c r="AA1" s="28"/>
       <c r="AB1" s="28"/>
       <c r="AC1" s="28"/>
       <c r="AD1" s="28"/>
       <c r="AE1" s="28"/>
       <c r="AF1" s="28"/>
       <c r="AG1" s="28"/>
       <c r="AH1" s="28"/>
       <c r="AI1" s="28"/>
       <c r="AJ1" s="28"/>
       <c r="AK1" s="28"/>
       <c r="AL1" s="28"/>
       <c r="AM1" s="89"/>
       <c r="AN1" s="89"/>
       <c r="AO1" s="14"/>
       <c r="AP1" s="14"/>
       <c r="AQ1" s="14"/>
       <c r="AR1" s="14"/>
     </row>
-    <row r="2" spans="1:80" ht="41.25" customHeight="1">
-      <c r="A2" s="66" t="s">
+    <row r="2" spans="1:81" ht="41.25" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="75" t="s">
         <v>82</v>
       </c>
       <c r="P2" s="75"/>
       <c r="Q2" s="75"/>
       <c r="R2" s="75"/>
       <c r="S2" s="75"/>
       <c r="T2" s="75"/>
       <c r="U2" s="75"/>
       <c r="V2" s="75"/>
       <c r="W2" s="75"/>
@@ -1545,127 +1547,129 @@
       <c r="BD2" s="75"/>
       <c r="BE2" s="75"/>
       <c r="BF2" s="75"/>
       <c r="BG2" s="75"/>
       <c r="BH2" s="75"/>
       <c r="BI2" s="75"/>
       <c r="BJ2" s="75"/>
       <c r="BK2" s="75"/>
       <c r="BL2" s="75"/>
       <c r="BM2" s="75"/>
       <c r="BN2" s="75"/>
       <c r="BO2" s="75"/>
       <c r="BP2" s="75"/>
       <c r="BQ2" s="75"/>
       <c r="BR2" s="75"/>
       <c r="BS2" s="75"/>
       <c r="BT2" s="75"/>
       <c r="BU2" s="75"/>
       <c r="BV2" s="75"/>
       <c r="BW2" s="75"/>
       <c r="BX2" s="75"/>
       <c r="BY2" s="75"/>
       <c r="BZ2" s="75"/>
       <c r="CA2" s="75"/>
       <c r="CB2" s="75"/>
+      <c r="CC2" s="75"/>
     </row>
-    <row r="3" spans="1:80" ht="14.25" customHeight="1">
-      <c r="A3" s="67"/>
+    <row r="3" spans="1:81" ht="14.25" customHeight="1">
+      <c r="A3" s="66"/>
       <c r="O3" s="32"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="33"/>
       <c r="R3" s="33"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
       <c r="U3" s="33"/>
       <c r="V3" s="33"/>
       <c r="W3" s="33"/>
       <c r="X3" s="33"/>
       <c r="Y3" s="33"/>
       <c r="Z3" s="33"/>
       <c r="AA3" s="33"/>
       <c r="AB3" s="33"/>
       <c r="AC3" s="33"/>
       <c r="AD3" s="33"/>
       <c r="AE3" s="33"/>
       <c r="AF3" s="33"/>
       <c r="AH3" s="35"/>
       <c r="AJ3" s="36"/>
       <c r="AM3" s="11"/>
       <c r="AN3" s="11"/>
       <c r="AO3" s="14"/>
       <c r="AP3" s="90"/>
       <c r="AQ3" s="90"/>
       <c r="AR3" s="90"/>
     </row>
-    <row r="4" spans="1:80" ht="14.25" customHeight="1">
-      <c r="A4" s="67"/>
+    <row r="4" spans="1:81" ht="14.25" customHeight="1">
+      <c r="A4" s="66"/>
       <c r="B4" s="5"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="28"/>
       <c r="P4" s="28"/>
       <c r="Q4" s="28"/>
       <c r="R4" s="28"/>
       <c r="S4" s="30"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
       <c r="AC4" s="28"/>
       <c r="AD4" s="28"/>
       <c r="AE4" s="28"/>
       <c r="AF4" s="28"/>
       <c r="AG4" s="28"/>
       <c r="AH4" s="38"/>
       <c r="AI4" s="28"/>
       <c r="AJ4" s="28"/>
       <c r="AK4" s="28"/>
       <c r="AL4" s="28"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="BZ4" s="49"/>
-      <c r="CB4" s="49" t="s">
+      <c r="CB4" s="92" t="s">
         <v>83</v>
       </c>
+      <c r="CC4" s="92"/>
     </row>
-    <row r="5" spans="1:80" ht="14.25" customHeight="1">
+    <row r="5" spans="1:81" ht="14.25" customHeight="1">
       <c r="A5" s="88" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="76"/>
       <c r="C5" s="78">
         <v>2021</v>
       </c>
       <c r="D5" s="79"/>
       <c r="E5" s="79"/>
       <c r="F5" s="79"/>
       <c r="G5" s="79"/>
       <c r="H5" s="79"/>
       <c r="I5" s="79"/>
       <c r="J5" s="79"/>
       <c r="K5" s="79"/>
       <c r="L5" s="79"/>
       <c r="M5" s="79"/>
       <c r="N5" s="79"/>
       <c r="O5" s="78"/>
       <c r="P5" s="79"/>
       <c r="Q5" s="79"/>
       <c r="R5" s="79"/>
       <c r="S5" s="79"/>
       <c r="T5" s="79"/>
       <c r="U5" s="79"/>
@@ -1715,53 +1719,54 @@
       <c r="BG5" s="87"/>
       <c r="BH5" s="87"/>
       <c r="BI5" s="87"/>
       <c r="BJ5" s="87"/>
       <c r="BK5" s="73">
         <v>2025</v>
       </c>
       <c r="BL5" s="74"/>
       <c r="BM5" s="74"/>
       <c r="BN5" s="74"/>
       <c r="BO5" s="74"/>
       <c r="BP5" s="74"/>
       <c r="BQ5" s="74"/>
       <c r="BR5" s="74"/>
       <c r="BS5" s="74"/>
       <c r="BT5" s="74"/>
       <c r="BU5" s="74"/>
       <c r="BV5" s="91"/>
       <c r="BW5" s="73">
         <v>2026</v>
       </c>
       <c r="BX5" s="74"/>
       <c r="BY5" s="74"/>
       <c r="BZ5" s="74"/>
       <c r="CA5" s="74"/>
-      <c r="CB5" s="50"/>
+      <c r="CB5" s="74"/>
+      <c r="CC5" s="74"/>
     </row>
-    <row r="6" spans="1:80" ht="30.75" customHeight="1">
+    <row r="6" spans="1:81" ht="30.75" customHeight="1">
       <c r="A6" s="88"/>
       <c r="B6" s="77"/>
       <c r="C6" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>7</v>
@@ -1954,52 +1959,55 @@
       </c>
       <c r="BU6" s="19" t="s">
         <v>28</v>
       </c>
       <c r="BV6" s="10" t="s">
         <v>29</v>
       </c>
       <c r="BW6" s="21" t="s">
         <v>18</v>
       </c>
       <c r="BX6" s="21" t="s">
         <v>19</v>
       </c>
       <c r="BY6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="BZ6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="CA6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="CB6" s="19" t="s">
         <v>23</v>
       </c>
+      <c r="CC6" s="19" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="7" spans="1:80" ht="14.25" customHeight="1">
+    <row r="7" spans="1:81" ht="14.25" customHeight="1">
       <c r="A7" s="47"/>
       <c r="B7" s="70" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="70"/>
       <c r="D7" s="70"/>
       <c r="E7" s="70"/>
       <c r="F7" s="70"/>
       <c r="G7" s="70"/>
       <c r="H7" s="70"/>
       <c r="I7" s="70"/>
       <c r="J7" s="70"/>
       <c r="K7" s="70"/>
       <c r="L7" s="70"/>
       <c r="M7" s="70"/>
       <c r="N7" s="70"/>
       <c r="O7" s="70"/>
       <c r="P7" s="70"/>
       <c r="Q7" s="70"/>
       <c r="R7" s="70"/>
       <c r="S7" s="70"/>
       <c r="T7" s="70"/>
       <c r="U7" s="70"/>
       <c r="V7" s="70"/>
       <c r="W7" s="70"/>
@@ -2038,56 +2046,57 @@
       <c r="BD7" s="70"/>
       <c r="BE7" s="70"/>
       <c r="BF7" s="70"/>
       <c r="BG7" s="70"/>
       <c r="BH7" s="70"/>
       <c r="BI7" s="70"/>
       <c r="BJ7" s="70"/>
       <c r="BK7" s="70"/>
       <c r="BL7" s="70"/>
       <c r="BM7" s="70"/>
       <c r="BN7" s="70"/>
       <c r="BO7" s="70"/>
       <c r="BP7" s="70"/>
       <c r="BQ7" s="70"/>
       <c r="BR7" s="70"/>
       <c r="BS7" s="70"/>
       <c r="BT7" s="70"/>
       <c r="BU7" s="70"/>
       <c r="BV7" s="70"/>
       <c r="BW7" s="70"/>
       <c r="BX7" s="70"/>
       <c r="BY7" s="70"/>
       <c r="BZ7" s="70"/>
       <c r="CA7" s="70"/>
       <c r="CB7" s="70"/>
+      <c r="CC7" s="70"/>
     </row>
-    <row r="8" spans="1:80" ht="14.25" customHeight="1">
+    <row r="8" spans="1:81" ht="14.25" customHeight="1">
       <c r="A8" s="44">
         <v>150000000</v>
       </c>
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="50" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="22">
         <v>26.38</v>
       </c>
       <c r="D8" s="22">
         <v>24.56</v>
       </c>
       <c r="E8" s="22">
         <v>23.7</v>
       </c>
       <c r="F8" s="22">
         <v>23.89</v>
       </c>
       <c r="G8" s="22">
         <v>24.07</v>
       </c>
       <c r="H8" s="22">
         <v>24.65</v>
       </c>
       <c r="I8" s="22">
         <v>25.02</v>
       </c>
       <c r="J8" s="22">
         <v>25.02</v>
@@ -2277,59 +2286,62 @@
       </c>
       <c r="BT8" s="23">
         <v>16.670000000000002</v>
       </c>
       <c r="BU8" s="23">
         <v>16.52</v>
       </c>
       <c r="BV8" s="23">
         <v>16.55</v>
       </c>
       <c r="BW8" s="23">
         <v>16.05</v>
       </c>
       <c r="BX8" s="23">
         <v>15.47</v>
       </c>
       <c r="BY8" s="23">
         <v>15.21</v>
       </c>
       <c r="BZ8" s="23">
         <v>15.21</v>
       </c>
       <c r="CA8" s="23">
         <v>14.98</v>
       </c>
-      <c r="CB8" s="65">
+      <c r="CB8" s="64">
         <v>15.14</v>
       </c>
+      <c r="CC8" s="23">
+        <v>15.33</v>
+      </c>
     </row>
-    <row r="9" spans="1:80" ht="14.25" customHeight="1">
+    <row r="9" spans="1:81" ht="14.25" customHeight="1">
       <c r="A9" s="44">
         <v>151000000</v>
       </c>
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="50" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="22">
         <v>29.72</v>
       </c>
       <c r="D9" s="22">
         <v>27.11</v>
       </c>
       <c r="E9" s="22">
         <v>25.07</v>
       </c>
       <c r="F9" s="22">
         <v>25.26</v>
       </c>
       <c r="G9" s="22">
         <v>25.34</v>
       </c>
       <c r="H9" s="22">
         <v>25.89</v>
       </c>
       <c r="I9" s="22">
         <v>26.16</v>
       </c>
       <c r="J9" s="22">
         <v>26.02</v>
@@ -2519,59 +2531,62 @@
       </c>
       <c r="BT9" s="23">
         <v>16.63</v>
       </c>
       <c r="BU9" s="23">
         <v>16.5</v>
       </c>
       <c r="BV9" s="23">
         <v>16.55</v>
       </c>
       <c r="BW9" s="23">
         <v>15.87</v>
       </c>
       <c r="BX9" s="23">
         <v>15.22</v>
       </c>
       <c r="BY9" s="23">
         <v>14.99</v>
       </c>
       <c r="BZ9" s="23">
         <v>15.06</v>
       </c>
       <c r="CA9" s="23">
         <v>14.77</v>
       </c>
-      <c r="CB9" s="65">
+      <c r="CB9" s="64">
         <v>14.88</v>
       </c>
+      <c r="CC9" s="23">
+        <v>15.12</v>
+      </c>
     </row>
-    <row r="10" spans="1:80" ht="14.25" customHeight="1">
+    <row r="10" spans="1:81" ht="14.25" customHeight="1">
       <c r="A10" s="44">
         <v>153200000</v>
       </c>
-      <c r="B10" s="52" t="s">
+      <c r="B10" s="51" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="22">
         <v>21.63</v>
       </c>
       <c r="D10" s="22">
         <v>21.1</v>
       </c>
       <c r="E10" s="22">
         <v>22.26</v>
       </c>
       <c r="F10" s="22">
         <v>22.21</v>
       </c>
       <c r="G10" s="22">
         <v>22.5</v>
       </c>
       <c r="H10" s="22">
         <v>23.64</v>
       </c>
       <c r="I10" s="22">
         <v>24.14</v>
       </c>
       <c r="J10" s="22">
         <v>24.16</v>
@@ -2761,59 +2776,62 @@
       </c>
       <c r="BT10" s="23">
         <v>15.34</v>
       </c>
       <c r="BU10" s="23">
         <v>15.35</v>
       </c>
       <c r="BV10" s="23">
         <v>15.35</v>
       </c>
       <c r="BW10" s="23">
         <v>13.33</v>
       </c>
       <c r="BX10" s="23">
         <v>15.18</v>
       </c>
       <c r="BY10" s="23">
         <v>14.59</v>
       </c>
       <c r="BZ10" s="23">
         <v>14.2</v>
       </c>
       <c r="CA10" s="23">
         <v>14.62</v>
       </c>
-      <c r="CB10" s="65">
+      <c r="CB10" s="64">
         <v>14.93</v>
       </c>
+      <c r="CC10" s="23">
+        <v>15.55</v>
+      </c>
     </row>
-    <row r="11" spans="1:80" ht="14.25" customHeight="1">
+    <row r="11" spans="1:81" ht="14.25" customHeight="1">
       <c r="A11" s="44">
         <v>153400000</v>
       </c>
-      <c r="B11" s="52" t="s">
+      <c r="B11" s="51" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="22">
         <v>17.66</v>
       </c>
       <c r="D11" s="22">
         <v>15.94</v>
       </c>
       <c r="E11" s="22">
         <v>17.82</v>
       </c>
       <c r="F11" s="22">
         <v>17</v>
       </c>
       <c r="G11" s="22">
         <v>18</v>
       </c>
       <c r="H11" s="22">
         <v>18.61</v>
       </c>
       <c r="I11" s="22">
         <v>19.170000000000002</v>
       </c>
       <c r="J11" s="22">
         <v>19.34</v>
@@ -3003,59 +3021,62 @@
       </c>
       <c r="BT11" s="23">
         <v>15.9</v>
       </c>
       <c r="BU11" s="23">
         <v>15.92</v>
       </c>
       <c r="BV11" s="23">
         <v>16.27</v>
       </c>
       <c r="BW11" s="23">
         <v>15.24</v>
       </c>
       <c r="BX11" s="23">
         <v>14.67</v>
       </c>
       <c r="BY11" s="23">
         <v>14.02</v>
       </c>
       <c r="BZ11" s="23">
         <v>14.09</v>
       </c>
       <c r="CA11" s="23">
         <v>13.57</v>
       </c>
-      <c r="CB11" s="65">
+      <c r="CB11" s="64">
         <v>14.55</v>
       </c>
+      <c r="CC11" s="23">
+        <v>13.96</v>
+      </c>
     </row>
-    <row r="12" spans="1:80" ht="14.25" customHeight="1">
+    <row r="12" spans="1:81" ht="14.25" customHeight="1">
       <c r="A12" s="44">
         <v>153600000</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="22">
         <v>28.86</v>
       </c>
       <c r="D12" s="22">
         <v>27.53</v>
       </c>
       <c r="E12" s="22">
         <v>26.98</v>
       </c>
       <c r="F12" s="22">
         <v>27.08</v>
       </c>
       <c r="G12" s="22">
         <v>27.27</v>
       </c>
       <c r="H12" s="22">
         <v>27.97</v>
       </c>
       <c r="I12" s="22">
         <v>28.34</v>
       </c>
       <c r="J12" s="22">
         <v>28.7</v>
@@ -3245,59 +3266,62 @@
       </c>
       <c r="BT12" s="23">
         <v>17.79</v>
       </c>
       <c r="BU12" s="23">
         <v>17.59</v>
       </c>
       <c r="BV12" s="23">
         <v>17.739999999999998</v>
       </c>
       <c r="BW12" s="23">
         <v>21.14</v>
       </c>
       <c r="BX12" s="23">
         <v>19.84</v>
       </c>
       <c r="BY12" s="23">
         <v>18.87</v>
       </c>
       <c r="BZ12" s="23">
         <v>17.88</v>
       </c>
       <c r="CA12" s="23">
         <v>17.89</v>
       </c>
-      <c r="CB12" s="65">
+      <c r="CB12" s="64">
         <v>17.7</v>
       </c>
+      <c r="CC12" s="23">
+        <v>17.690000000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:80" ht="14.25" customHeight="1">
+    <row r="13" spans="1:81" ht="14.25" customHeight="1">
       <c r="A13" s="44">
         <v>154000000</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="51" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="22">
         <v>14.73</v>
       </c>
       <c r="D13" s="22">
         <v>13.27</v>
       </c>
       <c r="E13" s="22">
         <v>12.78</v>
       </c>
       <c r="F13" s="22">
         <v>13.73</v>
       </c>
       <c r="G13" s="22">
         <v>14.79</v>
       </c>
       <c r="H13" s="22">
         <v>15.1</v>
       </c>
       <c r="I13" s="22">
         <v>16.25</v>
       </c>
       <c r="J13" s="22">
         <v>16.059999999999999</v>
@@ -3487,59 +3511,62 @@
       </c>
       <c r="BT13" s="23">
         <v>12.7</v>
       </c>
       <c r="BU13" s="23">
         <v>12.28</v>
       </c>
       <c r="BV13" s="23">
         <v>12.11</v>
       </c>
       <c r="BW13" s="23">
         <v>8.76</v>
       </c>
       <c r="BX13" s="23">
         <v>8.77</v>
       </c>
       <c r="BY13" s="23">
         <v>9.58</v>
       </c>
       <c r="BZ13" s="23">
         <v>8.6199999999999992</v>
       </c>
       <c r="CA13" s="23">
         <v>8.81</v>
       </c>
-      <c r="CB13" s="65">
+      <c r="CB13" s="64">
         <v>8.8800000000000008</v>
       </c>
+      <c r="CC13" s="23">
+        <v>9.57</v>
+      </c>
     </row>
-    <row r="14" spans="1:80" ht="14.25" customHeight="1">
+    <row r="14" spans="1:81" ht="14.25" customHeight="1">
       <c r="A14" s="44">
         <v>154200000</v>
       </c>
-      <c r="B14" s="52" t="s">
+      <c r="B14" s="51" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="22">
         <v>11.68</v>
       </c>
       <c r="D14" s="22">
         <v>14.95</v>
       </c>
       <c r="E14" s="22">
         <v>16.45</v>
       </c>
       <c r="F14" s="22">
         <v>17.309999999999999</v>
       </c>
       <c r="G14" s="22">
         <v>17.3</v>
       </c>
       <c r="H14" s="22">
         <v>17.71</v>
       </c>
       <c r="I14" s="22">
         <v>17.57</v>
       </c>
       <c r="J14" s="22">
         <v>17.239999999999998</v>
@@ -3729,59 +3756,62 @@
       </c>
       <c r="BT14" s="23">
         <v>15.89</v>
       </c>
       <c r="BU14" s="23">
         <v>16.34</v>
       </c>
       <c r="BV14" s="23">
         <v>16.41</v>
       </c>
       <c r="BW14" s="23">
         <v>16.79</v>
       </c>
       <c r="BX14" s="23">
         <v>15.35</v>
       </c>
       <c r="BY14" s="23">
         <v>14.61</v>
       </c>
       <c r="BZ14" s="23">
         <v>16.12</v>
       </c>
       <c r="CA14" s="23">
         <v>15.35</v>
       </c>
-      <c r="CB14" s="65">
+      <c r="CB14" s="64">
         <v>15.55</v>
       </c>
+      <c r="CC14" s="23">
+        <v>16.07</v>
+      </c>
     </row>
-    <row r="15" spans="1:80" ht="14.25" customHeight="1">
+    <row r="15" spans="1:81" ht="14.25" customHeight="1">
       <c r="A15" s="44">
         <v>154600000</v>
       </c>
-      <c r="B15" s="52" t="s">
+      <c r="B15" s="51" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="22">
         <v>15.45</v>
       </c>
       <c r="D15" s="22">
         <v>18.690000000000001</v>
       </c>
       <c r="E15" s="22">
         <v>18.760000000000002</v>
       </c>
       <c r="F15" s="22">
         <v>19.37</v>
       </c>
       <c r="G15" s="22">
         <v>18.89</v>
       </c>
       <c r="H15" s="22">
         <v>19.809999999999999</v>
       </c>
       <c r="I15" s="22">
         <v>19.57</v>
       </c>
       <c r="J15" s="22">
         <v>20.07</v>
@@ -3971,59 +4001,62 @@
       </c>
       <c r="BT15" s="23">
         <v>14.76</v>
       </c>
       <c r="BU15" s="23">
         <v>14.44</v>
       </c>
       <c r="BV15" s="23">
         <v>14.33</v>
       </c>
       <c r="BW15" s="23">
         <v>15.8</v>
       </c>
       <c r="BX15" s="23">
         <v>14.69</v>
       </c>
       <c r="BY15" s="23">
         <v>14.93</v>
       </c>
       <c r="BZ15" s="23">
         <v>14.95</v>
       </c>
       <c r="CA15" s="23">
         <v>14.86</v>
       </c>
-      <c r="CB15" s="65">
+      <c r="CB15" s="64">
         <v>14.63</v>
       </c>
+      <c r="CC15" s="23">
+        <v>14.04</v>
+      </c>
     </row>
-    <row r="16" spans="1:80" ht="14.25" customHeight="1">
+    <row r="16" spans="1:81" ht="14.25" customHeight="1">
       <c r="A16" s="44">
         <v>154800000</v>
       </c>
-      <c r="B16" s="52" t="s">
+      <c r="B16" s="51" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="22">
         <v>24.07</v>
       </c>
       <c r="D16" s="22">
         <v>21.78</v>
       </c>
       <c r="E16" s="22">
         <v>22.72</v>
       </c>
       <c r="F16" s="22">
         <v>23.17</v>
       </c>
       <c r="G16" s="22">
         <v>23.54</v>
       </c>
       <c r="H16" s="22">
         <v>23.97</v>
       </c>
       <c r="I16" s="22">
         <v>24.31</v>
       </c>
       <c r="J16" s="22">
         <v>24.41</v>
@@ -4213,55 +4246,58 @@
       </c>
       <c r="BT16" s="23">
         <v>16.43</v>
       </c>
       <c r="BU16" s="23">
         <v>16.39</v>
       </c>
       <c r="BV16" s="23">
         <v>16.350000000000001</v>
       </c>
       <c r="BW16" s="23">
         <v>15.91</v>
       </c>
       <c r="BX16" s="23">
         <v>16.13</v>
       </c>
       <c r="BY16" s="23">
         <v>15.47</v>
       </c>
       <c r="BZ16" s="23">
         <v>15.32</v>
       </c>
       <c r="CA16" s="23">
         <v>15.14</v>
       </c>
-      <c r="CB16" s="65">
+      <c r="CB16" s="64">
         <v>15.08</v>
       </c>
+      <c r="CC16" s="23">
+        <v>15.45</v>
+      </c>
     </row>
-    <row r="17" spans="1:80" ht="14.25" customHeight="1">
+    <row r="17" spans="1:81" ht="14.25" customHeight="1">
       <c r="A17" s="44">
         <v>155200000</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="22">
         <v>20.22</v>
       </c>
       <c r="D17" s="22">
         <v>18.61</v>
       </c>
       <c r="E17" s="22">
         <v>19.170000000000002</v>
       </c>
       <c r="F17" s="22">
         <v>19.29</v>
       </c>
       <c r="G17" s="22">
         <v>20.25</v>
       </c>
       <c r="H17" s="22">
         <v>20.149999999999999</v>
       </c>
       <c r="I17" s="22">
@@ -4455,59 +4491,62 @@
       </c>
       <c r="BT17" s="23">
         <v>19.02</v>
       </c>
       <c r="BU17" s="23">
         <v>19.489999999999998</v>
       </c>
       <c r="BV17" s="23">
         <v>19.46</v>
       </c>
       <c r="BW17" s="23">
         <v>16.059999999999999</v>
       </c>
       <c r="BX17" s="23">
         <v>15.25</v>
       </c>
       <c r="BY17" s="23">
         <v>13.86</v>
       </c>
       <c r="BZ17" s="23">
         <v>14.69</v>
       </c>
       <c r="CA17" s="23">
         <v>14.1</v>
       </c>
-      <c r="CB17" s="65">
+      <c r="CB17" s="64">
         <v>16.23</v>
       </c>
+      <c r="CC17" s="23">
+        <v>16.190000000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:80" ht="14.25" customHeight="1">
+    <row r="18" spans="1:81" ht="14.25" customHeight="1">
       <c r="A18" s="44">
         <v>155600000</v>
       </c>
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="51" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="22">
         <v>25.98</v>
       </c>
       <c r="D18" s="22">
         <v>24.4</v>
       </c>
       <c r="E18" s="22">
         <v>23.74</v>
       </c>
       <c r="F18" s="22">
         <v>24.13</v>
       </c>
       <c r="G18" s="22">
         <v>24.52</v>
       </c>
       <c r="H18" s="22">
         <v>25.75</v>
       </c>
       <c r="I18" s="22">
         <v>26.51</v>
       </c>
       <c r="J18" s="22">
         <v>27.25</v>
@@ -4697,59 +4736,62 @@
       </c>
       <c r="BT18" s="23">
         <v>17.190000000000001</v>
       </c>
       <c r="BU18" s="23">
         <v>16.739999999999998</v>
       </c>
       <c r="BV18" s="23">
         <v>16.62</v>
       </c>
       <c r="BW18" s="23">
         <v>16.04</v>
       </c>
       <c r="BX18" s="23">
         <v>15.13</v>
       </c>
       <c r="BY18" s="23">
         <v>16</v>
       </c>
       <c r="BZ18" s="23">
         <v>15.94</v>
       </c>
       <c r="CA18" s="23">
         <v>15.7</v>
       </c>
-      <c r="CB18" s="65">
+      <c r="CB18" s="64">
         <v>15.81</v>
       </c>
+      <c r="CC18" s="23">
+        <v>15.62</v>
+      </c>
     </row>
-    <row r="19" spans="1:80" ht="14.25" customHeight="1">
+    <row r="19" spans="1:81" ht="14.25" customHeight="1">
       <c r="A19" s="44">
         <v>156000000</v>
       </c>
-      <c r="B19" s="52" t="s">
+      <c r="B19" s="51" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="22">
         <v>24.27</v>
       </c>
       <c r="D19" s="22">
         <v>22.21</v>
       </c>
       <c r="E19" s="22">
         <v>22.27</v>
       </c>
       <c r="F19" s="22">
         <v>23.12</v>
       </c>
       <c r="G19" s="22">
         <v>23.26</v>
       </c>
       <c r="H19" s="22">
         <v>23.63</v>
       </c>
       <c r="I19" s="22">
         <v>24.17</v>
       </c>
       <c r="J19" s="22">
         <v>24.55</v>
@@ -4939,59 +4981,62 @@
       </c>
       <c r="BT19" s="23">
         <v>17.02</v>
       </c>
       <c r="BU19" s="23">
         <v>16.5</v>
       </c>
       <c r="BV19" s="23">
         <v>16.73</v>
       </c>
       <c r="BW19" s="23">
         <v>16.18</v>
       </c>
       <c r="BX19" s="23">
         <v>14.84</v>
       </c>
       <c r="BY19" s="23">
         <v>14.8</v>
       </c>
       <c r="BZ19" s="23">
         <v>14.49</v>
       </c>
       <c r="CA19" s="23">
         <v>14.85</v>
       </c>
-      <c r="CB19" s="65">
+      <c r="CB19" s="64">
         <v>15.53</v>
       </c>
+      <c r="CC19" s="23">
+        <v>15.56</v>
+      </c>
     </row>
-    <row r="20" spans="1:80" ht="14.25" customHeight="1">
+    <row r="20" spans="1:81" ht="14.25" customHeight="1">
       <c r="A20" s="44">
         <v>156400000</v>
       </c>
-      <c r="B20" s="52" t="s">
+      <c r="B20" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="22">
         <v>25.97</v>
       </c>
       <c r="D20" s="22">
         <v>23.28</v>
       </c>
       <c r="E20" s="22">
         <v>25.14</v>
       </c>
       <c r="F20" s="22">
         <v>24.42</v>
       </c>
       <c r="G20" s="22">
         <v>24.99</v>
       </c>
       <c r="H20" s="22">
         <v>26</v>
       </c>
       <c r="I20" s="22">
         <v>26.79</v>
       </c>
       <c r="J20" s="22">
         <v>26.4</v>
@@ -5181,59 +5226,62 @@
       </c>
       <c r="BT20" s="23">
         <v>19.329999999999998</v>
       </c>
       <c r="BU20" s="23">
         <v>19.13</v>
       </c>
       <c r="BV20" s="23">
         <v>18.989999999999998</v>
       </c>
       <c r="BW20" s="23">
         <v>22.71</v>
       </c>
       <c r="BX20" s="23">
         <v>19.850000000000001</v>
       </c>
       <c r="BY20" s="23">
         <v>19.53</v>
       </c>
       <c r="BZ20" s="23">
         <v>19.91</v>
       </c>
       <c r="CA20" s="23">
         <v>19.29</v>
       </c>
-      <c r="CB20" s="65">
+      <c r="CB20" s="64">
         <v>19.07</v>
       </c>
+      <c r="CC20" s="23">
+        <v>18.940000000000001</v>
+      </c>
     </row>
-    <row r="21" spans="1:80" ht="14.25" customHeight="1">
+    <row r="21" spans="1:81" ht="14.25" customHeight="1">
       <c r="A21" s="44">
         <v>156800000</v>
       </c>
-      <c r="B21" s="52" t="s">
+      <c r="B21" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="22">
         <v>12.7</v>
       </c>
       <c r="D21" s="22">
         <v>21.92</v>
       </c>
       <c r="E21" s="22">
         <v>25.47</v>
       </c>
       <c r="F21" s="22">
         <v>24.57</v>
       </c>
       <c r="G21" s="22">
         <v>23.88</v>
       </c>
       <c r="H21" s="22">
         <v>23.03</v>
       </c>
       <c r="I21" s="22">
         <v>24.03</v>
       </c>
       <c r="J21" s="22">
         <v>26.08</v>
@@ -5423,55 +5471,58 @@
       </c>
       <c r="BT21" s="23">
         <v>19.25</v>
       </c>
       <c r="BU21" s="23">
         <v>18.670000000000002</v>
       </c>
       <c r="BV21" s="23">
         <v>18.489999999999998</v>
       </c>
       <c r="BW21" s="23">
         <v>13.46</v>
       </c>
       <c r="BX21" s="23">
         <v>17.8</v>
       </c>
       <c r="BY21" s="23">
         <v>16.899999999999999</v>
       </c>
       <c r="BZ21" s="23">
         <v>15.22</v>
       </c>
       <c r="CA21" s="23">
         <v>15.56</v>
       </c>
-      <c r="CB21" s="65">
+      <c r="CB21" s="64">
         <v>16.16</v>
       </c>
+      <c r="CC21" s="23">
+        <v>16.760000000000002</v>
+      </c>
     </row>
-    <row r="22" spans="1:80" ht="14.25" customHeight="1">
+    <row r="22" spans="1:81" ht="14.25" customHeight="1">
       <c r="A22" s="47"/>
       <c r="B22" s="71" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="71"/>
       <c r="D22" s="71"/>
       <c r="E22" s="71"/>
       <c r="F22" s="71"/>
       <c r="G22" s="71"/>
       <c r="H22" s="71"/>
       <c r="I22" s="71"/>
       <c r="J22" s="71"/>
       <c r="K22" s="71"/>
       <c r="L22" s="71"/>
       <c r="M22" s="71"/>
       <c r="N22" s="71"/>
       <c r="O22" s="71"/>
       <c r="P22" s="71"/>
       <c r="Q22" s="71"/>
       <c r="R22" s="71"/>
       <c r="S22" s="71"/>
       <c r="T22" s="71"/>
       <c r="U22" s="71"/>
       <c r="V22" s="71"/>
       <c r="W22" s="71"/>
@@ -5510,56 +5561,57 @@
       <c r="BD22" s="71"/>
       <c r="BE22" s="71"/>
       <c r="BF22" s="71"/>
       <c r="BG22" s="71"/>
       <c r="BH22" s="71"/>
       <c r="BI22" s="71"/>
       <c r="BJ22" s="71"/>
       <c r="BK22" s="71"/>
       <c r="BL22" s="71"/>
       <c r="BM22" s="71"/>
       <c r="BN22" s="71"/>
       <c r="BO22" s="71"/>
       <c r="BP22" s="71"/>
       <c r="BQ22" s="71"/>
       <c r="BR22" s="71"/>
       <c r="BS22" s="71"/>
       <c r="BT22" s="71"/>
       <c r="BU22" s="71"/>
       <c r="BV22" s="71"/>
       <c r="BW22" s="71"/>
       <c r="BX22" s="71"/>
       <c r="BY22" s="71"/>
       <c r="BZ22" s="71"/>
       <c r="CA22" s="71"/>
       <c r="CB22" s="71"/>
+      <c r="CC22" s="71"/>
     </row>
-    <row r="23" spans="1:80" ht="14.25" customHeight="1">
+    <row r="23" spans="1:81" ht="14.25" customHeight="1">
       <c r="A23" s="44">
         <v>150000000</v>
       </c>
-      <c r="B23" s="51" t="s">
+      <c r="B23" s="50" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="22">
         <v>28.71</v>
       </c>
       <c r="D23" s="22">
         <v>26.36</v>
       </c>
       <c r="E23" s="22">
         <v>25</v>
       </c>
       <c r="F23" s="22">
         <v>25.17</v>
       </c>
       <c r="G23" s="22">
         <v>25.34</v>
       </c>
       <c r="H23" s="22">
         <v>25.88</v>
       </c>
       <c r="I23" s="22">
         <v>26.18</v>
       </c>
       <c r="J23" s="22">
         <v>26.04</v>
@@ -5749,59 +5801,62 @@
       </c>
       <c r="BT23" s="23">
         <v>16.760000000000002</v>
       </c>
       <c r="BU23" s="23">
         <v>16.600000000000001</v>
       </c>
       <c r="BV23" s="23">
         <v>16.66</v>
       </c>
       <c r="BW23" s="23">
         <v>16.13</v>
       </c>
       <c r="BX23" s="23">
         <v>15.51</v>
       </c>
       <c r="BY23" s="23">
         <v>15.19</v>
       </c>
       <c r="BZ23" s="23">
         <v>15.24</v>
       </c>
       <c r="CA23" s="23">
         <v>15</v>
       </c>
-      <c r="CB23" s="65">
+      <c r="CB23" s="64">
         <v>15.11</v>
       </c>
+      <c r="CC23" s="23">
+        <v>15.35</v>
+      </c>
     </row>
-    <row r="24" spans="1:80" ht="14.25" customHeight="1">
+    <row r="24" spans="1:81" ht="14.25" customHeight="1">
       <c r="A24" s="44">
         <v>151000000</v>
       </c>
-      <c r="B24" s="51" t="s">
+      <c r="B24" s="50" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="22">
         <v>29.72</v>
       </c>
       <c r="D24" s="22">
         <v>27.11</v>
       </c>
       <c r="E24" s="22">
         <v>25.07</v>
       </c>
       <c r="F24" s="22">
         <v>25.26</v>
       </c>
       <c r="G24" s="22">
         <v>25.34</v>
       </c>
       <c r="H24" s="22">
         <v>25.89</v>
       </c>
       <c r="I24" s="22">
         <v>26.16</v>
       </c>
       <c r="J24" s="22">
         <v>26.02</v>
@@ -5991,59 +6046,62 @@
       </c>
       <c r="BT24" s="23">
         <v>16.63</v>
       </c>
       <c r="BU24" s="23">
         <v>16.5</v>
       </c>
       <c r="BV24" s="23">
         <v>16.55</v>
       </c>
       <c r="BW24" s="23">
         <v>15.87</v>
       </c>
       <c r="BX24" s="23">
         <v>15.22</v>
       </c>
       <c r="BY24" s="23">
         <v>14.99</v>
       </c>
       <c r="BZ24" s="23">
         <v>15.06</v>
       </c>
       <c r="CA24" s="23">
         <v>14.77</v>
       </c>
-      <c r="CB24" s="65">
+      <c r="CB24" s="64">
         <v>14.88</v>
       </c>
+      <c r="CC24" s="23">
+        <v>15.12</v>
+      </c>
     </row>
-    <row r="25" spans="1:80" ht="14.25" customHeight="1">
+    <row r="25" spans="1:81" ht="14.25" customHeight="1">
       <c r="A25" s="44">
         <v>153200000</v>
       </c>
-      <c r="B25" s="52" t="s">
+      <c r="B25" s="51" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="22">
         <v>25.55</v>
       </c>
       <c r="D25" s="22">
         <v>23.55</v>
       </c>
       <c r="E25" s="22">
         <v>25.77</v>
       </c>
       <c r="F25" s="22">
         <v>25.04</v>
       </c>
       <c r="G25" s="22">
         <v>25.72</v>
       </c>
       <c r="H25" s="22">
         <v>26.33</v>
       </c>
       <c r="I25" s="22">
         <v>25.8</v>
       </c>
       <c r="J25" s="22">
         <v>25.87</v>
@@ -6233,59 +6291,62 @@
       </c>
       <c r="BT25" s="23">
         <v>15.15</v>
       </c>
       <c r="BU25" s="23">
         <v>15.04</v>
       </c>
       <c r="BV25" s="23">
         <v>15.35</v>
       </c>
       <c r="BW25" s="23">
         <v>14.61</v>
       </c>
       <c r="BX25" s="23">
         <v>15.92</v>
       </c>
       <c r="BY25" s="23">
         <v>15.55</v>
       </c>
       <c r="BZ25" s="23">
         <v>15.06</v>
       </c>
       <c r="CA25" s="23">
         <v>14.65</v>
       </c>
-      <c r="CB25" s="65">
+      <c r="CB25" s="64">
         <v>15.04</v>
       </c>
+      <c r="CC25" s="23">
+        <v>14.93</v>
+      </c>
     </row>
-    <row r="26" spans="1:80" ht="14.25" customHeight="1">
+    <row r="26" spans="1:81" ht="14.25" customHeight="1">
       <c r="A26" s="44">
         <v>154800000</v>
       </c>
-      <c r="B26" s="52" t="s">
+      <c r="B26" s="51" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="22">
         <v>22.88</v>
       </c>
       <c r="D26" s="22">
         <v>22.1</v>
       </c>
       <c r="E26" s="22">
         <v>23.95</v>
       </c>
       <c r="F26" s="22">
         <v>24.36</v>
       </c>
       <c r="G26" s="22">
         <v>25.07</v>
       </c>
       <c r="H26" s="22">
         <v>25.4</v>
       </c>
       <c r="I26" s="22">
         <v>25.97</v>
       </c>
       <c r="J26" s="22">
         <v>25.76</v>
@@ -6475,59 +6536,62 @@
       </c>
       <c r="BT26" s="23">
         <v>17.14</v>
       </c>
       <c r="BU26" s="23">
         <v>16.98</v>
       </c>
       <c r="BV26" s="23">
         <v>16.95</v>
       </c>
       <c r="BW26" s="23">
         <v>16.87</v>
       </c>
       <c r="BX26" s="23">
         <v>17.05</v>
       </c>
       <c r="BY26" s="23">
         <v>15.88</v>
       </c>
       <c r="BZ26" s="23">
         <v>15.57</v>
       </c>
       <c r="CA26" s="23">
         <v>15.65</v>
       </c>
-      <c r="CB26" s="65">
+      <c r="CB26" s="64">
         <v>15.33</v>
       </c>
+      <c r="CC26" s="23">
+        <v>16.059999999999999</v>
+      </c>
     </row>
-    <row r="27" spans="1:80" ht="14.25" customHeight="1">
+    <row r="27" spans="1:81" ht="14.25" customHeight="1">
       <c r="A27" s="44">
         <v>155600000</v>
       </c>
-      <c r="B27" s="52" t="s">
+      <c r="B27" s="51" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="22">
         <v>33.4</v>
       </c>
       <c r="D27" s="22">
         <v>26.26</v>
       </c>
       <c r="E27" s="22">
         <v>26.48</v>
       </c>
       <c r="F27" s="22">
         <v>31.16</v>
       </c>
       <c r="G27" s="22">
         <v>29.31</v>
       </c>
       <c r="H27" s="22">
         <v>31.1</v>
       </c>
       <c r="I27" s="22">
         <v>29.1</v>
       </c>
       <c r="J27" s="22">
         <v>27.59</v>
@@ -6717,59 +6781,62 @@
       </c>
       <c r="BT27" s="23">
         <v>16.86</v>
       </c>
       <c r="BU27" s="23">
         <v>16.329999999999998</v>
       </c>
       <c r="BV27" s="23">
         <v>15.91</v>
       </c>
       <c r="BW27" s="23">
         <v>11.34</v>
       </c>
       <c r="BX27" s="23">
         <v>6.03</v>
       </c>
       <c r="BY27" s="23">
         <v>7.87</v>
       </c>
       <c r="BZ27" s="23">
         <v>14.64</v>
       </c>
       <c r="CA27" s="23">
         <v>15.11</v>
       </c>
-      <c r="CB27" s="65">
+      <c r="CB27" s="64">
         <v>15.57</v>
       </c>
+      <c r="CC27" s="23">
+        <v>15.04</v>
+      </c>
     </row>
-    <row r="28" spans="1:80" ht="14.25" customHeight="1">
+    <row r="28" spans="1:81" ht="14.25" customHeight="1">
       <c r="A28" s="44">
         <v>156000000</v>
       </c>
-      <c r="B28" s="52" t="s">
+      <c r="B28" s="51" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="22">
         <v>22.7</v>
       </c>
       <c r="D28" s="22">
         <v>21.8</v>
       </c>
       <c r="E28" s="22">
         <v>21.66</v>
       </c>
       <c r="F28" s="22">
         <v>22.77</v>
       </c>
       <c r="G28" s="22">
         <v>22.5</v>
       </c>
       <c r="H28" s="22">
         <v>22.77</v>
       </c>
       <c r="I28" s="22">
         <v>23.34</v>
       </c>
       <c r="J28" s="22">
         <v>23.95</v>
@@ -6959,59 +7026,62 @@
       </c>
       <c r="BT28" s="23">
         <v>17.23</v>
       </c>
       <c r="BU28" s="23">
         <v>16.5</v>
       </c>
       <c r="BV28" s="23">
         <v>16.79</v>
       </c>
       <c r="BW28" s="23">
         <v>13.97</v>
       </c>
       <c r="BX28" s="23">
         <v>14.05</v>
       </c>
       <c r="BY28" s="23">
         <v>13.65</v>
       </c>
       <c r="BZ28" s="23">
         <v>13.75</v>
       </c>
       <c r="CA28" s="23">
         <v>14.59</v>
       </c>
-      <c r="CB28" s="65">
+      <c r="CB28" s="64">
         <v>15.31</v>
       </c>
+      <c r="CC28" s="23">
+        <v>15.56</v>
+      </c>
     </row>
-    <row r="29" spans="1:80" ht="14.25" customHeight="1">
+    <row r="29" spans="1:81" ht="14.25" customHeight="1">
       <c r="A29" s="44">
         <v>156400000</v>
       </c>
-      <c r="B29" s="52" t="s">
+      <c r="B29" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="22">
         <v>28.19</v>
       </c>
       <c r="D29" s="22">
         <v>26.56</v>
       </c>
       <c r="E29" s="22">
         <v>28.22</v>
       </c>
       <c r="F29" s="22">
         <v>27.13</v>
       </c>
       <c r="G29" s="22">
         <v>27.93</v>
       </c>
       <c r="H29" s="22">
         <v>28.98</v>
       </c>
       <c r="I29" s="22">
         <v>29.84</v>
       </c>
       <c r="J29" s="22">
         <v>28.93</v>
@@ -7201,55 +7271,58 @@
       </c>
       <c r="BT29" s="23">
         <v>19.61</v>
       </c>
       <c r="BU29" s="23">
         <v>19.579999999999998</v>
       </c>
       <c r="BV29" s="23">
         <v>19.55</v>
       </c>
       <c r="BW29" s="23">
         <v>24.78</v>
       </c>
       <c r="BX29" s="23">
         <v>21.25</v>
       </c>
       <c r="BY29" s="23">
         <v>20.440000000000001</v>
       </c>
       <c r="BZ29" s="23">
         <v>20.45</v>
       </c>
       <c r="CA29" s="23">
         <v>19.68</v>
       </c>
-      <c r="CB29" s="65">
+      <c r="CB29" s="64">
         <v>19.68</v>
       </c>
+      <c r="CC29" s="23">
+        <v>19.28</v>
+      </c>
     </row>
-    <row r="30" spans="1:80" ht="14.25" customHeight="1">
+    <row r="30" spans="1:81" ht="14.25" customHeight="1">
       <c r="A30" s="47"/>
       <c r="B30" s="72" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="72"/>
       <c r="O30" s="72"/>
       <c r="P30" s="72"/>
       <c r="Q30" s="72"/>
       <c r="R30" s="72"/>
       <c r="S30" s="72"/>
       <c r="T30" s="72"/>
       <c r="U30" s="72"/>
       <c r="V30" s="72"/>
       <c r="W30" s="72"/>
@@ -7288,56 +7361,57 @@
       <c r="BD30" s="72"/>
       <c r="BE30" s="72"/>
       <c r="BF30" s="72"/>
       <c r="BG30" s="72"/>
       <c r="BH30" s="72"/>
       <c r="BI30" s="72"/>
       <c r="BJ30" s="72"/>
       <c r="BK30" s="72"/>
       <c r="BL30" s="72"/>
       <c r="BM30" s="72"/>
       <c r="BN30" s="72"/>
       <c r="BO30" s="72"/>
       <c r="BP30" s="72"/>
       <c r="BQ30" s="72"/>
       <c r="BR30" s="72"/>
       <c r="BS30" s="72"/>
       <c r="BT30" s="72"/>
       <c r="BU30" s="72"/>
       <c r="BV30" s="72"/>
       <c r="BW30" s="72"/>
       <c r="BX30" s="72"/>
       <c r="BY30" s="72"/>
       <c r="BZ30" s="72"/>
       <c r="CA30" s="72"/>
       <c r="CB30" s="72"/>
+      <c r="CC30" s="72"/>
     </row>
-    <row r="31" spans="1:80" ht="14.25" customHeight="1">
+    <row r="31" spans="1:81" ht="14.25" customHeight="1">
       <c r="A31" s="44">
         <v>150000000</v>
       </c>
-      <c r="B31" s="51" t="s">
+      <c r="B31" s="50" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="22">
         <v>20.43</v>
       </c>
       <c r="D31" s="22">
         <v>19.96</v>
       </c>
       <c r="E31" s="22">
         <v>20.39</v>
       </c>
       <c r="F31" s="22">
         <v>20.6</v>
       </c>
       <c r="G31" s="22">
         <v>20.84</v>
       </c>
       <c r="H31" s="22">
         <v>21.53</v>
       </c>
       <c r="I31" s="22">
         <v>22.04</v>
       </c>
       <c r="J31" s="22">
         <v>22.44</v>
@@ -7530,56 +7604,59 @@
       </c>
       <c r="BU31" s="23">
         <v>16.27</v>
       </c>
       <c r="BV31" s="23">
         <v>16.22</v>
       </c>
       <c r="BW31" s="23">
         <v>15.79</v>
       </c>
       <c r="BX31" s="23">
         <v>15.35</v>
       </c>
       <c r="BY31" s="23">
         <v>15.28</v>
       </c>
       <c r="BZ31" s="23">
         <v>15.1</v>
       </c>
       <c r="CA31" s="23">
         <v>14.94</v>
       </c>
       <c r="CB31" s="23">
         <v>15.25</v>
       </c>
+      <c r="CC31" s="23">
+        <v>15.29</v>
+      </c>
     </row>
-    <row r="32" spans="1:80" ht="14.25" customHeight="1">
+    <row r="32" spans="1:81" ht="14.25" customHeight="1">
       <c r="A32" s="44">
         <v>153200000</v>
       </c>
-      <c r="B32" s="52" t="s">
+      <c r="B32" s="51" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="22">
         <v>17.690000000000001</v>
       </c>
       <c r="D32" s="22">
         <v>18.63</v>
       </c>
       <c r="E32" s="22">
         <v>18.72</v>
       </c>
       <c r="F32" s="22">
         <v>19.350000000000001</v>
       </c>
       <c r="G32" s="22">
         <v>19.239999999999998</v>
       </c>
       <c r="H32" s="22">
         <v>20.93</v>
       </c>
       <c r="I32" s="22">
         <v>22.46</v>
       </c>
       <c r="J32" s="22">
         <v>22.44</v>
@@ -7772,56 +7849,59 @@
       </c>
       <c r="BU32" s="23">
         <v>15.69</v>
       </c>
       <c r="BV32" s="23">
         <v>15.36</v>
       </c>
       <c r="BW32" s="23">
         <v>11.94</v>
       </c>
       <c r="BX32" s="23">
         <v>14.38</v>
       </c>
       <c r="BY32" s="23">
         <v>13.56</v>
       </c>
       <c r="BZ32" s="23">
         <v>13.25</v>
       </c>
       <c r="CA32" s="23">
         <v>14.59</v>
       </c>
       <c r="CB32" s="23">
         <v>14.81</v>
       </c>
+      <c r="CC32" s="23">
+        <v>16.23</v>
+      </c>
     </row>
-    <row r="33" spans="1:80" ht="14.25" customHeight="1">
+    <row r="33" spans="1:81" ht="14.25" customHeight="1">
       <c r="A33" s="44">
         <v>153400000</v>
       </c>
-      <c r="B33" s="52" t="s">
+      <c r="B33" s="51" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="22">
         <v>17.66</v>
       </c>
       <c r="D33" s="22">
         <v>15.94</v>
       </c>
       <c r="E33" s="22">
         <v>17.82</v>
       </c>
       <c r="F33" s="22">
         <v>17</v>
       </c>
       <c r="G33" s="22">
         <v>18</v>
       </c>
       <c r="H33" s="22">
         <v>18.61</v>
       </c>
       <c r="I33" s="22">
         <v>19.170000000000002</v>
       </c>
       <c r="J33" s="22">
         <v>19.34</v>
@@ -8014,56 +8094,59 @@
       </c>
       <c r="BU33" s="23">
         <v>15.92</v>
       </c>
       <c r="BV33" s="23">
         <v>16.27</v>
       </c>
       <c r="BW33" s="23">
         <v>15.24</v>
       </c>
       <c r="BX33" s="23">
         <v>14.67</v>
       </c>
       <c r="BY33" s="23">
         <v>14.02</v>
       </c>
       <c r="BZ33" s="23">
         <v>14.09</v>
       </c>
       <c r="CA33" s="23">
         <v>13.57</v>
       </c>
       <c r="CB33" s="23">
         <v>14.55</v>
       </c>
+      <c r="CC33" s="23">
+        <v>13.96</v>
+      </c>
     </row>
-    <row r="34" spans="1:80" ht="14.25" customHeight="1">
+    <row r="34" spans="1:81" ht="14.25" customHeight="1">
       <c r="A34" s="44">
         <v>153600000</v>
       </c>
-      <c r="B34" s="52" t="s">
+      <c r="B34" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="22">
         <v>28.86</v>
       </c>
       <c r="D34" s="22">
         <v>27.53</v>
       </c>
       <c r="E34" s="22">
         <v>26.98</v>
       </c>
       <c r="F34" s="22">
         <v>27.08</v>
       </c>
       <c r="G34" s="22">
         <v>27.27</v>
       </c>
       <c r="H34" s="22">
         <v>27.97</v>
       </c>
       <c r="I34" s="22">
         <v>28.34</v>
       </c>
       <c r="J34" s="22">
         <v>28.7</v>
@@ -8256,56 +8339,59 @@
       </c>
       <c r="BU34" s="23">
         <v>17.59</v>
       </c>
       <c r="BV34" s="23">
         <v>17.739999999999998</v>
       </c>
       <c r="BW34" s="23">
         <v>21.14</v>
       </c>
       <c r="BX34" s="23">
         <v>19.84</v>
       </c>
       <c r="BY34" s="23">
         <v>18.87</v>
       </c>
       <c r="BZ34" s="23">
         <v>17.88</v>
       </c>
       <c r="CA34" s="23">
         <v>17.89</v>
       </c>
       <c r="CB34" s="23">
         <v>17.7</v>
       </c>
+      <c r="CC34" s="23">
+        <v>17.690000000000001</v>
+      </c>
     </row>
-    <row r="35" spans="1:80" ht="14.25" customHeight="1">
+    <row r="35" spans="1:81" ht="14.25" customHeight="1">
       <c r="A35" s="44">
         <v>154000000</v>
       </c>
-      <c r="B35" s="52" t="s">
+      <c r="B35" s="51" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="22">
         <v>14.73</v>
       </c>
       <c r="D35" s="22">
         <v>13.27</v>
       </c>
       <c r="E35" s="22">
         <v>12.78</v>
       </c>
       <c r="F35" s="22">
         <v>13.73</v>
       </c>
       <c r="G35" s="22">
         <v>14.79</v>
       </c>
       <c r="H35" s="22">
         <v>15.1</v>
       </c>
       <c r="I35" s="22">
         <v>16.25</v>
       </c>
       <c r="J35" s="22">
         <v>16.059999999999999</v>
@@ -8498,56 +8584,59 @@
       </c>
       <c r="BU35" s="23">
         <v>12.28</v>
       </c>
       <c r="BV35" s="23">
         <v>12.11</v>
       </c>
       <c r="BW35" s="23">
         <v>8.76</v>
       </c>
       <c r="BX35" s="23">
         <v>8.77</v>
       </c>
       <c r="BY35" s="23">
         <v>9.58</v>
       </c>
       <c r="BZ35" s="23">
         <v>8.6199999999999992</v>
       </c>
       <c r="CA35" s="23">
         <v>8.81</v>
       </c>
       <c r="CB35" s="23">
         <v>8.8800000000000008</v>
       </c>
+      <c r="CC35" s="23">
+        <v>9.57</v>
+      </c>
     </row>
-    <row r="36" spans="1:80" ht="14.25" customHeight="1">
+    <row r="36" spans="1:81" ht="14.25" customHeight="1">
       <c r="A36" s="44">
         <v>154200000</v>
       </c>
-      <c r="B36" s="52" t="s">
+      <c r="B36" s="51" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="22">
         <v>11.68</v>
       </c>
       <c r="D36" s="22">
         <v>14.95</v>
       </c>
       <c r="E36" s="22">
         <v>16.45</v>
       </c>
       <c r="F36" s="22">
         <v>17.309999999999999</v>
       </c>
       <c r="G36" s="22">
         <v>17.3</v>
       </c>
       <c r="H36" s="22">
         <v>17.71</v>
       </c>
       <c r="I36" s="22">
         <v>17.57</v>
       </c>
       <c r="J36" s="22">
         <v>17.239999999999998</v>
@@ -8740,56 +8829,59 @@
       </c>
       <c r="BU36" s="23">
         <v>16.34</v>
       </c>
       <c r="BV36" s="23">
         <v>16.41</v>
       </c>
       <c r="BW36" s="23">
         <v>16.79</v>
       </c>
       <c r="BX36" s="23">
         <v>15.35</v>
       </c>
       <c r="BY36" s="23">
         <v>14.61</v>
       </c>
       <c r="BZ36" s="23">
         <v>16.12</v>
       </c>
       <c r="CA36" s="23">
         <v>15.35</v>
       </c>
       <c r="CB36" s="23">
         <v>15.55</v>
       </c>
+      <c r="CC36" s="23">
+        <v>16.07</v>
+      </c>
     </row>
-    <row r="37" spans="1:80" ht="14.25" customHeight="1">
+    <row r="37" spans="1:81" ht="14.25" customHeight="1">
       <c r="A37" s="44">
         <v>154600000</v>
       </c>
-      <c r="B37" s="52" t="s">
+      <c r="B37" s="51" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="22">
         <v>15.45</v>
       </c>
       <c r="D37" s="22">
         <v>18.690000000000001</v>
       </c>
       <c r="E37" s="22">
         <v>18.760000000000002</v>
       </c>
       <c r="F37" s="22">
         <v>19.37</v>
       </c>
       <c r="G37" s="22">
         <v>18.89</v>
       </c>
       <c r="H37" s="22">
         <v>19.809999999999999</v>
       </c>
       <c r="I37" s="22">
         <v>19.57</v>
       </c>
       <c r="J37" s="22">
         <v>20.07</v>
@@ -8982,56 +9074,59 @@
       </c>
       <c r="BU37" s="23">
         <v>14.44</v>
       </c>
       <c r="BV37" s="23">
         <v>14.33</v>
       </c>
       <c r="BW37" s="23">
         <v>15.8</v>
       </c>
       <c r="BX37" s="23">
         <v>14.69</v>
       </c>
       <c r="BY37" s="23">
         <v>14.93</v>
       </c>
       <c r="BZ37" s="23">
         <v>14.95</v>
       </c>
       <c r="CA37" s="23">
         <v>14.86</v>
       </c>
       <c r="CB37" s="23">
         <v>14.63</v>
       </c>
+      <c r="CC37" s="23">
+        <v>14.04</v>
+      </c>
     </row>
-    <row r="38" spans="1:80" ht="14.25" customHeight="1">
+    <row r="38" spans="1:81" ht="14.25" customHeight="1">
       <c r="A38" s="44">
         <v>154800000</v>
       </c>
-      <c r="B38" s="52" t="s">
+      <c r="B38" s="51" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="22">
         <v>27.46</v>
       </c>
       <c r="D38" s="22">
         <v>20.86</v>
       </c>
       <c r="E38" s="22">
         <v>19.22</v>
       </c>
       <c r="F38" s="22">
         <v>19.78</v>
       </c>
       <c r="G38" s="22">
         <v>19.16</v>
       </c>
       <c r="H38" s="22">
         <v>19.920000000000002</v>
       </c>
       <c r="I38" s="22">
         <v>19.559999999999999</v>
       </c>
       <c r="J38" s="22">
         <v>20.57</v>
@@ -9224,52 +9319,55 @@
       </c>
       <c r="BU38" s="23">
         <v>14.49</v>
       </c>
       <c r="BV38" s="23">
         <v>14.39</v>
       </c>
       <c r="BW38" s="23">
         <v>12.77</v>
       </c>
       <c r="BX38" s="23">
         <v>13.09</v>
       </c>
       <c r="BY38" s="23">
         <v>14.13</v>
       </c>
       <c r="BZ38" s="23">
         <v>14.49</v>
       </c>
       <c r="CA38" s="23">
         <v>13.49</v>
       </c>
       <c r="CB38" s="23">
         <v>14.28</v>
       </c>
+      <c r="CC38" s="23">
+        <v>13.47</v>
+      </c>
     </row>
-    <row r="39" spans="1:80" ht="14.25" customHeight="1">
+    <row r="39" spans="1:81" ht="14.25" customHeight="1">
       <c r="A39" s="44">
         <v>155200000</v>
       </c>
       <c r="B39" s="45" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="22">
         <v>20.22</v>
       </c>
       <c r="D39" s="22">
         <v>18.61</v>
       </c>
       <c r="E39" s="22">
         <v>19.170000000000002</v>
       </c>
       <c r="F39" s="22">
         <v>19.29</v>
       </c>
       <c r="G39" s="22">
         <v>20.25</v>
       </c>
       <c r="H39" s="22">
         <v>20.149999999999999</v>
       </c>
       <c r="I39" s="22">
@@ -9466,56 +9564,59 @@
       </c>
       <c r="BU39" s="23">
         <v>19.489999999999998</v>
       </c>
       <c r="BV39" s="23">
         <v>19.46</v>
       </c>
       <c r="BW39" s="23">
         <v>16.059999999999999</v>
       </c>
       <c r="BX39" s="23">
         <v>15.25</v>
       </c>
       <c r="BY39" s="23">
         <v>13.86</v>
       </c>
       <c r="BZ39" s="23">
         <v>14.69</v>
       </c>
       <c r="CA39" s="23">
         <v>14.1</v>
       </c>
       <c r="CB39" s="23">
         <v>16.23</v>
       </c>
+      <c r="CC39" s="23">
+        <v>16.190000000000001</v>
+      </c>
     </row>
-    <row r="40" spans="1:80" ht="14.25" customHeight="1">
+    <row r="40" spans="1:81" ht="14.25" customHeight="1">
       <c r="A40" s="44">
         <v>155600000</v>
       </c>
-      <c r="B40" s="52" t="s">
+      <c r="B40" s="51" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="22">
         <v>25.54</v>
       </c>
       <c r="D40" s="22">
         <v>24.29</v>
       </c>
       <c r="E40" s="22">
         <v>23.58</v>
       </c>
       <c r="F40" s="22">
         <v>23.71</v>
       </c>
       <c r="G40" s="22">
         <v>24.23</v>
       </c>
       <c r="H40" s="22">
         <v>25.43</v>
       </c>
       <c r="I40" s="22">
         <v>26.36</v>
       </c>
       <c r="J40" s="22">
         <v>27.23</v>
@@ -9708,56 +9809,59 @@
       </c>
       <c r="BU40" s="23">
         <v>16.77</v>
       </c>
       <c r="BV40" s="23">
         <v>16.670000000000002</v>
       </c>
       <c r="BW40" s="23">
         <v>16.350000000000001</v>
       </c>
       <c r="BX40" s="23">
         <v>15.72</v>
       </c>
       <c r="BY40" s="23">
         <v>16.52</v>
       </c>
       <c r="BZ40" s="23">
         <v>16.02</v>
       </c>
       <c r="CA40" s="23">
         <v>15.74</v>
       </c>
       <c r="CB40" s="23">
         <v>15.82</v>
       </c>
+      <c r="CC40" s="23">
+        <v>15.65</v>
+      </c>
     </row>
-    <row r="41" spans="1:80" ht="14.25" customHeight="1">
+    <row r="41" spans="1:81" ht="14.25" customHeight="1">
       <c r="A41" s="44">
         <v>156000000</v>
       </c>
-      <c r="B41" s="52" t="s">
+      <c r="B41" s="51" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="22">
         <v>26.95</v>
       </c>
       <c r="D41" s="22">
         <v>22.92</v>
       </c>
       <c r="E41" s="22">
         <v>23.32</v>
       </c>
       <c r="F41" s="22">
         <v>23.7</v>
       </c>
       <c r="G41" s="22">
         <v>24.56</v>
       </c>
       <c r="H41" s="22">
         <v>25.09</v>
       </c>
       <c r="I41" s="22">
         <v>25.57</v>
       </c>
       <c r="J41" s="22">
         <v>25.57</v>
@@ -9950,56 +10054,59 @@
       </c>
       <c r="BU41" s="23">
         <v>16.5</v>
       </c>
       <c r="BV41" s="23">
         <v>16.600000000000001</v>
       </c>
       <c r="BW41" s="23">
         <v>20.51</v>
       </c>
       <c r="BX41" s="23">
         <v>16.38</v>
       </c>
       <c r="BY41" s="23">
         <v>17.05</v>
       </c>
       <c r="BZ41" s="23">
         <v>15.94</v>
       </c>
       <c r="CA41" s="23">
         <v>15.35</v>
       </c>
       <c r="CB41" s="23">
         <v>15.98</v>
       </c>
+      <c r="CC41" s="23">
+        <v>15.57</v>
+      </c>
     </row>
-    <row r="42" spans="1:80" ht="14.25" customHeight="1">
+    <row r="42" spans="1:81" ht="14.25" customHeight="1">
       <c r="A42" s="44">
         <v>156400000</v>
       </c>
-      <c r="B42" s="52" t="s">
+      <c r="B42" s="51" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="22">
         <v>22.47</v>
       </c>
       <c r="D42" s="22">
         <v>18.11</v>
       </c>
       <c r="E42" s="22">
         <v>20.29</v>
       </c>
       <c r="F42" s="22">
         <v>20.170000000000002</v>
       </c>
       <c r="G42" s="22">
         <v>20.37</v>
       </c>
       <c r="H42" s="22">
         <v>21.3</v>
       </c>
       <c r="I42" s="22">
         <v>21.99</v>
       </c>
       <c r="J42" s="22">
         <v>22.41</v>
@@ -10192,56 +10299,59 @@
       </c>
       <c r="BU42" s="23">
         <v>18.239999999999998</v>
       </c>
       <c r="BV42" s="23">
         <v>17.899999999999999</v>
       </c>
       <c r="BW42" s="23">
         <v>18.670000000000002</v>
       </c>
       <c r="BX42" s="23">
         <v>17.079999999999998</v>
       </c>
       <c r="BY42" s="23">
         <v>17.73</v>
       </c>
       <c r="BZ42" s="23">
         <v>18.829999999999998</v>
       </c>
       <c r="CA42" s="23">
         <v>18.52</v>
       </c>
       <c r="CB42" s="23">
         <v>17.850000000000001</v>
       </c>
+      <c r="CC42" s="23">
+        <v>18.239999999999998</v>
+      </c>
     </row>
-    <row r="43" spans="1:80" ht="14.25" customHeight="1">
+    <row r="43" spans="1:81" ht="14.25" customHeight="1">
       <c r="A43" s="46">
         <v>156800000</v>
       </c>
-      <c r="B43" s="53" t="s">
+      <c r="B43" s="52" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="41">
         <v>12.7</v>
       </c>
       <c r="D43" s="41">
         <v>21.92</v>
       </c>
       <c r="E43" s="41">
         <v>25.47</v>
       </c>
       <c r="F43" s="41">
         <v>24.57</v>
       </c>
       <c r="G43" s="41">
         <v>23.88</v>
       </c>
       <c r="H43" s="41">
         <v>23.03</v>
       </c>
       <c r="I43" s="41">
         <v>24.03</v>
       </c>
       <c r="J43" s="41">
         <v>26.08</v>
@@ -10434,52 +10544,55 @@
       </c>
       <c r="BU43" s="15">
         <v>18.670000000000002</v>
       </c>
       <c r="BV43" s="15">
         <v>18.489999999999998</v>
       </c>
       <c r="BW43" s="15">
         <v>13.46</v>
       </c>
       <c r="BX43" s="15">
         <v>17.8</v>
       </c>
       <c r="BY43" s="15">
         <v>16.899999999999999</v>
       </c>
       <c r="BZ43" s="15">
         <v>15.22</v>
       </c>
       <c r="CA43" s="15">
         <v>15.56</v>
       </c>
       <c r="CB43" s="15">
         <v>16.16</v>
       </c>
+      <c r="CC43" s="15">
+        <v>16.760000000000002</v>
+      </c>
     </row>
-    <row r="44" spans="1:80" ht="14.25" customHeight="1">
+    <row r="44" spans="1:81" ht="14.25" customHeight="1">
       <c r="A44" s="27" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="27"/>
       <c r="D44" s="27"/>
       <c r="E44" s="27"/>
       <c r="F44" s="27"/>
       <c r="G44" s="27"/>
       <c r="H44" s="27"/>
       <c r="I44" s="27"/>
       <c r="J44" s="27"/>
       <c r="K44" s="27"/>
       <c r="L44" s="27"/>
       <c r="M44" s="27"/>
       <c r="N44" s="27"/>
       <c r="O44" s="27"/>
       <c r="P44" s="27"/>
       <c r="Q44" s="27"/>
       <c r="R44" s="27"/>
       <c r="S44" s="27"/>
       <c r="T44" s="27"/>
       <c r="U44" s="27"/>
       <c r="V44" s="27"/>
       <c r="W44" s="27"/>
       <c r="X44" s="27"/>
@@ -10518,66 +10631,67 @@
       <c r="BE44" s="30"/>
       <c r="BF44" s="30"/>
       <c r="BG44" s="30"/>
       <c r="BH44" s="30"/>
       <c r="BI44" s="30"/>
       <c r="BJ44" s="30"/>
       <c r="BK44" s="30"/>
       <c r="BL44" s="3"/>
       <c r="BM44" s="3"/>
       <c r="BN44" s="3"/>
       <c r="BO44" s="3"/>
       <c r="BP44" s="3"/>
       <c r="BQ44" s="3"/>
       <c r="BR44" s="3"/>
       <c r="BS44" s="3"/>
       <c r="BT44" s="3"/>
       <c r="BU44" s="3"/>
       <c r="BV44" s="3"/>
       <c r="BW44" s="3"/>
       <c r="BX44" s="3"/>
       <c r="BY44" s="3"/>
       <c r="BZ44" s="3"/>
       <c r="CA44" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="16">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AM1:AN1"/>
     <mergeCell ref="AP3:AR3"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="BK5:BV5"/>
-    <mergeCell ref="B7:CB7"/>
-[...3 lines deleted...]
-    <mergeCell ref="O2:CB2"/>
+    <mergeCell ref="O2:CC2"/>
+    <mergeCell ref="BW5:CC5"/>
+    <mergeCell ref="CB4:CC4"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="B7:CC7"/>
+    <mergeCell ref="B22:CC22"/>
+    <mergeCell ref="B30:CC30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>