--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="93">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -322,51 +322,51 @@
     <t>The data is generated by the date of registration of birth certificates</t>
   </si>
   <si>
     <t>The number of births *</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of birth.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/region/483857/file/ru/</t>
   </si>
   <si>
     <t>From January 1, 2021</t>
   </si>
   <si>
     <t>Department of social and Demographic Statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="24">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -415,57 +415,50 @@
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -642,54 +635,54 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -749,158 +742,154 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 6" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1181,387 +1170,388 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/483857/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="E21" sqref="E21:F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.5703125" customWidth="1"/>
     <col min="2" max="2" width="47.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="34">
         <v>612101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="38" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="51" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="52" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="52" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="39">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="52" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="77.25">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="52" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="26.25">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="52" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="30">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="35">
-        <v>46241</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="46" t="s">
+      <c r="A17" s="43" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="35">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="57" t="s">
+      <c r="B18" s="53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="58" t="s">
+      <c r="B19" s="54" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="45" t="s">
+      <c r="A21" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="60" t="s">
+      <c r="B21" s="56" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B7:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="45.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:2">
-      <c r="B7" s="47" t="s">
+      <c r="B7" s="44" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="44" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="47" t="s">
+      <c r="B10" s="44" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="47" t="s">
+      <c r="B11" s="44" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="48"/>
+      <c r="B12" s="45"/>
     </row>
     <row r="13" spans="2:2" ht="38.25">
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="46" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="48"/>
+      <c r="B14" s="45"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="48"/>
+      <c r="B15" s="45"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="50" t="s">
+      <c r="B16" s="47" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:BP73"/>
+  <dimension ref="A2:BQ73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BE22" sqref="BE22"/>
+      <selection activeCell="BC72" sqref="BC72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="50" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:68" ht="38.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:69" ht="38.25" customHeight="1">
+      <c r="A2" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="41"/>
-      <c r="C2" s="75" t="s">
+      <c r="B2" s="61" t="s">
         <v>87</v>
       </c>
-      <c r="D2" s="75"/>
-[...63 lines deleted...]
-      <c r="BP2" s="75"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
+      <c r="BB2" s="61"/>
+      <c r="BC2" s="61"/>
+      <c r="BD2" s="61"/>
+      <c r="BE2" s="61"/>
+      <c r="BF2" s="61"/>
+      <c r="BG2" s="61"/>
+      <c r="BH2" s="61"/>
+      <c r="BI2" s="61"/>
+      <c r="BJ2" s="61"/>
+      <c r="BK2" s="61"/>
+      <c r="BL2" s="61"/>
+      <c r="BM2" s="61"/>
+      <c r="BN2" s="61"/>
+      <c r="BO2" s="61"/>
+      <c r="BP2" s="61"/>
+      <c r="BQ2" s="61"/>
     </row>
-    <row r="3" spans="1:68">
-      <c r="A3" s="61"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="57"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
       <c r="Z3" s="10"/>
@@ -1585,135 +1575,136 @@
       <c r="AR3" s="10"/>
       <c r="AS3" s="10"/>
       <c r="AT3" s="10"/>
       <c r="AU3" s="10"/>
       <c r="AV3" s="10"/>
       <c r="AW3" s="10"/>
       <c r="AX3" s="10"/>
       <c r="AY3" s="10"/>
       <c r="AZ3" s="10"/>
       <c r="BA3" s="10"/>
       <c r="BB3" s="10"/>
       <c r="BC3" s="10"/>
       <c r="BD3" s="10"/>
       <c r="BE3" s="10"/>
       <c r="BF3" s="10"/>
       <c r="BG3" s="10"/>
       <c r="BH3" s="10"/>
       <c r="BI3" s="10"/>
       <c r="BJ3" s="10"/>
       <c r="BK3" s="10"/>
       <c r="BL3" s="10"/>
       <c r="BM3" s="10"/>
       <c r="BN3" s="10"/>
       <c r="BO3" s="10"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69">
       <c r="A4" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B4" s="66"/>
-      <c r="C4" s="68">
+      <c r="C4" s="62">
         <v>2021</v>
       </c>
-      <c r="D4" s="69"/>
-[...10 lines deleted...]
-      <c r="O4" s="71">
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="69">
         <v>2022</v>
       </c>
-      <c r="P4" s="72"/>
-[...8 lines deleted...]
-      <c r="Y4" s="72"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
       <c r="Z4" s="66"/>
-      <c r="AA4" s="71">
+      <c r="AA4" s="69">
         <v>2023</v>
       </c>
-      <c r="AB4" s="72"/>
-[...8 lines deleted...]
-      <c r="AK4" s="72"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
       <c r="AL4" s="66"/>
-      <c r="AM4" s="73">
+      <c r="AM4" s="74">
         <v>2024</v>
       </c>
-      <c r="AN4" s="74"/>
-[...10 lines deleted...]
-      <c r="AY4" s="68">
+      <c r="AN4" s="75"/>
+      <c r="AO4" s="75"/>
+      <c r="AP4" s="75"/>
+      <c r="AQ4" s="75"/>
+      <c r="AR4" s="75"/>
+      <c r="AS4" s="75"/>
+      <c r="AT4" s="75"/>
+      <c r="AU4" s="75"/>
+      <c r="AV4" s="75"/>
+      <c r="AW4" s="75"/>
+      <c r="AX4" s="75"/>
+      <c r="AY4" s="62">
         <v>2025</v>
       </c>
-      <c r="AZ4" s="69"/>
-[...10 lines deleted...]
-      <c r="BK4" s="68">
+      <c r="AZ4" s="63"/>
+      <c r="BA4" s="63"/>
+      <c r="BB4" s="63"/>
+      <c r="BC4" s="63"/>
+      <c r="BD4" s="63"/>
+      <c r="BE4" s="63"/>
+      <c r="BF4" s="63"/>
+      <c r="BG4" s="63"/>
+      <c r="BH4" s="63"/>
+      <c r="BI4" s="63"/>
+      <c r="BJ4" s="68"/>
+      <c r="BK4" s="62">
         <v>2026</v>
       </c>
-      <c r="BL4" s="69"/>
-[...3 lines deleted...]
-      <c r="BP4" s="51"/>
+      <c r="BL4" s="63"/>
+      <c r="BM4" s="63"/>
+      <c r="BN4" s="63"/>
+      <c r="BO4" s="63"/>
+      <c r="BP4" s="63"/>
+      <c r="BQ4" s="63"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" s="65"/>
       <c r="B5" s="67"/>
       <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>3</v>
@@ -1858,139 +1849,144 @@
       </c>
       <c r="BE5" s="1" t="s">
         <v>53</v>
       </c>
       <c r="BF5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="BG5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="BH5" s="3" t="s">
         <v>56</v>
       </c>
       <c r="BI5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BJ5" s="6" t="s">
         <v>58</v>
       </c>
       <c r="BK5" s="28" t="s">
         <v>46</v>
       </c>
       <c r="BL5" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="BM5" s="44" t="s">
+      <c r="BM5" s="76" t="s">
         <v>48</v>
       </c>
-      <c r="BN5" s="8" t="s">
+      <c r="BN5" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="BO5" s="8" t="s">
+      <c r="BO5" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="BP5" s="43" t="s">
+      <c r="BP5" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="BQ5" s="1" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" s="15"/>
-      <c r="B6" s="76" t="s">
+      <c r="B6" s="77" t="s">
         <v>59</v>
       </c>
-      <c r="C6" s="76"/>
-[...63 lines deleted...]
-      <c r="BO6" s="76"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="77"/>
+      <c r="AA6" s="77"/>
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="77"/>
+      <c r="AD6" s="77"/>
+      <c r="AE6" s="77"/>
+      <c r="AF6" s="77"/>
+      <c r="AG6" s="77"/>
+      <c r="AH6" s="77"/>
+      <c r="AI6" s="77"/>
+      <c r="AJ6" s="77"/>
+      <c r="AK6" s="77"/>
+      <c r="AL6" s="77"/>
+      <c r="AM6" s="77"/>
+      <c r="AN6" s="77"/>
+      <c r="AO6" s="77"/>
+      <c r="AP6" s="77"/>
+      <c r="AQ6" s="77"/>
+      <c r="AR6" s="77"/>
+      <c r="AS6" s="77"/>
+      <c r="AT6" s="77"/>
+      <c r="AU6" s="77"/>
+      <c r="AV6" s="77"/>
+      <c r="AW6" s="77"/>
+      <c r="AX6" s="77"/>
+      <c r="AY6" s="77"/>
+      <c r="AZ6" s="77"/>
+      <c r="BA6" s="77"/>
+      <c r="BB6" s="77"/>
+      <c r="BC6" s="77"/>
+      <c r="BD6" s="77"/>
+      <c r="BE6" s="77"/>
+      <c r="BF6" s="77"/>
+      <c r="BG6" s="77"/>
+      <c r="BH6" s="77"/>
+      <c r="BI6" s="77"/>
+      <c r="BJ6" s="77"/>
+      <c r="BK6" s="77"/>
+      <c r="BL6" s="77"/>
+      <c r="BM6" s="77"/>
+      <c r="BN6" s="77"/>
+      <c r="BO6" s="77"/>
+      <c r="BP6" s="77"/>
+      <c r="BQ6" s="77"/>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" s="33">
         <v>150000000</v>
       </c>
-      <c r="B7" s="52" t="s">
+      <c r="B7" s="48" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="22">
         <v>2021</v>
       </c>
       <c r="D7" s="22">
         <v>1555</v>
       </c>
       <c r="E7" s="22">
         <v>1690</v>
       </c>
       <c r="F7" s="22">
         <v>1809</v>
       </c>
       <c r="G7" s="22">
         <v>1896</v>
       </c>
       <c r="H7" s="22">
         <v>2045</v>
       </c>
       <c r="I7" s="22">
         <v>2076</v>
       </c>
       <c r="J7" s="22">
         <v>1910</v>
@@ -2144,59 +2140,62 @@
       </c>
       <c r="BH7" s="9">
         <v>1405</v>
       </c>
       <c r="BI7" s="22">
         <v>1176</v>
       </c>
       <c r="BJ7" s="22">
         <v>1364</v>
       </c>
       <c r="BK7" s="22">
         <v>1308</v>
       </c>
       <c r="BL7" s="9">
         <v>1089</v>
       </c>
       <c r="BM7" s="9">
         <v>1196</v>
       </c>
       <c r="BN7" s="9">
         <v>1197</v>
       </c>
       <c r="BO7" s="22">
         <v>1149</v>
       </c>
-      <c r="BP7" s="63">
+      <c r="BP7" s="59">
         <v>1257</v>
       </c>
+      <c r="BQ7" s="9">
+        <v>1338</v>
+      </c>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" s="33">
         <v>151000000</v>
       </c>
-      <c r="B8" s="52" t="s">
+      <c r="B8" s="48" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="22">
         <v>1313</v>
       </c>
       <c r="D8" s="22">
         <v>962</v>
       </c>
       <c r="E8" s="22">
         <v>932</v>
       </c>
       <c r="F8" s="22">
         <v>1100</v>
       </c>
       <c r="G8" s="22">
         <v>1130</v>
       </c>
       <c r="H8" s="22">
         <v>1223</v>
       </c>
       <c r="I8" s="22">
         <v>1223</v>
       </c>
       <c r="J8" s="22">
         <v>1100</v>
@@ -2350,59 +2349,62 @@
       </c>
       <c r="BH8" s="9">
         <v>902</v>
       </c>
       <c r="BI8" s="22">
         <v>735</v>
       </c>
       <c r="BJ8" s="22">
         <v>853</v>
       </c>
       <c r="BK8" s="22">
         <v>814</v>
       </c>
       <c r="BL8" s="9">
         <v>670</v>
       </c>
       <c r="BM8" s="9">
         <v>745</v>
       </c>
       <c r="BN8" s="9">
         <v>757</v>
       </c>
       <c r="BO8" s="22">
         <v>696</v>
       </c>
-      <c r="BP8" s="63">
+      <c r="BP8" s="59">
         <v>767</v>
       </c>
+      <c r="BQ8" s="9">
+        <v>848</v>
+      </c>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" s="33">
         <v>153200000</v>
       </c>
-      <c r="B9" s="53" t="s">
+      <c r="B9" s="49" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="22">
         <v>76</v>
       </c>
       <c r="D9" s="22">
         <v>65</v>
       </c>
       <c r="E9" s="22">
         <v>86</v>
       </c>
       <c r="F9" s="22">
         <v>75</v>
       </c>
       <c r="G9" s="22">
         <v>83</v>
       </c>
       <c r="H9" s="22">
         <v>100</v>
       </c>
       <c r="I9" s="22">
         <v>95</v>
       </c>
       <c r="J9" s="22">
         <v>85</v>
@@ -2556,59 +2558,62 @@
       </c>
       <c r="BH9" s="9">
         <v>58</v>
       </c>
       <c r="BI9" s="22">
         <v>55</v>
       </c>
       <c r="BJ9" s="22">
         <v>57</v>
       </c>
       <c r="BK9" s="22">
         <v>49</v>
       </c>
       <c r="BL9" s="9">
         <v>57</v>
       </c>
       <c r="BM9" s="9">
         <v>49</v>
       </c>
       <c r="BN9" s="9">
         <v>46</v>
       </c>
       <c r="BO9" s="22">
         <v>60</v>
       </c>
-      <c r="BP9" s="63">
+      <c r="BP9" s="59">
         <v>58</v>
       </c>
+      <c r="BQ9" s="9">
+        <v>70</v>
+      </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" s="33">
         <v>153400000</v>
       </c>
-      <c r="B10" s="53" t="s">
+      <c r="B10" s="49" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="22">
         <v>36</v>
       </c>
       <c r="D10" s="22">
         <v>26</v>
       </c>
       <c r="E10" s="22">
         <v>44</v>
       </c>
       <c r="F10" s="22">
         <v>29</v>
       </c>
       <c r="G10" s="22">
         <v>45</v>
       </c>
       <c r="H10" s="22">
         <v>43</v>
       </c>
       <c r="I10" s="22">
         <v>46</v>
       </c>
       <c r="J10" s="22">
         <v>42</v>
@@ -2762,59 +2767,62 @@
       </c>
       <c r="BH10" s="9">
         <v>24</v>
       </c>
       <c r="BI10" s="22">
         <v>26</v>
       </c>
       <c r="BJ10" s="22">
         <v>34</v>
       </c>
       <c r="BK10" s="22">
         <v>25</v>
       </c>
       <c r="BL10" s="9">
         <v>21</v>
       </c>
       <c r="BM10" s="9">
         <v>21</v>
       </c>
       <c r="BN10" s="9">
         <v>23</v>
       </c>
       <c r="BO10" s="22">
         <v>19</v>
       </c>
-      <c r="BP10" s="63">
+      <c r="BP10" s="59">
         <v>31</v>
       </c>
+      <c r="BQ10" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" s="33">
         <v>153600000</v>
       </c>
-      <c r="B11" s="53" t="s">
+      <c r="B11" s="49" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="22">
         <v>57</v>
       </c>
       <c r="D11" s="22">
         <v>46</v>
       </c>
       <c r="E11" s="22">
         <v>51</v>
       </c>
       <c r="F11" s="22">
         <v>52</v>
       </c>
       <c r="G11" s="22">
         <v>55</v>
       </c>
       <c r="H11" s="22">
         <v>60</v>
       </c>
       <c r="I11" s="22">
         <v>60</v>
       </c>
       <c r="J11" s="22">
         <v>61</v>
@@ -2968,59 +2976,62 @@
       </c>
       <c r="BH11" s="9">
         <v>30</v>
       </c>
       <c r="BI11" s="22">
         <v>29</v>
       </c>
       <c r="BJ11" s="22">
         <v>37</v>
       </c>
       <c r="BK11" s="22">
         <v>40</v>
       </c>
       <c r="BL11" s="9">
         <v>31</v>
       </c>
       <c r="BM11" s="9">
         <v>32</v>
       </c>
       <c r="BN11" s="9">
         <v>27</v>
       </c>
       <c r="BO11" s="22">
         <v>34</v>
       </c>
-      <c r="BP11" s="63">
+      <c r="BP11" s="59">
         <v>30</v>
       </c>
+      <c r="BQ11" s="9">
+        <v>33</v>
+      </c>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" s="33">
         <v>154000000</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="49" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="22">
         <v>21</v>
       </c>
       <c r="D12" s="22">
         <v>15</v>
       </c>
       <c r="E12" s="22">
         <v>17</v>
       </c>
       <c r="F12" s="22">
         <v>23</v>
       </c>
       <c r="G12" s="22">
         <v>27</v>
       </c>
       <c r="H12" s="22">
         <v>23</v>
       </c>
       <c r="I12" s="22">
         <v>33</v>
       </c>
       <c r="J12" s="22">
         <v>21</v>
@@ -3174,59 +3185,62 @@
       </c>
       <c r="BH12" s="9">
         <v>20</v>
       </c>
       <c r="BI12" s="22">
         <v>10</v>
       </c>
       <c r="BJ12" s="22">
         <v>13</v>
       </c>
       <c r="BK12" s="22">
         <v>11</v>
       </c>
       <c r="BL12" s="9">
         <v>10</v>
       </c>
       <c r="BM12" s="9">
         <v>14</v>
       </c>
       <c r="BN12" s="9">
         <v>7</v>
       </c>
       <c r="BO12" s="22">
         <v>12</v>
       </c>
-      <c r="BP12" s="63">
+      <c r="BP12" s="59">
         <v>11</v>
       </c>
+      <c r="BQ12" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" s="33">
         <v>154200000</v>
       </c>
-      <c r="B13" s="53" t="s">
+      <c r="B13" s="49" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="22">
         <v>18</v>
       </c>
       <c r="D13" s="22">
         <v>26</v>
       </c>
       <c r="E13" s="22">
         <v>30</v>
       </c>
       <c r="F13" s="22">
         <v>30</v>
       </c>
       <c r="G13" s="22">
         <v>27</v>
       </c>
       <c r="H13" s="22">
         <v>30</v>
       </c>
       <c r="I13" s="22">
         <v>26</v>
       </c>
       <c r="J13" s="22">
         <v>23</v>
@@ -3380,59 +3394,62 @@
       </c>
       <c r="BH13" s="9">
         <v>17</v>
       </c>
       <c r="BI13" s="22">
         <v>27</v>
       </c>
       <c r="BJ13" s="22">
         <v>23</v>
       </c>
       <c r="BK13" s="22">
         <v>22</v>
       </c>
       <c r="BL13" s="9">
         <v>16</v>
       </c>
       <c r="BM13" s="9">
         <v>17</v>
       </c>
       <c r="BN13" s="9">
         <v>26</v>
       </c>
       <c r="BO13" s="22">
         <v>16</v>
       </c>
-      <c r="BP13" s="63">
+      <c r="BP13" s="59">
         <v>21</v>
       </c>
+      <c r="BQ13" s="9">
+        <v>25</v>
+      </c>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" s="33">
         <v>154600000</v>
       </c>
-      <c r="B14" s="53" t="s">
+      <c r="B14" s="49" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="22">
         <v>39</v>
       </c>
       <c r="D14" s="22">
         <v>51</v>
       </c>
       <c r="E14" s="22">
         <v>48</v>
       </c>
       <c r="F14" s="22">
         <v>52</v>
       </c>
       <c r="G14" s="22">
         <v>43</v>
       </c>
       <c r="H14" s="22">
         <v>60</v>
       </c>
       <c r="I14" s="22">
         <v>46</v>
       </c>
       <c r="J14" s="22">
         <v>59</v>
@@ -3586,59 +3603,62 @@
       </c>
       <c r="BH14" s="9">
         <v>28</v>
       </c>
       <c r="BI14" s="22">
         <v>27</v>
       </c>
       <c r="BJ14" s="22">
         <v>33</v>
       </c>
       <c r="BK14" s="22">
         <v>39</v>
       </c>
       <c r="BL14" s="9">
         <v>30</v>
       </c>
       <c r="BM14" s="9">
         <v>38</v>
       </c>
       <c r="BN14" s="9">
         <v>36</v>
       </c>
       <c r="BO14" s="22">
         <v>36</v>
       </c>
-      <c r="BP14" s="63">
+      <c r="BP14" s="59">
         <v>32</v>
       </c>
+      <c r="BQ14" s="9">
+        <v>26</v>
+      </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" s="33">
         <v>154800000</v>
       </c>
-      <c r="B15" s="53" t="s">
+      <c r="B15" s="49" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="22">
         <v>138</v>
       </c>
       <c r="D15" s="22">
         <v>99</v>
       </c>
       <c r="E15" s="22">
         <v>141</v>
       </c>
       <c r="F15" s="22">
         <v>136</v>
       </c>
       <c r="G15" s="22">
         <v>143</v>
       </c>
       <c r="H15" s="22">
         <v>145</v>
       </c>
       <c r="I15" s="22">
         <v>151</v>
       </c>
       <c r="J15" s="22">
         <v>143</v>
@@ -3792,55 +3812,58 @@
       </c>
       <c r="BH15" s="9">
         <v>101</v>
       </c>
       <c r="BI15" s="22">
         <v>85</v>
       </c>
       <c r="BJ15" s="22">
         <v>87</v>
       </c>
       <c r="BK15" s="22">
         <v>85</v>
       </c>
       <c r="BL15" s="9">
         <v>79</v>
       </c>
       <c r="BM15" s="9">
         <v>76</v>
       </c>
       <c r="BN15" s="9">
         <v>77</v>
       </c>
       <c r="BO15" s="22">
         <v>77</v>
       </c>
-      <c r="BP15" s="63">
+      <c r="BP15" s="59">
         <v>76</v>
       </c>
+      <c r="BQ15" s="9">
+        <v>94</v>
+      </c>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" s="33">
         <v>155200000</v>
       </c>
       <c r="B16" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="22">
         <v>32</v>
       </c>
       <c r="D16" s="22">
         <v>24</v>
       </c>
       <c r="E16" s="22">
         <v>32</v>
       </c>
       <c r="F16" s="22">
         <v>30</v>
       </c>
       <c r="G16" s="22">
         <v>38</v>
       </c>
       <c r="H16" s="22">
         <v>30</v>
       </c>
       <c r="I16" s="22">
@@ -3998,59 +4021,62 @@
       </c>
       <c r="BH16" s="9">
         <v>21</v>
       </c>
       <c r="BI16" s="22">
         <v>31</v>
       </c>
       <c r="BJ16" s="22">
         <v>25</v>
       </c>
       <c r="BK16" s="22">
         <v>20</v>
       </c>
       <c r="BL16" s="9">
         <v>16</v>
       </c>
       <c r="BM16" s="9">
         <v>14</v>
       </c>
       <c r="BN16" s="9">
         <v>21</v>
       </c>
       <c r="BO16" s="22">
         <v>15</v>
       </c>
-      <c r="BP16" s="63">
+      <c r="BP16" s="59">
         <v>33</v>
       </c>
+      <c r="BQ16" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" s="33">
         <v>155600000</v>
       </c>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="49" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="22">
         <v>84</v>
       </c>
       <c r="D17" s="22">
         <v>66</v>
       </c>
       <c r="E17" s="22">
         <v>73</v>
       </c>
       <c r="F17" s="22">
         <v>79</v>
       </c>
       <c r="G17" s="22">
         <v>84</v>
       </c>
       <c r="H17" s="22">
         <v>100</v>
       </c>
       <c r="I17" s="22">
         <v>100</v>
       </c>
       <c r="J17" s="22">
         <v>104</v>
@@ -4204,59 +4230,62 @@
       </c>
       <c r="BH17" s="9">
         <v>47</v>
       </c>
       <c r="BI17" s="22">
         <v>35</v>
       </c>
       <c r="BJ17" s="22">
         <v>45</v>
       </c>
       <c r="BK17" s="22">
         <v>46</v>
       </c>
       <c r="BL17" s="9">
         <v>37</v>
       </c>
       <c r="BM17" s="9">
         <v>51</v>
       </c>
       <c r="BN17" s="9">
         <v>44</v>
       </c>
       <c r="BO17" s="22">
         <v>43</v>
       </c>
-      <c r="BP17" s="63">
+      <c r="BP17" s="59">
         <v>45</v>
       </c>
+      <c r="BQ17" s="9">
+        <v>41</v>
+      </c>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" s="33">
         <v>156000000</v>
       </c>
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="49" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="22">
         <v>90</v>
       </c>
       <c r="D18" s="22">
         <v>67</v>
       </c>
       <c r="E18" s="22">
         <v>83</v>
       </c>
       <c r="F18" s="22">
         <v>92</v>
       </c>
       <c r="G18" s="22">
         <v>88</v>
       </c>
       <c r="H18" s="22">
         <v>91</v>
       </c>
       <c r="I18" s="22">
         <v>101</v>
       </c>
       <c r="J18" s="22">
         <v>100</v>
@@ -4410,59 +4439,62 @@
       </c>
       <c r="BH18" s="9">
         <v>59</v>
       </c>
       <c r="BI18" s="22">
         <v>43</v>
       </c>
       <c r="BJ18" s="22">
         <v>76</v>
       </c>
       <c r="BK18" s="22">
         <v>63</v>
       </c>
       <c r="BL18" s="9">
         <v>47</v>
       </c>
       <c r="BM18" s="9">
         <v>57</v>
       </c>
       <c r="BN18" s="9">
         <v>51</v>
       </c>
       <c r="BO18" s="22">
         <v>63</v>
       </c>
-      <c r="BP18" s="63">
+      <c r="BP18" s="59">
         <v>72</v>
       </c>
+      <c r="BQ18" s="9">
+        <v>61</v>
+      </c>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" s="33">
         <v>156400000</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="49" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="22">
         <v>101</v>
       </c>
       <c r="D19" s="22">
         <v>71</v>
       </c>
       <c r="E19" s="22">
         <v>112</v>
       </c>
       <c r="F19" s="22">
         <v>84</v>
       </c>
       <c r="G19" s="22">
         <v>106</v>
       </c>
       <c r="H19" s="22">
         <v>117</v>
       </c>
       <c r="I19" s="22">
         <v>122</v>
       </c>
       <c r="J19" s="22">
         <v>91</v>
@@ -4616,59 +4648,62 @@
       </c>
       <c r="BH19" s="9">
         <v>75</v>
       </c>
       <c r="BI19" s="22">
         <v>59</v>
       </c>
       <c r="BJ19" s="22">
         <v>62</v>
       </c>
       <c r="BK19" s="22">
         <v>79</v>
       </c>
       <c r="BL19" s="9">
         <v>52</v>
       </c>
       <c r="BM19" s="9">
         <v>65</v>
       </c>
       <c r="BN19" s="9">
         <v>71</v>
       </c>
       <c r="BO19" s="22">
         <v>59</v>
       </c>
-      <c r="BP19" s="63">
+      <c r="BP19" s="59">
         <v>60</v>
       </c>
+      <c r="BQ19" s="9">
+        <v>63</v>
+      </c>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" s="33">
         <v>156800000</v>
       </c>
-      <c r="B20" s="53" t="s">
+      <c r="B20" s="49" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="22">
         <v>16</v>
       </c>
       <c r="D20" s="22">
         <v>37</v>
       </c>
       <c r="E20" s="22">
         <v>41</v>
       </c>
       <c r="F20" s="22">
         <v>27</v>
       </c>
       <c r="G20" s="22">
         <v>27</v>
       </c>
       <c r="H20" s="22">
         <v>23</v>
       </c>
       <c r="I20" s="22">
         <v>38</v>
       </c>
       <c r="J20" s="22">
         <v>51</v>
@@ -4822,131 +4857,135 @@
       </c>
       <c r="BH20" s="9">
         <v>23</v>
       </c>
       <c r="BI20" s="22">
         <v>14</v>
       </c>
       <c r="BJ20" s="22">
         <v>19</v>
       </c>
       <c r="BK20" s="22">
         <v>15</v>
       </c>
       <c r="BL20" s="9">
         <v>23</v>
       </c>
       <c r="BM20" s="9">
         <v>17</v>
       </c>
       <c r="BN20" s="9">
         <v>11</v>
       </c>
       <c r="BO20" s="22">
         <v>19</v>
       </c>
-      <c r="BP20" s="63">
+      <c r="BP20" s="59">
         <v>21</v>
       </c>
+      <c r="BQ20" s="9">
+        <v>23</v>
+      </c>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" s="15"/>
-      <c r="B21" s="77" t="s">
+      <c r="B21" s="71" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="77"/>
-[...64 lines deleted...]
-      <c r="BP21" s="77"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="71"/>
+      <c r="O21" s="71"/>
+      <c r="P21" s="71"/>
+      <c r="Q21" s="71"/>
+      <c r="R21" s="71"/>
+      <c r="S21" s="71"/>
+      <c r="T21" s="71"/>
+      <c r="U21" s="71"/>
+      <c r="V21" s="71"/>
+      <c r="W21" s="71"/>
+      <c r="X21" s="71"/>
+      <c r="Y21" s="71"/>
+      <c r="Z21" s="71"/>
+      <c r="AA21" s="71"/>
+      <c r="AB21" s="71"/>
+      <c r="AC21" s="71"/>
+      <c r="AD21" s="71"/>
+      <c r="AE21" s="71"/>
+      <c r="AF21" s="71"/>
+      <c r="AG21" s="71"/>
+      <c r="AH21" s="71"/>
+      <c r="AI21" s="71"/>
+      <c r="AJ21" s="71"/>
+      <c r="AK21" s="71"/>
+      <c r="AL21" s="71"/>
+      <c r="AM21" s="71"/>
+      <c r="AN21" s="71"/>
+      <c r="AO21" s="71"/>
+      <c r="AP21" s="71"/>
+      <c r="AQ21" s="71"/>
+      <c r="AR21" s="71"/>
+      <c r="AS21" s="71"/>
+      <c r="AT21" s="71"/>
+      <c r="AU21" s="71"/>
+      <c r="AV21" s="71"/>
+      <c r="AW21" s="71"/>
+      <c r="AX21" s="71"/>
+      <c r="AY21" s="71"/>
+      <c r="AZ21" s="71"/>
+      <c r="BA21" s="71"/>
+      <c r="BB21" s="71"/>
+      <c r="BC21" s="71"/>
+      <c r="BD21" s="71"/>
+      <c r="BE21" s="71"/>
+      <c r="BF21" s="71"/>
+      <c r="BG21" s="71"/>
+      <c r="BH21" s="71"/>
+      <c r="BI21" s="71"/>
+      <c r="BJ21" s="71"/>
+      <c r="BK21" s="71"/>
+      <c r="BL21" s="71"/>
+      <c r="BM21" s="71"/>
+      <c r="BN21" s="71"/>
+      <c r="BO21" s="71"/>
+      <c r="BP21" s="71"/>
+      <c r="BQ21" s="71"/>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" s="33">
         <v>150000000</v>
       </c>
-      <c r="B22" s="52" t="s">
+      <c r="B22" s="48" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="22">
         <v>1045</v>
       </c>
       <c r="D22" s="22">
         <v>804</v>
       </c>
       <c r="E22" s="22">
         <v>867</v>
       </c>
       <c r="F22" s="22">
         <v>914</v>
       </c>
       <c r="G22" s="22">
         <v>1002</v>
       </c>
       <c r="H22" s="22">
         <v>1066</v>
       </c>
       <c r="I22" s="22">
         <v>1074</v>
       </c>
       <c r="J22" s="22">
         <v>992</v>
@@ -5100,59 +5139,62 @@
       </c>
       <c r="BH22" s="22">
         <v>724</v>
       </c>
       <c r="BI22" s="22">
         <v>586</v>
       </c>
       <c r="BJ22" s="22">
         <v>714</v>
       </c>
       <c r="BK22" s="22">
         <v>676</v>
       </c>
       <c r="BL22" s="22">
         <v>587</v>
       </c>
       <c r="BM22" s="9">
         <v>601</v>
       </c>
       <c r="BN22" s="9">
         <v>590</v>
       </c>
       <c r="BO22" s="22">
         <v>601</v>
       </c>
-      <c r="BP22" s="64">
+      <c r="BP22" s="60">
         <v>642</v>
       </c>
+      <c r="BQ22" s="9">
+        <v>727</v>
+      </c>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:69">
       <c r="A23" s="33">
         <v>151000000</v>
       </c>
-      <c r="B23" s="52" t="s">
+      <c r="B23" s="48" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="22">
         <v>677</v>
       </c>
       <c r="D23" s="22">
         <v>495</v>
       </c>
       <c r="E23" s="22">
         <v>486</v>
       </c>
       <c r="F23" s="22">
         <v>554</v>
       </c>
       <c r="G23" s="22">
         <v>603</v>
       </c>
       <c r="H23" s="22">
         <v>637</v>
       </c>
       <c r="I23" s="22">
         <v>641</v>
       </c>
       <c r="J23" s="22">
         <v>562</v>
@@ -5306,59 +5348,62 @@
       </c>
       <c r="BH23" s="22">
         <v>467</v>
       </c>
       <c r="BI23" s="22">
         <v>365</v>
       </c>
       <c r="BJ23" s="22">
         <v>434</v>
       </c>
       <c r="BK23" s="22">
         <v>419</v>
       </c>
       <c r="BL23" s="22">
         <v>352</v>
       </c>
       <c r="BM23" s="9">
         <v>375</v>
       </c>
       <c r="BN23" s="9">
         <v>381</v>
       </c>
       <c r="BO23" s="22">
         <v>368</v>
       </c>
-      <c r="BP23" s="64">
+      <c r="BP23" s="60">
         <v>396</v>
       </c>
+      <c r="BQ23" s="9">
+        <v>459</v>
+      </c>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" s="33">
         <v>153200000</v>
       </c>
-      <c r="B24" s="53" t="s">
+      <c r="B24" s="49" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="22">
         <v>47</v>
       </c>
       <c r="D24" s="22">
         <v>33</v>
       </c>
       <c r="E24" s="22">
         <v>44</v>
       </c>
       <c r="F24" s="22">
         <v>32</v>
       </c>
       <c r="G24" s="22">
         <v>44</v>
       </c>
       <c r="H24" s="22">
         <v>46</v>
       </c>
       <c r="I24" s="22">
         <v>46</v>
       </c>
       <c r="J24" s="22">
         <v>43</v>
@@ -5512,59 +5557,62 @@
       </c>
       <c r="BH24" s="22">
         <v>29</v>
       </c>
       <c r="BI24" s="22">
         <v>25</v>
       </c>
       <c r="BJ24" s="22">
         <v>31</v>
       </c>
       <c r="BK24" s="22">
         <v>26</v>
       </c>
       <c r="BL24" s="22">
         <v>33</v>
       </c>
       <c r="BM24" s="9">
         <v>24</v>
       </c>
       <c r="BN24" s="9">
         <v>24</v>
       </c>
       <c r="BO24" s="22">
         <v>31</v>
       </c>
-      <c r="BP24" s="64">
+      <c r="BP24" s="60">
         <v>35</v>
       </c>
+      <c r="BQ24" s="9">
+        <v>38</v>
+      </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" s="33">
         <v>153400000</v>
       </c>
-      <c r="B25" s="53" t="s">
+      <c r="B25" s="49" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="22">
         <v>15</v>
       </c>
       <c r="D25" s="22">
         <v>12</v>
       </c>
       <c r="E25" s="22">
         <v>20</v>
       </c>
       <c r="F25" s="22">
         <v>21</v>
       </c>
       <c r="G25" s="22">
         <v>27</v>
       </c>
       <c r="H25" s="22">
         <v>28</v>
       </c>
       <c r="I25" s="22">
         <v>23</v>
       </c>
       <c r="J25" s="22">
         <v>29</v>
@@ -5718,59 +5766,62 @@
       </c>
       <c r="BH25" s="22">
         <v>13</v>
       </c>
       <c r="BI25" s="22">
         <v>16</v>
       </c>
       <c r="BJ25" s="22">
         <v>21</v>
       </c>
       <c r="BK25" s="22">
         <v>15</v>
       </c>
       <c r="BL25" s="22">
         <v>15</v>
       </c>
       <c r="BM25" s="9">
         <v>14</v>
       </c>
       <c r="BN25" s="9">
         <v>11</v>
       </c>
       <c r="BO25" s="22">
         <v>11</v>
       </c>
-      <c r="BP25" s="64">
+      <c r="BP25" s="60">
         <v>14</v>
       </c>
+      <c r="BQ25" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" s="33">
         <v>153600000</v>
       </c>
-      <c r="B26" s="53" t="s">
+      <c r="B26" s="49" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="22">
         <v>30</v>
       </c>
       <c r="D26" s="22">
         <v>27</v>
       </c>
       <c r="E26" s="22">
         <v>21</v>
       </c>
       <c r="F26" s="22">
         <v>27</v>
       </c>
       <c r="G26" s="22">
         <v>32</v>
       </c>
       <c r="H26" s="22">
         <v>32</v>
       </c>
       <c r="I26" s="22">
         <v>38</v>
       </c>
       <c r="J26" s="22">
         <v>38</v>
@@ -5924,59 +5975,62 @@
       </c>
       <c r="BH26" s="22">
         <v>11</v>
       </c>
       <c r="BI26" s="22">
         <v>11</v>
       </c>
       <c r="BJ26" s="22">
         <v>17</v>
       </c>
       <c r="BK26" s="22">
         <v>25</v>
       </c>
       <c r="BL26" s="22">
         <v>20</v>
       </c>
       <c r="BM26" s="9">
         <v>20</v>
       </c>
       <c r="BN26" s="9">
         <v>10</v>
       </c>
       <c r="BO26" s="22">
         <v>16</v>
       </c>
-      <c r="BP26" s="64">
+      <c r="BP26" s="60">
         <v>16</v>
       </c>
+      <c r="BQ26" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" s="33">
         <v>154000000</v>
       </c>
-      <c r="B27" s="53" t="s">
+      <c r="B27" s="49" t="s">
         <v>69</v>
       </c>
       <c r="C27" s="22">
         <v>7</v>
       </c>
       <c r="D27" s="22">
         <v>8</v>
       </c>
       <c r="E27" s="22">
         <v>10</v>
       </c>
       <c r="F27" s="22">
         <v>15</v>
       </c>
       <c r="G27" s="22">
         <v>12</v>
       </c>
       <c r="H27" s="22">
         <v>12</v>
       </c>
       <c r="I27" s="22">
         <v>13</v>
       </c>
       <c r="J27" s="22">
         <v>9</v>
@@ -6130,59 +6184,62 @@
       </c>
       <c r="BH27" s="22">
         <v>8</v>
       </c>
       <c r="BI27" s="22">
         <v>7</v>
       </c>
       <c r="BJ27" s="22">
         <v>5</v>
       </c>
       <c r="BK27" s="22">
         <v>4</v>
       </c>
       <c r="BL27" s="22">
         <v>8</v>
       </c>
       <c r="BM27" s="9">
         <v>7</v>
       </c>
       <c r="BN27" s="9">
         <v>1</v>
       </c>
       <c r="BO27" s="22">
         <v>5</v>
       </c>
-      <c r="BP27" s="64">
+      <c r="BP27" s="60">
         <v>5</v>
       </c>
+      <c r="BQ27" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" s="33">
         <v>154200000</v>
       </c>
-      <c r="B28" s="53" t="s">
+      <c r="B28" s="49" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="22">
         <v>10</v>
       </c>
       <c r="D28" s="22">
         <v>13</v>
       </c>
       <c r="E28" s="22">
         <v>11</v>
       </c>
       <c r="F28" s="22">
         <v>13</v>
       </c>
       <c r="G28" s="22">
         <v>13</v>
       </c>
       <c r="H28" s="22">
         <v>17</v>
       </c>
       <c r="I28" s="22">
         <v>17</v>
       </c>
       <c r="J28" s="22">
         <v>12</v>
@@ -6336,59 +6393,62 @@
       </c>
       <c r="BH28" s="22">
         <v>13</v>
       </c>
       <c r="BI28" s="22">
         <v>17</v>
       </c>
       <c r="BJ28" s="22">
         <v>13</v>
       </c>
       <c r="BK28" s="22">
         <v>6</v>
       </c>
       <c r="BL28" s="22">
         <v>7</v>
       </c>
       <c r="BM28" s="9">
         <v>7</v>
       </c>
       <c r="BN28" s="9">
         <v>11</v>
       </c>
       <c r="BO28" s="22">
         <v>10</v>
       </c>
-      <c r="BP28" s="64">
+      <c r="BP28" s="60">
         <v>11</v>
       </c>
+      <c r="BQ28" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" s="33">
         <v>154600000</v>
       </c>
-      <c r="B29" s="53" t="s">
+      <c r="B29" s="49" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="22">
         <v>20</v>
       </c>
       <c r="D29" s="22">
         <v>29</v>
       </c>
       <c r="E29" s="22">
         <v>27</v>
       </c>
       <c r="F29" s="22">
         <v>29</v>
       </c>
       <c r="G29" s="22">
         <v>19</v>
       </c>
       <c r="H29" s="22">
         <v>31</v>
       </c>
       <c r="I29" s="22">
         <v>20</v>
       </c>
       <c r="J29" s="22">
         <v>29</v>
@@ -6542,59 +6602,62 @@
       </c>
       <c r="BH29" s="22">
         <v>18</v>
       </c>
       <c r="BI29" s="22">
         <v>17</v>
       </c>
       <c r="BJ29" s="22">
         <v>23</v>
       </c>
       <c r="BK29" s="22">
         <v>20</v>
       </c>
       <c r="BL29" s="22">
         <v>20</v>
       </c>
       <c r="BM29" s="9">
         <v>25</v>
       </c>
       <c r="BN29" s="9">
         <v>16</v>
       </c>
       <c r="BO29" s="22">
         <v>21</v>
       </c>
-      <c r="BP29" s="64">
+      <c r="BP29" s="60">
         <v>18</v>
       </c>
+      <c r="BQ29" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" s="33">
         <v>154800000</v>
       </c>
-      <c r="B30" s="53" t="s">
+      <c r="B30" s="49" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="22">
         <v>63</v>
       </c>
       <c r="D30" s="22">
         <v>49</v>
       </c>
       <c r="E30" s="22">
         <v>77</v>
       </c>
       <c r="F30" s="22">
         <v>61</v>
       </c>
       <c r="G30" s="22">
         <v>69</v>
       </c>
       <c r="H30" s="22">
         <v>73</v>
       </c>
       <c r="I30" s="22">
         <v>80</v>
       </c>
       <c r="J30" s="22">
         <v>68</v>
@@ -6748,55 +6811,58 @@
       </c>
       <c r="BH30" s="22">
         <v>50</v>
       </c>
       <c r="BI30" s="22">
         <v>45</v>
       </c>
       <c r="BJ30" s="22">
         <v>45</v>
       </c>
       <c r="BK30" s="22">
         <v>45</v>
       </c>
       <c r="BL30" s="22">
         <v>40</v>
       </c>
       <c r="BM30" s="9">
         <v>35</v>
       </c>
       <c r="BN30" s="9">
         <v>44</v>
       </c>
       <c r="BO30" s="22">
         <v>44</v>
       </c>
-      <c r="BP30" s="64">
+      <c r="BP30" s="60">
         <v>32</v>
       </c>
+      <c r="BQ30" s="9">
+        <v>52</v>
+      </c>
     </row>
-    <row r="31" spans="1:68">
+    <row r="31" spans="1:69">
       <c r="A31" s="33">
         <v>155200000</v>
       </c>
       <c r="B31" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="22">
         <v>21</v>
       </c>
       <c r="D31" s="22">
         <v>13</v>
       </c>
       <c r="E31" s="22">
         <v>11</v>
       </c>
       <c r="F31" s="22">
         <v>13</v>
       </c>
       <c r="G31" s="22">
         <v>21</v>
       </c>
       <c r="H31" s="22">
         <v>19</v>
       </c>
       <c r="I31" s="22">
@@ -6954,59 +7020,62 @@
       </c>
       <c r="BH31" s="22">
         <v>14</v>
       </c>
       <c r="BI31" s="22">
         <v>16</v>
       </c>
       <c r="BJ31" s="22">
         <v>16</v>
       </c>
       <c r="BK31" s="22">
         <v>10</v>
       </c>
       <c r="BL31" s="22">
         <v>11</v>
       </c>
       <c r="BM31" s="9">
         <v>5</v>
       </c>
       <c r="BN31" s="9">
         <v>11</v>
       </c>
       <c r="BO31" s="22">
         <v>5</v>
       </c>
-      <c r="BP31" s="64">
+      <c r="BP31" s="60">
         <v>16</v>
       </c>
+      <c r="BQ31" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" s="33">
         <v>155600000</v>
       </c>
-      <c r="B32" s="53" t="s">
+      <c r="B32" s="49" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="22">
         <v>52</v>
       </c>
       <c r="D32" s="22">
         <v>31</v>
       </c>
       <c r="E32" s="22">
         <v>44</v>
       </c>
       <c r="F32" s="22">
         <v>40</v>
       </c>
       <c r="G32" s="22">
         <v>38</v>
       </c>
       <c r="H32" s="22">
         <v>50</v>
       </c>
       <c r="I32" s="22">
         <v>46</v>
       </c>
       <c r="J32" s="22">
         <v>58</v>
@@ -7160,59 +7229,62 @@
       </c>
       <c r="BH32" s="22">
         <v>24</v>
       </c>
       <c r="BI32" s="22">
         <v>11</v>
       </c>
       <c r="BJ32" s="22">
         <v>25</v>
       </c>
       <c r="BK32" s="22">
         <v>26</v>
       </c>
       <c r="BL32" s="22">
         <v>18</v>
       </c>
       <c r="BM32" s="9">
         <v>25</v>
       </c>
       <c r="BN32" s="9">
         <v>23</v>
       </c>
       <c r="BO32" s="22">
         <v>26</v>
       </c>
-      <c r="BP32" s="64">
+      <c r="BP32" s="60">
         <v>23</v>
       </c>
+      <c r="BQ32" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" s="33">
         <v>156000000</v>
       </c>
-      <c r="B33" s="53" t="s">
+      <c r="B33" s="49" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="22">
         <v>46</v>
       </c>
       <c r="D33" s="22">
         <v>37</v>
       </c>
       <c r="E33" s="22">
         <v>36</v>
       </c>
       <c r="F33" s="22">
         <v>54</v>
       </c>
       <c r="G33" s="22">
         <v>49</v>
       </c>
       <c r="H33" s="22">
         <v>41</v>
       </c>
       <c r="I33" s="22">
         <v>55</v>
       </c>
       <c r="J33" s="22">
         <v>55</v>
@@ -7366,59 +7438,62 @@
       </c>
       <c r="BH33" s="22">
         <v>27</v>
       </c>
       <c r="BI33" s="22">
         <v>20</v>
       </c>
       <c r="BJ33" s="22">
         <v>43</v>
       </c>
       <c r="BK33" s="22">
         <v>39</v>
       </c>
       <c r="BL33" s="22">
         <v>25</v>
       </c>
       <c r="BM33" s="9">
         <v>24</v>
       </c>
       <c r="BN33" s="9">
         <v>23</v>
       </c>
       <c r="BO33" s="22">
         <v>30</v>
       </c>
-      <c r="BP33" s="64">
+      <c r="BP33" s="60">
         <v>36</v>
       </c>
+      <c r="BQ33" s="9">
+        <v>33</v>
+      </c>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" s="33">
         <v>156400000</v>
       </c>
-      <c r="B34" s="53" t="s">
+      <c r="B34" s="49" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="22">
         <v>49</v>
       </c>
       <c r="D34" s="22">
         <v>38</v>
       </c>
       <c r="E34" s="22">
         <v>54</v>
       </c>
       <c r="F34" s="22">
         <v>45</v>
       </c>
       <c r="G34" s="22">
         <v>58</v>
       </c>
       <c r="H34" s="22">
         <v>67</v>
       </c>
       <c r="I34" s="22">
         <v>61</v>
       </c>
       <c r="J34" s="22">
         <v>43</v>
@@ -7572,59 +7647,62 @@
       </c>
       <c r="BH34" s="22">
         <v>37</v>
       </c>
       <c r="BI34" s="22">
         <v>28</v>
       </c>
       <c r="BJ34" s="22">
         <v>31</v>
       </c>
       <c r="BK34" s="22">
         <v>33</v>
       </c>
       <c r="BL34" s="22">
         <v>29</v>
       </c>
       <c r="BM34" s="9">
         <v>34</v>
       </c>
       <c r="BN34" s="9">
         <v>30</v>
       </c>
       <c r="BO34" s="22">
         <v>23</v>
       </c>
-      <c r="BP34" s="64">
+      <c r="BP34" s="60">
         <v>30</v>
       </c>
+      <c r="BQ34" s="9">
+        <v>39</v>
+      </c>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" s="33">
         <v>156800000</v>
       </c>
-      <c r="B35" s="53" t="s">
+      <c r="B35" s="49" t="s">
         <v>77</v>
       </c>
       <c r="C35" s="22">
         <v>8</v>
       </c>
       <c r="D35" s="22">
         <v>19</v>
       </c>
       <c r="E35" s="22">
         <v>26</v>
       </c>
       <c r="F35" s="22">
         <v>10</v>
       </c>
       <c r="G35" s="22">
         <v>17</v>
       </c>
       <c r="H35" s="22">
         <v>13</v>
       </c>
       <c r="I35" s="22">
         <v>19</v>
       </c>
       <c r="J35" s="22">
         <v>30</v>
@@ -7778,131 +7856,135 @@
       </c>
       <c r="BH35" s="22">
         <v>13</v>
       </c>
       <c r="BI35" s="22">
         <v>8</v>
       </c>
       <c r="BJ35" s="22">
         <v>10</v>
       </c>
       <c r="BK35" s="22">
         <v>8</v>
       </c>
       <c r="BL35" s="22">
         <v>9</v>
       </c>
       <c r="BM35" s="9">
         <v>6</v>
       </c>
       <c r="BN35" s="9">
         <v>5</v>
       </c>
       <c r="BO35" s="22">
         <v>11</v>
       </c>
-      <c r="BP35" s="64">
+      <c r="BP35" s="60">
         <v>10</v>
       </c>
+      <c r="BQ35" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" s="15"/>
-      <c r="B36" s="76" t="s">
+      <c r="B36" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C36" s="76"/>
-[...64 lines deleted...]
-      <c r="BP36" s="76"/>
+      <c r="C36" s="64"/>
+      <c r="D36" s="64"/>
+      <c r="E36" s="64"/>
+      <c r="F36" s="64"/>
+      <c r="G36" s="64"/>
+      <c r="H36" s="64"/>
+      <c r="I36" s="64"/>
+      <c r="J36" s="64"/>
+      <c r="K36" s="64"/>
+      <c r="L36" s="64"/>
+      <c r="M36" s="64"/>
+      <c r="N36" s="64"/>
+      <c r="O36" s="64"/>
+      <c r="P36" s="64"/>
+      <c r="Q36" s="64"/>
+      <c r="R36" s="64"/>
+      <c r="S36" s="64"/>
+      <c r="T36" s="64"/>
+      <c r="U36" s="64"/>
+      <c r="V36" s="64"/>
+      <c r="W36" s="64"/>
+      <c r="X36" s="64"/>
+      <c r="Y36" s="64"/>
+      <c r="Z36" s="64"/>
+      <c r="AA36" s="64"/>
+      <c r="AB36" s="64"/>
+      <c r="AC36" s="64"/>
+      <c r="AD36" s="64"/>
+      <c r="AE36" s="64"/>
+      <c r="AF36" s="64"/>
+      <c r="AG36" s="64"/>
+      <c r="AH36" s="64"/>
+      <c r="AI36" s="64"/>
+      <c r="AJ36" s="64"/>
+      <c r="AK36" s="64"/>
+      <c r="AL36" s="64"/>
+      <c r="AM36" s="64"/>
+      <c r="AN36" s="64"/>
+      <c r="AO36" s="64"/>
+      <c r="AP36" s="64"/>
+      <c r="AQ36" s="64"/>
+      <c r="AR36" s="64"/>
+      <c r="AS36" s="64"/>
+      <c r="AT36" s="64"/>
+      <c r="AU36" s="64"/>
+      <c r="AV36" s="64"/>
+      <c r="AW36" s="64"/>
+      <c r="AX36" s="64"/>
+      <c r="AY36" s="64"/>
+      <c r="AZ36" s="64"/>
+      <c r="BA36" s="64"/>
+      <c r="BB36" s="64"/>
+      <c r="BC36" s="64"/>
+      <c r="BD36" s="64"/>
+      <c r="BE36" s="64"/>
+      <c r="BF36" s="64"/>
+      <c r="BG36" s="64"/>
+      <c r="BH36" s="64"/>
+      <c r="BI36" s="64"/>
+      <c r="BJ36" s="64"/>
+      <c r="BK36" s="64"/>
+      <c r="BL36" s="64"/>
+      <c r="BM36" s="64"/>
+      <c r="BN36" s="64"/>
+      <c r="BO36" s="64"/>
+      <c r="BP36" s="64"/>
+      <c r="BQ36" s="64"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" s="33">
         <v>150000000</v>
       </c>
-      <c r="B37" s="52" t="s">
+      <c r="B37" s="48" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="22">
         <v>976</v>
       </c>
       <c r="D37" s="22">
         <v>751</v>
       </c>
       <c r="E37" s="22">
         <v>823</v>
       </c>
       <c r="F37" s="22">
         <v>895</v>
       </c>
       <c r="G37" s="22">
         <v>894</v>
       </c>
       <c r="H37" s="22">
         <v>979</v>
       </c>
       <c r="I37" s="22">
         <v>1002</v>
       </c>
       <c r="J37" s="22">
         <v>918</v>
@@ -8056,59 +8138,62 @@
       </c>
       <c r="BH37" s="22">
         <v>681</v>
       </c>
       <c r="BI37" s="22">
         <v>590</v>
       </c>
       <c r="BJ37" s="22">
         <v>650</v>
       </c>
       <c r="BK37" s="22">
         <v>632</v>
       </c>
       <c r="BL37" s="22">
         <v>502</v>
       </c>
       <c r="BM37" s="9">
         <v>595</v>
       </c>
       <c r="BN37" s="9">
         <v>607</v>
       </c>
       <c r="BO37" s="22">
         <v>548</v>
       </c>
-      <c r="BP37" s="64">
+      <c r="BP37" s="60">
         <v>615</v>
       </c>
+      <c r="BQ37" s="9">
+        <v>611</v>
+      </c>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69">
       <c r="A38" s="33">
         <v>151000000</v>
       </c>
-      <c r="B38" s="52" t="s">
+      <c r="B38" s="48" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="22">
         <v>636</v>
       </c>
       <c r="D38" s="22">
         <v>467</v>
       </c>
       <c r="E38" s="22">
         <v>446</v>
       </c>
       <c r="F38" s="22">
         <v>546</v>
       </c>
       <c r="G38" s="22">
         <v>527</v>
       </c>
       <c r="H38" s="22">
         <v>586</v>
       </c>
       <c r="I38" s="22">
         <v>582</v>
       </c>
       <c r="J38" s="22">
         <v>538</v>
@@ -8262,59 +8347,62 @@
       </c>
       <c r="BH38" s="22">
         <v>435</v>
       </c>
       <c r="BI38" s="22">
         <v>370</v>
       </c>
       <c r="BJ38" s="22">
         <v>419</v>
       </c>
       <c r="BK38" s="22">
         <v>395</v>
       </c>
       <c r="BL38" s="22">
         <v>318</v>
       </c>
       <c r="BM38" s="9">
         <v>370</v>
       </c>
       <c r="BN38" s="9">
         <v>376</v>
       </c>
       <c r="BO38" s="22">
         <v>328</v>
       </c>
-      <c r="BP38" s="64">
+      <c r="BP38" s="60">
         <v>371</v>
       </c>
+      <c r="BQ38" s="9">
+        <v>389</v>
+      </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69">
       <c r="A39" s="33">
         <v>153200000</v>
       </c>
-      <c r="B39" s="53" t="s">
+      <c r="B39" s="49" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="21">
         <v>29</v>
       </c>
       <c r="D39" s="21">
         <v>32</v>
       </c>
       <c r="E39" s="22">
         <v>42</v>
       </c>
       <c r="F39" s="22">
         <v>43</v>
       </c>
       <c r="G39" s="21">
         <v>39</v>
       </c>
       <c r="H39" s="21">
         <v>54</v>
       </c>
       <c r="I39" s="21">
         <v>49</v>
       </c>
       <c r="J39" s="21">
         <v>42</v>
@@ -8468,59 +8556,62 @@
       </c>
       <c r="BH39" s="22">
         <v>29</v>
       </c>
       <c r="BI39" s="22">
         <v>30</v>
       </c>
       <c r="BJ39" s="22">
         <v>26</v>
       </c>
       <c r="BK39" s="22">
         <v>23</v>
       </c>
       <c r="BL39" s="22">
         <v>24</v>
       </c>
       <c r="BM39" s="9">
         <v>25</v>
       </c>
       <c r="BN39" s="9">
         <v>22</v>
       </c>
       <c r="BO39" s="22">
         <v>29</v>
       </c>
-      <c r="BP39" s="64">
+      <c r="BP39" s="60">
         <v>23</v>
       </c>
+      <c r="BQ39" s="9">
+        <v>32</v>
+      </c>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" s="33">
         <v>153400000</v>
       </c>
-      <c r="B40" s="53" t="s">
+      <c r="B40" s="49" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="21">
         <v>21</v>
       </c>
       <c r="D40" s="21">
         <v>14</v>
       </c>
       <c r="E40" s="22">
         <v>24</v>
       </c>
       <c r="F40" s="22">
         <v>8</v>
       </c>
       <c r="G40" s="21">
         <v>18</v>
       </c>
       <c r="H40" s="21">
         <v>15</v>
       </c>
       <c r="I40" s="21">
         <v>23</v>
       </c>
       <c r="J40" s="21">
         <v>13</v>
@@ -8674,59 +8765,62 @@
       </c>
       <c r="BH40" s="22">
         <v>11</v>
       </c>
       <c r="BI40" s="22">
         <v>10</v>
       </c>
       <c r="BJ40" s="22">
         <v>13</v>
       </c>
       <c r="BK40" s="22">
         <v>10</v>
       </c>
       <c r="BL40" s="22">
         <v>6</v>
       </c>
       <c r="BM40" s="9">
         <v>7</v>
       </c>
       <c r="BN40" s="9">
         <v>12</v>
       </c>
       <c r="BO40" s="22">
         <v>8</v>
       </c>
-      <c r="BP40" s="64">
+      <c r="BP40" s="60">
         <v>17</v>
       </c>
+      <c r="BQ40" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" s="33">
         <v>153600000</v>
       </c>
-      <c r="B41" s="53" t="s">
+      <c r="B41" s="49" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="21">
         <v>27</v>
       </c>
       <c r="D41" s="21">
         <v>19</v>
       </c>
       <c r="E41" s="22">
         <v>30</v>
       </c>
       <c r="F41" s="22">
         <v>25</v>
       </c>
       <c r="G41" s="21">
         <v>23</v>
       </c>
       <c r="H41" s="21">
         <v>28</v>
       </c>
       <c r="I41" s="21">
         <v>22</v>
       </c>
       <c r="J41" s="21">
         <v>23</v>
@@ -8880,59 +8974,62 @@
       </c>
       <c r="BH41" s="22">
         <v>19</v>
       </c>
       <c r="BI41" s="22">
         <v>18</v>
       </c>
       <c r="BJ41" s="22">
         <v>20</v>
       </c>
       <c r="BK41" s="22">
         <v>15</v>
       </c>
       <c r="BL41" s="22">
         <v>11</v>
       </c>
       <c r="BM41" s="9">
         <v>12</v>
       </c>
       <c r="BN41" s="9">
         <v>17</v>
       </c>
       <c r="BO41" s="22">
         <v>18</v>
       </c>
-      <c r="BP41" s="64">
+      <c r="BP41" s="60">
         <v>14</v>
       </c>
+      <c r="BQ41" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" s="33">
         <v>154000000</v>
       </c>
-      <c r="B42" s="53" t="s">
+      <c r="B42" s="49" t="s">
         <v>69</v>
       </c>
       <c r="C42" s="21">
         <v>14</v>
       </c>
       <c r="D42" s="21">
         <v>7</v>
       </c>
       <c r="E42" s="22">
         <v>7</v>
       </c>
       <c r="F42" s="22">
         <v>8</v>
       </c>
       <c r="G42" s="21">
         <v>15</v>
       </c>
       <c r="H42" s="21">
         <v>11</v>
       </c>
       <c r="I42" s="21">
         <v>20</v>
       </c>
       <c r="J42" s="21">
         <v>12</v>
@@ -9086,59 +9183,62 @@
       </c>
       <c r="BH42" s="22">
         <v>12</v>
       </c>
       <c r="BI42" s="22">
         <v>3</v>
       </c>
       <c r="BJ42" s="22">
         <v>8</v>
       </c>
       <c r="BK42" s="22">
         <v>7</v>
       </c>
       <c r="BL42" s="22">
         <v>2</v>
       </c>
       <c r="BM42" s="9">
         <v>7</v>
       </c>
       <c r="BN42" s="9">
         <v>6</v>
       </c>
       <c r="BO42" s="22">
         <v>7</v>
       </c>
-      <c r="BP42" s="64">
+      <c r="BP42" s="60">
         <v>6</v>
       </c>
+      <c r="BQ42" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" s="33">
         <v>154200000</v>
       </c>
-      <c r="B43" s="53" t="s">
+      <c r="B43" s="49" t="s">
         <v>70</v>
       </c>
       <c r="C43" s="21">
         <v>8</v>
       </c>
       <c r="D43" s="21">
         <v>13</v>
       </c>
       <c r="E43" s="22">
         <v>19</v>
       </c>
       <c r="F43" s="22">
         <v>17</v>
       </c>
       <c r="G43" s="21">
         <v>14</v>
       </c>
       <c r="H43" s="21">
         <v>13</v>
       </c>
       <c r="I43" s="21">
         <v>9</v>
       </c>
       <c r="J43" s="21">
         <v>11</v>
@@ -9292,59 +9392,62 @@
       </c>
       <c r="BH43" s="22">
         <v>4</v>
       </c>
       <c r="BI43" s="22">
         <v>10</v>
       </c>
       <c r="BJ43" s="22">
         <v>10</v>
       </c>
       <c r="BK43" s="22">
         <v>16</v>
       </c>
       <c r="BL43" s="22">
         <v>9</v>
       </c>
       <c r="BM43" s="9">
         <v>10</v>
       </c>
       <c r="BN43" s="9">
         <v>15</v>
       </c>
       <c r="BO43" s="22">
         <v>6</v>
       </c>
-      <c r="BP43" s="64">
+      <c r="BP43" s="60">
         <v>10</v>
       </c>
+      <c r="BQ43" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="A44" s="33">
         <v>154600000</v>
       </c>
-      <c r="B44" s="53" t="s">
+      <c r="B44" s="49" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="21">
         <v>19</v>
       </c>
       <c r="D44" s="21">
         <v>22</v>
       </c>
       <c r="E44" s="22">
         <v>21</v>
       </c>
       <c r="F44" s="22">
         <v>23</v>
       </c>
       <c r="G44" s="21">
         <v>24</v>
       </c>
       <c r="H44" s="21">
         <v>29</v>
       </c>
       <c r="I44" s="21">
         <v>26</v>
       </c>
       <c r="J44" s="21">
         <v>30</v>
@@ -9498,59 +9601,62 @@
       </c>
       <c r="BH44" s="22">
         <v>10</v>
       </c>
       <c r="BI44" s="22">
         <v>10</v>
       </c>
       <c r="BJ44" s="22">
         <v>10</v>
       </c>
       <c r="BK44" s="22">
         <v>19</v>
       </c>
       <c r="BL44" s="22">
         <v>10</v>
       </c>
       <c r="BM44" s="9">
         <v>13</v>
       </c>
       <c r="BN44" s="9">
         <v>20</v>
       </c>
       <c r="BO44" s="22">
         <v>15</v>
       </c>
-      <c r="BP44" s="64">
+      <c r="BP44" s="60">
         <v>14</v>
       </c>
+      <c r="BQ44" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="A45" s="33">
         <v>154800000</v>
       </c>
-      <c r="B45" s="53" t="s">
+      <c r="B45" s="49" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="21">
         <v>75</v>
       </c>
       <c r="D45" s="21">
         <v>50</v>
       </c>
       <c r="E45" s="22">
         <v>64</v>
       </c>
       <c r="F45" s="22">
         <v>75</v>
       </c>
       <c r="G45" s="21">
         <v>74</v>
       </c>
       <c r="H45" s="21">
         <v>72</v>
       </c>
       <c r="I45" s="21">
         <v>71</v>
       </c>
       <c r="J45" s="21">
         <v>75</v>
@@ -9704,55 +9810,58 @@
       </c>
       <c r="BH45" s="22">
         <v>51</v>
       </c>
       <c r="BI45" s="22">
         <v>40</v>
       </c>
       <c r="BJ45" s="22">
         <v>42</v>
       </c>
       <c r="BK45" s="22">
         <v>40</v>
       </c>
       <c r="BL45" s="22">
         <v>39</v>
       </c>
       <c r="BM45" s="9">
         <v>41</v>
       </c>
       <c r="BN45" s="9">
         <v>33</v>
       </c>
       <c r="BO45" s="22">
         <v>33</v>
       </c>
-      <c r="BP45" s="64">
+      <c r="BP45" s="60">
         <v>44</v>
       </c>
+      <c r="BQ45" s="9">
+        <v>42</v>
+      </c>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:69">
       <c r="A46" s="33">
         <v>155200000</v>
       </c>
       <c r="B46" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="21">
         <v>11</v>
       </c>
       <c r="D46" s="21">
         <v>11</v>
       </c>
       <c r="E46" s="22">
         <v>21</v>
       </c>
       <c r="F46" s="22">
         <v>17</v>
       </c>
       <c r="G46" s="21">
         <v>17</v>
       </c>
       <c r="H46" s="21">
         <v>11</v>
       </c>
       <c r="I46" s="21">
@@ -9910,59 +10019,62 @@
       </c>
       <c r="BH46" s="22">
         <v>7</v>
       </c>
       <c r="BI46" s="22">
         <v>15</v>
       </c>
       <c r="BJ46" s="22">
         <v>9</v>
       </c>
       <c r="BK46" s="22">
         <v>10</v>
       </c>
       <c r="BL46" s="22">
         <v>5</v>
       </c>
       <c r="BM46" s="9">
         <v>9</v>
       </c>
       <c r="BN46" s="9">
         <v>10</v>
       </c>
       <c r="BO46" s="22">
         <v>10</v>
       </c>
-      <c r="BP46" s="64">
+      <c r="BP46" s="60">
         <v>17</v>
       </c>
+      <c r="BQ46" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="47" spans="1:68">
+    <row r="47" spans="1:69">
       <c r="A47" s="33">
         <v>155600000</v>
       </c>
-      <c r="B47" s="53" t="s">
+      <c r="B47" s="49" t="s">
         <v>74</v>
       </c>
       <c r="C47" s="21">
         <v>32</v>
       </c>
       <c r="D47" s="21">
         <v>35</v>
       </c>
       <c r="E47" s="22">
         <v>29</v>
       </c>
       <c r="F47" s="22">
         <v>39</v>
       </c>
       <c r="G47" s="21">
         <v>46</v>
       </c>
       <c r="H47" s="21">
         <v>50</v>
       </c>
       <c r="I47" s="21">
         <v>54</v>
       </c>
       <c r="J47" s="21">
         <v>46</v>
@@ -10116,59 +10228,62 @@
       </c>
       <c r="BH47" s="22">
         <v>23</v>
       </c>
       <c r="BI47" s="22">
         <v>24</v>
       </c>
       <c r="BJ47" s="22">
         <v>20</v>
       </c>
       <c r="BK47" s="22">
         <v>20</v>
       </c>
       <c r="BL47" s="22">
         <v>19</v>
       </c>
       <c r="BM47" s="9">
         <v>26</v>
       </c>
       <c r="BN47" s="9">
         <v>21</v>
       </c>
       <c r="BO47" s="22">
         <v>17</v>
       </c>
-      <c r="BP47" s="64">
+      <c r="BP47" s="60">
         <v>22</v>
       </c>
+      <c r="BQ47" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="48" spans="1:68">
+    <row r="48" spans="1:69">
       <c r="A48" s="33">
         <v>156000000</v>
       </c>
-      <c r="B48" s="53" t="s">
+      <c r="B48" s="49" t="s">
         <v>75</v>
       </c>
       <c r="C48" s="21">
         <v>44</v>
       </c>
       <c r="D48" s="21">
         <v>30</v>
       </c>
       <c r="E48" s="22">
         <v>47</v>
       </c>
       <c r="F48" s="22">
         <v>38</v>
       </c>
       <c r="G48" s="21">
         <v>39</v>
       </c>
       <c r="H48" s="21">
         <v>50</v>
       </c>
       <c r="I48" s="21">
         <v>46</v>
       </c>
       <c r="J48" s="21">
         <v>45</v>
@@ -10325,56 +10440,59 @@
       </c>
       <c r="BI48" s="22">
         <v>23</v>
       </c>
       <c r="BJ48" s="22">
         <v>33</v>
       </c>
       <c r="BK48" s="22">
         <v>24</v>
       </c>
       <c r="BL48" s="22">
         <v>22</v>
       </c>
       <c r="BM48" s="9">
         <v>33</v>
       </c>
       <c r="BN48" s="9">
         <v>28</v>
       </c>
       <c r="BO48" s="22">
         <v>33</v>
       </c>
       <c r="BP48" s="22">
         <v>36</v>
       </c>
+      <c r="BQ48" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="49" spans="1:68">
+    <row r="49" spans="1:69">
       <c r="A49" s="33">
         <v>156400000</v>
       </c>
-      <c r="B49" s="53" t="s">
+      <c r="B49" s="49" t="s">
         <v>76</v>
       </c>
       <c r="C49" s="21">
         <v>52</v>
       </c>
       <c r="D49" s="21">
         <v>33</v>
       </c>
       <c r="E49" s="22">
         <v>58</v>
       </c>
       <c r="F49" s="22">
         <v>39</v>
       </c>
       <c r="G49" s="21">
         <v>48</v>
       </c>
       <c r="H49" s="21">
         <v>50</v>
       </c>
       <c r="I49" s="21">
         <v>61</v>
       </c>
       <c r="J49" s="21">
         <v>48</v>
@@ -10531,56 +10649,59 @@
       </c>
       <c r="BI49" s="22">
         <v>31</v>
       </c>
       <c r="BJ49" s="22">
         <v>31</v>
       </c>
       <c r="BK49" s="22">
         <v>46</v>
       </c>
       <c r="BL49" s="22">
         <v>23</v>
       </c>
       <c r="BM49" s="9">
         <v>31</v>
       </c>
       <c r="BN49" s="9">
         <v>41</v>
       </c>
       <c r="BO49" s="22">
         <v>36</v>
       </c>
       <c r="BP49" s="22">
         <v>30</v>
       </c>
+      <c r="BQ49" s="9">
+        <v>24</v>
+      </c>
     </row>
-    <row r="50" spans="1:68">
+    <row r="50" spans="1:69">
       <c r="A50" s="33">
         <v>156800000</v>
       </c>
-      <c r="B50" s="53" t="s">
+      <c r="B50" s="49" t="s">
         <v>77</v>
       </c>
       <c r="C50" s="23">
         <v>8</v>
       </c>
       <c r="D50" s="23">
         <v>18</v>
       </c>
       <c r="E50" s="5">
         <v>15</v>
       </c>
       <c r="F50" s="5">
         <v>17</v>
       </c>
       <c r="G50" s="23">
         <v>10</v>
       </c>
       <c r="H50" s="23">
         <v>10</v>
       </c>
       <c r="I50" s="23">
         <v>19</v>
       </c>
       <c r="J50" s="23">
         <v>21</v>
@@ -10737,128 +10858,132 @@
       </c>
       <c r="BI50" s="22">
         <v>6</v>
       </c>
       <c r="BJ50" s="22">
         <v>9</v>
       </c>
       <c r="BK50" s="22">
         <v>7</v>
       </c>
       <c r="BL50" s="22">
         <v>14</v>
       </c>
       <c r="BM50" s="9">
         <v>11</v>
       </c>
       <c r="BN50" s="9">
         <v>6</v>
       </c>
       <c r="BO50" s="22">
         <v>8</v>
       </c>
       <c r="BP50" s="22">
         <v>11</v>
       </c>
+      <c r="BQ50" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="51" spans="1:68">
+    <row r="51" spans="1:69">
       <c r="A51" s="15"/>
-      <c r="B51" s="78" t="s">
+      <c r="B51" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="C51" s="78"/>
-[...64 lines deleted...]
-      <c r="BP51" s="78"/>
+      <c r="C51" s="72"/>
+      <c r="D51" s="72"/>
+      <c r="E51" s="72"/>
+      <c r="F51" s="72"/>
+      <c r="G51" s="72"/>
+      <c r="H51" s="72"/>
+      <c r="I51" s="72"/>
+      <c r="J51" s="72"/>
+      <c r="K51" s="72"/>
+      <c r="L51" s="72"/>
+      <c r="M51" s="72"/>
+      <c r="N51" s="72"/>
+      <c r="O51" s="72"/>
+      <c r="P51" s="72"/>
+      <c r="Q51" s="72"/>
+      <c r="R51" s="72"/>
+      <c r="S51" s="72"/>
+      <c r="T51" s="72"/>
+      <c r="U51" s="72"/>
+      <c r="V51" s="72"/>
+      <c r="W51" s="72"/>
+      <c r="X51" s="72"/>
+      <c r="Y51" s="72"/>
+      <c r="Z51" s="72"/>
+      <c r="AA51" s="72"/>
+      <c r="AB51" s="72"/>
+      <c r="AC51" s="72"/>
+      <c r="AD51" s="72"/>
+      <c r="AE51" s="72"/>
+      <c r="AF51" s="72"/>
+      <c r="AG51" s="72"/>
+      <c r="AH51" s="72"/>
+      <c r="AI51" s="72"/>
+      <c r="AJ51" s="72"/>
+      <c r="AK51" s="72"/>
+      <c r="AL51" s="72"/>
+      <c r="AM51" s="72"/>
+      <c r="AN51" s="72"/>
+      <c r="AO51" s="72"/>
+      <c r="AP51" s="72"/>
+      <c r="AQ51" s="72"/>
+      <c r="AR51" s="72"/>
+      <c r="AS51" s="72"/>
+      <c r="AT51" s="72"/>
+      <c r="AU51" s="72"/>
+      <c r="AV51" s="72"/>
+      <c r="AW51" s="72"/>
+      <c r="AX51" s="72"/>
+      <c r="AY51" s="72"/>
+      <c r="AZ51" s="72"/>
+      <c r="BA51" s="72"/>
+      <c r="BB51" s="72"/>
+      <c r="BC51" s="72"/>
+      <c r="BD51" s="72"/>
+      <c r="BE51" s="72"/>
+      <c r="BF51" s="72"/>
+      <c r="BG51" s="72"/>
+      <c r="BH51" s="72"/>
+      <c r="BI51" s="72"/>
+      <c r="BJ51" s="72"/>
+      <c r="BK51" s="72"/>
+      <c r="BL51" s="72"/>
+      <c r="BM51" s="72"/>
+      <c r="BN51" s="72"/>
+      <c r="BO51" s="72"/>
+      <c r="BP51" s="72"/>
+      <c r="BQ51" s="72"/>
     </row>
-    <row r="52" spans="1:68">
+    <row r="52" spans="1:69">
       <c r="A52" s="33">
         <v>150000000</v>
       </c>
-      <c r="B52" s="52" t="s">
+      <c r="B52" s="48" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="9">
         <v>1581</v>
       </c>
       <c r="D52" s="9">
         <v>1177</v>
       </c>
       <c r="E52" s="9">
         <v>1232</v>
       </c>
       <c r="F52" s="9">
         <v>1366</v>
       </c>
       <c r="G52" s="9">
         <v>1426</v>
       </c>
       <c r="H52" s="9">
         <v>1524</v>
       </c>
       <c r="I52" s="9">
         <v>1536</v>
       </c>
       <c r="J52" s="9">
         <v>1369</v>
@@ -11012,59 +11137,62 @@
       </c>
       <c r="BH52" s="9">
         <v>1117</v>
       </c>
       <c r="BI52" s="9">
         <v>892</v>
       </c>
       <c r="BJ52" s="22">
         <v>1058</v>
       </c>
       <c r="BK52" s="22">
         <v>1006</v>
       </c>
       <c r="BL52" s="9">
         <v>833</v>
       </c>
       <c r="BM52" s="9">
         <v>907</v>
       </c>
       <c r="BN52" s="22">
         <v>927</v>
       </c>
       <c r="BO52" s="9">
         <v>874</v>
       </c>
-      <c r="BP52" s="64">
+      <c r="BP52" s="60">
         <v>947</v>
       </c>
+      <c r="BQ52" s="9">
+        <v>1043</v>
+      </c>
     </row>
-    <row r="53" spans="1:68">
+    <row r="53" spans="1:69">
       <c r="A53" s="33">
         <v>151000000</v>
       </c>
-      <c r="B53" s="52" t="s">
+      <c r="B53" s="48" t="s">
         <v>65</v>
       </c>
       <c r="C53" s="9">
         <v>1313</v>
       </c>
       <c r="D53" s="9">
         <v>962</v>
       </c>
       <c r="E53" s="9">
         <v>932</v>
       </c>
       <c r="F53" s="9">
         <v>1100</v>
       </c>
       <c r="G53" s="9">
         <v>1130</v>
       </c>
       <c r="H53" s="9">
         <v>1223</v>
       </c>
       <c r="I53" s="9">
         <v>1223</v>
       </c>
       <c r="J53" s="9">
         <v>1100</v>
@@ -11218,55 +11346,58 @@
       </c>
       <c r="BH53" s="9">
         <v>902</v>
       </c>
       <c r="BI53" s="9">
         <v>735</v>
       </c>
       <c r="BJ53" s="22">
         <v>853</v>
       </c>
       <c r="BK53" s="22">
         <v>814</v>
       </c>
       <c r="BL53" s="9">
         <v>670</v>
       </c>
       <c r="BM53" s="9">
         <v>745</v>
       </c>
       <c r="BN53" s="22">
         <v>757</v>
       </c>
       <c r="BO53" s="9">
         <v>696</v>
       </c>
-      <c r="BP53" s="64">
+      <c r="BP53" s="60">
         <v>767</v>
       </c>
+      <c r="BQ53" s="9">
+        <v>848</v>
+      </c>
     </row>
-    <row r="54" spans="1:68">
+    <row r="54" spans="1:69">
       <c r="A54" s="33">
         <v>153200000</v>
       </c>
       <c r="B54" s="40" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="9">
         <v>45</v>
       </c>
       <c r="D54" s="9">
         <v>34</v>
       </c>
       <c r="E54" s="9">
         <v>53</v>
       </c>
       <c r="F54" s="9">
         <v>39</v>
       </c>
       <c r="G54" s="9">
         <v>50</v>
       </c>
       <c r="H54" s="9">
         <v>50</v>
       </c>
       <c r="I54" s="9">
@@ -11424,55 +11555,58 @@
       </c>
       <c r="BH54" s="9">
         <v>32</v>
       </c>
       <c r="BI54" s="9">
         <v>26</v>
       </c>
       <c r="BJ54" s="22">
         <v>36</v>
       </c>
       <c r="BK54" s="22">
         <v>28</v>
       </c>
       <c r="BL54" s="9">
         <v>30</v>
       </c>
       <c r="BM54" s="9">
         <v>28</v>
       </c>
       <c r="BN54" s="22">
         <v>25</v>
       </c>
       <c r="BO54" s="9">
         <v>25</v>
       </c>
-      <c r="BP54" s="64">
+      <c r="BP54" s="60">
         <v>31</v>
       </c>
+      <c r="BQ54" s="9">
+        <v>27</v>
+      </c>
     </row>
-    <row r="55" spans="1:68">
+    <row r="55" spans="1:69">
       <c r="A55" s="33">
         <v>154800000</v>
       </c>
       <c r="B55" s="40" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="9">
         <v>97</v>
       </c>
       <c r="D55" s="9">
         <v>81</v>
       </c>
       <c r="E55" s="9">
         <v>117</v>
       </c>
       <c r="F55" s="9">
         <v>105</v>
       </c>
       <c r="G55" s="9">
         <v>118</v>
       </c>
       <c r="H55" s="9">
         <v>111</v>
       </c>
       <c r="I55" s="9">
@@ -11630,59 +11764,62 @@
       </c>
       <c r="BH55" s="9">
         <v>86</v>
       </c>
       <c r="BI55" s="9">
         <v>62</v>
       </c>
       <c r="BJ55" s="22">
         <v>70</v>
       </c>
       <c r="BK55" s="22">
         <v>69</v>
       </c>
       <c r="BL55" s="9">
         <v>64</v>
       </c>
       <c r="BM55" s="9">
         <v>56</v>
       </c>
       <c r="BN55" s="22">
         <v>58</v>
       </c>
       <c r="BO55" s="9">
         <v>65</v>
       </c>
-      <c r="BP55" s="64">
+      <c r="BP55" s="60">
         <v>54</v>
       </c>
+      <c r="BQ55" s="9">
+        <v>83</v>
+      </c>
     </row>
-    <row r="56" spans="1:68">
+    <row r="56" spans="1:69">
       <c r="A56" s="33">
         <v>155600000</v>
       </c>
-      <c r="B56" s="53" t="s">
+      <c r="B56" s="49" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="9">
         <v>6</v>
       </c>
       <c r="D56" s="9">
         <v>3</v>
       </c>
       <c r="E56" s="9">
         <v>5</v>
       </c>
       <c r="F56" s="9">
         <v>8</v>
       </c>
       <c r="G56" s="9">
         <v>4</v>
       </c>
       <c r="H56" s="9">
         <v>7</v>
       </c>
       <c r="I56" s="9">
         <v>3</v>
       </c>
       <c r="J56" s="9">
         <v>3</v>
@@ -11836,59 +11973,62 @@
       </c>
       <c r="BH56" s="9">
         <v>4</v>
       </c>
       <c r="BI56" s="9">
         <v>2</v>
       </c>
       <c r="BJ56" s="22">
         <v>2</v>
       </c>
       <c r="BK56" s="22">
         <v>2</v>
       </c>
       <c r="BL56" s="9">
         <v>0</v>
       </c>
       <c r="BM56" s="9">
         <v>2</v>
       </c>
       <c r="BN56" s="22">
         <v>6</v>
       </c>
       <c r="BO56" s="9">
         <v>3</v>
       </c>
-      <c r="BP56" s="64">
+      <c r="BP56" s="60">
         <v>3</v>
       </c>
+      <c r="BQ56" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:68">
+    <row r="57" spans="1:69">
       <c r="A57" s="33">
         <v>156000000</v>
       </c>
-      <c r="B57" s="53" t="s">
+      <c r="B57" s="49" t="s">
         <v>75</v>
       </c>
       <c r="C57" s="9">
         <v>53</v>
       </c>
       <c r="D57" s="9">
         <v>44</v>
       </c>
       <c r="E57" s="9">
         <v>50</v>
       </c>
       <c r="F57" s="9">
         <v>59</v>
       </c>
       <c r="G57" s="9">
         <v>50</v>
       </c>
       <c r="H57" s="9">
         <v>54</v>
       </c>
       <c r="I57" s="9">
         <v>62</v>
       </c>
       <c r="J57" s="9">
         <v>65</v>
@@ -12042,59 +12182,62 @@
       </c>
       <c r="BH57" s="9">
         <v>40</v>
       </c>
       <c r="BI57" s="9">
         <v>23</v>
       </c>
       <c r="BJ57" s="22">
         <v>52</v>
       </c>
       <c r="BK57" s="22">
         <v>36</v>
       </c>
       <c r="BL57" s="9">
         <v>33</v>
       </c>
       <c r="BM57" s="9">
         <v>33</v>
       </c>
       <c r="BN57" s="22">
         <v>35</v>
       </c>
       <c r="BO57" s="9">
         <v>46</v>
       </c>
-      <c r="BP57" s="64">
+      <c r="BP57" s="60">
         <v>48</v>
       </c>
+      <c r="BQ57" s="9">
+        <v>44</v>
+      </c>
     </row>
-    <row r="58" spans="1:68">
+    <row r="58" spans="1:69">
       <c r="A58" s="33">
         <v>156400000</v>
       </c>
-      <c r="B58" s="53" t="s">
+      <c r="B58" s="49" t="s">
         <v>76</v>
       </c>
       <c r="C58" s="9">
         <v>67</v>
       </c>
       <c r="D58" s="9">
         <v>53</v>
       </c>
       <c r="E58" s="9">
         <v>75</v>
       </c>
       <c r="F58" s="9">
         <v>55</v>
       </c>
       <c r="G58" s="9">
         <v>74</v>
       </c>
       <c r="H58" s="9">
         <v>79</v>
       </c>
       <c r="I58" s="9">
         <v>83</v>
       </c>
       <c r="J58" s="9">
         <v>53</v>
@@ -12248,131 +12391,135 @@
       </c>
       <c r="BH58" s="9">
         <v>53</v>
       </c>
       <c r="BI58" s="9">
         <v>44</v>
       </c>
       <c r="BJ58" s="22">
         <v>45</v>
       </c>
       <c r="BK58" s="22">
         <v>57</v>
       </c>
       <c r="BL58" s="9">
         <v>36</v>
       </c>
       <c r="BM58" s="9">
         <v>43</v>
       </c>
       <c r="BN58" s="22">
         <v>46</v>
       </c>
       <c r="BO58" s="9">
         <v>39</v>
       </c>
-      <c r="BP58" s="64">
+      <c r="BP58" s="60">
         <v>44</v>
       </c>
+      <c r="BQ58" s="9">
+        <v>39</v>
+      </c>
     </row>
-    <row r="59" spans="1:68">
+    <row r="59" spans="1:69">
       <c r="A59" s="15"/>
-      <c r="B59" s="79" t="s">
+      <c r="B59" s="73" t="s">
         <v>63</v>
       </c>
-      <c r="C59" s="79"/>
-[...64 lines deleted...]
-      <c r="BP59" s="79"/>
+      <c r="C59" s="73"/>
+      <c r="D59" s="73"/>
+      <c r="E59" s="73"/>
+      <c r="F59" s="73"/>
+      <c r="G59" s="73"/>
+      <c r="H59" s="73"/>
+      <c r="I59" s="73"/>
+      <c r="J59" s="73"/>
+      <c r="K59" s="73"/>
+      <c r="L59" s="73"/>
+      <c r="M59" s="73"/>
+      <c r="N59" s="73"/>
+      <c r="O59" s="73"/>
+      <c r="P59" s="73"/>
+      <c r="Q59" s="73"/>
+      <c r="R59" s="73"/>
+      <c r="S59" s="73"/>
+      <c r="T59" s="73"/>
+      <c r="U59" s="73"/>
+      <c r="V59" s="73"/>
+      <c r="W59" s="73"/>
+      <c r="X59" s="73"/>
+      <c r="Y59" s="73"/>
+      <c r="Z59" s="73"/>
+      <c r="AA59" s="73"/>
+      <c r="AB59" s="73"/>
+      <c r="AC59" s="73"/>
+      <c r="AD59" s="73"/>
+      <c r="AE59" s="73"/>
+      <c r="AF59" s="73"/>
+      <c r="AG59" s="73"/>
+      <c r="AH59" s="73"/>
+      <c r="AI59" s="73"/>
+      <c r="AJ59" s="73"/>
+      <c r="AK59" s="73"/>
+      <c r="AL59" s="73"/>
+      <c r="AM59" s="73"/>
+      <c r="AN59" s="73"/>
+      <c r="AO59" s="73"/>
+      <c r="AP59" s="73"/>
+      <c r="AQ59" s="73"/>
+      <c r="AR59" s="73"/>
+      <c r="AS59" s="73"/>
+      <c r="AT59" s="73"/>
+      <c r="AU59" s="73"/>
+      <c r="AV59" s="73"/>
+      <c r="AW59" s="73"/>
+      <c r="AX59" s="73"/>
+      <c r="AY59" s="73"/>
+      <c r="AZ59" s="73"/>
+      <c r="BA59" s="73"/>
+      <c r="BB59" s="73"/>
+      <c r="BC59" s="73"/>
+      <c r="BD59" s="73"/>
+      <c r="BE59" s="73"/>
+      <c r="BF59" s="73"/>
+      <c r="BG59" s="73"/>
+      <c r="BH59" s="73"/>
+      <c r="BI59" s="73"/>
+      <c r="BJ59" s="73"/>
+      <c r="BK59" s="73"/>
+      <c r="BL59" s="73"/>
+      <c r="BM59" s="73"/>
+      <c r="BN59" s="73"/>
+      <c r="BO59" s="73"/>
+      <c r="BP59" s="73"/>
+      <c r="BQ59" s="73"/>
     </row>
-    <row r="60" spans="1:68">
+    <row r="60" spans="1:69">
       <c r="A60" s="33">
         <v>150000000</v>
       </c>
-      <c r="B60" s="52" t="s">
+      <c r="B60" s="48" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="9">
         <v>440</v>
       </c>
       <c r="D60" s="9">
         <v>378</v>
       </c>
       <c r="E60" s="9">
         <v>458</v>
       </c>
       <c r="F60" s="9">
         <v>443</v>
       </c>
       <c r="G60" s="9">
         <v>470</v>
       </c>
       <c r="H60" s="9">
         <v>521</v>
       </c>
       <c r="I60" s="9">
         <v>540</v>
       </c>
       <c r="J60" s="9">
         <v>541</v>
@@ -12529,56 +12676,59 @@
       </c>
       <c r="BI60" s="9">
         <v>284</v>
       </c>
       <c r="BJ60" s="22">
         <v>306</v>
       </c>
       <c r="BK60" s="22">
         <v>302</v>
       </c>
       <c r="BL60" s="9">
         <v>256</v>
       </c>
       <c r="BM60" s="9">
         <v>289</v>
       </c>
       <c r="BN60" s="22">
         <v>270</v>
       </c>
       <c r="BO60" s="9">
         <v>275</v>
       </c>
       <c r="BP60" s="22">
         <v>310</v>
       </c>
+      <c r="BQ60" s="9">
+        <v>295</v>
+      </c>
     </row>
-    <row r="61" spans="1:68">
+    <row r="61" spans="1:69">
       <c r="A61" s="33">
         <v>153200000</v>
       </c>
-      <c r="B61" s="53" t="s">
+      <c r="B61" s="49" t="s">
         <v>66</v>
       </c>
       <c r="C61" s="9">
         <v>31</v>
       </c>
       <c r="D61" s="9">
         <v>31</v>
       </c>
       <c r="E61" s="9">
         <v>33</v>
       </c>
       <c r="F61" s="9">
         <v>36</v>
       </c>
       <c r="G61" s="9">
         <v>33</v>
       </c>
       <c r="H61" s="9">
         <v>50</v>
       </c>
       <c r="I61" s="9">
         <v>55</v>
       </c>
       <c r="J61" s="9">
         <v>39</v>
@@ -12735,56 +12885,59 @@
       </c>
       <c r="BI61" s="9">
         <v>29</v>
       </c>
       <c r="BJ61" s="22">
         <v>21</v>
       </c>
       <c r="BK61" s="22">
         <v>21</v>
       </c>
       <c r="BL61" s="9">
         <v>27</v>
       </c>
       <c r="BM61" s="9">
         <v>21</v>
       </c>
       <c r="BN61" s="22">
         <v>21</v>
       </c>
       <c r="BO61" s="9">
         <v>35</v>
       </c>
       <c r="BP61" s="22">
         <v>27</v>
       </c>
+      <c r="BQ61" s="9">
+        <v>43</v>
+      </c>
     </row>
-    <row r="62" spans="1:68">
+    <row r="62" spans="1:69">
       <c r="A62" s="33">
         <v>153400000</v>
       </c>
-      <c r="B62" s="53" t="s">
+      <c r="B62" s="49" t="s">
         <v>67</v>
       </c>
       <c r="C62" s="9">
         <v>36</v>
       </c>
       <c r="D62" s="9">
         <v>26</v>
       </c>
       <c r="E62" s="9">
         <v>44</v>
       </c>
       <c r="F62" s="9">
         <v>29</v>
       </c>
       <c r="G62" s="9">
         <v>45</v>
       </c>
       <c r="H62" s="9">
         <v>43</v>
       </c>
       <c r="I62" s="9">
         <v>46</v>
       </c>
       <c r="J62" s="9">
         <v>42</v>
@@ -12941,56 +13094,59 @@
       </c>
       <c r="BI62" s="9">
         <v>26</v>
       </c>
       <c r="BJ62" s="22">
         <v>34</v>
       </c>
       <c r="BK62" s="22">
         <v>25</v>
       </c>
       <c r="BL62" s="9">
         <v>21</v>
       </c>
       <c r="BM62" s="9">
         <v>21</v>
       </c>
       <c r="BN62" s="22">
         <v>23</v>
       </c>
       <c r="BO62" s="9">
         <v>19</v>
       </c>
       <c r="BP62" s="22">
         <v>31</v>
       </c>
+      <c r="BQ62" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="63" spans="1:68">
+    <row r="63" spans="1:69">
       <c r="A63" s="33">
         <v>153600000</v>
       </c>
-      <c r="B63" s="53" t="s">
+      <c r="B63" s="49" t="s">
         <v>68</v>
       </c>
       <c r="C63" s="9">
         <v>57</v>
       </c>
       <c r="D63" s="9">
         <v>46</v>
       </c>
       <c r="E63" s="9">
         <v>51</v>
       </c>
       <c r="F63" s="9">
         <v>52</v>
       </c>
       <c r="G63" s="9">
         <v>55</v>
       </c>
       <c r="H63" s="9">
         <v>60</v>
       </c>
       <c r="I63" s="9">
         <v>60</v>
       </c>
       <c r="J63" s="9">
         <v>61</v>
@@ -13147,56 +13303,59 @@
       </c>
       <c r="BI63" s="9">
         <v>29</v>
       </c>
       <c r="BJ63" s="22">
         <v>37</v>
       </c>
       <c r="BK63" s="22">
         <v>40</v>
       </c>
       <c r="BL63" s="9">
         <v>31</v>
       </c>
       <c r="BM63" s="9">
         <v>32</v>
       </c>
       <c r="BN63" s="22">
         <v>27</v>
       </c>
       <c r="BO63" s="9">
         <v>34</v>
       </c>
       <c r="BP63" s="22">
         <v>30</v>
       </c>
+      <c r="BQ63" s="9">
+        <v>33</v>
+      </c>
     </row>
-    <row r="64" spans="1:68">
+    <row r="64" spans="1:69">
       <c r="A64" s="33">
         <v>154000000</v>
       </c>
-      <c r="B64" s="53" t="s">
+      <c r="B64" s="49" t="s">
         <v>69</v>
       </c>
       <c r="C64" s="9">
         <v>21</v>
       </c>
       <c r="D64" s="9">
         <v>15</v>
       </c>
       <c r="E64" s="9">
         <v>17</v>
       </c>
       <c r="F64" s="9">
         <v>23</v>
       </c>
       <c r="G64" s="9">
         <v>27</v>
       </c>
       <c r="H64" s="9">
         <v>23</v>
       </c>
       <c r="I64" s="9">
         <v>33</v>
       </c>
       <c r="J64" s="9">
         <v>21</v>
@@ -13353,56 +13512,59 @@
       </c>
       <c r="BI64" s="9">
         <v>10</v>
       </c>
       <c r="BJ64" s="22">
         <v>13</v>
       </c>
       <c r="BK64" s="22">
         <v>11</v>
       </c>
       <c r="BL64" s="9">
         <v>10</v>
       </c>
       <c r="BM64" s="9">
         <v>14</v>
       </c>
       <c r="BN64" s="22">
         <v>7</v>
       </c>
       <c r="BO64" s="9">
         <v>12</v>
       </c>
       <c r="BP64" s="22">
         <v>11</v>
       </c>
+      <c r="BQ64" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="65" spans="1:68">
+    <row r="65" spans="1:69">
       <c r="A65" s="33">
         <v>154200000</v>
       </c>
-      <c r="B65" s="53" t="s">
+      <c r="B65" s="49" t="s">
         <v>70</v>
       </c>
       <c r="C65" s="9">
         <v>18</v>
       </c>
       <c r="D65" s="9">
         <v>26</v>
       </c>
       <c r="E65" s="9">
         <v>30</v>
       </c>
       <c r="F65" s="9">
         <v>30</v>
       </c>
       <c r="G65" s="9">
         <v>27</v>
       </c>
       <c r="H65" s="9">
         <v>30</v>
       </c>
       <c r="I65" s="9">
         <v>26</v>
       </c>
       <c r="J65" s="9">
         <v>23</v>
@@ -13559,56 +13721,59 @@
       </c>
       <c r="BI65" s="9">
         <v>27</v>
       </c>
       <c r="BJ65" s="22">
         <v>23</v>
       </c>
       <c r="BK65" s="22">
         <v>22</v>
       </c>
       <c r="BL65" s="9">
         <v>16</v>
       </c>
       <c r="BM65" s="9">
         <v>17</v>
       </c>
       <c r="BN65" s="22">
         <v>26</v>
       </c>
       <c r="BO65" s="9">
         <v>16</v>
       </c>
       <c r="BP65" s="22">
         <v>21</v>
       </c>
+      <c r="BQ65" s="9">
+        <v>25</v>
+      </c>
     </row>
-    <row r="66" spans="1:68">
+    <row r="66" spans="1:69">
       <c r="A66" s="33">
         <v>154600000</v>
       </c>
-      <c r="B66" s="53" t="s">
+      <c r="B66" s="49" t="s">
         <v>71</v>
       </c>
       <c r="C66" s="9">
         <v>39</v>
       </c>
       <c r="D66" s="9">
         <v>51</v>
       </c>
       <c r="E66" s="9">
         <v>48</v>
       </c>
       <c r="F66" s="9">
         <v>52</v>
       </c>
       <c r="G66" s="9">
         <v>43</v>
       </c>
       <c r="H66" s="9">
         <v>60</v>
       </c>
       <c r="I66" s="9">
         <v>46</v>
       </c>
       <c r="J66" s="9">
         <v>59</v>
@@ -13765,56 +13930,59 @@
       </c>
       <c r="BI66" s="9">
         <v>27</v>
       </c>
       <c r="BJ66" s="22">
         <v>33</v>
       </c>
       <c r="BK66" s="22">
         <v>39</v>
       </c>
       <c r="BL66" s="9">
         <v>30</v>
       </c>
       <c r="BM66" s="9">
         <v>38</v>
       </c>
       <c r="BN66" s="22">
         <v>36</v>
       </c>
       <c r="BO66" s="9">
         <v>36</v>
       </c>
       <c r="BP66" s="22">
         <v>32</v>
       </c>
+      <c r="BQ66" s="9">
+        <v>26</v>
+      </c>
     </row>
-    <row r="67" spans="1:68">
+    <row r="67" spans="1:69">
       <c r="A67" s="33">
         <v>154800000</v>
       </c>
-      <c r="B67" s="53" t="s">
+      <c r="B67" s="49" t="s">
         <v>72</v>
       </c>
       <c r="C67" s="9">
         <v>41</v>
       </c>
       <c r="D67" s="9">
         <v>18</v>
       </c>
       <c r="E67" s="9">
         <v>24</v>
       </c>
       <c r="F67" s="9">
         <v>31</v>
       </c>
       <c r="G67" s="9">
         <v>25</v>
       </c>
       <c r="H67" s="9">
         <v>34</v>
       </c>
       <c r="I67" s="9">
         <v>26</v>
       </c>
       <c r="J67" s="9">
         <v>41</v>
@@ -13971,52 +14139,55 @@
       </c>
       <c r="BI67" s="9">
         <v>23</v>
       </c>
       <c r="BJ67" s="22">
         <v>17</v>
       </c>
       <c r="BK67" s="22">
         <v>16</v>
       </c>
       <c r="BL67" s="9">
         <v>15</v>
       </c>
       <c r="BM67" s="9">
         <v>20</v>
       </c>
       <c r="BN67" s="22">
         <v>19</v>
       </c>
       <c r="BO67" s="9">
         <v>12</v>
       </c>
       <c r="BP67" s="22">
         <v>22</v>
       </c>
+      <c r="BQ67" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="68" spans="1:68">
+    <row r="68" spans="1:69">
       <c r="A68" s="33">
         <v>155200000</v>
       </c>
       <c r="B68" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C68" s="9">
         <v>32</v>
       </c>
       <c r="D68" s="9">
         <v>24</v>
       </c>
       <c r="E68" s="9">
         <v>32</v>
       </c>
       <c r="F68" s="9">
         <v>30</v>
       </c>
       <c r="G68" s="9">
         <v>38</v>
       </c>
       <c r="H68" s="9">
         <v>30</v>
       </c>
       <c r="I68" s="9">
@@ -14177,56 +14348,59 @@
       </c>
       <c r="BI68" s="9">
         <v>31</v>
       </c>
       <c r="BJ68" s="22">
         <v>25</v>
       </c>
       <c r="BK68" s="22">
         <v>20</v>
       </c>
       <c r="BL68" s="9">
         <v>16</v>
       </c>
       <c r="BM68" s="9">
         <v>14</v>
       </c>
       <c r="BN68" s="22">
         <v>21</v>
       </c>
       <c r="BO68" s="9">
         <v>15</v>
       </c>
       <c r="BP68" s="22">
         <v>33</v>
       </c>
+      <c r="BQ68" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="69" spans="1:68">
+    <row r="69" spans="1:69">
       <c r="A69" s="33">
         <v>155600000</v>
       </c>
-      <c r="B69" s="53" t="s">
+      <c r="B69" s="49" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="9">
         <v>78</v>
       </c>
       <c r="D69" s="9">
         <v>63</v>
       </c>
       <c r="E69" s="9">
         <v>68</v>
       </c>
       <c r="F69" s="9">
         <v>71</v>
       </c>
       <c r="G69" s="9">
         <v>80</v>
       </c>
       <c r="H69" s="9">
         <v>93</v>
       </c>
       <c r="I69" s="9">
         <v>97</v>
       </c>
       <c r="J69" s="9">
         <v>101</v>
@@ -14383,56 +14557,59 @@
       </c>
       <c r="BI69" s="9">
         <v>33</v>
       </c>
       <c r="BJ69" s="22">
         <v>43</v>
       </c>
       <c r="BK69" s="22">
         <v>44</v>
       </c>
       <c r="BL69" s="9">
         <v>37</v>
       </c>
       <c r="BM69" s="9">
         <v>49</v>
       </c>
       <c r="BN69" s="22">
         <v>38</v>
       </c>
       <c r="BO69" s="9">
         <v>40</v>
       </c>
       <c r="BP69" s="22">
         <v>42</v>
       </c>
+      <c r="BQ69" s="9">
+        <v>39</v>
+      </c>
     </row>
-    <row r="70" spans="1:68">
+    <row r="70" spans="1:69">
       <c r="A70" s="33">
         <v>156000000</v>
       </c>
-      <c r="B70" s="53" t="s">
+      <c r="B70" s="49" t="s">
         <v>75</v>
       </c>
       <c r="C70" s="9">
         <v>37</v>
       </c>
       <c r="D70" s="9">
         <v>23</v>
       </c>
       <c r="E70" s="9">
         <v>33</v>
       </c>
       <c r="F70" s="9">
         <v>33</v>
       </c>
       <c r="G70" s="9">
         <v>38</v>
       </c>
       <c r="H70" s="9">
         <v>37</v>
       </c>
       <c r="I70" s="9">
         <v>39</v>
       </c>
       <c r="J70" s="9">
         <v>35</v>
@@ -14589,56 +14766,59 @@
       </c>
       <c r="BI70" s="9">
         <v>20</v>
       </c>
       <c r="BJ70" s="22">
         <v>24</v>
       </c>
       <c r="BK70" s="22">
         <v>27</v>
       </c>
       <c r="BL70" s="9">
         <v>14</v>
       </c>
       <c r="BM70" s="9">
         <v>24</v>
       </c>
       <c r="BN70" s="22">
         <v>16</v>
       </c>
       <c r="BO70" s="9">
         <v>17</v>
       </c>
       <c r="BP70" s="22">
         <v>24</v>
       </c>
+      <c r="BQ70" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="71" spans="1:68">
+    <row r="71" spans="1:69">
       <c r="A71" s="33">
         <v>156400000</v>
       </c>
-      <c r="B71" s="53" t="s">
+      <c r="B71" s="49" t="s">
         <v>76</v>
       </c>
       <c r="C71" s="9">
         <v>34</v>
       </c>
       <c r="D71" s="9">
         <v>18</v>
       </c>
       <c r="E71" s="9">
         <v>37</v>
       </c>
       <c r="F71" s="9">
         <v>29</v>
       </c>
       <c r="G71" s="9">
         <v>32</v>
       </c>
       <c r="H71" s="9">
         <v>38</v>
       </c>
       <c r="I71" s="9">
         <v>39</v>
       </c>
       <c r="J71" s="9">
         <v>38</v>
@@ -14795,56 +14975,59 @@
       </c>
       <c r="BI71" s="9">
         <v>15</v>
       </c>
       <c r="BJ71" s="22">
         <v>17</v>
       </c>
       <c r="BK71" s="22">
         <v>22</v>
       </c>
       <c r="BL71" s="9">
         <v>16</v>
       </c>
       <c r="BM71" s="9">
         <v>22</v>
       </c>
       <c r="BN71" s="22">
         <v>25</v>
       </c>
       <c r="BO71" s="9">
         <v>20</v>
       </c>
       <c r="BP71" s="22">
         <v>16</v>
       </c>
+      <c r="BQ71" s="9">
+        <v>24</v>
+      </c>
     </row>
-    <row r="72" spans="1:68">
-      <c r="A72" s="42">
+    <row r="72" spans="1:69">
+      <c r="A72" s="41">
         <v>156800000</v>
       </c>
-      <c r="B72" s="54" t="s">
+      <c r="B72" s="50" t="s">
         <v>77</v>
       </c>
       <c r="C72" s="2">
         <v>16</v>
       </c>
       <c r="D72" s="2">
         <v>37</v>
       </c>
       <c r="E72" s="2">
         <v>41</v>
       </c>
       <c r="F72" s="2">
         <v>27</v>
       </c>
       <c r="G72" s="2">
         <v>27</v>
       </c>
       <c r="H72" s="2">
         <v>23</v>
       </c>
       <c r="I72" s="2">
         <v>38</v>
       </c>
       <c r="J72" s="2">
         <v>51</v>
@@ -15001,72 +15184,75 @@
       </c>
       <c r="BI72" s="2">
         <v>14</v>
       </c>
       <c r="BJ72" s="5">
         <v>19</v>
       </c>
       <c r="BK72" s="5">
         <v>15</v>
       </c>
       <c r="BL72" s="2">
         <v>23</v>
       </c>
       <c r="BM72" s="2">
         <v>17</v>
       </c>
       <c r="BN72" s="5">
         <v>11</v>
       </c>
       <c r="BO72" s="2">
         <v>19</v>
       </c>
       <c r="BP72" s="5">
         <v>21</v>
       </c>
+      <c r="BQ72" s="2">
+        <v>23</v>
+      </c>
     </row>
-    <row r="73" spans="1:68">
+    <row r="73" spans="1:69">
       <c r="A73" s="39" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="B21:BP21"/>
-[...2 lines deleted...]
-    <mergeCell ref="B59:BP59"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AY4:BJ4"/>
-    <mergeCell ref="C2:BP2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BO6"/>
+    <mergeCell ref="BK4:BQ4"/>
+    <mergeCell ref="B6:BQ6"/>
+    <mergeCell ref="B21:BQ21"/>
+    <mergeCell ref="B36:BQ36"/>
+    <mergeCell ref="B51:BQ51"/>
+    <mergeCell ref="B59:BQ59"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="B2:BQ2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicator</vt:lpstr>