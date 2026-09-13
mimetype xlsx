--- v0 (2026-08-23)
+++ v1 (2026-09-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="95">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -730,51 +730,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -859,152 +859,151 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1289,402 +1288,404 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/506109/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="47.5703125" customWidth="1"/>
     <col min="2" max="2" width="83.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B2" s="35">
         <v>611101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="59" t="s">
+      <c r="B3" s="58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="60" t="s">
+      <c r="B4" s="59" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="B5" s="59" t="s">
+      <c r="B5" s="58" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="24.75" customHeight="1">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="61" t="s">
+      <c r="B7" s="60" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="57" t="s">
+      <c r="A8" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="62" t="s">
+      <c r="B8" s="61" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51.75">
-      <c r="A9" s="57" t="s">
+      <c r="A9" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="63" t="s">
+      <c r="B9" s="62" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="51.75">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="58" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="24.75" customHeight="1">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="64" t="s">
+      <c r="B11" s="63" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="69" t="s">
+      <c r="B14" s="67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="58" t="s">
+      <c r="A16" s="57" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="40">
-        <v>46239</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="58" t="s">
+      <c r="A17" s="57" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="40">
-        <v>46270</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="57" t="s">
+      <c r="A18" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="B18" s="65" t="s">
+      <c r="B18" s="64" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="57" t="s">
+      <c r="A19" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="57" t="s">
+      <c r="A20" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="57" t="s">
+      <c r="A21" s="56" t="s">
         <v>72</v>
       </c>
-      <c r="B21" s="54" t="s">
+      <c r="B21" s="53" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B7:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="88" customWidth="1"/>
     <col min="3" max="3" width="28.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:4">
-      <c r="B7" s="67" t="s">
+      <c r="B7" s="65" t="s">
         <v>82</v>
       </c>
       <c r="C7" s="43"/>
       <c r="D7" s="44"/>
     </row>
     <row r="8" spans="2:4">
-      <c r="B8" s="67" t="s">
+      <c r="B8" s="65" t="s">
         <v>83</v>
       </c>
       <c r="C8" s="43"/>
       <c r="D8" s="44"/>
     </row>
     <row r="9" spans="2:4">
-      <c r="B9" s="67" t="s">
+      <c r="B9" s="65" t="s">
         <v>84</v>
       </c>
       <c r="C9" s="43"/>
       <c r="D9" s="44"/>
     </row>
     <row r="10" spans="2:4">
-      <c r="B10" s="67" t="s">
+      <c r="B10" s="65" t="s">
         <v>85</v>
       </c>
       <c r="C10" s="43"/>
       <c r="D10" s="44"/>
     </row>
     <row r="11" spans="2:4">
-      <c r="B11" s="67" t="s">
+      <c r="B11" s="65" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="43"/>
       <c r="D11" s="44"/>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="45"/>
       <c r="C12" s="43"/>
       <c r="D12" s="46"/>
     </row>
     <row r="13" spans="2:4" ht="25.5">
-      <c r="B13" s="68" t="s">
+      <c r="B13" s="66" t="s">
         <v>87</v>
       </c>
       <c r="C13" s="43"/>
       <c r="D13" s="46"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="45"/>
       <c r="C14" s="43"/>
       <c r="D14" s="46"/>
     </row>
     <row r="15" spans="2:4">
       <c r="B15" s="45"/>
       <c r="C15" s="45"/>
       <c r="D15" s="46"/>
     </row>
     <row r="16" spans="2:4">
       <c r="B16" s="48" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.31496062992125984" right="0.11811023622047245" top="0.15748031496062992" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BF119"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:BD2"/>
+      <selection activeCell="B104" sqref="B104:BF104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="11.140625" style="51" customWidth="1"/>
+    <col min="1" max="1" width="11.140625" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="49" customWidth="1"/>
     <col min="3" max="26" width="9.140625" style="49" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="49" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="0.140625" style="49" hidden="1" customWidth="1"/>
     <col min="39" max="46" width="9.140625" style="49"/>
     <col min="47" max="47" width="9.85546875" style="49" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:57" ht="15">
-      <c r="B2" s="86" t="s">
+    <row r="2" spans="1:58" ht="15">
+      <c r="B2" s="79" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="86"/>
-[...52 lines deleted...]
-      <c r="BD2" s="86"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="N2" s="79"/>
+      <c r="O2" s="79"/>
+      <c r="P2" s="79"/>
+      <c r="Q2" s="79"/>
+      <c r="R2" s="79"/>
+      <c r="S2" s="79"/>
+      <c r="T2" s="79"/>
+      <c r="U2" s="79"/>
+      <c r="V2" s="79"/>
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="79"/>
+      <c r="AE2" s="79"/>
+      <c r="AF2" s="79"/>
+      <c r="AG2" s="79"/>
+      <c r="AH2" s="79"/>
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79"/>
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
+      <c r="AP2" s="79"/>
+      <c r="AQ2" s="79"/>
+      <c r="AR2" s="79"/>
+      <c r="AS2" s="79"/>
+      <c r="AT2" s="79"/>
+      <c r="AU2" s="79"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="79"/>
+      <c r="AY2" s="79"/>
+      <c r="AZ2" s="79"/>
+      <c r="BA2" s="79"/>
+      <c r="BB2" s="79"/>
+      <c r="BC2" s="79"/>
+      <c r="BD2" s="79"/>
+      <c r="BE2" s="79"/>
+      <c r="BF2" s="79"/>
     </row>
-    <row r="3" spans="1:57" ht="22.5">
-      <c r="A3" s="71" t="s">
+    <row r="3" spans="1:58" ht="22.5">
+      <c r="A3" s="69" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
-      <c r="A4" s="70"/>
+    <row r="4" spans="1:58">
+      <c r="A4" s="68"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
@@ -1695,56 +1696,57 @@
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6"/>
       <c r="AH4" s="6"/>
       <c r="AI4" s="6"/>
       <c r="AJ4" s="6"/>
       <c r="AK4" s="6"/>
       <c r="AL4" s="6"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
       <c r="AQ4" s="18"/>
       <c r="AR4" s="18"/>
       <c r="AS4" s="18"/>
       <c r="AT4" s="7"/>
       <c r="AU4" s="7"/>
       <c r="AV4" s="18"/>
       <c r="AW4" s="7"/>
       <c r="AX4" s="7"/>
       <c r="AY4" s="7"/>
       <c r="AZ4" s="7"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="18"/>
       <c r="BC4" s="18"/>
-      <c r="BE4" s="66" t="s">
+      <c r="BE4" s="29"/>
+      <c r="BF4" s="29" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="5" spans="1:57">
-      <c r="A5" s="78" t="s">
+    <row r="5" spans="1:58">
+      <c r="A5" s="77" t="s">
         <v>93</v>
       </c>
       <c r="B5" s="80"/>
       <c r="C5" s="82">
         <v>2022</v>
       </c>
       <c r="D5" s="82"/>
       <c r="E5" s="82"/>
       <c r="F5" s="82"/>
       <c r="G5" s="82"/>
       <c r="H5" s="82"/>
       <c r="I5" s="82"/>
       <c r="J5" s="82"/>
       <c r="K5" s="82"/>
       <c r="L5" s="82"/>
       <c r="M5" s="82"/>
       <c r="N5" s="82"/>
       <c r="O5" s="82">
         <v>2023</v>
       </c>
       <c r="P5" s="82"/>
       <c r="Q5" s="82"/>
       <c r="R5" s="82"/>
       <c r="S5" s="82"/>
       <c r="T5" s="82"/>
@@ -1768,53 +1770,55 @@
       <c r="AJ5" s="82"/>
       <c r="AK5" s="82"/>
       <c r="AL5" s="83"/>
       <c r="AM5" s="85">
         <v>2025</v>
       </c>
       <c r="AN5" s="85"/>
       <c r="AO5" s="85"/>
       <c r="AP5" s="85"/>
       <c r="AQ5" s="85"/>
       <c r="AR5" s="85"/>
       <c r="AS5" s="85"/>
       <c r="AT5" s="85"/>
       <c r="AU5" s="85"/>
       <c r="AV5" s="85"/>
       <c r="AW5" s="85"/>
       <c r="AX5" s="85"/>
       <c r="AY5" s="84">
         <v>2026</v>
       </c>
       <c r="AZ5" s="82"/>
       <c r="BA5" s="82"/>
       <c r="BB5" s="82"/>
       <c r="BC5" s="82"/>
       <c r="BD5" s="82"/>
+      <c r="BE5" s="82"/>
+      <c r="BF5" s="82"/>
     </row>
-    <row r="6" spans="1:57" ht="90">
-      <c r="A6" s="79"/>
+    <row r="6" spans="1:58" ht="90">
+      <c r="A6" s="78"/>
       <c r="B6" s="81"/>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>3</v>
       </c>
@@ -1937,115 +1941,120 @@
       </c>
       <c r="AX6" s="34" t="s">
         <v>30</v>
       </c>
       <c r="AY6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="AZ6" s="28" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="28" t="s">
         <v>32</v>
       </c>
       <c r="BB6" s="28" t="s">
         <v>22</v>
       </c>
       <c r="BC6" s="28" t="s">
         <v>23</v>
       </c>
       <c r="BD6" s="28" t="s">
         <v>24</v>
       </c>
       <c r="BE6" s="34" t="s">
         <v>26</v>
       </c>
+      <c r="BF6" s="70" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="7" spans="1:57">
-      <c r="B7" s="76" t="s">
+    <row r="7" spans="1:58">
+      <c r="B7" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="76"/>
-[...52 lines deleted...]
-      <c r="BD7" s="76"/>
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="75"/>
+      <c r="N7" s="75"/>
+      <c r="O7" s="75"/>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="75"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="75"/>
+      <c r="T7" s="75"/>
+      <c r="U7" s="75"/>
+      <c r="V7" s="75"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="75"/>
+      <c r="Y7" s="75"/>
+      <c r="Z7" s="75"/>
+      <c r="AA7" s="75"/>
+      <c r="AB7" s="75"/>
+      <c r="AC7" s="75"/>
+      <c r="AD7" s="75"/>
+      <c r="AE7" s="75"/>
+      <c r="AF7" s="75"/>
+      <c r="AG7" s="75"/>
+      <c r="AH7" s="75"/>
+      <c r="AI7" s="75"/>
+      <c r="AJ7" s="75"/>
+      <c r="AK7" s="75"/>
+      <c r="AL7" s="75"/>
+      <c r="AM7" s="75"/>
+      <c r="AN7" s="75"/>
+      <c r="AO7" s="75"/>
+      <c r="AP7" s="75"/>
+      <c r="AQ7" s="75"/>
+      <c r="AR7" s="75"/>
+      <c r="AS7" s="75"/>
+      <c r="AT7" s="75"/>
+      <c r="AU7" s="75"/>
+      <c r="AV7" s="75"/>
+      <c r="AW7" s="75"/>
+      <c r="AX7" s="75"/>
+      <c r="AY7" s="75"/>
+      <c r="AZ7" s="75"/>
+      <c r="BA7" s="75"/>
+      <c r="BB7" s="75"/>
+      <c r="BC7" s="75"/>
+      <c r="BD7" s="75"/>
+      <c r="BE7" s="75"/>
+      <c r="BF7" s="75"/>
     </row>
-    <row r="8" spans="1:57">
-      <c r="A8" s="51">
+    <row r="8" spans="1:58">
+      <c r="A8" s="50">
         <v>150000000</v>
       </c>
-      <c r="B8" s="55" t="s">
+      <c r="B8" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="17">
         <v>916750</v>
       </c>
       <c r="D8" s="2">
         <v>917476</v>
       </c>
       <c r="E8" s="2">
         <v>918259</v>
       </c>
       <c r="F8" s="2">
         <v>919298</v>
       </c>
       <c r="G8" s="2">
         <v>920133</v>
       </c>
       <c r="H8" s="2">
         <v>921043</v>
       </c>
       <c r="I8" s="2">
         <v>922183</v>
       </c>
       <c r="J8" s="2">
         <v>923371</v>
@@ -2169,56 +2178,59 @@
       </c>
       <c r="AX8" s="27">
         <v>955310</v>
       </c>
       <c r="AY8" s="25">
         <v>955775</v>
       </c>
       <c r="AZ8" s="3">
         <v>956557</v>
       </c>
       <c r="BA8" s="11">
         <v>956785</v>
       </c>
       <c r="BB8" s="11">
         <v>956990</v>
       </c>
       <c r="BC8" s="11">
         <v>957413</v>
       </c>
       <c r="BD8" s="11">
         <v>957753</v>
       </c>
       <c r="BE8" s="11">
         <v>958183</v>
       </c>
+      <c r="BF8" s="10">
+        <v>957296</v>
+      </c>
     </row>
-    <row r="9" spans="1:57">
-      <c r="A9" s="51">
+    <row r="9" spans="1:58">
+      <c r="A9" s="50">
         <v>151000000</v>
       </c>
-      <c r="B9" s="55" t="s">
+      <c r="B9" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="9">
         <v>549381</v>
       </c>
       <c r="D9" s="2">
         <v>550015</v>
       </c>
       <c r="E9" s="2">
         <v>550760</v>
       </c>
       <c r="F9" s="2">
         <v>551598</v>
       </c>
       <c r="G9" s="2">
         <v>552411</v>
       </c>
       <c r="H9" s="2">
         <v>553219</v>
       </c>
       <c r="I9" s="2">
         <v>554302</v>
       </c>
       <c r="J9" s="2">
         <v>555353</v>
@@ -2342,56 +2354,59 @@
       </c>
       <c r="AX9" s="27">
         <v>597740</v>
       </c>
       <c r="AY9" s="25">
         <v>598558</v>
       </c>
       <c r="AZ9" s="32">
         <v>599588</v>
       </c>
       <c r="BA9" s="11">
         <v>600149</v>
       </c>
       <c r="BB9" s="11">
         <v>600868</v>
       </c>
       <c r="BC9" s="11">
         <v>601519</v>
       </c>
       <c r="BD9" s="11">
         <v>602025</v>
       </c>
       <c r="BE9" s="11">
         <v>602976</v>
       </c>
+      <c r="BF9" s="10">
+        <v>601336</v>
+      </c>
     </row>
-    <row r="10" spans="1:57">
-      <c r="A10" s="51">
+    <row r="10" spans="1:58">
+      <c r="A10" s="50">
         <v>153200000</v>
       </c>
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="9">
         <v>43033</v>
       </c>
       <c r="D10" s="2">
         <v>43070</v>
       </c>
       <c r="E10" s="2">
         <v>43063</v>
       </c>
       <c r="F10" s="2">
         <v>43105</v>
       </c>
       <c r="G10" s="2">
         <v>43135</v>
       </c>
       <c r="H10" s="2">
         <v>43183</v>
       </c>
       <c r="I10" s="2">
         <v>43193</v>
       </c>
       <c r="J10" s="2">
         <v>43165</v>
@@ -2515,56 +2530,59 @@
       </c>
       <c r="AX10" s="27">
         <v>43089</v>
       </c>
       <c r="AY10" s="25">
         <v>43076</v>
       </c>
       <c r="AZ10" s="32">
         <v>43119</v>
       </c>
       <c r="BA10" s="11">
         <v>43120</v>
       </c>
       <c r="BB10" s="11">
         <v>43079</v>
       </c>
       <c r="BC10" s="11">
         <v>43075</v>
       </c>
       <c r="BD10" s="11">
         <v>43147</v>
       </c>
       <c r="BE10" s="11">
         <v>43088</v>
       </c>
+      <c r="BF10" s="10">
+        <v>43074</v>
+      </c>
     </row>
-    <row r="11" spans="1:57">
-      <c r="A11" s="51">
+    <row r="11" spans="1:58">
+      <c r="A11" s="50">
         <v>153400000</v>
       </c>
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="55" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="9">
         <v>20869</v>
       </c>
       <c r="D11" s="2">
         <v>20855</v>
       </c>
       <c r="E11" s="2">
         <v>20861</v>
       </c>
       <c r="F11" s="2">
         <v>20852</v>
       </c>
       <c r="G11" s="2">
         <v>20828</v>
       </c>
       <c r="H11" s="2">
         <v>20829</v>
       </c>
       <c r="I11" s="2">
         <v>20817</v>
       </c>
       <c r="J11" s="2">
         <v>20614</v>
@@ -2688,56 +2706,59 @@
       </c>
       <c r="AX11" s="27">
         <v>19544</v>
       </c>
       <c r="AY11" s="25">
         <v>19514</v>
       </c>
       <c r="AZ11" s="32">
         <v>19486</v>
       </c>
       <c r="BA11" s="11">
         <v>19482</v>
       </c>
       <c r="BB11" s="11">
         <v>19450</v>
       </c>
       <c r="BC11" s="11">
         <v>19457</v>
       </c>
       <c r="BD11" s="11">
         <v>19439</v>
       </c>
       <c r="BE11" s="11">
         <v>19411</v>
       </c>
+      <c r="BF11" s="25">
+        <v>19426</v>
+      </c>
     </row>
-    <row r="12" spans="1:57">
-      <c r="A12" s="51">
+    <row r="12" spans="1:58">
+      <c r="A12" s="50">
         <v>153600000</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="55" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="9">
         <v>22732</v>
       </c>
       <c r="D12" s="2">
         <v>22741</v>
       </c>
       <c r="E12" s="2">
         <v>22765</v>
       </c>
       <c r="F12" s="2">
         <v>22801</v>
       </c>
       <c r="G12" s="2">
         <v>22806</v>
       </c>
       <c r="H12" s="2">
         <v>22837</v>
       </c>
       <c r="I12" s="2">
         <v>22866</v>
       </c>
       <c r="J12" s="2">
         <v>22773</v>
@@ -2861,56 +2882,59 @@
       </c>
       <c r="AX12" s="27">
         <v>22326</v>
       </c>
       <c r="AY12" s="25">
         <v>22285</v>
       </c>
       <c r="AZ12" s="32">
         <v>22285</v>
       </c>
       <c r="BA12" s="11">
         <v>22238</v>
       </c>
       <c r="BB12" s="11">
         <v>22212</v>
       </c>
       <c r="BC12" s="11">
         <v>22176</v>
       </c>
       <c r="BD12" s="11">
         <v>22182</v>
       </c>
       <c r="BE12" s="11">
         <v>22107</v>
       </c>
+      <c r="BF12" s="25">
+        <v>22177</v>
+      </c>
     </row>
-    <row r="13" spans="1:57">
-      <c r="A13" s="51">
+    <row r="13" spans="1:58">
+      <c r="A13" s="50">
         <v>154000000</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="55" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="9">
         <v>15465</v>
       </c>
       <c r="D13" s="2">
         <v>15440</v>
       </c>
       <c r="E13" s="2">
         <v>15429</v>
       </c>
       <c r="F13" s="2">
         <v>15420</v>
       </c>
       <c r="G13" s="2">
         <v>15394</v>
       </c>
       <c r="H13" s="2">
         <v>15377</v>
       </c>
       <c r="I13" s="2">
         <v>15355</v>
       </c>
       <c r="J13" s="2">
         <v>15339</v>
@@ -3034,56 +3058,59 @@
       </c>
       <c r="AX13" s="27">
         <v>14917</v>
       </c>
       <c r="AY13" s="25">
         <v>14870</v>
       </c>
       <c r="AZ13" s="32">
         <v>14860</v>
       </c>
       <c r="BA13" s="11">
         <v>14853</v>
       </c>
       <c r="BB13" s="11">
         <v>14846</v>
       </c>
       <c r="BC13" s="11">
         <v>14840</v>
       </c>
       <c r="BD13" s="11">
         <v>14828</v>
       </c>
       <c r="BE13" s="11">
         <v>14769</v>
       </c>
+      <c r="BF13" s="25">
+        <v>14804</v>
+      </c>
     </row>
-    <row r="14" spans="1:57">
-      <c r="A14" s="51">
+    <row r="14" spans="1:58">
+      <c r="A14" s="50">
         <v>154200000</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="55" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="9">
         <v>16036</v>
       </c>
       <c r="D14" s="2">
         <v>16034</v>
       </c>
       <c r="E14" s="2">
         <v>16045</v>
       </c>
       <c r="F14" s="2">
         <v>16031</v>
       </c>
       <c r="G14" s="2">
         <v>16034</v>
       </c>
       <c r="H14" s="2">
         <v>16025</v>
       </c>
       <c r="I14" s="2">
         <v>16019</v>
       </c>
       <c r="J14" s="2">
         <v>16102</v>
@@ -3207,56 +3234,59 @@
       </c>
       <c r="AX14" s="27">
         <v>15361</v>
       </c>
       <c r="AY14" s="25">
         <v>15374</v>
       </c>
       <c r="AZ14" s="32">
         <v>15387</v>
       </c>
       <c r="BA14" s="11">
         <v>15358</v>
       </c>
       <c r="BB14" s="11">
         <v>15325</v>
       </c>
       <c r="BC14" s="11">
         <v>15313</v>
       </c>
       <c r="BD14" s="11">
         <v>15290</v>
       </c>
       <c r="BE14" s="11">
         <v>15302</v>
       </c>
+      <c r="BF14" s="25">
+        <v>15343</v>
+      </c>
     </row>
-    <row r="15" spans="1:57">
-      <c r="A15" s="51">
+    <row r="15" spans="1:58">
+      <c r="A15" s="50">
         <v>154600000</v>
       </c>
-      <c r="B15" s="56" t="s">
+      <c r="B15" s="55" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="9">
         <v>29533</v>
       </c>
       <c r="D15" s="2">
         <v>29522</v>
       </c>
       <c r="E15" s="2">
         <v>29522</v>
       </c>
       <c r="F15" s="2">
         <v>29526</v>
       </c>
       <c r="G15" s="2">
         <v>29516</v>
       </c>
       <c r="H15" s="2">
         <v>29503</v>
       </c>
       <c r="I15" s="2">
         <v>29521</v>
       </c>
       <c r="J15" s="2">
         <v>29522</v>
@@ -3380,56 +3410,59 @@
       </c>
       <c r="AX15" s="27">
         <v>29139</v>
       </c>
       <c r="AY15" s="25">
         <v>29131</v>
       </c>
       <c r="AZ15" s="32">
         <v>29116</v>
       </c>
       <c r="BA15" s="11">
         <v>29105</v>
       </c>
       <c r="BB15" s="11">
         <v>29091</v>
       </c>
       <c r="BC15" s="11">
         <v>29101</v>
       </c>
       <c r="BD15" s="11">
         <v>29113</v>
       </c>
       <c r="BE15" s="11">
         <v>29079</v>
       </c>
+      <c r="BF15" s="25">
+        <v>29086</v>
+      </c>
     </row>
-    <row r="16" spans="1:57">
-      <c r="A16" s="51">
+    <row r="16" spans="1:58">
+      <c r="A16" s="50">
         <v>154800000</v>
       </c>
-      <c r="B16" s="56" t="s">
+      <c r="B16" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="9">
         <v>65240</v>
       </c>
       <c r="D16" s="2">
         <v>65273</v>
       </c>
       <c r="E16" s="2">
         <v>65250</v>
       </c>
       <c r="F16" s="2">
         <v>65278</v>
       </c>
       <c r="G16" s="2">
         <v>65309</v>
       </c>
       <c r="H16" s="2">
         <v>65312</v>
       </c>
       <c r="I16" s="2">
         <v>65343</v>
       </c>
       <c r="J16" s="2">
         <v>65796</v>
@@ -3553,53 +3586,56 @@
       </c>
       <c r="AX16" s="27">
         <v>63358</v>
       </c>
       <c r="AY16" s="25">
         <v>63295</v>
       </c>
       <c r="AZ16" s="32">
         <v>63242</v>
       </c>
       <c r="BA16" s="11">
         <v>63183</v>
       </c>
       <c r="BB16" s="11">
         <v>63112</v>
       </c>
       <c r="BC16" s="11">
         <v>63075</v>
       </c>
       <c r="BD16" s="11">
         <v>62963</v>
       </c>
       <c r="BE16" s="11">
         <v>62836</v>
       </c>
+      <c r="BF16" s="25">
+        <v>63043</v>
+      </c>
     </row>
-    <row r="17" spans="1:57">
-      <c r="A17" s="51">
+    <row r="17" spans="1:58">
+      <c r="A17" s="50">
         <v>155200000</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="9">
         <v>16085</v>
       </c>
       <c r="D17" s="2">
         <v>16073</v>
       </c>
       <c r="E17" s="2">
         <v>16106</v>
       </c>
       <c r="F17" s="2">
         <v>16122</v>
       </c>
       <c r="G17" s="2">
         <v>16117</v>
       </c>
       <c r="H17" s="2">
         <v>16108</v>
       </c>
       <c r="I17" s="2">
         <v>16123</v>
@@ -3726,56 +3762,59 @@
       </c>
       <c r="AX17" s="27">
         <v>15094</v>
       </c>
       <c r="AY17" s="25">
         <v>15070</v>
       </c>
       <c r="AZ17" s="32">
         <v>15003</v>
       </c>
       <c r="BA17" s="11">
         <v>14921</v>
       </c>
       <c r="BB17" s="11">
         <v>14855</v>
       </c>
       <c r="BC17" s="11">
         <v>14825</v>
       </c>
       <c r="BD17" s="11">
         <v>14802</v>
       </c>
       <c r="BE17" s="11">
         <v>14785</v>
       </c>
+      <c r="BF17" s="25">
+        <v>14901</v>
+      </c>
     </row>
-    <row r="18" spans="1:57">
-      <c r="A18" s="51">
+    <row r="18" spans="1:58">
+      <c r="A18" s="50">
         <v>155600000</v>
       </c>
-      <c r="B18" s="56" t="s">
+      <c r="B18" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="9">
         <v>35677</v>
       </c>
       <c r="D18" s="2">
         <v>35700</v>
       </c>
       <c r="E18" s="2">
         <v>35706</v>
       </c>
       <c r="F18" s="2">
         <v>35752</v>
       </c>
       <c r="G18" s="2">
         <v>35767</v>
       </c>
       <c r="H18" s="2">
         <v>35809</v>
       </c>
       <c r="I18" s="2">
         <v>35806</v>
       </c>
       <c r="J18" s="2">
         <v>35849</v>
@@ -3899,56 +3938,59 @@
       </c>
       <c r="AX18" s="27">
         <v>34219</v>
       </c>
       <c r="AY18" s="25">
         <v>34145</v>
       </c>
       <c r="AZ18" s="32">
         <v>34083</v>
       </c>
       <c r="BA18" s="11">
         <v>34077</v>
       </c>
       <c r="BB18" s="11">
         <v>34063</v>
       </c>
       <c r="BC18" s="11">
         <v>34029</v>
       </c>
       <c r="BD18" s="11">
         <v>34042</v>
       </c>
       <c r="BE18" s="11">
         <v>33939</v>
       </c>
+      <c r="BF18" s="25">
+        <v>33972</v>
+      </c>
     </row>
-    <row r="19" spans="1:57">
-      <c r="A19" s="51">
+    <row r="19" spans="1:58">
+      <c r="A19" s="50">
         <v>156000000</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B19" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="9">
         <v>46158</v>
       </c>
       <c r="D19" s="2">
         <v>46181</v>
       </c>
       <c r="E19" s="2">
         <v>46176</v>
       </c>
       <c r="F19" s="2">
         <v>46206</v>
       </c>
       <c r="G19" s="2">
         <v>46201</v>
       </c>
       <c r="H19" s="2">
         <v>46209</v>
       </c>
       <c r="I19" s="2">
         <v>46234</v>
       </c>
       <c r="J19" s="2">
         <v>46239</v>
@@ -4072,56 +4114,59 @@
       </c>
       <c r="AX19" s="27">
         <v>46006</v>
       </c>
       <c r="AY19" s="25">
         <v>46014</v>
       </c>
       <c r="AZ19" s="32">
         <v>45993</v>
       </c>
       <c r="BA19" s="11">
         <v>45973</v>
       </c>
       <c r="BB19" s="11">
         <v>45900</v>
       </c>
       <c r="BC19" s="11">
         <v>45855</v>
       </c>
       <c r="BD19" s="11">
         <v>45800</v>
       </c>
       <c r="BE19" s="11">
         <v>45835</v>
       </c>
+      <c r="BF19" s="25">
+        <v>45897</v>
+      </c>
     </row>
-    <row r="20" spans="1:57">
-      <c r="A20" s="51">
+    <row r="20" spans="1:58">
+      <c r="A20" s="50">
         <v>156400000</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="9">
         <v>42562</v>
       </c>
       <c r="D20" s="2">
         <v>42579</v>
       </c>
       <c r="E20" s="2">
         <v>42574</v>
       </c>
       <c r="F20" s="2">
         <v>42599</v>
       </c>
       <c r="G20" s="2">
         <v>42608</v>
       </c>
       <c r="H20" s="2">
         <v>42619</v>
       </c>
       <c r="I20" s="2">
         <v>42608</v>
       </c>
       <c r="J20" s="2">
         <v>42579</v>
@@ -4245,56 +4290,59 @@
       </c>
       <c r="AX20" s="27">
         <v>41154</v>
       </c>
       <c r="AY20" s="25">
         <v>41106</v>
       </c>
       <c r="AZ20" s="32">
         <v>41088</v>
       </c>
       <c r="BA20" s="11">
         <v>41025</v>
       </c>
       <c r="BB20" s="11">
         <v>40916</v>
       </c>
       <c r="BC20" s="11">
         <v>40906</v>
       </c>
       <c r="BD20" s="11">
         <v>40895</v>
       </c>
       <c r="BE20" s="11">
         <v>40827</v>
       </c>
+      <c r="BF20" s="25">
+        <v>40946</v>
+      </c>
     </row>
-    <row r="21" spans="1:57">
-      <c r="A21" s="51">
+    <row r="21" spans="1:58">
+      <c r="A21" s="50">
         <v>156800000</v>
       </c>
-      <c r="B21" s="56" t="s">
+      <c r="B21" s="55" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="9">
         <v>13979</v>
       </c>
       <c r="D21" s="2">
         <v>13993</v>
       </c>
       <c r="E21" s="2">
         <v>14002</v>
       </c>
       <c r="F21" s="2">
         <v>14008</v>
       </c>
       <c r="G21" s="2">
         <v>14007</v>
       </c>
       <c r="H21" s="2">
         <v>14013</v>
       </c>
       <c r="I21" s="2">
         <v>13996</v>
       </c>
       <c r="J21" s="2">
         <v>13928</v>
@@ -4418,115 +4466,120 @@
       </c>
       <c r="AX21" s="27">
         <v>13363</v>
       </c>
       <c r="AY21" s="25">
         <v>13337</v>
       </c>
       <c r="AZ21" s="32">
         <v>13307</v>
       </c>
       <c r="BA21" s="11">
         <v>13301</v>
       </c>
       <c r="BB21" s="11">
         <v>13273</v>
       </c>
       <c r="BC21" s="11">
         <v>13242</v>
       </c>
       <c r="BD21" s="11">
         <v>13227</v>
       </c>
       <c r="BE21" s="11">
         <v>13229</v>
       </c>
+      <c r="BF21" s="25">
+        <v>13291</v>
+      </c>
     </row>
-    <row r="22" spans="1:57">
-      <c r="B22" s="77" t="s">
+    <row r="22" spans="1:58">
+      <c r="B22" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="77"/>
-[...52 lines deleted...]
-      <c r="BD22" s="77"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
+      <c r="Z22" s="76"/>
+      <c r="AA22" s="76"/>
+      <c r="AB22" s="76"/>
+      <c r="AC22" s="76"/>
+      <c r="AD22" s="76"/>
+      <c r="AE22" s="76"/>
+      <c r="AF22" s="76"/>
+      <c r="AG22" s="76"/>
+      <c r="AH22" s="76"/>
+      <c r="AI22" s="76"/>
+      <c r="AJ22" s="76"/>
+      <c r="AK22" s="76"/>
+      <c r="AL22" s="76"/>
+      <c r="AM22" s="76"/>
+      <c r="AN22" s="76"/>
+      <c r="AO22" s="76"/>
+      <c r="AP22" s="76"/>
+      <c r="AQ22" s="76"/>
+      <c r="AR22" s="76"/>
+      <c r="AS22" s="76"/>
+      <c r="AT22" s="76"/>
+      <c r="AU22" s="76"/>
+      <c r="AV22" s="76"/>
+      <c r="AW22" s="76"/>
+      <c r="AX22" s="76"/>
+      <c r="AY22" s="76"/>
+      <c r="AZ22" s="76"/>
+      <c r="BA22" s="76"/>
+      <c r="BB22" s="76"/>
+      <c r="BC22" s="76"/>
+      <c r="BD22" s="76"/>
+      <c r="BE22" s="76"/>
+      <c r="BF22" s="76"/>
     </row>
-    <row r="23" spans="1:57">
-      <c r="A23" s="51">
+    <row r="23" spans="1:58">
+      <c r="A23" s="50">
         <v>150000000</v>
       </c>
-      <c r="B23" s="55" t="s">
+      <c r="B23" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="33">
         <v>449187</v>
       </c>
       <c r="D23" s="10">
         <v>449539</v>
       </c>
       <c r="E23" s="10">
         <v>449911</v>
       </c>
       <c r="F23" s="10">
         <v>450404</v>
       </c>
       <c r="G23" s="10">
         <v>450827</v>
       </c>
       <c r="H23" s="10">
         <v>451283</v>
       </c>
       <c r="I23" s="10">
         <v>451898</v>
       </c>
       <c r="J23" s="10">
         <v>452520</v>
@@ -4650,56 +4703,59 @@
       </c>
       <c r="AX23" s="25">
         <v>469491</v>
       </c>
       <c r="AY23" s="25">
         <v>469736</v>
       </c>
       <c r="AZ23" s="25">
         <v>470207</v>
       </c>
       <c r="BA23" s="11">
         <v>470385</v>
       </c>
       <c r="BB23" s="11">
         <v>470470</v>
       </c>
       <c r="BC23" s="11">
         <v>470679</v>
       </c>
       <c r="BD23" s="11">
         <v>470833</v>
       </c>
       <c r="BE23" s="11">
         <v>471080</v>
       </c>
+      <c r="BF23" s="11">
+        <v>471361</v>
+      </c>
     </row>
-    <row r="24" spans="1:57">
-      <c r="A24" s="51">
+    <row r="24" spans="1:58">
+      <c r="A24" s="50">
         <v>151000000</v>
       </c>
-      <c r="B24" s="55" t="s">
+      <c r="B24" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="33">
         <v>263653</v>
       </c>
       <c r="D24" s="10">
         <v>263928</v>
       </c>
       <c r="E24" s="10">
         <v>264309</v>
       </c>
       <c r="F24" s="10">
         <v>264706</v>
       </c>
       <c r="G24" s="10">
         <v>265128</v>
       </c>
       <c r="H24" s="10">
         <v>265504</v>
       </c>
       <c r="I24" s="10">
         <v>265992</v>
       </c>
       <c r="J24" s="10">
         <v>266460</v>
@@ -4823,56 +4879,59 @@
       </c>
       <c r="AX24" s="25">
         <v>287369</v>
       </c>
       <c r="AY24" s="25">
         <v>287791</v>
       </c>
       <c r="AZ24" s="25">
         <v>288354</v>
       </c>
       <c r="BA24" s="11">
         <v>288673</v>
       </c>
       <c r="BB24" s="11">
         <v>289008</v>
       </c>
       <c r="BC24" s="11">
         <v>289333</v>
       </c>
       <c r="BD24" s="11">
         <v>289582</v>
       </c>
       <c r="BE24" s="11">
         <v>290044</v>
       </c>
+      <c r="BF24" s="11">
+        <v>290532</v>
+      </c>
     </row>
-    <row r="25" spans="1:57">
-      <c r="A25" s="51">
+    <row r="25" spans="1:58">
+      <c r="A25" s="50">
         <v>153200000</v>
       </c>
-      <c r="B25" s="56" t="s">
+      <c r="B25" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="33">
         <v>21427</v>
       </c>
       <c r="D25" s="10">
         <v>21447</v>
       </c>
       <c r="E25" s="10">
         <v>21446</v>
       </c>
       <c r="F25" s="10">
         <v>21473</v>
       </c>
       <c r="G25" s="10">
         <v>21488</v>
       </c>
       <c r="H25" s="10">
         <v>21512</v>
       </c>
       <c r="I25" s="10">
         <v>21544</v>
       </c>
       <c r="J25" s="10">
         <v>21579</v>
@@ -4996,56 +5055,59 @@
       </c>
       <c r="AX25" s="25">
         <v>21699</v>
       </c>
       <c r="AY25" s="25">
         <v>21700</v>
       </c>
       <c r="AZ25" s="25">
         <v>21703</v>
       </c>
       <c r="BA25" s="11">
         <v>21716</v>
       </c>
       <c r="BB25" s="11">
         <v>21709</v>
       </c>
       <c r="BC25" s="11">
         <v>21720</v>
       </c>
       <c r="BD25" s="11">
         <v>21755</v>
       </c>
       <c r="BE25" s="11">
         <v>21745</v>
       </c>
+      <c r="BF25" s="11">
+        <v>21734</v>
+      </c>
     </row>
-    <row r="26" spans="1:57">
-      <c r="A26" s="51">
+    <row r="26" spans="1:58">
+      <c r="A26" s="50">
         <v>153400000</v>
       </c>
-      <c r="B26" s="56" t="s">
+      <c r="B26" s="55" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="33">
         <v>10768</v>
       </c>
       <c r="D26" s="10">
         <v>10763</v>
       </c>
       <c r="E26" s="10">
         <v>10761</v>
       </c>
       <c r="F26" s="10">
         <v>10762</v>
       </c>
       <c r="G26" s="10">
         <v>10753</v>
       </c>
       <c r="H26" s="10">
         <v>10756</v>
       </c>
       <c r="I26" s="10">
         <v>10747</v>
       </c>
       <c r="J26" s="10">
         <v>10754</v>
@@ -5169,56 +5231,59 @@
       </c>
       <c r="AX26" s="25">
         <v>10144</v>
       </c>
       <c r="AY26" s="25">
         <v>10146</v>
       </c>
       <c r="AZ26" s="25">
         <v>10136</v>
       </c>
       <c r="BA26" s="11">
         <v>10147</v>
       </c>
       <c r="BB26" s="11">
         <v>10138</v>
       </c>
       <c r="BC26" s="11">
         <v>10129</v>
       </c>
       <c r="BD26" s="11">
         <v>10125</v>
       </c>
       <c r="BE26" s="11">
         <v>10110</v>
       </c>
+      <c r="BF26" s="11">
+        <v>10074</v>
+      </c>
     </row>
-    <row r="27" spans="1:57">
-      <c r="A27" s="51">
+    <row r="27" spans="1:58">
+      <c r="A27" s="50">
         <v>153600000</v>
       </c>
-      <c r="B27" s="56" t="s">
+      <c r="B27" s="55" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="33">
         <v>11709</v>
       </c>
       <c r="D27" s="10">
         <v>11718</v>
       </c>
       <c r="E27" s="10">
         <v>11727</v>
       </c>
       <c r="F27" s="10">
         <v>11741</v>
       </c>
       <c r="G27" s="10">
         <v>11743</v>
       </c>
       <c r="H27" s="10">
         <v>11752</v>
       </c>
       <c r="I27" s="10">
         <v>11767</v>
       </c>
       <c r="J27" s="10">
         <v>11794</v>
@@ -5342,56 +5407,59 @@
       </c>
       <c r="AX27" s="25">
         <v>11512</v>
       </c>
       <c r="AY27" s="25">
         <v>11486</v>
       </c>
       <c r="AZ27" s="25">
         <v>11477</v>
       </c>
       <c r="BA27" s="11">
         <v>11453</v>
       </c>
       <c r="BB27" s="11">
         <v>11445</v>
       </c>
       <c r="BC27" s="11">
         <v>11423</v>
       </c>
       <c r="BD27" s="11">
         <v>11428</v>
       </c>
       <c r="BE27" s="11">
         <v>11390</v>
       </c>
+      <c r="BF27" s="11">
+        <v>11385</v>
+      </c>
     </row>
-    <row r="28" spans="1:57">
-      <c r="A28" s="51">
+    <row r="28" spans="1:58">
+      <c r="A28" s="50">
         <v>154000000</v>
       </c>
-      <c r="B28" s="56" t="s">
+      <c r="B28" s="55" t="s">
         <v>43</v>
       </c>
       <c r="C28" s="33">
         <v>7730</v>
       </c>
       <c r="D28" s="10">
         <v>7723</v>
       </c>
       <c r="E28" s="10">
         <v>7711</v>
       </c>
       <c r="F28" s="10">
         <v>7703</v>
       </c>
       <c r="G28" s="10">
         <v>7686</v>
       </c>
       <c r="H28" s="10">
         <v>7677</v>
       </c>
       <c r="I28" s="10">
         <v>7667</v>
       </c>
       <c r="J28" s="10">
         <v>7677</v>
@@ -5515,56 +5583,59 @@
       </c>
       <c r="AX28" s="25">
         <v>7506</v>
       </c>
       <c r="AY28" s="25">
         <v>7476</v>
       </c>
       <c r="AZ28" s="25">
         <v>7472</v>
       </c>
       <c r="BA28" s="11">
         <v>7470</v>
       </c>
       <c r="BB28" s="11">
         <v>7468</v>
       </c>
       <c r="BC28" s="11">
         <v>7457</v>
       </c>
       <c r="BD28" s="11">
         <v>7448</v>
       </c>
       <c r="BE28" s="11">
         <v>7420</v>
       </c>
+      <c r="BF28" s="11">
+        <v>7399</v>
+      </c>
     </row>
-    <row r="29" spans="1:57">
-      <c r="A29" s="51">
+    <row r="29" spans="1:58">
+      <c r="A29" s="50">
         <v>154200000</v>
       </c>
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="55" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="33">
         <v>8231</v>
       </c>
       <c r="D29" s="10">
         <v>8226</v>
       </c>
       <c r="E29" s="10">
         <v>8227</v>
       </c>
       <c r="F29" s="10">
         <v>8215</v>
       </c>
       <c r="G29" s="10">
         <v>8218</v>
       </c>
       <c r="H29" s="10">
         <v>8222</v>
       </c>
       <c r="I29" s="10">
         <v>8226</v>
       </c>
       <c r="J29" s="10">
         <v>8242</v>
@@ -5688,56 +5759,59 @@
       </c>
       <c r="AX29" s="25">
         <v>7967</v>
       </c>
       <c r="AY29" s="25">
         <v>7984</v>
       </c>
       <c r="AZ29" s="25">
         <v>7997</v>
       </c>
       <c r="BA29" s="11">
         <v>7989</v>
       </c>
       <c r="BB29" s="11">
         <v>7978</v>
       </c>
       <c r="BC29" s="11">
         <v>7973</v>
       </c>
       <c r="BD29" s="11">
         <v>7960</v>
       </c>
       <c r="BE29" s="11">
         <v>7966</v>
       </c>
+      <c r="BF29" s="11">
+        <v>7973</v>
+      </c>
     </row>
-    <row r="30" spans="1:57">
-      <c r="A30" s="51">
+    <row r="30" spans="1:58">
+      <c r="A30" s="50">
         <v>154600000</v>
       </c>
-      <c r="B30" s="56" t="s">
+      <c r="B30" s="55" t="s">
         <v>45</v>
       </c>
       <c r="C30" s="33">
         <v>14761</v>
       </c>
       <c r="D30" s="10">
         <v>14762</v>
       </c>
       <c r="E30" s="10">
         <v>14764</v>
       </c>
       <c r="F30" s="10">
         <v>14768</v>
       </c>
       <c r="G30" s="10">
         <v>14766</v>
       </c>
       <c r="H30" s="10">
         <v>14755</v>
       </c>
       <c r="I30" s="10">
         <v>14771</v>
       </c>
       <c r="J30" s="10">
         <v>14768</v>
@@ -5861,56 +5935,59 @@
       </c>
       <c r="AX30" s="25">
         <v>14667</v>
       </c>
       <c r="AY30" s="25">
         <v>14667</v>
       </c>
       <c r="AZ30" s="25">
         <v>14683</v>
       </c>
       <c r="BA30" s="11">
         <v>14678</v>
       </c>
       <c r="BB30" s="11">
         <v>14675</v>
       </c>
       <c r="BC30" s="11">
         <v>14695</v>
       </c>
       <c r="BD30" s="11">
         <v>14710</v>
       </c>
       <c r="BE30" s="11">
         <v>14697</v>
       </c>
+      <c r="BF30" s="11">
+        <v>14682</v>
+      </c>
     </row>
-    <row r="31" spans="1:57">
-      <c r="A31" s="51">
+    <row r="31" spans="1:58">
+      <c r="A31" s="50">
         <v>154800000</v>
       </c>
-      <c r="B31" s="56" t="s">
+      <c r="B31" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="33">
         <v>32562</v>
       </c>
       <c r="D31" s="10">
         <v>32588</v>
       </c>
       <c r="E31" s="10">
         <v>32558</v>
       </c>
       <c r="F31" s="10">
         <v>32576</v>
       </c>
       <c r="G31" s="10">
         <v>32591</v>
       </c>
       <c r="H31" s="10">
         <v>32606</v>
       </c>
       <c r="I31" s="10">
         <v>32654</v>
       </c>
       <c r="J31" s="10">
         <v>32671</v>
@@ -6034,53 +6111,56 @@
       </c>
       <c r="AX31" s="25">
         <v>31902</v>
       </c>
       <c r="AY31" s="25">
         <v>31845</v>
       </c>
       <c r="AZ31" s="25">
         <v>31849</v>
       </c>
       <c r="BA31" s="11">
         <v>31816</v>
       </c>
       <c r="BB31" s="11">
         <v>31786</v>
       </c>
       <c r="BC31" s="11">
         <v>31778</v>
       </c>
       <c r="BD31" s="11">
         <v>31718</v>
       </c>
       <c r="BE31" s="11">
         <v>31647</v>
       </c>
+      <c r="BF31" s="11">
+        <v>31635</v>
+      </c>
     </row>
-    <row r="32" spans="1:57">
-      <c r="A32" s="51">
+    <row r="32" spans="1:58">
+      <c r="A32" s="50">
         <v>155200000</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="33">
         <v>8338</v>
       </c>
       <c r="D32" s="10">
         <v>8336</v>
       </c>
       <c r="E32" s="10">
         <v>8351</v>
       </c>
       <c r="F32" s="10">
         <v>8361</v>
       </c>
       <c r="G32" s="10">
         <v>8356</v>
       </c>
       <c r="H32" s="10">
         <v>8355</v>
       </c>
       <c r="I32" s="10">
         <v>8370</v>
@@ -6207,56 +6287,59 @@
       </c>
       <c r="AX32" s="25">
         <v>7920</v>
       </c>
       <c r="AY32" s="25">
         <v>7905</v>
       </c>
       <c r="AZ32" s="25">
         <v>7871</v>
       </c>
       <c r="BA32" s="11">
         <v>7840</v>
       </c>
       <c r="BB32" s="11">
         <v>7799</v>
       </c>
       <c r="BC32" s="11">
         <v>7777</v>
       </c>
       <c r="BD32" s="11">
         <v>7760</v>
       </c>
       <c r="BE32" s="11">
         <v>7747</v>
       </c>
+      <c r="BF32" s="11">
+        <v>7724</v>
+      </c>
     </row>
-    <row r="33" spans="1:57">
-      <c r="A33" s="51">
+    <row r="33" spans="1:58">
+      <c r="A33" s="50">
         <v>155600000</v>
       </c>
-      <c r="B33" s="56" t="s">
+      <c r="B33" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="33">
         <v>18207</v>
       </c>
       <c r="D33" s="10">
         <v>18222</v>
       </c>
       <c r="E33" s="10">
         <v>18224</v>
       </c>
       <c r="F33" s="10">
         <v>18243</v>
       </c>
       <c r="G33" s="10">
         <v>18261</v>
       </c>
       <c r="H33" s="10">
         <v>18296</v>
       </c>
       <c r="I33" s="10">
         <v>18299</v>
       </c>
       <c r="J33" s="10">
         <v>18327</v>
@@ -6380,56 +6463,59 @@
       </c>
       <c r="AX33" s="25">
         <v>17670</v>
       </c>
       <c r="AY33" s="25">
         <v>17640</v>
       </c>
       <c r="AZ33" s="25">
         <v>17608</v>
       </c>
       <c r="BA33" s="11">
         <v>17603</v>
       </c>
       <c r="BB33" s="11">
         <v>17602</v>
       </c>
       <c r="BC33" s="11">
         <v>17592</v>
       </c>
       <c r="BD33" s="11">
         <v>17598</v>
       </c>
       <c r="BE33" s="11">
         <v>17572</v>
       </c>
+      <c r="BF33" s="11">
+        <v>17522</v>
+      </c>
     </row>
-    <row r="34" spans="1:57">
-      <c r="A34" s="51">
+    <row r="34" spans="1:58">
+      <c r="A34" s="50">
         <v>156000000</v>
       </c>
-      <c r="B34" s="56" t="s">
+      <c r="B34" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C34" s="33">
         <v>22997</v>
       </c>
       <c r="D34" s="10">
         <v>23007</v>
       </c>
       <c r="E34" s="10">
         <v>23003</v>
       </c>
       <c r="F34" s="10">
         <v>23012</v>
       </c>
       <c r="G34" s="10">
         <v>22991</v>
       </c>
       <c r="H34" s="10">
         <v>22997</v>
       </c>
       <c r="I34" s="10">
         <v>23016</v>
       </c>
       <c r="J34" s="10">
         <v>23044</v>
@@ -6553,56 +6639,59 @@
       </c>
       <c r="AX34" s="25">
         <v>23202</v>
       </c>
       <c r="AY34" s="25">
         <v>23203</v>
       </c>
       <c r="AZ34" s="25">
         <v>23183</v>
       </c>
       <c r="BA34" s="11">
         <v>23173</v>
       </c>
       <c r="BB34" s="11">
         <v>23111</v>
       </c>
       <c r="BC34" s="11">
         <v>23078</v>
       </c>
       <c r="BD34" s="11">
         <v>23040</v>
       </c>
       <c r="BE34" s="11">
         <v>23061</v>
       </c>
+      <c r="BF34" s="11">
+        <v>23012</v>
+      </c>
     </row>
-    <row r="35" spans="1:57">
-      <c r="A35" s="51">
+    <row r="35" spans="1:58">
+      <c r="A35" s="50">
         <v>156400000</v>
       </c>
-      <c r="B35" s="56" t="s">
+      <c r="B35" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="33">
         <v>21602</v>
       </c>
       <c r="D35" s="10">
         <v>21611</v>
       </c>
       <c r="E35" s="10">
         <v>21616</v>
       </c>
       <c r="F35" s="10">
         <v>21629</v>
       </c>
       <c r="G35" s="10">
         <v>21627</v>
       </c>
       <c r="H35" s="10">
         <v>21628</v>
       </c>
       <c r="I35" s="10">
         <v>21628</v>
       </c>
       <c r="J35" s="10">
         <v>21619</v>
@@ -6726,56 +6815,59 @@
       </c>
       <c r="AX35" s="25">
         <v>20945</v>
       </c>
       <c r="AY35" s="25">
         <v>20915</v>
       </c>
       <c r="AZ35" s="25">
         <v>20913</v>
       </c>
       <c r="BA35" s="11">
         <v>20875</v>
       </c>
       <c r="BB35" s="11">
         <v>20821</v>
       </c>
       <c r="BC35" s="11">
         <v>20804</v>
       </c>
       <c r="BD35" s="11">
         <v>20789</v>
       </c>
       <c r="BE35" s="11">
         <v>20759</v>
       </c>
+      <c r="BF35" s="11">
+        <v>20754</v>
+      </c>
     </row>
-    <row r="36" spans="1:57">
-      <c r="A36" s="51">
+    <row r="36" spans="1:58">
+      <c r="A36" s="50">
         <v>156800000</v>
       </c>
-      <c r="B36" s="56" t="s">
+      <c r="B36" s="55" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="33">
         <v>7202</v>
       </c>
       <c r="D36" s="10">
         <v>7208</v>
       </c>
       <c r="E36" s="10">
         <v>7214</v>
       </c>
       <c r="F36" s="10">
         <v>7215</v>
       </c>
       <c r="G36" s="10">
         <v>7219</v>
       </c>
       <c r="H36" s="10">
         <v>7223</v>
       </c>
       <c r="I36" s="10">
         <v>7217</v>
       </c>
       <c r="J36" s="10">
         <v>7225</v>
@@ -6899,115 +6991,120 @@
       </c>
       <c r="AX36" s="25">
         <v>6988</v>
       </c>
       <c r="AY36" s="25">
         <v>6978</v>
       </c>
       <c r="AZ36" s="25">
         <v>6961</v>
       </c>
       <c r="BA36" s="11">
         <v>6952</v>
       </c>
       <c r="BB36" s="11">
         <v>6930</v>
       </c>
       <c r="BC36" s="11">
         <v>6920</v>
       </c>
       <c r="BD36" s="11">
         <v>6920</v>
       </c>
       <c r="BE36" s="11">
         <v>6922</v>
       </c>
+      <c r="BF36" s="11">
+        <v>6935</v>
+      </c>
     </row>
-    <row r="37" spans="1:57">
-      <c r="B37" s="77" t="s">
+    <row r="37" spans="1:58">
+      <c r="B37" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="C37" s="77"/>
-[...52 lines deleted...]
-      <c r="BD37" s="77"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="76"/>
+      <c r="K37" s="76"/>
+      <c r="L37" s="76"/>
+      <c r="M37" s="76"/>
+      <c r="N37" s="76"/>
+      <c r="O37" s="76"/>
+      <c r="P37" s="76"/>
+      <c r="Q37" s="76"/>
+      <c r="R37" s="76"/>
+      <c r="S37" s="76"/>
+      <c r="T37" s="76"/>
+      <c r="U37" s="76"/>
+      <c r="V37" s="76"/>
+      <c r="W37" s="76"/>
+      <c r="X37" s="76"/>
+      <c r="Y37" s="76"/>
+      <c r="Z37" s="76"/>
+      <c r="AA37" s="76"/>
+      <c r="AB37" s="76"/>
+      <c r="AC37" s="76"/>
+      <c r="AD37" s="76"/>
+      <c r="AE37" s="76"/>
+      <c r="AF37" s="76"/>
+      <c r="AG37" s="76"/>
+      <c r="AH37" s="76"/>
+      <c r="AI37" s="76"/>
+      <c r="AJ37" s="76"/>
+      <c r="AK37" s="76"/>
+      <c r="AL37" s="76"/>
+      <c r="AM37" s="76"/>
+      <c r="AN37" s="76"/>
+      <c r="AO37" s="76"/>
+      <c r="AP37" s="76"/>
+      <c r="AQ37" s="76"/>
+      <c r="AR37" s="76"/>
+      <c r="AS37" s="76"/>
+      <c r="AT37" s="76"/>
+      <c r="AU37" s="76"/>
+      <c r="AV37" s="76"/>
+      <c r="AW37" s="76"/>
+      <c r="AX37" s="76"/>
+      <c r="AY37" s="76"/>
+      <c r="AZ37" s="76"/>
+      <c r="BA37" s="76"/>
+      <c r="BB37" s="76"/>
+      <c r="BC37" s="76"/>
+      <c r="BD37" s="76"/>
+      <c r="BE37" s="76"/>
+      <c r="BF37" s="76"/>
     </row>
-    <row r="38" spans="1:57">
-      <c r="A38" s="51">
+    <row r="38" spans="1:58">
+      <c r="A38" s="50">
         <v>150000000</v>
       </c>
-      <c r="B38" s="55" t="s">
+      <c r="B38" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C38" s="10">
         <v>467563</v>
       </c>
       <c r="D38" s="10">
         <v>467937</v>
       </c>
       <c r="E38" s="10">
         <v>468348</v>
       </c>
       <c r="F38" s="10">
         <v>468894</v>
       </c>
       <c r="G38" s="10">
         <v>469306</v>
       </c>
       <c r="H38" s="10">
         <v>469760</v>
       </c>
       <c r="I38" s="10">
         <v>470285</v>
       </c>
       <c r="J38" s="10">
         <v>470851</v>
@@ -7131,56 +7228,59 @@
       </c>
       <c r="AX38" s="25">
         <v>485819</v>
       </c>
       <c r="AY38" s="25">
         <v>486039</v>
       </c>
       <c r="AZ38" s="25">
         <v>486350</v>
       </c>
       <c r="BA38" s="25">
         <v>486400</v>
       </c>
       <c r="BB38" s="25">
         <v>486520</v>
       </c>
       <c r="BC38" s="25">
         <v>486734</v>
       </c>
       <c r="BD38" s="25">
         <v>486920</v>
       </c>
       <c r="BE38" s="25">
         <v>487103</v>
       </c>
+      <c r="BF38" s="11">
+        <v>487261</v>
+      </c>
     </row>
-    <row r="39" spans="1:57">
-      <c r="A39" s="51">
+    <row r="39" spans="1:58">
+      <c r="A39" s="50">
         <v>151000000</v>
       </c>
-      <c r="B39" s="55" t="s">
+      <c r="B39" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="10">
         <v>285728</v>
       </c>
       <c r="D39" s="10">
         <v>286087</v>
       </c>
       <c r="E39" s="10">
         <v>286451</v>
       </c>
       <c r="F39" s="10">
         <v>286892</v>
       </c>
       <c r="G39" s="10">
         <v>287283</v>
       </c>
       <c r="H39" s="10">
         <v>287715</v>
       </c>
       <c r="I39" s="10">
         <v>288310</v>
       </c>
       <c r="J39" s="10">
         <v>288893</v>
@@ -7304,56 +7404,59 @@
       </c>
       <c r="AX39" s="25">
         <v>310371</v>
       </c>
       <c r="AY39" s="25">
         <v>310767</v>
       </c>
       <c r="AZ39" s="25">
         <v>311234</v>
       </c>
       <c r="BA39" s="25">
         <v>311476</v>
       </c>
       <c r="BB39" s="25">
         <v>311860</v>
       </c>
       <c r="BC39" s="25">
         <v>312186</v>
       </c>
       <c r="BD39" s="25">
         <v>312443</v>
       </c>
       <c r="BE39" s="25">
         <v>312932</v>
       </c>
+      <c r="BF39" s="11">
+        <v>313457</v>
+      </c>
     </row>
-    <row r="40" spans="1:57">
-      <c r="A40" s="51">
+    <row r="40" spans="1:58">
+      <c r="A40" s="50">
         <v>153200000</v>
       </c>
-      <c r="B40" s="56" t="s">
+      <c r="B40" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="10">
         <v>21606</v>
       </c>
       <c r="D40" s="10">
         <v>21623</v>
       </c>
       <c r="E40" s="10">
         <v>21617</v>
       </c>
       <c r="F40" s="10">
         <v>21632</v>
       </c>
       <c r="G40" s="10">
         <v>21647</v>
       </c>
       <c r="H40" s="10">
         <v>21671</v>
       </c>
       <c r="I40" s="10">
         <v>21649</v>
       </c>
       <c r="J40" s="10">
         <v>21663</v>
@@ -7477,56 +7580,59 @@
       </c>
       <c r="AX40" s="25">
         <v>21390</v>
       </c>
       <c r="AY40" s="25">
         <v>21376</v>
       </c>
       <c r="AZ40" s="25">
         <v>21416</v>
       </c>
       <c r="BA40" s="25">
         <v>21404</v>
       </c>
       <c r="BB40" s="25">
         <v>21370</v>
       </c>
       <c r="BC40" s="25">
         <v>21355</v>
       </c>
       <c r="BD40" s="25">
         <v>21392</v>
       </c>
       <c r="BE40" s="25">
         <v>21343</v>
       </c>
+      <c r="BF40" s="11">
+        <v>21328</v>
+      </c>
     </row>
-    <row r="41" spans="1:57">
-      <c r="A41" s="51">
+    <row r="41" spans="1:58">
+      <c r="A41" s="50">
         <v>153400000</v>
       </c>
-      <c r="B41" s="56" t="s">
+      <c r="B41" s="55" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="10">
         <v>10101</v>
       </c>
       <c r="D41" s="10">
         <v>10092</v>
       </c>
       <c r="E41" s="10">
         <v>10100</v>
       </c>
       <c r="F41" s="10">
         <v>10090</v>
       </c>
       <c r="G41" s="10">
         <v>10075</v>
       </c>
       <c r="H41" s="10">
         <v>10073</v>
       </c>
       <c r="I41" s="10">
         <v>10070</v>
       </c>
       <c r="J41" s="10">
         <v>10051</v>
@@ -7650,56 +7756,59 @@
       </c>
       <c r="AX41" s="25">
         <v>9400</v>
       </c>
       <c r="AY41" s="25">
         <v>9368</v>
       </c>
       <c r="AZ41" s="25">
         <v>9350</v>
       </c>
       <c r="BA41" s="25">
         <v>9335</v>
       </c>
       <c r="BB41" s="25">
         <v>9312</v>
       </c>
       <c r="BC41" s="25">
         <v>9328</v>
       </c>
       <c r="BD41" s="25">
         <v>9314</v>
       </c>
       <c r="BE41" s="25">
         <v>9301</v>
       </c>
+      <c r="BF41" s="11">
+        <v>9257</v>
+      </c>
     </row>
-    <row r="42" spans="1:57">
-      <c r="A42" s="51">
+    <row r="42" spans="1:58">
+      <c r="A42" s="50">
         <v>153600000</v>
       </c>
-      <c r="B42" s="56" t="s">
+      <c r="B42" s="55" t="s">
         <v>47</v>
       </c>
       <c r="C42" s="10">
         <v>11023</v>
       </c>
       <c r="D42" s="10">
         <v>11023</v>
       </c>
       <c r="E42" s="10">
         <v>11038</v>
       </c>
       <c r="F42" s="10">
         <v>11060</v>
       </c>
       <c r="G42" s="10">
         <v>11063</v>
       </c>
       <c r="H42" s="10">
         <v>11085</v>
       </c>
       <c r="I42" s="10">
         <v>11099</v>
       </c>
       <c r="J42" s="10">
         <v>11085</v>
@@ -7823,56 +7932,59 @@
       </c>
       <c r="AX42" s="25">
         <v>10814</v>
       </c>
       <c r="AY42" s="25">
         <v>10799</v>
       </c>
       <c r="AZ42" s="25">
         <v>10808</v>
       </c>
       <c r="BA42" s="25">
         <v>10785</v>
       </c>
       <c r="BB42" s="25">
         <v>10767</v>
       </c>
       <c r="BC42" s="25">
         <v>10753</v>
       </c>
       <c r="BD42" s="25">
         <v>10754</v>
       </c>
       <c r="BE42" s="25">
         <v>10717</v>
       </c>
+      <c r="BF42" s="11">
+        <v>10683</v>
+      </c>
     </row>
-    <row r="43" spans="1:57">
-      <c r="A43" s="51">
+    <row r="43" spans="1:58">
+      <c r="A43" s="50">
         <v>154000000</v>
       </c>
-      <c r="B43" s="56" t="s">
+      <c r="B43" s="55" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="10">
         <v>7735</v>
       </c>
       <c r="D43" s="10">
         <v>7717</v>
       </c>
       <c r="E43" s="10">
         <v>7718</v>
       </c>
       <c r="F43" s="10">
         <v>7717</v>
       </c>
       <c r="G43" s="10">
         <v>7708</v>
       </c>
       <c r="H43" s="10">
         <v>7700</v>
       </c>
       <c r="I43" s="10">
         <v>7688</v>
       </c>
       <c r="J43" s="10">
         <v>7695</v>
@@ -7996,56 +8108,59 @@
       </c>
       <c r="AX43" s="25">
         <v>7411</v>
       </c>
       <c r="AY43" s="25">
         <v>7394</v>
       </c>
       <c r="AZ43" s="25">
         <v>7388</v>
       </c>
       <c r="BA43" s="25">
         <v>7383</v>
       </c>
       <c r="BB43" s="25">
         <v>7378</v>
       </c>
       <c r="BC43" s="25">
         <v>7383</v>
       </c>
       <c r="BD43" s="25">
         <v>7380</v>
       </c>
       <c r="BE43" s="25">
         <v>7349</v>
       </c>
+      <c r="BF43" s="11">
+        <v>7333</v>
+      </c>
     </row>
-    <row r="44" spans="1:57">
-      <c r="A44" s="51">
+    <row r="44" spans="1:58">
+      <c r="A44" s="50">
         <v>154200000</v>
       </c>
-      <c r="B44" s="56" t="s">
+      <c r="B44" s="55" t="s">
         <v>44</v>
       </c>
       <c r="C44" s="10">
         <v>7805</v>
       </c>
       <c r="D44" s="10">
         <v>7808</v>
       </c>
       <c r="E44" s="10">
         <v>7818</v>
       </c>
       <c r="F44" s="10">
         <v>7816</v>
       </c>
       <c r="G44" s="10">
         <v>7816</v>
       </c>
       <c r="H44" s="10">
         <v>7803</v>
       </c>
       <c r="I44" s="10">
         <v>7793</v>
       </c>
       <c r="J44" s="10">
         <v>7796</v>
@@ -8169,56 +8284,59 @@
       </c>
       <c r="AX44" s="25">
         <v>7394</v>
       </c>
       <c r="AY44" s="25">
         <v>7390</v>
       </c>
       <c r="AZ44" s="25">
         <v>7390</v>
       </c>
       <c r="BA44" s="25">
         <v>7369</v>
       </c>
       <c r="BB44" s="25">
         <v>7347</v>
       </c>
       <c r="BC44" s="25">
         <v>7340</v>
       </c>
       <c r="BD44" s="25">
         <v>7330</v>
       </c>
       <c r="BE44" s="25">
         <v>7336</v>
       </c>
+      <c r="BF44" s="11">
+        <v>7335</v>
+      </c>
     </row>
-    <row r="45" spans="1:57">
-      <c r="A45" s="51">
+    <row r="45" spans="1:58">
+      <c r="A45" s="50">
         <v>154600000</v>
       </c>
-      <c r="B45" s="56" t="s">
+      <c r="B45" s="55" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="10">
         <v>14772</v>
       </c>
       <c r="D45" s="10">
         <v>14760</v>
       </c>
       <c r="E45" s="10">
         <v>14758</v>
       </c>
       <c r="F45" s="10">
         <v>14758</v>
       </c>
       <c r="G45" s="10">
         <v>14750</v>
       </c>
       <c r="H45" s="10">
         <v>14748</v>
       </c>
       <c r="I45" s="10">
         <v>14750</v>
       </c>
       <c r="J45" s="10">
         <v>14754</v>
@@ -8342,56 +8460,59 @@
       </c>
       <c r="AX45" s="25">
         <v>14472</v>
       </c>
       <c r="AY45" s="25">
         <v>14464</v>
       </c>
       <c r="AZ45" s="25">
         <v>14433</v>
       </c>
       <c r="BA45" s="25">
         <v>14427</v>
       </c>
       <c r="BB45" s="25">
         <v>14416</v>
       </c>
       <c r="BC45" s="25">
         <v>14406</v>
       </c>
       <c r="BD45" s="25">
         <v>14403</v>
       </c>
       <c r="BE45" s="25">
         <v>14382</v>
       </c>
+      <c r="BF45" s="11">
+        <v>14366</v>
+      </c>
     </row>
-    <row r="46" spans="1:57">
-      <c r="A46" s="51">
+    <row r="46" spans="1:58">
+      <c r="A46" s="50">
         <v>154800000</v>
       </c>
-      <c r="B46" s="56" t="s">
+      <c r="B46" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="10">
         <v>32678</v>
       </c>
       <c r="D46" s="10">
         <v>32685</v>
       </c>
       <c r="E46" s="10">
         <v>32692</v>
       </c>
       <c r="F46" s="10">
         <v>32702</v>
       </c>
       <c r="G46" s="10">
         <v>32718</v>
       </c>
       <c r="H46" s="10">
         <v>32706</v>
       </c>
       <c r="I46" s="10">
         <v>32689</v>
       </c>
       <c r="J46" s="10">
         <v>32686</v>
@@ -8515,53 +8636,56 @@
       </c>
       <c r="AX46" s="25">
         <v>31456</v>
       </c>
       <c r="AY46" s="25">
         <v>31450</v>
       </c>
       <c r="AZ46" s="25">
         <v>31393</v>
       </c>
       <c r="BA46" s="25">
         <v>31367</v>
       </c>
       <c r="BB46" s="25">
         <v>31326</v>
       </c>
       <c r="BC46" s="25">
         <v>31297</v>
       </c>
       <c r="BD46" s="25">
         <v>31245</v>
       </c>
       <c r="BE46" s="25">
         <v>31189</v>
       </c>
+      <c r="BF46" s="11">
+        <v>31141</v>
+      </c>
     </row>
-    <row r="47" spans="1:57">
-      <c r="A47" s="51">
+    <row r="47" spans="1:58">
+      <c r="A47" s="50">
         <v>155200000</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C47" s="10">
         <v>7747</v>
       </c>
       <c r="D47" s="10">
         <v>7737</v>
       </c>
       <c r="E47" s="10">
         <v>7755</v>
       </c>
       <c r="F47" s="10">
         <v>7761</v>
       </c>
       <c r="G47" s="10">
         <v>7761</v>
       </c>
       <c r="H47" s="10">
         <v>7753</v>
       </c>
       <c r="I47" s="10">
         <v>7753</v>
@@ -8688,56 +8812,59 @@
       </c>
       <c r="AX47" s="25">
         <v>7174</v>
       </c>
       <c r="AY47" s="25">
         <v>7165</v>
       </c>
       <c r="AZ47" s="25">
         <v>7132</v>
       </c>
       <c r="BA47" s="25">
         <v>7081</v>
       </c>
       <c r="BB47" s="25">
         <v>7056</v>
       </c>
       <c r="BC47" s="25">
         <v>7048</v>
       </c>
       <c r="BD47" s="25">
         <v>7042</v>
       </c>
       <c r="BE47" s="25">
         <v>7038</v>
       </c>
+      <c r="BF47" s="11">
+        <v>7006</v>
+      </c>
     </row>
-    <row r="48" spans="1:57">
-      <c r="A48" s="51">
+    <row r="48" spans="1:58">
+      <c r="A48" s="50">
         <v>155600000</v>
       </c>
-      <c r="B48" s="56" t="s">
+      <c r="B48" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="10">
         <v>17470</v>
       </c>
       <c r="D48" s="10">
         <v>17478</v>
       </c>
       <c r="E48" s="10">
         <v>17482</v>
       </c>
       <c r="F48" s="10">
         <v>17509</v>
       </c>
       <c r="G48" s="10">
         <v>17506</v>
       </c>
       <c r="H48" s="10">
         <v>17513</v>
       </c>
       <c r="I48" s="10">
         <v>17507</v>
       </c>
       <c r="J48" s="10">
         <v>17522</v>
@@ -8861,56 +8988,59 @@
       </c>
       <c r="AX48" s="25">
         <v>16549</v>
       </c>
       <c r="AY48" s="25">
         <v>16505</v>
       </c>
       <c r="AZ48" s="25">
         <v>16475</v>
       </c>
       <c r="BA48" s="25">
         <v>16474</v>
       </c>
       <c r="BB48" s="25">
         <v>16461</v>
       </c>
       <c r="BC48" s="25">
         <v>16437</v>
       </c>
       <c r="BD48" s="25">
         <v>16444</v>
       </c>
       <c r="BE48" s="25">
         <v>16367</v>
       </c>
+      <c r="BF48" s="11">
+        <v>16274</v>
+      </c>
     </row>
-    <row r="49" spans="1:57">
-      <c r="A49" s="51">
+    <row r="49" spans="1:58">
+      <c r="A49" s="50">
         <v>156000000</v>
       </c>
-      <c r="B49" s="56" t="s">
+      <c r="B49" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C49" s="10">
         <v>23161</v>
       </c>
       <c r="D49" s="10">
         <v>23174</v>
       </c>
       <c r="E49" s="10">
         <v>23173</v>
       </c>
       <c r="F49" s="10">
         <v>23194</v>
       </c>
       <c r="G49" s="10">
         <v>23210</v>
       </c>
       <c r="H49" s="10">
         <v>23212</v>
       </c>
       <c r="I49" s="10">
         <v>23218</v>
       </c>
       <c r="J49" s="10">
         <v>23195</v>
@@ -9034,56 +9164,59 @@
       </c>
       <c r="AX49" s="25">
         <v>22804</v>
       </c>
       <c r="AY49" s="25">
         <v>22811</v>
       </c>
       <c r="AZ49" s="25">
         <v>22810</v>
       </c>
       <c r="BA49" s="25">
         <v>22800</v>
       </c>
       <c r="BB49" s="25">
         <v>22789</v>
       </c>
       <c r="BC49" s="25">
         <v>22777</v>
       </c>
       <c r="BD49" s="25">
         <v>22760</v>
       </c>
       <c r="BE49" s="25">
         <v>22774</v>
       </c>
+      <c r="BF49" s="11">
+        <v>22757</v>
+      </c>
     </row>
-    <row r="50" spans="1:57">
-      <c r="A50" s="51">
+    <row r="50" spans="1:58">
+      <c r="A50" s="50">
         <v>156400000</v>
       </c>
-      <c r="B50" s="56" t="s">
+      <c r="B50" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="10">
         <v>20960</v>
       </c>
       <c r="D50" s="10">
         <v>20968</v>
       </c>
       <c r="E50" s="10">
         <v>20958</v>
       </c>
       <c r="F50" s="10">
         <v>20970</v>
       </c>
       <c r="G50" s="10">
         <v>20981</v>
       </c>
       <c r="H50" s="10">
         <v>20991</v>
       </c>
       <c r="I50" s="10">
         <v>20980</v>
       </c>
       <c r="J50" s="10">
         <v>20983</v>
@@ -9207,56 +9340,59 @@
       </c>
       <c r="AX50" s="25">
         <v>20209</v>
       </c>
       <c r="AY50" s="25">
         <v>20191</v>
       </c>
       <c r="AZ50" s="25">
         <v>20175</v>
       </c>
       <c r="BA50" s="25">
         <v>20150</v>
       </c>
       <c r="BB50" s="25">
         <v>20095</v>
       </c>
       <c r="BC50" s="25">
         <v>20102</v>
       </c>
       <c r="BD50" s="25">
         <v>20106</v>
       </c>
       <c r="BE50" s="25">
         <v>20068</v>
       </c>
+      <c r="BF50" s="11">
+        <v>20022</v>
+      </c>
     </row>
-    <row r="51" spans="1:57">
-      <c r="A51" s="51">
+    <row r="51" spans="1:58">
+      <c r="A51" s="50">
         <v>156800000</v>
       </c>
-      <c r="B51" s="56" t="s">
+      <c r="B51" s="55" t="s">
         <v>51</v>
       </c>
       <c r="C51" s="10">
         <v>6777</v>
       </c>
       <c r="D51" s="10">
         <v>6785</v>
       </c>
       <c r="E51" s="10">
         <v>6788</v>
       </c>
       <c r="F51" s="10">
         <v>6793</v>
       </c>
       <c r="G51" s="10">
         <v>6788</v>
       </c>
       <c r="H51" s="10">
         <v>6790</v>
       </c>
       <c r="I51" s="10">
         <v>6779</v>
       </c>
       <c r="J51" s="10">
         <v>6776</v>
@@ -9380,115 +9516,120 @@
       </c>
       <c r="AX51" s="25">
         <v>6375</v>
       </c>
       <c r="AY51" s="25">
         <v>6359</v>
       </c>
       <c r="AZ51" s="25">
         <v>6346</v>
       </c>
       <c r="BA51" s="25">
         <v>6349</v>
       </c>
       <c r="BB51" s="25">
         <v>6343</v>
       </c>
       <c r="BC51" s="25">
         <v>6322</v>
       </c>
       <c r="BD51" s="25">
         <v>6307</v>
       </c>
       <c r="BE51" s="25">
         <v>6307</v>
       </c>
+      <c r="BF51" s="11">
+        <v>6302</v>
+      </c>
     </row>
-    <row r="52" spans="1:57">
-      <c r="B52" s="77" t="s">
+    <row r="52" spans="1:58">
+      <c r="B52" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="C52" s="77"/>
-[...52 lines deleted...]
-      <c r="BD52" s="77"/>
+      <c r="C52" s="76"/>
+      <c r="D52" s="76"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76"/>
+      <c r="I52" s="76"/>
+      <c r="J52" s="76"/>
+      <c r="K52" s="76"/>
+      <c r="L52" s="76"/>
+      <c r="M52" s="76"/>
+      <c r="N52" s="76"/>
+      <c r="O52" s="76"/>
+      <c r="P52" s="76"/>
+      <c r="Q52" s="76"/>
+      <c r="R52" s="76"/>
+      <c r="S52" s="76"/>
+      <c r="T52" s="76"/>
+      <c r="U52" s="76"/>
+      <c r="V52" s="76"/>
+      <c r="W52" s="76"/>
+      <c r="X52" s="76"/>
+      <c r="Y52" s="76"/>
+      <c r="Z52" s="76"/>
+      <c r="AA52" s="76"/>
+      <c r="AB52" s="76"/>
+      <c r="AC52" s="76"/>
+      <c r="AD52" s="76"/>
+      <c r="AE52" s="76"/>
+      <c r="AF52" s="76"/>
+      <c r="AG52" s="76"/>
+      <c r="AH52" s="76"/>
+      <c r="AI52" s="76"/>
+      <c r="AJ52" s="76"/>
+      <c r="AK52" s="76"/>
+      <c r="AL52" s="76"/>
+      <c r="AM52" s="76"/>
+      <c r="AN52" s="76"/>
+      <c r="AO52" s="76"/>
+      <c r="AP52" s="76"/>
+      <c r="AQ52" s="76"/>
+      <c r="AR52" s="76"/>
+      <c r="AS52" s="76"/>
+      <c r="AT52" s="76"/>
+      <c r="AU52" s="76"/>
+      <c r="AV52" s="76"/>
+      <c r="AW52" s="76"/>
+      <c r="AX52" s="76"/>
+      <c r="AY52" s="76"/>
+      <c r="AZ52" s="76"/>
+      <c r="BA52" s="76"/>
+      <c r="BB52" s="76"/>
+      <c r="BC52" s="76"/>
+      <c r="BD52" s="76"/>
+      <c r="BE52" s="76"/>
+      <c r="BF52" s="76"/>
     </row>
-    <row r="53" spans="1:57">
-      <c r="A53" s="51">
+    <row r="53" spans="1:58">
+      <c r="A53" s="50">
         <v>150000000</v>
       </c>
-      <c r="B53" s="55" t="s">
+      <c r="B53" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C53" s="2">
         <v>681135</v>
       </c>
       <c r="D53" s="2">
         <v>681865</v>
       </c>
       <c r="E53" s="2">
         <v>682621</v>
       </c>
       <c r="F53" s="2">
         <v>683546</v>
       </c>
       <c r="G53" s="2">
         <v>684427</v>
       </c>
       <c r="H53" s="2">
         <v>685279</v>
       </c>
       <c r="I53" s="2">
         <v>686406</v>
       </c>
       <c r="J53" s="2">
         <v>687522</v>
@@ -9612,56 +9753,59 @@
       </c>
       <c r="AX53" s="25">
         <v>728450</v>
       </c>
       <c r="AY53" s="25">
         <v>729220</v>
       </c>
       <c r="AZ53" s="3">
         <v>730195</v>
       </c>
       <c r="BA53" s="11">
         <v>730716</v>
       </c>
       <c r="BB53" s="11">
         <v>731245</v>
       </c>
       <c r="BC53" s="11">
         <v>731836</v>
       </c>
       <c r="BD53" s="11">
         <v>732289</v>
       </c>
       <c r="BE53" s="25">
         <v>733173</v>
       </c>
+      <c r="BF53" s="11">
+        <v>734066</v>
+      </c>
     </row>
-    <row r="54" spans="1:57">
-      <c r="A54" s="51">
+    <row r="54" spans="1:58">
+      <c r="A54" s="50">
         <v>151000000</v>
       </c>
-      <c r="B54" s="55" t="s">
+      <c r="B54" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C54" s="9">
         <v>549381</v>
       </c>
       <c r="D54" s="2">
         <v>550015</v>
       </c>
       <c r="E54" s="2">
         <v>550760</v>
       </c>
       <c r="F54" s="2">
         <v>551598</v>
       </c>
       <c r="G54" s="2">
         <v>552411</v>
       </c>
       <c r="H54" s="2">
         <v>553219</v>
       </c>
       <c r="I54" s="2">
         <v>554302</v>
       </c>
       <c r="J54" s="2">
         <v>555353</v>
@@ -9785,56 +9929,59 @@
       </c>
       <c r="AX54" s="25">
         <v>597740</v>
       </c>
       <c r="AY54" s="25">
         <v>598558</v>
       </c>
       <c r="AZ54" s="32">
         <v>599588</v>
       </c>
       <c r="BA54" s="11">
         <v>600149</v>
       </c>
       <c r="BB54" s="11">
         <v>600868</v>
       </c>
       <c r="BC54" s="11">
         <v>601519</v>
       </c>
       <c r="BD54" s="11">
         <v>602025</v>
       </c>
       <c r="BE54" s="25">
         <v>602976</v>
       </c>
+      <c r="BF54" s="11">
+        <v>603989</v>
+      </c>
     </row>
-    <row r="55" spans="1:57">
-      <c r="A55" s="51">
+    <row r="55" spans="1:58">
+      <c r="A55" s="50">
         <v>153200000</v>
       </c>
-      <c r="B55" s="56" t="s">
+      <c r="B55" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C55" s="9">
         <v>22616</v>
       </c>
       <c r="D55" s="2">
         <v>22633</v>
       </c>
       <c r="E55" s="2">
         <v>22610</v>
       </c>
       <c r="F55" s="2">
         <v>22617</v>
       </c>
       <c r="G55" s="2">
         <v>22626</v>
       </c>
       <c r="H55" s="2">
         <v>22633</v>
       </c>
       <c r="I55" s="2">
         <v>22636</v>
       </c>
       <c r="J55" s="2">
         <v>22673</v>
@@ -9958,56 +10105,59 @@
       </c>
       <c r="AX55" s="25">
         <v>22370</v>
       </c>
       <c r="AY55" s="25">
         <v>22365</v>
       </c>
       <c r="AZ55" s="32">
         <v>22399</v>
       </c>
       <c r="BA55" s="11">
         <v>22423</v>
       </c>
       <c r="BB55" s="11">
         <v>22398</v>
       </c>
       <c r="BC55" s="11">
         <v>22397</v>
       </c>
       <c r="BD55" s="11">
         <v>22430</v>
       </c>
       <c r="BE55" s="25">
         <v>22388</v>
       </c>
+      <c r="BF55" s="11">
+        <v>22381</v>
+      </c>
     </row>
-    <row r="56" spans="1:57">
-      <c r="A56" s="51">
+    <row r="56" spans="1:58">
+      <c r="A56" s="50">
         <v>154800000</v>
       </c>
-      <c r="B56" s="56" t="s">
+      <c r="B56" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="9">
         <v>49239</v>
       </c>
       <c r="D56" s="2">
         <v>49280</v>
       </c>
       <c r="E56" s="2">
         <v>49281</v>
       </c>
       <c r="F56" s="2">
         <v>49312</v>
       </c>
       <c r="G56" s="2">
         <v>49341</v>
       </c>
       <c r="H56" s="2">
         <v>49357</v>
       </c>
       <c r="I56" s="2">
         <v>49395</v>
       </c>
       <c r="J56" s="2">
         <v>49416</v>
@@ -10131,56 +10281,59 @@
       </c>
       <c r="AX56" s="25">
         <v>48500</v>
       </c>
       <c r="AY56" s="25">
         <v>48486</v>
       </c>
       <c r="AZ56" s="32">
         <v>48439</v>
       </c>
       <c r="BA56" s="11">
         <v>48423</v>
       </c>
       <c r="BB56" s="11">
         <v>48384</v>
       </c>
       <c r="BC56" s="11">
         <v>48339</v>
       </c>
       <c r="BD56" s="11">
         <v>48245</v>
       </c>
       <c r="BE56" s="25">
         <v>48145</v>
       </c>
+      <c r="BF56" s="11">
+        <v>48092</v>
+      </c>
     </row>
-    <row r="57" spans="1:57">
-      <c r="A57" s="51">
+    <row r="57" spans="1:58">
+      <c r="A57" s="50">
         <v>155600000</v>
       </c>
-      <c r="B57" s="56" t="s">
+      <c r="B57" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C57" s="9">
         <v>2193</v>
       </c>
       <c r="D57" s="2">
         <v>2188</v>
       </c>
       <c r="E57" s="2">
         <v>2186</v>
       </c>
       <c r="F57" s="2">
         <v>2183</v>
       </c>
       <c r="G57" s="2">
         <v>2193</v>
       </c>
       <c r="H57" s="2">
         <v>2194</v>
       </c>
       <c r="I57" s="2">
         <v>2191</v>
       </c>
       <c r="J57" s="2">
         <v>2192</v>
@@ -10304,56 +10457,59 @@
       </c>
       <c r="AX57" s="25">
         <v>2122</v>
       </c>
       <c r="AY57" s="25">
         <v>2111</v>
       </c>
       <c r="AZ57" s="32">
         <v>2105</v>
       </c>
       <c r="BA57" s="11">
         <v>2092</v>
       </c>
       <c r="BB57" s="11">
         <v>2086</v>
       </c>
       <c r="BC57" s="11">
         <v>2089</v>
       </c>
       <c r="BD57" s="11">
         <v>2085</v>
       </c>
       <c r="BE57" s="25">
         <v>2072</v>
       </c>
+      <c r="BF57" s="11">
+        <v>2053</v>
+      </c>
     </row>
-    <row r="58" spans="1:57">
-      <c r="A58" s="51">
+    <row r="58" spans="1:58">
+      <c r="A58" s="50">
         <v>156000000</v>
       </c>
-      <c r="B58" s="56" t="s">
+      <c r="B58" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C58" s="9">
         <v>29802</v>
       </c>
       <c r="D58" s="2">
         <v>29822</v>
       </c>
       <c r="E58" s="2">
         <v>29842</v>
       </c>
       <c r="F58" s="2">
         <v>29878</v>
       </c>
       <c r="G58" s="2">
         <v>29880</v>
       </c>
       <c r="H58" s="2">
         <v>29875</v>
       </c>
       <c r="I58" s="2">
         <v>29881</v>
       </c>
       <c r="J58" s="2">
         <v>29884</v>
@@ -10477,56 +10633,59 @@
       </c>
       <c r="AX58" s="25">
         <v>30363</v>
       </c>
       <c r="AY58" s="25">
         <v>30389</v>
       </c>
       <c r="AZ58" s="32">
         <v>30384</v>
       </c>
       <c r="BA58" s="11">
         <v>30389</v>
       </c>
       <c r="BB58" s="11">
         <v>30353</v>
       </c>
       <c r="BC58" s="11">
         <v>30338</v>
       </c>
       <c r="BD58" s="11">
         <v>30332</v>
       </c>
       <c r="BE58" s="25">
         <v>30434</v>
       </c>
+      <c r="BF58" s="11">
+        <v>30440</v>
+      </c>
     </row>
-    <row r="59" spans="1:57">
-      <c r="A59" s="51">
+    <row r="59" spans="1:58">
+      <c r="A59" s="50">
         <v>156400000</v>
       </c>
-      <c r="B59" s="56" t="s">
+      <c r="B59" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C59" s="9">
         <v>27904</v>
       </c>
       <c r="D59" s="2">
         <v>27927</v>
       </c>
       <c r="E59" s="2">
         <v>27942</v>
       </c>
       <c r="F59" s="2">
         <v>27958</v>
       </c>
       <c r="G59" s="2">
         <v>27976</v>
       </c>
       <c r="H59" s="2">
         <v>28001</v>
       </c>
       <c r="I59" s="2">
         <v>28001</v>
       </c>
       <c r="J59" s="2">
         <v>28004</v>
@@ -10650,115 +10809,120 @@
       </c>
       <c r="AX59" s="25">
         <v>27355</v>
       </c>
       <c r="AY59" s="25">
         <v>27311</v>
       </c>
       <c r="AZ59" s="32">
         <v>27280</v>
       </c>
       <c r="BA59" s="11">
         <v>27240</v>
       </c>
       <c r="BB59" s="11">
         <v>27156</v>
       </c>
       <c r="BC59" s="11">
         <v>27154</v>
       </c>
       <c r="BD59" s="11">
         <v>27172</v>
       </c>
       <c r="BE59" s="25">
         <v>27158</v>
       </c>
+      <c r="BF59" s="11">
+        <v>27111</v>
+      </c>
     </row>
-    <row r="60" spans="1:57">
-      <c r="B60" s="77" t="s">
+    <row r="60" spans="1:58">
+      <c r="B60" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="C60" s="77"/>
-[...52 lines deleted...]
-      <c r="BD60" s="77"/>
+      <c r="C60" s="76"/>
+      <c r="D60" s="76"/>
+      <c r="E60" s="76"/>
+      <c r="F60" s="76"/>
+      <c r="G60" s="76"/>
+      <c r="H60" s="76"/>
+      <c r="I60" s="76"/>
+      <c r="J60" s="76"/>
+      <c r="K60" s="76"/>
+      <c r="L60" s="76"/>
+      <c r="M60" s="76"/>
+      <c r="N60" s="76"/>
+      <c r="O60" s="76"/>
+      <c r="P60" s="76"/>
+      <c r="Q60" s="76"/>
+      <c r="R60" s="76"/>
+      <c r="S60" s="76"/>
+      <c r="T60" s="76"/>
+      <c r="U60" s="76"/>
+      <c r="V60" s="76"/>
+      <c r="W60" s="76"/>
+      <c r="X60" s="76"/>
+      <c r="Y60" s="76"/>
+      <c r="Z60" s="76"/>
+      <c r="AA60" s="76"/>
+      <c r="AB60" s="76"/>
+      <c r="AC60" s="76"/>
+      <c r="AD60" s="76"/>
+      <c r="AE60" s="76"/>
+      <c r="AF60" s="76"/>
+      <c r="AG60" s="76"/>
+      <c r="AH60" s="76"/>
+      <c r="AI60" s="76"/>
+      <c r="AJ60" s="76"/>
+      <c r="AK60" s="76"/>
+      <c r="AL60" s="76"/>
+      <c r="AM60" s="76"/>
+      <c r="AN60" s="76"/>
+      <c r="AO60" s="76"/>
+      <c r="AP60" s="76"/>
+      <c r="AQ60" s="76"/>
+      <c r="AR60" s="76"/>
+      <c r="AS60" s="76"/>
+      <c r="AT60" s="76"/>
+      <c r="AU60" s="76"/>
+      <c r="AV60" s="76"/>
+      <c r="AW60" s="76"/>
+      <c r="AX60" s="76"/>
+      <c r="AY60" s="76"/>
+      <c r="AZ60" s="76"/>
+      <c r="BA60" s="76"/>
+      <c r="BB60" s="76"/>
+      <c r="BC60" s="76"/>
+      <c r="BD60" s="76"/>
+      <c r="BE60" s="76"/>
+      <c r="BF60" s="76"/>
     </row>
-    <row r="61" spans="1:57">
-      <c r="A61" s="51">
+    <row r="61" spans="1:58">
+      <c r="A61" s="50">
         <v>150000000</v>
       </c>
-      <c r="B61" s="55" t="s">
+      <c r="B61" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C61" s="33">
         <v>328634</v>
       </c>
       <c r="D61" s="10">
         <v>328979</v>
       </c>
       <c r="E61" s="10">
         <v>329343</v>
       </c>
       <c r="F61" s="10">
         <v>329797</v>
       </c>
       <c r="G61" s="10">
         <v>330241</v>
       </c>
       <c r="H61" s="10">
         <v>330652</v>
       </c>
       <c r="I61" s="10">
         <v>331200</v>
       </c>
       <c r="J61" s="10">
         <v>331720</v>
@@ -10882,56 +11046,59 @@
       </c>
       <c r="AX61" s="25">
         <v>352385</v>
       </c>
       <c r="AY61" s="25">
         <v>352771</v>
       </c>
       <c r="AZ61" s="25">
         <v>353319</v>
       </c>
       <c r="BA61" s="11">
         <v>353621</v>
       </c>
       <c r="BB61" s="11">
         <v>353843</v>
       </c>
       <c r="BC61" s="11">
         <v>354124</v>
       </c>
       <c r="BD61" s="11">
         <v>354334</v>
       </c>
       <c r="BE61" s="25">
         <v>354746</v>
       </c>
+      <c r="BF61" s="11">
+        <v>355181</v>
+      </c>
     </row>
-    <row r="62" spans="1:57">
-      <c r="A62" s="51">
+    <row r="62" spans="1:58">
+      <c r="A62" s="50">
         <v>151000000</v>
       </c>
-      <c r="B62" s="55" t="s">
+      <c r="B62" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="33">
         <v>263653</v>
       </c>
       <c r="D62" s="10">
         <v>263928</v>
       </c>
       <c r="E62" s="10">
         <v>264309</v>
       </c>
       <c r="F62" s="10">
         <v>264706</v>
       </c>
       <c r="G62" s="10">
         <v>265128</v>
       </c>
       <c r="H62" s="10">
         <v>265504</v>
       </c>
       <c r="I62" s="10">
         <v>265992</v>
       </c>
       <c r="J62" s="10">
         <v>266460</v>
@@ -11055,56 +11222,59 @@
       </c>
       <c r="AX62" s="25">
         <v>287369</v>
       </c>
       <c r="AY62" s="25">
         <v>287791</v>
       </c>
       <c r="AZ62" s="25">
         <v>288354</v>
       </c>
       <c r="BA62" s="11">
         <v>288673</v>
       </c>
       <c r="BB62" s="11">
         <v>289008</v>
       </c>
       <c r="BC62" s="11">
         <v>289333</v>
       </c>
       <c r="BD62" s="11">
         <v>289582</v>
       </c>
       <c r="BE62" s="25">
         <v>290044</v>
       </c>
+      <c r="BF62" s="11">
+        <v>290532</v>
+      </c>
     </row>
-    <row r="63" spans="1:57">
-      <c r="A63" s="51">
+    <row r="63" spans="1:58">
+      <c r="A63" s="50">
         <v>153200000</v>
       </c>
-      <c r="B63" s="56" t="s">
+      <c r="B63" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C63" s="33">
         <v>10947</v>
       </c>
       <c r="D63" s="10">
         <v>10960</v>
       </c>
       <c r="E63" s="10">
         <v>10943</v>
       </c>
       <c r="F63" s="10">
         <v>10952</v>
       </c>
       <c r="G63" s="10">
         <v>10959</v>
       </c>
       <c r="H63" s="10">
         <v>10965</v>
       </c>
       <c r="I63" s="10">
         <v>10979</v>
       </c>
       <c r="J63" s="10">
         <v>11001</v>
@@ -11228,56 +11398,59 @@
       </c>
       <c r="AX63" s="25">
         <v>10910</v>
       </c>
       <c r="AY63" s="25">
         <v>10911</v>
       </c>
       <c r="AZ63" s="25">
         <v>10917</v>
       </c>
       <c r="BA63" s="11">
         <v>10930</v>
       </c>
       <c r="BB63" s="11">
         <v>10927</v>
       </c>
       <c r="BC63" s="11">
         <v>10929</v>
       </c>
       <c r="BD63" s="11">
         <v>10948</v>
       </c>
       <c r="BE63" s="25">
         <v>10930</v>
       </c>
+      <c r="BF63" s="11">
+        <v>10919</v>
+      </c>
     </row>
-    <row r="64" spans="1:57">
-      <c r="A64" s="51">
+    <row r="64" spans="1:58">
+      <c r="A64" s="50">
         <v>154800000</v>
       </c>
-      <c r="B64" s="56" t="s">
+      <c r="B64" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C64" s="33">
         <v>24241</v>
       </c>
       <c r="D64" s="16">
         <v>24277</v>
       </c>
       <c r="E64" s="16">
         <v>24260</v>
       </c>
       <c r="F64" s="16">
         <v>24285</v>
       </c>
       <c r="G64" s="16">
         <v>24293</v>
       </c>
       <c r="H64" s="16">
         <v>24312</v>
       </c>
       <c r="I64" s="16">
         <v>24357</v>
       </c>
       <c r="J64" s="16">
         <v>24377</v>
@@ -11401,56 +11574,59 @@
       </c>
       <c r="AX64" s="25">
         <v>24066</v>
       </c>
       <c r="AY64" s="25">
         <v>24048</v>
       </c>
       <c r="AZ64" s="14">
         <v>24055</v>
       </c>
       <c r="BA64" s="11">
         <v>24050</v>
       </c>
       <c r="BB64" s="13">
         <v>24025</v>
       </c>
       <c r="BC64" s="11">
         <v>24011</v>
       </c>
       <c r="BD64" s="13">
         <v>23964</v>
       </c>
       <c r="BE64" s="25">
         <v>23903</v>
       </c>
+      <c r="BF64" s="11">
+        <v>23901</v>
+      </c>
     </row>
-    <row r="65" spans="1:57">
-      <c r="A65" s="51">
+    <row r="65" spans="1:58">
+      <c r="A65" s="50">
         <v>155600000</v>
       </c>
-      <c r="B65" s="56" t="s">
+      <c r="B65" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C65" s="33">
         <v>1129</v>
       </c>
       <c r="D65" s="10">
         <v>1127</v>
       </c>
       <c r="E65" s="10">
         <v>1127</v>
       </c>
       <c r="F65" s="10">
         <v>1123</v>
       </c>
       <c r="G65" s="10">
         <v>1128</v>
       </c>
       <c r="H65" s="10">
         <v>1127</v>
       </c>
       <c r="I65" s="10">
         <v>1126</v>
       </c>
       <c r="J65" s="10">
         <v>1128</v>
@@ -11574,56 +11750,59 @@
       </c>
       <c r="AX65" s="25">
         <v>1107</v>
       </c>
       <c r="AY65" s="25">
         <v>1106</v>
       </c>
       <c r="AZ65" s="25">
         <v>1102</v>
       </c>
       <c r="BA65" s="11">
         <v>1096</v>
       </c>
       <c r="BB65" s="11">
         <v>1092</v>
       </c>
       <c r="BC65" s="11">
         <v>1093</v>
       </c>
       <c r="BD65" s="11">
         <v>1092</v>
       </c>
       <c r="BE65" s="25">
         <v>1085</v>
       </c>
+      <c r="BF65" s="11">
+        <v>1078</v>
+      </c>
     </row>
-    <row r="66" spans="1:57">
-      <c r="A66" s="51">
+    <row r="66" spans="1:58">
+      <c r="A66" s="50">
         <v>156000000</v>
       </c>
-      <c r="B66" s="56" t="s">
+      <c r="B66" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C66" s="33">
         <v>14668</v>
       </c>
       <c r="D66" s="10">
         <v>14676</v>
       </c>
       <c r="E66" s="10">
         <v>14686</v>
       </c>
       <c r="F66" s="10">
         <v>14702</v>
       </c>
       <c r="G66" s="10">
         <v>14700</v>
       </c>
       <c r="H66" s="10">
         <v>14700</v>
       </c>
       <c r="I66" s="10">
         <v>14699</v>
       </c>
       <c r="J66" s="10">
         <v>14713</v>
@@ -11747,56 +11926,59 @@
       </c>
       <c r="AX66" s="25">
         <v>15138</v>
       </c>
       <c r="AY66" s="25">
         <v>15145</v>
       </c>
       <c r="AZ66" s="25">
         <v>15130</v>
       </c>
       <c r="BA66" s="11">
         <v>15135</v>
       </c>
       <c r="BB66" s="11">
         <v>15102</v>
       </c>
       <c r="BC66" s="11">
         <v>15083</v>
       </c>
       <c r="BD66" s="11">
         <v>15065</v>
       </c>
       <c r="BE66" s="25">
         <v>15111</v>
       </c>
+      <c r="BF66" s="11">
+        <v>15092</v>
+      </c>
     </row>
-    <row r="67" spans="1:57">
-      <c r="A67" s="51">
+    <row r="67" spans="1:58">
+      <c r="A67" s="50">
         <v>156400000</v>
       </c>
-      <c r="B67" s="56" t="s">
+      <c r="B67" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C67" s="33">
         <v>13996</v>
       </c>
       <c r="D67" s="10">
         <v>14011</v>
       </c>
       <c r="E67" s="10">
         <v>14018</v>
       </c>
       <c r="F67" s="10">
         <v>14029</v>
       </c>
       <c r="G67" s="10">
         <v>14033</v>
       </c>
       <c r="H67" s="10">
         <v>14044</v>
       </c>
       <c r="I67" s="10">
         <v>14047</v>
       </c>
       <c r="J67" s="10">
         <v>14041</v>
@@ -11920,115 +12102,120 @@
       </c>
       <c r="AX67" s="25">
         <v>13795</v>
       </c>
       <c r="AY67" s="25">
         <v>13770</v>
       </c>
       <c r="AZ67" s="25">
         <v>13761</v>
       </c>
       <c r="BA67" s="11">
         <v>13737</v>
       </c>
       <c r="BB67" s="11">
         <v>13689</v>
       </c>
       <c r="BC67" s="11">
         <v>13675</v>
       </c>
       <c r="BD67" s="11">
         <v>13683</v>
       </c>
       <c r="BE67" s="25">
         <v>13673</v>
       </c>
+      <c r="BF67" s="11">
+        <v>13659</v>
+      </c>
     </row>
-    <row r="68" spans="1:57">
-      <c r="B68" s="77" t="s">
+    <row r="68" spans="1:58">
+      <c r="B68" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="C68" s="77"/>
-[...52 lines deleted...]
-      <c r="BD68" s="77"/>
+      <c r="C68" s="76"/>
+      <c r="D68" s="76"/>
+      <c r="E68" s="76"/>
+      <c r="F68" s="76"/>
+      <c r="G68" s="76"/>
+      <c r="H68" s="76"/>
+      <c r="I68" s="76"/>
+      <c r="J68" s="76"/>
+      <c r="K68" s="76"/>
+      <c r="L68" s="76"/>
+      <c r="M68" s="76"/>
+      <c r="N68" s="76"/>
+      <c r="O68" s="76"/>
+      <c r="P68" s="76"/>
+      <c r="Q68" s="76"/>
+      <c r="R68" s="76"/>
+      <c r="S68" s="76"/>
+      <c r="T68" s="76"/>
+      <c r="U68" s="76"/>
+      <c r="V68" s="76"/>
+      <c r="W68" s="76"/>
+      <c r="X68" s="76"/>
+      <c r="Y68" s="76"/>
+      <c r="Z68" s="76"/>
+      <c r="AA68" s="76"/>
+      <c r="AB68" s="76"/>
+      <c r="AC68" s="76"/>
+      <c r="AD68" s="76"/>
+      <c r="AE68" s="76"/>
+      <c r="AF68" s="76"/>
+      <c r="AG68" s="76"/>
+      <c r="AH68" s="76"/>
+      <c r="AI68" s="76"/>
+      <c r="AJ68" s="76"/>
+      <c r="AK68" s="76"/>
+      <c r="AL68" s="76"/>
+      <c r="AM68" s="76"/>
+      <c r="AN68" s="76"/>
+      <c r="AO68" s="76"/>
+      <c r="AP68" s="76"/>
+      <c r="AQ68" s="76"/>
+      <c r="AR68" s="76"/>
+      <c r="AS68" s="76"/>
+      <c r="AT68" s="76"/>
+      <c r="AU68" s="76"/>
+      <c r="AV68" s="76"/>
+      <c r="AW68" s="76"/>
+      <c r="AX68" s="76"/>
+      <c r="AY68" s="76"/>
+      <c r="AZ68" s="76"/>
+      <c r="BA68" s="76"/>
+      <c r="BB68" s="76"/>
+      <c r="BC68" s="76"/>
+      <c r="BD68" s="76"/>
+      <c r="BE68" s="76"/>
+      <c r="BF68" s="76"/>
     </row>
-    <row r="69" spans="1:57">
-      <c r="A69" s="51">
+    <row r="69" spans="1:58">
+      <c r="A69" s="50">
         <v>150000000</v>
       </c>
-      <c r="B69" s="55" t="s">
+      <c r="B69" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C69" s="33">
         <v>352501</v>
       </c>
       <c r="D69" s="10">
         <v>352886</v>
       </c>
       <c r="E69" s="10">
         <v>353278</v>
       </c>
       <c r="F69" s="10">
         <v>353749</v>
       </c>
       <c r="G69" s="10">
         <v>354186</v>
       </c>
       <c r="H69" s="10">
         <v>354627</v>
       </c>
       <c r="I69" s="10">
         <v>355206</v>
       </c>
       <c r="J69" s="10">
         <v>355802</v>
@@ -12152,56 +12339,59 @@
       </c>
       <c r="AX69" s="25">
         <v>376065</v>
       </c>
       <c r="AY69" s="25">
         <v>376449</v>
       </c>
       <c r="AZ69" s="25">
         <v>376876</v>
       </c>
       <c r="BA69" s="25">
         <v>377095</v>
       </c>
       <c r="BB69" s="25">
         <v>377402</v>
       </c>
       <c r="BC69" s="25">
         <v>377712</v>
       </c>
       <c r="BD69" s="25">
         <v>377955</v>
       </c>
       <c r="BE69" s="25">
         <v>378427</v>
       </c>
+      <c r="BF69" s="11">
+        <v>378885</v>
+      </c>
     </row>
-    <row r="70" spans="1:57">
-      <c r="A70" s="51">
+    <row r="70" spans="1:58">
+      <c r="A70" s="50">
         <v>151000000</v>
       </c>
-      <c r="B70" s="55" t="s">
+      <c r="B70" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C70" s="33">
         <v>285728</v>
       </c>
       <c r="D70" s="10">
         <v>286087</v>
       </c>
       <c r="E70" s="10">
         <v>286451</v>
       </c>
       <c r="F70" s="10">
         <v>286892</v>
       </c>
       <c r="G70" s="10">
         <v>287283</v>
       </c>
       <c r="H70" s="10">
         <v>287715</v>
       </c>
       <c r="I70" s="10">
         <v>288310</v>
       </c>
       <c r="J70" s="10">
         <v>288893</v>
@@ -12325,56 +12515,59 @@
       </c>
       <c r="AX70" s="25">
         <v>310371</v>
       </c>
       <c r="AY70" s="25">
         <v>310767</v>
       </c>
       <c r="AZ70" s="25">
         <v>311234</v>
       </c>
       <c r="BA70" s="25">
         <v>311476</v>
       </c>
       <c r="BB70" s="25">
         <v>311860</v>
       </c>
       <c r="BC70" s="25">
         <v>312186</v>
       </c>
       <c r="BD70" s="25">
         <v>312443</v>
       </c>
       <c r="BE70" s="25">
         <v>312932</v>
       </c>
+      <c r="BF70" s="11">
+        <v>313457</v>
+      </c>
     </row>
-    <row r="71" spans="1:57">
-      <c r="A71" s="51">
+    <row r="71" spans="1:58">
+      <c r="A71" s="50">
         <v>153200000</v>
       </c>
-      <c r="B71" s="56" t="s">
+      <c r="B71" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C71" s="33">
         <v>11669</v>
       </c>
       <c r="D71" s="10">
         <v>11673</v>
       </c>
       <c r="E71" s="10">
         <v>11667</v>
       </c>
       <c r="F71" s="10">
         <v>11665</v>
       </c>
       <c r="G71" s="10">
         <v>11667</v>
       </c>
       <c r="H71" s="10">
         <v>11668</v>
       </c>
       <c r="I71" s="10">
         <v>11657</v>
       </c>
       <c r="J71" s="10">
         <v>11672</v>
@@ -12498,56 +12691,59 @@
       </c>
       <c r="AX71" s="25">
         <v>11460</v>
       </c>
       <c r="AY71" s="25">
         <v>11454</v>
       </c>
       <c r="AZ71" s="25">
         <v>11482</v>
       </c>
       <c r="BA71" s="25">
         <v>11493</v>
       </c>
       <c r="BB71" s="25">
         <v>11471</v>
       </c>
       <c r="BC71" s="25">
         <v>11468</v>
       </c>
       <c r="BD71" s="25">
         <v>11482</v>
       </c>
       <c r="BE71" s="25">
         <v>11458</v>
       </c>
+      <c r="BF71" s="11">
+        <v>11462</v>
+      </c>
     </row>
-    <row r="72" spans="1:57">
-      <c r="A72" s="51">
+    <row r="72" spans="1:58">
+      <c r="A72" s="50">
         <v>154800000</v>
       </c>
-      <c r="B72" s="56" t="s">
+      <c r="B72" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C72" s="33">
         <v>24998</v>
       </c>
       <c r="D72" s="16">
         <v>25003</v>
       </c>
       <c r="E72" s="16">
         <v>25021</v>
       </c>
       <c r="F72" s="16">
         <v>25027</v>
       </c>
       <c r="G72" s="16">
         <v>25048</v>
       </c>
       <c r="H72" s="16">
         <v>25045</v>
       </c>
       <c r="I72" s="16">
         <v>25038</v>
       </c>
       <c r="J72" s="16">
         <v>25039</v>
@@ -12671,56 +12867,59 @@
       </c>
       <c r="AX72" s="25">
         <v>24434</v>
       </c>
       <c r="AY72" s="25">
         <v>24438</v>
       </c>
       <c r="AZ72" s="14">
         <v>24384</v>
       </c>
       <c r="BA72" s="25">
         <v>24373</v>
       </c>
       <c r="BB72" s="14">
         <v>24359</v>
       </c>
       <c r="BC72" s="25">
         <v>24328</v>
       </c>
       <c r="BD72" s="14">
         <v>24281</v>
       </c>
       <c r="BE72" s="25">
         <v>24242</v>
       </c>
+      <c r="BF72" s="11">
+        <v>24191</v>
+      </c>
     </row>
-    <row r="73" spans="1:57">
-      <c r="A73" s="51">
+    <row r="73" spans="1:58">
+      <c r="A73" s="50">
         <v>155600000</v>
       </c>
-      <c r="B73" s="56" t="s">
+      <c r="B73" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C73" s="33">
         <v>1064</v>
       </c>
       <c r="D73" s="10">
         <v>1061</v>
       </c>
       <c r="E73" s="10">
         <v>1059</v>
       </c>
       <c r="F73" s="10">
         <v>1060</v>
       </c>
       <c r="G73" s="10">
         <v>1065</v>
       </c>
       <c r="H73" s="10">
         <v>1067</v>
       </c>
       <c r="I73" s="10">
         <v>1065</v>
       </c>
       <c r="J73" s="10">
         <v>1064</v>
@@ -12844,56 +13043,59 @@
       </c>
       <c r="AX73" s="25">
         <v>1015</v>
       </c>
       <c r="AY73" s="25">
         <v>1005</v>
       </c>
       <c r="AZ73" s="25">
         <v>1003</v>
       </c>
       <c r="BA73" s="25">
         <v>996</v>
       </c>
       <c r="BB73" s="25">
         <v>994</v>
       </c>
       <c r="BC73" s="25">
         <v>996</v>
       </c>
       <c r="BD73" s="25">
         <v>993</v>
       </c>
       <c r="BE73" s="25">
         <v>987</v>
       </c>
+      <c r="BF73" s="11">
+        <v>975</v>
+      </c>
     </row>
-    <row r="74" spans="1:57">
-      <c r="A74" s="51">
+    <row r="74" spans="1:58">
+      <c r="A74" s="50">
         <v>156000000</v>
       </c>
-      <c r="B74" s="56" t="s">
+      <c r="B74" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C74" s="33">
         <v>15134</v>
       </c>
       <c r="D74" s="10">
         <v>15146</v>
       </c>
       <c r="E74" s="10">
         <v>15156</v>
       </c>
       <c r="F74" s="10">
         <v>15176</v>
       </c>
       <c r="G74" s="10">
         <v>15180</v>
       </c>
       <c r="H74" s="10">
         <v>15175</v>
       </c>
       <c r="I74" s="10">
         <v>15182</v>
       </c>
       <c r="J74" s="10">
         <v>15171</v>
@@ -13017,56 +13219,59 @@
       </c>
       <c r="AX74" s="25">
         <v>15225</v>
       </c>
       <c r="AY74" s="25">
         <v>15244</v>
       </c>
       <c r="AZ74" s="25">
         <v>15254</v>
       </c>
       <c r="BA74" s="25">
         <v>15254</v>
       </c>
       <c r="BB74" s="25">
         <v>15251</v>
       </c>
       <c r="BC74" s="25">
         <v>15255</v>
       </c>
       <c r="BD74" s="25">
         <v>15267</v>
       </c>
       <c r="BE74" s="25">
         <v>15323</v>
       </c>
+      <c r="BF74" s="11">
+        <v>15348</v>
+      </c>
     </row>
-    <row r="75" spans="1:57">
-      <c r="A75" s="51">
+    <row r="75" spans="1:58">
+      <c r="A75" s="50">
         <v>156400000</v>
       </c>
-      <c r="B75" s="56" t="s">
+      <c r="B75" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C75" s="33">
         <v>13908</v>
       </c>
       <c r="D75" s="10">
         <v>13916</v>
       </c>
       <c r="E75" s="10">
         <v>13924</v>
       </c>
       <c r="F75" s="10">
         <v>13929</v>
       </c>
       <c r="G75" s="10">
         <v>13943</v>
       </c>
       <c r="H75" s="10">
         <v>13957</v>
       </c>
       <c r="I75" s="10">
         <v>13954</v>
       </c>
       <c r="J75" s="10">
         <v>13963</v>
@@ -13190,115 +13395,120 @@
       </c>
       <c r="AX75" s="25">
         <v>13560</v>
       </c>
       <c r="AY75" s="25">
         <v>13541</v>
       </c>
       <c r="AZ75" s="25">
         <v>13519</v>
       </c>
       <c r="BA75" s="25">
         <v>13503</v>
       </c>
       <c r="BB75" s="25">
         <v>13467</v>
       </c>
       <c r="BC75" s="25">
         <v>13479</v>
       </c>
       <c r="BD75" s="25">
         <v>13489</v>
       </c>
       <c r="BE75" s="25">
         <v>13485</v>
       </c>
+      <c r="BF75" s="11">
+        <v>13452</v>
+      </c>
     </row>
-    <row r="76" spans="1:57">
-      <c r="B76" s="77" t="s">
+    <row r="76" spans="1:58">
+      <c r="B76" s="76" t="s">
         <v>37</v>
       </c>
-      <c r="C76" s="77"/>
-[...52 lines deleted...]
-      <c r="BD76" s="77"/>
+      <c r="C76" s="76"/>
+      <c r="D76" s="76"/>
+      <c r="E76" s="76"/>
+      <c r="F76" s="76"/>
+      <c r="G76" s="76"/>
+      <c r="H76" s="76"/>
+      <c r="I76" s="76"/>
+      <c r="J76" s="76"/>
+      <c r="K76" s="76"/>
+      <c r="L76" s="76"/>
+      <c r="M76" s="76"/>
+      <c r="N76" s="76"/>
+      <c r="O76" s="76"/>
+      <c r="P76" s="76"/>
+      <c r="Q76" s="76"/>
+      <c r="R76" s="76"/>
+      <c r="S76" s="76"/>
+      <c r="T76" s="76"/>
+      <c r="U76" s="76"/>
+      <c r="V76" s="76"/>
+      <c r="W76" s="76"/>
+      <c r="X76" s="76"/>
+      <c r="Y76" s="76"/>
+      <c r="Z76" s="76"/>
+      <c r="AA76" s="76"/>
+      <c r="AB76" s="76"/>
+      <c r="AC76" s="76"/>
+      <c r="AD76" s="76"/>
+      <c r="AE76" s="76"/>
+      <c r="AF76" s="76"/>
+      <c r="AG76" s="76"/>
+      <c r="AH76" s="76"/>
+      <c r="AI76" s="76"/>
+      <c r="AJ76" s="76"/>
+      <c r="AK76" s="76"/>
+      <c r="AL76" s="76"/>
+      <c r="AM76" s="76"/>
+      <c r="AN76" s="76"/>
+      <c r="AO76" s="76"/>
+      <c r="AP76" s="76"/>
+      <c r="AQ76" s="76"/>
+      <c r="AR76" s="76"/>
+      <c r="AS76" s="76"/>
+      <c r="AT76" s="76"/>
+      <c r="AU76" s="76"/>
+      <c r="AV76" s="76"/>
+      <c r="AW76" s="76"/>
+      <c r="AX76" s="76"/>
+      <c r="AY76" s="76"/>
+      <c r="AZ76" s="76"/>
+      <c r="BA76" s="76"/>
+      <c r="BB76" s="76"/>
+      <c r="BC76" s="76"/>
+      <c r="BD76" s="76"/>
+      <c r="BE76" s="76"/>
+      <c r="BF76" s="76"/>
     </row>
-    <row r="77" spans="1:57">
-      <c r="A77" s="51">
+    <row r="77" spans="1:58">
+      <c r="A77" s="50">
         <v>150000000</v>
       </c>
-      <c r="B77" s="55" t="s">
+      <c r="B77" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C77" s="2">
         <v>235615</v>
       </c>
       <c r="D77" s="2">
         <v>235611</v>
       </c>
       <c r="E77" s="2">
         <v>235638</v>
       </c>
       <c r="F77" s="2">
         <v>235752</v>
       </c>
       <c r="G77" s="2">
         <v>235706</v>
       </c>
       <c r="H77" s="2">
         <v>235764</v>
       </c>
       <c r="I77" s="2">
         <v>235777</v>
       </c>
       <c r="J77" s="2">
         <v>235849</v>
@@ -13422,56 +13632,59 @@
       </c>
       <c r="AX77" s="14">
         <v>226860</v>
       </c>
       <c r="AY77" s="14">
         <v>226555</v>
       </c>
       <c r="AZ77" s="3">
         <v>226362</v>
       </c>
       <c r="BA77" s="13">
         <v>226069</v>
       </c>
       <c r="BB77" s="11">
         <v>225745</v>
       </c>
       <c r="BC77" s="11">
         <v>225577</v>
       </c>
       <c r="BD77" s="11">
         <v>225464</v>
       </c>
       <c r="BE77" s="25">
         <v>225010</v>
       </c>
+      <c r="BF77" s="11">
+        <v>224556</v>
+      </c>
     </row>
-    <row r="78" spans="1:57">
-      <c r="A78" s="51">
+    <row r="78" spans="1:58">
+      <c r="A78" s="50">
         <v>153200000</v>
       </c>
-      <c r="B78" s="56" t="s">
+      <c r="B78" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="9">
         <v>20417</v>
       </c>
       <c r="D78" s="2">
         <v>20437</v>
       </c>
       <c r="E78" s="2">
         <v>20453</v>
       </c>
       <c r="F78" s="2">
         <v>20488</v>
       </c>
       <c r="G78" s="2">
         <v>20509</v>
       </c>
       <c r="H78" s="2">
         <v>20550</v>
       </c>
       <c r="I78" s="2">
         <v>20557</v>
       </c>
       <c r="J78" s="2">
         <v>20492</v>
@@ -13595,56 +13808,59 @@
       </c>
       <c r="AX78" s="25">
         <v>20719</v>
       </c>
       <c r="AY78" s="25">
         <v>20711</v>
       </c>
       <c r="AZ78" s="32">
         <v>20720</v>
       </c>
       <c r="BA78" s="11">
         <v>20697</v>
       </c>
       <c r="BB78" s="25">
         <v>20681</v>
       </c>
       <c r="BC78" s="11">
         <v>20678</v>
       </c>
       <c r="BD78" s="11">
         <v>20717</v>
       </c>
       <c r="BE78" s="25">
         <v>20700</v>
       </c>
+      <c r="BF78" s="11">
+        <v>20681</v>
+      </c>
     </row>
-    <row r="79" spans="1:57">
-      <c r="A79" s="51">
+    <row r="79" spans="1:58">
+      <c r="A79" s="50">
         <v>153400000</v>
       </c>
-      <c r="B79" s="56" t="s">
+      <c r="B79" s="55" t="s">
         <v>42</v>
       </c>
       <c r="C79" s="9">
         <v>20869</v>
       </c>
       <c r="D79" s="2">
         <v>20855</v>
       </c>
       <c r="E79" s="2">
         <v>20861</v>
       </c>
       <c r="F79" s="2">
         <v>20852</v>
       </c>
       <c r="G79" s="2">
         <v>20828</v>
       </c>
       <c r="H79" s="2">
         <v>20829</v>
       </c>
       <c r="I79" s="2">
         <v>20817</v>
       </c>
       <c r="J79" s="2">
         <v>20614</v>
@@ -13768,56 +13984,59 @@
       </c>
       <c r="AX79" s="25">
         <v>19544</v>
       </c>
       <c r="AY79" s="25">
         <v>19514</v>
       </c>
       <c r="AZ79" s="32">
         <v>19486</v>
       </c>
       <c r="BA79" s="11">
         <v>19482</v>
       </c>
       <c r="BB79" s="25">
         <v>19450</v>
       </c>
       <c r="BC79" s="11">
         <v>19457</v>
       </c>
       <c r="BD79" s="11">
         <v>19439</v>
       </c>
       <c r="BE79" s="25">
         <v>19411</v>
       </c>
+      <c r="BF79" s="11">
+        <v>19331</v>
+      </c>
     </row>
-    <row r="80" spans="1:57">
-      <c r="A80" s="51">
+    <row r="80" spans="1:58">
+      <c r="A80" s="50">
         <v>153600000</v>
       </c>
-      <c r="B80" s="56" t="s">
+      <c r="B80" s="55" t="s">
         <v>47</v>
       </c>
       <c r="C80" s="9">
         <v>22732</v>
       </c>
       <c r="D80" s="2">
         <v>22741</v>
       </c>
       <c r="E80" s="2">
         <v>22765</v>
       </c>
       <c r="F80" s="2">
         <v>22801</v>
       </c>
       <c r="G80" s="2">
         <v>22806</v>
       </c>
       <c r="H80" s="2">
         <v>22837</v>
       </c>
       <c r="I80" s="2">
         <v>22866</v>
       </c>
       <c r="J80" s="2">
         <v>22773</v>
@@ -13941,56 +14160,59 @@
       </c>
       <c r="AX80" s="25">
         <v>22326</v>
       </c>
       <c r="AY80" s="25">
         <v>22285</v>
       </c>
       <c r="AZ80" s="32">
         <v>22285</v>
       </c>
       <c r="BA80" s="11">
         <v>22238</v>
       </c>
       <c r="BB80" s="25">
         <v>22212</v>
       </c>
       <c r="BC80" s="11">
         <v>22176</v>
       </c>
       <c r="BD80" s="11">
         <v>22182</v>
       </c>
       <c r="BE80" s="25">
         <v>22107</v>
       </c>
+      <c r="BF80" s="11">
+        <v>22068</v>
+      </c>
     </row>
     <row r="81" spans="1:58">
-      <c r="A81" s="51">
+      <c r="A81" s="50">
         <v>154000000</v>
       </c>
-      <c r="B81" s="56" t="s">
+      <c r="B81" s="55" t="s">
         <v>43</v>
       </c>
       <c r="C81" s="9">
         <v>15465</v>
       </c>
       <c r="D81" s="2">
         <v>15440</v>
       </c>
       <c r="E81" s="2">
         <v>15429</v>
       </c>
       <c r="F81" s="2">
         <v>15420</v>
       </c>
       <c r="G81" s="2">
         <v>15394</v>
       </c>
       <c r="H81" s="2">
         <v>15377</v>
       </c>
       <c r="I81" s="2">
         <v>15355</v>
       </c>
       <c r="J81" s="2">
         <v>15339</v>
@@ -14114,56 +14336,59 @@
       </c>
       <c r="AX81" s="25">
         <v>14917</v>
       </c>
       <c r="AY81" s="25">
         <v>14870</v>
       </c>
       <c r="AZ81" s="32">
         <v>14860</v>
       </c>
       <c r="BA81" s="11">
         <v>14853</v>
       </c>
       <c r="BB81" s="25">
         <v>14846</v>
       </c>
       <c r="BC81" s="11">
         <v>14840</v>
       </c>
       <c r="BD81" s="11">
         <v>14828</v>
       </c>
       <c r="BE81" s="25">
         <v>14769</v>
       </c>
+      <c r="BF81" s="11">
+        <v>14732</v>
+      </c>
     </row>
     <row r="82" spans="1:58">
-      <c r="A82" s="51">
+      <c r="A82" s="50">
         <v>154200000</v>
       </c>
-      <c r="B82" s="56" t="s">
+      <c r="B82" s="55" t="s">
         <v>44</v>
       </c>
       <c r="C82" s="9">
         <v>16036</v>
       </c>
       <c r="D82" s="2">
         <v>16034</v>
       </c>
       <c r="E82" s="2">
         <v>16045</v>
       </c>
       <c r="F82" s="2">
         <v>16031</v>
       </c>
       <c r="G82" s="2">
         <v>16034</v>
       </c>
       <c r="H82" s="2">
         <v>16025</v>
       </c>
       <c r="I82" s="2">
         <v>16019</v>
       </c>
       <c r="J82" s="2">
         <v>16102</v>
@@ -14287,56 +14512,59 @@
       </c>
       <c r="AX82" s="25">
         <v>15361</v>
       </c>
       <c r="AY82" s="25">
         <v>15374</v>
       </c>
       <c r="AZ82" s="32">
         <v>15387</v>
       </c>
       <c r="BA82" s="11">
         <v>15358</v>
       </c>
       <c r="BB82" s="25">
         <v>15325</v>
       </c>
       <c r="BC82" s="11">
         <v>15313</v>
       </c>
       <c r="BD82" s="11">
         <v>15290</v>
       </c>
       <c r="BE82" s="25">
         <v>15302</v>
       </c>
+      <c r="BF82" s="11">
+        <v>15308</v>
+      </c>
     </row>
     <row r="83" spans="1:58">
-      <c r="A83" s="51">
+      <c r="A83" s="50">
         <v>154600000</v>
       </c>
-      <c r="B83" s="56" t="s">
+      <c r="B83" s="55" t="s">
         <v>45</v>
       </c>
       <c r="C83" s="9">
         <v>29533</v>
       </c>
       <c r="D83" s="2">
         <v>29522</v>
       </c>
       <c r="E83" s="2">
         <v>29522</v>
       </c>
       <c r="F83" s="2">
         <v>29526</v>
       </c>
       <c r="G83" s="2">
         <v>29516</v>
       </c>
       <c r="H83" s="2">
         <v>29503</v>
       </c>
       <c r="I83" s="2">
         <v>29521</v>
       </c>
       <c r="J83" s="2">
         <v>29522</v>
@@ -14460,56 +14688,59 @@
       </c>
       <c r="AX83" s="25">
         <v>29139</v>
       </c>
       <c r="AY83" s="25">
         <v>29131</v>
       </c>
       <c r="AZ83" s="32">
         <v>29116</v>
       </c>
       <c r="BA83" s="11">
         <v>29105</v>
       </c>
       <c r="BB83" s="25">
         <v>29091</v>
       </c>
       <c r="BC83" s="11">
         <v>29101</v>
       </c>
       <c r="BD83" s="11">
         <v>29113</v>
       </c>
       <c r="BE83" s="25">
         <v>29079</v>
       </c>
+      <c r="BF83" s="11">
+        <v>29048</v>
+      </c>
     </row>
     <row r="84" spans="1:58">
-      <c r="A84" s="51">
+      <c r="A84" s="50">
         <v>154800000</v>
       </c>
-      <c r="B84" s="56" t="s">
+      <c r="B84" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C84" s="9">
         <v>16001</v>
       </c>
       <c r="D84" s="2">
         <v>15993</v>
       </c>
       <c r="E84" s="2">
         <v>15969</v>
       </c>
       <c r="F84" s="2">
         <v>15966</v>
       </c>
       <c r="G84" s="2">
         <v>15968</v>
       </c>
       <c r="H84" s="2">
         <v>15955</v>
       </c>
       <c r="I84" s="2">
         <v>15948</v>
       </c>
       <c r="J84" s="2">
         <v>16380</v>
@@ -14633,53 +14864,56 @@
       </c>
       <c r="AX84" s="25">
         <v>14858</v>
       </c>
       <c r="AY84" s="25">
         <v>14809</v>
       </c>
       <c r="AZ84" s="32">
         <v>14803</v>
       </c>
       <c r="BA84" s="11">
         <v>14760</v>
       </c>
       <c r="BB84" s="25">
         <v>14728</v>
       </c>
       <c r="BC84" s="11">
         <v>14736</v>
       </c>
       <c r="BD84" s="11">
         <v>14718</v>
       </c>
       <c r="BE84" s="25">
         <v>14691</v>
       </c>
+      <c r="BF84" s="11">
+        <v>14684</v>
+      </c>
     </row>
     <row r="85" spans="1:58">
-      <c r="A85" s="51">
+      <c r="A85" s="50">
         <v>155200000</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="9">
         <v>16085</v>
       </c>
       <c r="D85" s="2">
         <v>16073</v>
       </c>
       <c r="E85" s="2">
         <v>16106</v>
       </c>
       <c r="F85" s="2">
         <v>16122</v>
       </c>
       <c r="G85" s="2">
         <v>16117</v>
       </c>
       <c r="H85" s="2">
         <v>16108</v>
       </c>
       <c r="I85" s="2">
         <v>16123</v>
@@ -14806,56 +15040,59 @@
       </c>
       <c r="AX85" s="25">
         <v>15094</v>
       </c>
       <c r="AY85" s="25">
         <v>15070</v>
       </c>
       <c r="AZ85" s="32">
         <v>15003</v>
       </c>
       <c r="BA85" s="11">
         <v>14921</v>
       </c>
       <c r="BB85" s="25">
         <v>14855</v>
       </c>
       <c r="BC85" s="11">
         <v>14825</v>
       </c>
       <c r="BD85" s="11">
         <v>14802</v>
       </c>
       <c r="BE85" s="25">
         <v>14785</v>
       </c>
+      <c r="BF85" s="11">
+        <v>14730</v>
+      </c>
     </row>
     <row r="86" spans="1:58">
-      <c r="A86" s="51">
+      <c r="A86" s="50">
         <v>155600000</v>
       </c>
-      <c r="B86" s="56" t="s">
+      <c r="B86" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C86" s="9">
         <v>33484</v>
       </c>
       <c r="D86" s="2">
         <v>33512</v>
       </c>
       <c r="E86" s="2">
         <v>33520</v>
       </c>
       <c r="F86" s="2">
         <v>33569</v>
       </c>
       <c r="G86" s="2">
         <v>33574</v>
       </c>
       <c r="H86" s="2">
         <v>33615</v>
       </c>
       <c r="I86" s="2">
         <v>33615</v>
       </c>
       <c r="J86" s="2">
         <v>33657</v>
@@ -14979,56 +15216,59 @@
       </c>
       <c r="AX86" s="25">
         <v>32097</v>
       </c>
       <c r="AY86" s="25">
         <v>32034</v>
       </c>
       <c r="AZ86" s="32">
         <v>31978</v>
       </c>
       <c r="BA86" s="11">
         <v>31985</v>
       </c>
       <c r="BB86" s="25">
         <v>31977</v>
       </c>
       <c r="BC86" s="11">
         <v>31940</v>
       </c>
       <c r="BD86" s="11">
         <v>31957</v>
       </c>
       <c r="BE86" s="25">
         <v>31867</v>
       </c>
+      <c r="BF86" s="11">
+        <v>31743</v>
+      </c>
     </row>
     <row r="87" spans="1:58">
-      <c r="A87" s="51">
+      <c r="A87" s="50">
         <v>156000000</v>
       </c>
-      <c r="B87" s="56" t="s">
+      <c r="B87" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C87" s="9">
         <v>16356</v>
       </c>
       <c r="D87" s="2">
         <v>16359</v>
       </c>
       <c r="E87" s="2">
         <v>16334</v>
       </c>
       <c r="F87" s="2">
         <v>16328</v>
       </c>
       <c r="G87" s="2">
         <v>16321</v>
       </c>
       <c r="H87" s="2">
         <v>16334</v>
       </c>
       <c r="I87" s="2">
         <v>16353</v>
       </c>
       <c r="J87" s="2">
         <v>16355</v>
@@ -15152,56 +15392,59 @@
       </c>
       <c r="AX87" s="25">
         <v>15643</v>
       </c>
       <c r="AY87" s="25">
         <v>15625</v>
       </c>
       <c r="AZ87" s="32">
         <v>15609</v>
       </c>
       <c r="BA87" s="11">
         <v>15584</v>
       </c>
       <c r="BB87" s="25">
         <v>15547</v>
       </c>
       <c r="BC87" s="11">
         <v>15517</v>
       </c>
       <c r="BD87" s="11">
         <v>15468</v>
       </c>
       <c r="BE87" s="25">
         <v>15401</v>
       </c>
+      <c r="BF87" s="11">
+        <v>15329</v>
+      </c>
     </row>
     <row r="88" spans="1:58">
-      <c r="A88" s="51">
+      <c r="A88" s="50">
         <v>156400000</v>
       </c>
-      <c r="B88" s="56" t="s">
+      <c r="B88" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C88" s="9">
         <v>14658</v>
       </c>
       <c r="D88" s="2">
         <v>14652</v>
       </c>
       <c r="E88" s="2">
         <v>14632</v>
       </c>
       <c r="F88" s="2">
         <v>14641</v>
       </c>
       <c r="G88" s="2">
         <v>14632</v>
       </c>
       <c r="H88" s="2">
         <v>14618</v>
       </c>
       <c r="I88" s="2">
         <v>14607</v>
       </c>
       <c r="J88" s="2">
         <v>14575</v>
@@ -15325,56 +15568,59 @@
       </c>
       <c r="AX88" s="25">
         <v>13799</v>
       </c>
       <c r="AY88" s="25">
         <v>13795</v>
       </c>
       <c r="AZ88" s="32">
         <v>13808</v>
       </c>
       <c r="BA88" s="11">
         <v>13785</v>
       </c>
       <c r="BB88" s="25">
         <v>13760</v>
       </c>
       <c r="BC88" s="11">
         <v>13752</v>
       </c>
       <c r="BD88" s="11">
         <v>13723</v>
       </c>
       <c r="BE88" s="25">
         <v>13669</v>
       </c>
+      <c r="BF88" s="11">
+        <v>13665</v>
+      </c>
     </row>
     <row r="89" spans="1:58">
-      <c r="A89" s="51">
+      <c r="A89" s="50">
         <v>156800000</v>
       </c>
-      <c r="B89" s="56" t="s">
+      <c r="B89" s="55" t="s">
         <v>51</v>
       </c>
       <c r="C89" s="9">
         <v>13979</v>
       </c>
       <c r="D89" s="2">
         <v>13993</v>
       </c>
       <c r="E89" s="2">
         <v>14002</v>
       </c>
       <c r="F89" s="2">
         <v>14008</v>
       </c>
       <c r="G89" s="2">
         <v>14007</v>
       </c>
       <c r="H89" s="2">
         <v>14013</v>
       </c>
       <c r="I89" s="2">
         <v>13996</v>
       </c>
       <c r="J89" s="2">
         <v>13928</v>
@@ -15498,116 +15744,120 @@
       </c>
       <c r="AX89" s="25">
         <v>13363</v>
       </c>
       <c r="AY89" s="25">
         <v>13337</v>
       </c>
       <c r="AZ89" s="30">
         <v>13307</v>
       </c>
       <c r="BA89" s="25">
         <v>13301</v>
       </c>
       <c r="BB89" s="25">
         <v>13273</v>
       </c>
       <c r="BC89" s="25">
         <v>13242</v>
       </c>
       <c r="BD89" s="25">
         <v>13227</v>
       </c>
       <c r="BE89" s="25">
         <v>13229</v>
       </c>
-      <c r="BF89" s="50"/>
+      <c r="BF89" s="11">
+        <v>13237</v>
+      </c>
     </row>
     <row r="90" spans="1:58">
-      <c r="B90" s="72" t="s">
+      <c r="B90" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="C90" s="72"/>
-[...52 lines deleted...]
-      <c r="BD90" s="72"/>
+      <c r="C90" s="71"/>
+      <c r="D90" s="71"/>
+      <c r="E90" s="71"/>
+      <c r="F90" s="71"/>
+      <c r="G90" s="71"/>
+      <c r="H90" s="71"/>
+      <c r="I90" s="71"/>
+      <c r="J90" s="71"/>
+      <c r="K90" s="71"/>
+      <c r="L90" s="71"/>
+      <c r="M90" s="71"/>
+      <c r="N90" s="71"/>
+      <c r="O90" s="71"/>
+      <c r="P90" s="71"/>
+      <c r="Q90" s="71"/>
+      <c r="R90" s="71"/>
+      <c r="S90" s="71"/>
+      <c r="T90" s="71"/>
+      <c r="U90" s="71"/>
+      <c r="V90" s="71"/>
+      <c r="W90" s="71"/>
+      <c r="X90" s="71"/>
+      <c r="Y90" s="71"/>
+      <c r="Z90" s="71"/>
+      <c r="AA90" s="71"/>
+      <c r="AB90" s="71"/>
+      <c r="AC90" s="71"/>
+      <c r="AD90" s="71"/>
+      <c r="AE90" s="71"/>
+      <c r="AF90" s="71"/>
+      <c r="AG90" s="71"/>
+      <c r="AH90" s="71"/>
+      <c r="AI90" s="71"/>
+      <c r="AJ90" s="71"/>
+      <c r="AK90" s="71"/>
+      <c r="AL90" s="71"/>
+      <c r="AM90" s="71"/>
+      <c r="AN90" s="71"/>
+      <c r="AO90" s="71"/>
+      <c r="AP90" s="71"/>
+      <c r="AQ90" s="71"/>
+      <c r="AR90" s="71"/>
+      <c r="AS90" s="71"/>
+      <c r="AT90" s="71"/>
+      <c r="AU90" s="71"/>
+      <c r="AV90" s="71"/>
+      <c r="AW90" s="71"/>
+      <c r="AX90" s="71"/>
+      <c r="AY90" s="71"/>
+      <c r="AZ90" s="71"/>
+      <c r="BA90" s="71"/>
+      <c r="BB90" s="71"/>
+      <c r="BC90" s="71"/>
+      <c r="BD90" s="71"/>
+      <c r="BE90" s="71"/>
+      <c r="BF90" s="71"/>
     </row>
     <row r="91" spans="1:58">
-      <c r="A91" s="51">
+      <c r="A91" s="50">
         <v>150000000</v>
       </c>
-      <c r="B91" s="55" t="s">
+      <c r="B91" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C91" s="19">
         <v>120553</v>
       </c>
       <c r="D91" s="19">
         <v>120560</v>
       </c>
       <c r="E91" s="19">
         <v>120568</v>
       </c>
       <c r="F91" s="19">
         <v>120607</v>
       </c>
       <c r="G91" s="19">
         <v>120586</v>
       </c>
       <c r="H91" s="19">
         <v>120631</v>
       </c>
       <c r="I91" s="19">
         <v>120698</v>
       </c>
       <c r="J91" s="19">
         <v>12800</v>
@@ -15731,56 +15981,59 @@
       </c>
       <c r="AX91" s="14">
         <v>117106</v>
       </c>
       <c r="AY91" s="14">
         <v>116965</v>
       </c>
       <c r="AZ91" s="14">
         <v>116888</v>
       </c>
       <c r="BA91" s="13">
         <v>116764</v>
       </c>
       <c r="BB91" s="14">
         <v>116627</v>
       </c>
       <c r="BC91" s="11">
         <v>116555</v>
       </c>
       <c r="BD91" s="13">
         <v>116499</v>
       </c>
       <c r="BE91" s="25">
         <v>116334</v>
       </c>
+      <c r="BF91" s="11">
+        <v>116180</v>
+      </c>
     </row>
     <row r="92" spans="1:58">
-      <c r="A92" s="51">
+      <c r="A92" s="50">
         <v>153200000</v>
       </c>
-      <c r="B92" s="56" t="s">
+      <c r="B92" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C92" s="33">
         <v>10480</v>
       </c>
       <c r="D92" s="10">
         <v>10487</v>
       </c>
       <c r="E92" s="10">
         <v>10503</v>
       </c>
       <c r="F92" s="10">
         <v>10521</v>
       </c>
       <c r="G92" s="10">
         <v>10529</v>
       </c>
       <c r="H92" s="10">
         <v>10547</v>
       </c>
       <c r="I92" s="10">
         <v>10565</v>
       </c>
       <c r="J92" s="10">
         <v>10578</v>
@@ -15904,56 +16157,59 @@
       </c>
       <c r="AX92" s="25">
         <v>10789</v>
       </c>
       <c r="AY92" s="25">
         <v>10789</v>
       </c>
       <c r="AZ92" s="25">
         <v>10786</v>
       </c>
       <c r="BA92" s="25">
         <v>10786</v>
       </c>
       <c r="BB92" s="25">
         <v>10782</v>
       </c>
       <c r="BC92" s="11">
         <v>10791</v>
       </c>
       <c r="BD92" s="25">
         <v>10807</v>
       </c>
       <c r="BE92" s="25">
         <v>10815</v>
       </c>
+      <c r="BF92" s="11">
+        <v>10815</v>
+      </c>
     </row>
     <row r="93" spans="1:58">
-      <c r="A93" s="51">
+      <c r="A93" s="50">
         <v>153400000</v>
       </c>
-      <c r="B93" s="56" t="s">
+      <c r="B93" s="55" t="s">
         <v>42</v>
       </c>
       <c r="C93" s="33">
         <v>10768</v>
       </c>
       <c r="D93" s="10">
         <v>10763</v>
       </c>
       <c r="E93" s="10">
         <v>10761</v>
       </c>
       <c r="F93" s="10">
         <v>10762</v>
       </c>
       <c r="G93" s="10">
         <v>10753</v>
       </c>
       <c r="H93" s="10">
         <v>10756</v>
       </c>
       <c r="I93" s="10">
         <v>10747</v>
       </c>
       <c r="J93" s="10">
         <v>10754</v>
@@ -16077,56 +16333,59 @@
       </c>
       <c r="AX93" s="25">
         <v>10144</v>
       </c>
       <c r="AY93" s="25">
         <v>10146</v>
       </c>
       <c r="AZ93" s="25">
         <v>10136</v>
       </c>
       <c r="BA93" s="25">
         <v>10147</v>
       </c>
       <c r="BB93" s="25">
         <v>10138</v>
       </c>
       <c r="BC93" s="11">
         <v>10129</v>
       </c>
       <c r="BD93" s="25">
         <v>10125</v>
       </c>
       <c r="BE93" s="25">
         <v>10110</v>
       </c>
+      <c r="BF93" s="11">
+        <v>10074</v>
+      </c>
     </row>
     <row r="94" spans="1:58">
-      <c r="A94" s="51">
+      <c r="A94" s="50">
         <v>153600000</v>
       </c>
-      <c r="B94" s="56" t="s">
+      <c r="B94" s="55" t="s">
         <v>47</v>
       </c>
       <c r="C94" s="33">
         <v>11709</v>
       </c>
       <c r="D94" s="10">
         <v>11718</v>
       </c>
       <c r="E94" s="10">
         <v>11727</v>
       </c>
       <c r="F94" s="10">
         <v>11741</v>
       </c>
       <c r="G94" s="10">
         <v>11743</v>
       </c>
       <c r="H94" s="10">
         <v>11752</v>
       </c>
       <c r="I94" s="10">
         <v>11767</v>
       </c>
       <c r="J94" s="10">
         <v>11794</v>
@@ -16250,56 +16509,59 @@
       </c>
       <c r="AX94" s="25">
         <v>11512</v>
       </c>
       <c r="AY94" s="25">
         <v>11486</v>
       </c>
       <c r="AZ94" s="25">
         <v>11477</v>
       </c>
       <c r="BA94" s="25">
         <v>11453</v>
       </c>
       <c r="BB94" s="25">
         <v>11445</v>
       </c>
       <c r="BC94" s="11">
         <v>11423</v>
       </c>
       <c r="BD94" s="25">
         <v>11428</v>
       </c>
       <c r="BE94" s="25">
         <v>11390</v>
       </c>
+      <c r="BF94" s="11">
+        <v>11385</v>
+      </c>
     </row>
     <row r="95" spans="1:58">
-      <c r="A95" s="51">
+      <c r="A95" s="50">
         <v>154000000</v>
       </c>
-      <c r="B95" s="56" t="s">
+      <c r="B95" s="55" t="s">
         <v>43</v>
       </c>
       <c r="C95" s="33">
         <v>7730</v>
       </c>
       <c r="D95" s="10">
         <v>7723</v>
       </c>
       <c r="E95" s="10">
         <v>7711</v>
       </c>
       <c r="F95" s="10">
         <v>7703</v>
       </c>
       <c r="G95" s="10">
         <v>7686</v>
       </c>
       <c r="H95" s="10">
         <v>7677</v>
       </c>
       <c r="I95" s="10">
         <v>7667</v>
       </c>
       <c r="J95" s="10">
         <v>7677</v>
@@ -16423,56 +16685,59 @@
       </c>
       <c r="AX95" s="25">
         <v>7506</v>
       </c>
       <c r="AY95" s="25">
         <v>7476</v>
       </c>
       <c r="AZ95" s="25">
         <v>7472</v>
       </c>
       <c r="BA95" s="25">
         <v>7470</v>
       </c>
       <c r="BB95" s="25">
         <v>7468</v>
       </c>
       <c r="BC95" s="11">
         <v>7457</v>
       </c>
       <c r="BD95" s="25">
         <v>7448</v>
       </c>
       <c r="BE95" s="25">
         <v>7420</v>
       </c>
+      <c r="BF95" s="11">
+        <v>7399</v>
+      </c>
     </row>
     <row r="96" spans="1:58">
-      <c r="A96" s="51">
+      <c r="A96" s="50">
         <v>154200000</v>
       </c>
-      <c r="B96" s="56" t="s">
+      <c r="B96" s="55" t="s">
         <v>44</v>
       </c>
       <c r="C96" s="33">
         <v>8231</v>
       </c>
       <c r="D96" s="10">
         <v>8226</v>
       </c>
       <c r="E96" s="10">
         <v>8227</v>
       </c>
       <c r="F96" s="10">
         <v>8215</v>
       </c>
       <c r="G96" s="10">
         <v>8218</v>
       </c>
       <c r="H96" s="10">
         <v>8222</v>
       </c>
       <c r="I96" s="10">
         <v>8226</v>
       </c>
       <c r="J96" s="10">
         <v>8242</v>
@@ -16596,56 +16861,59 @@
       </c>
       <c r="AX96" s="25">
         <v>7967</v>
       </c>
       <c r="AY96" s="25">
         <v>7984</v>
       </c>
       <c r="AZ96" s="25">
         <v>7997</v>
       </c>
       <c r="BA96" s="25">
         <v>7989</v>
       </c>
       <c r="BB96" s="25">
         <v>7978</v>
       </c>
       <c r="BC96" s="11">
         <v>7973</v>
       </c>
       <c r="BD96" s="25">
         <v>7960</v>
       </c>
       <c r="BE96" s="25">
         <v>7966</v>
       </c>
+      <c r="BF96" s="11">
+        <v>7973</v>
+      </c>
     </row>
-    <row r="97" spans="1:57">
-      <c r="A97" s="51">
+    <row r="97" spans="1:58">
+      <c r="A97" s="50">
         <v>154600000</v>
       </c>
-      <c r="B97" s="56" t="s">
+      <c r="B97" s="55" t="s">
         <v>45</v>
       </c>
       <c r="C97" s="33">
         <v>14761</v>
       </c>
       <c r="D97" s="10">
         <v>14762</v>
       </c>
       <c r="E97" s="10">
         <v>14764</v>
       </c>
       <c r="F97" s="10">
         <v>14768</v>
       </c>
       <c r="G97" s="10">
         <v>14766</v>
       </c>
       <c r="H97" s="10">
         <v>14755</v>
       </c>
       <c r="I97" s="10">
         <v>14771</v>
       </c>
       <c r="J97" s="10">
         <v>14768</v>
@@ -16769,56 +17037,59 @@
       </c>
       <c r="AX97" s="25">
         <v>14667</v>
       </c>
       <c r="AY97" s="25">
         <v>14667</v>
       </c>
       <c r="AZ97" s="25">
         <v>14683</v>
       </c>
       <c r="BA97" s="25">
         <v>14678</v>
       </c>
       <c r="BB97" s="25">
         <v>14675</v>
       </c>
       <c r="BC97" s="11">
         <v>14695</v>
       </c>
       <c r="BD97" s="25">
         <v>14710</v>
       </c>
       <c r="BE97" s="25">
         <v>14697</v>
       </c>
+      <c r="BF97" s="11">
+        <v>14682</v>
+      </c>
     </row>
-    <row r="98" spans="1:57">
-      <c r="A98" s="51">
+    <row r="98" spans="1:58">
+      <c r="A98" s="50">
         <v>154800000</v>
       </c>
-      <c r="B98" s="56" t="s">
+      <c r="B98" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C98" s="33">
         <v>8321</v>
       </c>
       <c r="D98" s="10">
         <v>8311</v>
       </c>
       <c r="E98" s="10">
         <v>8298</v>
       </c>
       <c r="F98" s="10">
         <v>8291</v>
       </c>
       <c r="G98" s="10">
         <v>8298</v>
       </c>
       <c r="H98" s="10">
         <v>8294</v>
       </c>
       <c r="I98" s="10">
         <v>8297</v>
       </c>
       <c r="J98" s="10">
         <v>8294</v>
@@ -16942,53 +17213,56 @@
       </c>
       <c r="AX98" s="25">
         <v>7836</v>
       </c>
       <c r="AY98" s="25">
         <v>7797</v>
       </c>
       <c r="AZ98" s="25">
         <v>7794</v>
       </c>
       <c r="BA98" s="25">
         <v>7766</v>
       </c>
       <c r="BB98" s="25">
         <v>7761</v>
       </c>
       <c r="BC98" s="11">
         <v>7767</v>
       </c>
       <c r="BD98" s="25">
         <v>7754</v>
       </c>
       <c r="BE98" s="25">
         <v>7744</v>
       </c>
+      <c r="BF98" s="11">
+        <v>7734</v>
+      </c>
     </row>
-    <row r="99" spans="1:57">
-      <c r="A99" s="51">
+    <row r="99" spans="1:58">
+      <c r="A99" s="50">
         <v>155200000</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C99" s="33">
         <v>8338</v>
       </c>
       <c r="D99" s="10">
         <v>8336</v>
       </c>
       <c r="E99" s="10">
         <v>8351</v>
       </c>
       <c r="F99" s="10">
         <v>8361</v>
       </c>
       <c r="G99" s="10">
         <v>8356</v>
       </c>
       <c r="H99" s="10">
         <v>8355</v>
       </c>
       <c r="I99" s="10">
         <v>8370</v>
@@ -17115,56 +17389,59 @@
       </c>
       <c r="AX99" s="25">
         <v>7920</v>
       </c>
       <c r="AY99" s="25">
         <v>7905</v>
       </c>
       <c r="AZ99" s="25">
         <v>7871</v>
       </c>
       <c r="BA99" s="25">
         <v>7840</v>
       </c>
       <c r="BB99" s="25">
         <v>7799</v>
       </c>
       <c r="BC99" s="11">
         <v>7777</v>
       </c>
       <c r="BD99" s="25">
         <v>7760</v>
       </c>
       <c r="BE99" s="25">
         <v>7747</v>
       </c>
+      <c r="BF99" s="11">
+        <v>7724</v>
+      </c>
     </row>
-    <row r="100" spans="1:57">
-      <c r="A100" s="51">
+    <row r="100" spans="1:58">
+      <c r="A100" s="50">
         <v>155600000</v>
       </c>
-      <c r="B100" s="56" t="s">
+      <c r="B100" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C100" s="33">
         <v>17078</v>
       </c>
       <c r="D100" s="10">
         <v>17095</v>
       </c>
       <c r="E100" s="10">
         <v>17097</v>
       </c>
       <c r="F100" s="10">
         <v>17120</v>
       </c>
       <c r="G100" s="10">
         <v>17133</v>
       </c>
       <c r="H100" s="10">
         <v>17169</v>
       </c>
       <c r="I100" s="10">
         <v>17173</v>
       </c>
       <c r="J100" s="10">
         <v>17199</v>
@@ -17288,56 +17565,59 @@
       </c>
       <c r="AX100" s="25">
         <v>16563</v>
       </c>
       <c r="AY100" s="25">
         <v>16534</v>
       </c>
       <c r="AZ100" s="25">
         <v>16506</v>
       </c>
       <c r="BA100" s="25">
         <v>16507</v>
       </c>
       <c r="BB100" s="25">
         <v>16510</v>
       </c>
       <c r="BC100" s="11">
         <v>16499</v>
       </c>
       <c r="BD100" s="25">
         <v>16506</v>
       </c>
       <c r="BE100" s="25">
         <v>16487</v>
       </c>
+      <c r="BF100" s="11">
+        <v>16444</v>
+      </c>
     </row>
-    <row r="101" spans="1:57">
-      <c r="A101" s="51">
+    <row r="101" spans="1:58">
+      <c r="A101" s="50">
         <v>156000000</v>
       </c>
-      <c r="B101" s="56" t="s">
+      <c r="B101" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C101" s="33">
         <v>8329</v>
       </c>
       <c r="D101" s="10">
         <v>8331</v>
       </c>
       <c r="E101" s="10">
         <v>8317</v>
       </c>
       <c r="F101" s="10">
         <v>8310</v>
       </c>
       <c r="G101" s="10">
         <v>8291</v>
       </c>
       <c r="H101" s="10">
         <v>8297</v>
       </c>
       <c r="I101" s="10">
         <v>8317</v>
       </c>
       <c r="J101" s="10">
         <v>8331</v>
@@ -17461,56 +17741,59 @@
       </c>
       <c r="AX101" s="25">
         <v>8064</v>
       </c>
       <c r="AY101" s="25">
         <v>8058</v>
       </c>
       <c r="AZ101" s="25">
         <v>8053</v>
       </c>
       <c r="BA101" s="25">
         <v>8038</v>
       </c>
       <c r="BB101" s="25">
         <v>8009</v>
       </c>
       <c r="BC101" s="11">
         <v>7995</v>
       </c>
       <c r="BD101" s="25">
         <v>7975</v>
       </c>
       <c r="BE101" s="25">
         <v>7950</v>
       </c>
+      <c r="BF101" s="11">
+        <v>7920</v>
+      </c>
     </row>
-    <row r="102" spans="1:57">
-      <c r="A102" s="51">
+    <row r="102" spans="1:58">
+      <c r="A102" s="50">
         <v>156400000</v>
       </c>
-      <c r="B102" s="56" t="s">
+      <c r="B102" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C102" s="33">
         <v>7606</v>
       </c>
       <c r="D102" s="10">
         <v>7600</v>
       </c>
       <c r="E102" s="10">
         <v>7598</v>
       </c>
       <c r="F102" s="10">
         <v>7600</v>
       </c>
       <c r="G102" s="10">
         <v>7594</v>
       </c>
       <c r="H102" s="10">
         <v>7584</v>
       </c>
       <c r="I102" s="10">
         <v>7581</v>
       </c>
       <c r="J102" s="10">
         <v>7578</v>
@@ -17634,56 +17917,59 @@
       </c>
       <c r="AX102" s="25">
         <v>7150</v>
       </c>
       <c r="AY102" s="25">
         <v>7145</v>
       </c>
       <c r="AZ102" s="25">
         <v>7152</v>
       </c>
       <c r="BA102" s="25">
         <v>7138</v>
       </c>
       <c r="BB102" s="25">
         <v>7132</v>
       </c>
       <c r="BC102" s="25">
         <v>7129</v>
       </c>
       <c r="BD102" s="25">
         <v>7106</v>
       </c>
       <c r="BE102" s="25">
         <v>7086</v>
       </c>
+      <c r="BF102" s="11">
+        <v>7095</v>
+      </c>
     </row>
-    <row r="103" spans="1:57">
-      <c r="A103" s="51">
+    <row r="103" spans="1:58">
+      <c r="A103" s="50">
         <v>156800000</v>
       </c>
-      <c r="B103" s="56" t="s">
+      <c r="B103" s="55" t="s">
         <v>51</v>
       </c>
       <c r="C103" s="33">
         <v>7202</v>
       </c>
       <c r="D103" s="10">
         <v>7208</v>
       </c>
       <c r="E103" s="10">
         <v>7214</v>
       </c>
       <c r="F103" s="10">
         <v>7215</v>
       </c>
       <c r="G103" s="10">
         <v>7219</v>
       </c>
       <c r="H103" s="10">
         <v>7223</v>
       </c>
       <c r="I103" s="10">
         <v>7217</v>
       </c>
       <c r="J103" s="10">
         <v>7225</v>
@@ -17807,115 +18093,120 @@
       </c>
       <c r="AX103" s="25">
         <v>6988</v>
       </c>
       <c r="AY103" s="25">
         <v>6978</v>
       </c>
       <c r="AZ103" s="25">
         <v>6961</v>
       </c>
       <c r="BA103" s="25">
         <v>6952</v>
       </c>
       <c r="BB103" s="25">
         <v>6930</v>
       </c>
       <c r="BC103" s="25">
         <v>6920</v>
       </c>
       <c r="BD103" s="25">
         <v>6920</v>
       </c>
       <c r="BE103" s="25">
         <v>6922</v>
       </c>
+      <c r="BF103" s="11">
+        <v>6935</v>
+      </c>
     </row>
-    <row r="104" spans="1:57">
-      <c r="B104" s="73" t="s">
+    <row r="104" spans="1:58">
+      <c r="B104" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="C104" s="73"/>
-[...52 lines deleted...]
-      <c r="BD104" s="73"/>
+      <c r="C104" s="72"/>
+      <c r="D104" s="72"/>
+      <c r="E104" s="72"/>
+      <c r="F104" s="72"/>
+      <c r="G104" s="72"/>
+      <c r="H104" s="72"/>
+      <c r="I104" s="72"/>
+      <c r="J104" s="72"/>
+      <c r="K104" s="72"/>
+      <c r="L104" s="72"/>
+      <c r="M104" s="72"/>
+      <c r="N104" s="72"/>
+      <c r="O104" s="72"/>
+      <c r="P104" s="72"/>
+      <c r="Q104" s="72"/>
+      <c r="R104" s="72"/>
+      <c r="S104" s="72"/>
+      <c r="T104" s="72"/>
+      <c r="U104" s="72"/>
+      <c r="V104" s="72"/>
+      <c r="W104" s="72"/>
+      <c r="X104" s="72"/>
+      <c r="Y104" s="72"/>
+      <c r="Z104" s="72"/>
+      <c r="AA104" s="72"/>
+      <c r="AB104" s="72"/>
+      <c r="AC104" s="72"/>
+      <c r="AD104" s="72"/>
+      <c r="AE104" s="72"/>
+      <c r="AF104" s="72"/>
+      <c r="AG104" s="72"/>
+      <c r="AH104" s="72"/>
+      <c r="AI104" s="72"/>
+      <c r="AJ104" s="72"/>
+      <c r="AK104" s="72"/>
+      <c r="AL104" s="72"/>
+      <c r="AM104" s="72"/>
+      <c r="AN104" s="72"/>
+      <c r="AO104" s="72"/>
+      <c r="AP104" s="72"/>
+      <c r="AQ104" s="72"/>
+      <c r="AR104" s="72"/>
+      <c r="AS104" s="72"/>
+      <c r="AT104" s="72"/>
+      <c r="AU104" s="72"/>
+      <c r="AV104" s="72"/>
+      <c r="AW104" s="72"/>
+      <c r="AX104" s="72"/>
+      <c r="AY104" s="72"/>
+      <c r="AZ104" s="72"/>
+      <c r="BA104" s="72"/>
+      <c r="BB104" s="72"/>
+      <c r="BC104" s="72"/>
+      <c r="BD104" s="72"/>
+      <c r="BE104" s="72"/>
+      <c r="BF104" s="72"/>
     </row>
-    <row r="105" spans="1:57">
-      <c r="A105" s="52">
+    <row r="105" spans="1:58">
+      <c r="A105" s="51">
         <v>150000000</v>
       </c>
-      <c r="B105" s="55" t="s">
+      <c r="B105" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C105" s="19">
         <v>115062</v>
       </c>
       <c r="D105" s="19">
         <v>115051</v>
       </c>
       <c r="E105" s="19">
         <v>115070</v>
       </c>
       <c r="F105" s="19">
         <v>115145</v>
       </c>
       <c r="G105" s="19">
         <v>115120</v>
       </c>
       <c r="H105" s="19">
         <v>115133</v>
       </c>
       <c r="I105" s="19">
         <v>115079</v>
       </c>
       <c r="J105" s="19">
         <v>115049</v>
@@ -18039,56 +18330,59 @@
       </c>
       <c r="AX105" s="14">
         <v>109754</v>
       </c>
       <c r="AY105" s="14">
         <v>109590</v>
       </c>
       <c r="AZ105" s="14">
         <v>109474</v>
       </c>
       <c r="BA105" s="14">
         <v>116764</v>
       </c>
       <c r="BB105" s="14">
         <v>109118</v>
       </c>
       <c r="BC105" s="14">
         <v>109022</v>
       </c>
       <c r="BD105" s="14">
         <v>108965</v>
       </c>
       <c r="BE105" s="25">
         <v>108676</v>
       </c>
+      <c r="BF105" s="11">
+        <v>108376</v>
+      </c>
     </row>
-    <row r="106" spans="1:57">
-      <c r="A106" s="52">
+    <row r="106" spans="1:58">
+      <c r="A106" s="51">
         <v>153200000</v>
       </c>
-      <c r="B106" s="56" t="s">
+      <c r="B106" s="55" t="s">
         <v>41</v>
       </c>
       <c r="C106" s="33">
         <v>9937</v>
       </c>
       <c r="D106" s="10">
         <v>9950</v>
       </c>
       <c r="E106" s="10">
         <v>9950</v>
       </c>
       <c r="F106" s="10">
         <v>9967</v>
       </c>
       <c r="G106" s="10">
         <v>9980</v>
       </c>
       <c r="H106" s="10">
         <v>10003</v>
       </c>
       <c r="I106" s="10">
         <v>9992</v>
       </c>
       <c r="J106" s="10">
         <v>9991</v>
@@ -18212,56 +18506,59 @@
       </c>
       <c r="AX106" s="25">
         <v>9930</v>
       </c>
       <c r="AY106" s="25">
         <v>9922</v>
       </c>
       <c r="AZ106" s="25">
         <v>9934</v>
       </c>
       <c r="BA106" s="25">
         <v>10786</v>
       </c>
       <c r="BB106" s="25">
         <v>9899</v>
       </c>
       <c r="BC106" s="25">
         <v>9887</v>
       </c>
       <c r="BD106" s="25">
         <v>9910</v>
       </c>
       <c r="BE106" s="25">
         <v>9885</v>
       </c>
+      <c r="BF106" s="11">
+        <v>9866</v>
+      </c>
     </row>
-    <row r="107" spans="1:57">
-      <c r="A107" s="52">
+    <row r="107" spans="1:58">
+      <c r="A107" s="51">
         <v>153400000</v>
       </c>
-      <c r="B107" s="56" t="s">
+      <c r="B107" s="55" t="s">
         <v>42</v>
       </c>
       <c r="C107" s="33">
         <v>10101</v>
       </c>
       <c r="D107" s="10">
         <v>10092</v>
       </c>
       <c r="E107" s="10">
         <v>10100</v>
       </c>
       <c r="F107" s="10">
         <v>10090</v>
       </c>
       <c r="G107" s="10">
         <v>10075</v>
       </c>
       <c r="H107" s="10">
         <v>10073</v>
       </c>
       <c r="I107" s="10">
         <v>10070</v>
       </c>
       <c r="J107" s="10">
         <v>10051</v>
@@ -18385,56 +18682,59 @@
       </c>
       <c r="AX107" s="25">
         <v>9400</v>
       </c>
       <c r="AY107" s="25">
         <v>9368</v>
       </c>
       <c r="AZ107" s="25">
         <v>9350</v>
       </c>
       <c r="BA107" s="25">
         <v>10147</v>
       </c>
       <c r="BB107" s="25">
         <v>9312</v>
       </c>
       <c r="BC107" s="25">
         <v>9328</v>
       </c>
       <c r="BD107" s="25">
         <v>9314</v>
       </c>
       <c r="BE107" s="25">
         <v>9301</v>
       </c>
+      <c r="BF107" s="11">
+        <v>9257</v>
+      </c>
     </row>
-    <row r="108" spans="1:57">
-      <c r="A108" s="52">
+    <row r="108" spans="1:58">
+      <c r="A108" s="51">
         <v>153600000</v>
       </c>
-      <c r="B108" s="56" t="s">
+      <c r="B108" s="55" t="s">
         <v>47</v>
       </c>
       <c r="C108" s="33">
         <v>11023</v>
       </c>
       <c r="D108" s="10">
         <v>11023</v>
       </c>
       <c r="E108" s="10">
         <v>11038</v>
       </c>
       <c r="F108" s="10">
         <v>11060</v>
       </c>
       <c r="G108" s="10">
         <v>11063</v>
       </c>
       <c r="H108" s="10">
         <v>11085</v>
       </c>
       <c r="I108" s="10">
         <v>11099</v>
       </c>
       <c r="J108" s="10">
         <v>11085</v>
@@ -18558,56 +18858,59 @@
       </c>
       <c r="AX108" s="25">
         <v>10814</v>
       </c>
       <c r="AY108" s="25">
         <v>10799</v>
       </c>
       <c r="AZ108" s="25">
         <v>10808</v>
       </c>
       <c r="BA108" s="25">
         <v>11453</v>
       </c>
       <c r="BB108" s="25">
         <v>10767</v>
       </c>
       <c r="BC108" s="25">
         <v>10753</v>
       </c>
       <c r="BD108" s="25">
         <v>10754</v>
       </c>
       <c r="BE108" s="25">
         <v>10717</v>
       </c>
+      <c r="BF108" s="11">
+        <v>10683</v>
+      </c>
     </row>
-    <row r="109" spans="1:57">
-      <c r="A109" s="52">
+    <row r="109" spans="1:58">
+      <c r="A109" s="51">
         <v>154000000</v>
       </c>
-      <c r="B109" s="56" t="s">
+      <c r="B109" s="55" t="s">
         <v>43</v>
       </c>
       <c r="C109" s="33">
         <v>7735</v>
       </c>
       <c r="D109" s="10">
         <v>7717</v>
       </c>
       <c r="E109" s="10">
         <v>7718</v>
       </c>
       <c r="F109" s="10">
         <v>7717</v>
       </c>
       <c r="G109" s="10">
         <v>7708</v>
       </c>
       <c r="H109" s="10">
         <v>7700</v>
       </c>
       <c r="I109" s="10">
         <v>7688</v>
       </c>
       <c r="J109" s="10">
         <v>7695</v>
@@ -18731,56 +19034,59 @@
       </c>
       <c r="AX109" s="25">
         <v>7411</v>
       </c>
       <c r="AY109" s="25">
         <v>7394</v>
       </c>
       <c r="AZ109" s="25">
         <v>7388</v>
       </c>
       <c r="BA109" s="25">
         <v>7470</v>
       </c>
       <c r="BB109" s="25">
         <v>7378</v>
       </c>
       <c r="BC109" s="25">
         <v>7383</v>
       </c>
       <c r="BD109" s="25">
         <v>7380</v>
       </c>
       <c r="BE109" s="25">
         <v>7349</v>
       </c>
+      <c r="BF109" s="11">
+        <v>7333</v>
+      </c>
     </row>
-    <row r="110" spans="1:57">
-      <c r="A110" s="52">
+    <row r="110" spans="1:58">
+      <c r="A110" s="51">
         <v>154200000</v>
       </c>
-      <c r="B110" s="56" t="s">
+      <c r="B110" s="55" t="s">
         <v>44</v>
       </c>
       <c r="C110" s="33">
         <v>7805</v>
       </c>
       <c r="D110" s="10">
         <v>7808</v>
       </c>
       <c r="E110" s="10">
         <v>7818</v>
       </c>
       <c r="F110" s="10">
         <v>7816</v>
       </c>
       <c r="G110" s="10">
         <v>7816</v>
       </c>
       <c r="H110" s="10">
         <v>7803</v>
       </c>
       <c r="I110" s="10">
         <v>7793</v>
       </c>
       <c r="J110" s="10">
         <v>7796</v>
@@ -18904,56 +19210,59 @@
       </c>
       <c r="AX110" s="25">
         <v>7394</v>
       </c>
       <c r="AY110" s="25">
         <v>7390</v>
       </c>
       <c r="AZ110" s="25">
         <v>7390</v>
       </c>
       <c r="BA110" s="25">
         <v>7989</v>
       </c>
       <c r="BB110" s="25">
         <v>7347</v>
       </c>
       <c r="BC110" s="25">
         <v>7340</v>
       </c>
       <c r="BD110" s="25">
         <v>7330</v>
       </c>
       <c r="BE110" s="25">
         <v>7336</v>
       </c>
+      <c r="BF110" s="11">
+        <v>7335</v>
+      </c>
     </row>
-    <row r="111" spans="1:57">
-      <c r="A111" s="52">
+    <row r="111" spans="1:58">
+      <c r="A111" s="51">
         <v>154600000</v>
       </c>
-      <c r="B111" s="56" t="s">
+      <c r="B111" s="55" t="s">
         <v>45</v>
       </c>
       <c r="C111" s="33">
         <v>14772</v>
       </c>
       <c r="D111" s="10">
         <v>14760</v>
       </c>
       <c r="E111" s="10">
         <v>14758</v>
       </c>
       <c r="F111" s="10">
         <v>14758</v>
       </c>
       <c r="G111" s="10">
         <v>14750</v>
       </c>
       <c r="H111" s="10">
         <v>14748</v>
       </c>
       <c r="I111" s="10">
         <v>14750</v>
       </c>
       <c r="J111" s="10">
         <v>14754</v>
@@ -19077,56 +19386,59 @@
       </c>
       <c r="AX111" s="25">
         <v>14472</v>
       </c>
       <c r="AY111" s="25">
         <v>14464</v>
       </c>
       <c r="AZ111" s="25">
         <v>14433</v>
       </c>
       <c r="BA111" s="25">
         <v>14678</v>
       </c>
       <c r="BB111" s="25">
         <v>14416</v>
       </c>
       <c r="BC111" s="25">
         <v>14406</v>
       </c>
       <c r="BD111" s="25">
         <v>14403</v>
       </c>
       <c r="BE111" s="25">
         <v>14382</v>
       </c>
+      <c r="BF111" s="11">
+        <v>14366</v>
+      </c>
     </row>
-    <row r="112" spans="1:57">
-      <c r="A112" s="52">
+    <row r="112" spans="1:58">
+      <c r="A112" s="51">
         <v>154800000</v>
       </c>
-      <c r="B112" s="56" t="s">
+      <c r="B112" s="55" t="s">
         <v>46</v>
       </c>
       <c r="C112" s="33">
         <v>7680</v>
       </c>
       <c r="D112" s="10">
         <v>7682</v>
       </c>
       <c r="E112" s="10">
         <v>7671</v>
       </c>
       <c r="F112" s="10">
         <v>7675</v>
       </c>
       <c r="G112" s="10">
         <v>7670</v>
       </c>
       <c r="H112" s="10">
         <v>7661</v>
       </c>
       <c r="I112" s="10">
         <v>7651</v>
       </c>
       <c r="J112" s="10">
         <v>7647</v>
@@ -19250,53 +19562,56 @@
       </c>
       <c r="AX112" s="25">
         <v>7022</v>
       </c>
       <c r="AY112" s="25">
         <v>7012</v>
       </c>
       <c r="AZ112" s="25">
         <v>7009</v>
       </c>
       <c r="BA112" s="25">
         <v>7766</v>
       </c>
       <c r="BB112" s="25">
         <v>6967</v>
       </c>
       <c r="BC112" s="25">
         <v>6969</v>
       </c>
       <c r="BD112" s="25">
         <v>6964</v>
       </c>
       <c r="BE112" s="25">
         <v>6947</v>
       </c>
+      <c r="BF112" s="11">
+        <v>6950</v>
+      </c>
     </row>
-    <row r="113" spans="1:57">
-      <c r="A113" s="52">
+    <row r="113" spans="1:58">
+      <c r="A113" s="51">
         <v>155200000</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C113" s="33">
         <v>7747</v>
       </c>
       <c r="D113" s="10">
         <v>7737</v>
       </c>
       <c r="E113" s="10">
         <v>7755</v>
       </c>
       <c r="F113" s="10">
         <v>7761</v>
       </c>
       <c r="G113" s="10">
         <v>7761</v>
       </c>
       <c r="H113" s="10">
         <v>7753</v>
       </c>
       <c r="I113" s="10">
         <v>7753</v>
@@ -19423,56 +19738,59 @@
       </c>
       <c r="AX113" s="25">
         <v>7174</v>
       </c>
       <c r="AY113" s="25">
         <v>7165</v>
       </c>
       <c r="AZ113" s="25">
         <v>7132</v>
       </c>
       <c r="BA113" s="25">
         <v>7840</v>
       </c>
       <c r="BB113" s="25">
         <v>7056</v>
       </c>
       <c r="BC113" s="25">
         <v>7048</v>
       </c>
       <c r="BD113" s="25">
         <v>7042</v>
       </c>
       <c r="BE113" s="25">
         <v>7038</v>
       </c>
+      <c r="BF113" s="11">
+        <v>7006</v>
+      </c>
     </row>
-    <row r="114" spans="1:57">
-      <c r="A114" s="52">
+    <row r="114" spans="1:58">
+      <c r="A114" s="51">
         <v>155600000</v>
       </c>
-      <c r="B114" s="56" t="s">
+      <c r="B114" s="55" t="s">
         <v>48</v>
       </c>
       <c r="C114" s="33">
         <v>16406</v>
       </c>
       <c r="D114" s="10">
         <v>16417</v>
       </c>
       <c r="E114" s="10">
         <v>16423</v>
       </c>
       <c r="F114" s="10">
         <v>16449</v>
       </c>
       <c r="G114" s="10">
         <v>16441</v>
       </c>
       <c r="H114" s="10">
         <v>16446</v>
       </c>
       <c r="I114" s="10">
         <v>16442</v>
       </c>
       <c r="J114" s="10">
         <v>16458</v>
@@ -19596,56 +19914,59 @@
       </c>
       <c r="AX114" s="25">
         <v>15534</v>
       </c>
       <c r="AY114" s="25">
         <v>15500</v>
       </c>
       <c r="AZ114" s="25">
         <v>15472</v>
       </c>
       <c r="BA114" s="25">
         <v>16507</v>
       </c>
       <c r="BB114" s="25">
         <v>15467</v>
       </c>
       <c r="BC114" s="25">
         <v>15441</v>
       </c>
       <c r="BD114" s="25">
         <v>15451</v>
       </c>
       <c r="BE114" s="25">
         <v>15380</v>
       </c>
+      <c r="BF114" s="11">
+        <v>15299</v>
+      </c>
     </row>
-    <row r="115" spans="1:57">
-      <c r="A115" s="52">
+    <row r="115" spans="1:58">
+      <c r="A115" s="51">
         <v>156000000</v>
       </c>
-      <c r="B115" s="56" t="s">
+      <c r="B115" s="55" t="s">
         <v>49</v>
       </c>
       <c r="C115" s="33">
         <v>8027</v>
       </c>
       <c r="D115" s="10">
         <v>8028</v>
       </c>
       <c r="E115" s="10">
         <v>8017</v>
       </c>
       <c r="F115" s="10">
         <v>8018</v>
       </c>
       <c r="G115" s="10">
         <v>8030</v>
       </c>
       <c r="H115" s="10">
         <v>8037</v>
       </c>
       <c r="I115" s="10">
         <v>8036</v>
       </c>
       <c r="J115" s="10">
         <v>8024</v>
@@ -19769,56 +20090,59 @@
       </c>
       <c r="AX115" s="25">
         <v>7579</v>
       </c>
       <c r="AY115" s="25">
         <v>7567</v>
       </c>
       <c r="AZ115" s="25">
         <v>7556</v>
       </c>
       <c r="BA115" s="25">
         <v>8038</v>
       </c>
       <c r="BB115" s="25">
         <v>7538</v>
       </c>
       <c r="BC115" s="25">
         <v>7522</v>
       </c>
       <c r="BD115" s="25">
         <v>7493</v>
       </c>
       <c r="BE115" s="25">
         <v>7451</v>
       </c>
+      <c r="BF115" s="11">
+        <v>7409</v>
+      </c>
     </row>
-    <row r="116" spans="1:57">
-      <c r="A116" s="52">
+    <row r="116" spans="1:58">
+      <c r="A116" s="51">
         <v>156400000</v>
       </c>
-      <c r="B116" s="56" t="s">
+      <c r="B116" s="55" t="s">
         <v>50</v>
       </c>
       <c r="C116" s="33">
         <v>7052</v>
       </c>
       <c r="D116" s="10">
         <v>7052</v>
       </c>
       <c r="E116" s="10">
         <v>7034</v>
       </c>
       <c r="F116" s="10">
         <v>7041</v>
       </c>
       <c r="G116" s="10">
         <v>7038</v>
       </c>
       <c r="H116" s="10">
         <v>7034</v>
       </c>
       <c r="I116" s="10">
         <v>7026</v>
       </c>
       <c r="J116" s="10">
         <v>7020</v>
@@ -19942,56 +20266,59 @@
       </c>
       <c r="AX116" s="25">
         <v>6649</v>
       </c>
       <c r="AY116" s="25">
         <v>6650</v>
       </c>
       <c r="AZ116" s="25">
         <v>6656</v>
       </c>
       <c r="BA116" s="25">
         <v>7138</v>
       </c>
       <c r="BB116" s="25">
         <v>6628</v>
       </c>
       <c r="BC116" s="25">
         <v>6623</v>
       </c>
       <c r="BD116" s="25">
         <v>6617</v>
       </c>
       <c r="BE116" s="25">
         <v>6583</v>
       </c>
+      <c r="BF116" s="11">
+        <v>6570</v>
+      </c>
     </row>
-    <row r="117" spans="1:57">
-      <c r="A117" s="53">
+    <row r="117" spans="1:58">
+      <c r="A117" s="52">
         <v>156800000</v>
       </c>
-      <c r="B117" s="56" t="s">
+      <c r="B117" s="55" t="s">
         <v>51</v>
       </c>
       <c r="C117" s="24">
         <v>6777</v>
       </c>
       <c r="D117" s="22">
         <v>6785</v>
       </c>
       <c r="E117" s="22">
         <v>6788</v>
       </c>
       <c r="F117" s="22">
         <v>6793</v>
       </c>
       <c r="G117" s="22">
         <v>6788</v>
       </c>
       <c r="H117" s="22">
         <v>6790</v>
       </c>
       <c r="I117" s="22">
         <v>6779</v>
       </c>
       <c r="J117" s="22">
         <v>6776</v>
@@ -20115,96 +20442,99 @@
       </c>
       <c r="AX117" s="12">
         <v>6375</v>
       </c>
       <c r="AY117" s="12">
         <v>6359</v>
       </c>
       <c r="AZ117" s="12">
         <v>6346</v>
       </c>
       <c r="BA117" s="12">
         <v>6952</v>
       </c>
       <c r="BB117" s="12">
         <v>6343</v>
       </c>
       <c r="BC117" s="12">
         <v>6322</v>
       </c>
       <c r="BD117" s="12">
         <v>6307</v>
       </c>
       <c r="BE117" s="12">
         <v>6307</v>
       </c>
+      <c r="BF117" s="12">
+        <v>6302</v>
+      </c>
     </row>
-    <row r="118" spans="1:57" ht="18">
-      <c r="A118" s="74" t="s">
+    <row r="118" spans="1:58" ht="18">
+      <c r="A118" s="73" t="s">
         <v>81</v>
       </c>
-      <c r="B118" s="74"/>
-[...5 lines deleted...]
-      <c r="H118" s="74"/>
+      <c r="B118" s="73"/>
+      <c r="C118" s="73"/>
+      <c r="D118" s="73"/>
+      <c r="E118" s="73"/>
+      <c r="F118" s="73"/>
+      <c r="G118" s="73"/>
+      <c r="H118" s="73"/>
     </row>
-    <row r="119" spans="1:57">
-      <c r="A119" s="75" t="s">
+    <row r="119" spans="1:58">
+      <c r="A119" s="74" t="s">
         <v>52</v>
       </c>
-      <c r="B119" s="75"/>
-[...5 lines deleted...]
-      <c r="H119" s="75"/>
+      <c r="B119" s="74"/>
+      <c r="C119" s="74"/>
+      <c r="D119" s="74"/>
+      <c r="E119" s="74"/>
+      <c r="F119" s="74"/>
+      <c r="G119" s="74"/>
+      <c r="H119" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="B52:BD52"/>
-[...2 lines deleted...]
-    <mergeCell ref="B37:BD37"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="AM5:AX5"/>
-    <mergeCell ref="AY5:BD5"/>
-[...1 lines deleted...]
-    <mergeCell ref="B104:BD104"/>
+    <mergeCell ref="B2:BF2"/>
+    <mergeCell ref="AY5:BF5"/>
+    <mergeCell ref="B7:BF7"/>
+    <mergeCell ref="B22:BF22"/>
+    <mergeCell ref="B37:BF37"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A119:H119"/>
-    <mergeCell ref="B7:BD7"/>
-[...2 lines deleted...]
-    <mergeCell ref="B60:BD60"/>
+    <mergeCell ref="B52:BF52"/>
+    <mergeCell ref="B60:BF60"/>
+    <mergeCell ref="B68:BF68"/>
+    <mergeCell ref="B76:BF76"/>
+    <mergeCell ref="B90:BF90"/>
+    <mergeCell ref="B104:BF104"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>