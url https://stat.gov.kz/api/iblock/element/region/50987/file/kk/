--- v3 (2026-07-21)
+++ v4 (2026-09-20)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14595" yWindow="-15" windowWidth="14295" windowHeight="12255"/>
+    <workbookView xWindow="14325" yWindow="60" windowWidth="14295" windowHeight="12255"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="946" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="944" uniqueCount="97">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -789,51 +789,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1014,50 +1014,59 @@
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1395,65 +1404,65 @@
   <dimension ref="A1:N283"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="4" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="10" style="3" customWidth="1"/>
     <col min="8" max="8" width="9" style="4" customWidth="1"/>
     <col min="9" max="9" width="9" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="97" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="94"/>
-[...10 lines deleted...]
-      <c r="M1" s="94"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2"/>
       <c r="K2" s="5"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>14</v>
       </c>
@@ -1780,92 +1789,94 @@
         <v>3971.42</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="12" customHeight="1">
       <c r="A12" s="21" t="s">
         <v>92</v>
       </c>
       <c r="B12" s="20">
         <v>3656.8</v>
       </c>
       <c r="C12" s="20">
         <v>2347.8000000000002</v>
       </c>
       <c r="D12" s="28">
         <v>2737.2</v>
       </c>
       <c r="E12" s="20">
         <v>2539.04</v>
       </c>
       <c r="F12" s="20">
         <v>2847.1</v>
       </c>
       <c r="G12" s="31">
         <v>2302.2600000000002</v>
       </c>
-      <c r="H12" s="64">
-        <v>2058</v>
+      <c r="H12" s="61">
+        <v>2419.29</v>
       </c>
       <c r="I12" s="64">
         <v>2076.3000000000002</v>
       </c>
       <c r="J12" s="20">
         <v>2137.48</v>
       </c>
       <c r="K12" s="64">
         <v>2174.36</v>
       </c>
       <c r="L12" s="20">
         <v>2033.82</v>
       </c>
       <c r="M12" s="64">
         <v>3058.65</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="10.5" customHeight="1">
       <c r="A13" s="67">
         <v>2026</v>
       </c>
       <c r="B13" s="20">
         <v>2631.86</v>
       </c>
       <c r="C13" s="20">
         <v>2016</v>
       </c>
       <c r="D13" s="28">
         <v>2397.5</v>
       </c>
       <c r="E13" s="20">
         <v>1718.86</v>
       </c>
       <c r="F13" s="28">
         <v>2517</v>
       </c>
       <c r="G13" s="60">
         <v>2440.8200000000002</v>
       </c>
-      <c r="H13" s="64"/>
+      <c r="H13" s="64">
+        <v>2644.4</v>
+      </c>
       <c r="I13" s="64"/>
       <c r="J13" s="20"/>
       <c r="K13" s="64"/>
       <c r="L13" s="20"/>
       <c r="M13" s="64"/>
     </row>
     <row r="14" spans="1:13" ht="10.5" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="64"/>
       <c r="C14" s="64"/>
       <c r="D14" s="64"/>
       <c r="E14" s="64"/>
       <c r="F14" s="64"/>
       <c r="G14" s="64"/>
       <c r="H14" s="64"/>
       <c r="I14" s="64"/>
       <c r="J14" s="64"/>
       <c r="K14" s="64"/>
       <c r="L14" s="64"/>
       <c r="M14" s="64"/>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1">
       <c r="A15" s="74">
@@ -2154,92 +2165,94 @@
         <v>1731.029</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.25" customHeight="1">
       <c r="A22" s="21" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="20">
         <v>2292.9</v>
       </c>
       <c r="C22" s="20">
         <v>1642.1</v>
       </c>
       <c r="D22" s="20">
         <v>1761.4</v>
       </c>
       <c r="E22" s="20">
         <v>1481.2</v>
       </c>
       <c r="F22" s="20">
         <v>1997</v>
       </c>
       <c r="G22" s="31">
         <v>1667.758</v>
       </c>
-      <c r="H22" s="64">
-        <v>784.7</v>
+      <c r="H22" s="61">
+        <v>1771.9</v>
       </c>
       <c r="I22" s="64">
         <v>776</v>
       </c>
       <c r="J22" s="64">
         <v>801.048</v>
       </c>
       <c r="K22" s="64">
         <v>862.745</v>
       </c>
       <c r="L22" s="20">
         <v>819.85500000000002</v>
       </c>
       <c r="M22" s="64">
         <v>2081.6999999999998</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="10.5" customHeight="1">
       <c r="A23" s="67">
         <v>2026</v>
       </c>
       <c r="B23" s="20">
         <v>1868.723</v>
       </c>
       <c r="C23" s="20">
         <v>1579</v>
       </c>
       <c r="D23" s="20">
         <v>1907.0989999999999</v>
       </c>
       <c r="E23" s="20">
         <v>1626.056</v>
       </c>
       <c r="F23" s="20">
         <v>1846.5519999999999</v>
       </c>
       <c r="G23" s="60">
         <v>1795.8910000000001</v>
       </c>
-      <c r="H23" s="64"/>
+      <c r="H23" s="61">
+        <v>1829.92</v>
+      </c>
       <c r="I23" s="64"/>
       <c r="J23" s="64"/>
       <c r="K23" s="64"/>
       <c r="L23" s="20"/>
       <c r="M23" s="64"/>
     </row>
     <row r="24" spans="1:13" ht="23.25" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="64"/>
       <c r="C24" s="64"/>
       <c r="D24" s="64"/>
       <c r="E24" s="64"/>
       <c r="F24" s="64"/>
       <c r="G24" s="64"/>
       <c r="H24" s="64"/>
       <c r="I24" s="64"/>
       <c r="J24" s="64"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
     </row>
     <row r="25" spans="1:13" ht="10.5" customHeight="1">
       <c r="A25" s="74">
@@ -2569,51 +2582,53 @@
         <v>15559.87</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="10.5" customHeight="1">
       <c r="A33" s="67">
         <v>2026</v>
       </c>
       <c r="B33" s="20">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="20">
         <v>10583.8</v>
       </c>
       <c r="D33" s="20">
         <v>11121.28</v>
       </c>
       <c r="E33" s="20">
         <v>12322.27</v>
       </c>
       <c r="F33" s="20">
         <v>10738.19</v>
       </c>
       <c r="G33" s="60">
         <v>10283.27</v>
       </c>
-      <c r="H33" s="64"/>
+      <c r="H33" s="61">
+        <v>9810.51</v>
+      </c>
       <c r="I33" s="64"/>
       <c r="J33" s="64"/>
       <c r="K33" s="65"/>
       <c r="L33" s="20"/>
       <c r="M33" s="64"/>
     </row>
     <row r="34" spans="1:14" ht="10.5" customHeight="1">
       <c r="A34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="64"/>
       <c r="C34" s="64"/>
       <c r="D34" s="64"/>
       <c r="E34" s="64"/>
       <c r="F34" s="64"/>
       <c r="G34" s="64"/>
       <c r="H34" s="64"/>
       <c r="I34" s="64"/>
       <c r="J34" s="64"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="64"/>
     </row>
     <row r="35" spans="1:14" ht="10.5" customHeight="1">
       <c r="A35" s="12">
@@ -2943,135 +2958,137 @@
         <v>645.27099999999996</v>
       </c>
     </row>
     <row r="43" spans="1:14" ht="10.5" customHeight="1">
       <c r="A43" s="69">
         <v>2026</v>
       </c>
       <c r="B43" s="80">
         <v>603.79100000000005</v>
       </c>
       <c r="C43" s="80">
         <v>530.20000000000005</v>
       </c>
       <c r="D43" s="80">
         <v>628.21199999999999</v>
       </c>
       <c r="E43" s="81">
         <v>586.22699999999998</v>
       </c>
       <c r="F43" s="80">
         <v>577.16399999999999</v>
       </c>
       <c r="G43" s="80">
         <v>657.6</v>
       </c>
-      <c r="H43" s="71"/>
+      <c r="H43" s="94">
+        <v>712.1</v>
+      </c>
       <c r="I43" s="71"/>
       <c r="J43" s="70"/>
       <c r="K43" s="70"/>
       <c r="L43" s="22"/>
       <c r="M43" s="70"/>
     </row>
     <row r="44" spans="1:14" s="24" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A44" s="99" t="s">
+      <c r="A44" s="102" t="s">
         <v>89</v>
       </c>
-      <c r="B44" s="99"/>
-[...10 lines deleted...]
-      <c r="M44" s="99"/>
+      <c r="B44" s="102"/>
+      <c r="C44" s="102"/>
+      <c r="D44" s="102"/>
+      <c r="E44" s="102"/>
+      <c r="F44" s="102"/>
+      <c r="G44" s="102"/>
+      <c r="H44" s="102"/>
+      <c r="I44" s="102"/>
+      <c r="J44" s="102"/>
+      <c r="K44" s="102"/>
+      <c r="L44" s="102"/>
+      <c r="M44" s="102"/>
       <c r="N44" s="23"/>
     </row>
     <row r="45" spans="1:14" s="24" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A45" s="100" t="s">
+      <c r="A45" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="B45" s="100"/>
-[...10 lines deleted...]
-      <c r="M45" s="100"/>
+      <c r="B45" s="103"/>
+      <c r="C45" s="103"/>
+      <c r="D45" s="103"/>
+      <c r="E45" s="103"/>
+      <c r="F45" s="103"/>
+      <c r="G45" s="103"/>
+      <c r="H45" s="103"/>
+      <c r="I45" s="103"/>
+      <c r="J45" s="103"/>
+      <c r="K45" s="103"/>
+      <c r="L45" s="103"/>
+      <c r="M45" s="103"/>
       <c r="N45" s="23"/>
     </row>
     <row r="46" spans="1:14" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A46" s="101" t="s">
+      <c r="A46" s="104" t="s">
         <v>91</v>
       </c>
-      <c r="B46" s="101"/>
-[...10 lines deleted...]
-      <c r="M46" s="101"/>
+      <c r="B46" s="104"/>
+      <c r="C46" s="104"/>
+      <c r="D46" s="104"/>
+      <c r="E46" s="104"/>
+      <c r="F46" s="104"/>
+      <c r="G46" s="104"/>
+      <c r="H46" s="104"/>
+      <c r="I46" s="104"/>
+      <c r="J46" s="104"/>
+      <c r="K46" s="104"/>
+      <c r="L46" s="104"/>
+      <c r="M46" s="104"/>
       <c r="N46" s="23"/>
     </row>
     <row r="47" spans="1:14" ht="6.75" customHeight="1">
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="G47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="M47" s="4"/>
     </row>
     <row r="48" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A48" s="94" t="s">
+      <c r="A48" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="94"/>
-[...10 lines deleted...]
-      <c r="M48" s="94"/>
+      <c r="B48" s="97"/>
+      <c r="C48" s="97"/>
+      <c r="D48" s="97"/>
+      <c r="E48" s="97"/>
+      <c r="F48" s="97"/>
+      <c r="G48" s="97"/>
+      <c r="H48" s="97"/>
+      <c r="I48" s="97"/>
+      <c r="J48" s="97"/>
+      <c r="K48" s="97"/>
+      <c r="L48" s="97"/>
+      <c r="M48" s="97"/>
     </row>
     <row r="49" spans="1:13" ht="10.5" customHeight="1">
       <c r="A49" s="2"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="G49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="M49" s="4"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="7"/>
       <c r="B50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="10" t="s">
@@ -3394,95 +3411,97 @@
         <v>1758.69</v>
       </c>
       <c r="M58" s="25">
         <v>3204.18</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="10.5" customHeight="1">
       <c r="A59" s="12">
         <v>2025</v>
       </c>
       <c r="B59" s="28">
         <v>2159.21</v>
       </c>
       <c r="C59" s="28">
         <v>985.8</v>
       </c>
       <c r="D59" s="20">
         <v>1244.9000000000001</v>
       </c>
       <c r="E59" s="20">
         <v>1200.4000000000001</v>
       </c>
       <c r="F59" s="20">
         <v>1084.3</v>
       </c>
-      <c r="G59" s="20">
-[...3 lines deleted...]
-        <v>1180</v>
+      <c r="G59" s="96">
+        <v>800.5</v>
+      </c>
+      <c r="H59" s="58">
+        <v>829.8</v>
       </c>
       <c r="I59" s="14">
         <v>1197</v>
       </c>
       <c r="J59" s="14">
         <v>1176.42</v>
       </c>
       <c r="K59" s="20">
         <v>1252.8</v>
       </c>
       <c r="L59" s="28">
         <v>1176.73</v>
       </c>
       <c r="M59" s="25">
         <v>1203.98</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="10.5" customHeight="1">
       <c r="A60" s="12">
         <v>2026</v>
       </c>
       <c r="B60" s="20">
         <v>1084.99</v>
       </c>
       <c r="C60" s="28">
         <v>652.4</v>
       </c>
       <c r="D60" s="20">
         <v>815.2</v>
       </c>
       <c r="E60" s="20">
         <v>512.5</v>
       </c>
       <c r="F60" s="28">
         <v>814.92</v>
       </c>
       <c r="G60" s="20">
         <v>839.7</v>
       </c>
-      <c r="H60" s="14"/>
+      <c r="H60" s="58">
+        <v>845.04</v>
+      </c>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="20"/>
       <c r="L60" s="28"/>
       <c r="M60" s="25"/>
     </row>
     <row r="61" spans="1:13" ht="10.5" customHeight="1">
       <c r="A61" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="25"/>
       <c r="J61" s="25"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="25"/>
     </row>
     <row r="62" spans="1:13" ht="10.5" customHeight="1">
       <c r="A62" s="15">
@@ -3772,91 +3791,93 @@
       </c>
     </row>
     <row r="69" spans="1:13" ht="10.5" customHeight="1">
       <c r="A69" s="12">
         <v>2025</v>
       </c>
       <c r="B69" s="20">
         <v>999.68700000000001</v>
       </c>
       <c r="C69" s="28">
         <v>455.68299999999999</v>
       </c>
       <c r="D69" s="20">
         <v>487.57799999999997</v>
       </c>
       <c r="E69" s="20">
         <v>449.971</v>
       </c>
       <c r="F69" s="20">
         <v>481.72500000000002</v>
       </c>
       <c r="G69" s="20">
         <v>457.22</v>
       </c>
       <c r="H69" s="14">
-        <v>525.29999999999995</v>
+        <v>481.09</v>
       </c>
       <c r="I69" s="14">
         <v>519.69100000000003</v>
       </c>
       <c r="J69" s="14">
         <v>534.12300000000005</v>
       </c>
       <c r="K69" s="20">
         <v>547.97400000000005</v>
       </c>
       <c r="L69" s="28">
         <v>509.94799999999998</v>
       </c>
       <c r="M69" s="25">
         <v>631.21600000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="10.5" customHeight="1">
       <c r="A70" s="12">
         <v>2026</v>
       </c>
       <c r="B70" s="20">
         <v>504.49200000000002</v>
       </c>
       <c r="C70" s="28">
         <v>339.90499999999997</v>
       </c>
       <c r="D70" s="20">
         <v>454.81700000000001</v>
       </c>
       <c r="E70" s="20">
         <v>270.89400000000001</v>
       </c>
       <c r="F70" s="28">
         <v>381.6</v>
       </c>
       <c r="G70" s="20">
         <v>406.77</v>
       </c>
-      <c r="H70" s="14"/>
+      <c r="H70" s="14">
+        <v>396.50400000000002</v>
+      </c>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="20"/>
       <c r="L70" s="28"/>
       <c r="M70" s="25"/>
     </row>
     <row r="71" spans="1:13" ht="23.25" customHeight="1">
       <c r="A71" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="25"/>
       <c r="E71" s="25"/>
       <c r="F71" s="25"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="25"/>
     </row>
     <row r="72" spans="1:13" ht="10.5" customHeight="1">
       <c r="A72" s="15">
@@ -4186,51 +4207,53 @@
         <v>73.099999999999994</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="10.5" customHeight="1">
       <c r="A80" s="12">
         <v>2026</v>
       </c>
       <c r="B80" s="20">
         <v>82.29</v>
       </c>
       <c r="C80" s="28">
         <v>65</v>
       </c>
       <c r="D80" s="20">
         <v>83.67</v>
       </c>
       <c r="E80" s="20">
         <v>71.599999999999994</v>
       </c>
       <c r="F80" s="28">
         <v>76.19</v>
       </c>
       <c r="G80" s="20">
         <v>86.33</v>
       </c>
-      <c r="H80" s="14"/>
+      <c r="H80" s="14">
+        <v>87.8</v>
+      </c>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="20"/>
       <c r="L80" s="28"/>
       <c r="M80" s="20"/>
     </row>
     <row r="81" spans="1:13" ht="10.5" customHeight="1">
       <c r="A81" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="14"/>
       <c r="C81" s="14"/>
       <c r="D81" s="28"/>
       <c r="E81" s="14"/>
       <c r="F81" s="14"/>
       <c r="G81" s="14"/>
       <c r="H81" s="14"/>
       <c r="I81" s="14"/>
       <c r="J81" s="25"/>
       <c r="K81" s="14"/>
       <c r="L81" s="14"/>
       <c r="M81" s="25"/>
     </row>
     <row r="82" spans="1:13" ht="10.5" customHeight="1">
       <c r="A82" s="15">
@@ -4560,87 +4583,89 @@
         <v>76.298000000000002</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="10.5" customHeight="1">
       <c r="A90" s="75">
         <v>2026</v>
       </c>
       <c r="B90" s="81">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="81">
         <v>69.914000000000001</v>
       </c>
       <c r="D90" s="81">
         <v>93.343999999999994</v>
       </c>
       <c r="E90" s="81">
         <v>81.375</v>
       </c>
       <c r="F90" s="81">
         <v>84.6</v>
       </c>
       <c r="G90" s="81">
         <v>96.102999999999994</v>
       </c>
-      <c r="H90" s="22"/>
+      <c r="H90" s="22">
+        <v>98.747</v>
+      </c>
       <c r="I90" s="22"/>
       <c r="J90" s="22"/>
       <c r="K90" s="81"/>
       <c r="L90" s="81"/>
       <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" ht="10.5" customHeight="1">
       <c r="B91" s="34"/>
       <c r="C91" s="34"/>
       <c r="D91" s="34"/>
       <c r="E91" s="34"/>
       <c r="F91" s="34"/>
       <c r="G91" s="34"/>
       <c r="H91" s="34"/>
       <c r="I91" s="34"/>
       <c r="J91" s="34"/>
       <c r="K91" s="34"/>
       <c r="L91" s="34"/>
       <c r="M91" s="34"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A92" s="94" t="s">
+      <c r="A92" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="B92" s="94"/>
-[...10 lines deleted...]
-      <c r="M92" s="94"/>
+      <c r="B92" s="97"/>
+      <c r="C92" s="97"/>
+      <c r="D92" s="97"/>
+      <c r="E92" s="97"/>
+      <c r="F92" s="97"/>
+      <c r="G92" s="97"/>
+      <c r="H92" s="97"/>
+      <c r="I92" s="97"/>
+      <c r="J92" s="97"/>
+      <c r="K92" s="97"/>
+      <c r="L92" s="97"/>
+      <c r="M92" s="97"/>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="2"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="G93" s="4"/>
       <c r="I93" s="4"/>
       <c r="J93" s="4"/>
       <c r="M93" s="4"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="7"/>
       <c r="B94" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F94" s="10" t="s">
@@ -5013,51 +5038,53 @@
         <v>505.66</v>
       </c>
     </row>
     <row r="104" spans="1:13" ht="10.5" customHeight="1">
       <c r="A104" s="67">
         <v>2026</v>
       </c>
       <c r="B104" s="28">
         <v>274.07</v>
       </c>
       <c r="C104" s="28">
         <v>328.2</v>
       </c>
       <c r="D104" s="28">
         <v>367.88</v>
       </c>
       <c r="E104" s="28">
         <v>288.55</v>
       </c>
       <c r="F104" s="20">
         <v>310.26</v>
       </c>
       <c r="G104" s="28">
         <v>310</v>
       </c>
-      <c r="H104" s="14"/>
+      <c r="H104" s="58">
+        <v>466.96</v>
+      </c>
       <c r="I104" s="14"/>
       <c r="J104" s="14"/>
       <c r="K104" s="28"/>
       <c r="L104" s="28"/>
       <c r="M104" s="20"/>
     </row>
     <row r="105" spans="1:13" ht="10.5" customHeight="1">
       <c r="A105" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="14"/>
       <c r="C105" s="14"/>
       <c r="D105" s="25"/>
       <c r="E105" s="14"/>
       <c r="F105" s="14"/>
       <c r="G105" s="14"/>
       <c r="H105" s="14"/>
       <c r="I105" s="14"/>
       <c r="J105" s="14"/>
       <c r="K105" s="14"/>
       <c r="L105" s="14"/>
       <c r="M105" s="14"/>
     </row>
     <row r="106" spans="1:13" ht="10.5" customHeight="1">
       <c r="A106" s="15">
@@ -5387,96 +5414,98 @@
         <v>339.63600000000002</v>
       </c>
     </row>
     <row r="114" spans="1:14" ht="10.5" customHeight="1">
       <c r="A114" s="69">
         <v>2026</v>
       </c>
       <c r="B114" s="81">
         <v>269.82299999999998</v>
       </c>
       <c r="C114" s="81">
         <v>287.625</v>
       </c>
       <c r="D114" s="81">
         <v>291.089</v>
       </c>
       <c r="E114" s="81">
         <v>253.12100000000001</v>
       </c>
       <c r="F114" s="81">
         <v>261</v>
       </c>
       <c r="G114" s="81">
         <v>267.64800000000002</v>
       </c>
-      <c r="H114" s="22"/>
+      <c r="H114" s="22">
+        <v>288.72199999999998</v>
+      </c>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
       <c r="K114" s="81"/>
       <c r="L114" s="81"/>
       <c r="M114" s="81"/>
     </row>
     <row r="115" spans="1:14" s="24" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A115" s="96" t="s">
+      <c r="A115" s="99" t="s">
         <v>72</v>
       </c>
-      <c r="B115" s="96"/>
-[...10 lines deleted...]
-      <c r="M115" s="96"/>
+      <c r="B115" s="99"/>
+      <c r="C115" s="99"/>
+      <c r="D115" s="99"/>
+      <c r="E115" s="99"/>
+      <c r="F115" s="99"/>
+      <c r="G115" s="99"/>
+      <c r="H115" s="99"/>
+      <c r="I115" s="99"/>
+      <c r="J115" s="99"/>
+      <c r="K115" s="99"/>
+      <c r="L115" s="99"/>
+      <c r="M115" s="99"/>
       <c r="N115" s="23"/>
     </row>
     <row r="116" spans="1:14" s="24" customFormat="1" ht="10.5" customHeight="1">
       <c r="A116" s="53"/>
       <c r="B116" s="53"/>
       <c r="C116" s="53"/>
       <c r="D116" s="53"/>
       <c r="E116" s="53"/>
       <c r="F116" s="53"/>
       <c r="G116" s="53"/>
       <c r="H116" s="53"/>
       <c r="I116" s="53"/>
       <c r="J116" s="53"/>
       <c r="K116" s="53"/>
       <c r="L116" s="53"/>
       <c r="M116" s="53"/>
       <c r="N116" s="23"/>
     </row>
     <row r="117" spans="1:14" ht="11.25" customHeight="1">
-      <c r="A117" s="97" t="s">
+      <c r="A117" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="B117" s="98"/>
+      <c r="B117" s="101"/>
       <c r="C117" s="25"/>
       <c r="D117" s="25"/>
       <c r="E117" s="25"/>
       <c r="F117" s="25"/>
       <c r="G117" s="25"/>
       <c r="H117" s="25"/>
       <c r="I117" s="25"/>
       <c r="J117" s="25"/>
       <c r="K117" s="25"/>
       <c r="L117" s="25"/>
       <c r="M117" s="25"/>
     </row>
     <row r="118" spans="1:14" ht="10.5" customHeight="1">
       <c r="A118" s="36">
         <v>2018</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>11</v>
       </c>
@@ -6779,148 +6808,154 @@
       <c r="L159" s="20"/>
       <c r="M159" s="20"/>
     </row>
     <row r="160" spans="1:13" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A160" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B160" s="28">
         <v>9943.09</v>
       </c>
       <c r="C160" s="28">
         <v>10416.56</v>
       </c>
       <c r="D160" s="28">
         <v>10919.18</v>
       </c>
       <c r="E160" s="28">
         <v>12132.1</v>
       </c>
       <c r="F160" s="20">
         <v>10535.49</v>
       </c>
       <c r="G160" s="20">
         <v>10035.6</v>
       </c>
-      <c r="H160" s="16"/>
+      <c r="H160" s="58">
+        <v>9543.6</v>
+      </c>
       <c r="I160" s="88"/>
       <c r="J160" s="20"/>
       <c r="K160" s="20"/>
       <c r="L160" s="20"/>
       <c r="M160" s="20"/>
     </row>
     <row r="161" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A161" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="4"/>
       <c r="F161" s="20"/>
       <c r="G161" s="20"/>
-      <c r="H161" s="16"/>
+      <c r="H161" s="4"/>
       <c r="I161" s="88"/>
       <c r="J161" s="20"/>
       <c r="K161" s="20"/>
       <c r="L161" s="20"/>
       <c r="M161" s="20"/>
     </row>
     <row r="162" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A162" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="20">
         <v>8484.6</v>
       </c>
       <c r="C162" s="20">
         <v>9024.02</v>
       </c>
       <c r="D162" s="20">
         <v>9549.15</v>
       </c>
       <c r="E162" s="20">
         <v>10870.08</v>
       </c>
       <c r="F162" s="20">
         <v>9735.76</v>
       </c>
       <c r="G162" s="20">
         <v>9468.2999999999993</v>
       </c>
-      <c r="H162" s="16"/>
+      <c r="H162" s="61">
+        <v>9046.5</v>
+      </c>
       <c r="I162" s="88"/>
       <c r="J162" s="20"/>
       <c r="K162" s="20"/>
       <c r="L162" s="20"/>
       <c r="M162" s="20"/>
     </row>
     <row r="163" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A163" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B163" s="81">
         <v>1458.49</v>
       </c>
       <c r="C163" s="81">
         <v>1392.54</v>
       </c>
       <c r="D163" s="81">
         <v>1370.03</v>
       </c>
       <c r="E163" s="81">
         <v>1262.03</v>
       </c>
       <c r="F163" s="81">
         <v>799.73</v>
       </c>
       <c r="G163" s="81">
         <v>567.29999999999995</v>
       </c>
-      <c r="H163" s="33"/>
+      <c r="H163" s="95">
+        <v>497.1</v>
+      </c>
       <c r="I163" s="89"/>
       <c r="J163" s="81"/>
       <c r="K163" s="81"/>
       <c r="L163" s="81"/>
       <c r="M163" s="81"/>
     </row>
     <row r="164" spans="1:14" s="24" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A164" s="96" t="s">
+      <c r="A164" s="99" t="s">
         <v>72</v>
       </c>
-      <c r="B164" s="96"/>
-[...10 lines deleted...]
-      <c r="M164" s="96"/>
+      <c r="B164" s="99"/>
+      <c r="C164" s="99"/>
+      <c r="D164" s="99"/>
+      <c r="E164" s="99"/>
+      <c r="F164" s="99"/>
+      <c r="G164" s="99"/>
+      <c r="H164" s="99"/>
+      <c r="I164" s="99"/>
+      <c r="J164" s="99"/>
+      <c r="K164" s="99"/>
+      <c r="L164" s="99"/>
+      <c r="M164" s="99"/>
       <c r="N164" s="23"/>
     </row>
     <row r="165" spans="1:14" s="24" customFormat="1" ht="9.75" customHeight="1">
       <c r="A165" s="53"/>
       <c r="B165" s="53"/>
       <c r="C165" s="53"/>
       <c r="D165" s="53"/>
       <c r="E165" s="53"/>
       <c r="F165" s="53"/>
       <c r="G165" s="53"/>
       <c r="H165" s="53"/>
       <c r="I165" s="53"/>
       <c r="J165" s="53"/>
       <c r="K165" s="53"/>
       <c r="L165" s="53"/>
       <c r="M165" s="53"/>
       <c r="N165" s="23"/>
     </row>
     <row r="166" spans="1:14" ht="10.5" customHeight="1">
       <c r="A166" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="14"/>
       <c r="C166" s="14"/>
       <c r="D166" s="14"/>
@@ -8224,180 +8259,185 @@
       <c r="L207" s="20"/>
       <c r="M207" s="20"/>
     </row>
     <row r="208" spans="1:13" ht="10.5" customHeight="1">
       <c r="A208" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B208" s="28">
         <v>248.875</v>
       </c>
       <c r="C208" s="28">
         <v>231.95699999999999</v>
       </c>
       <c r="D208" s="28">
         <v>273.14</v>
       </c>
       <c r="E208" s="20">
         <v>269.673</v>
       </c>
       <c r="F208" s="20">
         <v>246.7</v>
       </c>
       <c r="G208" s="20">
         <v>233.405</v>
       </c>
-      <c r="H208" s="16"/>
+      <c r="H208" s="58">
+        <v>235.08500000000001</v>
+      </c>
       <c r="I208" s="88"/>
       <c r="J208" s="17"/>
       <c r="K208" s="20"/>
       <c r="L208" s="20"/>
       <c r="M208" s="20"/>
     </row>
     <row r="209" spans="1:14" ht="10.5" customHeight="1">
       <c r="A209" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="F209" s="20"/>
       <c r="G209" s="20"/>
-      <c r="H209" s="16"/>
       <c r="I209" s="88"/>
       <c r="J209" s="17"/>
       <c r="K209" s="20"/>
       <c r="L209" s="20"/>
       <c r="M209" s="20"/>
     </row>
     <row r="210" spans="1:14" ht="10.5" customHeight="1">
       <c r="A210" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="20">
         <v>226.59399999999999</v>
       </c>
       <c r="C210" s="28">
         <v>210.48</v>
       </c>
       <c r="D210" s="20">
         <v>251.82499999999999</v>
       </c>
       <c r="E210" s="20">
         <v>250.15299999999999</v>
       </c>
       <c r="F210" s="20">
         <v>233.8</v>
       </c>
       <c r="G210" s="20">
         <v>223.73</v>
       </c>
-      <c r="H210" s="16"/>
+      <c r="H210" s="61">
+        <v>226.18</v>
+      </c>
       <c r="I210" s="88"/>
       <c r="J210" s="17"/>
       <c r="K210" s="20"/>
       <c r="L210" s="20"/>
       <c r="M210" s="20"/>
     </row>
     <row r="211" spans="1:14" ht="10.5" customHeight="1">
       <c r="A211" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B211" s="81">
         <v>22.280999999999999</v>
       </c>
       <c r="C211" s="81">
         <v>21.475999999999999</v>
       </c>
       <c r="D211" s="81">
         <v>21.315000000000001</v>
       </c>
       <c r="E211" s="81">
         <v>19.518999999999998</v>
       </c>
       <c r="F211" s="81">
         <v>12.9</v>
       </c>
       <c r="G211" s="81">
         <v>9.6739999999999995</v>
       </c>
-      <c r="H211" s="33"/>
+      <c r="H211" s="95">
+        <v>8.9039999999999999</v>
+      </c>
       <c r="I211" s="89"/>
       <c r="J211" s="22"/>
       <c r="K211" s="81"/>
       <c r="L211" s="81"/>
       <c r="M211" s="81"/>
     </row>
     <row r="212" spans="1:14" s="24" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A212" s="96" t="s">
+      <c r="A212" s="99" t="s">
         <v>72</v>
       </c>
-      <c r="B212" s="96"/>
-[...10 lines deleted...]
-      <c r="M212" s="96"/>
+      <c r="B212" s="99"/>
+      <c r="C212" s="99"/>
+      <c r="D212" s="99"/>
+      <c r="E212" s="99"/>
+      <c r="F212" s="99"/>
+      <c r="G212" s="99"/>
+      <c r="H212" s="99"/>
+      <c r="I212" s="99"/>
+      <c r="J212" s="99"/>
+      <c r="K212" s="99"/>
+      <c r="L212" s="99"/>
+      <c r="M212" s="99"/>
       <c r="N212" s="23"/>
     </row>
     <row r="213" spans="1:14" s="24" customFormat="1" ht="10.5" customHeight="1">
       <c r="A213" s="52"/>
       <c r="B213" s="52"/>
       <c r="C213" s="52"/>
       <c r="D213" s="52"/>
       <c r="E213" s="52"/>
       <c r="F213" s="52"/>
       <c r="G213" s="52"/>
       <c r="H213" s="52"/>
       <c r="I213" s="52"/>
       <c r="J213" s="52"/>
       <c r="K213" s="52"/>
       <c r="L213" s="52"/>
       <c r="M213" s="52"/>
       <c r="N213" s="23"/>
     </row>
     <row r="214" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A214" s="94" t="s">
+      <c r="A214" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B214" s="94"/>
-[...10 lines deleted...]
-      <c r="M214" s="94"/>
+      <c r="B214" s="97"/>
+      <c r="C214" s="97"/>
+      <c r="D214" s="97"/>
+      <c r="E214" s="97"/>
+      <c r="F214" s="97"/>
+      <c r="G214" s="97"/>
+      <c r="H214" s="97"/>
+      <c r="I214" s="97"/>
+      <c r="J214" s="97"/>
+      <c r="K214" s="97"/>
+      <c r="L214" s="97"/>
+      <c r="M214" s="97"/>
     </row>
     <row r="215" spans="1:14" ht="10.5" customHeight="1">
       <c r="A215" s="2"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="G215" s="4"/>
       <c r="I215" s="4"/>
       <c r="J215" s="4"/>
       <c r="M215" s="4"/>
     </row>
     <row r="216" spans="1:14">
       <c r="A216" s="7"/>
       <c r="B216" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F216" s="10" t="s">
@@ -8723,92 +8763,94 @@
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" ht="10.5" customHeight="1">
       <c r="A225" s="76" t="s">
         <v>94</v>
       </c>
       <c r="B225" s="28">
         <v>1266.4000000000001</v>
       </c>
       <c r="C225" s="20">
         <v>1135.3</v>
       </c>
       <c r="D225" s="20">
         <v>1255.8</v>
       </c>
       <c r="E225" s="20">
         <v>1103.76</v>
       </c>
       <c r="F225" s="86">
         <v>1141.3</v>
       </c>
       <c r="G225" s="20">
         <v>1181.5</v>
       </c>
-      <c r="H225" s="86" t="s">
-        <v>0</v>
+      <c r="H225" s="58">
+        <v>1240.57</v>
       </c>
       <c r="I225" s="39" t="s">
         <v>0</v>
       </c>
       <c r="J225" s="39" t="s">
         <v>0</v>
       </c>
       <c r="K225" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L225" s="39" t="s">
         <v>0</v>
       </c>
       <c r="M225" s="39">
         <v>1347.9</v>
       </c>
     </row>
     <row r="226" spans="1:13" ht="10.5" customHeight="1">
       <c r="A226" s="76" t="s">
         <v>95</v>
       </c>
       <c r="B226" s="20">
         <v>1272.74</v>
       </c>
       <c r="C226" s="20">
         <v>1035.3</v>
       </c>
       <c r="D226" s="20">
         <v>1214.3499999999999</v>
       </c>
       <c r="E226" s="20">
         <v>917.73</v>
       </c>
       <c r="F226" s="28">
         <v>1391.74</v>
       </c>
       <c r="G226" s="20">
         <v>1291</v>
       </c>
-      <c r="H226" s="86"/>
+      <c r="H226" s="58">
+        <v>1332.29</v>
+      </c>
       <c r="I226" s="39"/>
       <c r="J226" s="39"/>
       <c r="K226" s="39"/>
       <c r="L226" s="39"/>
       <c r="M226" s="39"/>
     </row>
     <row r="227" spans="1:13" ht="10.5" customHeight="1">
       <c r="A227" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B227" s="14"/>
       <c r="C227" s="90"/>
       <c r="E227" s="14"/>
       <c r="F227" s="14"/>
       <c r="G227" s="14"/>
       <c r="H227" s="14"/>
       <c r="I227" s="14"/>
       <c r="J227" s="14"/>
       <c r="K227" s="14"/>
       <c r="L227" s="14"/>
       <c r="M227" s="14"/>
     </row>
     <row r="228" spans="1:13" ht="10.5" customHeight="1">
       <c r="A228" s="15">
         <v>2018</v>
@@ -9096,146 +9138,148 @@
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="76" t="s">
         <v>94</v>
       </c>
       <c r="B235" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C235" s="86">
         <v>968.73599999999999</v>
       </c>
       <c r="D235" s="86">
         <v>1051.165</v>
       </c>
       <c r="E235" s="20">
         <v>827.93100000000004</v>
       </c>
       <c r="F235" s="86">
         <v>922.96400000000006</v>
       </c>
       <c r="G235" s="86">
         <v>986.05399999999997</v>
       </c>
-      <c r="H235" s="86" t="s">
-        <v>0</v>
+      <c r="H235" s="20">
+        <v>1048.4190000000001</v>
       </c>
       <c r="I235" s="86" t="s">
         <v>0</v>
       </c>
       <c r="J235" s="86" t="s">
         <v>0</v>
       </c>
       <c r="K235" s="86" t="s">
         <v>0</v>
       </c>
       <c r="L235" s="86" t="s">
         <v>0</v>
       </c>
       <c r="M235" s="86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="76" t="s">
         <v>95</v>
       </c>
       <c r="B236" s="81">
         <v>1094.2280000000001</v>
       </c>
       <c r="C236" s="91">
         <v>951.3</v>
       </c>
       <c r="D236" s="91">
         <v>1161.068</v>
       </c>
       <c r="E236" s="81">
         <v>1101.886</v>
       </c>
       <c r="F236" s="28">
         <v>1203.8</v>
       </c>
       <c r="G236" s="81">
         <v>1121.3050000000001</v>
       </c>
-      <c r="H236" s="91"/>
+      <c r="H236" s="81">
+        <v>1144.605</v>
+      </c>
       <c r="I236" s="91"/>
       <c r="J236" s="91"/>
       <c r="K236" s="91"/>
       <c r="L236" s="91"/>
       <c r="M236" s="91"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A237" s="102" t="s">
+      <c r="A237" s="105" t="s">
         <v>96</v>
       </c>
-      <c r="B237" s="103"/>
-[...10 lines deleted...]
-      <c r="M237" s="104"/>
+      <c r="B237" s="106"/>
+      <c r="C237" s="106"/>
+      <c r="D237" s="106"/>
+      <c r="E237" s="106"/>
+      <c r="F237" s="106"/>
+      <c r="G237" s="106"/>
+      <c r="H237" s="106"/>
+      <c r="I237" s="106"/>
+      <c r="J237" s="107"/>
+      <c r="K237" s="107"/>
+      <c r="L237" s="107"/>
+      <c r="M237" s="107"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="77"/>
       <c r="B238" s="78"/>
       <c r="C238" s="78"/>
       <c r="D238" s="78"/>
       <c r="E238" s="78"/>
       <c r="F238" s="78"/>
       <c r="G238" s="78"/>
       <c r="H238" s="78"/>
       <c r="I238" s="78"/>
       <c r="J238" s="79"/>
       <c r="K238" s="79"/>
       <c r="L238" s="79"/>
       <c r="M238" s="79"/>
     </row>
     <row r="239" spans="1:13" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A239" s="94" t="s">
+      <c r="A239" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="B239" s="94"/>
-[...10 lines deleted...]
-      <c r="M239" s="94"/>
+      <c r="B239" s="97"/>
+      <c r="C239" s="97"/>
+      <c r="D239" s="97"/>
+      <c r="E239" s="97"/>
+      <c r="F239" s="97"/>
+      <c r="G239" s="97"/>
+      <c r="H239" s="97"/>
+      <c r="I239" s="97"/>
+      <c r="J239" s="97"/>
+      <c r="K239" s="97"/>
+      <c r="L239" s="97"/>
+      <c r="M239" s="97"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="2"/>
       <c r="B240" s="4"/>
       <c r="C240" s="4"/>
       <c r="G240" s="4"/>
       <c r="I240" s="4"/>
       <c r="J240" s="4"/>
       <c r="M240" s="4"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="7"/>
       <c r="B241" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F241" s="10" t="s">
@@ -9602,51 +9646,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13" ht="10.5" customHeight="1">
       <c r="A251" s="15">
         <v>2026</v>
       </c>
       <c r="B251" s="20">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C251" s="93">
         <v>0.1</v>
       </c>
       <c r="D251" s="93">
         <v>0.1</v>
       </c>
       <c r="E251" s="93">
         <v>0.1</v>
       </c>
       <c r="F251" s="20">
         <v>0.08</v>
       </c>
       <c r="G251" s="93">
         <v>0.1</v>
       </c>
-      <c r="H251" s="93"/>
+      <c r="H251" s="58">
+        <v>0.04</v>
+      </c>
       <c r="I251" s="93"/>
       <c r="J251" s="93"/>
       <c r="K251" s="93"/>
       <c r="L251" s="93"/>
       <c r="M251" s="93"/>
     </row>
     <row r="252" spans="1:13" ht="10.5" customHeight="1">
       <c r="A252" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B252" s="34"/>
       <c r="C252" s="14"/>
       <c r="D252" s="92"/>
       <c r="E252" s="34"/>
       <c r="F252" s="34"/>
       <c r="G252" s="34"/>
       <c r="H252" s="92"/>
       <c r="I252" s="34"/>
       <c r="J252" s="34"/>
       <c r="K252" s="34"/>
       <c r="L252" s="34"/>
       <c r="M252" s="25"/>
     </row>
     <row r="253" spans="1:13" ht="10.5" customHeight="1">
       <c r="A253" s="15">
@@ -9976,51 +10022,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:13" ht="10.5" customHeight="1">
       <c r="A261" s="15">
         <v>2026</v>
       </c>
       <c r="B261" s="20">
         <v>0.17899999999999999</v>
       </c>
       <c r="C261" s="93">
         <v>0.13100000000000001</v>
       </c>
       <c r="D261" s="93">
         <v>0.124</v>
       </c>
       <c r="E261" s="20">
         <v>0.154</v>
       </c>
       <c r="F261" s="20">
         <v>0.14399999999999999</v>
       </c>
       <c r="G261" s="93">
         <v>0.16200000000000001</v>
       </c>
-      <c r="H261" s="93"/>
+      <c r="H261" s="61">
+        <v>8.5999999999999993E-2</v>
+      </c>
       <c r="I261" s="93"/>
       <c r="J261" s="93"/>
       <c r="K261" s="93"/>
       <c r="L261" s="93"/>
       <c r="M261" s="93"/>
     </row>
     <row r="262" spans="1:13" ht="21.75" customHeight="1">
       <c r="A262" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B262" s="34"/>
       <c r="C262" s="34"/>
       <c r="D262" s="92"/>
       <c r="E262" s="34"/>
       <c r="F262" s="34"/>
       <c r="G262" s="34"/>
       <c r="H262" s="34"/>
       <c r="I262" s="34"/>
       <c r="J262" s="34"/>
       <c r="K262" s="34"/>
       <c r="L262" s="34"/>
       <c r="M262" s="25"/>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="15">
@@ -10350,51 +10398,53 @@
         <v>87.93</v>
       </c>
     </row>
     <row r="271" spans="1:13" ht="10.5" customHeight="1">
       <c r="A271" s="15">
         <v>2026</v>
       </c>
       <c r="B271" s="20">
         <v>124.41</v>
       </c>
       <c r="C271" s="28">
         <v>102.2</v>
       </c>
       <c r="D271" s="28">
         <v>118.43</v>
       </c>
       <c r="E271" s="20">
         <v>118.57</v>
       </c>
       <c r="F271" s="20">
         <v>126.52</v>
       </c>
       <c r="G271" s="28">
         <v>161.30000000000001</v>
       </c>
-      <c r="H271" s="28"/>
+      <c r="H271" s="61">
+        <v>179.14</v>
+      </c>
       <c r="I271" s="28"/>
       <c r="J271" s="28"/>
       <c r="K271" s="20"/>
       <c r="L271" s="28"/>
       <c r="M271" s="20"/>
     </row>
     <row r="272" spans="1:13" ht="10.5" customHeight="1">
       <c r="A272" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B272" s="14"/>
       <c r="C272" s="25"/>
       <c r="D272" s="25"/>
       <c r="E272" s="14"/>
       <c r="F272" s="14"/>
       <c r="G272" s="14"/>
       <c r="H272" s="14"/>
       <c r="I272" s="14"/>
       <c r="J272" s="25"/>
       <c r="K272" s="25"/>
       <c r="L272" s="25"/>
       <c r="M272" s="25"/>
     </row>
     <row r="273" spans="1:13" ht="10.5" customHeight="1">
       <c r="A273" s="15">
@@ -10724,51 +10774,53 @@
         <v>183.08600000000001</v>
       </c>
     </row>
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="32">
         <v>2026</v>
       </c>
       <c r="B281" s="81">
         <v>269.28300000000002</v>
       </c>
       <c r="C281" s="81">
         <v>228.30699999999999</v>
       </c>
       <c r="D281" s="81">
         <v>261.72699999999998</v>
       </c>
       <c r="E281" s="81">
         <v>235.179</v>
       </c>
       <c r="F281" s="81">
         <v>245.8</v>
       </c>
       <c r="G281" s="81">
         <v>328.06099999999998</v>
       </c>
-      <c r="H281" s="33"/>
+      <c r="H281" s="33">
+        <v>378.24900000000002</v>
+      </c>
       <c r="I281" s="33"/>
       <c r="J281" s="33"/>
       <c r="K281" s="81"/>
       <c r="L281" s="33"/>
       <c r="M281" s="33"/>
     </row>
     <row r="282" spans="1:13" s="57" customFormat="1" ht="9.75">
       <c r="A282" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B282" s="55"/>
       <c r="C282" s="55"/>
       <c r="D282" s="56"/>
       <c r="E282" s="56"/>
       <c r="F282" s="56"/>
       <c r="G282" s="55"/>
       <c r="H282" s="56"/>
       <c r="I282" s="55"/>
       <c r="J282" s="55"/>
       <c r="K282" s="56"/>
       <c r="L282" s="56"/>
       <c r="M282" s="55"/>
     </row>
     <row r="283" spans="1:13" s="57" customFormat="1" ht="9.75">
       <c r="A283" s="54" t="s">