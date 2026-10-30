--- v4 (2026-09-20)
+++ v5 (2026-10-30)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14325" yWindow="60" windowWidth="14295" windowHeight="12255"/>
+    <workbookView xWindow="30" yWindow="45" windowWidth="14415" windowHeight="12255"/>
   </bookViews>
   <sheets>
-    <sheet name="ай" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="ай" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="944" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="983" uniqueCount="138">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -547,65 +551,189 @@
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, мың тонна  </t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t xml:space="preserve">   *Өткен жылдың тиісті кезеңіне арналған деректер құбыр көлігі кәсіпорындары бойынша көлемдерді қайта бөлу ескеріле отырып қайта қалыптастырылды.</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Біріктіру</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2018 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жанбырбаева Алтынай Данабековна </t>
+  </si>
+  <si>
+    <t>+7 7252 395099</t>
+  </si>
+  <si>
+    <t>a.zhanbyrbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4489&amp;year=2026&amp;name=10667&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">181103, 181104, 181101, 181102 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тасымалданған жүк, жолжүгі, жүк-жолжүгі                                                       Tасымалданған жолаушылар </t>
+  </si>
+  <si>
+    <t>Тасымалданған жүк, жүк айналымы, тасымалданған жолаушылар, жолаушылар айналымы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тасымалданған жүктер – көлікпен тасымалданған жүктердің саны (тоннамен), Көліктің жүк айналымы – жүктерді тасымалдау бойынша көлік жұмыстарының көлемі, тонна-километрмен тұлғаланады. Тасымалданатын жүктің əрбір партиясының (жөнелтудің) салмағын оны тасымалдау ара қашықтығына көбейтудің жиынтықталуы, Тасымалданған жолаушылар – белгілі бір уақыт кезеңінде тасымалданған жолаушылар саны. Жолаушыларды тасымалдау статистикасының өлшем бірлігі жолаушы-жүруі болып саналады, көліктің жолаушылар айналымы – көліктің жолаушыларды тасымалдау бойынша жұмыс көлемі. Өлшеу бірлігі жолаушы-километр, яғни жолаушының қашықтыққа орын ауыстыруы болып табылады. Тасымалдаудың əрбір позициясы бойынша жолаушылар санын тасымалдау қашықтығына көбейтудің жиынтықталуымен анықталады, көлік түрлері, тасымалдау қатынасы, өзге де белгілері  бойынша бөлек есептелінеді  </t>
+  </si>
+  <si>
+    <t>Мың адам, миллион жолаушы-километр, мың тонна, миллион тонна-километр, миллион теңге</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жүктерді тасымалдау, жүк айналымы,жолаушыларды тасымалдау, жолаушылар айналымы туралы ақпараттың негізгі көзі 1-көлік «Көлік жұмысы туралы есеп» нысаны бойынша жүргізілетін жалпымемлекеттік статистикалық байқаудың қорытындылары негізінде алынған деректер болып табылады.
+</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.0\ _₽"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -689,66 +817,99 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -771,69 +932,100 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="15">
+  <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="132">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1001,135 +1193,205 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="15">
+  <cellStyles count="17">
+    <cellStyle name="Гиперссылка" xfId="15" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="16"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 5" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 3" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="10"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Финансовый 2" xfId="12"/>
     <cellStyle name="Финансовый 2 2" xfId="13"/>
     <cellStyle name="Финансовый 3" xfId="14"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1374,95 +1636,349 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/shymkent/spreadsheets/?industry=4489&amp;year=2026&amp;name=10667&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.zhanbyrbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="3.5703125" style="101" customWidth="1"/>
+    <col min="2" max="2" width="41" style="101" customWidth="1"/>
+    <col min="3" max="3" width="81.7109375" style="101" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="101"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3">
+      <c r="B2" s="96" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="107" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="25.5" customHeight="1">
+      <c r="B3" s="96" t="s">
+        <v>98</v>
+      </c>
+      <c r="C3" s="116" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" ht="13.5" customHeight="1">
+      <c r="B4" s="96" t="s">
+        <v>99</v>
+      </c>
+      <c r="C4" s="103" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="15.75" customHeight="1">
+      <c r="B5" s="97" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" s="108" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="97" t="s">
+        <v>101</v>
+      </c>
+      <c r="C6" s="108" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="142.5" customHeight="1">
+      <c r="B7" s="97" t="s">
+        <v>102</v>
+      </c>
+      <c r="C7" s="108" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="96" t="s">
+        <v>103</v>
+      </c>
+      <c r="C8" s="108" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="96" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="117"/>
+    </row>
+    <row r="10" spans="2:3" ht="52.5" customHeight="1">
+      <c r="B10" s="96" t="s">
+        <v>106</v>
+      </c>
+      <c r="C10" s="98" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="96" t="s">
+        <v>107</v>
+      </c>
+      <c r="C11" s="98"/>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="96" t="s">
+        <v>108</v>
+      </c>
+      <c r="C12" s="119" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="97" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" s="118" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="27.75" customHeight="1">
+      <c r="B14" s="97" t="s">
+        <v>110</v>
+      </c>
+      <c r="C14" s="120" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="97" t="s">
+        <v>111</v>
+      </c>
+      <c r="C15" s="118" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="96" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="109">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="96" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" s="109">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="96" t="s">
+        <v>114</v>
+      </c>
+      <c r="C18" s="98" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="C19" s="104" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="96" t="s">
+        <v>116</v>
+      </c>
+      <c r="C20" s="105" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="96" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="106" t="s">
+        <v>127</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C21" r:id="rId1"/>
+    <hyperlink ref="C14" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+    <hyperlink ref="C15" r:id="rId4"/>
+    <hyperlink ref="C12" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="3.85546875" style="101" customWidth="1"/>
+    <col min="2" max="2" width="100.42578125" style="101" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="101"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="99" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="99" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="99" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="99" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="99" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="99"/>
+    </row>
+    <row r="12" spans="2:2" ht="26.25" customHeight="1">
+      <c r="B12" s="100" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="99"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="99"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="102" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N283"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="4" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="10" style="3" customWidth="1"/>
     <col min="8" max="8" width="9" style="4" customWidth="1"/>
     <col min="9" max="9" width="9" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="97"/>
-[...10 lines deleted...]
-      <c r="M1" s="97"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="121"/>
+      <c r="L1" s="121"/>
+      <c r="M1" s="121"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2"/>
       <c r="K2" s="5"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>14</v>
       </c>
@@ -1793,92 +2309,96 @@
       <c r="A12" s="21" t="s">
         <v>92</v>
       </c>
       <c r="B12" s="20">
         <v>3656.8</v>
       </c>
       <c r="C12" s="20">
         <v>2347.8000000000002</v>
       </c>
       <c r="D12" s="28">
         <v>2737.2</v>
       </c>
       <c r="E12" s="20">
         <v>2539.04</v>
       </c>
       <c r="F12" s="20">
         <v>2847.1</v>
       </c>
       <c r="G12" s="31">
         <v>2302.2600000000002</v>
       </c>
       <c r="H12" s="61">
         <v>2419.29</v>
       </c>
       <c r="I12" s="64">
-        <v>2076.3000000000002</v>
+        <v>2346.6</v>
       </c>
       <c r="J12" s="20">
-        <v>2137.48</v>
+        <v>2319</v>
       </c>
       <c r="K12" s="64">
         <v>2174.36</v>
       </c>
       <c r="L12" s="20">
         <v>2033.82</v>
       </c>
       <c r="M12" s="64">
         <v>3058.65</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="10.5" customHeight="1">
       <c r="A13" s="67">
         <v>2026</v>
       </c>
       <c r="B13" s="20">
         <v>2631.86</v>
       </c>
       <c r="C13" s="20">
         <v>2016</v>
       </c>
       <c r="D13" s="28">
         <v>2397.5</v>
       </c>
       <c r="E13" s="20">
         <v>1718.86</v>
       </c>
       <c r="F13" s="28">
         <v>2517</v>
       </c>
       <c r="G13" s="60">
         <v>2440.8200000000002</v>
       </c>
       <c r="H13" s="64">
         <v>2644.4</v>
       </c>
-      <c r="I13" s="64"/>
-      <c r="J13" s="20"/>
+      <c r="I13" s="64">
+        <v>2672</v>
+      </c>
+      <c r="J13" s="20">
+        <v>2405.6999999999998</v>
+      </c>
       <c r="K13" s="64"/>
       <c r="L13" s="20"/>
       <c r="M13" s="64"/>
     </row>
     <row r="14" spans="1:13" ht="10.5" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="64"/>
       <c r="C14" s="64"/>
       <c r="D14" s="64"/>
       <c r="E14" s="64"/>
       <c r="F14" s="64"/>
       <c r="G14" s="64"/>
       <c r="H14" s="64"/>
       <c r="I14" s="64"/>
       <c r="J14" s="64"/>
       <c r="K14" s="64"/>
       <c r="L14" s="64"/>
       <c r="M14" s="64"/>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1">
       <c r="A15" s="74">
         <v>2018</v>
       </c>
@@ -2169,92 +2689,96 @@
       <c r="A22" s="21" t="s">
         <v>92</v>
       </c>
       <c r="B22" s="20">
         <v>2292.9</v>
       </c>
       <c r="C22" s="20">
         <v>1642.1</v>
       </c>
       <c r="D22" s="20">
         <v>1761.4</v>
       </c>
       <c r="E22" s="20">
         <v>1481.2</v>
       </c>
       <c r="F22" s="20">
         <v>1997</v>
       </c>
       <c r="G22" s="31">
         <v>1667.758</v>
       </c>
       <c r="H22" s="61">
         <v>1771.9</v>
       </c>
       <c r="I22" s="64">
-        <v>776</v>
+        <v>1636</v>
       </c>
       <c r="J22" s="64">
-        <v>801.048</v>
+        <v>1519.5</v>
       </c>
       <c r="K22" s="64">
         <v>862.745</v>
       </c>
       <c r="L22" s="20">
         <v>819.85500000000002</v>
       </c>
       <c r="M22" s="64">
         <v>2081.6999999999998</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="10.5" customHeight="1">
       <c r="A23" s="67">
         <v>2026</v>
       </c>
       <c r="B23" s="20">
         <v>1868.723</v>
       </c>
       <c r="C23" s="20">
         <v>1579</v>
       </c>
       <c r="D23" s="20">
         <v>1907.0989999999999</v>
       </c>
       <c r="E23" s="20">
         <v>1626.056</v>
       </c>
       <c r="F23" s="20">
         <v>1846.5519999999999</v>
       </c>
       <c r="G23" s="60">
         <v>1795.8910000000001</v>
       </c>
       <c r="H23" s="61">
         <v>1829.92</v>
       </c>
-      <c r="I23" s="64"/>
-      <c r="J23" s="64"/>
+      <c r="I23" s="64">
+        <v>1797.3</v>
+      </c>
+      <c r="J23" s="64">
+        <v>1556.4</v>
+      </c>
       <c r="K23" s="64"/>
       <c r="L23" s="20"/>
       <c r="M23" s="64"/>
     </row>
     <row r="24" spans="1:13" ht="23.25" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="64"/>
       <c r="C24" s="64"/>
       <c r="D24" s="64"/>
       <c r="E24" s="64"/>
       <c r="F24" s="64"/>
       <c r="G24" s="64"/>
       <c r="H24" s="64"/>
       <c r="I24" s="64"/>
       <c r="J24" s="64"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
     </row>
     <row r="25" spans="1:13" ht="10.5" customHeight="1">
       <c r="A25" s="74">
         <v>2018</v>
       </c>
@@ -2585,52 +3109,56 @@
     <row r="33" spans="1:14" ht="10.5" customHeight="1">
       <c r="A33" s="67">
         <v>2026</v>
       </c>
       <c r="B33" s="20">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="20">
         <v>10583.8</v>
       </c>
       <c r="D33" s="20">
         <v>11121.28</v>
       </c>
       <c r="E33" s="20">
         <v>12322.27</v>
       </c>
       <c r="F33" s="20">
         <v>10738.19</v>
       </c>
       <c r="G33" s="60">
         <v>10283.27</v>
       </c>
       <c r="H33" s="61">
         <v>9810.51</v>
       </c>
-      <c r="I33" s="64"/>
-      <c r="J33" s="64"/>
+      <c r="I33" s="64">
+        <v>10747.6</v>
+      </c>
+      <c r="J33" s="64">
+        <v>11938.5</v>
+      </c>
       <c r="K33" s="65"/>
       <c r="L33" s="20"/>
       <c r="M33" s="64"/>
     </row>
     <row r="34" spans="1:14" ht="10.5" customHeight="1">
       <c r="A34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="64"/>
       <c r="C34" s="64"/>
       <c r="D34" s="64"/>
       <c r="E34" s="64"/>
       <c r="F34" s="64"/>
       <c r="G34" s="64"/>
       <c r="H34" s="64"/>
       <c r="I34" s="64"/>
       <c r="J34" s="64"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="64"/>
     </row>
     <row r="35" spans="1:14" ht="10.5" customHeight="1">
       <c r="A35" s="12">
         <v>2018</v>
       </c>
@@ -2958,137 +3486,141 @@
         <v>645.27099999999996</v>
       </c>
     </row>
     <row r="43" spans="1:14" ht="10.5" customHeight="1">
       <c r="A43" s="69">
         <v>2026</v>
       </c>
       <c r="B43" s="80">
         <v>603.79100000000005</v>
       </c>
       <c r="C43" s="80">
         <v>530.20000000000005</v>
       </c>
       <c r="D43" s="80">
         <v>628.21199999999999</v>
       </c>
       <c r="E43" s="81">
         <v>586.22699999999998</v>
       </c>
       <c r="F43" s="80">
         <v>577.16399999999999</v>
       </c>
       <c r="G43" s="80">
         <v>657.6</v>
       </c>
-      <c r="H43" s="94">
+      <c r="H43" s="93">
         <v>712.1</v>
       </c>
-      <c r="I43" s="71"/>
-      <c r="J43" s="70"/>
+      <c r="I43" s="71">
+        <v>748.4</v>
+      </c>
+      <c r="J43" s="70">
+        <v>667.1</v>
+      </c>
       <c r="K43" s="70"/>
       <c r="L43" s="22"/>
       <c r="M43" s="70"/>
     </row>
     <row r="44" spans="1:14" s="24" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A44" s="102" t="s">
+      <c r="A44" s="126" t="s">
         <v>89</v>
       </c>
-      <c r="B44" s="102"/>
-[...10 lines deleted...]
-      <c r="M44" s="102"/>
+      <c r="B44" s="126"/>
+      <c r="C44" s="126"/>
+      <c r="D44" s="126"/>
+      <c r="E44" s="126"/>
+      <c r="F44" s="126"/>
+      <c r="G44" s="126"/>
+      <c r="H44" s="126"/>
+      <c r="I44" s="126"/>
+      <c r="J44" s="126"/>
+      <c r="K44" s="126"/>
+      <c r="L44" s="126"/>
+      <c r="M44" s="126"/>
       <c r="N44" s="23"/>
     </row>
     <row r="45" spans="1:14" s="24" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A45" s="103" t="s">
+      <c r="A45" s="127" t="s">
         <v>90</v>
       </c>
-      <c r="B45" s="103"/>
-[...10 lines deleted...]
-      <c r="M45" s="103"/>
+      <c r="B45" s="127"/>
+      <c r="C45" s="127"/>
+      <c r="D45" s="127"/>
+      <c r="E45" s="127"/>
+      <c r="F45" s="127"/>
+      <c r="G45" s="127"/>
+      <c r="H45" s="127"/>
+      <c r="I45" s="127"/>
+      <c r="J45" s="127"/>
+      <c r="K45" s="127"/>
+      <c r="L45" s="127"/>
+      <c r="M45" s="127"/>
       <c r="N45" s="23"/>
     </row>
     <row r="46" spans="1:14" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="A46" s="104" t="s">
+      <c r="A46" s="128" t="s">
         <v>91</v>
       </c>
-      <c r="B46" s="104"/>
-[...10 lines deleted...]
-      <c r="M46" s="104"/>
+      <c r="B46" s="128"/>
+      <c r="C46" s="128"/>
+      <c r="D46" s="128"/>
+      <c r="E46" s="128"/>
+      <c r="F46" s="128"/>
+      <c r="G46" s="128"/>
+      <c r="H46" s="128"/>
+      <c r="I46" s="128"/>
+      <c r="J46" s="128"/>
+      <c r="K46" s="128"/>
+      <c r="L46" s="128"/>
+      <c r="M46" s="128"/>
       <c r="N46" s="23"/>
     </row>
     <row r="47" spans="1:14" ht="6.75" customHeight="1">
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="G47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="M47" s="4"/>
     </row>
     <row r="48" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A48" s="97" t="s">
+      <c r="A48" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="97"/>
-[...10 lines deleted...]
-      <c r="M48" s="97"/>
+      <c r="B48" s="121"/>
+      <c r="C48" s="121"/>
+      <c r="D48" s="121"/>
+      <c r="E48" s="121"/>
+      <c r="F48" s="121"/>
+      <c r="G48" s="121"/>
+      <c r="H48" s="121"/>
+      <c r="I48" s="121"/>
+      <c r="J48" s="121"/>
+      <c r="K48" s="121"/>
+      <c r="L48" s="121"/>
+      <c r="M48" s="121"/>
     </row>
     <row r="49" spans="1:13" ht="10.5" customHeight="1">
       <c r="A49" s="2"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="G49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="M49" s="4"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="7"/>
       <c r="B50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="10" t="s">
@@ -3411,99 +3943,103 @@
         <v>1758.69</v>
       </c>
       <c r="M58" s="25">
         <v>3204.18</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="10.5" customHeight="1">
       <c r="A59" s="12">
         <v>2025</v>
       </c>
       <c r="B59" s="28">
         <v>2159.21</v>
       </c>
       <c r="C59" s="28">
         <v>985.8</v>
       </c>
       <c r="D59" s="20">
         <v>1244.9000000000001</v>
       </c>
       <c r="E59" s="20">
         <v>1200.4000000000001</v>
       </c>
       <c r="F59" s="20">
         <v>1084.3</v>
       </c>
-      <c r="G59" s="96">
+      <c r="G59" s="95">
         <v>800.5</v>
       </c>
       <c r="H59" s="58">
         <v>829.8</v>
       </c>
       <c r="I59" s="14">
-        <v>1197</v>
+        <v>841.4</v>
       </c>
       <c r="J59" s="14">
-        <v>1176.42</v>
+        <v>829.1</v>
       </c>
       <c r="K59" s="20">
         <v>1252.8</v>
       </c>
       <c r="L59" s="28">
         <v>1176.73</v>
       </c>
       <c r="M59" s="25">
         <v>1203.98</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="10.5" customHeight="1">
       <c r="A60" s="12">
         <v>2026</v>
       </c>
       <c r="B60" s="20">
         <v>1084.99</v>
       </c>
       <c r="C60" s="28">
         <v>652.4</v>
       </c>
       <c r="D60" s="20">
         <v>815.2</v>
       </c>
       <c r="E60" s="20">
         <v>512.5</v>
       </c>
       <c r="F60" s="28">
         <v>814.92</v>
       </c>
       <c r="G60" s="20">
         <v>839.7</v>
       </c>
       <c r="H60" s="58">
         <v>845.04</v>
       </c>
-      <c r="I60" s="14"/>
-      <c r="J60" s="14"/>
+      <c r="I60" s="14">
+        <v>860.2</v>
+      </c>
+      <c r="J60" s="14">
+        <v>877.2</v>
+      </c>
       <c r="K60" s="20"/>
       <c r="L60" s="28"/>
       <c r="M60" s="25"/>
     </row>
     <row r="61" spans="1:13" ht="10.5" customHeight="1">
       <c r="A61" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="25"/>
       <c r="J61" s="25"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="25"/>
     </row>
     <row r="62" spans="1:13" ht="10.5" customHeight="1">
       <c r="A62" s="15">
         <v>2018</v>
       </c>
@@ -3794,92 +4330,96 @@
       <c r="A69" s="12">
         <v>2025</v>
       </c>
       <c r="B69" s="20">
         <v>999.68700000000001</v>
       </c>
       <c r="C69" s="28">
         <v>455.68299999999999</v>
       </c>
       <c r="D69" s="20">
         <v>487.57799999999997</v>
       </c>
       <c r="E69" s="20">
         <v>449.971</v>
       </c>
       <c r="F69" s="20">
         <v>481.72500000000002</v>
       </c>
       <c r="G69" s="20">
         <v>457.22</v>
       </c>
       <c r="H69" s="14">
         <v>481.09</v>
       </c>
       <c r="I69" s="14">
-        <v>519.69100000000003</v>
+        <v>472.4</v>
       </c>
       <c r="J69" s="14">
-        <v>534.12300000000005</v>
+        <v>486.1</v>
       </c>
       <c r="K69" s="20">
         <v>547.97400000000005</v>
       </c>
       <c r="L69" s="28">
         <v>509.94799999999998</v>
       </c>
       <c r="M69" s="25">
         <v>631.21600000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="10.5" customHeight="1">
       <c r="A70" s="12">
         <v>2026</v>
       </c>
       <c r="B70" s="20">
         <v>504.49200000000002</v>
       </c>
       <c r="C70" s="28">
         <v>339.90499999999997</v>
       </c>
       <c r="D70" s="20">
         <v>454.81700000000001</v>
       </c>
       <c r="E70" s="20">
         <v>270.89400000000001</v>
       </c>
       <c r="F70" s="28">
         <v>381.6</v>
       </c>
       <c r="G70" s="20">
         <v>406.77</v>
       </c>
       <c r="H70" s="14">
         <v>396.50400000000002</v>
       </c>
-      <c r="I70" s="14"/>
-      <c r="J70" s="14"/>
+      <c r="I70" s="14">
+        <v>372.6</v>
+      </c>
+      <c r="J70" s="14">
+        <v>421</v>
+      </c>
       <c r="K70" s="20"/>
       <c r="L70" s="28"/>
       <c r="M70" s="25"/>
     </row>
     <row r="71" spans="1:13" ht="23.25" customHeight="1">
       <c r="A71" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="25"/>
       <c r="E71" s="25"/>
       <c r="F71" s="25"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="25"/>
     </row>
     <row r="72" spans="1:13" ht="10.5" customHeight="1">
       <c r="A72" s="15">
         <v>2018</v>
       </c>
@@ -4210,52 +4750,56 @@
     <row r="80" spans="1:13" ht="10.5" customHeight="1">
       <c r="A80" s="12">
         <v>2026</v>
       </c>
       <c r="B80" s="20">
         <v>82.29</v>
       </c>
       <c r="C80" s="28">
         <v>65</v>
       </c>
       <c r="D80" s="20">
         <v>83.67</v>
       </c>
       <c r="E80" s="20">
         <v>71.599999999999994</v>
       </c>
       <c r="F80" s="28">
         <v>76.19</v>
       </c>
       <c r="G80" s="20">
         <v>86.33</v>
       </c>
       <c r="H80" s="14">
         <v>87.8</v>
       </c>
-      <c r="I80" s="14"/>
-      <c r="J80" s="14"/>
+      <c r="I80" s="14">
+        <v>88.2</v>
+      </c>
+      <c r="J80" s="14">
+        <v>63</v>
+      </c>
       <c r="K80" s="20"/>
       <c r="L80" s="28"/>
       <c r="M80" s="20"/>
     </row>
     <row r="81" spans="1:13" ht="10.5" customHeight="1">
       <c r="A81" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="14"/>
       <c r="C81" s="14"/>
       <c r="D81" s="28"/>
       <c r="E81" s="14"/>
       <c r="F81" s="14"/>
       <c r="G81" s="14"/>
       <c r="H81" s="14"/>
       <c r="I81" s="14"/>
       <c r="J81" s="25"/>
       <c r="K81" s="14"/>
       <c r="L81" s="14"/>
       <c r="M81" s="25"/>
     </row>
     <row r="82" spans="1:13" ht="10.5" customHeight="1">
       <c r="A82" s="15">
         <v>2018</v>
       </c>
@@ -4586,86 +5130,90 @@
     <row r="90" spans="1:13" ht="10.5" customHeight="1">
       <c r="A90" s="75">
         <v>2026</v>
       </c>
       <c r="B90" s="81">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="81">
         <v>69.914000000000001</v>
       </c>
       <c r="D90" s="81">
         <v>93.343999999999994</v>
       </c>
       <c r="E90" s="81">
         <v>81.375</v>
       </c>
       <c r="F90" s="81">
         <v>84.6</v>
       </c>
       <c r="G90" s="81">
         <v>96.102999999999994</v>
       </c>
       <c r="H90" s="22">
         <v>98.747</v>
       </c>
-      <c r="I90" s="22"/>
-      <c r="J90" s="22"/>
+      <c r="I90" s="22">
+        <v>98</v>
+      </c>
+      <c r="J90" s="22">
+        <v>71.8</v>
+      </c>
       <c r="K90" s="81"/>
       <c r="L90" s="81"/>
       <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" ht="10.5" customHeight="1">
       <c r="B91" s="34"/>
       <c r="C91" s="34"/>
       <c r="D91" s="34"/>
       <c r="E91" s="34"/>
       <c r="F91" s="34"/>
       <c r="G91" s="34"/>
       <c r="H91" s="34"/>
       <c r="I91" s="34"/>
       <c r="J91" s="34"/>
       <c r="K91" s="34"/>
       <c r="L91" s="34"/>
       <c r="M91" s="34"/>
     </row>
     <row r="92" spans="1:13" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A92" s="97" t="s">
+      <c r="A92" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="B92" s="97"/>
-[...10 lines deleted...]
-      <c r="M92" s="97"/>
+      <c r="B92" s="121"/>
+      <c r="C92" s="121"/>
+      <c r="D92" s="121"/>
+      <c r="E92" s="121"/>
+      <c r="F92" s="121"/>
+      <c r="G92" s="121"/>
+      <c r="H92" s="121"/>
+      <c r="I92" s="121"/>
+      <c r="J92" s="121"/>
+      <c r="K92" s="121"/>
+      <c r="L92" s="121"/>
+      <c r="M92" s="121"/>
     </row>
     <row r="93" spans="1:13" ht="10.5" customHeight="1">
       <c r="A93" s="2"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="G93" s="4"/>
       <c r="I93" s="4"/>
       <c r="J93" s="4"/>
       <c r="M93" s="4"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="7"/>
       <c r="B94" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F94" s="10" t="s">
@@ -5041,52 +5589,56 @@
     <row r="104" spans="1:13" ht="10.5" customHeight="1">
       <c r="A104" s="67">
         <v>2026</v>
       </c>
       <c r="B104" s="28">
         <v>274.07</v>
       </c>
       <c r="C104" s="28">
         <v>328.2</v>
       </c>
       <c r="D104" s="28">
         <v>367.88</v>
       </c>
       <c r="E104" s="28">
         <v>288.55</v>
       </c>
       <c r="F104" s="20">
         <v>310.26</v>
       </c>
       <c r="G104" s="28">
         <v>310</v>
       </c>
       <c r="H104" s="58">
         <v>466.96</v>
       </c>
-      <c r="I104" s="14"/>
-      <c r="J104" s="14"/>
+      <c r="I104" s="14">
+        <v>397.2</v>
+      </c>
+      <c r="J104" s="14">
+        <v>377.8</v>
+      </c>
       <c r="K104" s="28"/>
       <c r="L104" s="28"/>
       <c r="M104" s="20"/>
     </row>
     <row r="105" spans="1:13" ht="10.5" customHeight="1">
       <c r="A105" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="14"/>
       <c r="C105" s="14"/>
       <c r="D105" s="25"/>
       <c r="E105" s="14"/>
       <c r="F105" s="14"/>
       <c r="G105" s="14"/>
       <c r="H105" s="14"/>
       <c r="I105" s="14"/>
       <c r="J105" s="14"/>
       <c r="K105" s="14"/>
       <c r="L105" s="14"/>
       <c r="M105" s="14"/>
     </row>
     <row r="106" spans="1:13" ht="10.5" customHeight="1">
       <c r="A106" s="15">
         <v>2018</v>
       </c>
@@ -5417,95 +5969,99 @@
     <row r="114" spans="1:14" ht="10.5" customHeight="1">
       <c r="A114" s="69">
         <v>2026</v>
       </c>
       <c r="B114" s="81">
         <v>269.82299999999998</v>
       </c>
       <c r="C114" s="81">
         <v>287.625</v>
       </c>
       <c r="D114" s="81">
         <v>291.089</v>
       </c>
       <c r="E114" s="81">
         <v>253.12100000000001</v>
       </c>
       <c r="F114" s="81">
         <v>261</v>
       </c>
       <c r="G114" s="81">
         <v>267.64800000000002</v>
       </c>
       <c r="H114" s="22">
         <v>288.72199999999998</v>
       </c>
-      <c r="I114" s="22"/>
-      <c r="J114" s="22"/>
+      <c r="I114" s="22">
+        <v>287.60000000000002</v>
+      </c>
+      <c r="J114" s="22">
+        <v>281.8</v>
+      </c>
       <c r="K114" s="81"/>
       <c r="L114" s="81"/>
       <c r="M114" s="81"/>
     </row>
     <row r="115" spans="1:14" s="24" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A115" s="99" t="s">
+      <c r="A115" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B115" s="99"/>
-[...10 lines deleted...]
-      <c r="M115" s="99"/>
+      <c r="B115" s="123"/>
+      <c r="C115" s="123"/>
+      <c r="D115" s="123"/>
+      <c r="E115" s="123"/>
+      <c r="F115" s="123"/>
+      <c r="G115" s="123"/>
+      <c r="H115" s="123"/>
+      <c r="I115" s="123"/>
+      <c r="J115" s="123"/>
+      <c r="K115" s="123"/>
+      <c r="L115" s="123"/>
+      <c r="M115" s="123"/>
       <c r="N115" s="23"/>
     </row>
     <row r="116" spans="1:14" s="24" customFormat="1" ht="10.5" customHeight="1">
       <c r="A116" s="53"/>
       <c r="B116" s="53"/>
       <c r="C116" s="53"/>
       <c r="D116" s="53"/>
       <c r="E116" s="53"/>
       <c r="F116" s="53"/>
       <c r="G116" s="53"/>
       <c r="H116" s="53"/>
       <c r="I116" s="53"/>
       <c r="J116" s="53"/>
       <c r="K116" s="53"/>
       <c r="L116" s="53"/>
       <c r="M116" s="53"/>
       <c r="N116" s="23"/>
     </row>
     <row r="117" spans="1:14" ht="11.25" customHeight="1">
-      <c r="A117" s="100" t="s">
+      <c r="A117" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="B117" s="101"/>
+      <c r="B117" s="125"/>
       <c r="C117" s="25"/>
       <c r="D117" s="25"/>
       <c r="E117" s="25"/>
       <c r="F117" s="25"/>
       <c r="G117" s="25"/>
       <c r="H117" s="25"/>
       <c r="I117" s="25"/>
       <c r="J117" s="25"/>
       <c r="K117" s="25"/>
       <c r="L117" s="25"/>
       <c r="M117" s="25"/>
     </row>
     <row r="118" spans="1:14" ht="10.5" customHeight="1">
       <c r="A118" s="36">
         <v>2018</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>11</v>
       </c>
@@ -6811,151 +7367,163 @@
     <row r="160" spans="1:13" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A160" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B160" s="28">
         <v>9943.09</v>
       </c>
       <c r="C160" s="28">
         <v>10416.56</v>
       </c>
       <c r="D160" s="28">
         <v>10919.18</v>
       </c>
       <c r="E160" s="28">
         <v>12132.1</v>
       </c>
       <c r="F160" s="20">
         <v>10535.49</v>
       </c>
       <c r="G160" s="20">
         <v>10035.6</v>
       </c>
       <c r="H160" s="58">
         <v>9543.6</v>
       </c>
-      <c r="I160" s="88"/>
-      <c r="J160" s="20"/>
+      <c r="I160" s="110">
+        <v>10473.200000000001</v>
+      </c>
+      <c r="J160" s="59">
+        <v>11728.78</v>
+      </c>
       <c r="K160" s="20"/>
       <c r="L160" s="20"/>
       <c r="M160" s="20"/>
     </row>
     <row r="161" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A161" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="4"/>
       <c r="F161" s="20"/>
       <c r="G161" s="20"/>
       <c r="H161" s="4"/>
-      <c r="I161" s="88"/>
-      <c r="J161" s="20"/>
+      <c r="I161" s="4"/>
+      <c r="J161" s="4"/>
       <c r="K161" s="20"/>
       <c r="L161" s="20"/>
       <c r="M161" s="20"/>
     </row>
     <row r="162" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A162" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="20">
         <v>8484.6</v>
       </c>
       <c r="C162" s="20">
         <v>9024.02</v>
       </c>
       <c r="D162" s="20">
         <v>9549.15</v>
       </c>
       <c r="E162" s="20">
         <v>10870.08</v>
       </c>
       <c r="F162" s="20">
         <v>9735.76</v>
       </c>
       <c r="G162" s="20">
         <v>9468.2999999999993</v>
       </c>
       <c r="H162" s="61">
         <v>9046.5</v>
       </c>
-      <c r="I162" s="88"/>
-      <c r="J162" s="20"/>
+      <c r="I162" s="110">
+        <v>9713.49</v>
+      </c>
+      <c r="J162" s="60">
+        <v>11132.36</v>
+      </c>
       <c r="K162" s="20"/>
       <c r="L162" s="20"/>
       <c r="M162" s="20"/>
     </row>
     <row r="163" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1">
       <c r="A163" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B163" s="81">
         <v>1458.49</v>
       </c>
       <c r="C163" s="81">
         <v>1392.54</v>
       </c>
       <c r="D163" s="81">
         <v>1370.03</v>
       </c>
       <c r="E163" s="81">
         <v>1262.03</v>
       </c>
       <c r="F163" s="81">
         <v>799.73</v>
       </c>
       <c r="G163" s="81">
         <v>567.29999999999995</v>
       </c>
-      <c r="H163" s="95">
+      <c r="H163" s="94">
         <v>497.1</v>
       </c>
-      <c r="I163" s="89"/>
-      <c r="J163" s="81"/>
+      <c r="I163" s="111">
+        <v>759.71</v>
+      </c>
+      <c r="J163" s="112">
+        <v>596.41999999999996</v>
+      </c>
       <c r="K163" s="81"/>
       <c r="L163" s="81"/>
       <c r="M163" s="81"/>
     </row>
     <row r="164" spans="1:14" s="24" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A164" s="99" t="s">
+      <c r="A164" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B164" s="99"/>
-[...10 lines deleted...]
-      <c r="M164" s="99"/>
+      <c r="B164" s="123"/>
+      <c r="C164" s="123"/>
+      <c r="D164" s="123"/>
+      <c r="E164" s="123"/>
+      <c r="F164" s="123"/>
+      <c r="G164" s="123"/>
+      <c r="H164" s="123"/>
+      <c r="I164" s="123"/>
+      <c r="J164" s="123"/>
+      <c r="K164" s="123"/>
+      <c r="L164" s="123"/>
+      <c r="M164" s="123"/>
       <c r="N164" s="23"/>
     </row>
     <row r="165" spans="1:14" s="24" customFormat="1" ht="9.75" customHeight="1">
       <c r="A165" s="53"/>
       <c r="B165" s="53"/>
       <c r="C165" s="53"/>
       <c r="D165" s="53"/>
       <c r="E165" s="53"/>
       <c r="F165" s="53"/>
       <c r="G165" s="53"/>
       <c r="H165" s="53"/>
       <c r="I165" s="53"/>
       <c r="J165" s="53"/>
       <c r="K165" s="53"/>
       <c r="L165" s="53"/>
       <c r="M165" s="53"/>
       <c r="N165" s="23"/>
     </row>
     <row r="166" spans="1:14" ht="10.5" customHeight="1">
       <c r="A166" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B166" s="14"/>
       <c r="C166" s="14"/>
       <c r="D166" s="14"/>
@@ -8262,182 +8830,194 @@
     <row r="208" spans="1:13" ht="10.5" customHeight="1">
       <c r="A208" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B208" s="28">
         <v>248.875</v>
       </c>
       <c r="C208" s="28">
         <v>231.95699999999999</v>
       </c>
       <c r="D208" s="28">
         <v>273.14</v>
       </c>
       <c r="E208" s="20">
         <v>269.673</v>
       </c>
       <c r="F208" s="20">
         <v>246.7</v>
       </c>
       <c r="G208" s="20">
         <v>233.405</v>
       </c>
       <c r="H208" s="58">
         <v>235.08500000000001</v>
       </c>
-      <c r="I208" s="88"/>
-      <c r="J208" s="17"/>
+      <c r="I208" s="110">
+        <v>251.6</v>
+      </c>
+      <c r="J208" s="113">
+        <v>280.214</v>
+      </c>
       <c r="K208" s="20"/>
       <c r="L208" s="20"/>
       <c r="M208" s="20"/>
     </row>
     <row r="209" spans="1:14" ht="10.5" customHeight="1">
       <c r="A209" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="F209" s="20"/>
       <c r="G209" s="20"/>
-      <c r="I209" s="88"/>
-      <c r="J209" s="17"/>
+      <c r="I209" s="4"/>
+      <c r="J209" s="4"/>
       <c r="K209" s="20"/>
       <c r="L209" s="20"/>
       <c r="M209" s="20"/>
     </row>
     <row r="210" spans="1:14" ht="10.5" customHeight="1">
       <c r="A210" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="20">
         <v>226.59399999999999</v>
       </c>
       <c r="C210" s="28">
         <v>210.48</v>
       </c>
       <c r="D210" s="20">
         <v>251.82499999999999</v>
       </c>
       <c r="E210" s="20">
         <v>250.15299999999999</v>
       </c>
       <c r="F210" s="20">
         <v>233.8</v>
       </c>
       <c r="G210" s="20">
         <v>223.73</v>
       </c>
       <c r="H210" s="61">
         <v>226.18</v>
       </c>
-      <c r="I210" s="88"/>
-      <c r="J210" s="17"/>
+      <c r="I210" s="110">
+        <v>242.6</v>
+      </c>
+      <c r="J210" s="114">
+        <v>274.459</v>
+      </c>
       <c r="K210" s="20"/>
       <c r="L210" s="20"/>
       <c r="M210" s="20"/>
     </row>
     <row r="211" spans="1:14" ht="10.5" customHeight="1">
       <c r="A211" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B211" s="81">
         <v>22.280999999999999</v>
       </c>
       <c r="C211" s="81">
         <v>21.475999999999999</v>
       </c>
       <c r="D211" s="81">
         <v>21.315000000000001</v>
       </c>
       <c r="E211" s="81">
         <v>19.518999999999998</v>
       </c>
       <c r="F211" s="81">
         <v>12.9</v>
       </c>
       <c r="G211" s="81">
         <v>9.6739999999999995</v>
       </c>
-      <c r="H211" s="95">
+      <c r="H211" s="94">
         <v>8.9039999999999999</v>
       </c>
-      <c r="I211" s="89"/>
-      <c r="J211" s="22"/>
+      <c r="I211" s="111">
+        <v>9</v>
+      </c>
+      <c r="J211" s="115">
+        <v>5.7549999999999999</v>
+      </c>
       <c r="K211" s="81"/>
       <c r="L211" s="81"/>
       <c r="M211" s="81"/>
     </row>
     <row r="212" spans="1:14" s="24" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A212" s="99" t="s">
+      <c r="A212" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B212" s="99"/>
-[...10 lines deleted...]
-      <c r="M212" s="99"/>
+      <c r="B212" s="123"/>
+      <c r="C212" s="123"/>
+      <c r="D212" s="123"/>
+      <c r="E212" s="123"/>
+      <c r="F212" s="123"/>
+      <c r="G212" s="123"/>
+      <c r="H212" s="123"/>
+      <c r="I212" s="123"/>
+      <c r="J212" s="123"/>
+      <c r="K212" s="123"/>
+      <c r="L212" s="123"/>
+      <c r="M212" s="123"/>
       <c r="N212" s="23"/>
     </row>
     <row r="213" spans="1:14" s="24" customFormat="1" ht="10.5" customHeight="1">
       <c r="A213" s="52"/>
       <c r="B213" s="52"/>
       <c r="C213" s="52"/>
       <c r="D213" s="52"/>
       <c r="E213" s="52"/>
       <c r="F213" s="52"/>
       <c r="G213" s="52"/>
       <c r="H213" s="52"/>
       <c r="I213" s="52"/>
       <c r="J213" s="52"/>
       <c r="K213" s="52"/>
       <c r="L213" s="52"/>
       <c r="M213" s="52"/>
       <c r="N213" s="23"/>
     </row>
     <row r="214" spans="1:14" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A214" s="97" t="s">
+      <c r="A214" s="121" t="s">
         <v>23</v>
       </c>
-      <c r="B214" s="97"/>
-[...10 lines deleted...]
-      <c r="M214" s="97"/>
+      <c r="B214" s="121"/>
+      <c r="C214" s="121"/>
+      <c r="D214" s="121"/>
+      <c r="E214" s="121"/>
+      <c r="F214" s="121"/>
+      <c r="G214" s="121"/>
+      <c r="H214" s="121"/>
+      <c r="I214" s="121"/>
+      <c r="J214" s="121"/>
+      <c r="K214" s="121"/>
+      <c r="L214" s="121"/>
+      <c r="M214" s="121"/>
     </row>
     <row r="215" spans="1:14" ht="10.5" customHeight="1">
       <c r="A215" s="2"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="G215" s="4"/>
       <c r="I215" s="4"/>
       <c r="J215" s="4"/>
       <c r="M215" s="4"/>
     </row>
     <row r="216" spans="1:14">
       <c r="A216" s="7"/>
       <c r="B216" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F216" s="10" t="s">
@@ -8766,103 +9346,107 @@
     <row r="225" spans="1:13" ht="10.5" customHeight="1">
       <c r="A225" s="76" t="s">
         <v>94</v>
       </c>
       <c r="B225" s="28">
         <v>1266.4000000000001</v>
       </c>
       <c r="C225" s="20">
         <v>1135.3</v>
       </c>
       <c r="D225" s="20">
         <v>1255.8</v>
       </c>
       <c r="E225" s="20">
         <v>1103.76</v>
       </c>
       <c r="F225" s="86">
         <v>1141.3</v>
       </c>
       <c r="G225" s="20">
         <v>1181.5</v>
       </c>
       <c r="H225" s="58">
         <v>1240.57</v>
       </c>
-      <c r="I225" s="39" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I225" s="28">
+        <v>1156.9000000000001</v>
+      </c>
+      <c r="J225" s="28">
+        <v>1059.8</v>
       </c>
       <c r="K225" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L225" s="39" t="s">
         <v>0</v>
       </c>
       <c r="M225" s="39">
         <v>1347.9</v>
       </c>
     </row>
     <row r="226" spans="1:13" ht="10.5" customHeight="1">
       <c r="A226" s="76" t="s">
         <v>95</v>
       </c>
       <c r="B226" s="20">
         <v>1272.74</v>
       </c>
       <c r="C226" s="20">
         <v>1035.3</v>
       </c>
       <c r="D226" s="20">
         <v>1214.3499999999999</v>
       </c>
       <c r="E226" s="20">
         <v>917.73</v>
       </c>
       <c r="F226" s="28">
         <v>1391.74</v>
       </c>
       <c r="G226" s="20">
         <v>1291</v>
       </c>
       <c r="H226" s="58">
         <v>1332.29</v>
       </c>
-      <c r="I226" s="39"/>
-      <c r="J226" s="39"/>
+      <c r="I226" s="28">
+        <v>1414.5</v>
+      </c>
+      <c r="J226" s="28">
+        <v>1150.5</v>
+      </c>
       <c r="K226" s="39"/>
       <c r="L226" s="39"/>
       <c r="M226" s="39"/>
     </row>
     <row r="227" spans="1:13" ht="10.5" customHeight="1">
       <c r="A227" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B227" s="14"/>
-      <c r="C227" s="90"/>
+      <c r="C227" s="89"/>
       <c r="E227" s="14"/>
       <c r="F227" s="14"/>
       <c r="G227" s="14"/>
       <c r="H227" s="14"/>
       <c r="I227" s="14"/>
       <c r="J227" s="14"/>
       <c r="K227" s="14"/>
       <c r="L227" s="14"/>
       <c r="M227" s="14"/>
     </row>
     <row r="228" spans="1:13" ht="10.5" customHeight="1">
       <c r="A228" s="15">
         <v>2018</v>
       </c>
       <c r="B228" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C228" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D228" s="25" t="s">
         <v>29</v>
       </c>
       <c r="E228" s="25" t="s">
         <v>29</v>
@@ -9141,145 +9725,149 @@
     <row r="235" spans="1:13" ht="10.5" customHeight="1">
       <c r="A235" s="76" t="s">
         <v>94</v>
       </c>
       <c r="B235" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C235" s="86">
         <v>968.73599999999999</v>
       </c>
       <c r="D235" s="86">
         <v>1051.165</v>
       </c>
       <c r="E235" s="20">
         <v>827.93100000000004</v>
       </c>
       <c r="F235" s="86">
         <v>922.96400000000006</v>
       </c>
       <c r="G235" s="86">
         <v>986.05399999999997</v>
       </c>
       <c r="H235" s="20">
         <v>1048.4190000000001</v>
       </c>
-      <c r="I235" s="86" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="I235" s="86">
+        <v>925.2</v>
+      </c>
+      <c r="J235" s="86">
+        <v>784.5</v>
       </c>
       <c r="K235" s="86" t="s">
         <v>0</v>
       </c>
       <c r="L235" s="86" t="s">
         <v>0</v>
       </c>
       <c r="M235" s="86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13" ht="10.5" customHeight="1">
       <c r="A236" s="76" t="s">
         <v>95</v>
       </c>
       <c r="B236" s="81">
         <v>1094.2280000000001</v>
       </c>
-      <c r="C236" s="91">
+      <c r="C236" s="90">
         <v>951.3</v>
       </c>
-      <c r="D236" s="91">
+      <c r="D236" s="90">
         <v>1161.068</v>
       </c>
       <c r="E236" s="81">
         <v>1101.886</v>
       </c>
       <c r="F236" s="28">
         <v>1203.8</v>
       </c>
       <c r="G236" s="81">
         <v>1121.3050000000001</v>
       </c>
       <c r="H236" s="81">
         <v>1144.605</v>
       </c>
-      <c r="I236" s="91"/>
-[...3 lines deleted...]
-      <c r="M236" s="91"/>
+      <c r="I236" s="81">
+        <v>1136.7</v>
+      </c>
+      <c r="J236" s="90">
+        <v>853.4</v>
+      </c>
+      <c r="K236" s="90"/>
+      <c r="L236" s="90"/>
+      <c r="M236" s="90"/>
     </row>
     <row r="237" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A237" s="105" t="s">
+      <c r="A237" s="129" t="s">
         <v>96</v>
       </c>
-      <c r="B237" s="106"/>
-[...10 lines deleted...]
-      <c r="M237" s="107"/>
+      <c r="B237" s="130"/>
+      <c r="C237" s="130"/>
+      <c r="D237" s="130"/>
+      <c r="E237" s="130"/>
+      <c r="F237" s="130"/>
+      <c r="G237" s="130"/>
+      <c r="H237" s="130"/>
+      <c r="I237" s="130"/>
+      <c r="J237" s="131"/>
+      <c r="K237" s="131"/>
+      <c r="L237" s="131"/>
+      <c r="M237" s="131"/>
     </row>
     <row r="238" spans="1:13" ht="10.5" customHeight="1">
       <c r="A238" s="77"/>
       <c r="B238" s="78"/>
       <c r="C238" s="78"/>
       <c r="D238" s="78"/>
       <c r="E238" s="78"/>
       <c r="F238" s="78"/>
       <c r="G238" s="78"/>
       <c r="H238" s="78"/>
       <c r="I238" s="78"/>
       <c r="J238" s="79"/>
       <c r="K238" s="79"/>
       <c r="L238" s="79"/>
       <c r="M238" s="79"/>
     </row>
     <row r="239" spans="1:13" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A239" s="97" t="s">
+      <c r="A239" s="121" t="s">
         <v>24</v>
       </c>
-      <c r="B239" s="97"/>
-[...10 lines deleted...]
-      <c r="M239" s="97"/>
+      <c r="B239" s="121"/>
+      <c r="C239" s="121"/>
+      <c r="D239" s="121"/>
+      <c r="E239" s="121"/>
+      <c r="F239" s="121"/>
+      <c r="G239" s="121"/>
+      <c r="H239" s="121"/>
+      <c r="I239" s="121"/>
+      <c r="J239" s="121"/>
+      <c r="K239" s="121"/>
+      <c r="L239" s="121"/>
+      <c r="M239" s="121"/>
     </row>
     <row r="240" spans="1:13" ht="10.5" customHeight="1">
       <c r="A240" s="2"/>
       <c r="B240" s="4"/>
       <c r="C240" s="4"/>
       <c r="G240" s="4"/>
       <c r="I240" s="4"/>
       <c r="J240" s="4"/>
       <c r="M240" s="4"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="7"/>
       <c r="B241" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F241" s="10" t="s">
@@ -9324,77 +9912,77 @@
       </c>
       <c r="B243" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C243" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D243" s="25" t="s">
         <v>29</v>
       </c>
       <c r="E243" s="25" t="s">
         <v>29</v>
       </c>
       <c r="F243" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G243" s="25" t="s">
         <v>29</v>
       </c>
       <c r="H243" s="25" t="s">
         <v>29</v>
       </c>
       <c r="I243" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="J243" s="92" t="s">
-[...8 lines deleted...]
-      <c r="M243" s="92" t="s">
+      <c r="J243" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="K243" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="L243" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M243" s="91" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13" ht="10.5" customHeight="1">
       <c r="A244" s="15">
         <v>2019</v>
       </c>
-      <c r="B244" s="92" t="s">
-[...8 lines deleted...]
-      <c r="E244" s="92" t="s">
+      <c r="B244" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C244" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D244" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E244" s="91" t="s">
         <v>0</v>
       </c>
       <c r="F244" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G244" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H244" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I244" s="39" t="s">
         <v>0</v>
       </c>
       <c r="J244" s="39" t="s">
         <v>0</v>
       </c>
       <c r="K244" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L244" s="39" t="s">
         <v>0</v>
       </c>
       <c r="M244" s="39" t="s">
         <v>0</v>
@@ -9511,263 +10099,267 @@
         <v>0</v>
       </c>
       <c r="J247" s="67" t="s">
         <v>0</v>
       </c>
       <c r="K247" s="67" t="s">
         <v>0</v>
       </c>
       <c r="L247" s="67" t="s">
         <v>0</v>
       </c>
       <c r="M247" s="67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:13" ht="10.5" customHeight="1">
       <c r="A248" s="15">
         <v>2023</v>
       </c>
       <c r="B248" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C248" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="D248" s="93" t="s">
-[...5 lines deleted...]
-      <c r="F248" s="93" t="s">
+      <c r="D248" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E248" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F248" s="92" t="s">
         <v>0</v>
       </c>
       <c r="G248" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H248" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I248" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J248" s="67" t="s">
         <v>0</v>
       </c>
       <c r="K248" s="67" t="s">
         <v>0</v>
       </c>
       <c r="L248" s="67" t="s">
         <v>0</v>
       </c>
       <c r="M248" s="67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:13" ht="10.5" customHeight="1">
       <c r="A249" s="15">
         <v>2024</v>
       </c>
       <c r="B249" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C249" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D249" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="E249" s="93" t="s">
-[...23 lines deleted...]
-      <c r="M249" s="93" t="s">
+      <c r="E249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="K249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="L249" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="M249" s="92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:13" ht="10.5" customHeight="1">
       <c r="A250" s="15">
         <v>2025</v>
       </c>
-      <c r="B250" s="93" t="s">
-[...32 lines deleted...]
-      <c r="M250" s="93" t="s">
+      <c r="B250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="D250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="K250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="L250" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="M250" s="92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13" ht="10.5" customHeight="1">
       <c r="A251" s="15">
         <v>2026</v>
       </c>
       <c r="B251" s="20">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C251" s="93">
+      <c r="C251" s="92">
         <v>0.1</v>
       </c>
-      <c r="D251" s="93">
+      <c r="D251" s="92">
         <v>0.1</v>
       </c>
-      <c r="E251" s="93">
+      <c r="E251" s="92">
         <v>0.1</v>
       </c>
       <c r="F251" s="20">
         <v>0.08</v>
       </c>
-      <c r="G251" s="93">
+      <c r="G251" s="92">
         <v>0.1</v>
       </c>
       <c r="H251" s="58">
         <v>0.04</v>
       </c>
-      <c r="I251" s="93"/>
-[...3 lines deleted...]
-      <c r="M251" s="93"/>
+      <c r="I251" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="J251" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="K251" s="92"/>
+      <c r="L251" s="92"/>
+      <c r="M251" s="92"/>
     </row>
     <row r="252" spans="1:13" ht="10.5" customHeight="1">
       <c r="A252" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B252" s="34"/>
       <c r="C252" s="14"/>
-      <c r="D252" s="92"/>
+      <c r="D252" s="91"/>
       <c r="E252" s="34"/>
       <c r="F252" s="34"/>
       <c r="G252" s="34"/>
-      <c r="H252" s="92"/>
+      <c r="H252" s="91"/>
       <c r="I252" s="34"/>
       <c r="J252" s="34"/>
       <c r="K252" s="34"/>
       <c r="L252" s="34"/>
       <c r="M252" s="25"/>
     </row>
     <row r="253" spans="1:13" ht="10.5" customHeight="1">
       <c r="A253" s="15">
         <v>2018</v>
       </c>
       <c r="B253" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C253" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D253" s="25" t="s">
         <v>29</v>
       </c>
       <c r="E253" s="25" t="s">
         <v>29</v>
       </c>
       <c r="F253" s="25" t="s">
         <v>29</v>
       </c>
       <c r="G253" s="25" t="s">
         <v>29</v>
       </c>
       <c r="H253" s="25" t="s">
         <v>29</v>
       </c>
       <c r="I253" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="J253" s="92" t="s">
-[...8 lines deleted...]
-      <c r="M253" s="92" t="s">
+      <c r="J253" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="K253" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="L253" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M253" s="91" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:13" ht="10.5" customHeight="1">
       <c r="A254" s="15">
         <v>2019</v>
       </c>
-      <c r="B254" s="92" t="s">
-[...5 lines deleted...]
-      <c r="D254" s="92" t="s">
+      <c r="B254" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C254" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D254" s="91" t="s">
         <v>0</v>
       </c>
       <c r="E254" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F254" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G254" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H254" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I254" s="39" t="s">
         <v>0</v>
       </c>
       <c r="J254" s="39" t="s">
         <v>0</v>
       </c>
       <c r="K254" s="39" t="s">
         <v>0</v>
       </c>
       <c r="L254" s="39" t="s">
         <v>0</v>
@@ -9887,201 +10479,205 @@
         <v>0</v>
       </c>
       <c r="J257" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K257" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L257" s="67" t="s">
         <v>0</v>
       </c>
       <c r="M257" s="67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:13" ht="10.5" customHeight="1">
       <c r="A258" s="15">
         <v>2023</v>
       </c>
       <c r="B258" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C258" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="D258" s="93" t="s">
-[...5 lines deleted...]
-      <c r="F258" s="93" t="s">
+      <c r="D258" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E258" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F258" s="92" t="s">
         <v>0</v>
       </c>
       <c r="G258" s="20" t="s">
         <v>0</v>
       </c>
       <c r="H258" s="20" t="s">
         <v>0</v>
       </c>
       <c r="I258" s="20" t="s">
         <v>0</v>
       </c>
       <c r="J258" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K258" s="28" t="s">
         <v>0</v>
       </c>
       <c r="L258" s="67" t="s">
         <v>0</v>
       </c>
       <c r="M258" s="67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:13" ht="10.5" customHeight="1">
       <c r="A259" s="15">
         <v>2024</v>
       </c>
       <c r="B259" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C259" s="20" t="s">
         <v>0</v>
       </c>
       <c r="D259" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="E259" s="93" t="s">
-[...23 lines deleted...]
-      <c r="M259" s="93" t="s">
+      <c r="E259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="K259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="L259" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="M259" s="92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:13" ht="10.5" customHeight="1">
       <c r="A260" s="15">
         <v>2025</v>
       </c>
-      <c r="B260" s="93" t="s">
-[...32 lines deleted...]
-      <c r="M260" s="93" t="s">
+      <c r="B260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="C260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="D260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="E260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="F260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="G260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="H260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="J260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="K260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="L260" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="M260" s="92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:13" ht="10.5" customHeight="1">
       <c r="A261" s="15">
         <v>2026</v>
       </c>
       <c r="B261" s="20">
         <v>0.17899999999999999</v>
       </c>
-      <c r="C261" s="93">
+      <c r="C261" s="92">
         <v>0.13100000000000001</v>
       </c>
-      <c r="D261" s="93">
+      <c r="D261" s="92">
         <v>0.124</v>
       </c>
       <c r="E261" s="20">
         <v>0.154</v>
       </c>
       <c r="F261" s="20">
         <v>0.14399999999999999</v>
       </c>
-      <c r="G261" s="93">
+      <c r="G261" s="92">
         <v>0.16200000000000001</v>
       </c>
       <c r="H261" s="61">
         <v>8.5999999999999993E-2</v>
       </c>
-      <c r="I261" s="93"/>
-[...3 lines deleted...]
-      <c r="M261" s="93"/>
+      <c r="I261" s="92">
+        <v>0.4</v>
+      </c>
+      <c r="J261" s="92">
+        <v>0.2</v>
+      </c>
+      <c r="K261" s="92"/>
+      <c r="L261" s="92"/>
+      <c r="M261" s="92"/>
     </row>
     <row r="262" spans="1:13" ht="21.75" customHeight="1">
       <c r="A262" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B262" s="34"/>
       <c r="C262" s="34"/>
-      <c r="D262" s="92"/>
+      <c r="D262" s="91"/>
       <c r="E262" s="34"/>
       <c r="F262" s="34"/>
       <c r="G262" s="34"/>
       <c r="H262" s="34"/>
       <c r="I262" s="34"/>
       <c r="J262" s="34"/>
       <c r="K262" s="34"/>
       <c r="L262" s="34"/>
       <c r="M262" s="25"/>
     </row>
     <row r="263" spans="1:13" ht="10.5" customHeight="1">
       <c r="A263" s="15">
         <v>2018</v>
       </c>
       <c r="B263" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C263" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D263" s="25" t="s">
         <v>29</v>
       </c>
       <c r="E263" s="25" t="s">
         <v>29</v>
@@ -10401,52 +10997,56 @@
     <row r="271" spans="1:13" ht="10.5" customHeight="1">
       <c r="A271" s="15">
         <v>2026</v>
       </c>
       <c r="B271" s="20">
         <v>124.41</v>
       </c>
       <c r="C271" s="28">
         <v>102.2</v>
       </c>
       <c r="D271" s="28">
         <v>118.43</v>
       </c>
       <c r="E271" s="20">
         <v>118.57</v>
       </c>
       <c r="F271" s="20">
         <v>126.52</v>
       </c>
       <c r="G271" s="28">
         <v>161.30000000000001</v>
       </c>
       <c r="H271" s="61">
         <v>179.14</v>
       </c>
-      <c r="I271" s="28"/>
-      <c r="J271" s="28"/>
+      <c r="I271" s="28">
+        <v>186.2</v>
+      </c>
+      <c r="J271" s="28">
+        <v>146.69999999999999</v>
+      </c>
       <c r="K271" s="20"/>
       <c r="L271" s="28"/>
       <c r="M271" s="20"/>
     </row>
     <row r="272" spans="1:13" ht="10.5" customHeight="1">
       <c r="A272" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B272" s="14"/>
       <c r="C272" s="25"/>
       <c r="D272" s="25"/>
       <c r="E272" s="14"/>
       <c r="F272" s="14"/>
       <c r="G272" s="14"/>
       <c r="H272" s="14"/>
       <c r="I272" s="14"/>
       <c r="J272" s="25"/>
       <c r="K272" s="25"/>
       <c r="L272" s="25"/>
       <c r="M272" s="25"/>
     </row>
     <row r="273" spans="1:13" ht="10.5" customHeight="1">
       <c r="A273" s="15">
         <v>2018</v>
       </c>
@@ -10777,52 +11377,56 @@
     <row r="281" spans="1:13" ht="10.5" customHeight="1">
       <c r="A281" s="32">
         <v>2026</v>
       </c>
       <c r="B281" s="81">
         <v>269.28300000000002</v>
       </c>
       <c r="C281" s="81">
         <v>228.30699999999999</v>
       </c>
       <c r="D281" s="81">
         <v>261.72699999999998</v>
       </c>
       <c r="E281" s="81">
         <v>235.179</v>
       </c>
       <c r="F281" s="81">
         <v>245.8</v>
       </c>
       <c r="G281" s="81">
         <v>328.06099999999998</v>
       </c>
       <c r="H281" s="33">
         <v>378.24900000000002</v>
       </c>
-      <c r="I281" s="33"/>
-      <c r="J281" s="33"/>
+      <c r="I281" s="33">
+        <v>398.8</v>
+      </c>
+      <c r="J281" s="33">
+        <v>315</v>
+      </c>
       <c r="K281" s="81"/>
       <c r="L281" s="33"/>
       <c r="M281" s="33"/>
     </row>
     <row r="282" spans="1:13" s="57" customFormat="1" ht="9.75">
       <c r="A282" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B282" s="55"/>
       <c r="C282" s="55"/>
       <c r="D282" s="56"/>
       <c r="E282" s="56"/>
       <c r="F282" s="56"/>
       <c r="G282" s="55"/>
       <c r="H282" s="56"/>
       <c r="I282" s="55"/>
       <c r="J282" s="55"/>
       <c r="K282" s="56"/>
       <c r="L282" s="56"/>
       <c r="M282" s="55"/>
     </row>
     <row r="283" spans="1:13" s="57" customFormat="1" ht="9.75">
       <c r="A283" s="54" t="s">
         <v>70</v>
       </c>
@@ -10851,51 +11455,53 @@
     <mergeCell ref="A212:M212"/>
     <mergeCell ref="A117:B117"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A237:M237"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>